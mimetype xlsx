--- v0 (2026-05-10)
+++ v1 (2026-05-31)
@@ -9,68 +9,68 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{877DA395-C169-4E14-BC59-E971DF445D84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83D0B1D3-2AD8-48A4-8002-86C25F5F46B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="72">
   <si>
     <t>Spelare</t>
   </si>
   <si>
     <t>Uppgift</t>
   </si>
   <si>
     <t>Adam Cederquist</t>
   </si>
   <si>
     <t>Adian Hadziomanovic</t>
   </si>
   <si>
     <t>Adrian Trupina</t>
   </si>
   <si>
     <t>Albin Rostedt</t>
   </si>
   <si>
     <t>Anton Möllås-Sjöden</t>
   </si>
   <si>
     <t>Arvid Harsbo</t>
   </si>
   <si>
@@ -172,103 +172,127 @@
   <si>
     <t>Arbetsuppgift</t>
   </si>
   <si>
     <t>Fredag</t>
   </si>
   <si>
     <t>Dag</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Kioskpass a-lag herr</t>
   </si>
   <si>
     <t>Starttid match</t>
   </si>
   <si>
     <t>Kioskpass F-16</t>
   </si>
   <si>
     <t>Söndag</t>
   </si>
   <si>
-    <t>Kioskpass</t>
-[...1 lines deleted...]
-  <si>
     <t>Kioskpass P-15 + P-13</t>
   </si>
   <si>
     <t>Kioskpass F-14</t>
   </si>
   <si>
-    <t>Parkeringsvakt</t>
-[...1 lines deleted...]
-  <si>
     <t>Wik-dagen station</t>
   </si>
   <si>
     <t>10:00-11:00</t>
   </si>
   <si>
     <t>11:00-12:00</t>
   </si>
   <si>
     <t>13:00-14:00</t>
   </si>
   <si>
     <t xml:space="preserve">Kioskpass v 36 (ej klar) </t>
   </si>
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>9:00-10:00</t>
   </si>
   <si>
     <t>Max Storck</t>
   </si>
   <si>
     <t>Noar Ahmeti</t>
   </si>
   <si>
-    <t>Wik.dagen station</t>
-[...1 lines deleted...]
-  <si>
     <t>Parkeringsvakt Classic Motor (travbanan)</t>
   </si>
   <si>
     <t>Återkommer. Behövs förmodligen fler!</t>
+  </si>
+  <si>
+    <t>Kioskpass 17/5</t>
+  </si>
+  <si>
+    <t>Kioskpass 15/5</t>
+  </si>
+  <si>
+    <t>Parkeringsvakt 7/6</t>
+  </si>
+  <si>
+    <t>Wik-dagen station 29/8</t>
+  </si>
+  <si>
+    <t>Passtid</t>
+  </si>
+  <si>
+    <t>17:30-halvtimme efter matchslut</t>
+  </si>
+  <si>
+    <t>Kioskpass 9:30-12:30</t>
+  </si>
+  <si>
+    <t>Kioskpass 12:30-15:30</t>
+  </si>
+  <si>
+    <t>Kioskpass 15:30- halvtimme efter matchslut</t>
+  </si>
+  <si>
+    <t>(Temp. Kontroll i kyl o frys). Nyckel lämnas till Evelina senast på måndagsträningen 18/5</t>
+  </si>
+  <si>
+    <t>Nyckel fås av Evelina 11/5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF3F3F76"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
@@ -322,50 +346,56 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
@@ -611,97 +641,109 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="0" fillId="6" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="0" fillId="6" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="16" fontId="0" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="0" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Anteckning" xfId="7" builtinId="10" hidden="1"/>
     <cellStyle name="Beräkning" xfId="3" builtinId="22" hidden="1"/>
     <cellStyle name="Indata" xfId="1" builtinId="20" hidden="1"/>
     <cellStyle name="Kontrollcell" xfId="5" builtinId="23" hidden="1"/>
     <cellStyle name="Länkad cell" xfId="4" builtinId="24" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Rubrik" xfId="8" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Rubrik 1" xfId="9" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Rubrik 2" xfId="10" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Rubrik 3" xfId="11" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Rubrik 4" xfId="12" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Summa" xfId="13" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Utdata" xfId="2" builtinId="21" hidden="1"/>
     <cellStyle name="Varningstext" xfId="6" builtinId="11" hidden="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF6699FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Strålsäkerhetsmyndigheten">
   <a:themeElements>
     <a:clrScheme name="Jönköping">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -913,584 +955,662 @@
     <a:custClr name="PMS 2985 C">
       <a:srgbClr val="ABD6ED"/>
     </a:custClr>
     <a:custClr name="PMS 370 C">
       <a:srgbClr val="5A8E23"/>
     </a:custClr>
     <a:custClr name="PMS 151 C">
       <a:srgbClr val="E9AA74"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Strålsäkerhetsmyndigheten" id="{AF7CF410-7738-4196-BBFD-B8AFDB1D0975}" vid="{5E699861-3D96-448A-AF35-8ABBFCA895FD}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Blad1"/>
-  <dimension ref="A1:K38"/>
+  <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="L4" sqref="L4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="15.375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.375" customWidth="1"/>
     <col min="7" max="7" width="22.5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="37.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>42</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>43</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>45</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L1" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
+      <c r="C2" t="s">
+        <v>38</v>
+      </c>
       <c r="G2" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I2" s="6">
         <v>46157</v>
       </c>
       <c r="J2" s="7">
         <v>0.79166666666666663</v>
       </c>
       <c r="K2" s="8" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L2" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="M2" s="22"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="4"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="10" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L3" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="M3" s="23"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="G4" s="11"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="13" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L4" s="13"/>
+      <c r="M4" s="23"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I5" s="6">
         <v>46159</v>
       </c>
       <c r="J5" s="7">
         <v>0.41666666666666669</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+        <v>34</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="M5" s="22"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G6" s="11"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
       <c r="K6" s="13" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L6" s="13"/>
+      <c r="M6" s="23"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G7" s="14" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="6">
         <v>46159</v>
       </c>
       <c r="J7" s="7">
         <v>0.54166666666666663</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L7" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="M7" s="22"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G8" s="11"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="13" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
+        <v>18</v>
+      </c>
+      <c r="L8" s="13"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
       <c r="G9" s="14" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I9" s="6">
         <v>46159</v>
       </c>
       <c r="J9" s="7">
         <v>0.66666666666666663</v>
       </c>
       <c r="K9" s="8" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L9" s="8" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G10" s="11"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
-      <c r="K10" s="13" t="s">
+      <c r="K10" s="24" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L10" s="25" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="G11" s="14"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="8"/>
-    </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L11" s="8"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="10"/>
-    </row>
-    <row r="13" spans="1:11" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="L12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>61</v>
+      </c>
+      <c r="G13" s="20" t="s">
+        <v>59</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="6">
         <v>46180</v>
       </c>
-      <c r="J13" s="22" t="s">
-        <v>63</v>
+      <c r="J13" s="21" t="s">
+        <v>60</v>
       </c>
       <c r="K13" s="8" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L13" s="8"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G14" s="11"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="13" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="L14" s="13"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="10"/>
-    </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="G16" s="11"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="13"/>
-    </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L16" s="13"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
       <c r="G17" s="14" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I17" s="16">
         <v>46263</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="K17" s="8" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L17" s="8"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G18" s="11"/>
       <c r="H18" s="12"/>
       <c r="I18" s="11"/>
       <c r="J18" s="12"/>
       <c r="K18" s="13" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L18" s="13"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="17" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L19" s="5"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="11"/>
       <c r="K20" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L20" s="12"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="14" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L21" s="5"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="11"/>
       <c r="K22" s="12" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L22" s="12"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="14" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+        <v>58</v>
+      </c>
+      <c r="L23" s="5"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
       <c r="J24" s="4"/>
       <c r="K24" s="9" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L24" s="9"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="G25" s="14"/>
       <c r="H25" s="5"/>
       <c r="I25" s="18"/>
       <c r="J25" s="5"/>
       <c r="K25" s="8"/>
-    </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L25" s="8"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C26" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="G26" s="11" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H26" s="12"/>
       <c r="I26" s="19"/>
       <c r="J26" s="12"/>
       <c r="K26" s="13"/>
-    </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L26" s="13"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="20" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="C27" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A28" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A29" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A30" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A31" t="s">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A33" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A34" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A35" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="C35" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A36" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A38" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
+  <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="1.1041666666666667" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>