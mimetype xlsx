--- v0 (2026-06-01)
+++ v1 (2026-08-14)
@@ -1,525 +1,671 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ts-netapp1.tsnet.se\Users\rohe01\Dokument\Privat\TIF\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26090539-19CE-41E1-AC00-B9C640F5FCF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20001_{11D64DFE-F0F4-461F-BD28-101E49C6FBC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Vecka 18" sheetId="1" r:id="rId1"/>
     <sheet name="Vecka 19" sheetId="2" r:id="rId2"/>
     <sheet name="Vecka 20" sheetId="3" r:id="rId3"/>
     <sheet name="Vecka 21" sheetId="4" r:id="rId4"/>
     <sheet name="Vecka 22" sheetId="5" r:id="rId5"/>
     <sheet name="Vecka 23" sheetId="6" r:id="rId6"/>
     <sheet name="Vecka 24" sheetId="7" r:id="rId7"/>
-    <sheet name="Kompismatris" sheetId="8" r:id="rId8"/>
-[...1 lines deleted...]
-    <sheet name="Målvakter" sheetId="10" r:id="rId10"/>
+    <sheet name="Vecka 32" sheetId="8" r:id="rId8"/>
+    <sheet name="Vecka 33" sheetId="9" r:id="rId9"/>
+    <sheet name="Vecka 34" sheetId="10" r:id="rId10"/>
+    <sheet name="Vecka 35" sheetId="11" r:id="rId11"/>
+    <sheet name="Vecka 36" sheetId="12" r:id="rId12"/>
+    <sheet name="Vecka 37" sheetId="13" r:id="rId13"/>
+    <sheet name="Vecka 38" sheetId="14" r:id="rId14"/>
+    <sheet name="Vecka 39" sheetId="15" r:id="rId15"/>
+    <sheet name="Fikaansvariga" sheetId="16" r:id="rId16"/>
+    <sheet name="Målvakter" sheetId="17" r:id="rId17"/>
+    <sheet name="Kompismatris" sheetId="18" r:id="rId18"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="0"/>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="87">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="961" uniqueCount="134">
   <si>
     <t>Spelare</t>
   </si>
   <si>
     <t>Målvakt</t>
   </si>
   <si>
     <t>Tränare</t>
   </si>
   <si>
     <t>Fikaansvarig</t>
   </si>
   <si>
     <t>Albin Wester</t>
   </si>
   <si>
     <t>Albin Wiklund</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Anton Viker</t>
   </si>
   <si>
     <t>Emil Olsson</t>
   </si>
   <si>
     <t>(x)</t>
   </si>
   <si>
     <t>Lennox Engvall</t>
   </si>
   <si>
     <t>Li Strid</t>
   </si>
   <si>
     <t>Lucas Siljat</t>
   </si>
   <si>
     <t>Noah Glans</t>
   </si>
   <si>
+    <t>Vakant</t>
+  </si>
+  <si>
     <t>Valle Larsson</t>
   </si>
   <si>
     <t>Björn Åke Larsson</t>
   </si>
   <si>
     <t>William Wester</t>
   </si>
   <si>
-    <t>Vakant</t>
-[...4 lines deleted...]
-  <si>
     <t>Adrian Helldén</t>
   </si>
   <si>
     <t>Simon Helldén</t>
   </si>
   <si>
     <t>Alexander Ahldin</t>
   </si>
   <si>
     <t>Anton Thunström</t>
   </si>
   <si>
     <t>August Regnander</t>
   </si>
   <si>
+    <t>Bastian Eskelund</t>
+  </si>
+  <si>
+    <t>Folke Norrklev</t>
+  </si>
+  <si>
+    <t>Hugo Björklund</t>
+  </si>
+  <si>
+    <t>Loke Benjaminsson</t>
+  </si>
+  <si>
+    <t>Melker Turesson</t>
+  </si>
+  <si>
+    <t>Andreas Turesson</t>
+  </si>
+  <si>
+    <t>Albin Hellström</t>
+  </si>
+  <si>
+    <t>Robert Hellström</t>
+  </si>
+  <si>
+    <t>Alvar Larsson</t>
+  </si>
+  <si>
+    <t>Anton Hjärpe</t>
+  </si>
+  <si>
+    <t>August Mörk</t>
+  </si>
+  <si>
+    <t>Gabriel Karls</t>
+  </si>
+  <si>
+    <t>Isak Saxvall</t>
+  </si>
+  <si>
+    <t>Oskar Friberg</t>
+  </si>
+  <si>
+    <t>Johan Friberg</t>
+  </si>
+  <si>
+    <t>Paul Frodin</t>
+  </si>
+  <si>
+    <t>Tage Jernberg</t>
+  </si>
+  <si>
+    <t>Valde Söderman</t>
+  </si>
+  <si>
+    <t>(Viktor Glans?)</t>
+  </si>
+  <si>
     <t>Olof Regnander</t>
   </si>
   <si>
-    <t>Bastian Eskelund</t>
-[...79 lines deleted...]
-  <si>
     <t>Emil Eriksson</t>
   </si>
   <si>
-    <t>2026-05-24, Skogsbo-Avesta IF Gul - Torsångs IF Vit (3.55)</t>
-[...1 lines deleted...]
-  <si>
     <t>Evan Ali</t>
   </si>
   <si>
-    <t>2026-05-30, Falu BS FK Blåvit - Torsångs IF Blå (3.67)</t>
-[...17 lines deleted...]
-    <t>2026-06-13, Söderbärke GOIF/Smedjebackens FK - Torsångs IF Gul (3.99)</t>
+    <t>Oliver Eriksson</t>
+  </si>
+  <si>
+    <t>2026-05-03, Islingby IK Röd - Torsångs IF Blå</t>
+  </si>
+  <si>
+    <t>2026-05-03, Torsångs IF Vit - Avesta AIK Blå</t>
+  </si>
+  <si>
+    <t>2026-05-03, Dalsom Förening - Torsångs IF Gul</t>
+  </si>
+  <si>
+    <t>2026-05-09, Gustafs GoIF Röd - Torsångs IF Vit</t>
+  </si>
+  <si>
+    <t>2026-05-10, Torsångs IF Blå - IF Tunabro Vit</t>
+  </si>
+  <si>
+    <t>2026-05-15, Forssa BK Vit - Torsångs IF Blå</t>
+  </si>
+  <si>
+    <t>2026-05-16, Torsångs IF Gul - Östansbo IS Blå</t>
+  </si>
+  <si>
+    <t>2026-05-16, Torsångs IF Vit - IFK Hedemora FK</t>
+  </si>
+  <si>
+    <t>2026-05-24, Säters IF FK Vit - Torsångs IF Gul</t>
+  </si>
+  <si>
+    <t>2026-05-24, Torsångs IF Blå - Avesta AIK Vit</t>
+  </si>
+  <si>
+    <t>2026-05-24, Skogsbo-Avesta IF Gul - Torsångs IF Vit</t>
+  </si>
+  <si>
+    <t>2026-05-30, Falu BS FK Blåvit - Torsångs IF Blå</t>
+  </si>
+  <si>
+    <t>2026-05-31, Torsångs IF Gul - Saxdalens IF</t>
+  </si>
+  <si>
+    <t>2026-05-31, Torsångs IF Vit - Krylbo IF Gul</t>
+  </si>
+  <si>
+    <t>2026-06-06, Torsångs IF Blå - Östansbo IS Gul</t>
+  </si>
+  <si>
+    <t>2026-06-07, Långshyttans AIK FK - Torsångs IF Vit</t>
+  </si>
+  <si>
+    <t>2026-06-07, Torsångs IF Gul - Gustafs GoIF Svart</t>
+  </si>
+  <si>
+    <t>2026-06-13, Söderbärke GOIF/Smedjebackens FK - Torsångs IF Gul</t>
+  </si>
+  <si>
+    <t>2026-06-14, Torsångs IF Gul - Bullermyrens IK</t>
+  </si>
+  <si>
+    <t>2026-08-07, Korsnäs IF FK Vit - Torsångs IF Vit</t>
+  </si>
+  <si>
+    <t>2026-08-09, Krylbo IF Svart - Torsångs IF Blå</t>
+  </si>
+  <si>
+    <t>2026-08-09, IK Brage Vit - Torsångs IF Gul</t>
+  </si>
+  <si>
+    <t>2026-08-15, Torsångs IF Vit - Slätta SK Vit</t>
+  </si>
+  <si>
+    <t>2026-08-16, Torsångs IF Gul - Forssa BK Svart</t>
+  </si>
+  <si>
+    <t>2026-08-22, Slätta SK Gul - Torsångs IF Blå</t>
+  </si>
+  <si>
+    <t>2026-08-22, Torsångs IF Gul - Dalsom Förening</t>
+  </si>
+  <si>
+    <t>Uppdrag</t>
+  </si>
+  <si>
+    <t>Grill 12–13</t>
+  </si>
+  <si>
+    <t>Matchvärd</t>
+  </si>
+  <si>
+    <t>2026-08-23, Smedjebackens FK - Torsångs IF Vit</t>
+  </si>
+  <si>
+    <t>2026-08-28, Bullermyrens IK - Torsångs IF Gul</t>
+  </si>
+  <si>
+    <t>2026-08-30, Torsångs IF Vit - Säters IF FK Blå</t>
+  </si>
+  <si>
+    <t>2026-08-30, Korsnäs IF FK Svart - Torsångs IF Blå</t>
+  </si>
+  <si>
+    <t>2026-09-05, Torsångs IF Blå - Islingby IK Röd</t>
+  </si>
+  <si>
+    <t>2026-09-06, Avesta AIK Blå - Torsångs IF Vit</t>
+  </si>
+  <si>
+    <t>2026-09-06, Östansbo IS Blå - Torsångs IF Gul</t>
+  </si>
+  <si>
+    <t>2026-09-12, Torsångs IF Blå - Falu BS FK Gulblå</t>
+  </si>
+  <si>
+    <t>2026-09-13, IF Tunabro Vit - Torsångs IF Blå</t>
+  </si>
+  <si>
+    <t>2026-09-19, Torsångs IF Vit - Gustafs GoIF Röd</t>
+  </si>
+  <si>
+    <t>2026-09-20, IFK Hedemora FK - Torsångs IF Vit</t>
+  </si>
+  <si>
+    <t>2026-09-20, Saxdalens IF - Torsångs IF Gul</t>
+  </si>
+  <si>
+    <t>2026-09-26, Torsångs IF Gul - Säters IF FK Vit</t>
+  </si>
+  <si>
+    <t>2026-09-26, Torsångs IF Vit - Samuelsdals IF Svart</t>
+  </si>
+  <si>
+    <t>2026-09-27, Torsångs IF Blå - Forssa BK Vit</t>
+  </si>
+  <si>
+    <t>Match</t>
+  </si>
+  <si>
+    <t>Fikaansvariga</t>
+  </si>
+  <si>
+    <t>2026-05-03, Avesta AIK Blå</t>
+  </si>
+  <si>
+    <t>Anton Thunström, August Regnander</t>
+  </si>
+  <si>
+    <t>2026-05-10, IF Tunabro Vit</t>
+  </si>
+  <si>
+    <t>Anton Hjärpe, Anton Viker</t>
+  </si>
+  <si>
+    <t>2026-05-16, Östansbo IS Blå</t>
+  </si>
+  <si>
+    <t>August Mörk, Emil Olsson</t>
+  </si>
+  <si>
+    <t>2026-05-24, Avesta AIK Vit</t>
+  </si>
+  <si>
+    <t>Albin Wiklund, Alvar Larsson</t>
+  </si>
+  <si>
+    <t>2026-05-31, Saxdalens IF</t>
+  </si>
+  <si>
+    <t>Bastian Eskelund, Folke Norrklev</t>
+  </si>
+  <si>
+    <t>2026-06-06, Östansbo IS Gul</t>
+  </si>
+  <si>
+    <t>Hugo Björklund, Loke Benjaminsson</t>
+  </si>
+  <si>
+    <t>2026-06-07, Gustafs GoIF Svart</t>
+  </si>
+  <si>
+    <t>Paul Frodin, William Wester</t>
+  </si>
+  <si>
+    <t>2026-06-14, Bullermyrens IK</t>
+  </si>
+  <si>
+    <t>Evan Ali, Valde Söderman</t>
+  </si>
+  <si>
+    <t>2026-08-15, Slätta SK Vit</t>
+  </si>
+  <si>
+    <t>Isak Saxvall, Paul Frodin</t>
+  </si>
+  <si>
+    <t>2026-08-16, Forssa BK Svart</t>
+  </si>
+  <si>
+    <t>Folke Norrklev, Tage Jernberg</t>
+  </si>
+  <si>
+    <t>2026-08-22, Dalsom Förening – Torsångsdagen</t>
+  </si>
+  <si>
+    <t>Kiosk: Albin Wiklund, Anton Viker; Grill 12–13: August Mörk, Loke Benjaminsson, Noah Glans; Matchvärd: Valde Söderman</t>
+  </si>
+  <si>
+    <t>2026-08-30, Säters IF FK Blå</t>
+  </si>
+  <si>
+    <t>Isak Saxvall, Oliver Eriksson</t>
+  </si>
+  <si>
+    <t>2026-09-05, Islingby IK Röd</t>
+  </si>
+  <si>
+    <t>Anton Hjärpe, Emil Olsson</t>
+  </si>
+  <si>
+    <t>2026-09-12, Falu BS FK Gulblå</t>
+  </si>
+  <si>
+    <t>Noah Glans, Valde Söderman</t>
+  </si>
+  <si>
+    <t>2026-09-19, Gustafs GoIF Röd</t>
+  </si>
+  <si>
+    <t>Evan Ali, Oliver Eriksson</t>
+  </si>
+  <si>
+    <t>2026-09-26, Samuelsdals IF Svart</t>
+  </si>
+  <si>
+    <t>Hugo Björklund, Tage Jernberg</t>
+  </si>
+  <si>
+    <t>2026-09-26, Säters IF FK Vit</t>
+  </si>
+  <si>
+    <t>Lucas Siljat, William Wester</t>
+  </si>
+  <si>
+    <t>2026-09-27, Forssa BK Vit</t>
+  </si>
+  <si>
+    <t>Anton Viker, Noah Glans</t>
+  </si>
+  <si>
+    <t>Matcher som målvakt</t>
   </si>
   <si>
     <t>Kompismatrisen visar hur många matcher varje spelare har spelat tillsammans med övriga i laget under säsongen.</t>
   </si>
   <si>
     <t>Rader och kolumner motsvarar spelarna och siffran i varje ruta anger antalet matcher de delat lag.</t>
   </si>
   <si>
     <t>Diagonalen är grå och tom eftersom en spelare inte jämförs med sig själv.</t>
   </si>
   <si>
     <t>Färgskalan bygger på en normalfördelning där grönt markerar vanliga kombinationer (inom ±1 standardavvikelse), gult visar mindre vanliga (±1–2 standardavvikelser) och rött markerar extremvärden, antingen få matcher ihop eller betydligt oftare än normalt.</t>
   </si>
   <si>
-    <t>Match</t>
-[...56 lines deleted...]
-    <t>Evan Ali, Valde Söderman</t>
+    <t>Kiosk 12-13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...2 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <u/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF4EA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9EAF7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFCE4D6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDDEBF7"/>
+        <fgColor rgb="FFB7B7B7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD9D9D9"/>
+        <fgColor rgb="FFD9EAD3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor rgb="FFFFF2CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFCE4D6"/>
-[...9 lines deleted...]
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor rgb="FFF4CCCC"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB7B7B7"/>
       </left>
       <right style="thin">
         <color rgb="FFB7B7B7"/>
       </right>
       <top style="thin">
         <color rgb="FFB7B7B7"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB7B7B7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFB7B7B7"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB7B7B7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFB7B7B7"/>
       </right>
       <top style="thin">
         <color rgb="FFB7B7B7"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB7B7B7"/>
-      </bottom>
-[...13 lines deleted...]
-        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
@@ -558,6485 +704,9256 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...13 lines deleted...]
-      </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...5 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...26 lines deleted...]
-    <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...29 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...44 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="dk1"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...9 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C20" sqref="C20"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32" style="19" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14" style="19" customWidth="1"/>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...4 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
-[...21 lines deleted...]
-      <c r="B4" s="11" t="s">
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="18"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="18"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="18"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="11"/>
-[...3 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="B5" s="18"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="11"/>
-[...4 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="B6" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="C6" s="17"/>
+      <c r="D6" s="18"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="11"/>
-[...3 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="B7" s="18"/>
+      <c r="C7" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="11"/>
-      <c r="C7" s="17" t="s">
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="12"/>
-[...2 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="B8" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="11" t="s">
-[...6 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="B9" s="18"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="18"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="11"/>
-[...4 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="B10" s="18"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="11"/>
-      <c r="C10" s="11" t="s">
+      <c r="B11" s="18"/>
+      <c r="C11" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="D10" s="12"/>
-[...2 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="D11" s="18"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...13 lines deleted...]
-    <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="21"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
     </row>
-    <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
     </row>
-    <row r="15" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="41" t="s">
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="42"/>
-[...18 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="D17" s="18"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="11"/>
-      <c r="C17" s="17" t="s">
+      <c r="B18" s="18"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="18"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="12"/>
-[...2 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="B19" s="18"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="11"/>
-[...4 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="B20" s="18"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="11"/>
-[...6 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="B21" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="17"/>
+      <c r="D21" s="18"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="11"/>
-[...6 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="B22" s="18"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="18"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="18"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="18"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="11" t="s">
-[...6 lines deleted...]
-      <c r="A22" s="10" t="s">
+      <c r="B24" s="18"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="18"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="11"/>
-[...4 lines deleted...]
-      <c r="A23" s="10" t="s">
+      <c r="B25" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="11"/>
-[...31 lines deleted...]
-    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="18"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="21"/>
+      <c r="C26" s="22"/>
+      <c r="D26" s="21"/>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
     </row>
-    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
     </row>
-    <row r="29" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="41" t="s">
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="18"/>
+      <c r="C31" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="18"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" s="17"/>
+      <c r="D32" s="18"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="42"/>
-[...18 lines deleted...]
-      <c r="A31" s="10" t="s">
+      <c r="B33" s="18"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="18"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B31" s="11"/>
-      <c r="C31" s="17" t="s">
+      <c r="B34" s="18"/>
+      <c r="C34" s="17"/>
+      <c r="D34" s="18"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="D31" s="12"/>
-[...2 lines deleted...]
-      <c r="A32" s="10" t="s">
+      <c r="B35" s="18"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="18"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B32" s="11" t="s">
-[...6 lines deleted...]
-      <c r="A33" s="10" t="s">
+      <c r="B36" s="18"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="18"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="11"/>
-[...4 lines deleted...]
-      <c r="A34" s="10" t="s">
+      <c r="B37" s="18"/>
+      <c r="C37" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B34" s="11"/>
-[...4 lines deleted...]
-      <c r="A35" s="10" t="s">
+      <c r="D37" s="18"/>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="11"/>
-[...4 lines deleted...]
-      <c r="A36" s="10" t="s">
+      <c r="B38" s="18"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="18"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="11"/>
-[...4 lines deleted...]
-      <c r="A37" s="10" t="s">
+      <c r="B39" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" s="17"/>
+      <c r="D39" s="18"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="11"/>
-[...31 lines deleted...]
-    <row r="41" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="21"/>
+      <c r="C40" s="22"/>
+      <c r="D40" s="21"/>
+    </row>
+    <row r="41" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
     </row>
-    <row r="42" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:B20"/>
+  <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24" style="19" customWidth="1"/>
-    <col min="2" max="2" width="20" style="19" customWidth="1"/>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="22" t="s">
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="32"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="32"/>
+      <c r="C5" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="32"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="32"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="32"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="32"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="32"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="32"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="32"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="32"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="32"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="32"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="31"/>
+      <c r="D11" s="32"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="33"/>
+      <c r="D12" s="34"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="32"/>
+      <c r="C17" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="32"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="31"/>
+      <c r="D18" s="18" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="32"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="32"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="18" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="32"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="32" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="31"/>
+      <c r="D22" s="32" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="32"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="32" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="32"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="32" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="34"/>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="10"/>
+    </row>
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="10"/>
+    </row>
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="32"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="32"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="32"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" s="32"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="32"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" s="31"/>
+      <c r="D34" s="32"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="31"/>
+      <c r="D35" s="32"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="32"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="32"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="32"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="32"/>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="32"/>
+      <c r="C38" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="32"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="32"/>
+      <c r="C39" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" s="32"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="34"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="34"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A15:D15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:D42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="27"/>
+      <c r="C3" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="27"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="27"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="27"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="27"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="27"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="27"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="27"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="27"/>
+      <c r="C8" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" s="27"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="27"/>
+      <c r="C9" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="27"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="31"/>
+      <c r="D10" s="27"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="27"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="33"/>
+      <c r="D12" s="29"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="31"/>
+      <c r="D17" s="27"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="27"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="27"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="27"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="27"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="27"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="27"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="27"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="27"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="27"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="27"/>
+      <c r="C24" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="27"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="31"/>
+      <c r="D25" s="27"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="29"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="29"/>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="10"/>
+    </row>
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="10"/>
+    </row>
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="27"/>
+      <c r="C31" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="27"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="27"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="27"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="27"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="27"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" s="31"/>
+      <c r="D34" s="27"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="31"/>
+      <c r="D35" s="27"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="27"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="27"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="27"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="27"/>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="27"/>
+      <c r="C38" s="31"/>
+      <c r="D38" s="27"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="27"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="27"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="29"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A15:D15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:D42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="32"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="32"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="32"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="32"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="32"/>
+      <c r="C7" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="32"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="31"/>
+      <c r="D8" s="32"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="31"/>
+      <c r="D9" s="32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="32"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="32"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="34"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="34"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="27"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="27"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="27"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="27"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="27"/>
+      <c r="C19" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="27"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="31"/>
+      <c r="D20" s="27"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="27"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="27"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="27"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="27"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="27"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="27"/>
+      <c r="C24" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="27"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="31"/>
+      <c r="D25" s="27"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="29"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="29"/>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="10"/>
+    </row>
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="10"/>
+    </row>
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="32"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="32"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="32"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" s="31"/>
+      <c r="D33" s="32"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="32"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="32"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="32"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="32"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="32"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="32"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="32"/>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="32"/>
+      <c r="C38" s="31"/>
+      <c r="D38" s="32"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="32"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="33"/>
+      <c r="D40" s="34"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A15:D15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:D27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="27"/>
+      <c r="C3" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="27"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="27"/>
+      <c r="C4" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="27"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="27"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="27"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="31"/>
+      <c r="D7" s="27"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="27"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="27"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="31"/>
+      <c r="D9" s="27"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="27"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="C11" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="27"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="29" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
         <v>83</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A3" s="33" t="s">
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="31"/>
+      <c r="D17" s="27"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="27"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="27"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="27"/>
+      <c r="C20" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="27"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="27"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="27"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="33">
-[...4 lines deleted...]
-      <c r="A4" s="33" t="s">
+      <c r="B22" s="27"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="27"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="27"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="27"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="27"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="27"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="31"/>
+      <c r="D25" s="27"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="29"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="10"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A15:D15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <dimension ref="A1:D42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="32"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="31"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="32"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="32"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="32"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="32"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="32"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="32"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="32"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="32"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="32"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="32"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="34"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="32"/>
+      <c r="C17" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="32"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="32"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="32"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="31"/>
+      <c r="D20" s="32"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="31"/>
+      <c r="D21" s="32"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="32"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="32"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="32"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="32"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="32"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="32"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="34"/>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="10"/>
+    </row>
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="10"/>
+    </row>
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="27"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="27"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="27"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="27"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="27"/>
+      <c r="C33" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="27"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="33">
-[...4 lines deleted...]
-      <c r="A5" s="33" t="s">
+      <c r="B34" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" s="31"/>
+      <c r="D34" s="27"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="27"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="27"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="27"/>
+      <c r="C36" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="D36" s="27"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" s="27"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="27"/>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="27"/>
+      <c r="C38" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="27"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="27"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="27"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="33"/>
+      <c r="D40" s="29"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A15:D15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <dimension ref="A1:D42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="32"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="32"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="32"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="31"/>
+      <c r="D6" s="32"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="32"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="32"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="32"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="32"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="32"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="32"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="32"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="33"/>
+      <c r="D12" s="34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="32"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="32"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="32"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" s="32"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="31"/>
+      <c r="D20" s="32"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="32"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="32"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="32"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="32"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="32"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="32"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="32"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="10"/>
+    </row>
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="10"/>
+    </row>
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="32"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B32" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" s="31"/>
+      <c r="D32" s="32"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="32"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="32"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="32"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="32"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="33">
-[...4 lines deleted...]
-      <c r="A6" s="33" t="s">
+      <c r="C36" s="31"/>
+      <c r="D36" s="32"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="33">
-[...20 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="B37" s="32"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="32"/>
+      <c r="C38" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="32"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="32"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="32"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="34"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A15:D15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:C19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="42.42578125" style="8" customWidth="1"/>
+    <col min="2" max="2" width="114.85546875" style="8" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" s="14"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B4" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B5" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B6" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B8" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B9" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>108</v>
+      </c>
+      <c r="B10" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>110</v>
+      </c>
+      <c r="B11" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>114</v>
+      </c>
+      <c r="B13" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B14" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>118</v>
+      </c>
+      <c r="B15" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>120</v>
+      </c>
+      <c r="B16" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>122</v>
+      </c>
+      <c r="B17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>126</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>127</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+  <dimension ref="A1:C8"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="24" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1" s="24"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="33">
-[...45 lines deleted...]
-      <c r="B20" s="20"/>
+      <c r="B8">
+        <v>11</v>
+      </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <dimension ref="A1:AE37"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AE4" sqref="AE4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="24" style="8" customWidth="1"/>
+    <col min="2" max="31" width="3" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31" s="50" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="48"/>
+      <c r="B1" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="K1" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="L1" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="O1" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="P1" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q1" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="R1" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="S1" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="T1" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="U1" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="V1" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="W1" s="49" t="s">
+        <v>27</v>
+      </c>
+      <c r="X1" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y1" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z1" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA1" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB1" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC1" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD1" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE1" s="49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="39">
+        <v>5</v>
+      </c>
+      <c r="D2" s="39">
+        <v>5</v>
+      </c>
+      <c r="E2" s="40">
+        <v>6</v>
+      </c>
+      <c r="F2" s="40">
+        <v>6</v>
+      </c>
+      <c r="G2" s="41">
+        <v>0</v>
+      </c>
+      <c r="H2" s="39">
+        <v>4</v>
+      </c>
+      <c r="I2" s="39">
+        <v>5</v>
+      </c>
+      <c r="J2" s="39">
+        <v>4</v>
+      </c>
+      <c r="K2" s="39">
+        <v>5</v>
+      </c>
+      <c r="L2" s="39">
+        <v>5</v>
+      </c>
+      <c r="M2" s="40">
+        <v>7</v>
+      </c>
+      <c r="N2" s="39">
+        <v>5</v>
+      </c>
+      <c r="O2" s="39">
+        <v>4</v>
+      </c>
+      <c r="P2" s="40">
+        <v>6</v>
+      </c>
+      <c r="Q2" s="39">
+        <v>5</v>
+      </c>
+      <c r="R2" s="40">
+        <v>6</v>
+      </c>
+      <c r="S2" s="40">
+        <v>6</v>
+      </c>
+      <c r="T2" s="40">
+        <v>2</v>
+      </c>
+      <c r="U2" s="39">
+        <v>3</v>
+      </c>
+      <c r="V2" s="39">
+        <v>5</v>
+      </c>
+      <c r="W2" s="39">
+        <v>3</v>
+      </c>
+      <c r="X2" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y2" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="39">
+        <v>4</v>
+      </c>
+      <c r="AA2" s="39">
+        <v>5</v>
+      </c>
+      <c r="AB2" s="40">
+        <v>6</v>
+      </c>
+      <c r="AC2" s="40">
+        <v>2</v>
+      </c>
+      <c r="AD2" s="39">
+        <v>4</v>
+      </c>
+      <c r="AE2" s="39">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="39">
+        <v>5</v>
+      </c>
+      <c r="C3" s="38"/>
+      <c r="D3" s="39">
+        <v>4</v>
+      </c>
+      <c r="E3" s="40">
+        <v>6</v>
+      </c>
+      <c r="F3" s="39">
+        <v>5</v>
+      </c>
+      <c r="G3" s="40">
+        <v>7</v>
+      </c>
+      <c r="H3" s="39">
+        <v>4</v>
+      </c>
+      <c r="I3" s="40">
+        <v>6</v>
+      </c>
+      <c r="J3" s="39">
+        <v>5</v>
+      </c>
+      <c r="K3" s="40">
+        <v>6</v>
+      </c>
+      <c r="L3" s="39">
+        <v>3</v>
+      </c>
+      <c r="M3" s="39">
+        <v>3</v>
+      </c>
+      <c r="N3" s="40">
+        <v>1</v>
+      </c>
+      <c r="O3" s="39">
+        <v>3</v>
+      </c>
+      <c r="P3" s="39">
+        <v>3</v>
+      </c>
+      <c r="Q3" s="40">
+        <v>6</v>
+      </c>
+      <c r="R3" s="39">
+        <v>4</v>
+      </c>
+      <c r="S3" s="39">
+        <v>4</v>
+      </c>
+      <c r="T3" s="40">
+        <v>1</v>
+      </c>
+      <c r="U3" s="39">
+        <v>5</v>
+      </c>
+      <c r="V3" s="40">
+        <v>1</v>
+      </c>
+      <c r="W3" s="39">
+        <v>3</v>
+      </c>
+      <c r="X3" s="40">
+        <v>7</v>
+      </c>
+      <c r="Y3" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z3" s="40">
+        <v>7</v>
+      </c>
+      <c r="AA3" s="39">
+        <v>5</v>
+      </c>
+      <c r="AB3" s="40">
+        <v>6</v>
+      </c>
+      <c r="AC3" s="40">
+        <v>6</v>
+      </c>
+      <c r="AD3" s="39">
+        <v>4</v>
+      </c>
+      <c r="AE3" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="39">
+        <v>5</v>
+      </c>
+      <c r="C4" s="39">
+        <v>4</v>
+      </c>
+      <c r="D4" s="38"/>
+      <c r="E4" s="39">
+        <v>3</v>
+      </c>
+      <c r="F4" s="39">
+        <v>4</v>
+      </c>
+      <c r="G4" s="39">
+        <v>3</v>
+      </c>
+      <c r="H4" s="40">
+        <v>2</v>
+      </c>
+      <c r="I4" s="39">
+        <v>4</v>
+      </c>
+      <c r="J4" s="40">
+        <v>2</v>
+      </c>
+      <c r="K4" s="39">
+        <v>4</v>
+      </c>
+      <c r="L4" s="39">
+        <v>4</v>
+      </c>
+      <c r="M4" s="40">
+        <v>1</v>
+      </c>
+      <c r="N4" s="39">
+        <v>3</v>
+      </c>
+      <c r="O4" s="39">
+        <v>3</v>
+      </c>
+      <c r="P4" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q4" s="39">
+        <v>4</v>
+      </c>
+      <c r="R4" s="39">
+        <v>3</v>
+      </c>
+      <c r="S4" s="39">
+        <v>3</v>
+      </c>
+      <c r="T4" s="39">
+        <v>4</v>
+      </c>
+      <c r="U4" s="39">
+        <v>3</v>
+      </c>
+      <c r="V4" s="40">
+        <v>6</v>
+      </c>
+      <c r="W4" s="39">
+        <v>4</v>
+      </c>
+      <c r="X4" s="39">
+        <v>5</v>
+      </c>
+      <c r="Y4" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="39">
+        <v>3</v>
+      </c>
+      <c r="AA4" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB4" s="40">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="40">
+        <v>2</v>
+      </c>
+      <c r="AD4" s="39">
+        <v>4</v>
+      </c>
+      <c r="AE4" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="40">
+        <v>6</v>
+      </c>
+      <c r="C5" s="40">
+        <v>6</v>
+      </c>
+      <c r="D5" s="39">
+        <v>3</v>
+      </c>
+      <c r="E5" s="38"/>
+      <c r="F5" s="39">
+        <v>5</v>
+      </c>
+      <c r="G5" s="39">
+        <v>5</v>
+      </c>
+      <c r="H5" s="39">
+        <v>4</v>
+      </c>
+      <c r="I5" s="39">
+        <v>5</v>
+      </c>
+      <c r="J5" s="39">
+        <v>5</v>
+      </c>
+      <c r="K5" s="39">
+        <v>5</v>
+      </c>
+      <c r="L5" s="39">
+        <v>4</v>
+      </c>
+      <c r="M5" s="39">
+        <v>5</v>
+      </c>
+      <c r="N5" s="40">
+        <v>2</v>
+      </c>
+      <c r="O5" s="39">
+        <v>5</v>
+      </c>
+      <c r="P5" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="39">
+        <v>4</v>
+      </c>
+      <c r="R5" s="39">
+        <v>3</v>
+      </c>
+      <c r="S5" s="40">
+        <v>6</v>
+      </c>
+      <c r="T5" s="39">
+        <v>5</v>
+      </c>
+      <c r="U5" s="39">
+        <v>4</v>
+      </c>
+      <c r="V5" s="39">
+        <v>5</v>
+      </c>
+      <c r="W5" s="39">
+        <v>3</v>
+      </c>
+      <c r="X5" s="39">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z5" s="40">
+        <v>7</v>
+      </c>
+      <c r="AA5" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB5" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC5" s="39">
+        <v>5</v>
+      </c>
+      <c r="AD5" s="41">
+        <v>8</v>
+      </c>
+      <c r="AE5" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="40">
+        <v>6</v>
+      </c>
+      <c r="C6" s="39">
+        <v>5</v>
+      </c>
+      <c r="D6" s="39">
+        <v>4</v>
+      </c>
+      <c r="E6" s="39">
+        <v>5</v>
+      </c>
+      <c r="F6" s="38"/>
+      <c r="G6" s="39">
+        <v>4</v>
+      </c>
+      <c r="H6" s="39">
+        <v>3</v>
+      </c>
+      <c r="I6" s="40">
+        <v>6</v>
+      </c>
+      <c r="J6" s="41">
+        <v>0</v>
+      </c>
+      <c r="K6" s="40">
+        <v>1</v>
+      </c>
+      <c r="L6" s="39">
+        <v>5</v>
+      </c>
+      <c r="M6" s="40">
+        <v>7</v>
+      </c>
+      <c r="N6" s="39">
+        <v>3</v>
+      </c>
+      <c r="O6" s="39">
+        <v>5</v>
+      </c>
+      <c r="P6" s="39">
+        <v>3</v>
+      </c>
+      <c r="Q6" s="39">
+        <v>5</v>
+      </c>
+      <c r="R6" s="40">
+        <v>6</v>
+      </c>
+      <c r="S6" s="40">
+        <v>2</v>
+      </c>
+      <c r="T6" s="39">
+        <v>5</v>
+      </c>
+      <c r="U6" s="39">
+        <v>3</v>
+      </c>
+      <c r="V6" s="39">
+        <v>3</v>
+      </c>
+      <c r="W6" s="39">
+        <v>3</v>
+      </c>
+      <c r="X6" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z6" s="39">
+        <v>4</v>
+      </c>
+      <c r="AA6" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB6" s="39">
+        <v>5</v>
+      </c>
+      <c r="AC6" s="39">
+        <v>4</v>
+      </c>
+      <c r="AD6" s="39">
+        <v>4</v>
+      </c>
+      <c r="AE6" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="41">
+        <v>0</v>
+      </c>
+      <c r="C7" s="40">
+        <v>7</v>
+      </c>
+      <c r="D7" s="39">
+        <v>3</v>
+      </c>
+      <c r="E7" s="39">
+        <v>5</v>
+      </c>
+      <c r="F7" s="39">
+        <v>4</v>
+      </c>
+      <c r="G7" s="38"/>
+      <c r="H7" s="39">
+        <v>4</v>
+      </c>
+      <c r="I7" s="39">
+        <v>3</v>
+      </c>
+      <c r="J7" s="40">
+        <v>7</v>
+      </c>
+      <c r="K7" s="40">
+        <v>7</v>
+      </c>
+      <c r="L7" s="39">
+        <v>5</v>
+      </c>
+      <c r="M7" s="39">
+        <v>5</v>
+      </c>
+      <c r="N7" s="40">
+        <v>2</v>
+      </c>
+      <c r="O7" s="39">
+        <v>3</v>
+      </c>
+      <c r="P7" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q7" s="39">
+        <v>4</v>
+      </c>
+      <c r="R7" s="40">
+        <v>1</v>
+      </c>
+      <c r="S7" s="39">
+        <v>5</v>
+      </c>
+      <c r="T7" s="39">
+        <v>5</v>
+      </c>
+      <c r="U7" s="39">
+        <v>5</v>
+      </c>
+      <c r="V7" s="41">
+        <v>0</v>
+      </c>
+      <c r="W7" s="40">
+        <v>1</v>
+      </c>
+      <c r="X7" s="40">
+        <v>6</v>
+      </c>
+      <c r="Y7" s="40">
+        <v>2</v>
+      </c>
+      <c r="Z7" s="40">
+        <v>7</v>
+      </c>
+      <c r="AA7" s="40">
+        <v>6</v>
+      </c>
+      <c r="AB7" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC7" s="41">
+        <v>8</v>
+      </c>
+      <c r="AD7" s="40">
+        <v>7</v>
+      </c>
+      <c r="AE7" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="39">
+        <v>4</v>
+      </c>
+      <c r="C8" s="39">
+        <v>4</v>
+      </c>
+      <c r="D8" s="40">
+        <v>2</v>
+      </c>
+      <c r="E8" s="39">
+        <v>4</v>
+      </c>
+      <c r="F8" s="39">
+        <v>3</v>
+      </c>
+      <c r="G8" s="39">
+        <v>4</v>
+      </c>
+      <c r="H8" s="38"/>
+      <c r="I8" s="39">
+        <v>4</v>
+      </c>
+      <c r="J8" s="39">
+        <v>5</v>
+      </c>
+      <c r="K8" s="40">
+        <v>2</v>
+      </c>
+      <c r="L8" s="39">
+        <v>4</v>
+      </c>
+      <c r="M8" s="40">
+        <v>7</v>
+      </c>
+      <c r="N8" s="40">
+        <v>6</v>
+      </c>
+      <c r="O8" s="39">
+        <v>4</v>
+      </c>
+      <c r="P8" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="39">
+        <v>5</v>
+      </c>
+      <c r="R8" s="39">
+        <v>5</v>
+      </c>
+      <c r="S8" s="40">
+        <v>6</v>
+      </c>
+      <c r="T8" s="40">
+        <v>6</v>
+      </c>
+      <c r="U8" s="39">
+        <v>3</v>
+      </c>
+      <c r="V8" s="39">
+        <v>3</v>
+      </c>
+      <c r="W8" s="39">
+        <v>5</v>
+      </c>
+      <c r="X8" s="40">
+        <v>6</v>
+      </c>
+      <c r="Y8" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z8" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA8" s="40">
+        <v>7</v>
+      </c>
+      <c r="AB8" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC8" s="39">
+        <v>5</v>
+      </c>
+      <c r="AD8" s="39">
+        <v>5</v>
+      </c>
+      <c r="AE8" s="40">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="39">
+        <v>5</v>
+      </c>
+      <c r="C9" s="40">
+        <v>6</v>
+      </c>
+      <c r="D9" s="39">
+        <v>4</v>
+      </c>
+      <c r="E9" s="39">
+        <v>5</v>
+      </c>
+      <c r="F9" s="40">
+        <v>6</v>
+      </c>
+      <c r="G9" s="39">
+        <v>3</v>
+      </c>
+      <c r="H9" s="39">
+        <v>4</v>
+      </c>
+      <c r="I9" s="38"/>
+      <c r="J9" s="39">
+        <v>3</v>
+      </c>
+      <c r="K9" s="39">
+        <v>4</v>
+      </c>
+      <c r="L9" s="39">
+        <v>4</v>
+      </c>
+      <c r="M9" s="39">
+        <v>4</v>
+      </c>
+      <c r="N9" s="40">
+        <v>2</v>
+      </c>
+      <c r="O9" s="40">
+        <v>2</v>
+      </c>
+      <c r="P9" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q9" s="39">
+        <v>5</v>
+      </c>
+      <c r="R9" s="39">
+        <v>5</v>
+      </c>
+      <c r="S9" s="40">
+        <v>1</v>
+      </c>
+      <c r="T9" s="39">
+        <v>4</v>
+      </c>
+      <c r="U9" s="40">
+        <v>2</v>
+      </c>
+      <c r="V9" s="40">
+        <v>1</v>
+      </c>
+      <c r="W9" s="40">
+        <v>6</v>
+      </c>
+      <c r="X9" s="39">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="40">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="40">
+        <v>2</v>
+      </c>
+      <c r="AB9" s="39">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="39">
+        <v>4</v>
+      </c>
+      <c r="AD9" s="40">
+        <v>2</v>
+      </c>
+      <c r="AE9" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="39">
+        <v>4</v>
+      </c>
+      <c r="C10" s="39">
+        <v>5</v>
+      </c>
+      <c r="D10" s="40">
+        <v>2</v>
+      </c>
+      <c r="E10" s="39">
+        <v>5</v>
+      </c>
+      <c r="F10" s="41">
+        <v>0</v>
+      </c>
+      <c r="G10" s="40">
+        <v>7</v>
+      </c>
+      <c r="H10" s="39">
+        <v>5</v>
+      </c>
+      <c r="I10" s="39">
+        <v>3</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="40">
+        <v>7</v>
+      </c>
+      <c r="L10" s="39">
+        <v>3</v>
+      </c>
+      <c r="M10" s="40">
+        <v>6</v>
+      </c>
+      <c r="N10" s="39">
+        <v>5</v>
+      </c>
+      <c r="O10" s="41">
+        <v>0</v>
+      </c>
+      <c r="P10" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="39">
+        <v>4</v>
+      </c>
+      <c r="R10" s="39">
+        <v>5</v>
+      </c>
+      <c r="S10" s="39">
+        <v>4</v>
+      </c>
+      <c r="T10" s="39">
+        <v>4</v>
+      </c>
+      <c r="U10" s="39">
+        <v>5</v>
+      </c>
+      <c r="V10" s="40">
+        <v>2</v>
+      </c>
+      <c r="W10" s="40">
+        <v>2</v>
+      </c>
+      <c r="X10" s="41">
+        <v>8</v>
+      </c>
+      <c r="Y10" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="40">
+        <v>6</v>
+      </c>
+      <c r="AA10" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB10" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC10" s="40">
+        <v>7</v>
+      </c>
+      <c r="AD10" s="41">
+        <v>8</v>
+      </c>
+      <c r="AE10" s="40">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="39">
+        <v>5</v>
+      </c>
+      <c r="C11" s="40">
+        <v>6</v>
+      </c>
+      <c r="D11" s="39">
+        <v>4</v>
+      </c>
+      <c r="E11" s="39">
+        <v>5</v>
+      </c>
+      <c r="F11" s="40">
+        <v>1</v>
+      </c>
+      <c r="G11" s="40">
+        <v>7</v>
+      </c>
+      <c r="H11" s="40">
+        <v>2</v>
+      </c>
+      <c r="I11" s="39">
+        <v>4</v>
+      </c>
+      <c r="J11" s="40">
+        <v>7</v>
+      </c>
+      <c r="K11" s="38"/>
+      <c r="L11" s="39">
+        <v>4</v>
+      </c>
+      <c r="M11" s="39">
+        <v>4</v>
+      </c>
+      <c r="N11" s="39">
+        <v>4</v>
+      </c>
+      <c r="O11" s="40">
+        <v>2</v>
+      </c>
+      <c r="P11" s="39">
+        <v>3</v>
+      </c>
+      <c r="Q11" s="39">
+        <v>4</v>
+      </c>
+      <c r="R11" s="40">
+        <v>1</v>
+      </c>
+      <c r="S11" s="39">
+        <v>4</v>
+      </c>
+      <c r="T11" s="40">
+        <v>2</v>
+      </c>
+      <c r="U11" s="40">
+        <v>6</v>
+      </c>
+      <c r="V11" s="39">
+        <v>4</v>
+      </c>
+      <c r="W11" s="39">
+        <v>4</v>
+      </c>
+      <c r="X11" s="41">
+        <v>8</v>
+      </c>
+      <c r="Y11" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="40">
+        <v>7</v>
+      </c>
+      <c r="AA11" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB11" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC11" s="40">
+        <v>7</v>
+      </c>
+      <c r="AD11" s="40">
+        <v>7</v>
+      </c>
+      <c r="AE11" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="39">
+        <v>5</v>
+      </c>
+      <c r="C12" s="39">
+        <v>3</v>
+      </c>
+      <c r="D12" s="39">
+        <v>4</v>
+      </c>
+      <c r="E12" s="39">
+        <v>4</v>
+      </c>
+      <c r="F12" s="39">
+        <v>5</v>
+      </c>
+      <c r="G12" s="39">
+        <v>5</v>
+      </c>
+      <c r="H12" s="39">
+        <v>4</v>
+      </c>
+      <c r="I12" s="39">
+        <v>4</v>
+      </c>
+      <c r="J12" s="39">
+        <v>3</v>
+      </c>
+      <c r="K12" s="39">
+        <v>4</v>
+      </c>
+      <c r="L12" s="38"/>
+      <c r="M12" s="40">
+        <v>7</v>
+      </c>
+      <c r="N12" s="39">
+        <v>4</v>
+      </c>
+      <c r="O12" s="39">
+        <v>3</v>
+      </c>
+      <c r="P12" s="40">
+        <v>6</v>
+      </c>
+      <c r="Q12" s="39">
+        <v>4</v>
+      </c>
+      <c r="R12" s="39">
+        <v>5</v>
+      </c>
+      <c r="S12" s="39">
+        <v>5</v>
+      </c>
+      <c r="T12" s="39">
+        <v>4</v>
+      </c>
+      <c r="U12" s="39">
+        <v>5</v>
+      </c>
+      <c r="V12" s="39">
+        <v>4</v>
+      </c>
+      <c r="W12" s="39">
+        <v>3</v>
+      </c>
+      <c r="X12" s="39">
+        <v>5</v>
+      </c>
+      <c r="Y12" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="39">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="39">
+        <v>5</v>
+      </c>
+      <c r="AB12" s="40">
+        <v>6</v>
+      </c>
+      <c r="AC12" s="39">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="39">
+        <v>3</v>
+      </c>
+      <c r="AE12" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="40">
+        <v>7</v>
+      </c>
+      <c r="C13" s="39">
+        <v>3</v>
+      </c>
+      <c r="D13" s="40">
+        <v>1</v>
+      </c>
+      <c r="E13" s="39">
+        <v>5</v>
+      </c>
+      <c r="F13" s="40">
+        <v>7</v>
+      </c>
+      <c r="G13" s="39">
+        <v>5</v>
+      </c>
+      <c r="H13" s="40">
+        <v>7</v>
+      </c>
+      <c r="I13" s="39">
+        <v>4</v>
+      </c>
+      <c r="J13" s="40">
+        <v>6</v>
+      </c>
+      <c r="K13" s="39">
+        <v>4</v>
+      </c>
+      <c r="L13" s="40">
+        <v>7</v>
+      </c>
+      <c r="M13" s="38"/>
+      <c r="N13" s="39">
+        <v>5</v>
+      </c>
+      <c r="O13" s="40">
+        <v>2</v>
+      </c>
+      <c r="P13" s="40">
+        <v>6</v>
+      </c>
+      <c r="Q13" s="40">
+        <v>6</v>
+      </c>
+      <c r="R13" s="40">
+        <v>7</v>
+      </c>
+      <c r="S13" s="39">
+        <v>4</v>
+      </c>
+      <c r="T13" s="41">
+        <v>8</v>
+      </c>
+      <c r="U13" s="39">
+        <v>3</v>
+      </c>
+      <c r="V13" s="40">
+        <v>2</v>
+      </c>
+      <c r="W13" s="40">
+        <v>2</v>
+      </c>
+      <c r="X13" s="39">
+        <v>5</v>
+      </c>
+      <c r="Y13" s="40">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="39">
+        <v>5</v>
+      </c>
+      <c r="AA13" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB13" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC13" s="39">
+        <v>4</v>
+      </c>
+      <c r="AD13" s="39">
+        <v>5</v>
+      </c>
+      <c r="AE13" s="40">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="39">
+        <v>5</v>
+      </c>
+      <c r="C14" s="40">
+        <v>1</v>
+      </c>
+      <c r="D14" s="39">
+        <v>3</v>
+      </c>
+      <c r="E14" s="40">
+        <v>2</v>
+      </c>
+      <c r="F14" s="39">
+        <v>3</v>
+      </c>
+      <c r="G14" s="40">
+        <v>2</v>
+      </c>
+      <c r="H14" s="40">
+        <v>6</v>
+      </c>
+      <c r="I14" s="40">
+        <v>2</v>
+      </c>
+      <c r="J14" s="39">
+        <v>5</v>
+      </c>
+      <c r="K14" s="39">
+        <v>4</v>
+      </c>
+      <c r="L14" s="39">
+        <v>4</v>
+      </c>
+      <c r="M14" s="39">
+        <v>5</v>
+      </c>
+      <c r="N14" s="38"/>
+      <c r="O14" s="39">
+        <v>4</v>
+      </c>
+      <c r="P14" s="39">
+        <v>3</v>
+      </c>
+      <c r="Q14" s="39">
+        <v>4</v>
+      </c>
+      <c r="R14" s="39">
+        <v>5</v>
+      </c>
+      <c r="S14" s="39">
+        <v>3</v>
+      </c>
+      <c r="T14" s="39">
+        <v>3</v>
+      </c>
+      <c r="U14" s="39">
+        <v>3</v>
+      </c>
+      <c r="V14" s="40">
+        <v>6</v>
+      </c>
+      <c r="W14" s="39">
+        <v>5</v>
+      </c>
+      <c r="X14" s="39">
+        <v>4</v>
+      </c>
+      <c r="Y14" s="40">
+        <v>2</v>
+      </c>
+      <c r="Z14" s="40">
+        <v>2</v>
+      </c>
+      <c r="AA14" s="40">
+        <v>6</v>
+      </c>
+      <c r="AB14" s="39">
+        <v>3</v>
+      </c>
+      <c r="AC14" s="40">
+        <v>2</v>
+      </c>
+      <c r="AD14" s="39">
+        <v>5</v>
+      </c>
+      <c r="AE14" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="39">
+        <v>4</v>
+      </c>
+      <c r="C15" s="39">
+        <v>3</v>
+      </c>
+      <c r="D15" s="39">
+        <v>3</v>
+      </c>
+      <c r="E15" s="39">
+        <v>5</v>
+      </c>
+      <c r="F15" s="39">
+        <v>5</v>
+      </c>
+      <c r="G15" s="39">
+        <v>3</v>
+      </c>
+      <c r="H15" s="39">
+        <v>4</v>
+      </c>
+      <c r="I15" s="40">
+        <v>2</v>
+      </c>
+      <c r="J15" s="41">
+        <v>0</v>
+      </c>
+      <c r="K15" s="40">
+        <v>2</v>
+      </c>
+      <c r="L15" s="39">
+        <v>3</v>
+      </c>
+      <c r="M15" s="40">
+        <v>2</v>
+      </c>
+      <c r="N15" s="39">
+        <v>4</v>
+      </c>
+      <c r="O15" s="38"/>
+      <c r="P15" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="39">
+        <v>3</v>
+      </c>
+      <c r="R15" s="41">
+        <v>0</v>
+      </c>
+      <c r="S15" s="39">
+        <v>5</v>
+      </c>
+      <c r="T15" s="39">
+        <v>3</v>
+      </c>
+      <c r="U15" s="39">
+        <v>5</v>
+      </c>
+      <c r="V15" s="39">
+        <v>5</v>
+      </c>
+      <c r="W15" s="39">
+        <v>5</v>
+      </c>
+      <c r="X15" s="40">
+        <v>2</v>
+      </c>
+      <c r="Y15" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z15" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA15" s="40">
+        <v>6</v>
+      </c>
+      <c r="AB15" s="39">
+        <v>5</v>
+      </c>
+      <c r="AC15" s="39">
+        <v>3</v>
+      </c>
+      <c r="AD15" s="39">
+        <v>4</v>
+      </c>
+      <c r="AE15" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="40">
+        <v>6</v>
+      </c>
+      <c r="C16" s="39">
+        <v>3</v>
+      </c>
+      <c r="D16" s="39">
+        <v>4</v>
+      </c>
+      <c r="E16" s="39">
+        <v>4</v>
+      </c>
+      <c r="F16" s="39">
+        <v>3</v>
+      </c>
+      <c r="G16" s="39">
+        <v>4</v>
+      </c>
+      <c r="H16" s="39">
+        <v>5</v>
+      </c>
+      <c r="I16" s="39">
+        <v>5</v>
+      </c>
+      <c r="J16" s="39">
+        <v>5</v>
+      </c>
+      <c r="K16" s="39">
+        <v>3</v>
+      </c>
+      <c r="L16" s="40">
+        <v>6</v>
+      </c>
+      <c r="M16" s="40">
+        <v>6</v>
+      </c>
+      <c r="N16" s="39">
+        <v>3</v>
+      </c>
+      <c r="O16" s="39">
+        <v>5</v>
+      </c>
+      <c r="P16" s="38"/>
+      <c r="Q16" s="40">
+        <v>6</v>
+      </c>
+      <c r="R16" s="39">
+        <v>4</v>
+      </c>
+      <c r="S16" s="39">
+        <v>5</v>
+      </c>
+      <c r="T16" s="39">
+        <v>4</v>
+      </c>
+      <c r="U16" s="39">
+        <v>5</v>
+      </c>
+      <c r="V16" s="40">
+        <v>2</v>
+      </c>
+      <c r="W16" s="39">
+        <v>4</v>
+      </c>
+      <c r="X16" s="39">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z16" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="39">
+        <v>5</v>
+      </c>
+      <c r="AB16" s="41">
+        <v>8</v>
+      </c>
+      <c r="AC16" s="39">
+        <v>3</v>
+      </c>
+      <c r="AD16" s="40">
+        <v>6</v>
+      </c>
+      <c r="AE16" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="39">
+        <v>5</v>
+      </c>
+      <c r="C17" s="40">
+        <v>6</v>
+      </c>
+      <c r="D17" s="39">
+        <v>4</v>
+      </c>
+      <c r="E17" s="39">
+        <v>4</v>
+      </c>
+      <c r="F17" s="39">
+        <v>5</v>
+      </c>
+      <c r="G17" s="39">
+        <v>4</v>
+      </c>
+      <c r="H17" s="39">
+        <v>5</v>
+      </c>
+      <c r="I17" s="39">
+        <v>5</v>
+      </c>
+      <c r="J17" s="39">
+        <v>4</v>
+      </c>
+      <c r="K17" s="39">
+        <v>4</v>
+      </c>
+      <c r="L17" s="39">
+        <v>4</v>
+      </c>
+      <c r="M17" s="40">
+        <v>6</v>
+      </c>
+      <c r="N17" s="39">
+        <v>4</v>
+      </c>
+      <c r="O17" s="39">
+        <v>3</v>
+      </c>
+      <c r="P17" s="40">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="38"/>
+      <c r="R17" s="39">
+        <v>4</v>
+      </c>
+      <c r="S17" s="39">
+        <v>5</v>
+      </c>
+      <c r="T17" s="39">
+        <v>4</v>
+      </c>
+      <c r="U17" s="39">
+        <v>4</v>
+      </c>
+      <c r="V17" s="40">
+        <v>1</v>
+      </c>
+      <c r="W17" s="39">
+        <v>4</v>
+      </c>
+      <c r="X17" s="40">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="39">
+        <v>5</v>
+      </c>
+      <c r="Z17" s="39">
+        <v>5</v>
+      </c>
+      <c r="AA17" s="40">
+        <v>6</v>
+      </c>
+      <c r="AB17" s="39">
+        <v>5</v>
+      </c>
+      <c r="AC17" s="39">
+        <v>4</v>
+      </c>
+      <c r="AD17" s="39">
+        <v>3</v>
+      </c>
+      <c r="AE17" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="40">
+        <v>6</v>
+      </c>
+      <c r="C18" s="39">
+        <v>4</v>
+      </c>
+      <c r="D18" s="39">
+        <v>3</v>
+      </c>
+      <c r="E18" s="39">
+        <v>3</v>
+      </c>
+      <c r="F18" s="40">
+        <v>6</v>
+      </c>
+      <c r="G18" s="40">
+        <v>1</v>
+      </c>
+      <c r="H18" s="39">
+        <v>5</v>
+      </c>
+      <c r="I18" s="39">
+        <v>5</v>
+      </c>
+      <c r="J18" s="39">
+        <v>5</v>
+      </c>
+      <c r="K18" s="40">
+        <v>1</v>
+      </c>
+      <c r="L18" s="39">
+        <v>5</v>
+      </c>
+      <c r="M18" s="40">
+        <v>7</v>
+      </c>
+      <c r="N18" s="39">
+        <v>5</v>
+      </c>
+      <c r="O18" s="41">
+        <v>0</v>
+      </c>
+      <c r="P18" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="39">
+        <v>4</v>
+      </c>
+      <c r="R18" s="38"/>
+      <c r="S18" s="39">
+        <v>4</v>
+      </c>
+      <c r="T18" s="39">
+        <v>5</v>
+      </c>
+      <c r="U18" s="39">
+        <v>3</v>
+      </c>
+      <c r="V18" s="39">
+        <v>4</v>
+      </c>
+      <c r="W18" s="39">
+        <v>5</v>
+      </c>
+      <c r="X18" s="39">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z18" s="39">
+        <v>4</v>
+      </c>
+      <c r="AA18" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>6</v>
+      </c>
+      <c r="AC18" s="40">
+        <v>2</v>
+      </c>
+      <c r="AD18" s="39">
+        <v>4</v>
+      </c>
+      <c r="AE18" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="40">
+        <v>6</v>
+      </c>
+      <c r="C19" s="39">
+        <v>4</v>
+      </c>
+      <c r="D19" s="39">
+        <v>3</v>
+      </c>
+      <c r="E19" s="40">
+        <v>6</v>
+      </c>
+      <c r="F19" s="40">
+        <v>2</v>
+      </c>
+      <c r="G19" s="39">
+        <v>5</v>
+      </c>
+      <c r="H19" s="40">
+        <v>6</v>
+      </c>
+      <c r="I19" s="40">
+        <v>1</v>
+      </c>
+      <c r="J19" s="39">
+        <v>4</v>
+      </c>
+      <c r="K19" s="39">
+        <v>4</v>
+      </c>
+      <c r="L19" s="39">
+        <v>5</v>
+      </c>
+      <c r="M19" s="39">
+        <v>4</v>
+      </c>
+      <c r="N19" s="39">
+        <v>3</v>
+      </c>
+      <c r="O19" s="39">
+        <v>5</v>
+      </c>
+      <c r="P19" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q19" s="39">
+        <v>5</v>
+      </c>
+      <c r="R19" s="39">
+        <v>4</v>
+      </c>
+      <c r="S19" s="38"/>
+      <c r="T19" s="39">
+        <v>5</v>
+      </c>
+      <c r="U19" s="39">
+        <v>3</v>
+      </c>
+      <c r="V19" s="39">
+        <v>5</v>
+      </c>
+      <c r="W19" s="39">
+        <v>5</v>
+      </c>
+      <c r="X19" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y19" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="40">
+        <v>6</v>
+      </c>
+      <c r="AA19" s="40">
+        <v>6</v>
+      </c>
+      <c r="AB19" s="41">
+        <v>9</v>
+      </c>
+      <c r="AC19" s="39">
+        <v>4</v>
+      </c>
+      <c r="AD19" s="40">
+        <v>2</v>
+      </c>
+      <c r="AE19" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="40">
+        <v>2</v>
+      </c>
+      <c r="C20" s="40">
+        <v>1</v>
+      </c>
+      <c r="D20" s="39">
+        <v>4</v>
+      </c>
+      <c r="E20" s="39">
+        <v>5</v>
+      </c>
+      <c r="F20" s="39">
+        <v>5</v>
+      </c>
+      <c r="G20" s="39">
+        <v>5</v>
+      </c>
+      <c r="H20" s="40">
+        <v>6</v>
+      </c>
+      <c r="I20" s="39">
+        <v>4</v>
+      </c>
+      <c r="J20" s="39">
+        <v>4</v>
+      </c>
+      <c r="K20" s="40">
+        <v>2</v>
+      </c>
+      <c r="L20" s="39">
+        <v>4</v>
+      </c>
+      <c r="M20" s="41">
+        <v>8</v>
+      </c>
+      <c r="N20" s="39">
+        <v>3</v>
+      </c>
+      <c r="O20" s="39">
+        <v>3</v>
+      </c>
+      <c r="P20" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="39">
+        <v>4</v>
+      </c>
+      <c r="R20" s="39">
+        <v>5</v>
+      </c>
+      <c r="S20" s="39">
+        <v>5</v>
+      </c>
+      <c r="T20" s="38"/>
+      <c r="U20" s="39">
+        <v>5</v>
+      </c>
+      <c r="V20" s="39">
+        <v>3</v>
+      </c>
+      <c r="W20" s="39">
+        <v>3</v>
+      </c>
+      <c r="X20" s="39">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z20" s="39">
+        <v>3</v>
+      </c>
+      <c r="AA20" s="40">
+        <v>2</v>
+      </c>
+      <c r="AB20" s="39">
+        <v>3</v>
+      </c>
+      <c r="AC20" s="39">
+        <v>4</v>
+      </c>
+      <c r="AD20" s="39">
+        <v>4</v>
+      </c>
+      <c r="AE20" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="39">
+        <v>3</v>
+      </c>
+      <c r="C21" s="39">
+        <v>5</v>
+      </c>
+      <c r="D21" s="39">
+        <v>3</v>
+      </c>
+      <c r="E21" s="39">
+        <v>4</v>
+      </c>
+      <c r="F21" s="39">
+        <v>3</v>
+      </c>
+      <c r="G21" s="39">
+        <v>5</v>
+      </c>
+      <c r="H21" s="39">
+        <v>3</v>
+      </c>
+      <c r="I21" s="40">
+        <v>2</v>
+      </c>
+      <c r="J21" s="39">
+        <v>5</v>
+      </c>
+      <c r="K21" s="40">
+        <v>6</v>
+      </c>
+      <c r="L21" s="39">
+        <v>5</v>
+      </c>
+      <c r="M21" s="39">
+        <v>3</v>
+      </c>
+      <c r="N21" s="39">
+        <v>3</v>
+      </c>
+      <c r="O21" s="39">
+        <v>5</v>
+      </c>
+      <c r="P21" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q21" s="39">
+        <v>4</v>
+      </c>
+      <c r="R21" s="39">
+        <v>3</v>
+      </c>
+      <c r="S21" s="39">
+        <v>3</v>
+      </c>
+      <c r="T21" s="39">
+        <v>5</v>
+      </c>
+      <c r="U21" s="38"/>
+      <c r="V21" s="39">
+        <v>5</v>
+      </c>
+      <c r="W21" s="39">
+        <v>5</v>
+      </c>
+      <c r="X21" s="40">
+        <v>7</v>
+      </c>
+      <c r="Y21" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z21" s="40">
+        <v>6</v>
+      </c>
+      <c r="AA21" s="39">
+        <v>5</v>
+      </c>
+      <c r="AB21" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC21" s="40">
+        <v>6</v>
+      </c>
+      <c r="AD21" s="40">
+        <v>6</v>
+      </c>
+      <c r="AE21" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="39">
+        <v>5</v>
+      </c>
+      <c r="C22" s="40">
+        <v>1</v>
+      </c>
+      <c r="D22" s="40">
+        <v>6</v>
+      </c>
+      <c r="E22" s="39">
+        <v>5</v>
+      </c>
+      <c r="F22" s="39">
+        <v>3</v>
+      </c>
+      <c r="G22" s="41">
+        <v>0</v>
+      </c>
+      <c r="H22" s="39">
+        <v>3</v>
+      </c>
+      <c r="I22" s="40">
+        <v>1</v>
+      </c>
+      <c r="J22" s="40">
+        <v>2</v>
+      </c>
+      <c r="K22" s="39">
+        <v>4</v>
+      </c>
+      <c r="L22" s="39">
+        <v>4</v>
+      </c>
+      <c r="M22" s="40">
+        <v>2</v>
+      </c>
+      <c r="N22" s="40">
+        <v>6</v>
+      </c>
+      <c r="O22" s="39">
+        <v>5</v>
+      </c>
+      <c r="P22" s="40">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="40">
+        <v>1</v>
+      </c>
+      <c r="R22" s="39">
+        <v>4</v>
+      </c>
+      <c r="S22" s="39">
+        <v>5</v>
+      </c>
+      <c r="T22" s="39">
+        <v>3</v>
+      </c>
+      <c r="U22" s="39">
+        <v>5</v>
+      </c>
+      <c r="V22" s="38"/>
+      <c r="W22" s="39">
+        <v>5</v>
+      </c>
+      <c r="X22" s="39">
+        <v>5</v>
+      </c>
+      <c r="Y22" s="40">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="39">
+        <v>5</v>
+      </c>
+      <c r="AA22" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB22" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC22" s="39">
+        <v>3</v>
+      </c>
+      <c r="AD22" s="39">
+        <v>5</v>
+      </c>
+      <c r="AE22" s="40">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="39">
+        <v>3</v>
+      </c>
+      <c r="C23" s="39">
+        <v>3</v>
+      </c>
+      <c r="D23" s="39">
+        <v>4</v>
+      </c>
+      <c r="E23" s="39">
+        <v>3</v>
+      </c>
+      <c r="F23" s="39">
+        <v>3</v>
+      </c>
+      <c r="G23" s="40">
+        <v>1</v>
+      </c>
+      <c r="H23" s="39">
+        <v>5</v>
+      </c>
+      <c r="I23" s="40">
+        <v>6</v>
+      </c>
+      <c r="J23" s="40">
+        <v>2</v>
+      </c>
+      <c r="K23" s="39">
+        <v>4</v>
+      </c>
+      <c r="L23" s="39">
+        <v>3</v>
+      </c>
+      <c r="M23" s="40">
+        <v>2</v>
+      </c>
+      <c r="N23" s="39">
+        <v>5</v>
+      </c>
+      <c r="O23" s="39">
+        <v>5</v>
+      </c>
+      <c r="P23" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q23" s="39">
+        <v>4</v>
+      </c>
+      <c r="R23" s="39">
+        <v>5</v>
+      </c>
+      <c r="S23" s="39">
+        <v>5</v>
+      </c>
+      <c r="T23" s="39">
+        <v>3</v>
+      </c>
+      <c r="U23" s="39">
+        <v>5</v>
+      </c>
+      <c r="V23" s="39">
+        <v>5</v>
+      </c>
+      <c r="W23" s="38"/>
+      <c r="X23" s="39">
+        <v>4</v>
+      </c>
+      <c r="Y23" s="39">
+        <v>5</v>
+      </c>
+      <c r="Z23" s="39">
+        <v>4</v>
+      </c>
+      <c r="AA23" s="40">
+        <v>6</v>
+      </c>
+      <c r="AB23" s="39">
+        <v>5</v>
+      </c>
+      <c r="AC23" s="39">
+        <v>4</v>
+      </c>
+      <c r="AD23" s="40">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="40">
+        <v>1</v>
+      </c>
+      <c r="C24" s="40">
+        <v>7</v>
+      </c>
+      <c r="D24" s="39">
+        <v>5</v>
+      </c>
+      <c r="E24" s="39">
+        <v>4</v>
+      </c>
+      <c r="F24" s="40">
+        <v>1</v>
+      </c>
+      <c r="G24" s="40">
+        <v>6</v>
+      </c>
+      <c r="H24" s="40">
+        <v>6</v>
+      </c>
+      <c r="I24" s="39">
+        <v>3</v>
+      </c>
+      <c r="J24" s="41">
+        <v>8</v>
+      </c>
+      <c r="K24" s="41">
+        <v>8</v>
+      </c>
+      <c r="L24" s="39">
+        <v>5</v>
+      </c>
+      <c r="M24" s="39">
+        <v>5</v>
+      </c>
+      <c r="N24" s="39">
+        <v>4</v>
+      </c>
+      <c r="O24" s="40">
+        <v>2</v>
+      </c>
+      <c r="P24" s="39">
+        <v>3</v>
+      </c>
+      <c r="Q24" s="40">
+        <v>2</v>
+      </c>
+      <c r="R24" s="39">
+        <v>3</v>
+      </c>
+      <c r="S24" s="40">
+        <v>1</v>
+      </c>
+      <c r="T24" s="39">
+        <v>4</v>
+      </c>
+      <c r="U24" s="40">
+        <v>7</v>
+      </c>
+      <c r="V24" s="39">
+        <v>5</v>
+      </c>
+      <c r="W24" s="39">
+        <v>4</v>
+      </c>
+      <c r="X24" s="38"/>
+      <c r="Y24" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="39">
+        <v>4</v>
+      </c>
+      <c r="AA24" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB24" s="40">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="40">
+        <v>7</v>
+      </c>
+      <c r="AD24" s="41">
+        <v>8</v>
+      </c>
+      <c r="AE24" s="39">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" s="41">
+        <v>0</v>
+      </c>
+      <c r="C25" s="40">
+        <v>1</v>
+      </c>
+      <c r="D25" s="41">
+        <v>0</v>
+      </c>
+      <c r="E25" s="39">
+        <v>4</v>
+      </c>
+      <c r="F25" s="39">
+        <v>4</v>
+      </c>
+      <c r="G25" s="40">
+        <v>2</v>
+      </c>
+      <c r="H25" s="39">
+        <v>3</v>
+      </c>
+      <c r="I25" s="39">
+        <v>3</v>
+      </c>
+      <c r="J25" s="41">
+        <v>0</v>
+      </c>
+      <c r="K25" s="41">
+        <v>0</v>
+      </c>
+      <c r="L25" s="39">
+        <v>3</v>
+      </c>
+      <c r="M25" s="40">
+        <v>2</v>
+      </c>
+      <c r="N25" s="40">
+        <v>2</v>
+      </c>
+      <c r="O25" s="39">
+        <v>4</v>
+      </c>
+      <c r="P25" s="39">
+        <v>3</v>
+      </c>
+      <c r="Q25" s="39">
+        <v>5</v>
+      </c>
+      <c r="R25" s="39">
+        <v>3</v>
+      </c>
+      <c r="S25" s="39">
+        <v>4</v>
+      </c>
+      <c r="T25" s="39">
+        <v>4</v>
+      </c>
+      <c r="U25" s="39">
+        <v>3</v>
+      </c>
+      <c r="V25" s="40">
+        <v>2</v>
+      </c>
+      <c r="W25" s="39">
+        <v>5</v>
+      </c>
+      <c r="X25" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="38"/>
+      <c r="Z25" s="40">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB25" s="39">
+        <v>5</v>
+      </c>
+      <c r="AC25" s="39">
+        <v>3</v>
+      </c>
+      <c r="AD25" s="40">
+        <v>2</v>
+      </c>
+      <c r="AE25" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="39">
+        <v>4</v>
+      </c>
+      <c r="C26" s="40">
+        <v>7</v>
+      </c>
+      <c r="D26" s="39">
+        <v>3</v>
+      </c>
+      <c r="E26" s="40">
+        <v>7</v>
+      </c>
+      <c r="F26" s="39">
+        <v>4</v>
+      </c>
+      <c r="G26" s="40">
+        <v>7</v>
+      </c>
+      <c r="H26" s="40">
+        <v>1</v>
+      </c>
+      <c r="I26" s="40">
+        <v>2</v>
+      </c>
+      <c r="J26" s="40">
+        <v>6</v>
+      </c>
+      <c r="K26" s="40">
+        <v>7</v>
+      </c>
+      <c r="L26" s="39">
+        <v>3</v>
+      </c>
+      <c r="M26" s="39">
+        <v>5</v>
+      </c>
+      <c r="N26" s="40">
+        <v>2</v>
+      </c>
+      <c r="O26" s="40">
+        <v>1</v>
+      </c>
+      <c r="P26" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="39">
+        <v>5</v>
+      </c>
+      <c r="R26" s="39">
+        <v>4</v>
+      </c>
+      <c r="S26" s="40">
+        <v>6</v>
+      </c>
+      <c r="T26" s="39">
+        <v>3</v>
+      </c>
+      <c r="U26" s="40">
+        <v>6</v>
+      </c>
+      <c r="V26" s="39">
+        <v>5</v>
+      </c>
+      <c r="W26" s="39">
+        <v>4</v>
+      </c>
+      <c r="X26" s="39">
+        <v>4</v>
+      </c>
+      <c r="Y26" s="40">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="38"/>
+      <c r="AA26" s="40">
+        <v>6</v>
+      </c>
+      <c r="AB26" s="39">
+        <v>5</v>
+      </c>
+      <c r="AC26" s="40">
+        <v>7</v>
+      </c>
+      <c r="AD26" s="39">
+        <v>3</v>
+      </c>
+      <c r="AE26" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="39">
+        <v>5</v>
+      </c>
+      <c r="C27" s="39">
+        <v>5</v>
+      </c>
+      <c r="D27" s="39">
+        <v>4</v>
+      </c>
+      <c r="E27" s="39">
+        <v>3</v>
+      </c>
+      <c r="F27" s="39">
+        <v>4</v>
+      </c>
+      <c r="G27" s="40">
+        <v>6</v>
+      </c>
+      <c r="H27" s="40">
+        <v>7</v>
+      </c>
+      <c r="I27" s="40">
+        <v>2</v>
+      </c>
+      <c r="J27" s="39">
+        <v>4</v>
+      </c>
+      <c r="K27" s="39">
+        <v>4</v>
+      </c>
+      <c r="L27" s="39">
+        <v>5</v>
+      </c>
+      <c r="M27" s="39">
+        <v>4</v>
+      </c>
+      <c r="N27" s="40">
+        <v>6</v>
+      </c>
+      <c r="O27" s="40">
+        <v>6</v>
+      </c>
+      <c r="P27" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q27" s="40">
+        <v>6</v>
+      </c>
+      <c r="R27" s="39">
+        <v>3</v>
+      </c>
+      <c r="S27" s="40">
+        <v>6</v>
+      </c>
+      <c r="T27" s="40">
+        <v>2</v>
+      </c>
+      <c r="U27" s="39">
+        <v>5</v>
+      </c>
+      <c r="V27" s="39">
+        <v>4</v>
+      </c>
+      <c r="W27" s="40">
+        <v>6</v>
+      </c>
+      <c r="X27" s="39">
+        <v>3</v>
+      </c>
+      <c r="Y27" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z27" s="40">
+        <v>6</v>
+      </c>
+      <c r="AA27" s="38"/>
+      <c r="AB27" s="41">
+        <v>8</v>
+      </c>
+      <c r="AC27" s="40">
+        <v>2</v>
+      </c>
+      <c r="AD27" s="39">
+        <v>4</v>
+      </c>
+      <c r="AE27" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="40">
+        <v>6</v>
+      </c>
+      <c r="C28" s="40">
+        <v>6</v>
+      </c>
+      <c r="D28" s="40">
+        <v>2</v>
+      </c>
+      <c r="E28" s="39">
+        <v>4</v>
+      </c>
+      <c r="F28" s="39">
+        <v>5</v>
+      </c>
+      <c r="G28" s="39">
+        <v>4</v>
+      </c>
+      <c r="H28" s="39">
+        <v>4</v>
+      </c>
+      <c r="I28" s="39">
+        <v>3</v>
+      </c>
+      <c r="J28" s="39">
+        <v>4</v>
+      </c>
+      <c r="K28" s="39">
+        <v>4</v>
+      </c>
+      <c r="L28" s="40">
+        <v>6</v>
+      </c>
+      <c r="M28" s="39">
+        <v>4</v>
+      </c>
+      <c r="N28" s="39">
+        <v>3</v>
+      </c>
+      <c r="O28" s="39">
+        <v>5</v>
+      </c>
+      <c r="P28" s="41">
+        <v>8</v>
+      </c>
+      <c r="Q28" s="39">
+        <v>5</v>
+      </c>
+      <c r="R28" s="40">
+        <v>6</v>
+      </c>
+      <c r="S28" s="41">
+        <v>9</v>
+      </c>
+      <c r="T28" s="39">
+        <v>3</v>
+      </c>
+      <c r="U28" s="39">
+        <v>4</v>
+      </c>
+      <c r="V28" s="39">
+        <v>4</v>
+      </c>
+      <c r="W28" s="39">
+        <v>5</v>
+      </c>
+      <c r="X28" s="40">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="39">
+        <v>5</v>
+      </c>
+      <c r="Z28" s="39">
+        <v>5</v>
+      </c>
+      <c r="AA28" s="41">
+        <v>8</v>
+      </c>
+      <c r="AB28" s="38"/>
+      <c r="AC28" s="39">
+        <v>4</v>
+      </c>
+      <c r="AD28" s="39">
+        <v>4</v>
+      </c>
+      <c r="AE28" s="40">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="40">
+        <v>2</v>
+      </c>
+      <c r="C29" s="40">
+        <v>6</v>
+      </c>
+      <c r="D29" s="40">
+        <v>2</v>
+      </c>
+      <c r="E29" s="39">
+        <v>5</v>
+      </c>
+      <c r="F29" s="39">
+        <v>4</v>
+      </c>
+      <c r="G29" s="41">
+        <v>8</v>
+      </c>
+      <c r="H29" s="39">
+        <v>5</v>
+      </c>
+      <c r="I29" s="39">
+        <v>4</v>
+      </c>
+      <c r="J29" s="40">
+        <v>7</v>
+      </c>
+      <c r="K29" s="40">
+        <v>7</v>
+      </c>
+      <c r="L29" s="39">
+        <v>3</v>
+      </c>
+      <c r="M29" s="39">
+        <v>4</v>
+      </c>
+      <c r="N29" s="40">
+        <v>2</v>
+      </c>
+      <c r="O29" s="39">
+        <v>3</v>
+      </c>
+      <c r="P29" s="39">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="39">
+        <v>4</v>
+      </c>
+      <c r="R29" s="40">
+        <v>2</v>
+      </c>
+      <c r="S29" s="39">
+        <v>4</v>
+      </c>
+      <c r="T29" s="39">
+        <v>4</v>
+      </c>
+      <c r="U29" s="40">
+        <v>6</v>
+      </c>
+      <c r="V29" s="39">
+        <v>3</v>
+      </c>
+      <c r="W29" s="39">
+        <v>4</v>
+      </c>
+      <c r="X29" s="40">
+        <v>7</v>
+      </c>
+      <c r="Y29" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z29" s="40">
+        <v>7</v>
+      </c>
+      <c r="AA29" s="40">
+        <v>2</v>
+      </c>
+      <c r="AB29" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC29" s="38"/>
+      <c r="AD29" s="40">
+        <v>7</v>
+      </c>
+      <c r="AE29" s="40">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="39">
+        <v>4</v>
+      </c>
+      <c r="C30" s="39">
+        <v>4</v>
+      </c>
+      <c r="D30" s="39">
+        <v>4</v>
+      </c>
+      <c r="E30" s="41">
+        <v>8</v>
+      </c>
+      <c r="F30" s="39">
+        <v>4</v>
+      </c>
+      <c r="G30" s="40">
+        <v>7</v>
+      </c>
+      <c r="H30" s="39">
+        <v>5</v>
+      </c>
+      <c r="I30" s="40">
+        <v>2</v>
+      </c>
+      <c r="J30" s="41">
+        <v>8</v>
+      </c>
+      <c r="K30" s="40">
+        <v>7</v>
+      </c>
+      <c r="L30" s="39">
+        <v>3</v>
+      </c>
+      <c r="M30" s="39">
+        <v>5</v>
+      </c>
+      <c r="N30" s="39">
+        <v>5</v>
+      </c>
+      <c r="O30" s="39">
+        <v>4</v>
+      </c>
+      <c r="P30" s="40">
+        <v>6</v>
+      </c>
+      <c r="Q30" s="39">
+        <v>3</v>
+      </c>
+      <c r="R30" s="39">
+        <v>4</v>
+      </c>
+      <c r="S30" s="40">
+        <v>2</v>
+      </c>
+      <c r="T30" s="39">
+        <v>4</v>
+      </c>
+      <c r="U30" s="40">
+        <v>6</v>
+      </c>
+      <c r="V30" s="39">
+        <v>5</v>
+      </c>
+      <c r="W30" s="40">
+        <v>1</v>
+      </c>
+      <c r="X30" s="41">
+        <v>8</v>
+      </c>
+      <c r="Y30" s="40">
+        <v>2</v>
+      </c>
+      <c r="Z30" s="39">
+        <v>3</v>
+      </c>
+      <c r="AA30" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB30" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC30" s="40">
+        <v>7</v>
+      </c>
+      <c r="AD30" s="38"/>
+      <c r="AE30" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="39">
+        <v>5</v>
+      </c>
+      <c r="C31" s="39">
+        <v>4</v>
+      </c>
+      <c r="D31" s="41">
+        <v>12</v>
+      </c>
+      <c r="E31" s="39">
+        <v>3</v>
+      </c>
+      <c r="F31" s="39">
+        <v>4</v>
+      </c>
+      <c r="G31" s="39">
+        <v>3</v>
+      </c>
+      <c r="H31" s="40">
+        <v>2</v>
+      </c>
+      <c r="I31" s="39">
+        <v>4</v>
+      </c>
+      <c r="J31" s="40">
+        <v>2</v>
+      </c>
+      <c r="K31" s="39">
+        <v>4</v>
+      </c>
+      <c r="L31" s="39">
+        <v>4</v>
+      </c>
+      <c r="M31" s="40">
+        <v>1</v>
+      </c>
+      <c r="N31" s="39">
+        <v>3</v>
+      </c>
+      <c r="O31" s="39">
+        <v>3</v>
+      </c>
+      <c r="P31" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q31" s="39">
+        <v>4</v>
+      </c>
+      <c r="R31" s="39">
+        <v>3</v>
+      </c>
+      <c r="S31" s="39">
+        <v>3</v>
+      </c>
+      <c r="T31" s="39">
+        <v>4</v>
+      </c>
+      <c r="U31" s="39">
+        <v>3</v>
+      </c>
+      <c r="V31" s="40">
+        <v>6</v>
+      </c>
+      <c r="W31" s="39">
+        <v>4</v>
+      </c>
+      <c r="X31" s="39">
+        <v>5</v>
+      </c>
+      <c r="Y31" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="39">
+        <v>3</v>
+      </c>
+      <c r="AA31" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB31" s="40">
+        <v>2</v>
+      </c>
+      <c r="AC31" s="40">
+        <v>2</v>
+      </c>
+      <c r="AD31" s="39">
+        <v>4</v>
+      </c>
+      <c r="AE31" s="38"/>
+    </row>
+    <row r="32" spans="1:31" s="30" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A33" s="45" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" s="45"/>
+      <c r="C33" s="45"/>
+      <c r="D33" s="45"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="45"/>
+      <c r="H33" s="45"/>
+      <c r="I33" s="45"/>
+      <c r="J33" s="45"/>
+      <c r="K33" s="45"/>
+      <c r="L33" s="45"/>
+      <c r="M33" s="45"/>
+      <c r="N33" s="45"/>
+      <c r="O33" s="45"/>
+      <c r="P33" s="45"/>
+      <c r="Q33" s="45"/>
+      <c r="R33" s="45"/>
+      <c r="S33" s="45"/>
+      <c r="T33" s="45"/>
+      <c r="U33" s="45"/>
+      <c r="V33" s="45"/>
+      <c r="W33" s="45"/>
+      <c r="X33" s="45"/>
+      <c r="Y33" s="45"/>
+      <c r="Z33" s="45"/>
+      <c r="AA33" s="45"/>
+      <c r="AB33" s="45"/>
+      <c r="AC33" s="45"/>
+      <c r="AD33" s="45"/>
+      <c r="AE33" s="45"/>
+    </row>
+    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A34" s="45" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" s="45"/>
+      <c r="C34" s="45"/>
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="45"/>
+      <c r="H34" s="45"/>
+      <c r="I34" s="45"/>
+      <c r="J34" s="45"/>
+      <c r="K34" s="45"/>
+      <c r="L34" s="45"/>
+      <c r="M34" s="45"/>
+      <c r="N34" s="45"/>
+      <c r="O34" s="45"/>
+      <c r="P34" s="45"/>
+      <c r="Q34" s="45"/>
+      <c r="R34" s="45"/>
+      <c r="S34" s="45"/>
+      <c r="T34" s="45"/>
+      <c r="U34" s="45"/>
+      <c r="V34" s="45"/>
+      <c r="W34" s="45"/>
+      <c r="X34" s="45"/>
+      <c r="Y34" s="45"/>
+      <c r="Z34" s="45"/>
+      <c r="AA34" s="45"/>
+      <c r="AB34" s="45"/>
+      <c r="AC34" s="45"/>
+      <c r="AD34" s="45"/>
+      <c r="AE34" s="45"/>
+    </row>
+    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A35" s="45" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" s="45"/>
+      <c r="C35" s="45"/>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="45"/>
+      <c r="L35" s="45"/>
+      <c r="M35" s="45"/>
+      <c r="N35" s="45"/>
+      <c r="O35" s="45"/>
+      <c r="P35" s="45"/>
+      <c r="Q35" s="45"/>
+      <c r="R35" s="45"/>
+      <c r="S35" s="45"/>
+      <c r="T35" s="45"/>
+      <c r="U35" s="45"/>
+      <c r="V35" s="45"/>
+      <c r="W35" s="45"/>
+      <c r="X35" s="45"/>
+      <c r="Y35" s="45"/>
+      <c r="Z35" s="45"/>
+      <c r="AA35" s="45"/>
+      <c r="AB35" s="45"/>
+      <c r="AC35" s="45"/>
+      <c r="AD35" s="45"/>
+      <c r="AE35" s="45"/>
+    </row>
+    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A36" s="45" t="s">
+        <v>132</v>
+      </c>
+      <c r="B36" s="45"/>
+      <c r="C36" s="45"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="45"/>
+      <c r="N36" s="45"/>
+      <c r="O36" s="45"/>
+      <c r="P36" s="45"/>
+      <c r="Q36" s="45"/>
+      <c r="R36" s="45"/>
+      <c r="S36" s="45"/>
+      <c r="T36" s="45"/>
+      <c r="U36" s="45"/>
+      <c r="V36" s="45"/>
+      <c r="W36" s="45"/>
+      <c r="X36" s="45"/>
+      <c r="Y36" s="45"/>
+      <c r="Z36" s="45"/>
+      <c r="AA36" s="45"/>
+      <c r="AB36" s="45"/>
+      <c r="AC36" s="45"/>
+      <c r="AD36" s="45"/>
+      <c r="AE36" s="45"/>
+    </row>
+    <row r="37" spans="1:31" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="47"/>
+      <c r="B37" s="46"/>
+      <c r="C37" s="46"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="46"/>
+      <c r="F37" s="46"/>
+      <c r="G37" s="46"/>
+      <c r="H37" s="46"/>
+      <c r="I37" s="46"/>
+      <c r="J37" s="46"/>
+      <c r="K37" s="46"/>
+      <c r="L37" s="46"/>
+      <c r="M37" s="46"/>
+      <c r="N37" s="46"/>
+      <c r="O37" s="46"/>
+      <c r="P37" s="46"/>
+      <c r="Q37" s="46"/>
+      <c r="R37" s="46"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+      <c r="U37" s="46"/>
+      <c r="V37" s="46"/>
+      <c r="W37" s="46"/>
+      <c r="X37" s="46"/>
+      <c r="Y37" s="46"/>
+      <c r="Z37" s="46"/>
+      <c r="AA37" s="46"/>
+      <c r="AB37" s="46"/>
+      <c r="AC37" s="46"/>
+      <c r="AD37" s="46"/>
+      <c r="AE37" s="46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A34:AE34"/>
+    <mergeCell ref="A35:AE35"/>
+    <mergeCell ref="A37:AE37"/>
+    <mergeCell ref="A36:AE36"/>
+    <mergeCell ref="A33:AE33"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32" style="19" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14" style="19" customWidth="1"/>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
-[...14 lines deleted...]
-      <c r="C3" s="11" t="s">
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="18"/>
+      <c r="C3" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="18"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="18"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="18"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="18"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="18"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="17"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="18"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="18"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="17"/>
+      <c r="D11" s="18"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="21"/>
+      <c r="C12" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="21"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1"/>
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="4"/>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1"/>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="4"/>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="18"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="18"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="12"/>
-[...41 lines deleted...]
-      <c r="B8" s="11" t="s">
+      <c r="B19" s="18"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="18"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="11"/>
-[...3 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="B20" s="18"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="18"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="18"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="18"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="18"/>
+      <c r="C23" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="18"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="11"/>
-[...4 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="B24" s="18"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="18"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="11"/>
-[...114 lines deleted...]
-      <c r="A23" s="10" t="s">
+      <c r="B25" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="17"/>
+      <c r="D25" s="18"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="11"/>
-[...31 lines deleted...]
-    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="21"/>
+      <c r="C26" s="22"/>
+      <c r="D26" s="21"/>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
     </row>
-    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
     </row>
-    <row r="29" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25"/>
-[...11 lines deleted...]
-    <row r="41" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
     </row>
-    <row r="42" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C38" sqref="C38"/>
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32" style="19" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14" style="19" customWidth="1"/>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
-[...14 lines deleted...]
-      <c r="C3" s="17" t="s">
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="18"/>
+      <c r="C3" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="18"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="18"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="18"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="18"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="18"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="D3" s="12"/>
-[...2 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="B7" s="18"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="11" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="B8" s="18"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="18"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="18"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="11"/>
-[...4 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="B11" s="18"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="18"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="11"/>
-[...39 lines deleted...]
-    <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="21"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
     </row>
-    <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
     </row>
-    <row r="15" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A16" s="7" t="s">
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="8" t="s">
-[...28 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="18"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="18"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="17"/>
+      <c r="D19" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="18"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="17"/>
+      <c r="D21" s="18"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...8 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="C22" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="11"/>
-[...4 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="D22" s="18"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="11" t="s">
-[...18 lines deleted...]
-      <c r="A23" s="10" t="s">
+      <c r="B23" s="18"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="18"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="11"/>
-[...4 lines deleted...]
-      <c r="A24" s="10" t="s">
+      <c r="B24" s="18"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="18"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="11"/>
-      <c r="C24" s="11" t="s">
+      <c r="B25" s="18"/>
+      <c r="C25" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="D24" s="12"/>
-[...2 lines deleted...]
-      <c r="A25" s="10" t="s">
+      <c r="D25" s="18"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="11" t="s">
-[...13 lines deleted...]
-    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="22"/>
+      <c r="D26" s="21"/>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
     </row>
-    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
     </row>
-    <row r="29" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A30" s="7" t="s">
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="10" t="s">
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="18"/>
+      <c r="C31" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="18"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B32" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" s="17"/>
+      <c r="D32" s="18"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B31" s="11"/>
-      <c r="C31" s="35" t="s">
+      <c r="B33" s="18"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="18"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="18"/>
+      <c r="C34" s="17"/>
+      <c r="D34" s="18"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="12"/>
-[...12 lines deleted...]
-      <c r="A33" s="10" t="s">
+      <c r="B35" s="18"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="18"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="11"/>
-[...12 lines deleted...]
-      <c r="A35" s="10" t="s">
+      <c r="B36" s="18"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="18"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B35" s="11"/>
-[...22 lines deleted...]
-      <c r="A38" s="10" t="s">
+      <c r="B37" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="17"/>
+      <c r="D37" s="18"/>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="18"/>
+      <c r="C38" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="11"/>
-[...19 lines deleted...]
-      <c r="D40" s="15"/>
+      <c r="D38" s="18"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="18"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="18"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="21"/>
+      <c r="C40" s="22"/>
+      <c r="D40" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32" style="19" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14" style="19" customWidth="1"/>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
-[...14 lines deleted...]
-      <c r="C3" s="17" t="s">
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="18"/>
+      <c r="C3" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="18"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="18"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="18"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="18"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="18"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="18"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="D3" s="12"/>
-[...26 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="B8" s="18"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="11"/>
-[...40 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="B9" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="18"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="18"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="14" t="s">
-[...5 lines deleted...]
-    <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="21"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
     </row>
-    <row r="14" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
     </row>
-    <row r="15" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A16" s="7" t="s">
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="8" t="s">
-[...13 lines deleted...]
-      <c r="B17" s="11" t="s">
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="17"/>
+      <c r="D18" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C17" s="17"/>
-[...5 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="B19" s="18"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="18"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="18"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="17"/>
+      <c r="D21" s="18"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="18"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="18"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="18"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="11" t="s">
+      <c r="B24" s="18"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="18"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="11"/>
-[...57 lines deleted...]
-      <c r="A25" s="10" t="s">
+      <c r="B25" s="18"/>
+      <c r="C25" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="11"/>
-[...15 lines deleted...]
-    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="18"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="21"/>
+      <c r="C26" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="21"/>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
     </row>
-    <row r="28" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
     </row>
-    <row r="29" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A30" s="7" t="s">
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="10" t="s">
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="18"/>
+      <c r="C31" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="18"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B31" s="11"/>
-[...22 lines deleted...]
-      <c r="A34" s="10" t="s">
+      <c r="B32" s="18"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="18"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="18"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="18"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" s="17"/>
+      <c r="D34" s="18"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="18"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="18"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="18"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="17"/>
+      <c r="D37" s="18"/>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="18"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="18"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B34" s="11" t="s">
-[...50 lines deleted...]
-      <c r="A40" s="16" t="s">
+      <c r="C39" s="17"/>
+      <c r="D39" s="18"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="14"/>
-      <c r="C40" s="34" t="s">
+      <c r="B40" s="21"/>
+      <c r="C40" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D40" s="15"/>
+      <c r="D40" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:D40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32" style="19" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14" style="19" customWidth="1"/>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="18"/>
+      <c r="C3" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="18"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="18"/>
+      <c r="C4" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="18"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="18"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="11"/>
-[...10 lines deleted...]
-      <c r="C4" s="11" t="s">
+      <c r="B6" s="18"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="18"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="D4" s="12"/>
-[...22 lines deleted...]
-      <c r="C7" s="11" t="s">
+      <c r="B8" s="18"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="12"/>
-[...18 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="B9" s="18"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="18"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="11"/>
-[...14 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="B11" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="17"/>
+      <c r="D11" s="18"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="14" t="s">
-[...5 lines deleted...]
-    <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="21"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
     </row>
-    <row r="14" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
     </row>
-    <row r="15" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A16" s="7" t="s">
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="8" t="s">
-[...28 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="18"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="18"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="18"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="17"/>
+      <c r="D19" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="18"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="18"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="18"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...30 lines deleted...]
-      <c r="C22" s="11" t="s">
+      <c r="B23" s="18"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="18"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="D22" s="12"/>
-[...10 lines deleted...]
-      <c r="A24" s="10" t="s">
+      <c r="B24" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="17"/>
+      <c r="D24" s="18"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="B25" s="18"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="18"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="14"/>
-      <c r="C26" s="14" t="s">
+      <c r="B26" s="21"/>
+      <c r="C26" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="D26" s="15"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="21"/>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
     </row>
-    <row r="28" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
     </row>
-    <row r="29" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A30" s="7" t="s">
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="8" t="s">
-[...13 lines deleted...]
-      <c r="B31" s="11" t="s">
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" s="19"/>
+      <c r="D31" s="18"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B32" s="18"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="18"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C31" s="17"/>
-[...11 lines deleted...]
-      <c r="A33" s="10" t="s">
+      <c r="B33" s="18"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="18"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="18"/>
+      <c r="C34" s="17"/>
+      <c r="D34" s="18"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="18"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B33" s="11"/>
-[...4 lines deleted...]
-      <c r="A34" s="10" t="s">
+      <c r="B36" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="17"/>
+      <c r="D36" s="18"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D37" s="18"/>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="18"/>
+      <c r="C38" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B34" s="11"/>
-[...34 lines deleted...]
-      <c r="A38" s="10" t="s">
+      <c r="D38" s="18"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="18"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="18"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B38" s="11"/>
-[...19 lines deleted...]
-      <c r="D40" s="15"/>
+      <c r="B40" s="21"/>
+      <c r="C40" s="22"/>
+      <c r="D40" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C25" sqref="C25"/>
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32" style="19" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14" style="19" customWidth="1"/>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
-[...18 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="18"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="18"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="18"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="18"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="18"/>
+      <c r="C5" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="11"/>
-[...8 lines deleted...]
-      <c r="C5" s="11" t="s">
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="17"/>
+      <c r="D6" s="18"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="D5" s="12"/>
-[...32 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="B7" s="18"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="18"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="17"/>
+      <c r="D9" s="18"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...22 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="B10" s="18"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="18"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="14"/>
-      <c r="C12" s="34" t="s">
+      <c r="B12" s="21"/>
+      <c r="C12" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="15"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="21"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
     </row>
-    <row r="14" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
     </row>
-    <row r="15" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A16" s="7" t="s">
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="18"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="18"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="18"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="17"/>
+      <c r="D19" s="18"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="18"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="18"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="18"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="18"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="18"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="18"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="18"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="18"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="18"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="23"/>
+      <c r="D26" s="21"/>
+    </row>
+    <row r="27" spans="1:4" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="10"/>
+    </row>
+    <row r="28" spans="1:4" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="10"/>
+    </row>
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="18"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="18"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="11"/>
-[...17 lines deleted...]
-      <c r="B19" s="11" t="s">
+      <c r="B32" s="18"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="18"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" s="17"/>
+      <c r="D33" s="18"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" s="17"/>
+      <c r="D34" s="18"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="18"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="18"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="18"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="11"/>
-[...11 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="B37" s="18"/>
+      <c r="C37" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="18"/>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="18"/>
+      <c r="C38" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="11"/>
-[...128 lines deleted...]
-      <c r="A36" s="10" t="s">
+      <c r="D38" s="18"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B36" s="11"/>
-[...34 lines deleted...]
-      <c r="A40" s="16" t="s">
+      <c r="B39" s="18"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="14" t="s">
-[...7 lines deleted...]
-    <row r="41" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="23"/>
+      <c r="D40" s="21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
     </row>
-    <row r="42" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C22" sqref="C22"/>
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32" style="19" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14" style="19" customWidth="1"/>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="18"/>
+      <c r="C3" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="18"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="18"/>
+      <c r="C4" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="18"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="17"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="11"/>
-[...34 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="B6" s="18"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="18"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="17"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="18"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="18"/>
+      <c r="C9" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="18"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="17"/>
+      <c r="D11" s="18"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="21"/>
+      <c r="C12" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="21"/>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="18"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="18"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="18"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="17"/>
+      <c r="D19" s="18"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="18"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="18"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="18"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="B23" s="18"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="18"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="11"/>
-[...24 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="B24" s="18"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="14"/>
-      <c r="C12" s="18" t="s">
+      <c r="B25" s="18"/>
+      <c r="C25" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="15"/>
-[...107 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="D25" s="18"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="14" t="s">
-[...3 lines deleted...]
-      <c r="D26" s="15"/>
+      <c r="B26" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="22"/>
+      <c r="D26" s="21"/>
     </row>
   </sheetData>
-  <autoFilter ref="A16:D16" xr:uid="{00000000-0001-0000-0600-000000000000}">
-[...3 lines deleted...]
-  </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:AE37"/>
+  <dimension ref="A1:D42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="U28" sqref="U28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22" style="19" customWidth="1"/>
-    <col min="2" max="31" width="3" style="19" customWidth="1"/>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="110.1" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="21" t="s">
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="18"/>
+      <c r="C3" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="18"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="18"/>
+      <c r="C4" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="18"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="18"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="31"/>
+      <c r="D6" s="18"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="21" t="s">
+      <c r="B7" s="18"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="18"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="18"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="18"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="18"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="C11" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="18"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="33"/>
+      <c r="D12" s="21"/>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="18"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="31"/>
+      <c r="D18" s="18"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="18"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="18"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="18"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="18"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="18"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="18"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="18"/>
+      <c r="C23" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="18"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="18"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="18"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="18"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="18"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="21"/>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="10"/>
+    </row>
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="10"/>
+    </row>
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" s="31"/>
+      <c r="D31" s="18"/>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="18"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="18"/>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="18"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="18"/>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="D1" s="21" t="s">
-[...8 lines deleted...]
-      <c r="G1" s="21" t="s">
+      <c r="B34" s="18"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="18"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="31"/>
+      <c r="D35" s="18"/>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="H1" s="21" t="s">
-[...38 lines deleted...]
-      <c r="U1" s="21" t="s">
+      <c r="B36" s="18"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="18"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="18"/>
+      <c r="C37" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="V1" s="21" t="s">
-[...2 lines deleted...]
-      <c r="W1" s="21" t="s">
+      <c r="D37" s="18"/>
+    </row>
+    <row r="38" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="X1" s="21" t="s">
-[...5 lines deleted...]
-      <c r="Z1" s="21" t="s">
+      <c r="B38" s="18"/>
+      <c r="C38" s="31"/>
+      <c r="D38" s="18"/>
+    </row>
+    <row r="39" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="AA1" s="21" t="s">
-[...8 lines deleted...]
-      <c r="AD1" s="21" t="s">
+      <c r="B39" s="18"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="18"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AE1" s="21" t="s">
-[...2993 lines deleted...]
-      <c r="AE37" s="48"/>
+      <c r="B40" s="21"/>
+      <c r="C40" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="21"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A34:AE34"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A15:D15"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:B9"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32" style="19" customWidth="1"/>
-    <col min="2" max="2" width="45" style="19" customWidth="1"/>
+    <col min="1" max="1" width="32" style="8" customWidth="1"/>
+    <col min="2" max="2" width="12" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24" style="8" customWidth="1"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="3" t="s">
+    <row r="1" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="4" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="31"/>
+      <c r="D3" s="27"/>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="27"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="27"/>
+    </row>
+    <row r="5" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="27"/>
+    </row>
+    <row r="6" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="27"/>
+    </row>
+    <row r="7" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="27"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="27"/>
+      <c r="C8" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="27"/>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="31"/>
+      <c r="D9" s="27"/>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="27"/>
+      <c r="C10" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="27"/>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="27"/>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="29" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="4" t="s">
-[...57 lines deleted...]
-      </c>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="27"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="27"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="27"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="27"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="27"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="27"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="27"/>
+      <c r="C20" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="27"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="31"/>
+      <c r="D21" s="27"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="27"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="27"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="31"/>
+      <c r="D24" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="27"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="27"/>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="29"/>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A15:D15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Vecka 18</vt:lpstr>
       <vt:lpstr>Vecka 19</vt:lpstr>
       <vt:lpstr>Vecka 20</vt:lpstr>
       <vt:lpstr>Vecka 21</vt:lpstr>
       <vt:lpstr>Vecka 22</vt:lpstr>
       <vt:lpstr>Vecka 23</vt:lpstr>
       <vt:lpstr>Vecka 24</vt:lpstr>
-      <vt:lpstr>Kompismatris</vt:lpstr>
+      <vt:lpstr>Vecka 32</vt:lpstr>
+      <vt:lpstr>Vecka 33</vt:lpstr>
+      <vt:lpstr>Vecka 34</vt:lpstr>
+      <vt:lpstr>Vecka 35</vt:lpstr>
+      <vt:lpstr>Vecka 36</vt:lpstr>
+      <vt:lpstr>Vecka 37</vt:lpstr>
+      <vt:lpstr>Vecka 38</vt:lpstr>
+      <vt:lpstr>Vecka 39</vt:lpstr>
       <vt:lpstr>Fikaansvariga</vt:lpstr>
       <vt:lpstr>Målvakter</vt:lpstr>
+      <vt:lpstr>Kompismatris</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>openpyxl</dc:creator>
+  <dc:creator>Hellström Robert</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>