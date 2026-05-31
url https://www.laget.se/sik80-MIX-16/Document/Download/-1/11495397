--- v0 (2025-10-20)
+++ v1 (2026-05-31)
@@ -1,1996 +1,1683 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="64F184B5" w14:textId="77777777" w:rsidR="00CB4CE1" w:rsidRPr="00D64DCD" w:rsidRDefault="00CB4CE1" w:rsidP="00CB4CE1">
-[...101 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fikaansvariga:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fikaansvariga bör vara på plats 30 min innan matchen börjar för att ställa i ordning. Till fikat ska det finnas två termosar med kaffe (kaffe får man stå för själv) samt fika. Både fikaansvariga och matchvärd bakar 1 långpannekaka var (eller motsvarande mängd av valfritt fika). Dunken fylls med färdigblandad saft.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om det blir över fika kan man bjuda spelarna efter matchens slut. Vi har inte möjlighet att ta emot kontanter utan vi använder swish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I fikalådan ska det finnas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pumptermosar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vattendunk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Servetter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pappersmuggar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sopsäckar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillbringare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tejp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...183 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skyltar med priser samt swishnummer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Väst till matchvärd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">När matchen är slut ansvarar ni för att fikalådan lämnas över till nästa familj, förslagsvis vid nästkommande träning. Skölj ur termosar och saftdunk och kolla så att allt är med innan ni lämnar över. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fikaansvarig/matchvärd själv ansvarar för att hitta en ersättare om man inte har möjlighet den tilldelade matchen.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om något saknas/är slut, kontakta Sara 0738392041</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matchvärd/Fikaansvarig:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utöver ovanstående ska matchvärden finnas tillgänglig under hela matchen samt ca 20 min före och efter. I periodpaus kan matchvärden hjälpa till vid fikat. Information från https://vasterbotten.svenskfotboll.se/:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matchvärden ska:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vara väl förtrogen med hemmaanläggningens rutiner och utrymmen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hälsa motståndarlaget/domare välkomna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finnas tillgänglig för motståndarlagen och domaren för att svara på frågor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vid match i fotboll hänvisa publiken till annan del av planen än där lagens avbytarbänk är belägen. Åskådare skall stå minst 2-3 meter från linjen. Ingen bakom målen eller vid kortsidan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vara ett domarstöd i paus och efter match</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under match bevaka att ingen i publiken uppträder störande för ledare, spelare eller domare samt söka stävja alla former av diskriminerande företeelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vid grövre händelser meddela ledarna och tillsammans rapportera till Västerbottens Fotbollförbund</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006915D9">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapportering av händelse vid match görs mejl till tavling@vffboll.ac.se</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kom ihåg att ange matchnumret i matchen ni rapporterar in, nio siffror (19x xxx xxx)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1417" w:top="1417" w:left="1417" w:right="1417" w:header="708" w:footer="708"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...40 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Courier New"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...7 lines deleted...]
-      <w:lvlText w:val=""/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="980962761">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1185174229">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...4 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...53 lines deleted...]
-  <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{88E205FE-B6CB-456E-BD91-81DA70711026}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="sv"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...392 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB4CE1"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="480" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="345a8a"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="4f81bd"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="4f81bd"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="300" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="17365d"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="4f81bd"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...320 lines deleted...]
-</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003C11CE160B8B1F419D3FA08643CB8D06</vt:lpwstr>
   </property>
 </Properties>
 </file>