--- v0 (2025-11-17)
+++ v1 (2026-10-05)
@@ -1,1006 +1,894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D39D80C" w14:textId="1826CA19" w:rsidR="009F3B7E" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CA50293" wp14:editId="47D381C9">
             <wp:extent cx="5760720" cy="909955"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="909955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2323DEE6" w14:textId="0F2E795E" w:rsidR="009F3B7E" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04F2D27C" w14:textId="72818F86" w:rsidR="009F3B7E" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FCAD600" w14:textId="5E5AF80A" w:rsidR="009F3B7E" w:rsidRPr="008764EF" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
+    <w:p w14:paraId="25C77A92" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00A5796C" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="88"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5796C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Rutin för ungdomsledare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B5F799" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00E641FB" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="88"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE88A24" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E641FB">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>När föreningen har möjlighet är målet att erbjuda äldre ungdomar ekonomisk ersättning för att hjälpa tränare i lag med yngre spelare. Genom att engagera äldre ungdomar vill föreningen stärka klubbkänslan, skapa goda förebilder och främja kunskapsutbyte mellan åldersgrupperna. Ungdomsledarna kan exempelvis hjälpa till vid skottövningar, teknikträning och andra träningsmoment där deras erfarenhet är värdefull.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DE7C2A" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00E641FB" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67084DBC" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="001C526A" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ersättning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449B0A27" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00A5796C" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5796C">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ersättningen är 150 kronor per genomfört träningstillfälle, oavsett serie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A23A744" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE14061" w14:textId="074E190C" w:rsidR="005E09D0" w:rsidRPr="00F717FA" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6F6BF586" w14:textId="1BB6FA9C" w:rsidR="009F3B7E" w:rsidRPr="009F3B7E" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Krav på ungdomsledaren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6F8447" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00E641FB" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E641FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ha fyllt 15 år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17329D18" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00E641FB" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E641FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vara minst tre år äldre än spelarna i det lag som ungdomsledaren hjälper till att träna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC15A98" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00E641FB" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E641FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vara beredd att träna både pojk- och flicklag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BD2787" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00E641FB" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Svara på lagets kallelser i god tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA22342" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00E641FB" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Komma i god tid och vara redo när träningen börjar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192F842E" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00930A2F" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332DD2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Så fungerar det</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEE8D16" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00A5796C" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5796C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senast den sista dagen varje månad skicka in en lista över vilka lag hen har tränat och datum för varje träningstillfälle till </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A5796C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>info@saroseahawks.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A5796C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A75D8F" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:lang w:val="sv-SE"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7F220CBD" w14:textId="5AB076DB" w:rsidR="009F3B7E" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5796C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Föreningens ekonomiansvariga hanterar ersättningen. Utbetalning sker en gång per månad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FA2801" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBD0540" w14:textId="24D4C79A" w:rsidR="005E09D0" w:rsidRPr="00A5796C" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Om uppdraget inte fungerar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317F3AF9" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3ECC9490" w14:textId="496C2C75" w:rsidR="009F3B7E" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om uppdraget av någon anledning inte fungerar som tänkt ska ungdomsledaren så snart som möjligt prata med lagets ansvariga tränare. Tillsammans går ni igenom situationen och försöker hitta en lösning, exempelvis tydligare förväntningar, ändrade tider eller stöd i ledarrollen. Om situationen inte kan lösas ska tränaren eller ungdomsledaren kontakta Christine Bringefält via info@saroseahawks.se för fortsatt dialog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79062A4F" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="55F25DAB" w14:textId="77777777" w:rsidR="009F3B7E" w:rsidRPr="009F3B7E" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C922051" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRPr="00A5796C" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="584F9A55" w14:textId="5BE0FD56" w:rsidR="009F3B7E" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
+          <w:kern w:val="2"/>
+          <w:lang w:val="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Uppdraget kan vid behov pausas eller avslutas i samråd med föreningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F02858A" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="6163AD46" w14:textId="77777777" w:rsidR="009F3B7E" w:rsidRPr="009F3B7E" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC9D347" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="00E08979" w14:textId="77777777" w:rsidR="009F3B7E" w:rsidRPr="009F3B7E" w:rsidRDefault="009F3B7E" w:rsidP="009F3B7E">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBB23F5" w14:textId="77777777" w:rsidR="005E09D0" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...189 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC7CC76" w14:textId="080ED094" w:rsidR="009F3B7E" w:rsidRPr="005E09D0" w:rsidRDefault="005E09D0" w:rsidP="005E09D0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E09D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E09D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>utinen fastställdes och godkändes av styrelsen för Särö Seahawks IBK den 12 oktober 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E09D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3B7E">
-[...401 lines deleted...]
-    <w:sectPr w:rsidR="009F3B7E" w:rsidRPr="009F3B7E">
+      <w:r w:rsidRPr="005E09D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009F3B7E" w:rsidRPr="005E09D0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64620866" w14:textId="77777777" w:rsidR="00642D1C" w:rsidRDefault="00642D1C" w:rsidP="00642D1C">
+    <w:p w14:paraId="01BD31E6" w14:textId="77777777" w:rsidR="0011436F" w:rsidRDefault="0011436F" w:rsidP="00642D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10B09EF6" w14:textId="77777777" w:rsidR="00642D1C" w:rsidRDefault="00642D1C" w:rsidP="00642D1C">
+    <w:p w14:paraId="157BFA63" w14:textId="77777777" w:rsidR="0011436F" w:rsidRDefault="0011436F" w:rsidP="00642D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="041B9DC1" w14:textId="77777777" w:rsidR="00642D1C" w:rsidRDefault="00642D1C" w:rsidP="00642D1C">
+    <w:p w14:paraId="2FD7206C" w14:textId="77777777" w:rsidR="0011436F" w:rsidRDefault="0011436F" w:rsidP="00642D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="511EEB0C" w14:textId="77777777" w:rsidR="00642D1C" w:rsidRDefault="00642D1C" w:rsidP="00642D1C">
+    <w:p w14:paraId="02190204" w14:textId="77777777" w:rsidR="0011436F" w:rsidRDefault="0011436F" w:rsidP="00642D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D9645A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2FE86560"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1131751885">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F3B7E"/>
+    <w:rsid w:val="0011436F"/>
+    <w:rsid w:val="005E09D0"/>
     <w:rsid w:val="00642D1C"/>
+    <w:rsid w:val="008D4954"/>
     <w:rsid w:val="009F3B7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="590AFD8D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B35D4CD1-976F-4FB7-8FE0-D725945476E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1377,50 +1265,73 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009F3B7E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="234" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="111"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E09D0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -1434,61 +1345,97 @@
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009F3B7E"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E09D0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E09D0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E09D0"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@saroseahawks.se" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1742,65 +1689,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{19540963-e559-4020-8a90-fe8a502c2801}" enabled="1" method="Standard" siteId="{f25493ae-1c98-41d7-8a33-0be75f5fe603}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>197</Words>
-  <Characters>1127</Characters>
+  <Words>243</Words>
+  <Characters>1457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1322</CharactersWithSpaces>
+  <CharactersWithSpaces>1680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bringefält Christine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_19540963-e559-4020-8a90-fe8a502c2801_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>