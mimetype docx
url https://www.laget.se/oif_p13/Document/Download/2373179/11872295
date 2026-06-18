--- v0 (2026-05-26)
+++ v1 (2026-06-18)
@@ -102,1178 +102,1300 @@
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EB1CDAE" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Fika/Matchvärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="662C8824" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>grupp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="7B5B4D7B" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39E17A55" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260510</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A1EEE1E" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Söndag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FA1A335" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66FEE578" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Sävast AIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BB615CB" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Björklunda</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="736EE77B" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Arvid/Vincent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00B3589E" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>2+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="771412B8" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78B86EB4" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260515</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="567BE0E8" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Fredag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69700550" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0988B086" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Alviks IK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BE8ABB7" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Björklunda</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08107DAD" w14:textId="39DF0DBC" w:rsidR="001077BC" w:rsidRDefault="00A9312C">
             <w:r>
               <w:t xml:space="preserve">Adrian </w:t>
             </w:r>
             <w:r w:rsidR="0041181F">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00A95BAE">
               <w:t>Alfons N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BB2026D" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>1+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="579DC878" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="581F1840" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260523</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BF22F62" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Lördag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55109E2A" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="799089BF" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Lira BK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39015215" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Björklunda</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02B6C67A" w14:textId="7F2884F9" w:rsidR="001077BC" w:rsidRDefault="00CB0202">
             <w:r>
               <w:t>Lukas</w:t>
             </w:r>
             <w:r w:rsidR="00480EEB">
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00E73553">
               <w:t>Elvin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38E8D770" w14:textId="00085770" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>1+</w:t>
             </w:r>
             <w:r w:rsidR="002B6DE5">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="3425B63E" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B2079D6" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260524</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07EEE335" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Söndag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="728F2146" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77FC5D08" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Notvikens IK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2789FD9C" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Björklunda</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73D30D54" w14:textId="604EB624" w:rsidR="001077BC" w:rsidRDefault="005E63ED">
             <w:r>
               <w:t xml:space="preserve">Oscar/ </w:t>
             </w:r>
             <w:r w:rsidR="001F751A">
               <w:t>Theo Lilja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02B3508C" w14:textId="4A760793" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>2+</w:t>
             </w:r>
             <w:r w:rsidR="00005460">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="7AF785C3" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25CD48E3" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260604</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F71E735" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Torsdag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FBFC5AD" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B0F6D7D" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Gammelgårdens IF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79E846F9" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
-            <w:r>
-              <w:t>Gotis 9</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gotis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EF7B43E" w14:textId="04F963AA" w:rsidR="001077BC" w:rsidRDefault="00D65267">
             <w:r>
               <w:t>Elliot</w:t>
             </w:r>
             <w:r w:rsidR="00F93278">
               <w:t xml:space="preserve"> S/</w:t>
             </w:r>
             <w:r w:rsidR="00D51D20">
               <w:t>Israel</w:t>
             </w:r>
             <w:r w:rsidR="006D071E">
               <w:t>/Ville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FCA9D0B" w14:textId="6812E91B" w:rsidR="001077BC" w:rsidRDefault="007A1AFF">
             <w:r>
               <w:t>1+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="2FC65574" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04D370B8" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260604</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E980575" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Torsdag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69161F56" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10BD0B2C" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>IFK Luleå vit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F626429" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
-            <w:r>
-              <w:t>Gotis 11</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gotis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CA9562E" w14:textId="4347C121" w:rsidR="001077BC" w:rsidRDefault="0097697E">
             <w:r>
               <w:t>Dubbelmatch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="475C0205" w14:textId="51EC5DF1" w:rsidR="001077BC" w:rsidRDefault="007A1AFF">
             <w:r>
               <w:t>2+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="0678AC3B" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66C92299" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260614</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D413128" w14:textId="4DE6E32C" w:rsidR="001077BC" w:rsidRDefault="2E3EE317">
             <w:r>
               <w:t>Söndag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5907A2BF" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14FB63B7" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Haparanda FF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B2D0D4B" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Sjulnäs</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A63B75C" w14:textId="5996DE57" w:rsidR="001077BC" w:rsidRDefault="00366528">
             <w:r>
               <w:t>Sixten/</w:t>
             </w:r>
             <w:r w:rsidR="007770F4">
               <w:t>Alfred A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E7E1858" w14:textId="08977597" w:rsidR="001077BC" w:rsidRDefault="00784F34">
             <w:r>
               <w:t>1+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="6CF7C9D5" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E74191E" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260621</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26F46AE4" w14:textId="2B0650E3" w:rsidR="001077BC" w:rsidRDefault="2E3EE317">
             <w:r>
               <w:t>Söndag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B58240" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1352876D" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>FC Norrsken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60222096" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
-            <w:r>
-              <w:t>Gotis 11</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gotis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1848F8FB" w14:textId="2DE75085" w:rsidR="001077BC" w:rsidRDefault="003219E1">
+          <w:p w14:paraId="1848F8FB" w14:textId="7A65FD61" w:rsidR="001077BC" w:rsidRDefault="003219E1">
             <w:r>
               <w:t xml:space="preserve">David </w:t>
             </w:r>
             <w:r w:rsidR="009E19CE">
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00250EBB">
-              <w:t>Wilmer</w:t>
+            <w:r w:rsidR="008555D8">
+              <w:t>Emil</w:t>
             </w:r>
             <w:r w:rsidR="002D6436">
               <w:t>/Walter G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42846A88" w14:textId="21D2F16F" w:rsidR="001077BC" w:rsidRDefault="009F2599">
             <w:r>
               <w:t>1+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="24F3825F" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7906D5D4" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260621</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1646241F" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Söndag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BE487B7" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="293731C7" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t xml:space="preserve">Överkalix IF </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="457D5EE8" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
-            <w:r>
-              <w:t>Gotis 9</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gotis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75AECC49" w14:textId="1F697582" w:rsidR="001077BC" w:rsidRDefault="000C4857">
             <w:r>
               <w:t>Dubbelmatch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DDFFCD6" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>2+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="6A1CF404" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CDD4E2E" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260804</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="410D021E" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Tisdag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B1716B6" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FCF077B" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>MSSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="345EB879" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
-            <w:r>
-              <w:t>Gotis 11</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gotis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30D7DC0A" w14:textId="5BF22F13" w:rsidR="001077BC" w:rsidRDefault="00763657">
             <w:r>
               <w:t>Dolph/</w:t>
             </w:r>
             <w:r w:rsidR="00B60212">
               <w:t>Charlie Ö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64213C8E" w14:textId="535272E9" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="0053759B">
               <w:t>+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="78CA4F16" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73CA34E3" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260823</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F5BD6D6" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Söndag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="714D98A5" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48E5E807" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Storfors AIK Vik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37033893" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
-            <w:r>
-              <w:t>Gotis 11</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gotis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="119E25B0" w14:textId="523F58DA" w:rsidR="001077BC" w:rsidRDefault="006D071E">
             <w:r>
               <w:t>Theodor H</w:t>
             </w:r>
             <w:r w:rsidR="008C23DE">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="0012687D">
               <w:t>Isak Öhlund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B1892F2" w14:textId="7413B811" w:rsidR="001077BC" w:rsidRDefault="003567AF">
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="001077BC">
               <w:t>+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="12A5C7C0" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="044904E5" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260830</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="004D6916" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Söndag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34C524B2" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A1D80E2" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Hedens IF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28E61327" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
-            <w:r>
-              <w:t>Gotis 9</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gotis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D7989B9" w14:textId="52118DD2" w:rsidR="001077BC" w:rsidRDefault="0068525F">
             <w:r>
               <w:t>Fred/</w:t>
             </w:r>
             <w:r w:rsidR="00AF3552">
               <w:t xml:space="preserve"> Theo Lindberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AA54DC8" w14:textId="188EE1B0" w:rsidR="001077BC" w:rsidRDefault="002925F8">
             <w:r>
               <w:t>2+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005409DB" w14:paraId="326B4850" w14:textId="77777777" w:rsidTr="74AFA00D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CECDF45" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>260906</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="263E680F" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t xml:space="preserve">Söndag </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="432AC304" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A8859CD" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
             <w:r>
               <w:t>Södra United</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BE9F626" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC">
-            <w:r>
-              <w:t>Gotis 9</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gotis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1994E021" w14:textId="6CC27390" w:rsidR="001077BC" w:rsidRDefault="009F6C8F">
+          <w:p w14:paraId="1994E021" w14:textId="3D30AAD0" w:rsidR="001077BC" w:rsidRDefault="009F6C8F">
             <w:r>
               <w:t>Theodor K/</w:t>
             </w:r>
-            <w:r w:rsidR="008B2AAD">
-              <w:t>Emil</w:t>
+            <w:r w:rsidR="008555D8">
+              <w:t>Wilmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F672109" w14:textId="2828C32A" w:rsidR="001077BC" w:rsidRDefault="000132A5">
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001077BC">
               <w:t>+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FF12F45" w14:textId="77777777" w:rsidR="001077BC" w:rsidRDefault="001077BC"/>
     <w:p w14:paraId="4F125416" w14:textId="4ECA4B52" w:rsidR="001077BC" w:rsidRDefault="2E3EE317">
       <w:r>
         <w:t>Om datumet inte passar så får ni byta med annan förälder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F63B799" w14:textId="0270C588" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r w:rsidRPr="00C2289A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Instruktioner för fika-ansvarig</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F872007" w14:textId="62B6C969" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
-        <w:t xml:space="preserve">Vid hemmamatch ansvarar föräldrarna till minst två spelare för fika-försäljning samt rollen som matchvärd. Ni fördelar sinsemellan vem som gör vad och byt mellan fikalagen om datum inte passar! En av er bakar valfri långpannekaka eller köper likvärdigt. </w:t>
+        <w:t xml:space="preserve">Vid hemmamatch ansvarar föräldrarna till minst två spelare för fika-försäljning samt rollen som matchvärd. Ni fördelar sinsemellan vem som gör vad och byt mellan fikalagen om datum inte passar! En av er bakar valfri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>långpannekaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller köper likvärdigt. </w:t>
       </w:r>
       <w:r w:rsidR="000C5846">
         <w:t>Den andre bakar laktosfritt eller köper laktosfritt fikabröd.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Laget har två fikalådor för att underlätta uppdraget. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2289A">
         <w:t>I fikalådorna finns kaffetermosar så att vi har möjlighet att koka kaffe hemma i förväg och ta med.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Det kommer även finnas en förpackning med glutenfri</w:t>
       </w:r>
       <w:r w:rsidR="00295E2E">
         <w:t>tt fika</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE49643" w14:textId="0E7682AF" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t>Ni ansvarar själva för att hämta fikalåd</w:t>
       </w:r>
       <w:r w:rsidR="000A729A">
         <w:t>orna</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> från föregående fikalag. Förslagsvis kan det ske en överlämning efter avslutad match. Det fikalag som tar hem lådorna efter matchen ser till att de är redo för ny försäljning. </w:t>
+        <w:t xml:space="preserve"> från föregående </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fikalag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Förslagsvis kan det ske en överlämning efter avslutad match. Det </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fikalag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som tar hem lådorna efter matchen ser till att de är redo för ny försäljning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE25BB1" w14:textId="1DB9F318" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t>Om något tar slut – kontakta någon i föräldragruppen för inköp.</w:t>
       </w:r>
       <w:r w:rsidR="001D36B7">
         <w:t xml:space="preserve"> (Elin Backlund eller Cilla Sandström)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE45B49" w14:textId="33E69115" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t>För betalning i kiosken används hemsidan</w:t>
       </w:r>
       <w:r w:rsidRPr="74AFA00D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Teampay</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="74AFA00D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Teampay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Precis som med fikalåd</w:t>
       </w:r>
       <w:r w:rsidR="000A729A">
         <w:t>orna f</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">år inbjudan till sidan skickas vidare från säljande grupp till en förälder i nästa grupp. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456593EE" w14:textId="1D248193" w:rsidR="00C2289A" w:rsidRPr="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2289A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid fikaförsäljningen ansvarar man för följande</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E22043" w14:textId="32120721" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
-        <w:t>• Hämtar fikalåda från föregående fikalag</w:t>
-      </w:r>
+        <w:t xml:space="preserve">• Hämtar fikalåda från föregående </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fikalag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="73D4E577" w14:textId="277ECA4B" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t xml:space="preserve">• Kollar över förbrukningsvarorna i fikalådan och fyller upp vid behov (saft, kaffe, servetter, kaffemuggar, saftmuggar) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="029DA848" w14:textId="39AE2F24" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t>• Kokar kaffe och fyller pumptermosen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BEC73EE" w14:textId="5781EE57" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>• Köper och tar med ett litet paket laktosfri mjölk till kaffet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D831ED" w14:textId="15943C38" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
-        <w:t xml:space="preserve">• Bakar 1 långpannekaka eller köper likvärdigt. (En av er bakar </w:t>
+        <w:t xml:space="preserve">• Bakar 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>långpannekaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller köper likvärdigt. (En av er bakar </w:t>
       </w:r>
       <w:r w:rsidR="000A729A">
         <w:t>laktos</w:t>
       </w:r>
       <w:r>
         <w:t>fritt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099F375A" w14:textId="36974878" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t>• Blandar saft och säljer fika.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1B28EC" w14:textId="5C2FDBCA" w:rsidR="00C2289A" w:rsidRPr="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2289A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1308,101 +1430,110 @@
         <w:t>• Kaffefilter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6335BFBE" w14:textId="2009D3E9" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t>• Saft</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="747F0E17" w14:textId="068D49A2" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t>• Vattendunk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603F4A3C" w14:textId="65E75E8C" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t>• Servetter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A7B002" w14:textId="6A32FE3E" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t>• Pappersmuggar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACD99DD" w14:textId="4A00EA6D" w:rsidR="00C2289A" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
-        <w:t>• Inplastad prislista med swish-nummer &amp; instruktioner fika-ansvariga</w:t>
+        <w:t xml:space="preserve">• Inplastad prislista med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>swish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-nummer &amp; instruktioner fika-ansvariga</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06477EE3" w14:textId="7FDB7CBD" w:rsidR="00D03DAF" w:rsidRDefault="00C2289A" w:rsidP="00C2289A">
       <w:r>
         <w:t>• Tejp och märkpenna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370EFB05" w14:textId="62FD63B2" w:rsidR="00D03DAF" w:rsidRDefault="00D03DAF" w:rsidP="00D03DAF">
       <w:r>
         <w:t>• Matchvärd-väst</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13517555" w14:textId="77777777" w:rsidR="00D03DAF" w:rsidRDefault="00D03DAF" w:rsidP="00C2289A"/>
     <w:sectPr w:rsidR="00D03DAF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF08DC"/>
     <w:rsid w:val="00005460"/>
     <w:rsid w:val="000132A5"/>
     <w:rsid w:val="000371A1"/>
     <w:rsid w:val="00067F65"/>
     <w:rsid w:val="000A729A"/>
     <w:rsid w:val="000B69DD"/>
     <w:rsid w:val="000C4857"/>
     <w:rsid w:val="000C5846"/>
     <w:rsid w:val="000D695C"/>
     <w:rsid w:val="001077BC"/>
     <w:rsid w:val="00120675"/>
     <w:rsid w:val="0012687D"/>
@@ -1462,113 +1593,117 @@
     <w:rsid w:val="005E63ED"/>
     <w:rsid w:val="00635003"/>
     <w:rsid w:val="00635EC7"/>
     <w:rsid w:val="00636964"/>
     <w:rsid w:val="00645B39"/>
     <w:rsid w:val="00654CDB"/>
     <w:rsid w:val="006643CF"/>
     <w:rsid w:val="0067564D"/>
     <w:rsid w:val="0068525F"/>
     <w:rsid w:val="00686EAD"/>
     <w:rsid w:val="00693B78"/>
     <w:rsid w:val="006A7272"/>
     <w:rsid w:val="006D071E"/>
     <w:rsid w:val="006D495A"/>
     <w:rsid w:val="006D7B06"/>
     <w:rsid w:val="006E1473"/>
     <w:rsid w:val="00736C7B"/>
     <w:rsid w:val="00745540"/>
     <w:rsid w:val="00754A47"/>
     <w:rsid w:val="00754EAB"/>
     <w:rsid w:val="00763657"/>
     <w:rsid w:val="00765775"/>
     <w:rsid w:val="007770F4"/>
     <w:rsid w:val="00780F67"/>
     <w:rsid w:val="00782323"/>
+    <w:rsid w:val="00782FBD"/>
     <w:rsid w:val="00784F34"/>
     <w:rsid w:val="00791797"/>
     <w:rsid w:val="007A0011"/>
     <w:rsid w:val="007A1AFF"/>
     <w:rsid w:val="007F614C"/>
     <w:rsid w:val="0082005D"/>
     <w:rsid w:val="00830F8D"/>
+    <w:rsid w:val="008555D8"/>
     <w:rsid w:val="00880C55"/>
     <w:rsid w:val="00882DE0"/>
     <w:rsid w:val="00884F0B"/>
     <w:rsid w:val="008B2AAD"/>
     <w:rsid w:val="008C23DE"/>
     <w:rsid w:val="008C4442"/>
     <w:rsid w:val="008D695F"/>
     <w:rsid w:val="008E1883"/>
     <w:rsid w:val="008F7E68"/>
     <w:rsid w:val="009205C9"/>
     <w:rsid w:val="0097697E"/>
     <w:rsid w:val="009B2974"/>
     <w:rsid w:val="009E19CE"/>
     <w:rsid w:val="009F192B"/>
     <w:rsid w:val="009F2599"/>
     <w:rsid w:val="009F6C8F"/>
     <w:rsid w:val="00A02A98"/>
     <w:rsid w:val="00A13EF2"/>
     <w:rsid w:val="00A23848"/>
     <w:rsid w:val="00A43CFB"/>
     <w:rsid w:val="00A9312C"/>
     <w:rsid w:val="00A95BAE"/>
     <w:rsid w:val="00AE288A"/>
     <w:rsid w:val="00AF1225"/>
     <w:rsid w:val="00AF3552"/>
     <w:rsid w:val="00B06005"/>
     <w:rsid w:val="00B06CC3"/>
     <w:rsid w:val="00B60212"/>
     <w:rsid w:val="00BD6A5A"/>
     <w:rsid w:val="00BF1A90"/>
     <w:rsid w:val="00C0009F"/>
     <w:rsid w:val="00C2289A"/>
     <w:rsid w:val="00C26C1D"/>
     <w:rsid w:val="00C716FB"/>
     <w:rsid w:val="00C82E10"/>
     <w:rsid w:val="00CB0202"/>
     <w:rsid w:val="00CE2155"/>
     <w:rsid w:val="00CF7D42"/>
     <w:rsid w:val="00D03DAF"/>
     <w:rsid w:val="00D0417F"/>
+    <w:rsid w:val="00D14C26"/>
     <w:rsid w:val="00D27CE5"/>
     <w:rsid w:val="00D3620A"/>
     <w:rsid w:val="00D47758"/>
     <w:rsid w:val="00D51D20"/>
     <w:rsid w:val="00D65267"/>
     <w:rsid w:val="00D66256"/>
     <w:rsid w:val="00D76FC3"/>
     <w:rsid w:val="00DD25D7"/>
     <w:rsid w:val="00DF49C7"/>
     <w:rsid w:val="00E11D24"/>
     <w:rsid w:val="00E6444D"/>
     <w:rsid w:val="00E73553"/>
     <w:rsid w:val="00EA3EC4"/>
     <w:rsid w:val="00EA6BA1"/>
     <w:rsid w:val="00EE376E"/>
     <w:rsid w:val="00EF08DC"/>
+    <w:rsid w:val="00EF1654"/>
     <w:rsid w:val="00F02A19"/>
     <w:rsid w:val="00F37142"/>
     <w:rsid w:val="00F74116"/>
     <w:rsid w:val="00F8581F"/>
     <w:rsid w:val="00F85AD3"/>
     <w:rsid w:val="00F86633"/>
     <w:rsid w:val="00F93278"/>
     <w:rsid w:val="00FA617D"/>
     <w:rsid w:val="00FC48AA"/>
     <w:rsid w:val="00FE4DBA"/>
     <w:rsid w:val="027643CB"/>
     <w:rsid w:val="03D4E646"/>
     <w:rsid w:val="0AB8F41F"/>
     <w:rsid w:val="10676DE5"/>
     <w:rsid w:val="23B2EB37"/>
     <w:rsid w:val="29C9EB2D"/>
     <w:rsid w:val="2E3EE317"/>
     <w:rsid w:val="47A181A3"/>
     <w:rsid w:val="487198DF"/>
     <w:rsid w:val="4D1A22C6"/>
     <w:rsid w:val="51F1DC22"/>
     <w:rsid w:val="55B431B1"/>
     <w:rsid w:val="58A48F25"/>
     <w:rsid w:val="5A82819B"/>
     <w:rsid w:val="6D1B7F79"/>