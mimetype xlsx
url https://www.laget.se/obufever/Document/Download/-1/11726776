--- v0 (2025-12-12)
+++ v1 (2026-10-04)
@@ -1,139 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://hsbonline-my.sharepoint.com/personal/marika_nord_hsb_se/Documents/Privat/Privat/Lycca/Fever/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{491739EE-29DB-417F-B866-71979D926A10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1D155BC2-F6E9-4928-B2FD-21E62AC98157}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8010" yWindow="4305" windowWidth="38700" windowHeight="15345" xr2:uid="{3A463843-B159-4A15-99A2-C324A88AA9AB}"/>
+    <workbookView xWindow="3002" yWindow="3002" windowWidth="19563" windowHeight="11384" xr2:uid="{3A463843-B159-4A15-99A2-C324A88AA9AB}"/>
   </bookViews>
   <sheets>
     <sheet name="Spelarlista" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Spelarlista!$A$4:$B$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Spelarlista!$A$4:$B$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>FEVER</t>
   </si>
   <si>
     <t>F 2014</t>
   </si>
   <si>
     <t>ÖSTERSUND BASKET</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>NAMN</t>
   </si>
   <si>
     <t>Ellen Larsson</t>
   </si>
   <si>
     <t>Vilja Ödmark</t>
   </si>
   <si>
     <t>Milla Hådell</t>
   </si>
   <si>
     <t>Ida Wettersten</t>
   </si>
   <si>
     <t>Sigrid Hagelin</t>
   </si>
   <si>
     <t>Kimberly Wallin</t>
   </si>
   <si>
     <t>Ellen Falk</t>
   </si>
   <si>
     <t>Majken Pernbratt</t>
   </si>
   <si>
     <t>Lycca Nord</t>
   </si>
   <si>
     <t>Ellen Wiström</t>
   </si>
   <si>
     <t>Linnéa Malting</t>
   </si>
   <si>
     <t>Milly Moberg</t>
-  </si>
-[...1 lines deleted...]
-    <t>Amelia Blomqvist</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -534,197 +531,189 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51670CB6-35CC-4C4B-B189-93D7DEBBE1C9}">
-  <dimension ref="A1:C17"/>
+  <dimension ref="A1:C16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A18" sqref="A18"/>
+    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="19.05" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.7109375" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="11.75" style="7" customWidth="1"/>
+    <col min="2" max="2" width="30.625" style="9" customWidth="1"/>
+    <col min="3" max="3" width="29.125" style="9" customWidth="1"/>
+    <col min="4" max="16384" width="9.125" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" s="2" customFormat="1" ht="23.8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" s="2" customFormat="1" ht="23.95" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
     </row>
-    <row r="3" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" s="2" customFormat="1" ht="23.95" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
     </row>
-    <row r="4" spans="1:3" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" s="6" customFormat="1" ht="21.1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7">
         <v>5</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
+        <v>8</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7">
         <v>9</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B11" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="7">
+    <row r="12" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7">
         <v>10</v>
       </c>
-      <c r="B11" s="8" t="s">
+      <c r="B12" s="8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="7">
+    <row r="13" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7">
         <v>12</v>
       </c>
-      <c r="B12" s="8" t="s">
+      <c r="B13" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="7">
+    <row r="14" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7">
         <v>14</v>
       </c>
-      <c r="B13" s="8" t="s">
+      <c r="B14" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="7">
+    <row r="15" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7">
         <v>18</v>
       </c>
-      <c r="B14" s="8" t="s">
+      <c r="B15" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="7">
+    <row r="16" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7">
         <v>22</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="B16" s="8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A4:B17" xr:uid="{1B3D1660-922E-4C99-BB3F-ABCA67A94DD6}">
-[...1 lines deleted...]
-      <sortCondition ref="A4:A17"/>
+  <autoFilter ref="A4:B16" xr:uid="{1B3D1660-922E-4C99-BB3F-ABCA67A94DD6}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B16">
+      <sortCondition ref="A4:A16"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Spelarlista</vt:lpstr>