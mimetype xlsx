--- v1 (2026-10-04)
+++ v2 (2026-10-24)
@@ -5,111 +5,105 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://hsbonline-my.sharepoint.com/personal/marika_nord_hsb_se/Documents/Privat/Privat/Lycca/Fever/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1D155BC2-F6E9-4928-B2FD-21E62AC98157}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{1D155BC2-F6E9-4928-B2FD-21E62AC98157}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D453B718-92CA-4D94-882D-E352AA5F94B9}"/>
   <bookViews>
-    <workbookView xWindow="3002" yWindow="3002" windowWidth="19563" windowHeight="11384" xr2:uid="{3A463843-B159-4A15-99A2-C324A88AA9AB}"/>
+    <workbookView xWindow="17823" yWindow="0" windowWidth="8355" windowHeight="15677" xr2:uid="{3A463843-B159-4A15-99A2-C324A88AA9AB}"/>
   </bookViews>
   <sheets>
     <sheet name="Spelarlista" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Spelarlista!$A$4:$B$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Spelarlista!$A$4:$B$14</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>FEVER</t>
   </si>
   <si>
     <t>F 2014</t>
   </si>
   <si>
     <t>ÖSTERSUND BASKET</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>NAMN</t>
   </si>
   <si>
     <t>Ellen Larsson</t>
   </si>
   <si>
     <t>Vilja Ödmark</t>
   </si>
   <si>
-    <t>Milla Hådell</t>
-[...1 lines deleted...]
-  <si>
     <t>Ida Wettersten</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sigrid Hagelin</t>
   </si>
   <si>
     <t>Kimberly Wallin</t>
   </si>
   <si>
     <t>Ellen Falk</t>
   </si>
   <si>
     <t>Majken Pernbratt</t>
   </si>
   <si>
     <t>Lycca Nord</t>
   </si>
   <si>
     <t>Ellen Wiström</t>
   </si>
   <si>
     <t>Linnéa Malting</t>
   </si>
   <si>
     <t>Milly Moberg</t>
   </si>
 </sst>
 </file>
 
@@ -531,54 +525,54 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51670CB6-35CC-4C4B-B189-93D7DEBBE1C9}">
-  <dimension ref="A1:C16"/>
+  <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="19.05" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.75" style="7" customWidth="1"/>
     <col min="2" max="2" width="30.625" style="9" customWidth="1"/>
     <col min="3" max="3" width="29.125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.125" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="2" customFormat="1" ht="23.8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" s="2" customFormat="1" ht="23.95" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:3" s="2" customFormat="1" ht="23.95" x14ac:dyDescent="0.25">
@@ -588,132 +582,116 @@
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="27.7" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A4:B16" xr:uid="{1B3D1660-922E-4C99-BB3F-ABCA67A94DD6}">
-[...1 lines deleted...]
-      <sortCondition ref="A4:A16"/>
+  <autoFilter ref="A4:B14" xr:uid="{1B3D1660-922E-4C99-BB3F-ABCA67A94DD6}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B14">
+      <sortCondition ref="A4:A14"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Spelarlista</vt:lpstr>