--- v0 (2026-06-19)
+++ v1 (2026-07-29)
@@ -4,58 +4,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10714"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/victoria.andersson/Desktop/BLANKETTER/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8F6443F6-5FB4-E847-93E8-CD565A8AD01D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C7C3688B-9D0A-8240-8550-52E19A54DDF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9700" yWindow="1480" windowWidth="28040" windowHeight="17240" xr2:uid="{6145B4B8-FA61-314C-994A-265D40439415}"/>
+    <workbookView xWindow="-28120" yWindow="10340" windowWidth="28040" windowHeight="16800" xr2:uid="{6145B4B8-FA61-314C-994A-265D40439415}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="181029" refMode="R1C1"/>
+  <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="43">
   <si>
     <t>Uppgift</t>
   </si>
   <si>
@@ -568,61 +568,62 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56C55B89-9ADF-5C4E-898E-47790D8656A8}">
   <dimension ref="A1:G52"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O22" sqref="O22"/>
+    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="4" customWidth="1"/>
     <col min="4" max="4" width="6.6640625" customWidth="1"/>
     <col min="5" max="5" width="7.6640625" customWidth="1"/>
     <col min="6" max="6" width="28.83203125" customWidth="1"/>
     <col min="7" max="7" width="7.1640625" customWidth="1"/>
+    <col min="8" max="8" width="18.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1143,189 +1144,189 @@
       </c>
       <c r="G24" s="4">
         <v>0.16666666666666666</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="1">
         <v>1</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="4">
         <v>0.625</v>
       </c>
       <c r="E25" s="4">
         <v>0.79166666666666663</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G25" s="4">
-        <v>0.26041666666666669</v>
+        <v>0.16666666666666666</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="1">
         <v>2</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="4">
         <v>0.625</v>
       </c>
       <c r="E26" s="4">
         <v>0.79166666666666663</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G26" s="4">
-        <v>0.26041666666666669</v>
+        <v>0.16666666666666666</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="1">
         <v>3</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="4">
         <v>0.625</v>
       </c>
       <c r="E27" s="4">
         <v>0.79166666666666663</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G27" s="4">
-        <v>0.26041666666666669</v>
+        <v>0.16666666666666666</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="1">
         <v>6</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="4">
         <v>0.625</v>
       </c>
       <c r="E28" s="4">
         <v>0.79166666666666663</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G28" s="4">
         <v>0.16666666666666666</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="1">
         <v>7</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="4">
         <v>0.625</v>
       </c>
       <c r="E29" s="4">
         <v>0.88541666666666663</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>41</v>
       </c>
       <c r="G29" s="4">
-        <v>0.16666666666666666</v>
+        <v>0.26041666666666669</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="1">
         <v>9</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="4">
         <v>0.625</v>
       </c>
       <c r="E30" s="4">
         <v>0.88541666666666663</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G30" s="4">
-        <v>0.16666666666666666</v>
+        <v>0.26041666666666669</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="1">
         <v>10</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="4">
         <v>0.625</v>
       </c>
       <c r="E31" s="4">
         <v>0.88541666666666663</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G31" s="4">
-        <v>0.16666666666666666</v>
+        <v>0.26041666666666669</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="1">
         <v>4</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="4">
         <v>0.32291666666666669</v>
       </c>
       <c r="E32" s="4">
         <v>0.51041666666666663</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G32" s="4">
         <v>0.1875</v>
       </c>
     </row>