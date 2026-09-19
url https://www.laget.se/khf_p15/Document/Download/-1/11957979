--- v0 (2026-08-29)
+++ v1 (2026-09-19)
@@ -2,125 +2,128 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://momentgroup-my.sharepoint.com/personal/idha_liljekrantz_hansen_se/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\idha.liljekrantz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{4CB68A75-E518-492E-A788-9A0F5133D31B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{65B91385-C9C4-4F8A-A2A0-2FA9C5CD8B38}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52B7C82B-BEDA-4140-9AE1-E56D68EB939D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView minimized="1" xWindow="11415" yWindow="480" windowWidth="15330" windowHeight="10770" xr2:uid="{AB8F45F8-0ED4-4841-B31C-3C1A881C68DF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AB8F45F8-0ED4-4841-B31C-3C1A881C68DF}"/>
   </bookViews>
   <sheets>
     <sheet name="P11" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="12">
   <si>
     <t>Belopp</t>
   </si>
   <si>
     <t>Sista betalningsdatum vid deltagande</t>
   </si>
   <si>
     <t>Vad avser betalningen</t>
   </si>
   <si>
     <t>Till vem</t>
   </si>
   <si>
     <t>Nr</t>
   </si>
   <si>
     <t>Boris</t>
   </si>
   <si>
-    <t>Barnens namn</t>
-[...1 lines deleted...]
-  <si>
     <t>0735 - 22 28 24</t>
   </si>
   <si>
     <t>Tygrikesnatta 5-6 januari 2027</t>
   </si>
   <si>
     <t>Inbetalningar för P11 (2025) hösten 2026 - våren 2027</t>
   </si>
   <si>
     <t>Märk betalningen med:</t>
+  </si>
+  <si>
+    <t>Partille Cup 2027</t>
+  </si>
+  <si>
+    <t>Barnets namn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;kr&quot;"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;kr&quot;"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -158,74 +161,74 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -532,115 +535,127 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97B8F38C-53B0-47FC-BC57-815387DED6BA}">
   <dimension ref="B2:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="54.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B2" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H4" s="3"/>
     </row>
     <row r="5" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C5" s="8">
         <v>350</v>
       </c>
       <c r="D5" s="9">
         <v>46265</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="8">
+        <v>600</v>
+      </c>
+      <c r="D6" s="9">
+        <v>46295</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="10" t="s">
         <v>6</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="G6" s="7"/>
+      <c r="G6" s="7" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="7" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B7" s="7"/>
       <c r="C7" s="8"/>
       <c r="D7" s="9"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
     </row>
     <row r="8" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B8" s="7"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
     <row r="9" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B9" s="7"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>