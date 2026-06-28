--- v0 (2025-11-06)
+++ v1 (2026-06-28)
@@ -12,979 +12,677 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5DE3C528" w14:textId="7E9E57F4" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96A90">
         <w:rPr>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Packlista cup</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060F86BF" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00731632">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="00731632" w:rsidRPr="00C96A90">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="11920" w:h="16840"/>
           <w:pgMar w:top="720" w:right="3923" w:bottom="1440" w:left="3909" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="034ADBB0" w14:textId="77777777" w:rsidR="00A03353" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150B0C6F" w14:textId="77777777" w:rsidR="00456060" w:rsidRPr="00C96A90" w:rsidRDefault="00456060" w:rsidP="00456060">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:rPr>
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1CB1007E" w14:textId="697687F6" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
+        <w:t>Glöm inte!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E8B7A4" w14:textId="77777777" w:rsidR="00456060" w:rsidRPr="00C96A90" w:rsidRDefault="00456060" w:rsidP="00456060">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Medicin och solskydd om du behöver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5533C34D" w14:textId="77777777" w:rsidR="00456060" w:rsidRDefault="00456060">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-        <w:rPr>
-[...168 lines deleted...]
-    <w:p w14:paraId="4D8C1957" w14:textId="52DA9A83" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB1007E" w14:textId="71DA0D0E" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Matchkläder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF856E7" w14:textId="2A42D6D3" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Benskydd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3312BF12" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Fotbollsskor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7138ED0D" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Träningsoverall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEB11EC" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Hårband/hårsnodd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681B4A7F" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Vattenflaska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456E2B50" w14:textId="2BA8A959" w:rsidR="00A03353" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00372F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="301"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Ev Målvaktshandskar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7AD6F4" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00A03353"/>
+    <w:p w14:paraId="4D8C1957" w14:textId="52DA9A83" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Fritidskläder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B503FD" w14:textId="321E94F9" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Underkläder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4566AB2B" w14:textId="69DA90F4" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4650"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Strumpor</w:t>
       </w:r>
       <w:r w:rsidRPr="00C96A90">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC17B8C" w14:textId="6535AD23" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>T-shirts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FAD650E" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Shorts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0A9098" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Byxor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5811B3" w14:textId="0A7889B7" w:rsidR="00A03353" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00372F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="308"/>
         <w:ind w:right="982"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Varmare tröja Jacka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390250EE" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Regnkläder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E79F51" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Extra ombyten vid regnigt väder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D7ACA2" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Gympa-/fritidsskor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EF7C8D" w14:textId="6A066D39" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00372F0E">
+    <w:p w14:paraId="02EF7C8D" w14:textId="6F045B8A" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00456060" w:rsidP="00372F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="305"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Underkläder (går åt flera vid blöt väderlek)</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Badkläder vid behov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7508977D" w14:textId="77777777" w:rsidR="00A03353" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00372F0E">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E777B10" w14:textId="508AB9D9" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
-      <w:pPr>
+    <w:p w14:paraId="752BB181" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD18C24" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D0A797" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43DDF686" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A8FA83" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579EB258" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15AFCA37" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRDefault="00372F0E" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0774C411" w14:textId="77777777" w:rsidR="00D865EB" w:rsidRDefault="00D865EB" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010F20F4" w14:textId="77777777" w:rsidR="00D865EB" w:rsidRDefault="00D865EB" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A169584" w14:textId="77777777" w:rsidR="00D865EB" w:rsidRPr="00C96A90" w:rsidRDefault="00D865EB" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1678D535" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00372F0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1570AC5E" w14:textId="13ED6CEF" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00372F0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Toalettsaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9152D0" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00372F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Tandborste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4822C609" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00372F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Tandkräm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BFBB6A" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00372F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Schampo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A859745" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00372F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Balsam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF8F00D" w14:textId="6E55E94B" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00372F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t xml:space="preserve">Handduk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBD624A" w14:textId="77777777" w:rsidR="00372F0E" w:rsidRPr="00C96A90" w:rsidRDefault="00372F0E" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="308"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C45349" w14:textId="77777777" w:rsidR="00A03353" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DC4325" w14:textId="7D529FAB" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Övrigt som är bra att ha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C57EE53" w14:textId="6D00917C" w:rsidR="00A03353" w:rsidRPr="00C96A90" w:rsidRDefault="004E0093" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03353" w:rsidRPr="00C96A90">
+        <w:t>äska för att hålla ordning på kläder och prylar vid matcher</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5F02" w:rsidRPr="00C96A90">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0A01" w:rsidRPr="00C96A90">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>hotelrummet</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03353" w:rsidRPr="00C96A90">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6708BAB4" w14:textId="05DADF9D" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="001E0A01" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t xml:space="preserve">Ev </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03353" w:rsidRPr="00C96A90">
+        <w:t>Inneskor/tofflor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EF8A8B" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Mobilladdare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240552BB" w14:textId="77777777" w:rsidR="00731632" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="313"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
+        <w:t>Kortlek, spel, bok eller annan förströelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF8E1D7" w14:textId="77777777" w:rsidR="00D865EB" w:rsidRPr="00C96A90" w:rsidRDefault="00D865EB" w:rsidP="00D865EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="313"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517889A7" w14:textId="77777777" w:rsidR="00D865EB" w:rsidRPr="00C96A90" w:rsidRDefault="00D865EB" w:rsidP="00D865EB">
+      <w:pPr>
+        <w:ind w:left="-5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C96A90">
         <w:rPr>
           <w:b/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>För natten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5351B004" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+    <w:p w14:paraId="1845A12B" w14:textId="77777777" w:rsidR="00D865EB" w:rsidRPr="00C96A90" w:rsidRDefault="00D865EB" w:rsidP="00D865EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Gosedjur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDA7AAB" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+    <w:p w14:paraId="42449C67" w14:textId="77777777" w:rsidR="00D865EB" w:rsidRPr="00C96A90" w:rsidRDefault="00D865EB" w:rsidP="00D865EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Pyjamas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA0DD91" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+    <w:p w14:paraId="5D30F495" w14:textId="77777777" w:rsidR="00D865EB" w:rsidRPr="00C96A90" w:rsidRDefault="00D865EB" w:rsidP="00D865EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Ev sovmask</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6560EFCC" w14:textId="77777777" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353" w:rsidP="00A03353">
+    <w:p w14:paraId="3A23D7D0" w14:textId="77777777" w:rsidR="00D865EB" w:rsidRPr="00C96A90" w:rsidRDefault="00D865EB" w:rsidP="00D865EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="308"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A90">
         <w:t>Ev öronproppar</w:t>
-      </w:r>
-[...331 lines deleted...]
-        <w:t>Kortlek, spel, bok eller annan förströelse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="240EECE5" w14:textId="77777777" w:rsidR="00A03353" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
       <w:pPr>
         <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B43A6C6" w14:textId="645ECDED" w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidRDefault="00A03353">
-[...42 lines deleted...]
-    <w:sectPr w:rsidR="00731632" w:rsidRPr="00C96A90" w:rsidSect="00A03353">
+    <w:sectPr w:rsidR="00A03353" w:rsidRPr="00C96A90" w:rsidSect="00A03353">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="3892" w:space="1703"/>
         <w:col w:w="3445"/>
       </w:cols>
       <w:docGrid w:linePitch="354"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C80C123" w14:textId="77777777" w:rsidR="0092534E" w:rsidRDefault="0092534E" w:rsidP="00C96A90">
+    <w:p w14:paraId="513BE361" w14:textId="77777777" w:rsidR="00503761" w:rsidRDefault="00503761" w:rsidP="00C96A90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="507FE73F" w14:textId="77777777" w:rsidR="0092534E" w:rsidRDefault="0092534E" w:rsidP="00C96A90">
+    <w:p w14:paraId="626A8AC0" w14:textId="77777777" w:rsidR="00503761" w:rsidRDefault="00503761" w:rsidP="00C96A90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1007,95 +705,93 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14C15D34" w14:textId="77777777" w:rsidR="0092534E" w:rsidRDefault="0092534E" w:rsidP="00C96A90">
+    <w:p w14:paraId="3924EC4C" w14:textId="77777777" w:rsidR="00503761" w:rsidRDefault="00503761" w:rsidP="00C96A90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DA76837" w14:textId="77777777" w:rsidR="0092534E" w:rsidRDefault="0092534E" w:rsidP="00C96A90">
+    <w:p w14:paraId="3CAFCAEE" w14:textId="77777777" w:rsidR="00503761" w:rsidRDefault="00503761" w:rsidP="00C96A90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46E75FE6" w14:textId="77777777" w:rsidR="00C96A90" w:rsidRPr="00942C17" w:rsidRDefault="00C96A90" w:rsidP="00C96A90">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="3"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
-        <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006E4EDE">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3556E255" wp14:editId="7060D9F2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3334613</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-264232</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="510251" cy="539689"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="Picture 4" descr="A blue shield with red text and gold leaves&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A98EF42F-F1AF-4B05-B959-1C52D3F16C5D}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1128,61 +824,59 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="510251" cy="539689"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00942C17">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
-        <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:t>Fagersta Södra IK P12</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="54F959A2" w14:textId="77777777" w:rsidR="00C96A90" w:rsidRDefault="00C96A90">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B2E1637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2667DB0"/>
     <w:lvl w:ilvl="0" w:tplc="7612EA3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -1854,128 +1548,136 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1202480324">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="855385445">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1878008017">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1616673165">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="962887344">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="224921609">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00731632"/>
     <w:rsid w:val="001D7542"/>
     <w:rsid w:val="001E0A01"/>
     <w:rsid w:val="00372F0E"/>
     <w:rsid w:val="00417190"/>
+    <w:rsid w:val="00456060"/>
     <w:rsid w:val="004E0093"/>
+    <w:rsid w:val="00503761"/>
     <w:rsid w:val="006E781D"/>
     <w:rsid w:val="00731632"/>
+    <w:rsid w:val="00901F64"/>
     <w:rsid w:val="0092534E"/>
+    <w:rsid w:val="0096563C"/>
     <w:rsid w:val="009E4E53"/>
     <w:rsid w:val="00A03353"/>
     <w:rsid w:val="00B04877"/>
     <w:rsid w:val="00C71A11"/>
     <w:rsid w:val="00C96A90"/>
     <w:rsid w:val="00CD53BD"/>
     <w:rsid w:val="00D05132"/>
+    <w:rsid w:val="00D865EB"/>
     <w:rsid w:val="00EE5F02"/>
+    <w:rsid w:val="00F4349D"/>
     <w:rsid w:val="00F65841"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30BCF355"/>
   <w15:docId w15:val="{421CFA49-135E-4AA5-BDDA-6592607FA268}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:bidi="ar-SA"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2797,53 +2499,53 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3b2f7c6c-37b8-473c-923a-8867ae0a6401}" enabled="1" method="Standard" siteId="{9c154401-de1a-4637-a76e-2a56754909bf}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>101</Words>
-  <Characters>578</Characters>
+  <Words>100</Words>
+  <Characters>532</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>678</CharactersWithSpaces>
+  <CharactersWithSpaces>631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Packlista cup</dc:title>
   <dc:subject/>
   <dc:creator>Kamiran Ertushi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>