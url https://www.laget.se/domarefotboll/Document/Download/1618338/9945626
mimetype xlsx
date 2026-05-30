--- v0 (2025-10-24)
+++ v1 (2026-05-30)
@@ -1,263 +1,260 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="25128"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Johanna\Documents\Fotboll\Domare\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0748D0B7-F031-4253-9B61-A507B517F6BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A4306F03-2A71-48D0-A2CA-76B85839AF6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="504" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
     <sheet name="Blad2" sheetId="2" r:id="rId2"/>
     <sheet name="Blad3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="60">
   <si>
     <t>utdrag från SvFF´s lista</t>
   </si>
   <si>
     <t>Domare</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>under förutsättning att lagledare signerat belopp</t>
   </si>
   <si>
     <t>Reseersättning är lika som tävlingsmatcher.</t>
   </si>
   <si>
     <t>Under pågående säsong(inkl sommaruppehåll) är alla matcher att betrakta som tävlingsmatcher.</t>
   </si>
   <si>
-    <t>Resekostnadsersättning utgår med 3kr/km inkl passagerare.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ersättning räknas från bostaden. Samåkning till och från uppdrag skall ske i så stor utsträckning </t>
   </si>
   <si>
     <t>som möjligt.</t>
   </si>
   <si>
     <t>För träningsmatcher utgår 75% vid 1-domarsystem och 50% vid 3-domarsystem.</t>
   </si>
   <si>
     <t>2*45</t>
   </si>
   <si>
     <t>spelplan</t>
   </si>
   <si>
     <t>matchtid</t>
   </si>
   <si>
     <t>3*20</t>
   </si>
   <si>
     <t>Med begrepp träningsmatch avses alla matcher som inte är tävlingsmatcher.</t>
   </si>
   <si>
     <t>bollstorlek</t>
   </si>
   <si>
-    <t>F09</t>
-[...1 lines deleted...]
-  <si>
     <t>5-manna poolspel:</t>
   </si>
   <si>
     <t>ledare skall ange matchlängd på domarräkningen</t>
   </si>
   <si>
-    <t>F08</t>
-[...1 lines deleted...]
-  <si>
     <t>F9</t>
   </si>
   <si>
     <t>P8</t>
   </si>
   <si>
-    <t>P10</t>
-[...1 lines deleted...]
-  <si>
     <t>P9</t>
   </si>
   <si>
     <t>3*25</t>
   </si>
   <si>
-    <t>Herr A Div 6 Norra</t>
-[...13 lines deleted...]
-  <si>
     <t>3*10</t>
   </si>
   <si>
-    <t>Herr B Div 8 Västra</t>
-[...10 lines deleted...]
-  <si>
     <t>F8</t>
   </si>
   <si>
     <t>P13</t>
   </si>
   <si>
-    <t>DOMARARVODEN 2022</t>
-[...7 lines deleted...]
-  <si>
     <t>2*40</t>
   </si>
   <si>
-    <t>P13 G3, P13 M1</t>
-[...31 lines deleted...]
-  <si>
     <t>F12</t>
   </si>
   <si>
-    <t>F12 Röd:3</t>
-[...7 lines deleted...]
-  <si>
     <t>P14</t>
   </si>
   <si>
     <t>F13</t>
   </si>
   <si>
     <t>F14</t>
   </si>
   <si>
-    <t>2-domarsystem på 7-manna = 155kr/domare</t>
-[...2 lines deleted...]
-    <t>2-domarsystem på 5-manna = 2,30kr/min/domare</t>
+    <t>P15</t>
+  </si>
+  <si>
+    <t>F15</t>
+  </si>
+  <si>
+    <t>Herrjun</t>
+  </si>
+  <si>
+    <t>P16</t>
+  </si>
+  <si>
+    <t>P12 år M1, L3</t>
+  </si>
+  <si>
+    <t>P11 år M3, M1</t>
+  </si>
+  <si>
+    <t>P10 år M2, L4</t>
+  </si>
+  <si>
+    <t>F12 år Svår</t>
+  </si>
+  <si>
+    <t>F11 år Svår, M3</t>
+  </si>
+  <si>
+    <t>F10 år M1, M2</t>
+  </si>
+  <si>
+    <t>P17</t>
+  </si>
+  <si>
+    <t>F16</t>
+  </si>
+  <si>
+    <t>F17</t>
+  </si>
+  <si>
+    <t>Herr A Div 7 Västra</t>
+  </si>
+  <si>
+    <t>Dam A Div 5</t>
+  </si>
+  <si>
+    <t>P16-17 år medel</t>
+  </si>
+  <si>
+    <t>P11/12</t>
+  </si>
+  <si>
+    <t>P13 år, M1</t>
+  </si>
+  <si>
+    <t>P14 år, M2, L2</t>
+  </si>
+  <si>
+    <t>P13 år DM</t>
+  </si>
+  <si>
+    <t>F14 år, M2</t>
+  </si>
+  <si>
+    <t>F13 år, M2</t>
+  </si>
+  <si>
+    <t>F13/14</t>
+  </si>
+  <si>
+    <t>Resekostnadsersättning utgår med 3,50kr/km inkl passagerare.</t>
+  </si>
+  <si>
+    <t>5,20kr/min</t>
+  </si>
+  <si>
+    <t>4,40kr/min</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>DOMARARVODEN 2026</t>
+  </si>
+  <si>
+    <t>2-domarsystem på 5-manna = 2,60kr/min/domare</t>
+  </si>
+  <si>
+    <t>2-domarsystem på 7-manna = 160kr/domare</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
@@ -333,271 +330,233 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment textRotation="90"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF5050"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -731,702 +690,666 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J39"/>
+  <dimension ref="A1:J38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="N21" sqref="N21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="P22" sqref="P22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.88671875" customWidth="1"/>
-    <col min="2" max="2" width="17.109375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="17.109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="11.6640625" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" customWidth="1"/>
     <col min="5" max="5" width="0.88671875" customWidth="1"/>
-    <col min="6" max="6" width="3.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="0.88671875" customWidth="1"/>
-    <col min="8" max="8" width="10" style="11" customWidth="1"/>
+    <col min="8" max="8" width="10" style="10" customWidth="1"/>
     <col min="9" max="9" width="0.88671875" customWidth="1"/>
-    <col min="10" max="10" width="3.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="0.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="33.6" x14ac:dyDescent="0.65">
       <c r="A1" s="3" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="28"/>
-      <c r="C2" s="6" t="s">
+      <c r="B2" s="25"/>
+      <c r="C2" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
-      <c r="H2" s="12"/>
+      <c r="H2" s="11"/>
       <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:10" ht="44.4" x14ac:dyDescent="0.45">
       <c r="A3" s="1"/>
-      <c r="B3" s="10"/>
+      <c r="B3" s="9"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="5"/>
-      <c r="F3" s="13" t="s">
+      <c r="F3" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="G3" s="7"/>
-      <c r="H3" s="14" t="s">
+      <c r="I3" s="6"/>
+      <c r="J3" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="15"/>
+      <c r="C4" s="14">
+        <v>745</v>
+      </c>
+      <c r="D4" s="14">
+        <v>545</v>
+      </c>
+      <c r="E4" s="14"/>
+      <c r="F4" s="16">
+        <v>11</v>
+      </c>
+      <c r="G4" s="14"/>
+      <c r="H4" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="20"/>
+      <c r="C5" s="19">
+        <v>745</v>
+      </c>
+      <c r="D5" s="19">
+        <v>545</v>
+      </c>
+      <c r="E5" s="19"/>
+      <c r="F5" s="21">
+        <v>11</v>
+      </c>
+      <c r="G5" s="19"/>
+      <c r="H5" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="7"/>
+      <c r="F6" s="10"/>
+      <c r="H6" s="10"/>
+      <c r="J6" s="10"/>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="14">
+        <v>700</v>
+      </c>
+      <c r="D7" s="14">
+        <v>495</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="16">
+        <v>11</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="7"/>
+      <c r="F9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="J9" s="10"/>
+    </row>
+    <row r="10" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="14">
+        <v>495</v>
+      </c>
+      <c r="D10" s="14">
+        <v>395</v>
+      </c>
+      <c r="E10" s="14"/>
+      <c r="F10" s="16">
+        <v>9</v>
+      </c>
+      <c r="G10" s="14"/>
+      <c r="H10" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="J10" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="14">
+        <v>480</v>
+      </c>
+      <c r="D11" s="14">
+        <v>365</v>
+      </c>
+      <c r="E11" s="14"/>
+      <c r="F11" s="16">
+        <v>9</v>
+      </c>
+      <c r="G11" s="14"/>
+      <c r="H11" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="14">
+        <v>480</v>
+      </c>
+      <c r="D12" s="14">
+        <v>365</v>
+      </c>
+      <c r="E12" s="14"/>
+      <c r="F12" s="16">
+        <v>9</v>
+      </c>
+      <c r="G12" s="14"/>
+      <c r="H12" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="19">
+        <v>495</v>
+      </c>
+      <c r="D13" s="19">
+        <v>395</v>
+      </c>
+      <c r="E13" s="19"/>
+      <c r="F13" s="21">
+        <v>9</v>
+      </c>
+      <c r="G13" s="19"/>
+      <c r="H13" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="J13" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="19">
+        <v>480</v>
+      </c>
+      <c r="D14" s="19">
+        <v>365</v>
+      </c>
+      <c r="E14" s="19"/>
+      <c r="F14" s="21">
+        <v>9</v>
+      </c>
+      <c r="G14" s="19"/>
+      <c r="H14" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="7"/>
+      <c r="F15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="14"/>
+      <c r="F16" s="16">
+        <v>7</v>
+      </c>
+      <c r="G16" s="14"/>
+      <c r="H16" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="7"/>
-      <c r="J3" s="13" t="s">
+      <c r="J16" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" s="14"/>
+      <c r="F17" s="16">
+        <v>7</v>
+      </c>
+      <c r="G17" s="14"/>
+      <c r="H17" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="J17" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" s="14"/>
+      <c r="F18" s="16">
+        <v>7</v>
+      </c>
+      <c r="G18" s="14"/>
+      <c r="H18" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="J18" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E19" s="19"/>
+      <c r="F19" s="21">
+        <v>7</v>
+      </c>
+      <c r="G19" s="19"/>
+      <c r="H19" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E20" s="19"/>
+      <c r="F20" s="21">
+        <v>7</v>
+      </c>
+      <c r="G20" s="19"/>
+      <c r="H20" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="J20" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21" s="19"/>
+      <c r="F21" s="21">
+        <v>7</v>
+      </c>
+      <c r="G21" s="19"/>
+      <c r="H21" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="J21" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="28"/>
+      <c r="J22" s="10"/>
+    </row>
+    <row r="23" spans="1:10" s="8" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="7"/>
+      <c r="F23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="J23" s="10"/>
+    </row>
+    <row r="24" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="29" t="s">
         <v>15</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="J4" s="11">
+      <c r="B24" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="28"/>
+      <c r="J24" s="10"/>
+    </row>
+    <row r="25" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" s="14"/>
+      <c r="F25" s="16">
         <v>5</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="J5" s="11">
+      <c r="G25" s="14"/>
+      <c r="H25" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="J25" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E26" s="14"/>
+      <c r="F26" s="16">
         <v>5</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="J6" s="11">
+      <c r="G26" s="14"/>
+      <c r="H26" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="J26" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="E27" s="19"/>
+      <c r="F27" s="21">
         <v>5</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="J7" s="11">
+      <c r="G27" s="19"/>
+      <c r="H27" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="J27" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="E28" s="19"/>
+      <c r="F28" s="21">
         <v>5</v>
       </c>
-    </row>
-[...371 lines deleted...]
-      <c r="J26" s="11">
+      <c r="G28" s="19"/>
+      <c r="H28" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="J28" s="10">
         <v>3</v>
       </c>
     </row>
-    <row r="27" spans="1:10" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-[...49 lines deleted...]
-      <c r="B29" s="24" t="s">
+    <row r="29" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="F29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="J29" s="10"/>
+    </row>
+    <row r="30" spans="1:10" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="C29" s="25"/>
-[...35 lines deleted...]
-    <row r="32" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="B30" s="27"/>
+      <c r="C30" s="27"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="28"/>
+      <c r="J30" s="10"/>
+    </row>
+    <row r="31" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>8</v>
+      </c>
+    </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>5</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
         <v>7</v>
-      </c>
-[...3 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.32" right="0.24" top="0.18" bottom="0.17" header="0.17" footer="0.17"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>