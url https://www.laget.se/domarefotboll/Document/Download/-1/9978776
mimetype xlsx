--- v0 (2025-10-24)
+++ v1 (2026-05-07)
@@ -1,581 +1,462 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/58d8019f5af45f9a/Domaruppdraget/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\eleno\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="29" documentId="8_{161532B4-9BA3-4591-9612-66B906A28221}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{11C448A1-2B48-460A-9AAC-9FCC4CCB025B}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87A819BE-830F-494F-9D42-B0C038564878}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
     <sheet name="Domartillsättning 2022 5-7 mann" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion1">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataSignature="AMtx7mgGMTmjVbO3NfPW8hrPo14+BZU09Q=="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="97">
   <si>
     <t>SK IRON</t>
   </si>
   <si>
     <t>VECKA</t>
   </si>
   <si>
     <t>DATUM</t>
   </si>
   <si>
     <t>TID</t>
   </si>
   <si>
     <t>LAG</t>
   </si>
   <si>
     <t>MATCH</t>
   </si>
   <si>
     <t>DOMARE</t>
   </si>
   <si>
     <t>7 mot 7</t>
   </si>
   <si>
     <t>7  mot 7</t>
   </si>
   <si>
     <t>SOMMAR-LOV! HÖSTENS SCHEMA KOMMER SENARE, TREVLIG SOMMAR!</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>V40 (2okt-8okt)</t>
   </si>
   <si>
-    <t>Emilia Grybäck</t>
-[...1 lines deleted...]
-  <si>
     <t>DOMARTILLSÄTTNING  7 mot 7 2024</t>
   </si>
   <si>
     <t>v 18</t>
   </si>
   <si>
-    <t>v 19</t>
+    <t>V 20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      7 mot 7</t>
+  </si>
+  <si>
+    <t>Vecka 25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 33 </t>
+  </si>
+  <si>
+    <t>V34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V35 </t>
+  </si>
+  <si>
+    <t>V36</t>
+  </si>
+  <si>
+    <t>V37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V38 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">V39 </t>
+  </si>
+  <si>
+    <t>V40</t>
+  </si>
+  <si>
+    <t>v 17</t>
+  </si>
+  <si>
+    <t>V 19</t>
+  </si>
+  <si>
+    <t>P 11 år - Vaksala</t>
+  </si>
+  <si>
+    <t>F 11 år - Tärnsjö</t>
+  </si>
+  <si>
+    <t>P 11 år - Storvreta</t>
+  </si>
+  <si>
+    <t>P 10 år - Tierp</t>
+  </si>
+  <si>
+    <t>F 10 år - Rasbo</t>
+  </si>
+  <si>
+    <t>P 10 år - Örsundsbro</t>
+  </si>
+  <si>
+    <t>P 10 år - Östhammar</t>
+  </si>
+  <si>
+    <t>F 12 år - Gusk</t>
+  </si>
+  <si>
+    <t>V21</t>
+  </si>
+  <si>
+    <t>P 10 år - Vaksala</t>
+  </si>
+  <si>
+    <t>P 10 år - Mariehamn</t>
+  </si>
+  <si>
+    <t>P 12 år - Skuttunge</t>
+  </si>
+  <si>
+    <t>P 12 år - Österlövsta</t>
+  </si>
+  <si>
+    <t>F 12 år - Uppsala IF</t>
+  </si>
+  <si>
+    <t>VECKA 22</t>
+  </si>
+  <si>
+    <t>P 11 år - Armeniska United</t>
+  </si>
+  <si>
+    <t>F 10 år - Karlholm</t>
+  </si>
+  <si>
+    <t>P 12 år - Östhammar</t>
+  </si>
+  <si>
+    <t>P 10 år - Sirius</t>
+  </si>
+  <si>
+    <t>P 11 år - Tobo Örbyhus</t>
+  </si>
+  <si>
+    <t>F 11 år - Bälinge</t>
+  </si>
+  <si>
+    <t>F 11 år - Storvreta</t>
+  </si>
+  <si>
+    <t>P 12 år - Karlholm</t>
+  </si>
+  <si>
+    <t>P 11 år - Gusk</t>
+  </si>
+  <si>
+    <t>V23</t>
+  </si>
+  <si>
+    <t>P 10 år - Bälinge</t>
+  </si>
+  <si>
+    <t>F 12 år - Vaksala</t>
+  </si>
+  <si>
+    <t>P 12 år - Storvreta</t>
+  </si>
+  <si>
+    <t>P 10 år - Oland</t>
+  </si>
+  <si>
+    <t>Vecka 24</t>
+  </si>
+  <si>
+    <t>F 11 år - Gusk</t>
+  </si>
+  <si>
+    <t>P 10 år - Unik</t>
+  </si>
+  <si>
+    <t>F 10 år - Oland</t>
+  </si>
+  <si>
+    <t>F 11 år - Hedby</t>
+  </si>
+  <si>
+    <t>Pendar Hashemian</t>
+  </si>
+  <si>
+    <t>Emil Holmstam</t>
+  </si>
+  <si>
+    <t>Ever Bohman och Pontus Sundin</t>
+  </si>
+  <si>
+    <t>Ralf Isaksson och William Sundin</t>
+  </si>
+  <si>
+    <t>Caspian Lejdeblad</t>
+  </si>
+  <si>
+    <t>Eskil Triller</t>
+  </si>
+  <si>
+    <t>Lucas Thelenius</t>
+  </si>
+  <si>
+    <t>Ebba Branteström</t>
+  </si>
+  <si>
+    <t>Felicia Andersson</t>
+  </si>
+  <si>
+    <t>Stella Wallger</t>
+  </si>
+  <si>
+    <t>Madicker Hellman</t>
+  </si>
+  <si>
+    <t>Meja Ward Weissenberg</t>
+  </si>
+  <si>
+    <t>Valentina Sundberg och Wilma Norlén</t>
+  </si>
+  <si>
+    <t>William Sundin</t>
+  </si>
+  <si>
+    <t>Evert Bohman och Pontus Sundin</t>
+  </si>
+  <si>
+    <t>Madicken Hellman</t>
+  </si>
+  <si>
+    <t>Valentina Sundberg</t>
+  </si>
+  <si>
+    <t>Ralf Isaksson och Wilma Norlén</t>
+  </si>
+  <si>
+    <t>Madicken Hellman och Willma Norlén</t>
+  </si>
+  <si>
+    <t>Willam Sundin</t>
+  </si>
+  <si>
+    <t>P 10 år - Vattholma</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">P 10 år M - Unik </t>
+      <t xml:space="preserve">P 10 år L - Harbo IF   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Valsätra konstgräs</t>
+      <t>Bälinge konstgräs</t>
     </r>
   </si>
   <si>
-    <t>Lucas Thelenius</t>
-[...416 lines deleted...]
-    <t>F 11 år - IK Fyris</t>
+    <r>
+      <t xml:space="preserve">F 12 år S - IK Sirius   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ärentuna</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">P 10 år - Österlösa  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gränby skolan</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">F 12 år - Heby  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bälinge</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">P 10 år - IFK Uppsala   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bälinge</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">P 12 år - Tierp   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bälinge</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">P 10 år - Börje  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">F 10 år -  Månkarbo   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">F 11 år -  Tärnsjö   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">F 11 år - FILM   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 10 år - Storvreta  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 11 år - Olands  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 10 år - Upplands Ekeby  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 12 år - Storvreta  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 12 år - Vattholma </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -633,73 +514,64 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <strike/>
       <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF8DB3E2"/>
         <bgColor rgb="FF8DB3E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6D9F0"/>
         <bgColor rgb="FFC6D9F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -860,279 +732,271 @@
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="16" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="16" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="20" fontId="6" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="7" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="7" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="9" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="9" xfId="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="16" fontId="8" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="20" fontId="8" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="9" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="9" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="40 % - Dekorfärg2" xfId="1" builtinId="35"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="895350" cy="581025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="image1.png" descr="ironlogga">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Varm blå">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="242852"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="ACCBF9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4A66AC"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="629DD1"/>
       </a:accent2>
       <a:accent3>
@@ -1297,3213 +1161,3119 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3556A1F1-2639-488E-80DC-6FBD0666D72E}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Z1017"/>
+  <dimension ref="A1:Z1023"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F145" zoomScale="114" workbookViewId="0">
-      <selection activeCell="H147" sqref="H147"/>
+    <sheetView tabSelected="1" topLeftCell="B4" zoomScale="114" workbookViewId="0">
+      <selection activeCell="N24" sqref="N24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="0.1796875" customWidth="1"/>
-    <col min="2" max="2" width="17.81640625" customWidth="1"/>
+    <col min="1" max="1" width="0.140625" customWidth="1"/>
+    <col min="2" max="2" width="17.85546875" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
-    <col min="4" max="4" width="9.1796875" style="29" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="26" width="8.7265625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="29" customWidth="1"/>
+    <col min="5" max="5" width="37.42578125" customWidth="1"/>
+    <col min="6" max="6" width="12.85546875" style="29" customWidth="1"/>
+    <col min="7" max="7" width="46.140625" customWidth="1"/>
+    <col min="8" max="26" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="2" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D2" s="30"/>
       <c r="E2" s="3"/>
       <c r="F2" s="30"/>
       <c r="G2" s="3"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
-    <row r="3" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="3" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="30"/>
       <c r="E3" s="3"/>
       <c r="F3" s="30"/>
       <c r="G3" s="3"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
     </row>
-    <row r="4" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="5" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="4" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C6" s="5">
-        <v>45780</v>
+        <v>46138</v>
       </c>
       <c r="D6" s="32">
-        <v>0.39583333333333331</v>
+        <v>0.45833333333333331</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="73" t="s">
-        <v>46</v>
+      <c r="G6" s="86" t="s">
+        <v>61</v>
       </c>
       <c r="I6" s="1"/>
     </row>
-    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="7"/>
       <c r="C7" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="32">
-[...4 lines deleted...]
-      </c>
+      <c r="D7" s="32"/>
+      <c r="E7" s="6"/>
       <c r="F7" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="74" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G7" s="73"/>
+    </row>
+    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="7"/>
-      <c r="C8" s="5">
-[...7 lines deleted...]
-      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="6"/>
       <c r="F8" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="74" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G8" s="73"/>
+    </row>
+    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7"/>
       <c r="C9" s="5"/>
       <c r="D9" s="32"/>
       <c r="E9" s="6"/>
       <c r="F9" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="74"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G9" s="73"/>
+    </row>
+    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="7"/>
       <c r="C10" s="5"/>
       <c r="D10" s="32"/>
       <c r="E10" s="6"/>
       <c r="F10" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="74"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G10" s="73"/>
+    </row>
+    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="7"/>
       <c r="C11" s="19"/>
       <c r="D11" s="38"/>
       <c r="E11" s="16"/>
       <c r="F11" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="G11" s="75"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G11" s="74"/>
+    </row>
+    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="4"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="G12" s="74"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G12" s="73"/>
+    </row>
+    <row r="13" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="4"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
-      <c r="G13" s="76"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G13" s="75"/>
+    </row>
+    <row r="14" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F14" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G14" s="77" t="s">
+      <c r="G14" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C15" s="5">
-        <v>45787</v>
+        <v>46144</v>
       </c>
       <c r="D15" s="32">
         <v>0.54166666666666663</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="F15" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G15" s="78" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G15" s="6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="32">
-        <v>0.72916666666666663</v>
+        <v>0.58333333333333337</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="F16" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G16" s="78" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G16" s="6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="4"/>
       <c r="C17" s="19">
-        <v>45788</v>
+        <v>46145</v>
       </c>
       <c r="D17" s="38">
-        <v>0.5</v>
+        <v>0.39583333333333331</v>
       </c>
       <c r="E17" s="16" t="s">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="F17" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="G17" s="79" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G17" s="16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="4"/>
       <c r="C18" s="28"/>
       <c r="D18" s="39">
-        <v>0.52083333333333337</v>
+        <v>0.39583333333333331</v>
       </c>
       <c r="E18" s="17" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="F18" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="G18" s="74" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G18" s="17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="4"/>
       <c r="C19" s="28"/>
       <c r="D19" s="62">
-        <v>0.57291666666666663</v>
+        <v>0.625</v>
       </c>
       <c r="E19" s="17" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-    <row r="20" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>87</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G19" s="17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="4"/>
       <c r="C20" s="7"/>
       <c r="D20" s="34"/>
       <c r="E20" s="7"/>
       <c r="F20" s="34"/>
-      <c r="G20" s="80"/>
-[...1 lines deleted...]
-    <row r="21" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G20" s="76"/>
+    </row>
+    <row r="21" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G21" s="77" t="s">
+      <c r="G21" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="4" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C22" s="5">
-        <v>45794</v>
+        <v>46151</v>
       </c>
       <c r="D22" s="32">
-        <v>0.45833333333333331</v>
+        <v>0.41666666666666669</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="F22" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G22" s="78" t="s">
-        <v>21</v>
+      <c r="G22" s="6" t="s">
+        <v>73</v>
       </c>
       <c r="H22" s="8"/>
     </row>
-    <row r="23" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="4"/>
-      <c r="C23" s="5">
-[...9 lines deleted...]
-    <row r="24" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C23" s="5"/>
+      <c r="D23" s="39">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E23" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="F23" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G23" s="17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="4"/>
       <c r="C24" s="5"/>
-      <c r="D24" s="32">
-[...12 lines deleted...]
-    <row r="25" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D24" s="39">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E24" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="F24" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G24" s="17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="4"/>
       <c r="C25" s="19"/>
-      <c r="D25" s="38">
-[...12 lines deleted...]
-    <row r="26" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D25" s="32">
+        <v>0.5</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="4"/>
       <c r="C26" s="28"/>
-      <c r="D26" s="39"/>
-[...6 lines deleted...]
-    <row r="27" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D26" s="38">
+        <v>0.5625</v>
+      </c>
+      <c r="E26" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="F26" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26" s="16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="27" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="4"/>
       <c r="C27" s="28"/>
-      <c r="D27" s="39"/>
-[...6 lines deleted...]
-    <row r="28" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D27" s="32">
+        <v>0.625</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="F27" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="28" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="4"/>
-      <c r="C28" s="28"/>
-[...1 lines deleted...]
-      <c r="E28" s="17"/>
+      <c r="C28" s="28">
+        <v>46152</v>
+      </c>
+      <c r="D28" s="39">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E28" s="17" t="s">
+        <v>94</v>
+      </c>
       <c r="F28" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="G28" s="74"/>
-[...1 lines deleted...]
-    <row r="29" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G28" s="17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="4"/>
       <c r="C29" s="28"/>
-      <c r="D29" s="39"/>
-      <c r="E29" s="17"/>
+      <c r="D29" s="39">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E29" s="17" t="s">
+        <v>95</v>
+      </c>
       <c r="F29" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="G29" s="74"/>
-[...1 lines deleted...]
-    <row r="30" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G29" s="17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="4"/>
       <c r="C30" s="59"/>
-      <c r="D30" s="33"/>
-      <c r="E30" s="21"/>
+      <c r="D30" s="33">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E30" s="21" t="s">
+        <v>96</v>
+      </c>
       <c r="F30" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="G30" s="75"/>
-[...1 lines deleted...]
-    <row r="31" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G30" s="21" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="4"/>
       <c r="C31" s="7"/>
       <c r="D31" s="34"/>
       <c r="E31" s="7"/>
       <c r="F31" s="34"/>
-      <c r="G31" s="80"/>
-[...1 lines deleted...]
-    <row r="32" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G31" s="76"/>
+    </row>
+    <row r="32" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F32" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G32" s="77" t="s">
+      <c r="G32" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="33" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="5">
+        <v>46156</v>
+      </c>
+      <c r="D33" s="32">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F33" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="34" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="4"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="32">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E34" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C33" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="F34" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G34" s="78" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G34" s="6" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="35" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="4"/>
       <c r="C35" s="5">
-        <v>45802</v>
+        <v>46157</v>
       </c>
       <c r="D35" s="32">
-        <v>0.45833333333333331</v>
+        <v>0.79166666666666663</v>
       </c>
       <c r="E35" s="6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F35" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G35" s="78" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G35" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="36" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="4"/>
-      <c r="C36" s="5"/>
+      <c r="C36" s="5">
+        <v>46158</v>
+      </c>
       <c r="D36" s="32">
-        <v>0.52083333333333337</v>
+        <v>0.41666666666666669</v>
       </c>
       <c r="E36" s="6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F36" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G36" s="78" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G36" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="37" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
-      <c r="D37" s="32"/>
-      <c r="E37" s="6"/>
+      <c r="D37" s="32">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>31</v>
+      </c>
       <c r="F37" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G37" s="78"/>
-[...1 lines deleted...]
-    <row r="38" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G37" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="38" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="4"/>
-      <c r="C38" s="5"/>
-[...1 lines deleted...]
-      <c r="E38" s="6"/>
+      <c r="C38" s="5">
+        <v>46159</v>
+      </c>
+      <c r="D38" s="32">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="F38" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G38" s="78"/>
-[...1 lines deleted...]
-    <row r="39" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G38" s="6" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="39" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="4"/>
-      <c r="C39" s="5"/>
-[...7 lines deleted...]
-    <row r="40" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C39" s="19"/>
+      <c r="D39" s="38">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E39" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F39" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39" s="16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="40" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="4"/>
-      <c r="C40" s="7"/>
-[...5 lines deleted...]
-    <row r="41" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C40" s="58"/>
+      <c r="D40" s="57">
+        <v>0.5</v>
+      </c>
+      <c r="E40" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="F40" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="G40" s="58" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="41" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F41" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G41" s="77" t="s">
+      <c r="G41" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="42" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="4"/>
       <c r="C42" s="64">
-        <v>45804</v>
+        <v>46165</v>
       </c>
       <c r="D42" s="62">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E42" s="85" t="s">
+        <v>36</v>
       </c>
       <c r="F42" s="15" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-    <row r="43" spans="2:9" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>15</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="43" spans="2:9" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="4" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="C43" s="25"/>
       <c r="D43" s="37">
         <v>0.45833333333333331</v>
       </c>
       <c r="E43" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="F43" s="60" t="s">
+        <v>7</v>
+      </c>
+      <c r="G43" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="H43" s="1"/>
+    </row>
+    <row r="44" spans="2:9" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="63"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="32">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="E44" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="F43" s="60" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="F44" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G44" s="78" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="2:9" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="G44" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="45" spans="2:9" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B45" s="4"/>
       <c r="C45" s="5">
-        <v>45809</v>
+        <v>46166</v>
       </c>
       <c r="D45" s="32">
         <v>0.41666666666666669</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F45" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G45" s="78" t="s">
-        <v>44</v>
+      <c r="G45" s="6" t="s">
+        <v>65</v>
       </c>
       <c r="H45" s="1"/>
       <c r="I45" s="55"/>
     </row>
-    <row r="46" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="4"/>
       <c r="C46" s="19"/>
-      <c r="D46" s="38"/>
-      <c r="E46" s="16"/>
+      <c r="D46" s="38">
+        <v>0.5</v>
+      </c>
+      <c r="E46" s="16" t="s">
+        <v>40</v>
+      </c>
       <c r="F46" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="G46" s="79"/>
+      <c r="G46" s="16" t="s">
+        <v>70</v>
+      </c>
       <c r="H46" s="1"/>
     </row>
-    <row r="47" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="4"/>
       <c r="C47" s="28"/>
-      <c r="D47" s="39">
-[...4 lines deleted...]
-      </c>
+      <c r="D47" s="39"/>
+      <c r="E47" s="17"/>
       <c r="F47" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="G47" s="74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G47" s="17"/>
       <c r="H47" s="1"/>
     </row>
-    <row r="48" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="4"/>
       <c r="C48" s="28"/>
-      <c r="D48" s="39">
-[...4 lines deleted...]
-      </c>
+      <c r="D48" s="39"/>
+      <c r="E48" s="17"/>
       <c r="F48" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="G48" s="74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G48" s="73"/>
       <c r="H48" s="1"/>
     </row>
-    <row r="49" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="4"/>
       <c r="C49" s="28"/>
-      <c r="D49" s="39">
-[...4 lines deleted...]
-      </c>
+      <c r="D49" s="39"/>
+      <c r="E49" s="17"/>
       <c r="F49" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="G49" s="74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G49" s="73"/>
       <c r="H49" s="1"/>
     </row>
-    <row r="50" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="4"/>
       <c r="C50" s="27"/>
-      <c r="D50" s="39">
-[...4 lines deleted...]
-      </c>
+      <c r="D50" s="39"/>
+      <c r="E50" s="17"/>
       <c r="F50" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="G50" s="74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G50" s="73"/>
       <c r="H50" s="1"/>
     </row>
-    <row r="51" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="4"/>
       <c r="C51" s="9"/>
       <c r="D51" s="36"/>
       <c r="E51" s="23"/>
       <c r="F51" s="34"/>
-      <c r="G51" s="80"/>
+      <c r="G51" s="76"/>
       <c r="H51" s="1"/>
     </row>
-    <row r="52" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="4" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F52" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G52" s="77" t="s">
+      <c r="G52" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H52" s="1"/>
     </row>
-    <row r="53" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="4"/>
       <c r="C53" s="64">
-        <v>45813</v>
+        <v>46172</v>
       </c>
       <c r="D53" s="65">
-        <v>0.77083333333333337</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E53" s="85" t="s">
+        <v>42</v>
       </c>
       <c r="F53" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="G53" s="76" t="s">
-        <v>62</v>
+      <c r="G53" s="85" t="s">
+        <v>72</v>
       </c>
       <c r="H53" s="1"/>
     </row>
-    <row r="54" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="4"/>
-      <c r="C54" s="64">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="64"/>
       <c r="D54" s="65">
         <v>0.45833333333333331</v>
       </c>
-      <c r="E54" s="15" t="s">
-        <v>63</v>
+      <c r="E54" s="85" t="s">
+        <v>43</v>
       </c>
       <c r="F54" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="G54" s="76" t="s">
-        <v>64</v>
+      <c r="G54" s="85" t="s">
+        <v>68</v>
       </c>
       <c r="H54" s="1"/>
     </row>
-    <row r="55" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="4"/>
-      <c r="C55" s="15"/>
+      <c r="C55" s="64">
+        <v>46173</v>
+      </c>
       <c r="D55" s="65">
-        <v>0.70833333333333337</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E55" s="85" t="s">
+        <v>44</v>
       </c>
       <c r="F55" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="G55" s="76" t="s">
-[...3 lines deleted...]
-    <row r="56" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G55" s="85" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="56" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="4"/>
       <c r="C56" s="28"/>
-      <c r="D56" s="39"/>
-      <c r="E56" s="17"/>
+      <c r="D56" s="39">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E56" s="17" t="s">
+        <v>33</v>
+      </c>
       <c r="F56" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="G56" s="74"/>
-[...1 lines deleted...]
-    <row r="57" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G56" s="17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="57" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="4"/>
       <c r="C57" s="25"/>
-      <c r="D57" s="37"/>
-      <c r="E57" s="26"/>
+      <c r="D57" s="37">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E57" s="26" t="s">
+        <v>45</v>
+      </c>
       <c r="F57" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="G57" s="81"/>
-[...1 lines deleted...]
-    <row r="58" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G57" s="20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="58" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="4"/>
       <c r="C58" s="5"/>
-      <c r="D58" s="32"/>
-      <c r="E58" s="6"/>
+      <c r="D58" s="32">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>46</v>
+      </c>
       <c r="F58" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G58" s="78"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G58" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="59" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="4"/>
       <c r="C59" s="5"/>
-      <c r="D59" s="32"/>
-[...4 lines deleted...]
-    <row r="60" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D59" s="32">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F59" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="60" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="4"/>
       <c r="C60" s="5"/>
-      <c r="D60" s="32"/>
-      <c r="E60" s="6"/>
+      <c r="D60" s="32">
+        <v>0.5</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>40</v>
+      </c>
       <c r="F60" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G60" s="78"/>
-[...1 lines deleted...]
-    <row r="61" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G60" s="6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="61" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="4"/>
       <c r="C61" s="5"/>
-      <c r="D61" s="32"/>
-      <c r="E61" s="6"/>
+      <c r="D61" s="32">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>48</v>
+      </c>
       <c r="F61" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G61" s="78"/>
-[...1 lines deleted...]
-    <row r="62" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G61" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="62" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="4"/>
-      <c r="C62" s="9"/>
-[...6 lines deleted...]
-      <c r="B63" s="4" t="s">
+      <c r="C62" s="59"/>
+      <c r="D62" s="33">
+        <v>0.625</v>
+      </c>
+      <c r="E62" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="F62" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G62" s="21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="63" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="4"/>
+      <c r="C63" s="59"/>
+      <c r="D63" s="33">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="E63" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="F63" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G63" s="21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="64" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="4"/>
+      <c r="C64" s="9"/>
+      <c r="D64" s="36"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="34"/>
+      <c r="G64" s="76"/>
+    </row>
+    <row r="65" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C63" s="4" t="s">
+      <c r="C65" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D63" s="31" t="s">
+      <c r="D65" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="E63" s="4" t="s">
+      <c r="E65" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F63" s="31" t="s">
+      <c r="F65" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G63" s="77" t="s">
+      <c r="G65" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="64" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="B65" s="4" t="s">
+    <row r="66" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="4"/>
+      <c r="C66" s="56">
+        <v>46179</v>
+      </c>
+      <c r="D66" s="57">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E66" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="F66" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="G66" s="58" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="67" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C67" s="25"/>
+      <c r="D67" s="37">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E67" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="C65" s="25">
-[...2 lines deleted...]
-      <c r="D65" s="37">
+      <c r="F67" s="60" t="s">
+        <v>7</v>
+      </c>
+      <c r="G67" s="20" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="68" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="4"/>
+      <c r="C68" s="5"/>
+      <c r="D68" s="32">
+        <v>0.5</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F68" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="69" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="4"/>
+      <c r="C69" s="5">
+        <v>46180</v>
+      </c>
+      <c r="D69" s="32">
         <v>0.41666666666666669</v>
       </c>
-      <c r="E65" s="20" t="s">
-[...5 lines deleted...]
-      <c r="G65" s="81" t="s">
+      <c r="E69" s="6" t="s">
         <v>54</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="G66" s="78" t="s">
+      <c r="F69" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G69" s="6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="70" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="4"/>
+      <c r="C70" s="19"/>
+      <c r="D70" s="38">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E70" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="F70" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="G70" s="16" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="67" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...53 lines deleted...]
-    <row r="71" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="4"/>
       <c r="C71" s="28"/>
       <c r="D71" s="39"/>
       <c r="E71" s="17"/>
       <c r="F71" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="G71" s="74"/>
-[...2 lines deleted...]
-      <c r="B72" s="13"/>
+      <c r="G71" s="73"/>
+    </row>
+    <row r="72" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="4"/>
       <c r="C72" s="28"/>
       <c r="D72" s="39"/>
       <c r="E72" s="17"/>
       <c r="F72" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="G72" s="74"/>
-[...1 lines deleted...]
-    <row r="73" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G72" s="73"/>
+    </row>
+    <row r="73" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="4"/>
       <c r="C73" s="28"/>
       <c r="D73" s="39"/>
       <c r="E73" s="17"/>
-      <c r="F73" s="49" t="s">
-[...12 lines deleted...]
-    <row r="75" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F73" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G73" s="73"/>
+    </row>
+    <row r="74" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="13"/>
+      <c r="C74" s="28"/>
+      <c r="D74" s="39"/>
+      <c r="E74" s="17"/>
+      <c r="F74" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G74" s="73"/>
+    </row>
+    <row r="75" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="4"/>
-      <c r="C75" s="4" t="s">
+      <c r="C75" s="28"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="17"/>
+      <c r="F75" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="G75" s="73"/>
+    </row>
+    <row r="76" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B76" s="4"/>
+      <c r="C76" s="10"/>
+      <c r="D76" s="40"/>
+      <c r="E76" s="11"/>
+      <c r="F76" s="52"/>
+      <c r="G76" s="77"/>
+    </row>
+    <row r="77" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="4"/>
+      <c r="C77" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D75" s="31" t="s">
+      <c r="D77" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="E75" s="4" t="s">
+      <c r="E77" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F75" s="31" t="s">
+      <c r="F77" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G75" s="77" t="s">
+      <c r="G77" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="76" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G76" s="74" t="s">
+    <row r="78" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C78" s="28">
+        <v>46187</v>
+      </c>
+      <c r="D78" s="39">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E78" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="F78" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G78" s="17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="79" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="4"/>
+      <c r="C79" s="28"/>
+      <c r="D79" s="39">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E79" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="F79" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G79" s="17" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="77" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="C79" s="13" t="s">
+    <row r="80" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="4"/>
+      <c r="C80" s="59"/>
+      <c r="D80" s="33">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="E80" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="F80" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G80" s="21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="81" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B81" s="4"/>
+      <c r="C81" s="59"/>
+      <c r="D81" s="33">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E81" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="F81" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G81" s="21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="82" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="4"/>
+      <c r="C82" s="59"/>
+      <c r="D82" s="33"/>
+      <c r="E82" s="21"/>
+      <c r="F82" s="49"/>
+      <c r="G82" s="21"/>
+    </row>
+    <row r="83" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B83" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" s="7"/>
+      <c r="D83" s="36"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="34"/>
+      <c r="G83" s="7"/>
+      <c r="J83" s="1"/>
+    </row>
+    <row r="84" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="4"/>
+      <c r="C84" s="56">
+        <v>46194</v>
+      </c>
+      <c r="D84" s="57">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E84" s="58" t="s">
+        <v>81</v>
+      </c>
+      <c r="F84" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G84" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="J84" s="1"/>
+    </row>
+    <row r="85" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="4"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="42"/>
+      <c r="E85" s="13"/>
+      <c r="F85" s="34"/>
+      <c r="G85" s="7"/>
+    </row>
+    <row r="86" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B86" s="4"/>
+      <c r="C86" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="D79" s="42"/>
-[...14 lines deleted...]
-      <c r="C81" s="4" t="s">
+      <c r="D86" s="42"/>
+      <c r="E86" s="13"/>
+      <c r="F86" s="34"/>
+      <c r="G86" s="7"/>
+    </row>
+    <row r="87" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="4"/>
+      <c r="C87" s="13"/>
+      <c r="D87" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F87" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C88" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D81" s="31" t="s">
-[...105 lines deleted...]
-      <c r="C88" s="5"/>
       <c r="D88" s="32"/>
       <c r="E88" s="6"/>
-      <c r="F88" s="35"/>
+      <c r="F88" s="35" t="s">
+        <v>7</v>
+      </c>
       <c r="G88" s="6"/>
     </row>
-    <row r="89" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B89" s="4"/>
       <c r="C89" s="5"/>
       <c r="D89" s="32"/>
       <c r="E89" s="6"/>
-      <c r="F89" s="35"/>
+      <c r="F89" s="35" t="s">
+        <v>7</v>
+      </c>
       <c r="G89" s="6"/>
     </row>
-    <row r="90" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B90" s="4"/>
-      <c r="C90" s="12"/>
-[...5 lines deleted...]
-    <row r="91" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C90" s="5"/>
+      <c r="D90" s="32"/>
+      <c r="E90" s="6"/>
+      <c r="F90" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G90" s="6"/>
+    </row>
+    <row r="91" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B91" s="4"/>
-      <c r="C91" s="9"/>
-[...5 lines deleted...]
-    <row r="92" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C91" s="5"/>
+      <c r="D91" s="32"/>
+      <c r="E91" s="6"/>
+      <c r="F91" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G91" s="6"/>
+      <c r="J91" s="1"/>
+    </row>
+    <row r="92" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B92" s="4"/>
-      <c r="C92" s="4" t="s">
-[...15 lines deleted...]
-    <row r="93" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C92" s="5"/>
+      <c r="D92" s="32"/>
+      <c r="E92" s="6"/>
+      <c r="F92" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G92" s="6"/>
+    </row>
+    <row r="93" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B93" s="4"/>
-      <c r="C93" s="5">
-[...15 lines deleted...]
-    <row r="94" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C93" s="5"/>
+      <c r="D93" s="32"/>
+      <c r="E93" s="6"/>
+      <c r="F93" s="35"/>
+      <c r="G93" s="6"/>
+    </row>
+    <row r="94" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="4"/>
-      <c r="C94" s="5">
-[...15 lines deleted...]
-    <row r="95" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C94" s="5"/>
+      <c r="D94" s="32"/>
+      <c r="E94" s="6"/>
+      <c r="F94" s="35"/>
+      <c r="G94" s="6"/>
+    </row>
+    <row r="95" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="4"/>
       <c r="C95" s="5"/>
-      <c r="D95" s="32">
-[...50 lines deleted...]
-    <row r="98" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D95" s="32"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="35"/>
+      <c r="G95" s="6"/>
+    </row>
+    <row r="96" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="4"/>
+      <c r="C96" s="5"/>
+      <c r="D96" s="41"/>
+      <c r="E96" s="1"/>
+      <c r="F96" s="53"/>
+      <c r="G96" s="1"/>
+    </row>
+    <row r="97" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B97" s="4"/>
+      <c r="C97" s="12"/>
+      <c r="D97" s="36"/>
+      <c r="E97" s="7"/>
+      <c r="F97" s="34"/>
+      <c r="G97" s="7"/>
+    </row>
+    <row r="98" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B98" s="4"/>
-      <c r="C98" s="5"/>
-[...13 lines deleted...]
-    <row r="99" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C98" s="9"/>
+      <c r="D98" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F98" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="G98" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B99" s="4"/>
-      <c r="C99" s="6"/>
+      <c r="C99" s="4" t="s">
+        <v>2</v>
+      </c>
       <c r="D99" s="32"/>
       <c r="E99" s="6"/>
       <c r="F99" s="35" t="s">
         <v>7</v>
       </c>
       <c r="G99" s="6"/>
     </row>
-    <row r="100" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="100" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="4"/>
-      <c r="C100" s="6"/>
+      <c r="C100" s="5"/>
       <c r="D100" s="32"/>
       <c r="E100" s="6"/>
       <c r="F100" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G100" s="6"/>
-[...1 lines deleted...]
-    <row r="101" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G100" s="16"/>
+    </row>
+    <row r="101" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="4"/>
       <c r="C101" s="5"/>
       <c r="D101" s="32"/>
       <c r="E101" s="6"/>
-      <c r="F101" s="35"/>
-[...18 lines deleted...]
-    <row r="104" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F101" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="G101" s="72"/>
+    </row>
+    <row r="102" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B102" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C102" s="5"/>
+      <c r="D102" s="32"/>
+      <c r="E102" s="6"/>
+      <c r="F102" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="G102" s="72"/>
+    </row>
+    <row r="103" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B103" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="5"/>
+      <c r="D103" s="32"/>
+      <c r="E103" s="6"/>
+      <c r="F103" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G103" s="20"/>
+    </row>
+    <row r="104" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B104" s="4"/>
-      <c r="C104" s="4" t="s">
-[...27 lines deleted...]
-      </c>
+      <c r="C104" s="5"/>
+      <c r="D104" s="32"/>
+      <c r="E104" s="6"/>
+      <c r="F104" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G104" s="6"/>
+    </row>
+    <row r="105" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B105" s="4"/>
+      <c r="C105" s="5"/>
+      <c r="D105" s="32"/>
+      <c r="E105" s="6"/>
       <c r="F105" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G105" s="6" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="G105" s="6"/>
+    </row>
+    <row r="106" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="4"/>
+      <c r="C106" s="6"/>
+      <c r="D106" s="32"/>
+      <c r="E106" s="6"/>
       <c r="F106" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G106" s="6" t="s">
-[...3 lines deleted...]
-    <row r="107" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G106" s="6"/>
+    </row>
+    <row r="107" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B107" s="4"/>
-      <c r="C107" s="5"/>
-[...13 lines deleted...]
-    <row r="108" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C107" s="6"/>
+      <c r="D107" s="32"/>
+      <c r="E107" s="6"/>
+      <c r="F107" s="35"/>
+      <c r="G107" s="6"/>
+    </row>
+    <row r="108" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="4"/>
       <c r="C108" s="5"/>
-      <c r="D108" s="32">
-[...12 lines deleted...]
-    <row r="109" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D108" s="36"/>
+      <c r="E108" s="7"/>
+      <c r="F108" s="34"/>
+      <c r="G108" s="7"/>
+    </row>
+    <row r="109" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B109" s="4"/>
-      <c r="C109" s="5"/>
-[...13 lines deleted...]
-    <row r="110" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C109" s="9"/>
+      <c r="D109" s="36"/>
+      <c r="E109" s="7"/>
+      <c r="F109" s="34"/>
+      <c r="G109" s="7"/>
+    </row>
+    <row r="110" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B110" s="4"/>
-      <c r="C110" s="5"/>
-[...11 lines deleted...]
-      <c r="E111" s="6"/>
+      <c r="C110" s="9"/>
+      <c r="D110" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F110" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="G110" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B111" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" s="57"/>
+      <c r="E111" s="61"/>
       <c r="F111" s="35" t="s">
         <v>7</v>
       </c>
       <c r="G111" s="6"/>
     </row>
-    <row r="112" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-    <row r="113" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="112" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B112" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C112" s="56"/>
+      <c r="D112" s="37"/>
+      <c r="E112" s="6"/>
+      <c r="F112" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G112" s="6"/>
+    </row>
+    <row r="113" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B113" s="4"/>
-      <c r="C113" s="9"/>
-[...5 lines deleted...]
-    <row r="114" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C113" s="25"/>
+      <c r="D113" s="32"/>
+      <c r="E113" s="6"/>
+      <c r="F113" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G113" s="6"/>
+    </row>
+    <row r="114" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B114" s="4"/>
-      <c r="C114" s="4" t="s">
-[...15 lines deleted...]
-    <row r="115" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C114" s="5"/>
+      <c r="D114" s="32"/>
+      <c r="E114" s="6"/>
+      <c r="F114" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G114" s="6"/>
+    </row>
+    <row r="115" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B115" s="4"/>
-      <c r="C115" s="56">
-[...45 lines deleted...]
-      </c>
+      <c r="C115" s="5"/>
+      <c r="D115" s="32"/>
+      <c r="E115" s="6"/>
+      <c r="F115" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G115" s="6"/>
+    </row>
+    <row r="116" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B116" s="4"/>
+      <c r="C116" s="5"/>
+      <c r="D116" s="32"/>
+      <c r="E116" s="6"/>
+      <c r="F116" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G116" s="6"/>
+    </row>
+    <row r="117" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B117" s="4"/>
+      <c r="C117" s="5"/>
+      <c r="D117" s="32"/>
+      <c r="E117" s="6"/>
       <c r="F117" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G117" s="6" t="s">
-[...3 lines deleted...]
-    <row r="118" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G117" s="6"/>
+    </row>
+    <row r="118" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="4"/>
       <c r="C118" s="5"/>
-      <c r="D118" s="32">
-[...12 lines deleted...]
-    <row r="119" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D118" s="36"/>
+      <c r="E118" s="7"/>
+      <c r="F118" s="34"/>
+      <c r="G118" s="7"/>
+    </row>
+    <row r="119" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="4"/>
-      <c r="C119" s="5"/>
-[...13 lines deleted...]
-    <row r="120" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C119" s="9"/>
+      <c r="D119" s="36"/>
+      <c r="E119" s="7"/>
+      <c r="F119" s="34"/>
+      <c r="G119" s="7"/>
+    </row>
+    <row r="120" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="4"/>
-      <c r="C120" s="5"/>
-[...7 lines deleted...]
-    <row r="121" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C120" s="9"/>
+      <c r="D120" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E120" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F120" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="G120" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="4"/>
-      <c r="C121" s="5"/>
-[...27 lines deleted...]
-    <row r="124" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C121" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" s="57"/>
+      <c r="E121" s="58"/>
+      <c r="F121" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="G121" s="58"/>
+    </row>
+    <row r="122" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B122" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C122" s="56"/>
+      <c r="D122" s="37"/>
+      <c r="E122" s="20"/>
+      <c r="F122" s="60" t="s">
+        <v>7</v>
+      </c>
+      <c r="G122" s="20"/>
+    </row>
+    <row r="123" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B123" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C123" s="25"/>
+      <c r="D123" s="32"/>
+      <c r="E123" s="6"/>
+      <c r="F123" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G123" s="6"/>
+    </row>
+    <row r="124" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="4"/>
-      <c r="C124" s="17"/>
-[...7 lines deleted...]
-    <row r="125" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C124" s="5"/>
+      <c r="D124" s="32"/>
+      <c r="E124" s="6"/>
+      <c r="F124" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G124" s="6"/>
+    </row>
+    <row r="125" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="4"/>
-      <c r="C125" s="17"/>
-[...7 lines deleted...]
-    <row r="126" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C125" s="5"/>
+      <c r="D125" s="32"/>
+      <c r="E125" s="6"/>
+      <c r="F125" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G125" s="6"/>
+    </row>
+    <row r="126" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="4"/>
-      <c r="C126" s="7"/>
-[...5 lines deleted...]
-    <row r="127" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C126" s="5"/>
+      <c r="D126" s="32"/>
+      <c r="E126" s="6"/>
+      <c r="F126" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G126" s="6"/>
+    </row>
+    <row r="127" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="4"/>
-      <c r="C127" s="7"/>
-[...5 lines deleted...]
-    <row r="128" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C127" s="5"/>
+      <c r="D127" s="32"/>
+      <c r="E127" s="6"/>
+      <c r="F127" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G127" s="6"/>
+    </row>
+    <row r="128" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="4"/>
-      <c r="C128" s="4" t="s">
+      <c r="C128" s="5"/>
+      <c r="D128" s="38"/>
+      <c r="E128" s="16"/>
+      <c r="F128" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="G128" s="16"/>
+    </row>
+    <row r="129" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B129" s="4"/>
+      <c r="C129" s="16"/>
+      <c r="D129" s="39"/>
+      <c r="E129" s="17"/>
+      <c r="F129" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G129" s="17"/>
+    </row>
+    <row r="130" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B130" s="4"/>
+      <c r="C130" s="17"/>
+      <c r="D130" s="39"/>
+      <c r="E130" s="17"/>
+      <c r="F130" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G130" s="17"/>
+    </row>
+    <row r="131" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B131" s="4"/>
+      <c r="C131" s="17"/>
+      <c r="D131" s="39"/>
+      <c r="E131" s="17"/>
+      <c r="F131" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G131" s="17"/>
+    </row>
+    <row r="132" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B132" s="4"/>
+      <c r="C132" s="17"/>
+      <c r="D132" s="36"/>
+      <c r="E132" s="7"/>
+      <c r="F132" s="34"/>
+      <c r="G132" s="7"/>
+    </row>
+    <row r="133" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B133" s="4"/>
+      <c r="C133" s="7"/>
+      <c r="D133" s="36"/>
+      <c r="E133" s="7"/>
+      <c r="F133" s="34"/>
+      <c r="G133" s="7"/>
+    </row>
+    <row r="134" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B134" s="4"/>
+      <c r="C134" s="7"/>
+      <c r="D134" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E134" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F134" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="G134" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B135" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C135" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D128" s="31" t="s">
+      <c r="D135" s="57"/>
+      <c r="E135" s="58"/>
+      <c r="F135" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G135" s="58"/>
+    </row>
+    <row r="136" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B136" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C136" s="56"/>
+      <c r="D136" s="37"/>
+      <c r="E136" s="20"/>
+      <c r="F136" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G136" s="20"/>
+    </row>
+    <row r="137" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B137" s="4"/>
+      <c r="C137" s="25"/>
+      <c r="D137" s="32"/>
+      <c r="E137" s="6"/>
+      <c r="F137" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G137" s="6"/>
+    </row>
+    <row r="138" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B138" s="4"/>
+      <c r="C138" s="5"/>
+      <c r="D138" s="32"/>
+      <c r="E138" s="6"/>
+      <c r="F138" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G138" s="21"/>
+    </row>
+    <row r="139" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B139" s="4"/>
+      <c r="C139" s="5"/>
+      <c r="D139" s="32"/>
+      <c r="E139" s="6"/>
+      <c r="F139" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G139" s="6"/>
+    </row>
+    <row r="140" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B140" s="4"/>
+      <c r="C140" s="5"/>
+      <c r="D140" s="32"/>
+      <c r="E140" s="6"/>
+      <c r="F140" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G140" s="6"/>
+    </row>
+    <row r="141" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B141" s="4"/>
+      <c r="C141" s="5"/>
+      <c r="D141" s="36"/>
+      <c r="E141" s="7"/>
+      <c r="F141" s="34"/>
+      <c r="G141" s="7"/>
+    </row>
+    <row r="142" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B142" s="4"/>
+      <c r="C142" s="7"/>
+      <c r="D142" s="36"/>
+      <c r="E142" s="7"/>
+      <c r="F142" s="34"/>
+      <c r="G142" s="7"/>
+    </row>
+    <row r="143" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B143" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C143" s="7"/>
+      <c r="D143" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="E128" s="4" t="s">
+      <c r="E143" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F128" s="31" t="s">
+      <c r="F143" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G128" s="4" t="s">
+      <c r="G143" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="129" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B129" s="4" t="s">
+    <row r="144" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B144" s="14"/>
+      <c r="C144" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D144" s="82"/>
+      <c r="E144" s="79"/>
+      <c r="F144" s="80"/>
+      <c r="G144" s="6"/>
+    </row>
+    <row r="145" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B145" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C145" s="81"/>
+      <c r="D145" s="37"/>
+      <c r="E145" s="20"/>
+      <c r="F145" s="60"/>
+      <c r="G145" s="20"/>
+    </row>
+    <row r="146" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B146" s="14"/>
+      <c r="C146" s="25"/>
+      <c r="D146" s="32"/>
+      <c r="E146" s="6"/>
+      <c r="F146" s="35"/>
+      <c r="G146" s="6"/>
+    </row>
+    <row r="147" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B147" s="14"/>
+      <c r="C147" s="5"/>
+      <c r="D147" s="32"/>
+      <c r="E147" s="6"/>
+      <c r="F147" s="35"/>
+    </row>
+    <row r="148" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B148" s="68"/>
+      <c r="C148" s="5"/>
+      <c r="D148" s="78"/>
+      <c r="E148" s="21"/>
+      <c r="F148" s="35"/>
+    </row>
+    <row r="149" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B149" s="69"/>
+      <c r="C149" s="5"/>
+      <c r="D149" s="32"/>
+      <c r="E149" s="6"/>
+      <c r="F149" s="35"/>
+      <c r="G149" s="6"/>
+    </row>
+    <row r="150" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B150" s="69"/>
+      <c r="C150" s="5"/>
+      <c r="D150" s="32"/>
+      <c r="E150" s="6"/>
+      <c r="F150" s="35"/>
+      <c r="G150" s="6"/>
+    </row>
+    <row r="151" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B151" s="69"/>
+      <c r="C151" s="6"/>
+      <c r="D151" s="36"/>
+      <c r="E151" s="7"/>
+      <c r="F151" s="34"/>
+      <c r="G151" s="7"/>
+    </row>
+    <row r="152" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B152" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="C129" s="56">
-[...330 lines deleted...]
-    <row r="153" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C152" s="7"/>
+      <c r="D152" s="34"/>
+      <c r="E152" s="7"/>
+      <c r="F152" s="34"/>
+      <c r="G152" s="7"/>
+    </row>
+    <row r="153" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B153" s="69"/>
-      <c r="C153" s="17"/>
-[...61 lines deleted...]
-      </c>
+      <c r="C153" s="7"/>
+      <c r="D153" s="57"/>
+      <c r="E153" s="58"/>
+      <c r="F153" s="66"/>
+      <c r="G153" s="58"/>
+    </row>
+    <row r="154" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="C154" s="56"/>
+      <c r="D154" s="37"/>
+      <c r="E154" s="20"/>
+      <c r="F154" s="83"/>
+      <c r="G154" s="84"/>
+    </row>
+    <row r="155" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B155" s="71"/>
+      <c r="C155" s="25"/>
+      <c r="D155" s="38"/>
+      <c r="E155" s="16"/>
+      <c r="F155" s="35"/>
+      <c r="G155" s="20"/>
+    </row>
+    <row r="156" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B156" s="69"/>
+      <c r="C156" s="19"/>
+      <c r="D156" s="39"/>
+      <c r="E156" s="17"/>
+      <c r="F156" s="51"/>
+      <c r="G156" s="6"/>
+    </row>
+    <row r="157" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B157" s="69"/>
+      <c r="C157" s="28"/>
+      <c r="D157" s="43"/>
+      <c r="E157" s="72"/>
+      <c r="F157" s="51"/>
+      <c r="G157" s="6"/>
+    </row>
+    <row r="158" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B158" s="69"/>
+      <c r="C158" s="27"/>
+      <c r="D158" s="38"/>
+      <c r="E158" s="16"/>
+      <c r="F158" s="54"/>
+      <c r="G158" s="72"/>
+    </row>
+    <row r="159" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B159" s="69"/>
+      <c r="C159" s="16"/>
+      <c r="D159" s="39"/>
+      <c r="E159" s="17"/>
       <c r="F159" s="51"/>
-      <c r="G159" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D160" s="43"/>
+      <c r="G159" s="6"/>
+    </row>
+    <row r="160" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C160" s="17"/>
+      <c r="D160" s="46"/>
       <c r="E160" s="27"/>
       <c r="F160" s="51"/>
       <c r="G160" s="6"/>
     </row>
-    <row r="161" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-    <row r="164" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="161" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C161" s="27"/>
+      <c r="D161" s="47"/>
+      <c r="E161" s="22"/>
+      <c r="F161" s="47"/>
+      <c r="G161" s="22"/>
+    </row>
+    <row r="162" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C162" s="22"/>
+      <c r="D162" s="47"/>
+      <c r="E162" s="22"/>
+      <c r="F162" s="47"/>
+      <c r="G162" s="22"/>
+    </row>
+    <row r="163" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B163" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="C163" s="22"/>
+      <c r="D163" s="47"/>
+      <c r="E163" s="22"/>
+      <c r="F163" s="47"/>
+      <c r="G163" s="22"/>
+    </row>
+    <row r="164" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B164" s="67" t="s">
+        <v>24</v>
+      </c>
       <c r="C164" s="22"/>
-      <c r="D164" s="47"/>
-[...25 lines deleted...]
-      <c r="C167" s="19"/>
+      <c r="D164" s="38"/>
+      <c r="E164" s="16"/>
+      <c r="F164" s="35"/>
+      <c r="G164" s="6"/>
+    </row>
+    <row r="165" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C165" s="19">
+        <v>45934</v>
+      </c>
+      <c r="D165" s="39"/>
+      <c r="E165" s="17"/>
+      <c r="F165" s="51"/>
+      <c r="G165" s="6"/>
+    </row>
+    <row r="166" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C166" s="28"/>
+      <c r="D166" s="43"/>
+      <c r="E166" s="27"/>
+      <c r="F166" s="51"/>
+      <c r="G166" s="6"/>
+    </row>
+    <row r="167" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C167" s="27"/>
       <c r="D167" s="38"/>
       <c r="E167" s="16"/>
       <c r="F167" s="35"/>
       <c r="G167" s="6"/>
     </row>
-    <row r="168" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="D168" s="39"/>
+    <row r="168" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C168" s="16"/>
+      <c r="D168" s="45"/>
       <c r="E168" s="17"/>
       <c r="F168" s="51"/>
       <c r="G168" s="6"/>
     </row>
-    <row r="169" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="E169" s="15"/>
+    <row r="169" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C169" s="17"/>
+      <c r="D169" s="46"/>
+      <c r="E169" s="27"/>
       <c r="F169" s="51"/>
       <c r="G169" s="6"/>
     </row>
-    <row r="170" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...864 lines deleted...]
-    <row r="1017" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="170" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C170" s="27"/>
+      <c r="D170" s="47"/>
+      <c r="E170" s="22"/>
+      <c r="F170" s="47"/>
+      <c r="G170" s="22"/>
+    </row>
+    <row r="171" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B171" t="s">
+        <v>1</v>
+      </c>
+      <c r="C171" s="22"/>
+      <c r="D171" s="47"/>
+      <c r="E171" s="22"/>
+      <c r="F171" s="47"/>
+      <c r="G171" s="22"/>
+    </row>
+    <row r="172" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B172" t="s">
+        <v>11</v>
+      </c>
+      <c r="C172" s="22"/>
+      <c r="D172" s="47"/>
+      <c r="E172" s="22"/>
+      <c r="F172" s="47"/>
+      <c r="G172" s="22"/>
+    </row>
+    <row r="173" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C173" s="22"/>
+      <c r="D173" s="38"/>
+      <c r="E173" s="16"/>
+      <c r="F173" s="35"/>
+      <c r="G173" s="6"/>
+    </row>
+    <row r="174" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C174" s="19"/>
+      <c r="D174" s="39"/>
+      <c r="E174" s="17"/>
+      <c r="F174" s="51"/>
+      <c r="G174" s="6"/>
+    </row>
+    <row r="175" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C175" s="28"/>
+      <c r="D175" s="48"/>
+      <c r="E175" s="15"/>
+      <c r="F175" s="51"/>
+      <c r="G175" s="6"/>
+    </row>
+    <row r="176" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C176" s="15"/>
+      <c r="D176" s="44"/>
+      <c r="E176" s="16"/>
+      <c r="F176" s="35"/>
+      <c r="G176" s="6"/>
+    </row>
+    <row r="177" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C177" s="16"/>
+      <c r="D177" s="45"/>
+      <c r="E177" s="17"/>
+      <c r="F177" s="51"/>
+      <c r="G177" s="6"/>
+    </row>
+    <row r="178" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C178" s="17"/>
+      <c r="D178" s="48"/>
+      <c r="E178" s="15"/>
+      <c r="F178" s="51"/>
+      <c r="G178" s="6"/>
+    </row>
+    <row r="179" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C179" s="15"/>
+    </row>
+    <row r="180" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="238" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="239" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="240" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="241" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="242" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="243" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="244" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="245" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="246" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="247" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="248" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="249" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="250" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="251" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="252" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="253" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="254" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="255" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="256" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="257" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="258" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="259" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="260" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="261" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="262" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="263" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="264" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="265" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="266" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="267" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="268" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="269" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="270" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="271" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="272" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="273" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="274" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="275" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="276" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="277" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="278" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="279" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="280" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="281" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="282" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="283" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="284" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="285" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="286" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="287" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="288" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="289" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="290" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="291" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="292" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="293" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="294" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="295" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="296" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="297" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="298" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="299" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="300" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="301" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="302" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="303" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="304" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="305" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="306" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="307" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="308" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="309" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="310" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="311" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="312" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="313" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="314" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="315" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="316" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="317" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="318" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="319" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="320" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="321" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="322" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="323" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="324" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="325" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="326" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="327" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="328" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="329" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="330" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="331" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="332" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="333" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="334" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="335" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="336" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="337" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="338" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="339" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="340" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="341" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="342" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="343" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="344" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="345" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="347" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="348" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="349" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="350" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="351" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="352" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="353" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="354" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="355" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="356" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="357" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="358" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="359" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="360" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="361" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="362" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="363" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="364" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="365" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="366" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="367" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="368" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="369" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="370" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="371" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="372" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="373" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="374" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="375" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="376" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="377" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="378" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="379" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="380" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="381" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="382" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="383" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="384" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="385" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="386" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="387" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="388" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="389" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="390" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="391" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="392" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="393" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="394" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="395" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="396" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="397" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="398" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="399" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="400" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="401" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="402" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="403" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="404" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="405" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="406" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="407" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="408" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="409" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="410" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="411" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="412" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="413" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="414" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="415" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="416" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="417" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="418" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="419" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="420" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="421" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="422" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="423" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="424" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="425" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="426" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="427" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="428" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="429" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="430" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="431" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="432" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="433" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="434" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="435" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="436" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="437" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="438" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="439" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="440" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="441" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="442" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="443" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="444" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="445" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="446" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="447" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="448" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="449" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="450" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="451" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="452" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="453" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="454" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="455" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="456" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="457" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="458" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="459" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="460" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="461" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="462" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="463" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="464" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="465" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="466" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="467" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="468" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="469" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="470" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="471" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="472" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="473" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="474" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="475" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="476" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="477" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="478" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="479" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="480" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="481" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="482" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="483" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="484" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="485" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="486" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="487" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="488" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="489" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="490" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="491" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="492" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="493" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="494" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="495" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="496" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="497" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="498" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="499" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="500" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="501" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="502" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="503" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="504" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="505" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="506" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="507" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="508" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="509" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="510" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="511" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="512" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="513" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="514" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="515" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="516" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="517" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="518" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="519" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="520" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="521" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="522" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="523" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="524" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="525" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="526" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="527" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="528" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="529" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="530" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="531" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="532" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="533" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="534" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="535" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="536" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="537" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="538" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="539" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="540" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="541" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="542" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="543" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="544" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="545" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="546" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="547" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="548" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="549" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="550" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="551" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="552" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="553" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="554" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="555" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="556" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="557" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="558" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="559" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="560" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="561" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="562" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="563" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="564" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="565" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="566" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="567" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="568" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="569" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="570" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="571" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="572" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="573" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="574" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="575" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="576" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="577" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="578" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="579" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="580" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="581" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="582" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="583" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="584" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="585" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="586" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="587" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="588" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="589" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="590" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="591" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="592" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="593" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="594" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="595" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="596" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="597" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="598" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="599" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="600" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="601" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="602" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="603" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="604" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="605" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="606" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="607" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="608" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="609" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="610" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="611" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="612" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="613" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="614" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="615" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="616" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="617" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="618" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="619" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="620" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="621" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="622" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="623" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="624" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="625" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="626" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="627" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="628" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="629" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="630" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="631" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="632" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="633" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="634" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="635" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="636" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="637" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="638" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="639" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="640" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="641" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="642" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="643" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="644" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="645" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="646" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="647" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="648" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="649" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="650" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="651" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="652" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="653" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="654" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="655" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="656" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="657" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="658" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="659" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="660" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="661" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="662" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="663" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="664" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="665" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="666" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="667" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="668" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="669" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="670" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="671" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="672" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="673" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="674" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="675" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="676" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="677" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="678" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="679" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="680" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="681" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="682" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="683" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="684" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="685" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="686" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="687" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="688" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="689" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="690" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="691" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="692" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="693" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="694" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="695" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="696" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="697" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="698" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="699" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="700" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="701" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="702" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="703" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="704" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="705" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="706" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="707" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="708" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="709" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="710" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="711" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="712" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="713" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="714" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="715" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="716" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="717" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="718" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="719" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="720" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="721" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="722" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="723" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="724" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="725" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="726" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="727" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="728" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="729" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="730" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="731" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="732" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="733" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="734" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="735" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="736" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="737" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="738" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="739" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="740" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="741" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="742" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="743" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="744" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="745" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="746" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="747" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="748" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="749" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="750" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="751" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="752" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="753" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="754" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="755" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="756" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="757" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="758" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="759" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="760" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="761" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="762" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="763" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="764" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="765" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="766" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="767" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="768" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="769" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="770" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="771" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="772" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="773" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="774" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="775" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="776" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="777" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="778" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="779" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="780" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="781" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="782" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="783" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="784" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="785" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="786" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="787" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="788" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="789" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="790" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="791" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="792" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="793" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="794" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="795" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="796" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="797" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="798" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="799" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="800" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="801" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="802" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="803" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="804" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="805" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="806" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="807" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="808" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="809" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="810" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="811" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="812" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="813" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="814" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="815" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="816" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="817" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="818" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="819" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="820" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="821" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="822" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="823" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="824" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="825" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="826" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="827" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="828" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="829" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="830" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="831" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="832" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="833" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="834" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="835" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="836" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="837" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="838" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="839" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="840" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="841" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="842" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="843" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="844" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="845" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="846" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="847" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="848" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="849" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="850" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="851" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="852" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="853" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="854" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="855" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="856" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="857" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="858" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="859" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="860" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="861" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="862" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="863" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="864" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="865" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="866" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="867" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="868" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="869" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="870" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="871" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="872" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="873" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="874" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="875" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="876" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="877" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="878" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="879" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="880" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="881" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="882" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="883" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="884" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="885" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="886" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="887" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="888" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="889" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="890" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="891" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="892" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="893" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="894" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="895" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="896" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="897" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="898" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="899" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="900" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="901" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="902" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="903" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="904" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="905" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="906" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="907" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="908" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="909" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="910" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="911" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="912" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="913" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="914" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="915" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="916" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="917" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="918" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="919" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="920" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="921" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="922" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="923" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="924" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="925" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="926" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="927" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="928" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="929" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="930" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="931" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="932" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="933" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="934" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="935" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="936" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="937" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="938" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="939" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="940" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="941" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="942" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="943" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="944" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="945" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="946" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="947" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="948" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="949" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="950" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="951" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="952" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="953" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="954" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="955" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="956" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="957" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="958" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="959" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="960" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="961" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="962" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="963" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="964" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="965" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="966" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="967" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="968" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="969" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="970" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="971" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="972" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="973" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="974" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="975" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="976" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="977" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="978" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="979" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="980" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="981" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="982" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="983" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="984" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="985" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="986" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="987" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="988" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="989" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="990" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="991" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="992" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="993" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="994" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="995" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="996" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="997" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="998" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="999" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1000" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1001" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1002" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1003" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1004" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1005" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1006" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1007" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1008" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1009" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1010" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1011" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1012" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1013" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1014" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1015" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1016" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1017" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1018" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1019" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1020" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1021" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1022" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1023" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <phoneticPr fontId="14" type="noConversion"/>
+  <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f0785fb4-7cd3-40c0-8122-f25147720244}" enabled="1" method="Standard" siteId="{3619ea90-fa6e-40bf-aa11-2d4a18ad7689}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>