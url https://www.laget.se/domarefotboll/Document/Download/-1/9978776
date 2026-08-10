--- v1 (2026-05-07)
+++ v2 (2026-08-10)
@@ -4,161 +4,143 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\eleno\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/58d8019f5af45f9a/Domaruppdraget/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87A819BE-830F-494F-9D42-B0C038564878}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FBEEA252-0513-448C-B038-1EEAAF54C3E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
     <sheet name="Domartillsättning 2022 5-7 mann" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion1">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataSignature="AMtx7mgGMTmjVbO3NfPW8hrPo14+BZU09Q=="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="144">
   <si>
     <t>SK IRON</t>
   </si>
   <si>
     <t>VECKA</t>
   </si>
   <si>
     <t>DATUM</t>
   </si>
   <si>
     <t>TID</t>
   </si>
   <si>
     <t>LAG</t>
   </si>
   <si>
     <t>MATCH</t>
   </si>
   <si>
     <t>DOMARE</t>
   </si>
   <si>
     <t>7 mot 7</t>
   </si>
   <si>
     <t>7  mot 7</t>
   </si>
   <si>
     <t>SOMMAR-LOV! HÖSTENS SCHEMA KOMMER SENARE, TREVLIG SOMMAR!</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>V40 (2okt-8okt)</t>
-[...1 lines deleted...]
-  <si>
     <t>DOMARTILLSÄTTNING  7 mot 7 2024</t>
   </si>
   <si>
     <t>v 18</t>
   </si>
   <si>
     <t>V 20</t>
   </si>
   <si>
     <t xml:space="preserve">      7 mot 7</t>
   </si>
   <si>
     <t>Vecka 25</t>
   </si>
   <si>
-    <t xml:space="preserve">Vecka 33 </t>
-[...1 lines deleted...]
-  <si>
     <t>V34</t>
   </si>
   <si>
-    <t xml:space="preserve">V35 </t>
-[...1 lines deleted...]
-  <si>
     <t>V36</t>
   </si>
   <si>
-    <t>V37</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">V38 </t>
   </si>
   <si>
-    <t xml:space="preserve">V39 </t>
-[...4 lines deleted...]
-  <si>
     <t>v 17</t>
   </si>
   <si>
     <t>V 19</t>
   </si>
   <si>
     <t>P 11 år - Vaksala</t>
   </si>
   <si>
     <t>F 11 år - Tärnsjö</t>
   </si>
   <si>
     <t>P 11 år - Storvreta</t>
   </si>
   <si>
     <t>P 10 år - Tierp</t>
   </si>
   <si>
     <t>F 10 år - Rasbo</t>
   </si>
   <si>
     <t>P 10 år - Örsundsbro</t>
   </si>
   <si>
     <t>P 10 år - Östhammar</t>
@@ -284,179 +266,337 @@
     <t>Valentina Sundberg och Wilma Norlén</t>
   </si>
   <si>
     <t>William Sundin</t>
   </si>
   <si>
     <t>Evert Bohman och Pontus Sundin</t>
   </si>
   <si>
     <t>Madicken Hellman</t>
   </si>
   <si>
     <t>Valentina Sundberg</t>
   </si>
   <si>
     <t>Ralf Isaksson och Wilma Norlén</t>
   </si>
   <si>
     <t>Madicken Hellman och Willma Norlén</t>
   </si>
   <si>
     <t>Willam Sundin</t>
   </si>
   <si>
     <t>P 10 år - Vattholma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 10 år - Börje  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">F 10 år -  Månkarbo   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">F 11 år -  Tärnsjö   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">F 11 år - FILM   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 10 år - Storvreta  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 11 år - Olands  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 10 år - Upplands Ekeby  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 12 år - Storvreta  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">P 12 år - Vattholma </t>
+  </si>
+  <si>
+    <t>Datum</t>
+  </si>
+  <si>
+    <t>Vecka 32</t>
+  </si>
+  <si>
+    <t>F 12 år - Håbo</t>
+  </si>
+  <si>
+    <t>P 10 år Blå - IK Fyris</t>
+  </si>
+  <si>
+    <t>F 12 år - Fanna</t>
+  </si>
+  <si>
+    <t>V 33</t>
+  </si>
+  <si>
+    <t>P 11 år - Månkarbo</t>
+  </si>
+  <si>
+    <t>F 10 år - Österlöfsta</t>
+  </si>
+  <si>
+    <t>P 12 år - Hagby</t>
+  </si>
+  <si>
+    <t>F 11 år - Ullfors</t>
+  </si>
+  <si>
+    <t>F 11 år - Unik</t>
+  </si>
+  <si>
+    <t>P 10 år Blå - Skuttunge Hinden</t>
+  </si>
+  <si>
+    <t>P 11 år - GUSK</t>
+  </si>
+  <si>
+    <t>P 10 år Blå - Karlholm</t>
+  </si>
+  <si>
+    <t>P 10 år Gul - Roslagsbro</t>
+  </si>
+  <si>
+    <t>F 12 år - BP</t>
+  </si>
+  <si>
+    <t>V35</t>
+  </si>
+  <si>
+    <t>P 12 år - Jumkil</t>
+  </si>
+  <si>
+    <t>P 11 år - Bälinge</t>
+  </si>
+  <si>
+    <t>P 10 år Gul - Uppsala IF</t>
+  </si>
+  <si>
+    <t>F 12 år - Sunnersta</t>
+  </si>
+  <si>
+    <t>F 11 år - Vaksala</t>
+  </si>
+  <si>
+    <t>F 11 år - Östervåla</t>
+  </si>
+  <si>
+    <t>P 10 år Blå - storvreta</t>
+  </si>
+  <si>
+    <t>P 11 år - Morgongåva</t>
+  </si>
+  <si>
+    <t>P 10 år Blå - Heby</t>
+  </si>
+  <si>
+    <t>P 10 år Gul - Vaksala</t>
+  </si>
+  <si>
+    <t>F 10 år - Gimo</t>
+  </si>
+  <si>
+    <t>F 12 år - Bälinge</t>
+  </si>
+  <si>
+    <t>P 12 år - FILM</t>
+  </si>
+  <si>
+    <t>P 10 år Gul - Skuttunge</t>
+  </si>
+  <si>
+    <t>V38</t>
+  </si>
+  <si>
+    <t>Tid</t>
+  </si>
+  <si>
+    <t>Lag</t>
+  </si>
+  <si>
+    <t>Match</t>
+  </si>
+  <si>
+    <t>Domare</t>
+  </si>
+  <si>
+    <t>P 11 år - Sirius</t>
+  </si>
+  <si>
+    <t>F 10 år - Tierp</t>
+  </si>
+  <si>
+    <t>F 11 år Bälinge</t>
+  </si>
+  <si>
+    <t>P 10 år Gul - Hallsta</t>
+  </si>
+  <si>
+    <t>F 11 år - Enköping</t>
+  </si>
+  <si>
+    <t>P 11 år - Tierp</t>
+  </si>
+  <si>
+    <t>V30</t>
+  </si>
+  <si>
+    <t>P 10 år Gul - Bälinge</t>
+  </si>
+  <si>
+    <t>P 10 år Blå - Järlåsa</t>
+  </si>
+  <si>
+    <t>P 12 år - Gimo</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">P 10 år L - Harbo IF   </t>
     </r>
     <r>
       <rPr>
+        <strike/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Bälinge konstgräs</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">F 12 år S - IK Sirius   </t>
     </r>
     <r>
       <rPr>
+        <strike/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Ärentuna</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">P 10 år - Österlösa  </t>
     </r>
     <r>
       <rPr>
+        <strike/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Gränby skolan</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">F 12 år - Heby  </t>
     </r>
     <r>
       <rPr>
+        <strike/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Bälinge</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">P 10 år - IFK Uppsala   </t>
     </r>
     <r>
       <rPr>
+        <strike/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Bälinge</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">P 12 år - Tierp   </t>
     </r>
     <r>
       <rPr>
+        <strike/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Bälinge</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">P 10 år - Börje  </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">P 12 år - Vattholma </t>
+    <t>Pontus Sundin och Evert Boman</t>
+  </si>
+  <si>
+    <t>Meja Ward</t>
+  </si>
+  <si>
+    <t>Ebba Branteström och Wilma Norlén</t>
+  </si>
+  <si>
+    <t>Evert Boman - Pontus Sundin</t>
+  </si>
+  <si>
+    <t>Ralf Isaksson - Wilma Norlén</t>
+  </si>
+  <si>
+    <t>Wilma Norlén - Ebba Branteström</t>
+  </si>
+  <si>
+    <t>Ralf Isaksson - William Sundin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <scheme val="minor"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -499,134 +639,165 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <strike/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <strike/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <strike/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF8DB3E2"/>
         <bgColor rgb="FF8DB3E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6D9F0"/>
         <bgColor rgb="FFC6D9F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB6DDE8"/>
         <bgColor rgb="FFB6DDE8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FFC6D9F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
@@ -729,211 +900,291 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="6" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="6" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="9" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...107 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="8" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="16" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="6" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="16" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="14" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="14" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="14" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="40 % - Dekorfärg2" xfId="1" builtinId="35"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -1161,3119 +1412,3416 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3556A1F1-2639-488E-80DC-6FBD0666D72E}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z1023"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B4" zoomScale="114" workbookViewId="0">
-      <selection activeCell="N24" sqref="N24"/>
+    <sheetView tabSelected="1" topLeftCell="A87" zoomScale="114" workbookViewId="0">
+      <selection activeCell="G168" sqref="G168"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="0.140625" customWidth="1"/>
-    <col min="2" max="2" width="17.85546875" customWidth="1"/>
+    <col min="1" max="1" width="0.1796875" customWidth="1"/>
+    <col min="2" max="2" width="17.81640625" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
-    <col min="4" max="4" width="9.140625" style="29" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="26" width="8.7109375" customWidth="1"/>
+    <col min="4" max="4" width="9.1796875" style="24" customWidth="1"/>
+    <col min="5" max="5" width="37.453125" customWidth="1"/>
+    <col min="6" max="6" width="12.81640625" style="24" customWidth="1"/>
+    <col min="7" max="7" width="46.1796875" customWidth="1"/>
+    <col min="8" max="26" width="8.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D2" s="30"/>
+        <v>11</v>
+      </c>
+      <c r="D2" s="25"/>
       <c r="E2" s="3"/>
-      <c r="F2" s="30"/>
+      <c r="F2" s="25"/>
       <c r="G2" s="3"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
-    <row r="3" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="30"/>
+      <c r="D3" s="25"/>
       <c r="E3" s="3"/>
-      <c r="F3" s="30"/>
+      <c r="F3" s="25"/>
       <c r="G3" s="3"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
     </row>
-    <row r="4" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="5" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="5" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="31" t="s">
+      <c r="D5" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="31" t="s">
+      <c r="F5" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B6" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C6" s="5">
+        <v>19</v>
+      </c>
+      <c r="C6" s="80">
         <v>46138</v>
       </c>
-      <c r="D6" s="32">
+      <c r="D6" s="81">
         <v>0.45833333333333331</v>
       </c>
-      <c r="E6" s="6" t="s">
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="E6" s="82" t="s">
+        <v>131</v>
+      </c>
+      <c r="F6" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6" s="84" t="s">
+        <v>55</v>
       </c>
       <c r="I6" s="1"/>
     </row>
-    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="7"/>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="80" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="32"/>
-[...6 lines deleted...]
-    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D7" s="81"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="85" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="56"/>
+    </row>
+    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="7"/>
-      <c r="C8" s="5"/>
-[...7 lines deleted...]
-    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="80"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="82"/>
+      <c r="F8" s="85" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="56"/>
+    </row>
+    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="7"/>
-      <c r="C9" s="5"/>
-[...7 lines deleted...]
-    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C9" s="80"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="82"/>
+      <c r="F9" s="85" t="s">
+        <v>7</v>
+      </c>
+      <c r="G9" s="56"/>
+    </row>
+    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="7"/>
-      <c r="C10" s="5"/>
-[...2 lines deleted...]
-      <c r="F10" s="54" t="s">
+      <c r="C10" s="80"/>
+      <c r="D10" s="81"/>
+      <c r="E10" s="82"/>
+      <c r="F10" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="73"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G10" s="56"/>
+    </row>
+    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="7"/>
-      <c r="C11" s="19"/>
-[...7 lines deleted...]
-    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="86"/>
+      <c r="D11" s="87"/>
+      <c r="E11" s="88"/>
+      <c r="F11" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G11" s="57"/>
+    </row>
+    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="4"/>
-      <c r="C12" s="15"/>
-[...7 lines deleted...]
-    <row r="13" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="58"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="G12" s="56"/>
+    </row>
+    <row r="13" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="4"/>
-      <c r="C13" s="15"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+    </row>
+    <row r="14" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="4" t="s">
+      <c r="C14" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="D14" s="31" t="s">
+      <c r="D14" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="E14" s="4" t="s">
+      <c r="E14" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="F14" s="31" t="s">
+      <c r="F14" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="G14" s="4" t="s">
+      <c r="G14" s="91" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="4" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C15" s="5">
+        <v>12</v>
+      </c>
+      <c r="C15" s="80">
         <v>46144</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="81">
         <v>0.54166666666666663</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...9 lines deleted...]
-    <row r="16" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E15" s="82" t="s">
+        <v>132</v>
+      </c>
+      <c r="F15" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="82" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="4"/>
-      <c r="C16" s="5"/>
-      <c r="D16" s="32">
+      <c r="C16" s="80"/>
+      <c r="D16" s="81">
         <v>0.58333333333333337</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...9 lines deleted...]
-    <row r="17" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E16" s="82" t="s">
+        <v>133</v>
+      </c>
+      <c r="F16" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G16" s="82" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="4"/>
-      <c r="C17" s="19">
+      <c r="C17" s="86">
         <v>46145</v>
       </c>
-      <c r="D17" s="38">
+      <c r="D17" s="87">
         <v>0.39583333333333331</v>
       </c>
-      <c r="E17" s="16" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="16" t="s">
+      <c r="E17" s="88" t="s">
+        <v>134</v>
+      </c>
+      <c r="F17" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G17" s="88" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="4"/>
+      <c r="C18" s="93"/>
+      <c r="D18" s="94">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="E18" s="56" t="s">
+        <v>135</v>
+      </c>
+      <c r="F18" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G18" s="56" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="4"/>
+      <c r="C19" s="93"/>
+      <c r="D19" s="96">
+        <v>0.625</v>
+      </c>
+      <c r="E19" s="56" t="s">
+        <v>136</v>
+      </c>
+      <c r="F19" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G19" s="56" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="18" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-    <row r="20" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="4"/>
-      <c r="C20" s="7"/>
-[...5 lines deleted...]
-    <row r="21" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="59"/>
+      <c r="D20" s="97"/>
+      <c r="E20" s="59"/>
+      <c r="F20" s="97"/>
+      <c r="G20" s="59"/>
+    </row>
+    <row r="21" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="C21" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="D21" s="31" t="s">
+      <c r="D21" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="E21" s="4" t="s">
+      <c r="E21" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="F21" s="31" t="s">
+      <c r="F21" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="G21" s="4" t="s">
+      <c r="G21" s="91" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B22" s="4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C22" s="5">
+        <v>20</v>
+      </c>
+      <c r="C22" s="80">
         <v>46151</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="81">
         <v>0.41666666666666669</v>
       </c>
-      <c r="E22" s="6" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E22" s="82" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G22" s="82" t="s">
+        <v>67</v>
       </c>
       <c r="H22" s="8"/>
     </row>
-    <row r="23" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B23" s="4"/>
-      <c r="C23" s="5"/>
-      <c r="D23" s="39">
+      <c r="C23" s="80"/>
+      <c r="D23" s="94">
         <v>0.41666666666666669</v>
       </c>
-      <c r="E23" s="17" t="s">
-[...9 lines deleted...]
-    <row r="24" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E23" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B24" s="4"/>
-      <c r="C24" s="5"/>
-      <c r="D24" s="39">
+      <c r="C24" s="80"/>
+      <c r="D24" s="94">
         <v>0.41666666666666669</v>
       </c>
-      <c r="E24" s="17" t="s">
-[...5 lines deleted...]
-      <c r="G24" s="17" t="s">
+      <c r="E24" s="56" t="s">
+        <v>80</v>
+      </c>
+      <c r="F24" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G24" s="56" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="4"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="81">
+        <v>0.5</v>
+      </c>
+      <c r="E25" s="82" t="s">
+        <v>78</v>
+      </c>
+      <c r="F25" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G25" s="82" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="26" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="4"/>
+      <c r="C26" s="93"/>
+      <c r="D26" s="87">
+        <v>0.5625</v>
+      </c>
+      <c r="E26" s="88" t="s">
+        <v>79</v>
+      </c>
+      <c r="F26" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26" s="88" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="27" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="4"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="81">
+        <v>0.625</v>
+      </c>
+      <c r="E27" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="82" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="28" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="4"/>
+      <c r="C28" s="93">
+        <v>46152</v>
+      </c>
+      <c r="D28" s="94">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E28" s="56" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G28" s="56" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="25" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...52 lines deleted...]
-      <c r="D28" s="39">
+    <row r="29" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="4"/>
+      <c r="C29" s="93"/>
+      <c r="D29" s="94">
         <v>0.41666666666666669</v>
       </c>
-      <c r="E28" s="17" t="s">
-[...25 lines deleted...]
-    <row r="30" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E29" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="F29" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G29" s="56" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="4"/>
-      <c r="C30" s="59"/>
-      <c r="D30" s="33">
+      <c r="C30" s="98"/>
+      <c r="D30" s="99">
         <v>0.47916666666666669</v>
       </c>
-      <c r="E30" s="21" t="s">
-[...9 lines deleted...]
-    <row r="31" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E30" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="F30" s="100" t="s">
+        <v>7</v>
+      </c>
+      <c r="G30" s="57" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="4"/>
-      <c r="C31" s="7"/>
-[...5 lines deleted...]
-    <row r="32" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C31" s="59"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="59"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="59"/>
+    </row>
+    <row r="32" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C32" s="4" t="s">
+      <c r="C32" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="D32" s="31" t="s">
+      <c r="D32" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="E32" s="4" t="s">
+      <c r="E32" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="F32" s="31" t="s">
+      <c r="F32" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="G32" s="4" t="s">
+      <c r="G32" s="91" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="33" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="4" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="C33" s="5">
+        <v>13</v>
+      </c>
+      <c r="C33" s="80">
         <v>46156</v>
       </c>
-      <c r="D33" s="32">
+      <c r="D33" s="81">
         <v>0.41666666666666669</v>
       </c>
-      <c r="E33" s="6" t="s">
+      <c r="E33" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="F33" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G33" s="82" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="34" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="4"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="81">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E34" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G34" s="82" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="35" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="4"/>
+      <c r="C35" s="80">
+        <v>46157</v>
+      </c>
+      <c r="D35" s="81">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="E35" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="F35" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G35" s="82" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="36" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="4"/>
+      <c r="C36" s="80">
+        <v>46158</v>
+      </c>
+      <c r="D36" s="81">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E36" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G36" s="82" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="37" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="4"/>
+      <c r="C37" s="80"/>
+      <c r="D37" s="81">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="E37" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="F37" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G37" s="82" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="38" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="4"/>
+      <c r="C38" s="80">
+        <v>46159</v>
+      </c>
+      <c r="D38" s="81">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E38" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="F38" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G38" s="82" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="39" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="4"/>
+      <c r="C39" s="86"/>
+      <c r="D39" s="87">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E39" s="88" t="s">
         <v>27</v>
       </c>
-      <c r="F33" s="35" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="6" t="s">
+      <c r="F39" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39" s="88" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="34" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E34" s="6" t="s">
+    <row r="40" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="4"/>
+      <c r="C40" s="101"/>
+      <c r="D40" s="102">
+        <v>0.5</v>
+      </c>
+      <c r="E40" s="101" t="s">
         <v>28</v>
       </c>
-      <c r="F34" s="35" t="s">
-[...38 lines deleted...]
-      <c r="G36" s="6" t="s">
+      <c r="F40" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G40" s="101" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="37" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...65 lines deleted...]
-    <row r="41" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B41" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C41" s="4" t="s">
+      <c r="C41" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="D41" s="31" t="s">
+      <c r="D41" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="E41" s="4" t="s">
+      <c r="E41" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="F41" s="31" t="s">
+      <c r="F41" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="G41" s="4" t="s">
+      <c r="G41" s="91" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="42" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B42" s="4"/>
-      <c r="C42" s="64">
+      <c r="C42" s="103">
         <v>46165</v>
       </c>
-      <c r="D42" s="62">
+      <c r="D42" s="96">
         <v>0.41666666666666669</v>
       </c>
-      <c r="E42" s="85" t="s">
+      <c r="E42" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="F42" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="82" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43" spans="2:9" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" s="104"/>
+      <c r="D43" s="105">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="E43" s="106" t="s">
+        <v>32</v>
+      </c>
+      <c r="F43" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="G43" s="106" t="s">
+        <v>56</v>
+      </c>
+      <c r="H43" s="1"/>
+    </row>
+    <row r="44" spans="2:9" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="51"/>
+      <c r="C44" s="80"/>
+      <c r="D44" s="81">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="E44" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="F44" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G44" s="82" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="45" spans="2:9" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="B45" s="4"/>
+      <c r="C45" s="80">
+        <v>46166</v>
+      </c>
+      <c r="D45" s="81">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E45" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="F45" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G45" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="H45" s="1"/>
+      <c r="I45" s="45"/>
+    </row>
+    <row r="46" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B46" s="4"/>
+      <c r="C46" s="86"/>
+      <c r="D46" s="87">
+        <v>0.5</v>
+      </c>
+      <c r="E46" s="88" t="s">
+        <v>34</v>
+      </c>
+      <c r="F46" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G46" s="88" t="s">
+        <v>64</v>
+      </c>
+      <c r="H46" s="1"/>
+    </row>
+    <row r="47" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="4"/>
+      <c r="C47" s="93"/>
+      <c r="D47" s="94"/>
+      <c r="E47" s="56"/>
+      <c r="F47" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G47" s="56"/>
+      <c r="H47" s="1"/>
+    </row>
+    <row r="48" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="4"/>
+      <c r="C48" s="93"/>
+      <c r="D48" s="94"/>
+      <c r="E48" s="56"/>
+      <c r="F48" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G48" s="56"/>
+      <c r="H48" s="1"/>
+    </row>
+    <row r="49" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B49" s="4"/>
+      <c r="C49" s="93"/>
+      <c r="D49" s="94"/>
+      <c r="E49" s="56"/>
+      <c r="F49" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G49" s="56"/>
+      <c r="H49" s="1"/>
+    </row>
+    <row r="50" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="4"/>
+      <c r="C50" s="58"/>
+      <c r="D50" s="94"/>
+      <c r="E50" s="56"/>
+      <c r="F50" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G50" s="56"/>
+      <c r="H50" s="1"/>
+    </row>
+    <row r="51" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="4"/>
+      <c r="C51" s="108"/>
+      <c r="D51" s="109"/>
+      <c r="E51" s="110"/>
+      <c r="F51" s="97"/>
+      <c r="G51" s="59"/>
+      <c r="H51" s="1"/>
+    </row>
+    <row r="52" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C52" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="E52" s="91" t="s">
+        <v>4</v>
+      </c>
+      <c r="F52" s="92" t="s">
+        <v>5</v>
+      </c>
+      <c r="G52" s="91" t="s">
+        <v>6</v>
+      </c>
+      <c r="H52" s="1"/>
+    </row>
+    <row r="53" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B53" s="4"/>
+      <c r="C53" s="103">
+        <v>46172</v>
+      </c>
+      <c r="D53" s="111">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E53" s="58" t="s">
         <v>36</v>
       </c>
-      <c r="F42" s="15" t="s">
-[...11 lines deleted...]
-      <c r="D43" s="37">
+      <c r="F53" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="G53" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="H53" s="1"/>
+    </row>
+    <row r="54" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B54" s="4"/>
+      <c r="C54" s="103"/>
+      <c r="D54" s="111">
         <v>0.45833333333333331</v>
       </c>
-      <c r="E43" s="20" t="s">
+      <c r="E54" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="F54" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="G54" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="H54" s="1"/>
+    </row>
+    <row r="55" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B55" s="4"/>
+      <c r="C55" s="103">
+        <v>46173</v>
+      </c>
+      <c r="D55" s="111">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E55" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="F43" s="60" t="s">
-[...28 lines deleted...]
-      <c r="D45" s="32">
+      <c r="F55" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="G55" s="58" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="56" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B56" s="4"/>
+      <c r="C56" s="93"/>
+      <c r="D56" s="94">
         <v>0.41666666666666669</v>
       </c>
-      <c r="E45" s="6" t="s">
+      <c r="E56" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="F56" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G56" s="56" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="57" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B57" s="4"/>
+      <c r="C57" s="104"/>
+      <c r="D57" s="105">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E57" s="112" t="s">
         <v>39</v>
       </c>
-      <c r="F45" s="35" t="s">
-[...11 lines deleted...]
-      <c r="D46" s="38">
+      <c r="F57" s="113" t="s">
+        <v>7</v>
+      </c>
+      <c r="G57" s="106" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="58" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B58" s="4"/>
+      <c r="C58" s="80"/>
+      <c r="D58" s="81">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E58" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="F58" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G58" s="82" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="59" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B59" s="4"/>
+      <c r="C59" s="80"/>
+      <c r="D59" s="81">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E59" s="82" t="s">
+        <v>41</v>
+      </c>
+      <c r="F59" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G59" s="82" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="60" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B60" s="4"/>
+      <c r="C60" s="80"/>
+      <c r="D60" s="81">
         <v>0.5</v>
       </c>
-      <c r="E46" s="16" t="s">
-[...92 lines deleted...]
-      <c r="E53" s="85" t="s">
+      <c r="E60" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="F60" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G60" s="82" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="61" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B61" s="4"/>
+      <c r="C61" s="80"/>
+      <c r="D61" s="81">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="E61" s="82" t="s">
         <v>42</v>
       </c>
-      <c r="F53" s="48" t="s">
-[...13 lines deleted...]
-      <c r="E54" s="85" t="s">
+      <c r="F61" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G61" s="82" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="62" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B62" s="4"/>
+      <c r="C62" s="98"/>
+      <c r="D62" s="99">
+        <v>0.625</v>
+      </c>
+      <c r="E62" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="F54" s="48" t="s">
-[...15 lines deleted...]
-      <c r="E55" s="85" t="s">
+      <c r="F62" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G62" s="57" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="63" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B63" s="4"/>
+      <c r="C63" s="98"/>
+      <c r="D63" s="99">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="E63" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="F55" s="48" t="s">
-[...134 lines deleted...]
-    <row r="64" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F63" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G63" s="57" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="64" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B64" s="4"/>
-      <c r="C64" s="9"/>
-[...5 lines deleted...]
-    <row r="65" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C64" s="108"/>
+      <c r="D64" s="109"/>
+      <c r="E64" s="59"/>
+      <c r="F64" s="97"/>
+      <c r="G64" s="59"/>
+    </row>
+    <row r="65" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B65" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C65" s="4" t="s">
+      <c r="C65" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="D65" s="31" t="s">
+      <c r="D65" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="E65" s="4" t="s">
+      <c r="E65" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="F65" s="31" t="s">
+      <c r="F65" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="G65" s="4" t="s">
+      <c r="G65" s="91" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="66" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B66" s="4"/>
-      <c r="C66" s="56">
+      <c r="C66" s="114">
         <v>46179</v>
       </c>
-      <c r="D66" s="57">
+      <c r="D66" s="102">
         <v>0.41666666666666669</v>
       </c>
-      <c r="E66" s="58" t="s">
+      <c r="E66" s="101" t="s">
+        <v>46</v>
+      </c>
+      <c r="F66" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="G66" s="101" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="67" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B67" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C67" s="104"/>
+      <c r="D67" s="105">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E67" s="106" t="s">
+        <v>39</v>
+      </c>
+      <c r="F67" s="107" t="s">
+        <v>7</v>
+      </c>
+      <c r="G67" s="106" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="68" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B68" s="4"/>
+      <c r="C68" s="80"/>
+      <c r="D68" s="81">
+        <v>0.5</v>
+      </c>
+      <c r="E68" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="F68" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G68" s="82" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="69" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B69" s="4"/>
+      <c r="C69" s="80">
+        <v>46180</v>
+      </c>
+      <c r="D69" s="81">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E69" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="F69" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G69" s="82" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="70" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B70" s="4"/>
+      <c r="C70" s="86"/>
+      <c r="D70" s="87">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E70" s="88" t="s">
+        <v>49</v>
+      </c>
+      <c r="F70" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="G70" s="88" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="71" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B71" s="4"/>
+      <c r="C71" s="93"/>
+      <c r="D71" s="94"/>
+      <c r="E71" s="56"/>
+      <c r="F71" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G71" s="56"/>
+    </row>
+    <row r="72" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B72" s="4"/>
+      <c r="C72" s="93"/>
+      <c r="D72" s="94"/>
+      <c r="E72" s="56"/>
+      <c r="F72" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G72" s="56"/>
+    </row>
+    <row r="73" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B73" s="4"/>
+      <c r="C73" s="93"/>
+      <c r="D73" s="94"/>
+      <c r="E73" s="56"/>
+      <c r="F73" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G73" s="56"/>
+    </row>
+    <row r="74" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B74" s="10"/>
+      <c r="C74" s="93"/>
+      <c r="D74" s="94"/>
+      <c r="E74" s="56"/>
+      <c r="F74" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G74" s="56"/>
+    </row>
+    <row r="75" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B75" s="4"/>
+      <c r="C75" s="93"/>
+      <c r="D75" s="94"/>
+      <c r="E75" s="56"/>
+      <c r="F75" s="100" t="s">
+        <v>7</v>
+      </c>
+      <c r="G75" s="56"/>
+    </row>
+    <row r="76" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B76" s="4"/>
+      <c r="C76" s="116"/>
+      <c r="D76" s="117"/>
+      <c r="E76" s="60"/>
+      <c r="F76" s="118"/>
+      <c r="G76" s="60"/>
+    </row>
+    <row r="77" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B77" s="4"/>
+      <c r="C77" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D77" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="E77" s="91" t="s">
+        <v>4</v>
+      </c>
+      <c r="F77" s="92" t="s">
+        <v>5</v>
+      </c>
+      <c r="G77" s="91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B78" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C78" s="93">
+        <v>46187</v>
+      </c>
+      <c r="D78" s="94">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E78" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="F78" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G78" s="56" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="79" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B79" s="4"/>
+      <c r="C79" s="93"/>
+      <c r="D79" s="94">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E79" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="F66" s="66" t="s">
-[...11 lines deleted...]
-      <c r="D67" s="37">
+      <c r="F79" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G79" s="56" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="80" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B80" s="4"/>
+      <c r="C80" s="98"/>
+      <c r="D80" s="99">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="E80" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="F80" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G80" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="81" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B81" s="4"/>
+      <c r="C81" s="98"/>
+      <c r="D81" s="99">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E81" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="F81" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G81" s="57" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="82" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B82" s="4"/>
+      <c r="C82" s="98"/>
+      <c r="D82" s="99"/>
+      <c r="E82" s="57"/>
+      <c r="F82" s="100"/>
+      <c r="G82" s="57"/>
+    </row>
+    <row r="83" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B83" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" s="59"/>
+      <c r="D83" s="109"/>
+      <c r="E83" s="59"/>
+      <c r="F83" s="97"/>
+      <c r="G83" s="59"/>
+      <c r="J83" s="1"/>
+    </row>
+    <row r="84" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B84" s="4"/>
+      <c r="C84" s="114">
+        <v>46194</v>
+      </c>
+      <c r="D84" s="102">
         <v>0.41666666666666669</v>
       </c>
-      <c r="E67" s="20" t="s">
-[...167 lines deleted...]
-      <c r="G79" s="17" t="s">
+      <c r="E84" s="101" t="s">
         <v>75</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="G80" s="21" t="s">
+      <c r="F84" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="G84" s="101" t="s">
         <v>70</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      </c>
       <c r="J84" s="1"/>
     </row>
-    <row r="85" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B85" s="4"/>
       <c r="C85" s="7"/>
-      <c r="D85" s="42"/>
-[...1 lines deleted...]
-      <c r="F85" s="34"/>
+      <c r="D85" s="35"/>
+      <c r="E85" s="10"/>
+      <c r="F85" s="28"/>
       <c r="G85" s="7"/>
     </row>
-    <row r="86" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B86" s="4"/>
-      <c r="C86" s="13" t="s">
+      <c r="C86" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D86" s="42"/>
-[...1 lines deleted...]
-      <c r="F86" s="34"/>
+      <c r="D86" s="35"/>
+      <c r="E86" s="10"/>
+      <c r="F86" s="28"/>
       <c r="G86" s="7"/>
     </row>
-    <row r="87" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B87" s="4"/>
-      <c r="C87" s="13"/>
-      <c r="D87" s="31" t="s">
+      <c r="C87" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D87" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F87" s="31" t="s">
+      <c r="F87" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="88" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B88" s="4" t="s">
-        <v>17</v>
-[...11 lines deleted...]
-    <row r="89" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+      <c r="C88" s="46">
+        <v>46242</v>
+      </c>
+      <c r="D88" s="65">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E88" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="F88" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G88" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="89" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B89" s="4"/>
-      <c r="C89" s="5"/>
-[...7 lines deleted...]
-    <row r="90" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C89" s="21">
+        <v>46243</v>
+      </c>
+      <c r="D89" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="F89" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G89" s="6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="90" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B90" s="4"/>
       <c r="C90" s="5"/>
-      <c r="D90" s="32"/>
-[...6 lines deleted...]
-    <row r="91" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D90" s="27">
+        <v>0.5</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="F90" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G90" s="6" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="91" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B91" s="4"/>
       <c r="C91" s="5"/>
-      <c r="D91" s="32"/>
+      <c r="D91" s="27"/>
       <c r="E91" s="6"/>
-      <c r="F91" s="35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F91" s="29"/>
       <c r="G91" s="6"/>
       <c r="J91" s="1"/>
     </row>
-    <row r="92" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B92" s="4"/>
       <c r="C92" s="5"/>
-      <c r="D92" s="32"/>
+      <c r="D92" s="27"/>
       <c r="E92" s="6"/>
-      <c r="F92" s="35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F92" s="29"/>
       <c r="G92" s="6"/>
     </row>
-    <row r="93" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B93" s="4"/>
       <c r="C93" s="5"/>
-      <c r="D93" s="32"/>
+      <c r="D93" s="27"/>
       <c r="E93" s="6"/>
-      <c r="F93" s="35"/>
+      <c r="F93" s="29"/>
       <c r="G93" s="6"/>
     </row>
-    <row r="94" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B94" s="4"/>
       <c r="C94" s="5"/>
-      <c r="D94" s="32"/>
+      <c r="D94" s="27"/>
       <c r="E94" s="6"/>
-      <c r="F94" s="35"/>
+      <c r="F94" s="29"/>
       <c r="G94" s="6"/>
     </row>
-    <row r="95" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B95" s="4"/>
       <c r="C95" s="5"/>
-      <c r="D95" s="32"/>
+      <c r="D95" s="27"/>
       <c r="E95" s="6"/>
-      <c r="F95" s="35"/>
+      <c r="F95" s="29"/>
       <c r="G95" s="6"/>
     </row>
-    <row r="96" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B96" s="4"/>
       <c r="C96" s="5"/>
-      <c r="D96" s="41"/>
+      <c r="D96" s="34"/>
       <c r="E96" s="1"/>
-      <c r="F96" s="53"/>
+      <c r="F96" s="43"/>
       <c r="G96" s="1"/>
     </row>
-    <row r="97" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B97" s="4"/>
-      <c r="C97" s="12"/>
-      <c r="D97" s="36"/>
+      <c r="C97" s="79"/>
+      <c r="D97" s="30"/>
       <c r="E97" s="7"/>
-      <c r="F97" s="34"/>
+      <c r="F97" s="28"/>
       <c r="G97" s="7"/>
     </row>
-    <row r="98" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B98" s="4"/>
-      <c r="C98" s="9"/>
-      <c r="D98" s="31" t="s">
+      <c r="C98" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D98" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E98" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F98" s="31" t="s">
+      <c r="F98" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G98" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="99" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B99" s="4"/>
-      <c r="C99" s="4" t="s">
-[...9 lines deleted...]
-    <row r="100" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C99" s="68">
+        <v>46249</v>
+      </c>
+      <c r="D99" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E99" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="F99" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="100" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B100" s="4"/>
       <c r="C100" s="5"/>
-      <c r="D100" s="32"/>
-[...6 lines deleted...]
-    <row r="101" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D100" s="27">
+        <v>0.625</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="F100" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G100" s="13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="101" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B101" s="4"/>
-      <c r="C101" s="5"/>
-[...7 lines deleted...]
-    <row r="102" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C101" s="5">
+        <v>46250</v>
+      </c>
+      <c r="D101" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E101" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="F101" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="G101" s="70" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="102" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B102" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C102" s="5"/>
-      <c r="D102" s="32"/>
-[...6 lines deleted...]
-    <row r="103" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D102" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="F102" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="G102" s="70" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="103" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B103" s="4" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="C103" s="5"/>
-      <c r="D103" s="32"/>
-[...6 lines deleted...]
-    <row r="104" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D103" s="27">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="F103" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G103" s="17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="104" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B104" s="4"/>
       <c r="C104" s="5"/>
-      <c r="D104" s="32"/>
+      <c r="D104" s="27"/>
       <c r="E104" s="6"/>
-      <c r="F104" s="35" t="s">
+      <c r="F104" s="29" t="s">
         <v>7</v>
       </c>
       <c r="G104" s="6"/>
     </row>
-    <row r="105" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B105" s="4"/>
       <c r="C105" s="5"/>
-      <c r="D105" s="32"/>
+      <c r="D105" s="27"/>
       <c r="E105" s="6"/>
-      <c r="F105" s="35" t="s">
+      <c r="F105" s="29" t="s">
         <v>7</v>
       </c>
       <c r="G105" s="6"/>
     </row>
-    <row r="106" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B106" s="4"/>
       <c r="C106" s="6"/>
-      <c r="D106" s="32"/>
+      <c r="D106" s="27"/>
       <c r="E106" s="6"/>
-      <c r="F106" s="35" t="s">
+      <c r="F106" s="29" t="s">
         <v>7</v>
       </c>
       <c r="G106" s="6"/>
     </row>
-    <row r="107" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B107" s="4"/>
       <c r="C107" s="6"/>
-      <c r="D107" s="32"/>
+      <c r="D107" s="27"/>
       <c r="E107" s="6"/>
-      <c r="F107" s="35"/>
+      <c r="F107" s="29"/>
       <c r="G107" s="6"/>
     </row>
-    <row r="108" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B108" s="4"/>
-      <c r="C108" s="5"/>
-      <c r="D108" s="36"/>
+      <c r="C108" s="78"/>
+      <c r="D108" s="30"/>
       <c r="E108" s="7"/>
-      <c r="F108" s="34"/>
+      <c r="F108" s="28"/>
       <c r="G108" s="7"/>
     </row>
-    <row r="109" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B109" s="4"/>
       <c r="C109" s="9"/>
-      <c r="D109" s="36"/>
+      <c r="D109" s="30"/>
       <c r="E109" s="7"/>
-      <c r="F109" s="34"/>
+      <c r="F109" s="28"/>
       <c r="G109" s="7"/>
     </row>
-    <row r="110" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B110" s="4"/>
-      <c r="C110" s="9"/>
-      <c r="D110" s="31" t="s">
+      <c r="C110" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D110" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F110" s="31" t="s">
+      <c r="F110" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G110" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="111" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B111" s="24" t="s">
+    <row r="111" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B111" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="C111" s="4" t="s">
-[...9 lines deleted...]
-    <row r="112" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C111" s="68">
+        <v>46256</v>
+      </c>
+      <c r="D111" s="47">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E111" s="50" t="s">
+        <v>96</v>
+      </c>
+      <c r="F111" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="112" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B112" s="4" t="s">
-        <v>19</v>
-[...9 lines deleted...]
-    <row r="113" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+      <c r="C112" s="46"/>
+      <c r="D112" s="31">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E112" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="F112" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G112" s="6" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="113" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B113" s="4"/>
-      <c r="C113" s="25"/>
-[...7 lines deleted...]
-    <row r="114" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C113" s="21">
+        <v>46257</v>
+      </c>
+      <c r="D113" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="F113" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="114" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B114" s="4"/>
       <c r="C114" s="5"/>
-      <c r="D114" s="32"/>
-[...6 lines deleted...]
-    <row r="115" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D114" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E114" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="F114" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="115" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B115" s="4"/>
       <c r="C115" s="5"/>
-      <c r="D115" s="32"/>
-[...6 lines deleted...]
-    <row r="116" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D115" s="27">
+        <v>0.5</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="F115" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="116" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B116" s="4"/>
       <c r="C116" s="5"/>
-      <c r="D116" s="32"/>
+      <c r="D116" s="27"/>
       <c r="E116" s="6"/>
-      <c r="F116" s="35" t="s">
+      <c r="F116" s="29" t="s">
         <v>7</v>
       </c>
       <c r="G116" s="6"/>
     </row>
-    <row r="117" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B117" s="4"/>
       <c r="C117" s="5"/>
-      <c r="D117" s="32"/>
+      <c r="D117" s="27"/>
       <c r="E117" s="6"/>
-      <c r="F117" s="35" t="s">
+      <c r="F117" s="29" t="s">
         <v>7</v>
       </c>
       <c r="G117" s="6"/>
     </row>
-    <row r="118" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B118" s="4"/>
       <c r="C118" s="5"/>
-      <c r="D118" s="36"/>
+      <c r="D118" s="30"/>
       <c r="E118" s="7"/>
-      <c r="F118" s="34"/>
+      <c r="F118" s="28"/>
       <c r="G118" s="7"/>
     </row>
-    <row r="119" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B119" s="4"/>
       <c r="C119" s="9"/>
-      <c r="D119" s="36"/>
+      <c r="D119" s="30"/>
       <c r="E119" s="7"/>
-      <c r="F119" s="34"/>
+      <c r="F119" s="28"/>
       <c r="G119" s="7"/>
     </row>
-    <row r="120" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B120" s="4"/>
-      <c r="C120" s="9"/>
-      <c r="D120" s="31" t="s">
+      <c r="C120" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D120" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E120" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F120" s="31" t="s">
+      <c r="F120" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G120" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="121" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B121" s="4"/>
-      <c r="C121" s="4" t="s">
-[...9 lines deleted...]
-    <row r="122" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C121" s="68">
+        <v>46263</v>
+      </c>
+      <c r="D121" s="47">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E121" s="48" t="s">
+        <v>102</v>
+      </c>
+      <c r="F121" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="G121" s="48" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="122" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B122" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C122" s="56"/>
-[...7 lines deleted...]
-    <row r="123" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C122" s="46"/>
+      <c r="D122" s="31">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E122" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="F122" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="G122" s="17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="123" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B123" s="4" t="s">
-        <v>20</v>
-[...9 lines deleted...]
-    <row r="124" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>101</v>
+      </c>
+      <c r="C123" s="21"/>
+      <c r="D123" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E123" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="F123" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G123" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="124" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B124" s="4"/>
       <c r="C124" s="5"/>
-      <c r="D124" s="32"/>
-[...6 lines deleted...]
-    <row r="125" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D124" s="27">
+        <v>0.5</v>
+      </c>
+      <c r="E124" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="F124" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G124" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="125" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B125" s="4"/>
-      <c r="C125" s="5"/>
-[...7 lines deleted...]
-    <row r="126" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C125" s="5">
+        <v>46264</v>
+      </c>
+      <c r="D125" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E125" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="F125" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G125" s="6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="126" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B126" s="4"/>
       <c r="C126" s="5"/>
-      <c r="D126" s="32"/>
-[...6 lines deleted...]
-    <row r="127" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D126" s="27">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="F126" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G126" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="127" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B127" s="4"/>
       <c r="C127" s="5"/>
-      <c r="D127" s="32"/>
+      <c r="D127" s="27"/>
       <c r="E127" s="6"/>
-      <c r="F127" s="35" t="s">
+      <c r="F127" s="29" t="s">
         <v>7</v>
       </c>
       <c r="G127" s="6"/>
     </row>
-    <row r="128" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B128" s="4"/>
       <c r="C128" s="5"/>
-      <c r="D128" s="38"/>
-[...6 lines deleted...]
-    <row r="129" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D128" s="32"/>
+      <c r="E128" s="13"/>
+      <c r="F128" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G128" s="13"/>
+    </row>
+    <row r="129" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B129" s="4"/>
-      <c r="C129" s="16"/>
-[...7 lines deleted...]
-    <row r="130" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C129" s="13"/>
+      <c r="D129" s="33"/>
+      <c r="E129" s="14"/>
+      <c r="F129" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G129" s="14"/>
+    </row>
+    <row r="130" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B130" s="4"/>
-      <c r="C130" s="17"/>
-[...7 lines deleted...]
-    <row r="131" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C130" s="14"/>
+      <c r="D130" s="33"/>
+      <c r="E130" s="14"/>
+      <c r="F130" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G130" s="14"/>
+    </row>
+    <row r="131" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B131" s="4"/>
-      <c r="C131" s="17"/>
-[...7 lines deleted...]
-    <row r="132" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C131" s="14"/>
+      <c r="D131" s="33"/>
+      <c r="E131" s="14"/>
+      <c r="F131" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G131" s="14"/>
+    </row>
+    <row r="132" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B132" s="4"/>
-      <c r="C132" s="17"/>
-      <c r="D132" s="36"/>
+      <c r="C132" s="14"/>
+      <c r="D132" s="30"/>
       <c r="E132" s="7"/>
-      <c r="F132" s="34"/>
+      <c r="F132" s="28"/>
       <c r="G132" s="7"/>
     </row>
-    <row r="133" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B133" s="4"/>
       <c r="C133" s="7"/>
-      <c r="D133" s="36"/>
+      <c r="D133" s="30"/>
       <c r="E133" s="7"/>
-      <c r="F133" s="34"/>
+      <c r="F133" s="28"/>
       <c r="G133" s="7"/>
     </row>
-    <row r="134" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B134" s="4"/>
-      <c r="C134" s="7"/>
-      <c r="D134" s="31" t="s">
+      <c r="C134" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D134" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E134" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F134" s="31" t="s">
+      <c r="F134" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G134" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="135" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B135" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C135" s="4" t="s">
-[...9 lines deleted...]
-    <row r="136" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C135" s="68">
+        <v>46270</v>
+      </c>
+      <c r="D135" s="47">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E135" s="48" t="s">
+        <v>108</v>
+      </c>
+      <c r="F135" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G135" s="48" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="136" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B136" s="4" t="s">
-        <v>21</v>
-[...9 lines deleted...]
-    <row r="137" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+      <c r="C136" s="46"/>
+      <c r="D136" s="31">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E136" s="17" t="s">
+        <v>109</v>
+      </c>
+      <c r="F136" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G136" s="17" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="137" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B137" s="4"/>
-      <c r="C137" s="25"/>
-[...7 lines deleted...]
-    <row r="138" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C137" s="21">
+        <v>46271</v>
+      </c>
+      <c r="D137" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="F137" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G137" s="6" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="138" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B138" s="4"/>
       <c r="C138" s="5"/>
-      <c r="D138" s="32"/>
-[...6 lines deleted...]
-    <row r="139" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D138" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="F138" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G138" s="18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="139" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B139" s="4"/>
       <c r="C139" s="5"/>
-      <c r="D139" s="32"/>
-[...6 lines deleted...]
-    <row r="140" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D139" s="27">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="E139" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="F139" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G139" s="6" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="140" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B140" s="4"/>
       <c r="C140" s="5"/>
-      <c r="D140" s="32"/>
-[...6 lines deleted...]
-    <row r="141" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D140" s="32">
+        <v>0.5</v>
+      </c>
+      <c r="E140" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="F140" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G140" s="13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="141" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B141" s="4"/>
-      <c r="C141" s="5"/>
-[...5 lines deleted...]
-    <row r="142" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C141" s="66"/>
+      <c r="D141" s="47">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="E141" s="48" t="s">
+        <v>106</v>
+      </c>
+      <c r="F141" s="52"/>
+      <c r="G141" s="48" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="142" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B142" s="4"/>
-      <c r="C142" s="7"/>
-[...6 lines deleted...]
-      <c r="B143" s="14" t="s">
+      <c r="C142" s="48"/>
+      <c r="D142" s="47">
+        <v>0.625</v>
+      </c>
+      <c r="E142" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="F142" s="52"/>
+      <c r="G142" s="48" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="143" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B143" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C143" s="7"/>
-      <c r="D143" s="31" t="s">
+      <c r="C143" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D143" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F143" s="31" t="s">
+      <c r="F143" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G143" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="144" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="145" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B144" s="11"/>
+      <c r="C144" s="68">
+        <v>46277</v>
+      </c>
+      <c r="D144" s="47">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E144" s="48" t="s">
+        <v>114</v>
+      </c>
+      <c r="F144" s="62"/>
+      <c r="G144" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="145" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B145" s="4" t="s">
-        <v>22</v>
-[...16 lines deleted...]
-      <c r="B147" s="14"/>
+        <v>18</v>
+      </c>
+      <c r="C145" s="63"/>
+      <c r="D145" s="31">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E145" s="17" t="s">
+        <v>115</v>
+      </c>
+      <c r="F145" s="49"/>
+      <c r="G145" s="17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="146" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B146" s="11"/>
+      <c r="C146" s="21">
+        <v>46278</v>
+      </c>
+      <c r="D146" s="27">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E146" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="F146" s="29"/>
+      <c r="G146" s="13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="147" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B147" s="11"/>
       <c r="C147" s="5"/>
-      <c r="D147" s="32"/>
-[...4 lines deleted...]
-      <c r="B148" s="68"/>
+      <c r="D147" s="27">
+        <v>0.5</v>
+      </c>
+      <c r="E147" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F147" s="44"/>
+      <c r="G147" s="70" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="148" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B148" s="53"/>
       <c r="C148" s="5"/>
-      <c r="D148" s="78"/>
-[...4 lines deleted...]
-      <c r="B149" s="69"/>
+      <c r="D148" s="61"/>
+      <c r="E148" s="18"/>
+      <c r="F148" s="44"/>
+      <c r="G148" s="12"/>
+    </row>
+    <row r="149" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B149" s="54"/>
       <c r="C149" s="5"/>
-      <c r="D149" s="32"/>
+      <c r="D149" s="27"/>
       <c r="E149" s="6"/>
-      <c r="F149" s="35"/>
-[...3 lines deleted...]
-      <c r="B150" s="69"/>
+      <c r="F149" s="29"/>
+      <c r="G149" s="17"/>
+    </row>
+    <row r="150" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B150" s="54"/>
       <c r="C150" s="5"/>
-      <c r="D150" s="32"/>
+      <c r="D150" s="27"/>
       <c r="E150" s="6"/>
-      <c r="F150" s="35"/>
+      <c r="F150" s="29"/>
       <c r="G150" s="6"/>
     </row>
-    <row r="151" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B151" s="69"/>
+    <row r="151" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B151" s="54"/>
       <c r="C151" s="6"/>
-      <c r="D151" s="36"/>
+      <c r="D151" s="30"/>
       <c r="E151" s="7"/>
-      <c r="F151" s="34"/>
+      <c r="F151" s="28"/>
       <c r="G151" s="7"/>
     </row>
-    <row r="152" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B152" s="69" t="s">
+    <row r="152" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B152" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C152" s="7"/>
-[...60 lines deleted...]
-      <c r="F159" s="51"/>
+      <c r="C152" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D152" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="E152" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F152" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="G152" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="153" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B153" s="54"/>
+      <c r="C153" s="68">
+        <v>46284</v>
+      </c>
+      <c r="D153" s="47">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="E153" s="48" t="s">
+        <v>121</v>
+      </c>
+      <c r="F153" s="52"/>
+      <c r="G153" s="48" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="154" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B154" s="67" t="s">
+        <v>116</v>
+      </c>
+      <c r="C154" s="46"/>
+      <c r="D154" s="31">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="E154" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="F154" s="64"/>
+      <c r="G154" s="119" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="155" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B155" s="55"/>
+      <c r="C155" s="21">
+        <v>46285</v>
+      </c>
+      <c r="D155" s="32">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E155" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="F155" s="29"/>
+      <c r="G155" s="17" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="156" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B156" s="54"/>
+      <c r="C156" s="16"/>
+      <c r="D156" s="33">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E156" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="F156" s="42"/>
+      <c r="G156" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="157" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B157" s="54"/>
+      <c r="C157" s="23"/>
+      <c r="D157" s="69">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="E157" s="70" t="s">
+        <v>125</v>
+      </c>
+      <c r="F157" s="42"/>
+      <c r="G157" s="6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="158" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B158" s="54"/>
+      <c r="C158" s="22"/>
+      <c r="D158" s="32">
+        <v>0.625</v>
+      </c>
+      <c r="E158" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="F158" s="44"/>
+      <c r="G158" s="70" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="159" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B159" s="54"/>
+      <c r="C159" s="13"/>
+      <c r="D159" s="33"/>
+      <c r="E159" s="14"/>
+      <c r="F159" s="42"/>
       <c r="G159" s="6"/>
     </row>
-    <row r="160" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F160" s="51"/>
+    <row r="160" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C160" s="14"/>
+      <c r="D160" s="39"/>
+      <c r="E160" s="22"/>
+      <c r="F160" s="42"/>
       <c r="G160" s="6"/>
     </row>
-    <row r="161" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="B163" s="18" t="s">
+    <row r="161" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C161" s="22"/>
+      <c r="D161" s="40"/>
+      <c r="E161" s="19"/>
+      <c r="F161" s="40"/>
+      <c r="G161" s="19"/>
+    </row>
+    <row r="162" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C162" s="19"/>
+      <c r="D162" s="40"/>
+      <c r="E162" s="19"/>
+      <c r="F162" s="40"/>
+      <c r="G162" s="19"/>
+    </row>
+    <row r="163" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B163" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C163" s="22"/>
-[...59 lines deleted...]
-    <row r="171" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C163" s="76" t="s">
+        <v>85</v>
+      </c>
+      <c r="D163" s="77" t="s">
+        <v>117</v>
+      </c>
+      <c r="E163" s="76" t="s">
+        <v>118</v>
+      </c>
+      <c r="F163" s="77" t="s">
+        <v>119</v>
+      </c>
+      <c r="G163" s="76" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="164" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B164" s="71" t="s">
+        <v>127</v>
+      </c>
+      <c r="C164" s="72">
+        <v>46291</v>
+      </c>
+      <c r="D164" s="33">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E164" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F164" s="38"/>
+      <c r="G164" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="165" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C165" s="23"/>
+      <c r="D165" s="33">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E165" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="F165" s="38"/>
+      <c r="G165" s="14" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="166" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C166" s="23"/>
+      <c r="D166" s="36">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="E166" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="F166" s="38"/>
+      <c r="G166" s="14" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="167" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C167" s="72">
+        <v>46292</v>
+      </c>
+      <c r="D167" s="33">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="E167" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="F167" s="38"/>
+      <c r="G167" s="14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="168" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C168" s="14"/>
+      <c r="D168" s="33">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="E168" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="F168" s="38"/>
+      <c r="G168" s="14" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="169" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C169" s="14"/>
+      <c r="D169" s="39"/>
+      <c r="E169" s="22"/>
+      <c r="F169" s="38"/>
+      <c r="G169" s="14"/>
+    </row>
+    <row r="170" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C170" s="73"/>
+      <c r="D170" s="74"/>
+      <c r="E170" s="75"/>
+      <c r="F170" s="74"/>
+      <c r="G170" s="75"/>
+    </row>
+    <row r="171" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B171" t="s">
         <v>1</v>
       </c>
-      <c r="C171" s="22"/>
-[...19 lines deleted...]
-      <c r="F173" s="35"/>
+      <c r="C171" s="19"/>
+      <c r="D171" s="40"/>
+      <c r="E171" s="19"/>
+      <c r="F171" s="40"/>
+      <c r="G171" s="19"/>
+    </row>
+    <row r="172" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C172" s="19"/>
+      <c r="D172" s="40"/>
+      <c r="E172" s="19"/>
+      <c r="F172" s="40"/>
+      <c r="G172" s="19"/>
+    </row>
+    <row r="173" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C173" s="19"/>
+      <c r="D173" s="32"/>
+      <c r="E173" s="13"/>
+      <c r="F173" s="29"/>
       <c r="G173" s="6"/>
     </row>
-    <row r="174" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F174" s="51"/>
+    <row r="174" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C174" s="16"/>
+      <c r="D174" s="33"/>
+      <c r="E174" s="14"/>
+      <c r="F174" s="42"/>
       <c r="G174" s="6"/>
     </row>
-    <row r="175" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F175" s="51"/>
+    <row r="175" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C175" s="23"/>
+      <c r="D175" s="41"/>
+      <c r="E175" s="12"/>
+      <c r="F175" s="42"/>
       <c r="G175" s="6"/>
     </row>
-    <row r="176" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F176" s="35"/>
+    <row r="176" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C176" s="12"/>
+      <c r="D176" s="37"/>
+      <c r="E176" s="13"/>
+      <c r="F176" s="29"/>
       <c r="G176" s="6"/>
     </row>
-    <row r="177" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F177" s="51"/>
+    <row r="177" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C177" s="13"/>
+      <c r="D177" s="38"/>
+      <c r="E177" s="14"/>
+      <c r="F177" s="42"/>
       <c r="G177" s="6"/>
     </row>
-    <row r="178" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F178" s="51"/>
+    <row r="178" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C178" s="14"/>
+      <c r="D178" s="41"/>
+      <c r="E178" s="12"/>
+      <c r="F178" s="42"/>
       <c r="G178" s="6"/>
     </row>
-    <row r="179" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...845 lines deleted...]
-    <row r="1023" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C179" s="12"/>
+    </row>
+    <row r="180" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="181" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="182" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="183" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="184" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="185" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="186" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="187" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="188" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="189" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="190" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="191" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="192" spans="3:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="193" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="194" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="195" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="196" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="197" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="198" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="199" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="200" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="201" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="202" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="203" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="204" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="205" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="206" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="207" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="208" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="209" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="210" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="211" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="212" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="213" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="214" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="215" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="216" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="217" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="218" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="219" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="220" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="221" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="222" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="223" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="224" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="225" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="226" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="227" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="228" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="229" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="230" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="231" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="232" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="233" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="234" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="235" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="236" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="237" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="238" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="239" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="240" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="241" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="242" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="243" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="244" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="245" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="246" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="247" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="248" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="249" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="250" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="251" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="252" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="253" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="254" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="255" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="256" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="257" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="258" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="259" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="260" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="261" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="262" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="263" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="264" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="265" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="266" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="267" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="268" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="269" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="270" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="271" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="272" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="273" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="274" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="275" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="276" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="277" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="278" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="279" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="280" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="281" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="282" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="283" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="284" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="285" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="286" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="287" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="288" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="289" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="290" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="291" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="292" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="293" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="294" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="295" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="296" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="297" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="298" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="299" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="300" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="301" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="302" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="303" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="304" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="305" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="306" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="307" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="308" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="309" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="310" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="311" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="312" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="313" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="314" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="315" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="316" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="317" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="318" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="319" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="320" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="321" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="322" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="323" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="324" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="325" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="326" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="327" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="328" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="329" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="330" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="331" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="332" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="333" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="334" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="335" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="336" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="337" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="338" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="339" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="340" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="341" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="342" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="343" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="344" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="345" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="346" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="347" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="348" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="349" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="350" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="351" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="352" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="353" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="354" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="355" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="356" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="357" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="358" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="359" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="360" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="361" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="362" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="363" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="364" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="365" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="366" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="367" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="368" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="369" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="370" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="371" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="372" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="373" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="374" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="375" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="376" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="377" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="378" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="379" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="380" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="381" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="382" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="383" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="384" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="385" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="386" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="387" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="388" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="389" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="390" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="391" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="392" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="393" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="394" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="395" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="396" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="397" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="398" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="399" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="400" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="401" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="402" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="403" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="404" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="405" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="406" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="407" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="408" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="409" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="410" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="411" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="412" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="413" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="414" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="415" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="416" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="417" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="418" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="419" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="420" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="421" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="422" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="423" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="424" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="425" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="426" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="427" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="428" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="429" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="430" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="431" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="432" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="433" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="434" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="435" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="436" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="437" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="438" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="439" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="440" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="441" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="442" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="443" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="444" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="445" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="446" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="447" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="448" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="449" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="450" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="451" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="452" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="453" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="454" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="455" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="456" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="457" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="458" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="459" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="460" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="461" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="462" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="463" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="464" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="465" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="466" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="467" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="468" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="469" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="470" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="471" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="472" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="473" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="474" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="475" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="476" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="477" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="478" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="479" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="480" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="481" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="482" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="483" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="484" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="485" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="486" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="487" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="488" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="489" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="490" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="491" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="492" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="493" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="494" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="495" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="496" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="497" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="498" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="499" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="500" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="501" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="502" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="503" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="504" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="505" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="506" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="507" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="508" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="509" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="510" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="511" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="512" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="513" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="514" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="515" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="516" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="517" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="518" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="519" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="520" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="521" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="522" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="523" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="524" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="525" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="526" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="527" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="528" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="529" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="530" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="531" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="532" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="533" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="534" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="535" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="536" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="537" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="538" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="539" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="540" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="541" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="542" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="543" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="544" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="545" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="546" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="547" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="548" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="549" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="550" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="551" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="552" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="553" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="554" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="555" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="556" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="557" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="558" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="559" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="560" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="561" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="562" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="563" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="564" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="565" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="566" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="567" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="568" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="569" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="570" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="571" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="572" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="573" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="574" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="575" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="576" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="577" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="578" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="579" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="580" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="581" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="582" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="583" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="584" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="585" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="586" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="587" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="588" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="589" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="590" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="591" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="592" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="593" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="594" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="595" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="596" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="597" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="598" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="599" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="600" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="601" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="602" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="603" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="604" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="605" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="606" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="607" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="608" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="609" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="610" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="611" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="612" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="613" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="614" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="615" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="616" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="617" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="618" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="619" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="620" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="621" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="622" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="623" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="624" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="625" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="626" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="627" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="628" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="629" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="630" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="631" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="632" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="633" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="634" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="635" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="636" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="637" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="638" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="639" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="640" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="641" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="642" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="643" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="644" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="645" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="646" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="647" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="648" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="649" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="650" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="651" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="652" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="653" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="654" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="655" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="656" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="657" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="658" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="659" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="660" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="661" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="662" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="663" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="664" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="665" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="666" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="667" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="668" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="669" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="670" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="671" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="672" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="673" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="674" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="675" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="676" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="677" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="678" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="679" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="680" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="681" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="682" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="683" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="684" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="685" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="686" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="687" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="688" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="689" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="690" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="691" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="692" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="693" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="694" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="695" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="696" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="697" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="698" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="699" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="700" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="701" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="702" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="703" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="704" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="705" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="706" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="707" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="708" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="709" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="710" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="711" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="712" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="713" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="714" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="715" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="716" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="717" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="718" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="719" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="720" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="721" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="722" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="723" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="724" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="725" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="726" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="727" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="728" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="729" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="730" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="731" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="732" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="733" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="734" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="735" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="736" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="737" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="738" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="739" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="740" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="741" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="742" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="743" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="744" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="745" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="746" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="747" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="748" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="749" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="750" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="751" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="752" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="753" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="754" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="755" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="756" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="757" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="758" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="759" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="760" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="761" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="762" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="763" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="764" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="765" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="766" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="767" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="768" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="769" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="770" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="771" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="772" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="773" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="774" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="775" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="776" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="777" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="778" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="779" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="780" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="781" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="782" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="783" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="784" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="785" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="786" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="787" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="788" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="789" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="790" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="791" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="792" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="793" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="794" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="795" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="796" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="797" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="798" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="799" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="800" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="801" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="802" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="803" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="804" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="805" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="806" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="807" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="808" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="809" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="810" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="811" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="812" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="813" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="814" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="815" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="816" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="817" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="818" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="819" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="820" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="821" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="822" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="823" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="824" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="825" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="826" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="827" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="828" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="829" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="830" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="831" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="832" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="833" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="834" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="835" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="836" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="837" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="838" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="839" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="840" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="841" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="842" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="843" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="844" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="845" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="846" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="847" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="848" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="849" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="850" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="851" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="852" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="853" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="854" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="855" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="856" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="857" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="858" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="859" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="860" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="861" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="862" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="863" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="864" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="865" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="866" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="867" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="868" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="869" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="870" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="871" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="872" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="873" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="874" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="875" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="876" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="877" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="878" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="879" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="880" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="881" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="882" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="883" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="884" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="885" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="886" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="887" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="888" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="889" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="890" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="891" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="892" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="893" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="894" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="895" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="896" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="897" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="898" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="899" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="900" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="901" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="902" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="903" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="904" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="905" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="906" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="907" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="908" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="909" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="910" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="911" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="912" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="913" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="914" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="915" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="916" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="917" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="918" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="919" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="920" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="921" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="922" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="923" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="924" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="925" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="926" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="927" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="928" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="929" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="930" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="931" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="932" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="933" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="934" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="935" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="936" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="937" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="938" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="939" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="940" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="941" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="942" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="943" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="944" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="945" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="946" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="947" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="948" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="949" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="950" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="951" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="952" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="953" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="954" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="955" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="956" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="957" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="958" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="959" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="960" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="961" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="962" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="963" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="964" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="965" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="966" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="967" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="968" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="969" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="970" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="971" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="972" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="973" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="974" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="975" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="976" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="977" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="978" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="979" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="980" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="981" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="982" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="983" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="984" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="985" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="986" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="987" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="988" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="989" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="990" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="991" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="992" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="993" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="994" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="995" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="996" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="997" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="998" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="999" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1000" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1001" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1002" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1003" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1004" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1005" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1006" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1007" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1008" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1009" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1010" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1011" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1012" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1013" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1014" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1015" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1016" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1017" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1018" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1019" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1020" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1021" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1022" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1023" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <phoneticPr fontId="15" type="noConversion"/>
+  <phoneticPr fontId="13" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f0785fb4-7cd3-40c0-8122-f25147720244}" enabled="1" method="Standard" siteId="{3619ea90-fa6e-40bf-aa11-2d4a18ad7689}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>