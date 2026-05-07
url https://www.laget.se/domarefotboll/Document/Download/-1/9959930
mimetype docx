--- v0 (2025-10-24)
+++ v1 (2026-05-07)
@@ -112,215 +112,91 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">070 – 350 12 </w:t>
             </w:r>
             <w:r w:rsidR="00C316A3">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB5C2B" w14:paraId="314E44E3" w14:textId="77777777" w:rsidTr="00BB5C2B">
-[...59 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00BB5C2B" w14:paraId="7FE18AC9" w14:textId="77777777" w:rsidTr="00BB5C2B">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FFC0DB8" w14:textId="53584995" w:rsidR="00BB5C2B" w:rsidRPr="00BB5C2B" w:rsidRDefault="002D1867" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Pontus Sundin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43A72FCC" w14:textId="7F18664C" w:rsidR="00BB5C2B" w:rsidRPr="00BB5C2B" w:rsidRDefault="002D1867" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>079 – 332 86 02</w:t>
-            </w:r>
-[...61 lines deleted...]
-              <w:t>073 – 023 50 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB5C2B" w14:paraId="79CFAFA0" w14:textId="77777777" w:rsidTr="00BB5C2B">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76669F7B" w14:textId="566D1858" w:rsidR="00BB5C2B" w:rsidRPr="00BB5C2B" w:rsidRDefault="002D1867" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -344,118 +220,50 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A012AB1" w14:textId="32BD210F" w:rsidR="00BB5C2B" w:rsidRPr="00BB5C2B" w:rsidRDefault="002D1867" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>079 – 079 63 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB5C2B" w14:paraId="64A4EBA3" w14:textId="77777777" w:rsidTr="00BB5C2B">
-[...66 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00BB5C2B" w14:paraId="2212D89D" w14:textId="77777777" w:rsidTr="00BB5C2B">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19AEDFB9" w14:textId="0C0EA089" w:rsidR="00BB5C2B" w:rsidRPr="00BB5C2B" w:rsidRDefault="004F5017" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Caspian</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -520,95 +328,50 @@
               <w:t>Eskil Triller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E0CEBCB" w14:textId="3FE05419" w:rsidR="00BB5C2B" w:rsidRPr="00BB5C2B" w:rsidRDefault="004F5017" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>070 – 259 75 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB5C2B" w14:paraId="7E68DA6A" w14:textId="77777777" w:rsidTr="00BB5C2B">
-[...43 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00BB5C2B" w14:paraId="79BBA2AF" w14:textId="77777777" w:rsidTr="00BB5C2B">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24833E51" w14:textId="746607FD" w:rsidR="00BB5C2B" w:rsidRPr="00BB5C2B" w:rsidRDefault="002D1867" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>William Sundin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -745,278 +508,50 @@
               <w:t>Emil Holmstam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19A61B4B" w14:textId="04E6302C" w:rsidR="002D1867" w:rsidRDefault="002D1867" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>076 – 792 30 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0054014C" w14:paraId="5AC08253" w14:textId="77777777" w:rsidTr="00BB5C2B">
-[...226 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="000B32BA" w14:paraId="5C9C9A7A" w14:textId="77777777" w:rsidTr="00BB5C2B">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F90076F" w14:textId="505C3049" w:rsidR="000B32BA" w:rsidRPr="00BB5C2B" w:rsidRDefault="002D1867" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Valentina Sundberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1077,359 +612,50 @@
               <w:t>Felicia Andersson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4562A3DF" w14:textId="7F952A3C" w:rsidR="006D04AE" w:rsidRPr="00BB5C2B" w:rsidRDefault="004F5017" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>070 – 603 45 91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D04AE" w14:paraId="0AADBB0F" w14:textId="77777777" w:rsidTr="00BB5C2B">
-[...307 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="006D04AE" w14:paraId="36016FF7" w14:textId="77777777" w:rsidTr="00BB5C2B">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03754896" w14:textId="39E31C10" w:rsidR="006D04AE" w:rsidRDefault="00B70801" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Meja </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -1443,95 +669,50 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Weissenberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="456E5D63" w14:textId="0077DC1B" w:rsidR="006D04AE" w:rsidRPr="00BB5C2B" w:rsidRDefault="00B70801" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>070 – 321 22 53</w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t>073 – 063 67 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A51AC" w14:paraId="1A95024F" w14:textId="77777777" w:rsidTr="00BB5C2B">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52718B16" w14:textId="10FB623E" w:rsidR="009A51AC" w:rsidRDefault="00D0318A" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebba </w:t>
@@ -1573,51 +754,50 @@
               <w:t>073 – 533 02 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0067408B" w14:paraId="133C4738" w14:textId="77777777" w:rsidTr="00BB5C2B">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16088277" w14:textId="01585371" w:rsidR="0067408B" w:rsidRDefault="0067408B" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Madicken Hellman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F81D7AF" w14:textId="705B1270" w:rsidR="0067408B" w:rsidRDefault="00121413" w:rsidP="00BB5C2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>072 – 007 55 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1798,73 +978,76 @@
     <w:rsidRoot w:val="00BB5C2B"/>
     <w:rsid w:val="00064D4D"/>
     <w:rsid w:val="000B32BA"/>
     <w:rsid w:val="00121413"/>
     <w:rsid w:val="0018131F"/>
     <w:rsid w:val="001A273E"/>
     <w:rsid w:val="001D0F8E"/>
     <w:rsid w:val="002311CC"/>
     <w:rsid w:val="00273EEE"/>
     <w:rsid w:val="002D1867"/>
     <w:rsid w:val="00321130"/>
     <w:rsid w:val="00394B3B"/>
     <w:rsid w:val="003D50B6"/>
     <w:rsid w:val="00426578"/>
     <w:rsid w:val="00447B15"/>
     <w:rsid w:val="004A7015"/>
     <w:rsid w:val="004F5017"/>
     <w:rsid w:val="0054014C"/>
     <w:rsid w:val="00550879"/>
     <w:rsid w:val="0060039E"/>
     <w:rsid w:val="00655F6E"/>
     <w:rsid w:val="0067408B"/>
     <w:rsid w:val="0069305C"/>
     <w:rsid w:val="006D04AE"/>
     <w:rsid w:val="006F1108"/>
+    <w:rsid w:val="006F6EB7"/>
     <w:rsid w:val="00893BF5"/>
     <w:rsid w:val="008E2EF1"/>
     <w:rsid w:val="0090739E"/>
     <w:rsid w:val="009472F7"/>
     <w:rsid w:val="00952491"/>
     <w:rsid w:val="00955C3B"/>
     <w:rsid w:val="009771A7"/>
     <w:rsid w:val="009A51AC"/>
     <w:rsid w:val="009D5742"/>
     <w:rsid w:val="00A434AE"/>
     <w:rsid w:val="00A62C84"/>
     <w:rsid w:val="00B70801"/>
     <w:rsid w:val="00BB5C2B"/>
     <w:rsid w:val="00C316A3"/>
     <w:rsid w:val="00C84A56"/>
     <w:rsid w:val="00CB29FA"/>
     <w:rsid w:val="00D02D4F"/>
     <w:rsid w:val="00D0318A"/>
     <w:rsid w:val="00D2030B"/>
     <w:rsid w:val="00E24E76"/>
     <w:rsid w:val="00E56C4C"/>
     <w:rsid w:val="00ED382D"/>
+    <w:rsid w:val="00F30117"/>
     <w:rsid w:val="00F830DD"/>
+    <w:rsid w:val="00F934C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0FD332FE"/>
@@ -2609,77 +1792,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>818</Characters>
+  <Pages>1</Pages>
+  <Words>88</Words>
+  <Characters>472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Rubrik</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>971</CharactersWithSpaces>
+  <CharactersWithSpaces>559</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elmgren Theresia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>