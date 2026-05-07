--- v0 (2025-10-24)
+++ v1 (2026-05-07)
@@ -1,100 +1,233 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpY="-465"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4463"/>
         <w:gridCol w:w="4463"/>
       </w:tblGrid>
       <w:tr w:rsidR="004212B8" w14:paraId="71165C7B" w14:textId="77777777" w:rsidTr="004212B8">
         <w:trPr>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7F440F92" w14:textId="5430578D" w:rsidR="004212B8" w:rsidRPr="00EC29EA" w:rsidRDefault="00B03850" w:rsidP="004212B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="50"/>
                 <w:szCs w:val="50"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="50"/>
                 <w:szCs w:val="50"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="004212B8" w:rsidRPr="00EC29EA">
               <w:rPr>
                 <w:sz w:val="50"/>
                 <w:szCs w:val="50"/>
               </w:rPr>
               <w:t>ontaktuppgifter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="50"/>
                 <w:szCs w:val="50"/>
               </w:rPr>
               <w:t xml:space="preserve"> ledare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="004B397A" w14:paraId="296842D1" w14:textId="77777777" w:rsidTr="004212B8">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DA6727" w14:textId="755FEF6C" w:rsidR="004B397A" w:rsidRDefault="004B397A" w:rsidP="004212B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>P – 18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB40D20" w14:textId="2127D8AD" w:rsidR="004B397A" w:rsidRDefault="004B397A" w:rsidP="004212B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anders </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Branteström</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 073-818 73 73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B397A" w14:paraId="687DBEAF" w14:textId="77777777" w:rsidTr="004212B8">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3F6C96" w14:textId="004636E7" w:rsidR="004B397A" w:rsidRDefault="004B397A" w:rsidP="004212B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>F - 18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="437467D4" w14:textId="77777777" w:rsidR="004B397A" w:rsidRDefault="004B397A" w:rsidP="004212B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Emil Sandberg – 070-534 70 87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3535B56C" w14:textId="139115FE" w:rsidR="004B397A" w:rsidRDefault="004B397A" w:rsidP="004212B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Joel Hedman – 073 – 080 67 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00E241E7" w14:paraId="44FBF107" w14:textId="77777777" w:rsidTr="004212B8">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3292DE4A" w14:textId="2241F4C4" w:rsidR="00E241E7" w:rsidRPr="004A6A77" w:rsidRDefault="00E241E7" w:rsidP="004212B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>P - 17</w:t>
             </w:r>
           </w:p>
@@ -295,65 +428,81 @@
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E03566F" w14:textId="21E5C02D" w:rsidR="004701DC" w:rsidRPr="004A6A77" w:rsidRDefault="009E6E22" w:rsidP="004212B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>P-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311788A3" w14:textId="6D83C8C6" w:rsidR="004701DC" w:rsidRPr="004A6A77" w:rsidRDefault="00E241E7" w:rsidP="004212B8">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Martin Östen </w:t>
+          <w:p w14:paraId="311788A3" w14:textId="18394404" w:rsidR="004701DC" w:rsidRPr="004A6A77" w:rsidRDefault="00E241E7" w:rsidP="004212B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Martin Östen</w:t>
+            </w:r>
+            <w:r w:rsidR="004B397A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E6E22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>70 – 432 97 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E6E22" w14:paraId="34E45968" w14:textId="77777777" w:rsidTr="004212B8">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
@@ -835,447 +984,50 @@
             </w:r>
             <w:r w:rsidRPr="004A6A77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A6A77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
-          </w:p>
-[...395 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E6E22" w14:paraId="02F27F33" w14:textId="77777777" w:rsidTr="004212B8">
         <w:trPr>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="557B6A3C" w14:textId="558F52CB" w:rsidR="009E6E22" w:rsidRPr="004A6A77" w:rsidRDefault="009E6E22" w:rsidP="009E6E22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
@@ -1378,64 +1130,66 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004212B8"/>
     <w:rsid w:val="001D20ED"/>
     <w:rsid w:val="00241A16"/>
     <w:rsid w:val="004212B8"/>
     <w:rsid w:val="004701DC"/>
     <w:rsid w:val="004A6A77"/>
+    <w:rsid w:val="004B397A"/>
     <w:rsid w:val="005715A5"/>
     <w:rsid w:val="0060039E"/>
     <w:rsid w:val="00712C1C"/>
     <w:rsid w:val="00744266"/>
     <w:rsid w:val="007F17BF"/>
     <w:rsid w:val="00924235"/>
     <w:rsid w:val="009E6E22"/>
     <w:rsid w:val="00A560D5"/>
     <w:rsid w:val="00B03850"/>
     <w:rsid w:val="00E241E7"/>
     <w:rsid w:val="00E6681D"/>
     <w:rsid w:val="00EB3272"/>
     <w:rsid w:val="00EC29EA"/>
     <w:rsid w:val="00ED087E"/>
+    <w:rsid w:val="00F30117"/>
     <w:rsid w:val="00F830DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1822,80 +1576,80 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004212B8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1356690755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -2197,76 +1951,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>82</Words>
-  <Characters>437</Characters>
+  <Words>85</Words>
+  <Characters>456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>518</CharactersWithSpaces>
+  <CharactersWithSpaces>540</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elmgren Theresia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>