--- v0 (2025-10-24)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F762CE6" w14:textId="77777777" w:rsidR="002B7623" w:rsidRPr="00D565A1" w:rsidRDefault="00113828" w:rsidP="00661200">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Arbetsordning domare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A52ED3" w14:textId="77777777" w:rsidR="00A36EBF" w:rsidRPr="00D565A1" w:rsidRDefault="00A36EBF" w:rsidP="00661200">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
@@ -102,98 +102,126 @@
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>För att vara domare i SK Iron ska du vara</w:t>
       </w:r>
       <w:r w:rsidR="00413724">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> medlem i SK Iron</w:t>
       </w:r>
       <w:r w:rsidR="003C3376">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2334E29B" w14:textId="4381482B" w:rsidR="00113828" w:rsidRDefault="003A41E9" w:rsidP="00661200">
+    <w:p w14:paraId="2334E29B" w14:textId="32DB8036" w:rsidR="00113828" w:rsidRDefault="003A41E9" w:rsidP="00661200">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00113828">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">u ska vara två år äldre än de spelare du dömer, dvs är du född 2001 kan du döma </w:t>
+        <w:t>u ska vara två år äldre än de spelare du dömer, dvs är du född 20</w:t>
+      </w:r>
+      <w:r w:rsidR="002D05D0">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00113828">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 kan du döma </w:t>
       </w:r>
       <w:r w:rsidR="00FA7C47">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00113828">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">arn </w:t>
       </w:r>
       <w:r w:rsidR="00413724">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">som är </w:t>
       </w:r>
       <w:r w:rsidR="00EA3F1F">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>födda 2003</w:t>
+        <w:t>födda 20</w:t>
+      </w:r>
+      <w:r w:rsidR="002D05D0">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3F1F">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00413724">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller senare</w:t>
       </w:r>
       <w:r w:rsidR="00113828">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE625AE" w14:textId="77777777" w:rsidR="003A41E9" w:rsidRDefault="003A41E9" w:rsidP="00661200">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E406818" w14:textId="5E7AC5B9" w:rsidR="003A41E9" w:rsidRDefault="003A41E9" w:rsidP="003A41E9">
@@ -258,51 +286,51 @@
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kom också ihåg att läsa igenom häftet som du fick vid domarutbildningen innan du dömer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11923507" w14:textId="77777777" w:rsidR="00BC26EE" w:rsidRDefault="00BC26EE" w:rsidP="00661200">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31090DC2" w14:textId="77777777" w:rsidR="00113828" w:rsidRDefault="00113828" w:rsidP="00661200">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43619881" w14:textId="4EDD8AB7" w:rsidR="00113828" w:rsidRDefault="00113828" w:rsidP="00113828">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Kom alltid förberedd och i god tid.</w:t>
       </w:r>
       <w:r w:rsidR="00130D96">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00413724">
         <w:rPr>
@@ -313,103 +341,103 @@
       </w:r>
       <w:r w:rsidR="00EA3F1F">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20–30</w:t>
       </w:r>
       <w:r w:rsidR="00130D96">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> min innan </w:t>
       </w:r>
       <w:r w:rsidR="003A41E9">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>start.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12245C37" w14:textId="77777777" w:rsidR="003A41E9" w:rsidRDefault="003A41E9" w:rsidP="003A41E9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17F26B2C" w14:textId="77777777" w:rsidR="00113828" w:rsidRDefault="00113828" w:rsidP="00113828">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Det är du som domare som håller reda på dina inplanerade matcher samt håller dig informerad genom att prenumerera på sektionens</w:t>
       </w:r>
       <w:r w:rsidR="003A41E9">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> och domarnas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> laget-sida och hålla koll på de dokument på densamma som du är berörd av.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A062B82" w14:textId="77777777" w:rsidR="003A41E9" w:rsidRDefault="003A41E9" w:rsidP="003A41E9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69C000BA" w14:textId="678B7569" w:rsidR="003715F8" w:rsidRDefault="00113828">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Om du behöver ha en ersättare till din inplanerade match är det i första hand du som ordnar </w:t>
       </w:r>
       <w:r w:rsidR="004F6D43">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>bytet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -441,437 +469,370 @@
       </w:r>
       <w:r w:rsidR="00FA7C47">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003715F8">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B7623">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Får du inte tag i någon som kan byta kontaktar du någon av oss domaransvariga så hjälper vi till med kallelse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E8CBFF" w14:textId="77777777" w:rsidR="00BC26EE" w:rsidRDefault="00113828" w:rsidP="00BC26EE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Om du får info om matchflytt är det du som ansvarar för att meddela din ersättare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE6A2BE" w14:textId="77777777" w:rsidR="00164614" w:rsidRPr="00BC26EE" w:rsidRDefault="00164614" w:rsidP="00164614">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00FE3A34" w14:textId="77777777" w:rsidR="00535C43" w:rsidRDefault="00535C43" w:rsidP="00113828">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>För alla domares trevnad – se till att hålla domarrummet snyggt och städat</w:t>
       </w:r>
       <w:r w:rsidR="00164614">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> - lämna inga tomburkar och annat skräp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340B94F0" w14:textId="77777777" w:rsidR="00535C43" w:rsidRDefault="00535C43" w:rsidP="00535C43">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B5D8FEF" w14:textId="77777777" w:rsidR="003A41E9" w:rsidRDefault="00535C43" w:rsidP="003A41E9">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00535C43">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Att tänka på innan match: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F679384" w14:textId="77777777" w:rsidR="00164614" w:rsidRDefault="00164614" w:rsidP="003A41E9">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1392D5EB" w14:textId="77777777" w:rsidR="00535C43" w:rsidRDefault="003A41E9" w:rsidP="00535C43">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Om ingen ledare från det lag du ska döma kontaktat dig</w:t>
       </w:r>
       <w:r w:rsidR="003715F8">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>så hör du av dig till dem dagen innan och bekräfta</w:t>
       </w:r>
       <w:r w:rsidR="00674BE8">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> att allt är i sin ordning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03255D3C" w14:textId="77777777" w:rsidR="00164614" w:rsidRDefault="00164614" w:rsidP="00164614">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B767780" w14:textId="77777777" w:rsidR="003A41E9" w:rsidRPr="003A41E9" w:rsidRDefault="003A41E9" w:rsidP="003A41E9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Ta kontakt med matchvärdarna eller hemmalagets ledare så att de vet att du är på plats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD345E4" w14:textId="77777777" w:rsidR="003A41E9" w:rsidRPr="003A41E9" w:rsidRDefault="003A41E9" w:rsidP="003A41E9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C3227A1" w14:textId="7F1F1F43" w:rsidR="00130D96" w:rsidRPr="002B7623" w:rsidRDefault="00535C43" w:rsidP="002B7623">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C3227A1" w14:textId="138E8398" w:rsidR="00130D96" w:rsidRPr="002B7623" w:rsidRDefault="00535C43" w:rsidP="002B7623">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Domartröjor</w:t>
+        <w:t>Domartröjor finns i domarrummet. Häng tillbak</w:t>
+      </w:r>
+      <w:r w:rsidR="00674BE8">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tröjan</w:t>
       </w:r>
       <w:r w:rsidR="003A41E9">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och shorts</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">och shortsen </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00164614">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>å galgen efter att du använt dem</w:t>
+        <w:t>å galgen efter att du använt de</w:t>
+      </w:r>
+      <w:r w:rsidR="002D05D0">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> klart</w:t>
       </w:r>
       <w:r w:rsidR="003A41E9" w:rsidRPr="002B7623">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B271299" w14:textId="77777777" w:rsidR="00164614" w:rsidRDefault="00164614" w:rsidP="00164614">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B087729" w14:textId="77777777" w:rsidR="00164614" w:rsidRPr="002D05D0" w:rsidRDefault="00164614" w:rsidP="002D05D0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED0438C" w14:textId="5E2D644D" w:rsidR="00535C43" w:rsidRDefault="00535C43" w:rsidP="00535C43">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Ta med domarflaggor till match</w:t>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Se till att du har klocka</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7623">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pipa med dig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BC4207" w14:textId="77777777" w:rsidR="00164614" w:rsidRDefault="00164614" w:rsidP="00164614">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ED0438C" w14:textId="5E2D644D" w:rsidR="00535C43" w:rsidRDefault="00535C43" w:rsidP="00535C43">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3F3DDD3C" w14:textId="77777777" w:rsidR="00535C43" w:rsidRPr="00535C43" w:rsidRDefault="003A41E9" w:rsidP="00535C43">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Se till att du har klocka</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>Lås in ev. värdesaker i klädskåpen i domarrummet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435D26B5" w14:textId="77777777" w:rsidR="005F5313" w:rsidRPr="00D565A1" w:rsidRDefault="005F5313" w:rsidP="00661200">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67A2B469" w14:textId="77777777" w:rsidR="008D3141" w:rsidRDefault="00BC26EE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Som domare är du där för att utbilda barnen </w:t>
@@ -921,85 +882,56 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24EBF8CF" w14:textId="77777777" w:rsidR="002B7623" w:rsidRDefault="002B7623">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DFC9734" w14:textId="0E6DCA06" w:rsidR="00413724" w:rsidRDefault="00413724">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Efter matchen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E41ADA9" w14:textId="77777777" w:rsidR="00413724" w:rsidRDefault="00413724" w:rsidP="009B4C94">
-[...26 lines deleted...]
-    </w:p>
     <w:p w14:paraId="18B00B55" w14:textId="77777777" w:rsidR="00413724" w:rsidRDefault="00413724" w:rsidP="009B4C94">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll i domarkvittot och lägg </w:t>
       </w:r>
       <w:r w:rsidR="000E685F">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>det i avsett fack till kansliet, som du hittar i ledarrummet.</w:t>
       </w:r>
     </w:p>
@@ -1181,70 +1113,70 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">förslag tar </w:t>
       </w:r>
       <w:r w:rsidR="002B7623">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>domaransvariga gärna emot det.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00661200" w:rsidRPr="000D2D02" w:rsidSect="0005340D">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1440" w:bottom="1440" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5255552F" w14:textId="77777777" w:rsidR="00C84638" w:rsidRDefault="00C84638" w:rsidP="00A36EBF">
+    <w:p w14:paraId="51325FE5" w14:textId="77777777" w:rsidR="00EF43E5" w:rsidRDefault="00EF43E5" w:rsidP="00A36EBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="764FE4AD" w14:textId="77777777" w:rsidR="00C84638" w:rsidRDefault="00C84638" w:rsidP="00A36EBF">
+    <w:p w14:paraId="4C4DE592" w14:textId="77777777" w:rsidR="00EF43E5" w:rsidRDefault="00EF43E5" w:rsidP="00A36EBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1254,91 +1186,91 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E71A59F" w14:textId="68EBB77A" w:rsidR="00EA3F1F" w:rsidRDefault="003A41E9">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Arbetsordning domare </w:t>
     </w:r>
     <w:r w:rsidR="00EA3F1F">
       <w:t>2021-06-07</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="294FD38B" w14:textId="77777777" w:rsidR="00A36EBF" w:rsidRDefault="00A36EBF">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07CBECF8" w14:textId="77777777" w:rsidR="00C84638" w:rsidRDefault="00C84638" w:rsidP="00A36EBF">
+    <w:p w14:paraId="65BAC26D" w14:textId="77777777" w:rsidR="00EF43E5" w:rsidRDefault="00EF43E5" w:rsidP="00A36EBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23F04181" w14:textId="77777777" w:rsidR="00C84638" w:rsidRDefault="00C84638" w:rsidP="00A36EBF">
+    <w:p w14:paraId="4A9C07B1" w14:textId="77777777" w:rsidR="00EF43E5" w:rsidRDefault="00EF43E5" w:rsidP="00A36EBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13CB7A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4D2A16C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2202,202 +2134,205 @@
   <w:num w:numId="2" w16cid:durableId="1489246385">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="643775337">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="744380862">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1994723988">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2114476469">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1394505376">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2007904197">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00267376"/>
     <w:rsid w:val="0005340D"/>
     <w:rsid w:val="00076AFF"/>
     <w:rsid w:val="000A6D62"/>
     <w:rsid w:val="000B75B7"/>
     <w:rsid w:val="000D2D02"/>
     <w:rsid w:val="000E685F"/>
     <w:rsid w:val="00113828"/>
     <w:rsid w:val="00130D96"/>
     <w:rsid w:val="001342FA"/>
     <w:rsid w:val="00164614"/>
     <w:rsid w:val="00187EC1"/>
     <w:rsid w:val="001A36CC"/>
     <w:rsid w:val="001B292A"/>
     <w:rsid w:val="001C1A5E"/>
     <w:rsid w:val="001D44CD"/>
     <w:rsid w:val="0021548D"/>
     <w:rsid w:val="00215CEC"/>
     <w:rsid w:val="0024084E"/>
     <w:rsid w:val="00267376"/>
     <w:rsid w:val="0028490E"/>
     <w:rsid w:val="00287F64"/>
     <w:rsid w:val="00293411"/>
     <w:rsid w:val="002B4357"/>
     <w:rsid w:val="002B7623"/>
     <w:rsid w:val="002C754C"/>
+    <w:rsid w:val="002D05D0"/>
     <w:rsid w:val="002F3925"/>
     <w:rsid w:val="00341452"/>
     <w:rsid w:val="003715F8"/>
     <w:rsid w:val="003A41E9"/>
     <w:rsid w:val="003C3376"/>
     <w:rsid w:val="00404E46"/>
     <w:rsid w:val="00413724"/>
     <w:rsid w:val="004367E5"/>
     <w:rsid w:val="00491F62"/>
     <w:rsid w:val="004F6D43"/>
     <w:rsid w:val="005271CC"/>
     <w:rsid w:val="00535C43"/>
     <w:rsid w:val="00546C69"/>
     <w:rsid w:val="0056059A"/>
     <w:rsid w:val="00562242"/>
     <w:rsid w:val="005832C9"/>
     <w:rsid w:val="005A358A"/>
     <w:rsid w:val="005F5313"/>
     <w:rsid w:val="00603DF4"/>
     <w:rsid w:val="0061289A"/>
     <w:rsid w:val="00661200"/>
     <w:rsid w:val="00674BE8"/>
     <w:rsid w:val="00710B4C"/>
     <w:rsid w:val="0071663B"/>
     <w:rsid w:val="00767D8A"/>
     <w:rsid w:val="0078240D"/>
     <w:rsid w:val="00793146"/>
     <w:rsid w:val="0080070C"/>
     <w:rsid w:val="008B6E60"/>
     <w:rsid w:val="008D3141"/>
     <w:rsid w:val="008D5D78"/>
     <w:rsid w:val="00987E1C"/>
     <w:rsid w:val="009B4C94"/>
     <w:rsid w:val="009E2490"/>
     <w:rsid w:val="00A36EBF"/>
     <w:rsid w:val="00AB68DD"/>
     <w:rsid w:val="00AD53FE"/>
     <w:rsid w:val="00B22533"/>
     <w:rsid w:val="00B34E27"/>
     <w:rsid w:val="00B6295E"/>
     <w:rsid w:val="00B875A9"/>
     <w:rsid w:val="00BA5048"/>
     <w:rsid w:val="00BC26EE"/>
     <w:rsid w:val="00BF65D5"/>
     <w:rsid w:val="00C300C4"/>
     <w:rsid w:val="00C66BA9"/>
     <w:rsid w:val="00C84638"/>
     <w:rsid w:val="00D2139A"/>
     <w:rsid w:val="00D418B1"/>
+    <w:rsid w:val="00D54916"/>
     <w:rsid w:val="00D565A1"/>
     <w:rsid w:val="00D93BF9"/>
     <w:rsid w:val="00D97689"/>
     <w:rsid w:val="00E15DF7"/>
     <w:rsid w:val="00E16103"/>
     <w:rsid w:val="00E22EB6"/>
     <w:rsid w:val="00E343CA"/>
     <w:rsid w:val="00EA3F1F"/>
     <w:rsid w:val="00EC3BBC"/>
+    <w:rsid w:val="00EF43E5"/>
     <w:rsid w:val="00EF53B4"/>
     <w:rsid w:val="00F24F31"/>
     <w:rsid w:val="00F379F9"/>
     <w:rsid w:val="00F60979"/>
     <w:rsid w:val="00F60FFD"/>
     <w:rsid w:val="00F83B36"/>
     <w:rsid w:val="00F862F8"/>
     <w:rsid w:val="00F955EF"/>
     <w:rsid w:val="00FA7C47"/>
     <w:rsid w:val="00FC31BA"/>
     <w:rsid w:val="00FF54BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44B110DC"/>
   <w15:docId w15:val="{19013A29-9F46-4D2D-9AEB-2FA9E5E54238}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2761,214 +2696,214 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF53B4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EF53B4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B6E60"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B6E60"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A36EBF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A36EBF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A36EBF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A36EBF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00113828"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB68DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F6D43"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="74480268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="657537768">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3290,75 +3225,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>451</Words>
-  <Characters>2396</Characters>
+  <Words>413</Words>
+  <Characters>2190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2842</CharactersWithSpaces>
+  <CharactersWithSpaces>2598</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Data</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a59b6cd5-d141-4a33-8bf1-0ca04484304f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a59b6cd5-d141-4a33-8bf1-0ca04484304f_SetDate">
     <vt:lpwstr>2021-05-11T18:49:47Z</vt:lpwstr>
   </property>