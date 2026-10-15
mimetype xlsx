--- v0 (2025-11-06)
+++ v1 (2026-10-15)
@@ -2,78 +2,76 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bertelsmann-my.sharepoint.com/personal/andrea_wing_riverty_com/Documents/desktop/Valinge IF/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/5bbd0675d43d5d0e/Valinge IF - Barn och ungdomssektion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C102E128-3E57-463C-83C3-059228CEFA82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6B2DE7E3-8762-4D09-B877-FE3821BAC065}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D3CB3FDC-23B8-4960-98E4-DD11C83DD07C}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{D3CB3FDC-23B8-4960-98E4-DD11C83DD07C}"/>
   </bookViews>
   <sheets>
     <sheet name="Blankett" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B37" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>MILERSÄTTNING</t>
   </si>
   <si>
     <t xml:space="preserve">Valinge If ersätter idrottsutövare, som är medlemmar i klubben, för resor mellan bostaden </t>
   </si>
   <si>
     <t>och bortamatch.</t>
   </si>
   <si>
     <t>Med idrottsutövare menas t ex:</t>
@@ -114,51 +112,51 @@
   <si>
     <t>Namn:</t>
   </si>
   <si>
     <t>Adress:</t>
   </si>
   <si>
     <t>Personnr:</t>
   </si>
   <si>
     <t>Konto nr:</t>
   </si>
   <si>
     <t>Bank:</t>
   </si>
   <si>
     <t>Elbil (ja/nej)</t>
   </si>
   <si>
     <t>Reg.nr</t>
   </si>
   <si>
     <t>och 9,50kr/mil för bilar som helt drivs av el.</t>
   </si>
   <si>
-    <t xml:space="preserve">Ersättning uppgår 2024 till 25kr/mil för bensin-/dieseldrivna bilar, </t>
+    <t xml:space="preserve">Ersättning uppgår 2026 till 25kr/mil för bensin-/dieseldrivna bilar, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -295,91 +293,91 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3835400" y="1295400"/>
           <a:ext cx="1644960" cy="1066943"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -441,51 +439,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -583,365 +581,365 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAAF3773-CD18-4712-B568-1B479240F82E}">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="10.7109375" customWidth="1"/>
-    <col min="3" max="3" width="47.85546875" customWidth="1"/>
+    <col min="2" max="2" width="10.7265625" customWidth="1"/>
+    <col min="3" max="3" width="47.81640625" customWidth="1"/>
     <col min="4" max="4" width="11" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="12.140625" customWidth="1"/>
+    <col min="5" max="5" width="12.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="7" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" s="3"/>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" s="3"/>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" s="3"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" s="3"/>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" s="3"/>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" s="3"/>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" s="3"/>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" s="3"/>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" s="3"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" s="3"/>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" s="3"/>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33" s="3"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" s="3"/>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35" s="3"/>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36" s="3"/>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37">
         <f>SUM(B17:B36)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
     </row>
-    <row r="40" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
     </row>
-    <row r="41" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
     </row>
-    <row r="42" spans="1:5" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" ht="24.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
     </row>
-    <row r="43" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" ht="25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
     </row>
-    <row r="44" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blankett</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>