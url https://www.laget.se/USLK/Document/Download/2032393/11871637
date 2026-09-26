--- v0 (2026-05-08)
+++ v1 (2026-09-26)
@@ -5,79 +5,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stefa\Documents\USLK\Sportchef\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95803BFB-4F3B-40FB-A30B-3AC7144676BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0E9019D-E471-4190-A349-78A75B62AA1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4F8A8CED-8F85-44C9-92D2-2EBC8AD06EEE}"/>
+    <workbookView xWindow="4590" yWindow="1410" windowWidth="21600" windowHeight="13470" xr2:uid="{4F8A8CED-8F85-44C9-92D2-2EBC8AD06EEE}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>Teknikläger</t>
   </si>
   <si>
     <t>Familjeläger</t>
   </si>
   <si>
     <t>Fartläger</t>
   </si>
   <si>
     <t>DM-läger</t>
   </si>
   <si>
     <t>Björnrike - 3 dagar inkl tävling</t>
   </si>
   <si>
     <t>LVC- Vargläger</t>
   </si>
   <si>
     <t>Bollnäs - 2 dagar</t>
   </si>
   <si>
     <t>U8</t>
   </si>
   <si>
@@ -96,120 +96,138 @@
     <t>Höstlov v.44</t>
   </si>
   <si>
     <t>Idre</t>
   </si>
   <si>
     <t>Sölden</t>
   </si>
   <si>
     <t>Björnrike</t>
   </si>
   <si>
     <t>20-22/11</t>
   </si>
   <si>
     <t>Reserv</t>
   </si>
   <si>
     <t>Idre/Tänndalen</t>
   </si>
   <si>
     <t>5-7/12</t>
   </si>
   <si>
     <t>18-20/12</t>
-  </si>
-[...1 lines deleted...]
-    <t>22-24/1 alt. 29-31/1</t>
   </si>
   <si>
     <t>6-7/3</t>
   </si>
   <si>
     <t>Preleminärt</t>
   </si>
   <si>
     <t>Lägerdagar innan skolstart 11-12/1</t>
   </si>
   <si>
     <t>Oslo Snö</t>
   </si>
   <si>
     <t>Förläger v.40 2-4/10</t>
   </si>
   <si>
     <t>Jullovsträning Klövsjö/Åre
 Separat information för respektive ort</t>
   </si>
   <si>
     <t>Sportlovsträning Klövsjö/Björnrike/Åre
 Separat information för respektive ort</t>
   </si>
   <si>
     <t xml:space="preserve">Björnrike </t>
   </si>
   <si>
     <t>Björnrike/Trysil (ort ej bestämt)</t>
+  </si>
+  <si>
+    <t>22-24/1</t>
+  </si>
+  <si>
+    <t>Rekommenderad ålder</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -335,118 +353,129 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -745,365 +774,380 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16E1C968-A712-4CF7-9121-3C2F5A99D84C}">
-  <dimension ref="A1:F40"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F2" sqref="F2"/>
+      <pane ySplit="1" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32" bestFit="1" customWidth="1"/>
     <col min="2" max="5" width="15.140625" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="E2" s="26"/>
+        <v>25</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
       <c r="F2" s="15"/>
     </row>
     <row r="3" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="20" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="E3" s="27"/>
+        <v>24</v>
+      </c>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
       <c r="F3" s="16"/>
     </row>
     <row r="4" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
-      <c r="B4" s="28"/>
-[...2 lines deleted...]
-      <c r="E4" s="28"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
       <c r="F4" s="21"/>
     </row>
     <row r="5" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="20"/>
-      <c r="B5" s="27"/>
-[...2 lines deleted...]
-      <c r="E5" s="27"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="29"/>
-[...2 lines deleted...]
-      <c r="E6" s="29"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
       <c r="F6" s="9"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="30"/>
-[...2 lines deleted...]
-      <c r="E7" s="34"/>
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
       <c r="F7" s="11"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="30"/>
-[...2 lines deleted...]
-      <c r="E8" s="34"/>
+      <c r="B8" s="28"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
       <c r="F8" s="11"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
-      <c r="B9" s="31"/>
-[...2 lines deleted...]
-      <c r="E9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
       <c r="F9" s="13"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="20"/>
-      <c r="B10" s="30"/>
-[...2 lines deleted...]
-      <c r="E10" s="30"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
       <c r="F10" s="16"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="29"/>
-[...2 lines deleted...]
-      <c r="E11" s="32"/>
+      <c r="B11" s="27"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="30"/>
       <c r="F11" s="15"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="30"/>
-[...2 lines deleted...]
-      <c r="E12" s="30"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
       <c r="F12" s="16"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="30"/>
-[...2 lines deleted...]
-      <c r="E13" s="30"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
       <c r="F13" s="16"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="30"/>
-[...2 lines deleted...]
-      <c r="E14" s="30"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
       <c r="F14" s="16"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="31"/>
-[...2 lines deleted...]
-      <c r="E15" s="31"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
       <c r="F15" s="14"/>
     </row>
     <row r="16" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="30"/>
-[...2 lines deleted...]
-      <c r="E16" s="30"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="32"/>
-[...2 lines deleted...]
-      <c r="E17" s="32"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
       <c r="F17" s="15"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="E18" s="30"/>
+        <v>28</v>
+      </c>
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
       <c r="F18" s="16"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="31"/>
-[...2 lines deleted...]
-      <c r="E19" s="31"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
       <c r="F19" s="14"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="B20" s="30"/>
-[...2 lines deleted...]
-      <c r="E20" s="30"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="33"/>
-[...2 lines deleted...]
-      <c r="E21" s="32"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
       <c r="F21" s="15"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="E22" s="30"/>
+        <v>29</v>
+      </c>
+      <c r="B22" s="28"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
       <c r="F22" s="16"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="31"/>
-[...2 lines deleted...]
-      <c r="E23" s="31"/>
+      <c r="B23" s="29"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
       <c r="F23" s="14"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="22"/>
     </row>
     <row r="25" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="24" t="s">
-[...6 lines deleted...]
-      <c r="F25" s="25"/>
+      <c r="A25" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="34"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="1"/>
-[...3 lines deleted...]
-      <c r="F29" s="1"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="15"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="6" t="s">
+      <c r="A30" s="36" t="s">
         <v>4</v>
       </c>
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="16"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A31" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="29"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="29"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="14"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="23"/>
     </row>
     <row r="33" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="24" t="s">
-[...6 lines deleted...]
-      <c r="F33" s="25"/>
+      <c r="A33" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="34"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A40" s="38" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="41" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A41" s="39" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A33:F33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>