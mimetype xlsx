--- v1 (2025-12-28)
+++ v2 (2026-05-03)
@@ -19,137 +19,139 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sandvik-my.sharepoint.com/personal/patrik_a_strandberg_sandvik_com/Documents/Istider scheman/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sandvik-my.sharepoint.com/personal/patrik_a_strandberg_sandvik_com/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="106" documentId="8_{E5162337-857C-45C6-9752-3997D75A3EB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CEE3D556-9483-4928-882B-04C9929BFD1D}"/>
+  <xr:revisionPtr revIDLastSave="22" documentId="8_{1F74A4D5-A205-4230-86DC-F14233D34324}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E5EA8358-95AF-4BE7-83F4-0E6539AB56B3}"/>
   <bookViews>
-    <workbookView xWindow="-80" yWindow="-80" windowWidth="19360" windowHeight="11440" tabRatio="804" firstSheet="18" activeTab="24" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" firstSheet="20" activeTab="35" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="V.31" sheetId="44" r:id="rId1"/>
     <sheet name="V.32" sheetId="43" r:id="rId2"/>
     <sheet name="V.33" sheetId="42" r:id="rId3"/>
     <sheet name="V.34" sheetId="41" r:id="rId4"/>
     <sheet name="V.35" sheetId="40" r:id="rId5"/>
     <sheet name="V.36" sheetId="39" r:id="rId6"/>
     <sheet name="V.37" sheetId="1" r:id="rId7"/>
     <sheet name="V.38" sheetId="2" state="hidden" r:id="rId8"/>
     <sheet name="V.38(1)" sheetId="45" r:id="rId9"/>
     <sheet name="V.39" sheetId="3" r:id="rId10"/>
     <sheet name="V.40" sheetId="6" r:id="rId11"/>
     <sheet name="V.41" sheetId="4" r:id="rId12"/>
     <sheet name="V.42" sheetId="5" r:id="rId13"/>
     <sheet name="V.43" sheetId="7" r:id="rId14"/>
     <sheet name="V.44" sheetId="8" r:id="rId15"/>
     <sheet name="V.45" sheetId="9" r:id="rId16"/>
     <sheet name="V.46" sheetId="10" r:id="rId17"/>
     <sheet name="V.47" sheetId="12" r:id="rId18"/>
     <sheet name="V.48" sheetId="11" r:id="rId19"/>
     <sheet name="V.49" sheetId="13" r:id="rId20"/>
     <sheet name="V.50" sheetId="14" r:id="rId21"/>
     <sheet name="V.51" sheetId="15" r:id="rId22"/>
     <sheet name="V.52" sheetId="16" r:id="rId23"/>
     <sheet name="V.1" sheetId="21" r:id="rId24"/>
     <sheet name="V.2" sheetId="22" r:id="rId25"/>
     <sheet name="V.3" sheetId="23" r:id="rId26"/>
     <sheet name="V.4" sheetId="24" r:id="rId27"/>
     <sheet name="V.5" sheetId="25" r:id="rId28"/>
     <sheet name="V.6" sheetId="26" r:id="rId29"/>
     <sheet name="V.7" sheetId="27" r:id="rId30"/>
     <sheet name="V.8" sheetId="28" r:id="rId31"/>
     <sheet name="V.9" sheetId="29" r:id="rId32"/>
     <sheet name="V.10" sheetId="30" r:id="rId33"/>
     <sheet name="V.11" sheetId="31" r:id="rId34"/>
     <sheet name="V.12" sheetId="32" r:id="rId35"/>
     <sheet name="V.13" sheetId="33" r:id="rId36"/>
+    <sheet name="V.14" sheetId="46" r:id="rId37"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2943" uniqueCount="533">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3067" uniqueCount="610">
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color rgb="FFFFC000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Kontakt</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFFC000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: istidertestebo@outlook.com</t>
     </r>
   </si>
   <si>
     <t>Må</t>
@@ -244,150 +246,90 @@
       </rPr>
       <t>(värmning 15,20)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> starttid 16,00</t>
     </r>
   </si>
   <si>
     <t>08,15-09,15</t>
   </si>
   <si>
     <t>09,30-10,15</t>
   </si>
   <si>
     <t>10,30-11,30</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>14,15-16,30</t>
-[...10 lines deleted...]
-  <si>
     <t>16.30-17.30</t>
   </si>
   <si>
-    <t>09:00-10:00</t>
-[...7 lines deleted...]
-  <si>
     <t>10,15-11,45</t>
   </si>
   <si>
     <t>17,45-18,45</t>
   </si>
   <si>
     <t>10,15-11,30</t>
   </si>
   <si>
     <t>11,45-13,15</t>
   </si>
   <si>
     <t>16,15-17,15</t>
   </si>
   <si>
-    <t>12,30-13,30</t>
-[...1 lines deleted...]
-  <si>
     <t>19:00-19,50</t>
   </si>
   <si>
     <t>20,05-20,55</t>
   </si>
   <si>
     <t>21.10-22,00</t>
   </si>
   <si>
     <t>11,30-12,30</t>
   </si>
   <si>
     <t>08,15-10,00</t>
   </si>
   <si>
-    <t>10,15-12,15</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>12,00-13,30</t>
   </si>
   <si>
-    <t>13,45-15,05</t>
-[...1 lines deleted...]
-  <si>
     <t>17,30-18,30</t>
-  </si>
-[...28 lines deleted...]
-    <t>11,45-14,00</t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 37 2025 Testebo </t>
   </si>
   <si>
     <t>25+-nov</t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 13 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 12 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 11 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 10 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 9 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 8 2026 Testebo </t>
   </si>
@@ -1197,53 +1139,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning16,05)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  16,45-19,00</t>
     </r>
   </si>
   <si>
     <t>SIFU16 Brynäsvallen 20,10</t>
   </si>
   <si>
     <t>19,00-19.50</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tryout U18 26/27</t>
   </si>
   <si>
     <t>SIFU12 Monitor B 16,40-17,40</t>
   </si>
   <si>
     <t>SIFU14/15 Monitor A 20,40-21,40</t>
   </si>
   <si>
     <t xml:space="preserve">SIF U18 Div.1 Borta Valbo </t>
   </si>
   <si>
     <t>17,15-18.05</t>
   </si>
   <si>
     <t>16.15-17,05</t>
   </si>
   <si>
     <t>15,25-16,15</t>
   </si>
   <si>
     <t>Hockeyskolan Monitor A 15,30-16,30</t>
   </si>
   <si>
     <t>Hockeyfritids</t>
   </si>
@@ -1782,682 +1721,1249 @@
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Värmning(16,05)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  16,45-19,00</t>
     </r>
   </si>
   <si>
     <t>SIF-A - Sollentuna HC</t>
   </si>
   <si>
     <t>SIF-A Kalix</t>
   </si>
   <si>
+    <t>SIF-A - Borlänge</t>
+  </si>
+  <si>
+    <t>SIF-A - Lindlöven</t>
+  </si>
+  <si>
+    <t>SIF-A - Sundsvall</t>
+  </si>
+  <si>
+    <t>12,15-13,45</t>
+  </si>
+  <si>
+    <t>09.00-10.45</t>
+  </si>
+  <si>
+    <t>11.00-13.15</t>
+  </si>
+  <si>
+    <t>13.30-15.50</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(värmning16,05)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  16.45-19.00</t>
+    </r>
+  </si>
+  <si>
+    <t>08.30-09.45</t>
+  </si>
+  <si>
+    <t>10.00-11.15</t>
+  </si>
+  <si>
+    <t>13.15-14.45</t>
+  </si>
+  <si>
+    <t>15.00-16.30</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>16.45-19.00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Värmning 15,30) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>16.10-18.25</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>HÅIK U11-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>match</t>
+    </r>
+  </si>
+  <si>
+    <t>12.15-14.00</t>
+  </si>
+  <si>
+    <t>14.15-15.15</t>
+  </si>
+  <si>
+    <t>15.30-16.30</t>
+  </si>
+  <si>
+    <t>SIFU10/12 A-hallen 17,40</t>
+  </si>
+  <si>
+    <t>SIF U14/15 B-hallen 16,40</t>
+  </si>
+  <si>
+    <t>SIF U14/15 B-hallen 16,40-17,40</t>
+  </si>
+  <si>
+    <t>SIF U12 A-hallen 16,30</t>
+  </si>
+  <si>
+    <t>SIF U9 A-hallen 17,40</t>
+  </si>
+  <si>
+    <t>SIFU16 B-hallen 19-20</t>
+  </si>
+  <si>
+    <t>SIFU10/12 valbo 16,50-1740</t>
+  </si>
+  <si>
+    <t>SIF U16 Valbo 19-20</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Värmning 16,05) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>16.45-19,00</t>
+    </r>
+  </si>
+  <si>
+    <t>SIF U18 Div. - Lindefallet</t>
+  </si>
+  <si>
+    <t>SIF U18 Div.1 - Huge</t>
+  </si>
+  <si>
+    <t>SIFU11 - Sandviken</t>
+  </si>
+  <si>
+    <t>SIFU15/16</t>
+  </si>
+  <si>
+    <t>14.30-15.45</t>
+  </si>
+  <si>
+    <t>SIFU16 match A-hallen 19,00</t>
+  </si>
+  <si>
+    <t>SIFU16 A-hall 20-21</t>
+  </si>
+  <si>
+    <t>SIF U16 B-hall 20-21</t>
+  </si>
+  <si>
+    <t>SIFU14/15 A-hall 18,20-19,20</t>
+  </si>
+  <si>
+    <t>SIFU16 A-hall 19,30-20,30</t>
+  </si>
+  <si>
+    <t>SIF 10/12</t>
+  </si>
+  <si>
+    <t>SIF U14/15 A-hallen 18,50-19,50</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 20-21</t>
+  </si>
+  <si>
+    <t>SIFU16 A-hall 20,30-21,30</t>
+  </si>
+  <si>
+    <t>SIF U14/15 B-hallen 19-20</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 20,10-21,10</t>
+  </si>
+  <si>
+    <t>SIF U18DIV.1 hemma GGIK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Värmning 16,05) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>16.45-19.00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Konståkningstävling</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  -  Hockeyskolan och alla Matcher flyttade till Nynäs</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Konståkningstävling</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  -  Alla Matcher flyttade till Nynäs</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> SIF U9</t>
+  </si>
+  <si>
+    <t>SIFU10/12 B-hall 16,40-17,40</t>
+  </si>
+  <si>
+    <t>SIF U16 B-hall 20,10-21,10</t>
+  </si>
+  <si>
+    <t>SIF H-skola B-hall 15,30-16,30</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 19,30-20,30</t>
+  </si>
+  <si>
+    <t>SIF U18DIV.1 borta Sandviken.</t>
+  </si>
+  <si>
+    <t>SIFU10/12</t>
+  </si>
+  <si>
+    <t>SIF U16 B-hallen 20,10-21,10</t>
+  </si>
+  <si>
+    <t>SIF U14/15 Valbo 17,30-18,20</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 20,20-21,20</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 20,40-21,40</t>
+  </si>
+  <si>
+    <t>SIF U18DIV.1 borta Bollnäs</t>
+  </si>
+  <si>
+    <t>SIFU15-Sandviken</t>
+  </si>
+  <si>
+    <t>14.30-16.15</t>
+  </si>
+  <si>
+    <t>16.30-18.45</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 18,50-19,50</t>
+  </si>
+  <si>
+    <t>15.00-16.45</t>
+  </si>
+  <si>
+    <t>17.00-18.45</t>
+  </si>
+  <si>
+    <t>11.30-12.30</t>
+  </si>
+  <si>
+    <t>12.45-13.45</t>
+  </si>
+  <si>
+    <t>14.00-15.00</t>
+  </si>
+  <si>
+    <t>15.15-16.15</t>
+  </si>
+  <si>
+    <t>17.45-18.45</t>
+  </si>
+  <si>
+    <t>09.00-10.00</t>
+  </si>
+  <si>
+    <t>11.00-12.00</t>
+  </si>
+  <si>
+    <t>08.15-10.15</t>
+  </si>
+  <si>
+    <t>SIFU10/12 valbo 17,50-18,50</t>
+  </si>
+  <si>
+    <t>SIF U16 Valbo 17,50-18,50</t>
+  </si>
+  <si>
+    <t>HÅIK U14 - Hudik/Lindefallet</t>
+  </si>
+  <si>
+    <t>HÅIK U12 - GGIK</t>
+  </si>
+  <si>
+    <t>HÅIK U12 - SIF</t>
+  </si>
+  <si>
+    <t>HÅIK U14 - Bollnäs</t>
+  </si>
+  <si>
+    <t>HÅIK U11 - SIF</t>
+  </si>
+  <si>
+    <t>HÅIK U11 - Brynäs</t>
+  </si>
+  <si>
+    <t>HÅIK U12 - Valbo</t>
+  </si>
+  <si>
+    <t>HÅIK U12 - Sätra</t>
+  </si>
+  <si>
+    <t>HÅIK U11 - Hedesunda</t>
+  </si>
+  <si>
+    <t>HÅIK/SIF U13 - Alfta</t>
+  </si>
+  <si>
+    <t>13.30-15.15</t>
+  </si>
+  <si>
+    <t>SIF U9 - Sätra &amp; Sandviken</t>
+  </si>
+  <si>
+    <t>SIF U9 - HÅIK &amp; GGIK &amp; Ockelbo</t>
+  </si>
+  <si>
+    <t>SIF U9 - Brynäs &amp; Huge</t>
+  </si>
+  <si>
+    <t>SIF U11 - GGIK</t>
+  </si>
+  <si>
+    <t>SIF U11 - Valbo</t>
+  </si>
+  <si>
+    <t>SIF U10 - HÅIK</t>
+  </si>
+  <si>
+    <t>SIF U14 - Valbo</t>
+  </si>
+  <si>
+    <t>SIF U14 - Alfta</t>
+  </si>
+  <si>
+    <t>SIF U12 - Huge</t>
+  </si>
+  <si>
+    <t>SIF U12 - Sandviken</t>
+  </si>
+  <si>
+    <t>SIF U14 - Brynäs</t>
+  </si>
+  <si>
+    <t>SIF U14 - Hudik/Lindefallet</t>
+  </si>
+  <si>
+    <t>SIF U12 - GGIK</t>
+  </si>
+  <si>
+    <t>11.45-13.00</t>
+  </si>
+  <si>
+    <t>HÅIK U10 - Valbo</t>
+  </si>
+  <si>
+    <t>19.40-22.00</t>
+  </si>
+  <si>
+    <t>SIF U18 - Malung</t>
+  </si>
+  <si>
+    <t>SIF U18 - Borlänge</t>
+  </si>
+  <si>
+    <t>SIF U18 - Arboga</t>
+  </si>
+  <si>
+    <t>SIF U18 - Kils AIK</t>
+  </si>
+  <si>
+    <t>SIF U18 - Lindlöven</t>
+  </si>
+  <si>
+    <t>SIF U18 - Hudik</t>
+  </si>
+  <si>
+    <t>HÅIK U15 - Tierp</t>
+  </si>
+  <si>
+    <t>HÅIK U15 - Söderhamn</t>
+  </si>
+  <si>
+    <t>HÅIK U15 - Hedesunda</t>
+  </si>
+  <si>
+    <t>SIF U15 - Sätra/GGIK</t>
+  </si>
+  <si>
+    <t>SIF U15 - Skutskär/SHK</t>
+  </si>
+  <si>
+    <t>10.00-11.30</t>
+  </si>
+  <si>
+    <t>A-laget SIF match Monitor</t>
+  </si>
+  <si>
+    <t>SIFU9/U10</t>
+  </si>
+  <si>
+    <t>SIF Hockeyskola</t>
+  </si>
+  <si>
+    <t>SIF 14/15</t>
+  </si>
+  <si>
+    <t>SIF U10/12 annan arena</t>
+  </si>
+  <si>
+    <t>SIF U10/U12</t>
+  </si>
+  <si>
+    <t>SIF U12 - Valbo annan arena</t>
+  </si>
+  <si>
+    <t>16.30-18.30</t>
+  </si>
+  <si>
+    <t>11.45-14.00</t>
+  </si>
+  <si>
+    <t>HÅIK U8 Sammandrag</t>
+  </si>
+  <si>
+    <t>HÅIK U9/U10 + U11/U12</t>
+  </si>
+  <si>
+    <t>08.00-18.45</t>
+  </si>
+  <si>
+    <t>SIF U15 - IK Huge annan arena</t>
+  </si>
+  <si>
+    <t>SIF J18 div 1 - Huge annan arena</t>
+  </si>
+  <si>
+    <t>SIF U16 - Sätra/GGIK annan arena</t>
+  </si>
+  <si>
+    <t>SIF U16 - Huge annan arena</t>
+  </si>
+  <si>
+    <t>SIF U18 - BIK Karlskoga</t>
+  </si>
+  <si>
+    <t>HÅIK U9 - SIF &amp; Valbo</t>
+  </si>
+  <si>
+    <t>SIF U15 - Brynäs</t>
+  </si>
+  <si>
+    <t>16:30-18:45</t>
+  </si>
+  <si>
+    <t>14.15-16.15</t>
+  </si>
+  <si>
+    <t>16.30-19.00</t>
+  </si>
+  <si>
+    <t>SIF U15 - Sandviken</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 13,45-14,45</t>
+  </si>
+  <si>
+    <t>SIF U10/12 Valbo 17,50-18,50</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 16,30-17,30</t>
+  </si>
+  <si>
+    <t>SIF U16 B-hallen 19-20</t>
+  </si>
+  <si>
+    <t>SIF J18 div 1 Borta Sandviken</t>
+  </si>
+  <si>
+    <t>SIF U10/12 Monitor B 16,40-17,40</t>
+  </si>
+  <si>
+    <t>SIF U18 Monitor B 19,40-20,40</t>
+  </si>
+  <si>
+    <t>SIF J18 div 1 hemma Bollnäs</t>
+  </si>
+  <si>
+    <t>SIFU10 Annan arena Huge</t>
+  </si>
+  <si>
+    <t>SIF J18 div 1 hemma GGIK</t>
+  </si>
+  <si>
+    <t>SIF J18 div 1 Borta Lindefallet</t>
+  </si>
+  <si>
+    <t>12.40-14.55</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 15,20)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>starttid 16,00-18,15</t>
+      <t>starttid 16.00-18.15</t>
     </r>
-  </si>
-[...22 lines deleted...]
-    <t>13.30-15.50</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(värmning16,05)</t>
+      <t>(värmning 18,20)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>starttid 19.00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Värmning(16,05)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  16.45-19.00</t>
     </r>
   </si>
   <si>
-    <t>08.30-09.45</t>
-[...10 lines deleted...]
-  <si>
+    <t>SIF J18 div 1 Borta Bollnäs</t>
+  </si>
+  <si>
+    <t>SIF J18 div 1 Borta GGIK</t>
+  </si>
+  <si>
+    <t>SIF J18 div 1 Borta Valbo</t>
+  </si>
+  <si>
+    <t>SIF U10 - Hofors</t>
+  </si>
+  <si>
+    <t>HÅIK/SIF U13 - Sandviken</t>
+  </si>
+  <si>
+    <t>HÅIK/SIF U13 - Järvsö</t>
+  </si>
+  <si>
+    <t>HÅIK/SIF U13 - Hudik/Lindefallet</t>
+  </si>
+  <si>
+    <t>HÅIK U15 - Hudik/Lindefallet Brynäsvallen 10:45</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (värmning 19,00)  </t>
+    </r>
     <r>
       <rPr>
         <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>19.40-22.00</t>
+    </r>
+  </si>
+  <si>
+    <t>12.15-14.30</t>
+  </si>
+  <si>
+    <t>14.45-17.15</t>
+  </si>
+  <si>
+    <t>14.15-16.45</t>
+  </si>
+  <si>
+    <t>CCM Event - Jaxgård</t>
+  </si>
+  <si>
+    <t>SIFU10/12 B-hallen 16,40</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 20,00</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 18,20</t>
+  </si>
+  <si>
+    <t>SIF U14/15 A-hallen 17,10</t>
+  </si>
+  <si>
+    <t>SIF U14/15 A-hallen 20,00</t>
+  </si>
+  <si>
+    <t>SIFU12 A-hallen 16,30</t>
+  </si>
+  <si>
+    <t>SIF U10 B-hallen 16,40</t>
+  </si>
+  <si>
+    <t>SIF U14/15 A-hallen 18,50</t>
+  </si>
+  <si>
+    <t>SIF U14/15 B-hallen 17,50-18,50</t>
+  </si>
+  <si>
+    <t>SIF U16 B-hallen 20,10</t>
+  </si>
+  <si>
+    <t>SIF J18 div 1 Valbo 16,40 Huge</t>
+  </si>
+  <si>
+    <t>12.30-14.00</t>
+  </si>
+  <si>
+    <t>17.45-19:00</t>
+  </si>
+  <si>
+    <t>SIF U114/15 A-hallen 18,50</t>
+  </si>
+  <si>
+    <t>SIFU10/12 A-hallen 16,30</t>
+  </si>
+  <si>
+    <t>SIF U18 Borta Malung</t>
+  </si>
+  <si>
+    <t>SIF J18 div 1 hemma i sandviken</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 20,40</t>
+  </si>
+  <si>
+    <t>SIF U10-Valbo</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 20,10</t>
+  </si>
+  <si>
+    <t>SIF U18Div.1 - Valbo</t>
+  </si>
+  <si>
+    <t>HÅIK/SIF U13 - Hudik</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(värmning 15,20)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> starttid 16.00-18.15</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Värmning 12,00)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 12.40-15.05</t>
+    </r>
+  </si>
+  <si>
+    <t>10.15-12.15</t>
+  </si>
+  <si>
+    <t>SIF H-skola</t>
+  </si>
+  <si>
+    <t>10.15-12.30</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Värmning(16,05)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>16,45-19,00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Värmning 16,05) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>16.45-19.00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Värmning 16,05)</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>16.45-19.00</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">(Värmning 15,30) </t>
+      <t xml:space="preserve">(värmning 18,20) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>starttid 19.00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(värmning 18,20)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>starttid 19.00</t>
+    </r>
+  </si>
+  <si>
+    <t>12.00-13.15</t>
+  </si>
+  <si>
+    <t>SIF U11 B-hallen 16,40-17,30</t>
+  </si>
+  <si>
+    <t>SIFU10/12 B-hallen 17,40-18,30</t>
+  </si>
+  <si>
+    <t>SIF U14 B-hallen 18,30-19,20</t>
+  </si>
+  <si>
+    <t>SIF U15 Valbo 17,50-18,50</t>
+  </si>
+  <si>
+    <t>SIF U11 - Huge</t>
+  </si>
+  <si>
+    <t>Hockey för</t>
+  </si>
+  <si>
+    <t>tjejer</t>
+  </si>
+  <si>
+    <t>SIF U16 B-hallen 20,40</t>
+  </si>
+  <si>
+    <t>SIF U12 - Hedesunda &amp; Brynäs</t>
+  </si>
+  <si>
+    <t>16.00-17:40</t>
+  </si>
+  <si>
+    <t>SIF U16 A-hallen 19,30</t>
+  </si>
+  <si>
+    <t>SIF U16 - Nynäs 16,15</t>
+  </si>
+  <si>
+    <t>SIF U16 - Falun</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(värmning 14,45)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 15.00-17.30</t>
+    </r>
+  </si>
+  <si>
+    <t>12.45-14.30</t>
+  </si>
+  <si>
+    <t>SIF J18 div 1 hemma Lindefallet</t>
+  </si>
+  <si>
+    <t>12.00-13.00</t>
+  </si>
+  <si>
+    <t>13.15-14.15</t>
+  </si>
+  <si>
+    <t>14.30-15.30</t>
+  </si>
+  <si>
+    <t>15.45-16.45</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(värmning 18.20)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>16.10-18.25</t>
+      <t xml:space="preserve"> starttid 19.00</t>
     </r>
   </si>
   <si>
+    <t>SIF-A - Väsby</t>
+  </si>
+  <si>
     <r>
-      <t>HÅIK U11-</t>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(värmning 19.00)</t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>match</t>
-[...42 lines deleted...]
-      <t xml:space="preserve">(Värmning 16,05) </t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>16.45-19,00</t>
+      <t>starttid 19.40</t>
     </r>
   </si>
   <si>
-    <t>SIF U18 Div. - Lindefallet</t>
-[...47 lines deleted...]
-    <t>SIF U18DIV.1 hemma GGIK</t>
+    <t>SIF U20 B-hallen 20,10</t>
+  </si>
+  <si>
+    <t>SIF U16 B-hallen 20,50</t>
+  </si>
+  <si>
+    <t>12.15-14.45</t>
+  </si>
+  <si>
+    <t>HÅIK/SIF U13 - Söderhamn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 14 2026 Testebo </t>
+  </si>
+  <si>
+    <t>19.00-20.55</t>
+  </si>
+  <si>
+    <t>12.00-12.55</t>
+  </si>
+  <si>
+    <t>13.10-14.00</t>
+  </si>
+  <si>
+    <t>SIF div 1 U18 - Lindefallet</t>
+  </si>
+  <si>
+    <t>SIF-A - Hudik</t>
+  </si>
+  <si>
+    <t>A-laget Borta</t>
+  </si>
+  <si>
+    <t>SIFU10/12 A-hallen 16,3017,30</t>
+  </si>
+  <si>
+    <t>SIF U14/15 A-hallen 17,40-18,40</t>
+  </si>
+  <si>
+    <t>15.25-16.15</t>
+  </si>
+  <si>
+    <t>14.15-15.10</t>
+  </si>
+  <si>
+    <t>SIF U14 - HÅIK</t>
+  </si>
+  <si>
+    <t>SIF U15 - Hedesunda</t>
+  </si>
+  <si>
+    <t>SIF U10 avslutning</t>
+  </si>
+  <si>
+    <t>SIF U16 - Sätra/GGIK</t>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">(Värmning 16,05) </t>
-[...19 lines deleted...]
-      <t>Konståkningstävling</t>
+      <t>(värmning 18.20)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  -  Hockeyskolan och alla Matcher flyttade till Nynäs</t>
+      <t xml:space="preserve"> starttid 19.00</t>
     </r>
   </si>
   <si>
+    <t>HÅIK/SIF U13 borta mot Sandviken</t>
+  </si>
+  <si>
+    <t>HÅIK U11</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(värmning 15.50)</t>
+    </r>
     <r>
       <rPr>
         <b/>
-        <sz val="16"/>
+        <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Konståkningstävling</t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  -  Alla Matcher flyttade till Nynäs</t>
+      <t>16.30-19.00</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> SIF U9</t>
-[...265 lines deleted...]
-    </r>
+    <t>SIF U16 - Valbo/Brynäs</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>värmning 16,20</t>
+      <t>(värmning 13.20)</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>) 17,00-19,15</t>
+      <t xml:space="preserve"> 14.00-16.30</t>
     </r>
   </si>
   <si>
-    <t>SIF U11 - Huge annan arena</t>
-[...47 lines deleted...]
-    <t>SIF U15 - Sandviken</t>
+    <t>SIF U18 div1 - Huge/Skutskär</t>
+  </si>
+  <si>
+    <t>Viktor Johansson</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="43" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFFC000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
@@ -2568,58 +3074,50 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
@@ -2684,65 +3182,69 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="4"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="13"/>
-      <color rgb="FFFF0000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
-  <fills count="17">
+  <fills count="20">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2792,50 +3294,68 @@
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00FFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -2977,51 +3497,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="605">
+  <cellXfs count="639">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -3072,53 +3592,50 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="11" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3144,931 +3661,912 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="12" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="12" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="29" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="27" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="27" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="20" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="20" fontId="28" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="27" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="15" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="14" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="14" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="12" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...48 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="41" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4079,393 +4577,393 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="20" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="28" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="27" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4496,227 +4994,331 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="16" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="14" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="20" fontId="12" fillId="12" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="12" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="12" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="20" fontId="11" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="16" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="16" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="16" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="16" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="16" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="16" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="27" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="27" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF00FFFF"/>
       <color rgb="FFFFCCFF"/>
       <color rgb="FFFF66CC"/>
-      <color rgb="FF00FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5062,3571 +5664,3579 @@
 
 <file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings27.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E168044C-4771-4830-8E3A-1680592EA9A4}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0">
       <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="12.42578125" customWidth="1"/>
+    <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" customWidth="1"/>
-    <col min="10" max="10" width="19.42578125" customWidth="1"/>
+    <col min="10" max="10" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="401" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="C1" s="401"/>
       <c r="D1" s="401"/>
       <c r="F1" s="404" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="405"/>
       <c r="H1" s="405"/>
       <c r="I1" s="406"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="402"/>
       <c r="C2" s="402"/>
       <c r="D2" s="403"/>
       <c r="E2" s="12"/>
       <c r="F2" s="407"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="409"/>
     </row>
     <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="139"/>
-[...2 lines deleted...]
-      <c r="F3" s="140"/>
+      <c r="C3" s="128"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="129"/>
       <c r="G3" s="28"/>
       <c r="H3" s="26"/>
       <c r="I3" s="28"/>
-      <c r="J3" s="52"/>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45866</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
-      <c r="E4" s="54"/>
-      <c r="F4" s="107"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="98"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="106"/>
+      <c r="C5" s="97"/>
       <c r="D5" s="31"/>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
     </row>
     <row r="6" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
-      <c r="E6" s="59"/>
-      <c r="F6" s="108"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="99"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
     </row>
     <row r="7" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="139"/>
-[...2 lines deleted...]
-      <c r="F7" s="140"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="129"/>
+      <c r="E7" s="130"/>
+      <c r="F7" s="129"/>
       <c r="G7" s="28"/>
       <c r="H7" s="26"/>
       <c r="I7" s="28"/>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45867</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
-      <c r="F8" s="54"/>
-      <c r="G8" s="107"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="98"/>
       <c r="H8" s="31"/>
-      <c r="I8" s="107"/>
+      <c r="I8" s="98"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
-      <c r="F9" s="106"/>
+      <c r="F9" s="97"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
-      <c r="F10" s="59"/>
-      <c r="G10" s="108"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="99"/>
       <c r="H10" s="35"/>
-      <c r="I10" s="108"/>
+      <c r="I10" s="99"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="139"/>
-[...5 lines deleted...]
-        <v>117</v>
+      <c r="C11" s="128"/>
+      <c r="D11" s="129"/>
+      <c r="E11" s="130" t="s">
+        <v>100</v>
+      </c>
+      <c r="F11" s="129" t="s">
+        <v>102</v>
       </c>
       <c r="G11" s="28" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="H11" s="26"/>
       <c r="I11" s="28"/>
-      <c r="J11" s="52"/>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45868</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
-      <c r="F12" s="54"/>
-[...1 lines deleted...]
-      <c r="H12" s="53"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="52"/>
       <c r="I12" s="31"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
       <c r="C13" s="31"/>
-      <c r="D13" s="106"/>
-[...1 lines deleted...]
-        <v>116</v>
+      <c r="D13" s="97"/>
+      <c r="E13" s="97" t="s">
+        <v>101</v>
       </c>
       <c r="F13" s="31" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="G13" s="31" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H13" s="106"/>
+        <v>104</v>
+      </c>
+      <c r="H13" s="97"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
-      <c r="F14" s="59"/>
-      <c r="G14" s="108"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="99"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="139"/>
-[...2 lines deleted...]
-      <c r="F15" s="140"/>
+      <c r="C15" s="128"/>
+      <c r="D15" s="129"/>
+      <c r="E15" s="130"/>
+      <c r="F15" s="129"/>
       <c r="G15" s="28"/>
       <c r="H15" s="26"/>
       <c r="I15" s="28"/>
-      <c r="J15" s="52"/>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45869</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
-      <c r="F16" s="54"/>
-      <c r="G16" s="107"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="98"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
     </row>
     <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
       <c r="C17" s="31"/>
-      <c r="D17" s="106"/>
-      <c r="E17" s="106"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
-      <c r="F18" s="59"/>
-      <c r="G18" s="108"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="99"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="139"/>
-[...2 lines deleted...]
-      <c r="F19" s="140"/>
+      <c r="C19" s="128"/>
+      <c r="D19" s="129"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="129"/>
       <c r="G19" s="28"/>
       <c r="H19" s="26"/>
       <c r="I19" s="28"/>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45870</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
-      <c r="E20" s="54"/>
-      <c r="F20" s="107"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="98"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="43"/>
     </row>
     <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
-      <c r="E21" s="106"/>
+      <c r="E21" s="97"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
-      <c r="H21" s="106"/>
+      <c r="H21" s="97"/>
       <c r="I21" s="31"/>
       <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
-      <c r="E22" s="59"/>
-      <c r="F22" s="108"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="99"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45"/>
       <c r="B23" s="25"/>
-      <c r="C23" s="48"/>
+      <c r="C23" s="47"/>
       <c r="D23" s="27"/>
       <c r="E23" s="397"/>
       <c r="F23" s="398"/>
       <c r="G23" s="397"/>
       <c r="H23" s="398"/>
-      <c r="I23" s="101"/>
-      <c r="J23" s="101"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
     </row>
     <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A24" s="29"/>
       <c r="B24" s="37"/>
-      <c r="C24" s="48"/>
+      <c r="C24" s="47"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
-      <c r="F24" s="63"/>
+      <c r="F24" s="62"/>
       <c r="G24" s="410"/>
       <c r="H24" s="411"/>
       <c r="I24" s="31"/>
-      <c r="J24" s="134"/>
+      <c r="J24" s="123"/>
     </row>
     <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
-      <c r="C25" s="133"/>
+      <c r="C25" s="122"/>
       <c r="D25" s="31"/>
       <c r="E25" s="399"/>
       <c r="F25" s="412"/>
       <c r="G25" s="399"/>
       <c r="H25" s="400"/>
       <c r="I25" s="31"/>
-      <c r="J25" s="61"/>
+      <c r="J25" s="60"/>
     </row>
     <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="132"/>
+      <c r="C26" s="121"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
-      <c r="F26" s="65"/>
+      <c r="F26" s="64"/>
       <c r="G26" s="35"/>
-      <c r="H26" s="69"/>
+      <c r="H26" s="68"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45"/>
       <c r="B27" s="41"/>
-      <c r="C27" s="48"/>
+      <c r="C27" s="47"/>
       <c r="D27" s="27"/>
       <c r="E27" s="397"/>
       <c r="F27" s="398"/>
       <c r="G27" s="26"/>
-      <c r="H27" s="49"/>
+      <c r="H27" s="48"/>
       <c r="I27" s="26"/>
-      <c r="J27" s="101"/>
+      <c r="J27" s="92"/>
     </row>
     <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="29"/>
       <c r="B28" s="31"/>
-      <c r="C28" s="132"/>
-      <c r="D28" s="107"/>
+      <c r="C28" s="121"/>
+      <c r="D28" s="98"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
-      <c r="G28" s="132"/>
-[...1 lines deleted...]
-      <c r="I28" s="132"/>
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="121"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
-      <c r="D29" s="106"/>
+      <c r="D29" s="97"/>
       <c r="E29" s="399"/>
       <c r="F29" s="400"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
-      <c r="I29" s="106"/>
-      <c r="J29" s="61"/>
+      <c r="I29" s="97"/>
+      <c r="J29" s="60"/>
     </row>
     <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
-      <c r="C30" s="132"/>
-      <c r="D30" s="108"/>
+      <c r="C30" s="121"/>
+      <c r="D30" s="99"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
-      <c r="G30" s="132"/>
-[...1 lines deleted...]
-      <c r="I30" s="132"/>
+      <c r="G30" s="121"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="12.42578125" customWidth="1"/>
-    <col min="3" max="3" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="12.5703125" customWidth="1"/>
+    <col min="3" max="3" width="15" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="25.5703125" customWidth="1"/>
-    <col min="8" max="8" width="19.42578125" customWidth="1"/>
-    <col min="9" max="10" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.5703125" customWidth="1"/>
+    <col min="9" max="10" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="139" t="s">
+      <c r="C3" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="140" t="s">
+      <c r="D3" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="141" t="s">
+      <c r="E3" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="140" t="s">
+      <c r="F3" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H3" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I3" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J3" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45922</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
-      <c r="G4" s="67"/>
+      <c r="G4" s="66"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="83"/>
-[...16 lines deleted...]
-        <v>162</v>
+      <c r="C5" s="81"/>
+      <c r="D5" s="192" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="193" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="194" t="s">
+        <v>194</v>
+      </c>
+      <c r="G5" s="195" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="168" t="s">
+        <v>138</v>
+      </c>
+      <c r="I5" s="174" t="s">
+        <v>147</v>
       </c>
       <c r="J5" s="31"/>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...5 lines deleted...]
-      <c r="I6" s="121"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
       <c r="J6" s="35"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="139" t="s">
+      <c r="C7" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="140" t="s">
+      <c r="D7" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="141" t="s">
+      <c r="E7" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="140" t="s">
+      <c r="F7" s="129" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="194"/>
+      <c r="G7" s="172"/>
       <c r="H7" s="424" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="I7" s="425"/>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="29">
         <v>45923</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="E8" s="83"/>
-[...3 lines deleted...]
-      <c r="I8" s="83"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="151"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="83"/>
-[...9 lines deleted...]
-      <c r="G9" s="83"/>
+      <c r="C9" s="81"/>
+      <c r="D9" s="174" t="s">
+        <v>166</v>
+      </c>
+      <c r="E9" s="176" t="s">
+        <v>148</v>
+      </c>
+      <c r="F9" s="168" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="81"/>
       <c r="H9" s="422" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="I9" s="423"/>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...4 lines deleted...]
-      <c r="H10" s="121" t="s">
+      <c r="C10" s="111"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="111" t="s">
         <v>23</v>
       </c>
-      <c r="I10" s="121"/>
+      <c r="I10" s="111"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="139" t="s">
+      <c r="C11" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="140" t="s">
+      <c r="D11" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="141" t="s">
+      <c r="E11" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="140" t="s">
+      <c r="F11" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G11" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H11" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I11" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J11" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="29">
         <v>45924</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="83"/>
-[...5 lines deleted...]
-      <c r="I12" s="83"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="143"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="83"/>
-[...16 lines deleted...]
-        <v>161</v>
+      <c r="C13" s="81"/>
+      <c r="D13" s="197" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="198" t="s">
+        <v>197</v>
+      </c>
+      <c r="F13" s="198" t="s">
+        <v>198</v>
+      </c>
+      <c r="G13" s="168" t="s">
+        <v>138</v>
+      </c>
+      <c r="H13" s="174" t="s">
+        <v>147</v>
+      </c>
+      <c r="I13" s="174" t="s">
+        <v>146</v>
       </c>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...5 lines deleted...]
-      <c r="I14" s="121"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="137"/>
+      <c r="G14" s="154"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="111"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="139" t="s">
+      <c r="C15" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="140" t="s">
+      <c r="D15" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="141" t="s">
+      <c r="E15" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="140" t="s">
+      <c r="F15" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H15" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I15" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J15" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29">
         <v>45925</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="83"/>
-[...5 lines deleted...]
-      <c r="I16" s="83"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="151"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="153"/>
+      <c r="H16" s="151"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="31"/>
       <c r="K16" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="83"/>
-[...16 lines deleted...]
-        <v>161</v>
+      <c r="C17" s="81"/>
+      <c r="D17" s="174" t="s">
+        <v>151</v>
+      </c>
+      <c r="E17" s="174" t="s">
+        <v>149</v>
+      </c>
+      <c r="F17" s="171" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="176" t="s">
+        <v>148</v>
+      </c>
+      <c r="H17" s="169" t="s">
+        <v>139</v>
+      </c>
+      <c r="I17" s="174" t="s">
+        <v>146</v>
       </c>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...5 lines deleted...]
-      <c r="I18" s="121"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="77"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="76"/>
+      <c r="H18" s="77"/>
+      <c r="I18" s="111"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="139" t="s">
+      <c r="C19" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="140" t="s">
+      <c r="D19" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="141" t="s">
+      <c r="E19" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="140" t="s">
+      <c r="F19" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G19" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H19" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I19" s="28" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29">
         <v>45926</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="83"/>
-[...5 lines deleted...]
-      <c r="I20" s="154"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="151"/>
+      <c r="G20" s="152"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="135"/>
       <c r="J20" s="43"/>
     </row>
     <row r="21" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A21" s="38"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="196" t="s">
-[...17 lines deleted...]
-      <c r="I21" s="88"/>
+      <c r="C21" s="174" t="s">
+        <v>145</v>
+      </c>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="198" t="s">
+        <v>201</v>
+      </c>
+      <c r="F21" s="198" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="174" t="s">
+        <v>147</v>
+      </c>
+      <c r="H21" s="174" t="s">
+        <v>146</v>
+      </c>
+      <c r="I21" s="86"/>
       <c r="J21" s="43"/>
-      <c r="L21" s="66"/>
+      <c r="L21" s="65"/>
     </row>
     <row r="22" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="121"/>
-[...7 lines deleted...]
-      <c r="I22" s="85"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="111"/>
+      <c r="F22" s="77"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="111"/>
+      <c r="I22" s="83"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A23" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="48" t="s">
+      <c r="C23" s="47" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="102" t="s">
+      <c r="E23" s="93" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="397" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="398"/>
       <c r="H23" s="397" t="s">
         <v>19</v>
       </c>
       <c r="I23" s="398"/>
-      <c r="J23" s="52"/>
-      <c r="L23" s="66"/>
+      <c r="J23" s="51"/>
+      <c r="L23" s="65"/>
     </row>
     <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45927</v>
       </c>
       <c r="B24" s="37"/>
-      <c r="C24" s="62"/>
-[...5 lines deleted...]
-      <c r="I24" s="63"/>
+      <c r="C24" s="61"/>
+      <c r="D24" s="66"/>
+      <c r="E24" s="66"/>
+      <c r="F24" s="62"/>
+      <c r="G24" s="95"/>
+      <c r="H24" s="61"/>
+      <c r="I24" s="62"/>
       <c r="J24" s="31"/>
       <c r="K24" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="42"/>
       <c r="B25" s="30"/>
       <c r="C25" s="399" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="D25" s="412"/>
       <c r="E25" s="412"/>
       <c r="F25" s="412"/>
       <c r="G25" s="412"/>
       <c r="H25" s="412"/>
       <c r="I25" s="400"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="34"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="64"/>
-[...5 lines deleted...]
-      <c r="I26" s="65"/>
+      <c r="C26" s="63"/>
+      <c r="D26" s="68"/>
+      <c r="E26" s="68"/>
+      <c r="F26" s="64"/>
+      <c r="G26" s="96"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="64"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="48" t="s">
+      <c r="C27" s="47" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="E27" s="102" t="s">
+      <c r="E27" s="93" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="397" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="398"/>
       <c r="H27" s="397" t="s">
         <v>19</v>
       </c>
       <c r="I27" s="398"/>
       <c r="J27" s="36"/>
     </row>
     <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45928</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
-      <c r="E28" s="67"/>
-      <c r="F28" s="63"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="62"/>
       <c r="G28" s="31"/>
-      <c r="H28" s="62"/>
-      <c r="I28" s="63"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="62"/>
       <c r="J28" s="43"/>
       <c r="K28" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A29" s="32"/>
       <c r="B29" s="31"/>
       <c r="C29" s="399" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="D29" s="412"/>
       <c r="E29" s="412"/>
       <c r="F29" s="412"/>
       <c r="G29" s="412"/>
       <c r="H29" s="412"/>
       <c r="I29" s="400"/>
       <c r="J29" s="43"/>
     </row>
     <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="34"/>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
-      <c r="E30" s="69"/>
-      <c r="F30" s="65"/>
+      <c r="E30" s="68"/>
+      <c r="F30" s="64"/>
       <c r="G30" s="35"/>
-      <c r="H30" s="64"/>
-      <c r="I30" s="65"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="64"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="C29:I29"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="C25:I25"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
-    <col min="3" max="3" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.85546875" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" customWidth="1"/>
     <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.42578125" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="139" t="s">
+      <c r="C3" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="140" t="s">
+      <c r="D3" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="141" t="s">
+      <c r="E3" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="140" t="s">
+      <c r="F3" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H3" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I3" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J3" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45929</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
       <c r="C5" s="31"/>
-      <c r="D5" s="214" t="s">
-[...12 lines deleted...]
-        <v>153</v>
+      <c r="D5" s="192" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="193" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="194" t="s">
+        <v>194</v>
+      </c>
+      <c r="G5" s="195" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="171" t="s">
+        <v>138</v>
       </c>
       <c r="I5" s="31" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="J5" s="31"/>
-      <c r="K5" s="116" t="s">
-        <v>268</v>
+      <c r="K5" s="106" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
       <c r="C6" s="35"/>
-      <c r="D6" s="121"/>
-[...3 lines deleted...]
-      <c r="H6" s="121"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
     </row>
     <row r="7" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="139" t="s">
+      <c r="C7" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="140" t="s">
+      <c r="D7" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="141" t="s">
+      <c r="E7" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="140" t="s">
+      <c r="F7" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H7" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I7" s="28" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="29">
         <v>45930</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="31"/>
-      <c r="D8" s="83"/>
-[...3 lines deleted...]
-      <c r="H8" s="83"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
-      <c r="L8" s="66"/>
+      <c r="L8" s="65"/>
     </row>
     <row r="9" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
-      <c r="D9" s="196" t="s">
-[...12 lines deleted...]
-        <v>161</v>
+      <c r="D9" s="174" t="s">
+        <v>166</v>
+      </c>
+      <c r="E9" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="F9" s="171" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="169" t="s">
+        <v>139</v>
+      </c>
+      <c r="H9" s="174" t="s">
+        <v>146</v>
       </c>
       <c r="I9" s="31" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
-      <c r="D10" s="121"/>
-[...3 lines deleted...]
-      <c r="H10" s="121"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="111"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="139" t="s">
+      <c r="C11" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="140" t="s">
+      <c r="D11" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="141" t="s">
+      <c r="E11" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="140" t="s">
+      <c r="F11" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G11" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H11" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I11" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J11" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="29">
         <v>45931</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
-      <c r="D12" s="83"/>
-[...3 lines deleted...]
-      <c r="H12" s="174"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="135"/>
+      <c r="H12" s="152"/>
       <c r="I12" s="31"/>
       <c r="J12" s="41"/>
       <c r="K12" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="L12" s="66"/>
+        <v>67</v>
+      </c>
+      <c r="L12" s="65"/>
     </row>
     <row r="13" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
       <c r="C13" s="31"/>
-      <c r="D13" s="219" t="s">
-[...12 lines deleted...]
-        <v>162</v>
+      <c r="D13" s="197" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="198" t="s">
+        <v>197</v>
+      </c>
+      <c r="F13" s="198" t="s">
+        <v>198</v>
+      </c>
+      <c r="G13" s="169" t="s">
+        <v>139</v>
+      </c>
+      <c r="H13" s="174" t="s">
+        <v>147</v>
       </c>
       <c r="I13" s="31" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="J13" s="31"/>
-      <c r="K13" s="116" t="s">
-        <v>269</v>
+      <c r="K13" s="106" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
       <c r="C14" s="35"/>
-      <c r="D14" s="121"/>
-[...3 lines deleted...]
-      <c r="H14" s="89"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="137"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="87"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
-      <c r="L14" s="66"/>
-      <c r="M14" s="66"/>
+      <c r="L14" s="65"/>
+      <c r="M14" s="65"/>
     </row>
     <row r="15" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="139" t="s">
+      <c r="C15" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="140" t="s">
+      <c r="D15" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="141" t="s">
+      <c r="E15" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="140" t="s">
+      <c r="F15" s="129" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="195"/>
+      <c r="G15" s="173"/>
       <c r="H15" s="424" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="I15" s="433"/>
       <c r="J15" s="28"/>
-      <c r="L15" s="66"/>
-      <c r="M15" s="98"/>
+      <c r="L15" s="65"/>
+      <c r="M15" s="89"/>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="29">
         <v>45932</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="31"/>
-      <c r="D16" s="83"/>
-[...4 lines deleted...]
-      <c r="I16" s="83"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="31"/>
       <c r="K16" s="20"/>
-      <c r="L16" s="66"/>
-      <c r="M16" s="98"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="89"/>
     </row>
     <row r="17" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
       <c r="C17" s="31"/>
-      <c r="D17" s="196" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="76"/>
+      <c r="D17" s="174" t="s">
+        <v>151</v>
+      </c>
+      <c r="E17" s="174" t="s">
+        <v>149</v>
+      </c>
+      <c r="F17" s="171" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="74"/>
       <c r="H17" s="422" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="I17" s="434"/>
-      <c r="J17" s="106"/>
-[...2 lines deleted...]
-      <c r="M17" s="98"/>
+      <c r="J17" s="97"/>
+      <c r="K17" s="108"/>
+      <c r="L17" s="65"/>
+      <c r="M17" s="89"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
-      <c r="D18" s="121"/>
-[...2 lines deleted...]
-      <c r="G18" s="121" t="s">
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="111" t="s">
         <v>23</v>
       </c>
-      <c r="H18" s="121"/>
+      <c r="H18" s="111"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
-      <c r="L18" s="66"/>
-      <c r="M18" s="98"/>
+      <c r="L18" s="65"/>
+      <c r="M18" s="89"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="139" t="s">
+      <c r="C19" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="140" t="s">
+      <c r="D19" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="141" t="s">
+      <c r="E19" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="140" t="s">
+      <c r="F19" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G19" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H19" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I19" s="28" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J19" s="36"/>
-      <c r="L19" s="66"/>
-      <c r="M19" s="66"/>
+      <c r="L19" s="65"/>
+      <c r="M19" s="65"/>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="29">
         <v>45933</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
-      <c r="D20" s="83"/>
-[...3 lines deleted...]
-      <c r="H20" s="83"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="81"/>
+      <c r="H20" s="81"/>
       <c r="I20" s="31"/>
       <c r="J20" s="43"/>
-      <c r="L20" s="66"/>
-      <c r="M20" s="98"/>
+      <c r="L20" s="65"/>
+      <c r="M20" s="89"/>
     </row>
     <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="196" t="s">
-[...15 lines deleted...]
-        <v>161</v>
+      <c r="C21" s="174" t="s">
+        <v>145</v>
+      </c>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="198" t="s">
+        <v>201</v>
+      </c>
+      <c r="F21" s="198" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="171" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="174" t="s">
+        <v>146</v>
       </c>
       <c r="I21" s="31"/>
       <c r="J21" s="43"/>
-      <c r="K21" s="276"/>
+      <c r="K21" s="254"/>
     </row>
     <row r="22" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
       <c r="C22" s="35"/>
-      <c r="D22" s="196" t="s">
-[...5 lines deleted...]
-      <c r="H22" s="121"/>
+      <c r="D22" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="111"/>
+      <c r="F22" s="77"/>
+      <c r="G22" s="111"/>
+      <c r="H22" s="111"/>
       <c r="I22" s="35"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="48" t="s">
-        <v>42</v>
+      <c r="C23" s="47" t="s">
+        <v>34</v>
       </c>
       <c r="D23" s="27" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E23" s="397" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="398"/>
       <c r="G23" s="435" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="398"/>
-      <c r="I23" s="103"/>
-      <c r="J23" s="52"/>
+      <c r="I23" s="94"/>
+      <c r="J23" s="51"/>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45934</v>
       </c>
       <c r="B24" s="37"/>
-      <c r="C24" s="48"/>
-      <c r="D24" s="83"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="81"/>
       <c r="E24" s="410" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="F24" s="411"/>
       <c r="G24" s="410" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="H24" s="411"/>
-      <c r="I24" s="67"/>
+      <c r="I24" s="66"/>
       <c r="J24" s="31"/>
     </row>
     <row r="25" spans="1:13" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
-      <c r="C25" s="133" t="s">
-        <v>135</v>
+      <c r="C25" s="122" t="s">
+        <v>120</v>
       </c>
       <c r="D25" s="31" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="E25" s="399"/>
       <c r="F25" s="400"/>
       <c r="G25" s="399"/>
       <c r="H25" s="400"/>
-      <c r="I25" s="68"/>
+      <c r="I25" s="67"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="132"/>
+      <c r="C26" s="121"/>
       <c r="D26" s="35"/>
       <c r="E26" s="430"/>
       <c r="F26" s="432"/>
       <c r="G26" s="430"/>
       <c r="H26" s="432"/>
-      <c r="I26" s="69"/>
+      <c r="I26" s="68"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="269" t="s">
+      <c r="C27" s="247" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="27" t="s">
-        <v>261</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>246</v>
+      </c>
+      <c r="E27" s="199" t="s">
+        <v>247</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>248</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>187</v>
       </c>
       <c r="H27" s="436" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="I27" s="436"/>
       <c r="J27" s="398"/>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45935</v>
       </c>
-      <c r="B28" s="54"/>
-      <c r="C28" s="107"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="98"/>
       <c r="D28" s="31"/>
-      <c r="E28" s="54"/>
-      <c r="F28" s="107"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="98"/>
       <c r="G28" s="426" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="H28" s="410" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="I28" s="429"/>
       <c r="J28" s="411"/>
     </row>
     <row r="29" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
-[...4 lines deleted...]
-      <c r="D29" s="196" t="s">
+      <c r="A29" s="49"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="67" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="174" t="s">
+        <v>151</v>
+      </c>
+      <c r="E29" s="174" t="s">
         <v>166</v>
       </c>
-      <c r="E29" s="196" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="152"/>
+      <c r="F29" s="134"/>
       <c r="G29" s="427"/>
       <c r="H29" s="399"/>
       <c r="I29" s="412"/>
       <c r="J29" s="400"/>
       <c r="K29" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
-[...1 lines deleted...]
-      <c r="C30" s="108"/>
+      <c r="A30" s="50"/>
+      <c r="B30" s="58"/>
+      <c r="C30" s="99"/>
       <c r="D30" s="35"/>
-      <c r="E30" s="59"/>
-      <c r="F30" s="108"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="99"/>
       <c r="G30" s="428"/>
       <c r="H30" s="430"/>
       <c r="I30" s="431"/>
       <c r="J30" s="432"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="G28:G30"/>
     <mergeCell ref="H28:J30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G24:H26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="D9" sqref="D9:I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="23.85546875" customWidth="1"/>
-    <col min="7" max="7" width="30.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24" customWidth="1"/>
+    <col min="7" max="7" width="31" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="17.5703125" customWidth="1"/>
+    <col min="9" max="9" width="17.42578125" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="278" t="s">
+      <c r="C3" s="256" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="279" t="s">
+      <c r="F3" s="257" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J3" s="52"/>
+      <c r="G3" s="234" t="s">
+        <v>268</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45936</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
-      <c r="E4" s="83"/>
+      <c r="E4" s="81"/>
       <c r="F4" s="31"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="196" t="s">
-[...12 lines deleted...]
-        <v>210</v>
+      <c r="C5" s="174" t="s">
+        <v>145</v>
+      </c>
+      <c r="D5" s="225" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="197" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="171" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="200" t="s">
+        <v>195</v>
       </c>
       <c r="H5" s="31" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>146</v>
+      </c>
+      <c r="I5" s="174" t="s">
+        <v>147</v>
       </c>
       <c r="J5" s="31"/>
-      <c r="K5" s="116" t="s">
-        <v>268</v>
+      <c r="K5" s="106" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...3 lines deleted...]
-      <c r="G6" s="121"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="278" t="s">
+      <c r="C7" s="256" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="279" t="s">
+      <c r="F7" s="257" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="G7" s="234" t="s">
+        <v>268</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>32</v>
       </c>
       <c r="J7" s="28"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="29">
         <v>45937</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="83"/>
-[...3 lines deleted...]
-      <c r="G8" s="83"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
       <c r="H8" s="31"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="83"/>
-[...16 lines deleted...]
-        <v>162</v>
+      <c r="C9" s="81"/>
+      <c r="D9" s="174" t="s">
+        <v>151</v>
+      </c>
+      <c r="E9" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="F9" s="171" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="198" t="s">
+        <v>194</v>
+      </c>
+      <c r="H9" s="176" t="s">
+        <v>148</v>
+      </c>
+      <c r="I9" s="174" t="s">
+        <v>147</v>
       </c>
       <c r="J9" s="31"/>
       <c r="K9" s="437" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="L9" s="438"/>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...3 lines deleted...]
-      <c r="G10" s="121"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="111"/>
       <c r="H10" s="35"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
     </row>
     <row r="11" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="278" t="s">
+      <c r="C11" s="256" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="256" t="s">
+      <c r="F11" s="234" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="52"/>
+      <c r="G11" s="234" t="s">
+        <v>268</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="29">
         <v>45938</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="83"/>
-[...4 lines deleted...]
-      <c r="H12" s="53"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="135"/>
+      <c r="H12" s="52"/>
       <c r="I12" s="31"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="83"/>
-[...13 lines deleted...]
-        <v>154</v>
+      <c r="C13" s="81"/>
+      <c r="D13" s="197" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="198" t="s">
+        <v>197</v>
+      </c>
+      <c r="F13" s="198" t="s">
+        <v>198</v>
+      </c>
+      <c r="G13" s="174" t="s">
+        <v>147</v>
+      </c>
+      <c r="H13" s="169" t="s">
+        <v>139</v>
       </c>
       <c r="I13" s="31" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="J13" s="31"/>
-      <c r="K13" s="116"/>
+      <c r="K13" s="106"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...3 lines deleted...]
-      <c r="G14" s="85"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="137"/>
+      <c r="G14" s="83"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
-      <c r="K14" s="115"/>
+      <c r="K14" s="105"/>
     </row>
     <row r="15" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="225"/>
-[...7 lines deleted...]
-        <v>288</v>
+      <c r="C15" s="203"/>
+      <c r="D15" s="204" t="s">
+        <v>274</v>
+      </c>
+      <c r="E15" s="205" t="s">
+        <v>273</v>
+      </c>
+      <c r="F15" s="234" t="s">
+        <v>272</v>
       </c>
       <c r="G15" s="424" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="H15" s="433"/>
       <c r="I15" s="433"/>
-      <c r="J15" s="52"/>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29">
         <v>45939</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="83"/>
-[...2 lines deleted...]
-      <c r="F16" s="83"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
       <c r="G16" s="442" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="H16" s="443"/>
       <c r="I16" s="443"/>
       <c r="J16" s="31"/>
     </row>
     <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="83"/>
-[...7 lines deleted...]
-        <v>153</v>
+      <c r="C17" s="81"/>
+      <c r="D17" s="174" t="s">
+        <v>166</v>
+      </c>
+      <c r="E17" s="225" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="171" t="s">
+        <v>138</v>
       </c>
       <c r="G17" s="444"/>
       <c r="H17" s="445"/>
       <c r="I17" s="445"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...2 lines deleted...]
-      <c r="F18" s="121"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
       <c r="G18" s="446"/>
       <c r="H18" s="447"/>
       <c r="I18" s="447"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="225" t="s">
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="256" t="s">
+      <c r="F19" s="234" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J19" s="256"/>
+      <c r="G19" s="234" t="s">
+        <v>268</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>31</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>32</v>
+      </c>
+      <c r="J19" s="234"/>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29">
         <v>45940</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="83"/>
-[...3 lines deleted...]
-      <c r="G20" s="83"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="81"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="43"/>
       <c r="K20" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="196" t="s">
-[...15 lines deleted...]
-        <v>162</v>
+      <c r="C21" s="174" t="s">
+        <v>145</v>
+      </c>
+      <c r="D21" s="197" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="201" t="s">
+        <v>194</v>
+      </c>
+      <c r="F21" s="268" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="171" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="174" t="s">
+        <v>147</v>
       </c>
       <c r="I21" s="31" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="J21" s="43"/>
       <c r="K21" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="121"/>
-[...5 lines deleted...]
-      <c r="G22" s="121"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="214"/>
+      <c r="F22" s="111"/>
+      <c r="G22" s="111"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="288" t="s">
-        <v>42</v>
+      <c r="C23" s="266" t="s">
+        <v>34</v>
       </c>
       <c r="D23" s="27"/>
       <c r="E23" s="440" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
       <c r="F23" s="441"/>
-      <c r="G23" s="287" t="s">
-        <v>196</v>
+      <c r="G23" s="265" t="s">
+        <v>181</v>
       </c>
       <c r="H23" s="397" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="I23" s="398"/>
-      <c r="J23" s="52"/>
+      <c r="J23" s="51"/>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="29">
         <v>45941</v>
       </c>
-      <c r="B24" s="80"/>
-[...1 lines deleted...]
-      <c r="D24" s="270"/>
+      <c r="B24" s="78"/>
+      <c r="C24" s="247"/>
+      <c r="D24" s="248"/>
       <c r="E24" s="410" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="F24" s="411"/>
-      <c r="G24" s="174"/>
+      <c r="G24" s="152"/>
       <c r="H24" s="410" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="I24" s="429"/>
       <c r="J24" s="31"/>
       <c r="K24" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="M24" s="66"/>
+        <v>69</v>
+      </c>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
-[...4 lines deleted...]
-      <c r="D25" s="54"/>
+      <c r="A25" s="49"/>
+      <c r="B25" s="72"/>
+      <c r="C25" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="D25" s="53"/>
       <c r="E25" s="399"/>
       <c r="F25" s="400"/>
-      <c r="G25" s="83" t="s">
-        <v>197</v>
+      <c r="G25" s="81" t="s">
+        <v>182</v>
       </c>
       <c r="H25" s="399"/>
       <c r="I25" s="412"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
-[...2 lines deleted...]
-      <c r="D26" s="156"/>
+      <c r="A26" s="50"/>
+      <c r="B26" s="50"/>
+      <c r="C26" s="116"/>
+      <c r="D26" s="137"/>
       <c r="E26" s="430"/>
       <c r="F26" s="432"/>
-      <c r="G26" s="89"/>
+      <c r="G26" s="87"/>
       <c r="H26" s="430"/>
       <c r="I26" s="431"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="289" t="s">
+      <c r="C27" s="267" t="s">
         <v>11</v>
       </c>
-      <c r="D27" s="227" t="s">
+      <c r="D27" s="205" t="s">
         <v>12</v>
       </c>
-      <c r="E27" s="282" t="s">
-[...6 lines deleted...]
-        <v>220</v>
+      <c r="E27" s="260" t="s">
+        <v>213</v>
+      </c>
+      <c r="F27" s="260" t="s">
+        <v>211</v>
+      </c>
+      <c r="G27" s="234" t="s">
+        <v>205</v>
       </c>
       <c r="H27" s="417" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="I27" s="439"/>
-      <c r="J27" s="101"/>
+      <c r="J27" s="92"/>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="29">
         <v>45942</v>
       </c>
-      <c r="B28" s="54"/>
-[...1 lines deleted...]
-      <c r="D28" s="104"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="98"/>
+      <c r="D28" s="95"/>
       <c r="E28" s="426" t="s">
+        <v>228</v>
+      </c>
+      <c r="F28" s="426" t="s">
         <v>243</v>
       </c>
-      <c r="F28" s="426" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="426" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="H28" s="410" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="I28" s="411"/>
       <c r="J28" s="43"/>
       <c r="K28" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="L28" s="66"/>
+        <v>170</v>
+      </c>
+      <c r="L28" s="65"/>
     </row>
     <row r="29" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
-[...5 lines deleted...]
-        <v>181</v>
+      <c r="A29" s="49"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="67" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="174" t="s">
+        <v>166</v>
       </c>
       <c r="E29" s="427"/>
       <c r="F29" s="427"/>
       <c r="G29" s="427"/>
       <c r="H29" s="399"/>
       <c r="I29" s="400"/>
-      <c r="J29" s="61"/>
+      <c r="J29" s="60"/>
       <c r="K29" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="51"/>
-[...2 lines deleted...]
-      <c r="D30" s="105"/>
+      <c r="A30" s="50"/>
+      <c r="B30" s="58"/>
+      <c r="C30" s="99"/>
+      <c r="D30" s="96"/>
       <c r="E30" s="428"/>
       <c r="F30" s="428"/>
       <c r="G30" s="428"/>
       <c r="H30" s="430"/>
       <c r="I30" s="432"/>
       <c r="J30" s="44"/>
-      <c r="L30" s="66"/>
-      <c r="M30" s="66"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="65"/>
     </row>
     <row r="31" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="L31" s="66"/>
-      <c r="M31" s="98"/>
+      <c r="L31" s="65"/>
+      <c r="M31" s="89"/>
     </row>
     <row r="32" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="L32" s="66"/>
-      <c r="M32" s="98"/>
+      <c r="L32" s="65"/>
+      <c r="M32" s="89"/>
     </row>
     <row r="33" spans="12:13" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="L33" s="66"/>
-      <c r="M33" s="98"/>
+      <c r="L33" s="65"/>
+      <c r="M33" s="89"/>
     </row>
     <row r="34" spans="12:13" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="L34" s="66"/>
-      <c r="M34" s="98"/>
+      <c r="L34" s="65"/>
+      <c r="M34" s="89"/>
     </row>
     <row r="35" spans="12:13" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="L35" s="66"/>
-      <c r="M35" s="66"/>
+      <c r="L35" s="65"/>
+      <c r="M35" s="65"/>
     </row>
     <row r="36" spans="12:13" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="L36" s="66"/>
-      <c r="M36" s="98"/>
+      <c r="L36" s="65"/>
+      <c r="M36" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="G28:G30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="H28:I30"/>
     <mergeCell ref="H24:I26"/>
     <mergeCell ref="E24:F26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="K35" sqref="K35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
-    <col min="3" max="3" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="20.140625" customWidth="1"/>
+    <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" customWidth="1"/>
     <col min="7" max="7" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
-    <col min="9" max="9" width="22.140625" customWidth="1"/>
-    <col min="10" max="10" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22" customWidth="1"/>
+    <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="419" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="D1" s="419"/>
       <c r="E1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="E2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="178" t="s">
+      <c r="A3" s="156" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="97"/>
-      <c r="C3" s="278" t="s">
+      <c r="B3" s="88"/>
+      <c r="C3" s="256" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="279" t="s">
+      <c r="F3" s="257" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J3" s="52"/>
+      <c r="G3" s="234" t="s">
+        <v>268</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="179">
+      <c r="A4" s="157">
         <v>45943</v>
       </c>
-      <c r="B4" s="280"/>
+      <c r="B4" s="258"/>
       <c r="C4" s="31"/>
-      <c r="D4" s="271"/>
-[...2 lines deleted...]
-      <c r="G4" s="271"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="250"/>
+      <c r="F4" s="98"/>
+      <c r="G4" s="249"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
       <c r="K4" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="180"/>
+      <c r="A5" s="158"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="83"/>
-[...16 lines deleted...]
-        <v>275</v>
+      <c r="C5" s="81"/>
+      <c r="D5" s="225" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="200" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="225" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="56" t="s">
+        <v>259</v>
+      </c>
+      <c r="I5" s="174" t="s">
+        <v>260</v>
       </c>
       <c r="J5" s="31"/>
-      <c r="K5" s="116" t="s">
-        <v>282</v>
+      <c r="K5" s="106" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="181"/>
+      <c r="A6" s="159"/>
       <c r="B6" s="39"/>
-      <c r="C6" s="121"/>
-[...5 lines deleted...]
-      <c r="I6" s="121"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
       <c r="J6" s="35"/>
       <c r="K6" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="178" t="s">
+      <c r="A7" s="156" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="97"/>
-      <c r="C7" s="278" t="s">
+      <c r="B7" s="88"/>
+      <c r="C7" s="256" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="279" t="s">
+      <c r="F7" s="257" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J7" s="277"/>
+      <c r="G7" s="234" t="s">
+        <v>268</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="255"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="179">
+      <c r="A8" s="157">
         <v>45944</v>
       </c>
-      <c r="B8" s="280"/>
-[...7 lines deleted...]
-      <c r="J8" s="106"/>
+      <c r="B8" s="258"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="135"/>
+      <c r="G8" s="261"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="135"/>
+      <c r="J8" s="97"/>
     </row>
     <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A9" s="182"/>
+      <c r="A9" s="160"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="83"/>
-[...3 lines deleted...]
-      <c r="E9" s="196" t="s">
+      <c r="C9" s="81"/>
+      <c r="D9" s="174" t="s">
         <v>166</v>
       </c>
-      <c r="F9" s="220" t="s">
-[...11 lines deleted...]
-      <c r="J9" s="106"/>
+      <c r="E9" s="174" t="s">
+        <v>151</v>
+      </c>
+      <c r="F9" s="198" t="s">
+        <v>194</v>
+      </c>
+      <c r="G9" s="174" t="s">
+        <v>157</v>
+      </c>
+      <c r="H9" s="174" t="s">
+        <v>260</v>
+      </c>
+      <c r="I9" s="56" t="s">
+        <v>259</v>
+      </c>
+      <c r="J9" s="97"/>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="181"/>
+      <c r="A10" s="159"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...6 lines deleted...]
-      <c r="J10" s="108"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="137"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="137"/>
+      <c r="I10" s="83"/>
+      <c r="J10" s="99"/>
     </row>
     <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="178" t="s">
+      <c r="A11" s="156" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="97"/>
-      <c r="C11" s="278" t="s">
+      <c r="B11" s="88"/>
+      <c r="C11" s="256" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="279" t="s">
+      <c r="F11" s="257" t="s">
         <v>5</v>
       </c>
       <c r="G11" s="452" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
       <c r="H11" s="453"/>
       <c r="I11" s="454"/>
-      <c r="J11" s="52"/>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="179">
+      <c r="A12" s="157">
         <v>45945</v>
       </c>
-      <c r="B12" s="280"/>
-[...3 lines deleted...]
-      <c r="F12" s="275"/>
+      <c r="B12" s="258"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="252"/>
+      <c r="E12" s="252"/>
+      <c r="F12" s="253"/>
       <c r="G12" s="455" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="H12" s="456"/>
       <c r="I12" s="457"/>
       <c r="J12" s="41"/>
-      <c r="K12" s="118"/>
+      <c r="K12" s="108"/>
     </row>
     <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="183"/>
-[...9 lines deleted...]
-        <v>153</v>
+      <c r="A13" s="161"/>
+      <c r="B13" s="262"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="197" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="198" t="s">
+        <v>197</v>
+      </c>
+      <c r="F13" s="259" t="s">
+        <v>138</v>
       </c>
       <c r="G13" s="458"/>
       <c r="H13" s="459"/>
       <c r="I13" s="460"/>
       <c r="J13" s="31"/>
-      <c r="K13" s="118"/>
+      <c r="K13" s="108"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="181"/>
+      <c r="A14" s="159"/>
       <c r="B14" s="39"/>
-      <c r="C14" s="121"/>
-[...2 lines deleted...]
-      <c r="F14" s="156"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="137"/>
       <c r="G14" s="461"/>
       <c r="H14" s="462"/>
       <c r="I14" s="463"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="156" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="97"/>
-      <c r="C15" s="278" t="s">
+      <c r="B15" s="88"/>
+      <c r="C15" s="256" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="282" t="s">
+      <c r="F15" s="260" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...9 lines deleted...]
-      <c r="L15" s="70"/>
+      <c r="G15" s="234" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>31</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="51"/>
+      <c r="L15" s="69"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="179">
+      <c r="A16" s="157">
         <v>45946</v>
       </c>
-      <c r="B16" s="280"/>
-[...6 lines deleted...]
-      <c r="I16" s="83"/>
+      <c r="B16" s="258"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="253"/>
+      <c r="F16" s="251"/>
+      <c r="G16" s="135"/>
+      <c r="H16" s="135"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="31"/>
       <c r="K16" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A17" s="180"/>
+      <c r="A17" s="158"/>
       <c r="B17" s="33"/>
-      <c r="C17" s="83"/>
-[...16 lines deleted...]
-        <v>274</v>
+      <c r="C17" s="81"/>
+      <c r="D17" s="174" t="s">
+        <v>151</v>
+      </c>
+      <c r="E17" s="225" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="197" t="s">
+        <v>198</v>
+      </c>
+      <c r="G17" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="H17" s="174" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="56" t="s">
+        <v>259</v>
       </c>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="181"/>
+      <c r="A18" s="159"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...5 lines deleted...]
-      <c r="I18" s="121"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="137"/>
+      <c r="F18" s="83"/>
+      <c r="G18" s="83"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="111"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="178" t="s">
+      <c r="A19" s="156" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="97"/>
-      <c r="C19" s="278" t="s">
+      <c r="B19" s="88"/>
+      <c r="C19" s="256" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
-        <v>86</v>
+      <c r="E19" s="205" t="s">
+        <v>71</v>
       </c>
       <c r="F19" s="397" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
       <c r="G19" s="436"/>
       <c r="H19" s="436"/>
       <c r="I19" s="398"/>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="179">
+      <c r="A20" s="157">
         <v>45947</v>
       </c>
-      <c r="B20" s="280"/>
-[...2 lines deleted...]
-      <c r="E20" s="275"/>
+      <c r="B20" s="258"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="253"/>
       <c r="F20" s="455" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="G20" s="456"/>
       <c r="H20" s="456"/>
       <c r="I20" s="457"/>
       <c r="J20" s="43"/>
       <c r="K20" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="180"/>
+      <c r="A21" s="158"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="196" t="s">
-[...6 lines deleted...]
-        <v>213</v>
+      <c r="C21" s="174" t="s">
+        <v>145</v>
+      </c>
+      <c r="D21" s="197" t="s">
+        <v>263</v>
+      </c>
+      <c r="E21" s="198" t="s">
+        <v>198</v>
       </c>
       <c r="F21" s="458"/>
       <c r="G21" s="459"/>
       <c r="H21" s="459"/>
       <c r="I21" s="460"/>
       <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="181"/>
+      <c r="A22" s="159"/>
       <c r="B22" s="39"/>
-      <c r="C22" s="121"/>
-[...3 lines deleted...]
-      <c r="E22" s="156"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="174" t="s">
+        <v>164</v>
+      </c>
+      <c r="E22" s="137"/>
       <c r="F22" s="461"/>
       <c r="G22" s="462"/>
       <c r="H22" s="462"/>
       <c r="I22" s="463"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="180" t="s">
+      <c r="A23" s="158" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="45"/>
       <c r="C23" s="464" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="D23" s="465"/>
       <c r="E23" s="440" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="F23" s="441"/>
       <c r="G23" s="466" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="H23" s="467"/>
-      <c r="I23" s="285" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="52"/>
+      <c r="I23" s="263" t="s">
+        <v>37</v>
+      </c>
+      <c r="J23" s="51"/>
     </row>
     <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="58">
+      <c r="A24" s="57">
         <v>45948</v>
       </c>
-      <c r="B24" s="58"/>
+      <c r="B24" s="57"/>
       <c r="C24" s="410" t="s">
-        <v>223</v>
+        <v>208</v>
       </c>
       <c r="D24" s="411"/>
       <c r="E24" s="410" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="F24" s="411"/>
-      <c r="G24" s="165"/>
-[...1 lines deleted...]
-      <c r="I24" s="83"/>
+      <c r="G24" s="143"/>
+      <c r="H24" s="152"/>
+      <c r="I24" s="81"/>
       <c r="J24" s="31"/>
       <c r="K24" s="437"/>
       <c r="L24" s="438"/>
     </row>
     <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="42"/>
       <c r="B25" s="42"/>
       <c r="C25" s="399"/>
       <c r="D25" s="400"/>
       <c r="E25" s="399"/>
       <c r="F25" s="400"/>
       <c r="G25" s="422" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="H25" s="423"/>
-      <c r="I25" s="196" t="s">
-        <v>275</v>
+      <c r="I25" s="174" t="s">
+        <v>260</v>
       </c>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="34"/>
       <c r="B26" s="34"/>
       <c r="C26" s="430"/>
       <c r="D26" s="432"/>
       <c r="E26" s="430"/>
       <c r="F26" s="432"/>
-      <c r="G26" s="60"/>
-[...1 lines deleted...]
-      <c r="I26" s="121"/>
+      <c r="G26" s="59"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="111"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="180" t="s">
+      <c r="A27" s="158" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="33"/>
-      <c r="C27" s="286" t="s">
+      <c r="C27" s="264" t="s">
         <v>11</v>
       </c>
-      <c r="D27" s="282" t="s">
-        <v>34</v>
+      <c r="D27" s="260" t="s">
+        <v>27</v>
       </c>
       <c r="E27" s="448" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F27" s="449"/>
       <c r="G27" s="450" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="H27" s="451"/>
       <c r="I27" s="417" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="J27" s="418"/>
     </row>
     <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="58">
+      <c r="A28" s="57">
         <v>45949</v>
       </c>
-      <c r="B28" s="58"/>
+      <c r="B28" s="57"/>
       <c r="C28" s="426" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="D28" s="426" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="E28" s="410" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="F28" s="411"/>
-      <c r="G28" s="165"/>
-      <c r="H28" s="174"/>
+      <c r="G28" s="143"/>
+      <c r="H28" s="152"/>
       <c r="I28" s="410" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="J28" s="411"/>
     </row>
     <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="42"/>
       <c r="B29" s="42"/>
       <c r="C29" s="427"/>
       <c r="D29" s="427"/>
       <c r="E29" s="399"/>
       <c r="F29" s="400"/>
       <c r="G29" s="422" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
       <c r="H29" s="423"/>
       <c r="I29" s="399"/>
       <c r="J29" s="400"/>
       <c r="K29" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="34"/>
       <c r="B30" s="34"/>
       <c r="C30" s="428"/>
       <c r="D30" s="428"/>
       <c r="E30" s="430"/>
       <c r="F30" s="432"/>
-      <c r="G30" s="60"/>
-      <c r="H30" s="65"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="64"/>
       <c r="I30" s="430"/>
       <c r="J30" s="432"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="F20:I22"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="C24:D26"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="I28:J30"/>
     <mergeCell ref="G29:H29"/>
     <mergeCell ref="C1:E2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="G11:I11"/>
     <mergeCell ref="G12:I14"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="I27:J27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="E28" sqref="E28:E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" customWidth="1"/>
-    <col min="4" max="4" width="23.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.42578125" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" customWidth="1"/>
     <col min="7" max="7" width="34.28515625" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="22.85546875" customWidth="1"/>
     <col min="10" max="10" width="15.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="225" t="s">
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...10 lines deleted...]
-        <v>300</v>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="51"/>
+      <c r="K3" s="293" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45950</v>
       </c>
       <c r="B4" s="30"/>
-      <c r="C4" s="83"/>
-[...5 lines deleted...]
-      <c r="I4" s="83"/>
+      <c r="C4" s="81"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="250"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
       <c r="J4" s="31"/>
-      <c r="K4" s="314"/>
+      <c r="K4" s="292"/>
     </row>
     <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...18 lines deleted...]
-        <v>151</v>
+      <c r="C5" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D5" s="225" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="200" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="197" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="274" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J5" s="31"/>
-      <c r="K5" s="314" t="s">
-        <v>301</v>
+      <c r="K5" s="292" t="s">
+        <v>285</v>
       </c>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
     </row>
     <row r="6" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...5 lines deleted...]
-      <c r="I6" s="121"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
       <c r="J6" s="35"/>
       <c r="K6" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
     </row>
     <row r="7" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J7" s="277"/>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J7" s="255"/>
     </row>
     <row r="8" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="29">
         <v>45951</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="83"/>
-[...5 lines deleted...]
-      <c r="I8" s="154"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="252"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="135"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="297" t="s">
-[...14 lines deleted...]
-        <v>169</v>
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="274"/>
+      <c r="E9" s="274"/>
+      <c r="F9" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="197" t="s">
+        <v>194</v>
+      </c>
+      <c r="H9" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="274" t="s">
+        <v>154</v>
       </c>
       <c r="J9" s="31"/>
-      <c r="K9" s="315" t="s">
-        <v>302</v>
+      <c r="K9" s="293" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="10" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="31"/>
-      <c r="D10" s="121"/>
-[...4 lines deleted...]
-      <c r="I10" s="85"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="111"/>
+      <c r="I10" s="83"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="225" t="s">
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
-        <v>320</v>
+      <c r="E11" s="205" t="s">
+        <v>304</v>
       </c>
       <c r="F11" s="470" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
       <c r="G11" s="471"/>
       <c r="H11" s="471"/>
       <c r="I11" s="472"/>
-      <c r="J11" s="52"/>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="29">
         <v>45952</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="83"/>
-[...1 lines deleted...]
-      <c r="E12" s="275"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="252"/>
+      <c r="E12" s="253"/>
       <c r="F12" s="455" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G12" s="456"/>
       <c r="H12" s="456"/>
       <c r="I12" s="457"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="297" t="s">
-[...6 lines deleted...]
-        <v>212</v>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="197" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="198" t="s">
+        <v>197</v>
       </c>
       <c r="F13" s="458"/>
       <c r="G13" s="459"/>
       <c r="H13" s="459"/>
       <c r="I13" s="460"/>
       <c r="J13" s="31"/>
       <c r="K13" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...1 lines deleted...]
-      <c r="E14" s="156"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="137"/>
       <c r="F14" s="461"/>
       <c r="G14" s="462"/>
       <c r="H14" s="462"/>
       <c r="I14" s="463"/>
       <c r="J14" s="35"/>
-      <c r="L14" s="99"/>
+      <c r="L14" s="90"/>
     </row>
     <row r="15" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J15" s="52"/>
+      <c r="G15" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="29">
         <v>45953</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="83"/>
-[...5 lines deleted...]
-      <c r="I16" s="83"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="251"/>
+      <c r="E16" s="252"/>
+      <c r="F16" s="253"/>
+      <c r="G16" s="135"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="31"/>
-      <c r="L16" s="66"/>
+      <c r="L16" s="65"/>
     </row>
     <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="83"/>
-[...16 lines deleted...]
-        <v>169</v>
+      <c r="C17" s="81"/>
+      <c r="D17" s="200" t="s">
+        <v>263</v>
+      </c>
+      <c r="E17" s="197" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="200" t="s">
+        <v>198</v>
+      </c>
+      <c r="G17" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="H17" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I17" s="274" t="s">
+        <v>154</v>
       </c>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...5 lines deleted...]
-      <c r="I18" s="121"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="137"/>
+      <c r="E18" s="83"/>
+      <c r="F18" s="137"/>
+      <c r="G18" s="83"/>
+      <c r="H18" s="111"/>
+      <c r="I18" s="111"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="225" t="s">
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29">
         <v>45954</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="83"/>
-[...5 lines deleted...]
-      <c r="I20" s="83"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="252"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="251"/>
+      <c r="H20" s="135"/>
+      <c r="I20" s="81"/>
       <c r="J20" s="43"/>
       <c r="K20" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="296" t="s">
-[...21 lines deleted...]
-      <c r="K21" s="118"/>
+      <c r="C21" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D21" s="197" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="201" t="s">
+        <v>278</v>
+      </c>
+      <c r="F21" s="200" t="s">
+        <v>195</v>
+      </c>
+      <c r="G21" s="274" t="s">
+        <v>104</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" s="274" t="s">
+        <v>154</v>
+      </c>
+      <c r="J21" s="113"/>
+      <c r="K21" s="108"/>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="121"/>
-[...7 lines deleted...]
-      <c r="I22" s="121"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="214"/>
+      <c r="F22" s="277"/>
+      <c r="G22" s="286"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="111"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="468" t="s">
-        <v>384</v>
+        <v>366</v>
       </c>
       <c r="D23" s="469"/>
       <c r="E23" s="440" t="s">
-        <v>385</v>
+        <v>367</v>
       </c>
       <c r="F23" s="441"/>
-      <c r="G23" s="287" t="s">
-        <v>386</v>
+      <c r="G23" s="265" t="s">
+        <v>368</v>
       </c>
       <c r="H23" s="417" t="s">
-        <v>387</v>
+        <v>369</v>
       </c>
       <c r="I23" s="418"/>
-      <c r="J23" s="103"/>
+      <c r="J23" s="94"/>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45955</v>
       </c>
-      <c r="B24" s="80"/>
+      <c r="B24" s="78"/>
       <c r="C24" s="410" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="D24" s="411"/>
       <c r="E24" s="410" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="F24" s="411"/>
-      <c r="G24" s="173"/>
+      <c r="G24" s="151"/>
       <c r="H24" s="410" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="I24" s="411"/>
       <c r="J24" s="31"/>
     </row>
     <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
-      <c r="B25" s="74"/>
+      <c r="A25" s="49"/>
+      <c r="B25" s="72"/>
       <c r="C25" s="399"/>
       <c r="D25" s="400"/>
       <c r="E25" s="399"/>
       <c r="F25" s="400"/>
-      <c r="G25" s="57" t="s">
-        <v>199</v>
+      <c r="G25" s="56" t="s">
+        <v>184</v>
       </c>
       <c r="H25" s="399"/>
       <c r="I25" s="400"/>
       <c r="J25" s="31"/>
       <c r="K25" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
-      <c r="B26" s="51"/>
+      <c r="A26" s="50"/>
+      <c r="B26" s="50"/>
       <c r="C26" s="430"/>
       <c r="D26" s="432"/>
       <c r="E26" s="430"/>
       <c r="F26" s="432"/>
-      <c r="G26" s="69"/>
+      <c r="G26" s="68"/>
       <c r="H26" s="430"/>
       <c r="I26" s="432"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="300" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="292" t="s">
+      <c r="C27" s="278" t="s">
+        <v>370</v>
+      </c>
+      <c r="D27" s="56" t="s">
+        <v>371</v>
+      </c>
+      <c r="E27" s="270" t="s">
+        <v>357</v>
+      </c>
+      <c r="F27" s="270" t="s">
+        <v>372</v>
+      </c>
+      <c r="G27" s="279" t="s">
         <v>373</v>
       </c>
-      <c r="F27" s="292" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H27" s="413" t="s">
-        <v>392</v>
+        <v>374</v>
       </c>
       <c r="I27" s="414"/>
-      <c r="J27" s="103"/>
+      <c r="J27" s="94"/>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45956</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="426" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="D28" s="426" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="E28" s="426" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="F28" s="426" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="G28" s="426" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="H28" s="410" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="I28" s="411"/>
-      <c r="J28" s="63"/>
+      <c r="J28" s="62"/>
       <c r="K28" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="427"/>
       <c r="D29" s="427"/>
       <c r="E29" s="427"/>
       <c r="F29" s="427"/>
       <c r="G29" s="427"/>
       <c r="H29" s="399"/>
       <c r="I29" s="400"/>
-      <c r="J29" s="61"/>
+      <c r="J29" s="60"/>
       <c r="K29" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="428"/>
       <c r="D30" s="428"/>
       <c r="E30" s="428"/>
       <c r="F30" s="428"/>
       <c r="G30" s="428"/>
       <c r="H30" s="430"/>
       <c r="I30" s="432"/>
-      <c r="J30" s="65"/>
+      <c r="J30" s="64"/>
       <c r="K30" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="G28:G30"/>
     <mergeCell ref="H28:I30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="C24:D26"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="H24:I26"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="F11:I11"/>
     <mergeCell ref="F12:I14"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
@@ -8636,17925 +9246,19156 @@
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="26.42578125" customWidth="1"/>
     <col min="7" max="7" width="30.42578125" customWidth="1"/>
     <col min="8" max="8" width="26.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21.140625" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:12" ht="27" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
-      <c r="L2" s="55"/>
+      <c r="L2" s="54"/>
     </row>
     <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="225" t="s">
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J3" s="52"/>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45957</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
-      <c r="D4" s="271"/>
-[...4 lines deleted...]
-      <c r="I4" s="303"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="250"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="280"/>
+      <c r="I4" s="281"/>
       <c r="J4" s="31"/>
-      <c r="K4" s="314" t="s">
-        <v>398</v>
+      <c r="K4" s="292" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...17 lines deleted...]
-      <c r="I5" s="83"/>
+      <c r="C5" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="274" t="s">
+        <v>104</v>
+      </c>
+      <c r="I5" s="81"/>
       <c r="J5" s="31"/>
       <c r="K5" t="s">
-        <v>399</v>
+        <v>381</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...4 lines deleted...]
-      <c r="H6" s="85"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="83"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
     </row>
     <row r="7" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J7" s="277"/>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J7" s="255"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="29">
         <v>45958</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="83"/>
-[...4 lines deleted...]
-      <c r="H8" s="306"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="282"/>
+      <c r="E8" s="282"/>
+      <c r="F8" s="282"/>
+      <c r="G8" s="283"/>
+      <c r="H8" s="284"/>
       <c r="I8" s="31"/>
-      <c r="J8" s="109"/>
+      <c r="J8" s="100"/>
       <c r="K8" s="437" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="L8" s="479"/>
     </row>
     <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="296" t="s">
-[...18 lines deleted...]
-      <c r="J9" s="109"/>
+      <c r="C9" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="D9" s="274" t="s">
+        <v>299</v>
+      </c>
+      <c r="E9" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H9" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="I9" s="81"/>
+      <c r="J9" s="100"/>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...6 lines deleted...]
-      <c r="J10" s="126"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="111"/>
+      <c r="J10" s="116"/>
     </row>
     <row r="11" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="225" t="s">
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
       <c r="G11" s="452" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
       <c r="H11" s="453"/>
       <c r="I11" s="454"/>
-      <c r="J11" s="52"/>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="29">
         <v>45959</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="83"/>
-[...2 lines deleted...]
-      <c r="F12" s="274"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="252"/>
+      <c r="E12" s="252"/>
+      <c r="F12" s="252"/>
       <c r="G12" s="455" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="H12" s="456"/>
       <c r="I12" s="457"/>
       <c r="J12" s="41"/>
       <c r="K12" t="s">
-        <v>400</v>
+        <v>382</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="296" t="s">
-[...9 lines deleted...]
-        <v>296</v>
+      <c r="C13" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="179" t="s">
+        <v>280</v>
       </c>
       <c r="G13" s="458"/>
       <c r="H13" s="459"/>
       <c r="I13" s="460"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...2 lines deleted...]
-      <c r="F14" s="121"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
       <c r="G14" s="461"/>
       <c r="H14" s="462"/>
       <c r="I14" s="463"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="483" t="s">
-        <v>366</v>
+        <v>350</v>
       </c>
       <c r="D15" s="484"/>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J15" s="52"/>
+      <c r="G15" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="51"/>
       <c r="K15" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="L15" s="66"/>
+        <v>383</v>
+      </c>
+      <c r="L15" s="65"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29">
         <v>45960</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="473" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="D16" s="474"/>
-      <c r="E16" s="274"/>
-[...3 lines deleted...]
-      <c r="I16" s="303"/>
+      <c r="E16" s="252"/>
+      <c r="F16" s="285"/>
+      <c r="G16" s="284"/>
+      <c r="H16" s="281"/>
+      <c r="I16" s="281"/>
       <c r="J16" s="31"/>
       <c r="K16" t="s">
-        <v>370</v>
+        <v>354</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
       <c r="C17" s="475"/>
       <c r="D17" s="476"/>
-      <c r="E17" s="323" t="s">
-[...12 lines deleted...]
-        <v>151</v>
+      <c r="E17" s="301" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="274" t="s">
+        <v>300</v>
+      </c>
+      <c r="H17" s="274" t="s">
+        <v>154</v>
+      </c>
+      <c r="I17" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J17" s="31"/>
       <c r="K17" t="s">
-        <v>402</v>
+        <v>384</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
       <c r="C18" s="477"/>
       <c r="D18" s="478"/>
-      <c r="E18" s="121"/>
-[...2 lines deleted...]
-      <c r="H18" s="85"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="83"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="483" t="s">
-        <v>366</v>
+        <v>350</v>
       </c>
       <c r="D19" s="484"/>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J19" s="36"/>
       <c r="K19" t="s">
-        <v>403</v>
+        <v>385</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29">
         <v>45961</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="473" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="D20" s="474"/>
-      <c r="E20" s="306"/>
-[...3 lines deleted...]
-      <c r="I20" s="304"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="251"/>
+      <c r="H20" s="284"/>
+      <c r="I20" s="282"/>
       <c r="J20" s="43"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
       <c r="C21" s="475"/>
       <c r="D21" s="476"/>
-      <c r="E21" s="196" t="s">
-[...12 lines deleted...]
-        <v>169</v>
+      <c r="E21" s="174" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G21" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>104</v>
+      </c>
+      <c r="I21" s="274" t="s">
+        <v>154</v>
       </c>
       <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
       <c r="C22" s="477"/>
       <c r="D22" s="478"/>
       <c r="E22" s="31"/>
-      <c r="F22" s="54"/>
-[...2 lines deleted...]
-      <c r="I22" s="65"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="141"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="64"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="288" t="s">
-[...3 lines deleted...]
-        <v>326</v>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="205" t="s">
+        <v>310</v>
       </c>
       <c r="E23" s="440" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="F23" s="441"/>
       <c r="G23" s="417" t="s">
-        <v>328</v>
+        <v>312</v>
       </c>
       <c r="H23" s="439"/>
       <c r="I23" s="418"/>
-      <c r="J23" s="52"/>
+      <c r="J23" s="51"/>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45962</v>
       </c>
-      <c r="B24" s="80"/>
+      <c r="B24" s="78"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D24" s="304"/>
+        <v>120</v>
+      </c>
+      <c r="D24" s="282"/>
       <c r="E24" s="442" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="F24" s="480"/>
       <c r="G24" s="455" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="H24" s="456"/>
       <c r="I24" s="457"/>
       <c r="J24" s="31"/>
     </row>
     <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
-      <c r="B25" s="74"/>
+      <c r="A25" s="49"/>
+      <c r="B25" s="72"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="296" t="s">
-        <v>151</v>
+      <c r="D25" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="E25" s="444"/>
       <c r="F25" s="481"/>
       <c r="G25" s="458"/>
       <c r="H25" s="459"/>
       <c r="I25" s="460"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
-      <c r="B26" s="51"/>
+      <c r="A26" s="50"/>
+      <c r="B26" s="50"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="121"/>
+      <c r="D26" s="111"/>
       <c r="E26" s="446"/>
       <c r="F26" s="482"/>
       <c r="G26" s="461"/>
       <c r="H26" s="462"/>
       <c r="I26" s="463"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="309" t="s">
-[...12 lines deleted...]
-        <v>330</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="205" t="s">
+        <v>317</v>
+      </c>
+      <c r="E27" s="288" t="s">
+        <v>316</v>
+      </c>
+      <c r="F27" s="234" t="s">
+        <v>315</v>
+      </c>
+      <c r="G27" s="260" t="s">
+        <v>314</v>
       </c>
       <c r="H27" s="417" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="I27" s="418"/>
-      <c r="J27" s="103"/>
+      <c r="J27" s="94"/>
       <c r="K27" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45963</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="426" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="F28" s="304"/>
+        <v>150</v>
+      </c>
+      <c r="D28" s="282"/>
+      <c r="E28" s="282"/>
+      <c r="F28" s="282"/>
       <c r="G28" s="426" t="s">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="H28" s="443" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="I28" s="443"/>
-      <c r="J28" s="67"/>
+      <c r="J28" s="66"/>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="427"/>
-      <c r="D29" s="296"/>
-[...1 lines deleted...]
-      <c r="F29" s="296"/>
+      <c r="D29" s="274"/>
+      <c r="E29" s="274"/>
+      <c r="F29" s="274"/>
       <c r="G29" s="427"/>
       <c r="H29" s="445"/>
       <c r="I29" s="445"/>
-      <c r="J29" s="68"/>
+      <c r="J29" s="67"/>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="428"/>
-      <c r="D30" s="121"/>
-[...1 lines deleted...]
-      <c r="F30" s="121"/>
+      <c r="D30" s="111"/>
+      <c r="E30" s="111"/>
+      <c r="F30" s="111"/>
       <c r="G30" s="428"/>
       <c r="H30" s="447"/>
       <c r="I30" s="447"/>
-      <c r="J30" s="69"/>
+      <c r="J30" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="G11:I11"/>
     <mergeCell ref="G12:I14"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C16:D18"/>
     <mergeCell ref="C20:D22"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="H28:I30"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="G28:G30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="92" zoomScaleNormal="92" workbookViewId="0">
       <selection activeCell="D28" sqref="D28:D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="26.5703125" customWidth="1"/>
+    <col min="5" max="5" width="26.42578125" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" customWidth="1"/>
     <col min="7" max="7" width="23.42578125" customWidth="1"/>
     <col min="8" max="8" width="25.5703125" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="225" t="s">
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="226" t="s">
+      <c r="E3" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...10 lines deleted...]
-        <v>404</v>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="51"/>
+      <c r="K3" s="108" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45964</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
-      <c r="D4" s="271"/>
-[...4 lines deleted...]
-      <c r="I4" s="303"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="250"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="280"/>
+      <c r="I4" s="281"/>
       <c r="J4" s="31"/>
-      <c r="K4" s="343"/>
-      <c r="L4" s="343"/>
+      <c r="K4" s="321"/>
+      <c r="L4" s="321"/>
     </row>
     <row r="5" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...18 lines deleted...]
-        <v>151</v>
+      <c r="C5" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J5" s="31"/>
-      <c r="K5" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="343"/>
+      <c r="K5" s="321" t="s">
+        <v>395</v>
+      </c>
+      <c r="L5" s="321"/>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...4 lines deleted...]
-      <c r="H6" s="85"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="83"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
-      <c r="K6" s="343"/>
-      <c r="L6" s="343"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="321"/>
     </row>
     <row r="7" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="226" t="s">
+      <c r="E7" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="36"/>
-      <c r="K7" s="343"/>
-      <c r="L7" s="343"/>
+      <c r="K7" s="321"/>
+      <c r="L7" s="321"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="29">
         <v>45965</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="31"/>
-      <c r="D8" s="271"/>
-[...4 lines deleted...]
-      <c r="I8" s="303"/>
+      <c r="D8" s="249"/>
+      <c r="E8" s="250"/>
+      <c r="F8" s="273"/>
+      <c r="G8" s="273"/>
+      <c r="H8" s="280"/>
+      <c r="I8" s="281"/>
       <c r="J8" s="31"/>
-      <c r="K8" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="343"/>
+      <c r="K8" s="321" t="s">
+        <v>396</v>
+      </c>
+      <c r="L8" s="321"/>
     </row>
     <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="297" t="s">
-[...11 lines deleted...]
-      <c r="G9" s="201" t="s">
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="274" t="s">
         <v>296</v>
       </c>
-      <c r="H9" s="296" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="303"/>
+      <c r="E9" s="274" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="H9" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="281"/>
       <c r="J9" s="31"/>
-      <c r="K9" s="343"/>
-      <c r="L9" s="343"/>
+      <c r="K9" s="321"/>
+      <c r="L9" s="321"/>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...5 lines deleted...]
-      <c r="I10" s="108"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="99"/>
       <c r="J10" s="35"/>
-      <c r="K10" s="343"/>
-      <c r="L10" s="343"/>
+      <c r="K10" s="321"/>
+      <c r="L10" s="321"/>
     </row>
     <row r="11" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="225" t="s">
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="226" t="s">
+      <c r="E11" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...10 lines deleted...]
-      <c r="L11" s="343"/>
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="51"/>
+      <c r="K11" s="321"/>
+      <c r="L11" s="321"/>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="29">
         <v>45966</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
-      <c r="D12" s="271"/>
-[...4 lines deleted...]
-      <c r="I12" s="303"/>
+      <c r="D12" s="249"/>
+      <c r="E12" s="250"/>
+      <c r="F12" s="273"/>
+      <c r="G12" s="273"/>
+      <c r="H12" s="280"/>
+      <c r="I12" s="281"/>
       <c r="J12" s="41"/>
-      <c r="K12" s="343"/>
-      <c r="L12" s="343"/>
+      <c r="K12" s="321"/>
+      <c r="L12" s="321"/>
     </row>
     <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="297" t="s">
-[...18 lines deleted...]
-        <v>169</v>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I13" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J13" s="31"/>
-      <c r="K13" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="343"/>
+      <c r="K13" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L13" s="321"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...4 lines deleted...]
-      <c r="H14" s="85"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="83"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
-      <c r="K14" s="343"/>
-      <c r="L14" s="343"/>
+      <c r="K14" s="321"/>
+      <c r="L14" s="321"/>
     </row>
     <row r="15" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="226" t="s">
+      <c r="E15" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...10 lines deleted...]
-      <c r="L15" s="343"/>
+      <c r="G15" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="51"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="321"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29">
         <v>45967</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="31"/>
-      <c r="D16" s="271"/>
-[...4 lines deleted...]
-      <c r="I16" s="303"/>
+      <c r="D16" s="249"/>
+      <c r="E16" s="250"/>
+      <c r="F16" s="273"/>
+      <c r="G16" s="273"/>
+      <c r="H16" s="280"/>
+      <c r="I16" s="281"/>
       <c r="J16" s="31"/>
-      <c r="K16" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="343"/>
+      <c r="K16" s="321" t="s">
+        <v>294</v>
+      </c>
+      <c r="L16" s="321"/>
     </row>
     <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="296" t="s">
-[...15 lines deleted...]
-        <v>169</v>
+      <c r="C17" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D17" s="174" t="s">
+        <v>399</v>
+      </c>
+      <c r="E17" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="F17" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="301" t="s">
+        <v>201</v>
+      </c>
+      <c r="H17" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
-      <c r="K17" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="343"/>
+      <c r="K17" s="321" t="s">
+        <v>394</v>
+      </c>
+      <c r="L17" s="321"/>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...4 lines deleted...]
-      <c r="H18" s="85"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="83"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
-      <c r="K18" s="343"/>
-      <c r="L18" s="343"/>
+      <c r="K18" s="321"/>
+      <c r="L18" s="321"/>
     </row>
     <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="225" t="s">
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="226" t="s">
+      <c r="E19" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J19" s="36"/>
-      <c r="K19" s="343"/>
-      <c r="L19" s="343"/>
+      <c r="K19" s="321"/>
+      <c r="L19" s="321"/>
     </row>
     <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29">
         <v>45968</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
-      <c r="D20" s="271"/>
-[...4 lines deleted...]
-      <c r="I20" s="303"/>
+      <c r="D20" s="249"/>
+      <c r="E20" s="250"/>
+      <c r="F20" s="273"/>
+      <c r="G20" s="273"/>
+      <c r="H20" s="280"/>
+      <c r="I20" s="281"/>
       <c r="J20" s="43"/>
-      <c r="K20" s="343"/>
-      <c r="L20" s="343"/>
+      <c r="K20" s="321"/>
+      <c r="L20" s="321"/>
     </row>
     <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="296" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="196" t="s">
+      <c r="C21" s="274" t="s">
         <v>296</v>
       </c>
-      <c r="F21" s="201" t="s">
-[...9 lines deleted...]
-        <v>169</v>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="174" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J21" s="43"/>
-      <c r="K21" s="343"/>
-      <c r="L21" s="343"/>
+      <c r="K21" s="321"/>
+      <c r="L21" s="321"/>
     </row>
     <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="121"/>
-[...1 lines deleted...]
-        <v>182</v>
+      <c r="C22" s="111"/>
+      <c r="D22" s="174" t="s">
+        <v>167</v>
       </c>
       <c r="E22" s="31"/>
-      <c r="F22" s="54"/>
-[...2 lines deleted...]
-      <c r="I22" s="65"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="141"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="64"/>
       <c r="J22" s="44"/>
-      <c r="K22" s="343"/>
-      <c r="L22" s="343"/>
+      <c r="K22" s="321"/>
+      <c r="L22" s="321"/>
     </row>
     <row r="23" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="288" t="s">
-[...6 lines deleted...]
-        <v>346</v>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="234" t="s">
+        <v>329</v>
+      </c>
+      <c r="E23" s="234" t="s">
+        <v>330</v>
       </c>
       <c r="F23" s="440" t="s">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="G23" s="441"/>
       <c r="H23" s="417" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="I23" s="418"/>
-      <c r="J23" s="52"/>
-[...1 lines deleted...]
-      <c r="L23" s="343"/>
+      <c r="J23" s="51"/>
+      <c r="K23" s="321"/>
+      <c r="L23" s="321"/>
     </row>
     <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45969</v>
       </c>
-      <c r="B24" s="80"/>
+      <c r="B24" s="78"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="D24" s="426" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="E24" s="426" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="F24" s="410" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="G24" s="411"/>
       <c r="H24" s="410" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="I24" s="411"/>
       <c r="J24" s="31"/>
       <c r="K24" s="486" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="L24" s="487"/>
     </row>
     <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
-      <c r="B25" s="74"/>
+      <c r="A25" s="49"/>
+      <c r="B25" s="72"/>
       <c r="C25" s="427"/>
       <c r="D25" s="427"/>
       <c r="E25" s="427"/>
       <c r="F25" s="399"/>
       <c r="G25" s="400"/>
       <c r="H25" s="399"/>
       <c r="I25" s="400"/>
       <c r="J25" s="31"/>
-      <c r="K25" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L25" s="343"/>
+      <c r="K25" s="321" t="s">
+        <v>76</v>
+      </c>
+      <c r="L25" s="321"/>
     </row>
     <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
-      <c r="B26" s="51"/>
+      <c r="A26" s="50"/>
+      <c r="B26" s="50"/>
       <c r="C26" s="428"/>
       <c r="D26" s="428"/>
       <c r="E26" s="428"/>
       <c r="F26" s="430"/>
       <c r="G26" s="432"/>
       <c r="H26" s="430"/>
       <c r="I26" s="432"/>
       <c r="J26" s="35"/>
-      <c r="K26" s="343"/>
-      <c r="L26" s="343"/>
+      <c r="K26" s="321"/>
+      <c r="L26" s="321"/>
     </row>
     <row r="27" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="309" t="s">
-[...9 lines deleted...]
-        <v>343</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="234" t="s">
+        <v>329</v>
+      </c>
+      <c r="E27" s="234" t="s">
+        <v>328</v>
+      </c>
+      <c r="F27" s="297" t="s">
+        <v>327</v>
       </c>
       <c r="G27" s="464" t="s">
-        <v>393</v>
+        <v>375</v>
       </c>
       <c r="H27" s="485"/>
       <c r="I27" s="465"/>
       <c r="J27" s="36"/>
-      <c r="K27" s="343"/>
-      <c r="L27" s="343"/>
+      <c r="K27" s="321"/>
+      <c r="L27" s="321"/>
     </row>
     <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45970</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="426" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="D28" s="426" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="E28" s="426" t="s">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="F28" s="426" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="G28" s="442" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="H28" s="443"/>
       <c r="I28" s="480"/>
       <c r="J28" s="43"/>
-      <c r="K28" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L28" s="343"/>
+      <c r="K28" s="321" t="s">
+        <v>178</v>
+      </c>
+      <c r="L28" s="321"/>
     </row>
     <row r="29" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="427"/>
       <c r="D29" s="427"/>
       <c r="E29" s="427"/>
       <c r="F29" s="427"/>
       <c r="G29" s="444"/>
       <c r="H29" s="445"/>
       <c r="I29" s="481"/>
       <c r="J29" s="43"/>
-      <c r="K29" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L29" s="343"/>
+      <c r="K29" s="321" t="s">
+        <v>77</v>
+      </c>
+      <c r="L29" s="321"/>
     </row>
     <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="428"/>
       <c r="D30" s="428"/>
       <c r="E30" s="428"/>
       <c r="F30" s="428"/>
       <c r="G30" s="446"/>
       <c r="H30" s="447"/>
       <c r="I30" s="482"/>
       <c r="J30" s="44"/>
-      <c r="K30" s="343"/>
-      <c r="L30" s="343"/>
+      <c r="K30" s="321"/>
+      <c r="L30" s="321"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="F24:G26"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="H24:I26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="C28:C30"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="H27" sqref="H27:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
-    <col min="2" max="2" width="5.42578125" customWidth="1"/>
-    <col min="3" max="3" width="20.140625" customWidth="1"/>
+    <col min="2" max="2" width="5.5703125" customWidth="1"/>
+    <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="25.5703125" customWidth="1"/>
     <col min="5" max="5" width="25.42578125" customWidth="1"/>
     <col min="6" max="6" width="26.42578125" customWidth="1"/>
     <col min="7" max="7" width="23.5703125" customWidth="1"/>
     <col min="8" max="8" width="24.42578125" customWidth="1"/>
     <col min="9" max="9" width="22.5703125" customWidth="1"/>
     <col min="10" max="10" width="20.42578125" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="256" t="s">
+      <c r="C3" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="226" t="s">
+      <c r="E3" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...9 lines deleted...]
-      <c r="K3" s="118"/>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="51"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45971</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
-      <c r="D4" s="271"/>
-[...3 lines deleted...]
-      <c r="H4" s="107"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="250"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="250"/>
+      <c r="H4" s="98"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
-      <c r="K4" s="343"/>
-      <c r="L4" s="343"/>
+      <c r="K4" s="321"/>
+      <c r="L4" s="321"/>
     </row>
     <row r="5" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...18 lines deleted...]
-        <v>151</v>
+      <c r="C5" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J5" s="31"/>
-      <c r="K5" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="343"/>
+      <c r="K5" s="321" t="s">
+        <v>387</v>
+      </c>
+      <c r="L5" s="321"/>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...5 lines deleted...]
-      <c r="I6" s="121"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="111"/>
       <c r="J6" s="35"/>
-      <c r="K6" s="343"/>
-      <c r="L6" s="343"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="321"/>
     </row>
     <row r="7" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="226" t="s">
+      <c r="E7" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="424" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="H7" s="433"/>
       <c r="I7" s="433"/>
       <c r="J7" s="28"/>
-      <c r="K7" s="343"/>
-      <c r="L7" s="343"/>
+      <c r="K7" s="321"/>
+      <c r="L7" s="321"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="29">
         <v>45972</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="83"/>
-[...2 lines deleted...]
-      <c r="F8" s="154"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="135"/>
+      <c r="F8" s="135"/>
       <c r="G8" s="455" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="H8" s="456"/>
       <c r="I8" s="457"/>
       <c r="J8" s="31"/>
-      <c r="K8" s="118"/>
-      <c r="L8" s="343"/>
+      <c r="K8" s="108"/>
+      <c r="L8" s="321"/>
     </row>
     <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="297" t="s">
-[...9 lines deleted...]
-        <v>153</v>
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="274" t="s">
+        <v>296</v>
+      </c>
+      <c r="E9" s="306" t="s">
+        <v>399</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
       </c>
       <c r="G9" s="458"/>
       <c r="H9" s="459"/>
       <c r="I9" s="460"/>
       <c r="J9" s="31"/>
-      <c r="K9" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="343"/>
+      <c r="K9" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L9" s="321"/>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...2 lines deleted...]
-      <c r="F10" s="85"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="83"/>
       <c r="G10" s="461"/>
       <c r="H10" s="462"/>
       <c r="I10" s="463"/>
       <c r="J10" s="35"/>
-      <c r="K10" s="343"/>
-      <c r="L10" s="343"/>
+      <c r="K10" s="321"/>
+      <c r="L10" s="321"/>
     </row>
     <row r="11" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="256" t="s">
+      <c r="C11" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="226" t="s">
+      <c r="E11" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...10 lines deleted...]
-      <c r="L11" s="343"/>
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="51"/>
+      <c r="K11" s="321"/>
+      <c r="L11" s="321"/>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="29">
         <v>45973</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="83"/>
-[...5 lines deleted...]
-      <c r="I12" s="83"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="252"/>
+      <c r="E12" s="252"/>
+      <c r="F12" s="252"/>
+      <c r="G12" s="253"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="41"/>
-      <c r="K12" s="343"/>
-      <c r="L12" s="343"/>
+      <c r="K12" s="321"/>
+      <c r="L12" s="321"/>
     </row>
     <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="297" t="s">
-[...18 lines deleted...]
-        <v>169</v>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I13" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J13" s="31"/>
-      <c r="K13" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="343"/>
+      <c r="K13" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L13" s="321"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...5 lines deleted...]
-      <c r="I14" s="121"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="111"/>
       <c r="J14" s="35"/>
-      <c r="K14" s="343"/>
-      <c r="L14" s="343"/>
+      <c r="K14" s="321"/>
+      <c r="L14" s="321"/>
     </row>
     <row r="15" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="256" t="s">
+      <c r="C15" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="226" t="s">
+      <c r="E15" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="424" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="H15" s="433"/>
       <c r="I15" s="433"/>
-      <c r="J15" s="73"/>
-[...1 lines deleted...]
-      <c r="L15" s="343"/>
+      <c r="J15" s="71"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="321"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29">
         <v>45974</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="83"/>
-[...2 lines deleted...]
-      <c r="F16" s="154"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="253"/>
+      <c r="F16" s="135"/>
       <c r="G16" s="455" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="H16" s="456"/>
       <c r="I16" s="456"/>
-      <c r="J16" s="106"/>
-[...1 lines deleted...]
-      <c r="L16" s="343"/>
+      <c r="J16" s="97"/>
+      <c r="K16" s="321"/>
+      <c r="L16" s="321"/>
     </row>
     <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="296" t="s">
-[...9 lines deleted...]
-        <v>153</v>
+      <c r="C17" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>399</v>
+      </c>
+      <c r="E17" s="301" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="303" t="s">
+        <v>138</v>
       </c>
       <c r="G17" s="458"/>
       <c r="H17" s="459"/>
       <c r="I17" s="459"/>
-      <c r="J17" s="106"/>
-[...1 lines deleted...]
-      <c r="L17" s="343"/>
+      <c r="J17" s="97"/>
+      <c r="K17" s="321"/>
+      <c r="L17" s="321"/>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...2 lines deleted...]
-      <c r="F18" s="85"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="137"/>
+      <c r="F18" s="83"/>
       <c r="G18" s="461"/>
       <c r="H18" s="462"/>
       <c r="I18" s="462"/>
-      <c r="J18" s="108"/>
-[...1 lines deleted...]
-      <c r="L18" s="343"/>
+      <c r="J18" s="99"/>
+      <c r="K18" s="321"/>
+      <c r="L18" s="321"/>
     </row>
     <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="256" t="s">
+      <c r="C19" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="226" t="s">
+      <c r="E19" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J19" s="36"/>
-      <c r="K19" s="343"/>
-      <c r="L19" s="343"/>
+      <c r="K19" s="321"/>
+      <c r="L19" s="321"/>
     </row>
     <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29">
         <v>45975</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="86"/>
-[...5 lines deleted...]
-      <c r="I20" s="154"/>
+      <c r="C20" s="84"/>
+      <c r="D20" s="251"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="251"/>
+      <c r="H20" s="84"/>
+      <c r="I20" s="135"/>
       <c r="J20" s="43"/>
-      <c r="K20" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="343"/>
+      <c r="K20" s="321" t="s">
+        <v>397</v>
+      </c>
+      <c r="L20" s="321"/>
     </row>
     <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="296" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="196" t="s">
+      <c r="C21" s="274" t="s">
         <v>296</v>
       </c>
-      <c r="F21" s="201" t="s">
-[...8 lines deleted...]
-      <c r="I21" s="298"/>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="174" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I21" s="276"/>
       <c r="J21" s="43"/>
-      <c r="K21" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L21" s="343"/>
+      <c r="K21" s="321" t="s">
+        <v>398</v>
+      </c>
+      <c r="L21" s="321"/>
     </row>
     <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="156"/>
-[...1 lines deleted...]
-        <v>182</v>
+      <c r="C22" s="137"/>
+      <c r="D22" s="305" t="s">
+        <v>167</v>
       </c>
       <c r="E22" s="31"/>
-      <c r="F22" s="54"/>
-[...2 lines deleted...]
-      <c r="I22" s="85"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="141"/>
+      <c r="H22" s="137"/>
+      <c r="I22" s="83"/>
       <c r="J22" s="44"/>
-      <c r="K22" s="343"/>
-      <c r="L22" s="343"/>
+      <c r="K22" s="321"/>
+      <c r="L22" s="321"/>
     </row>
     <row r="23" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="288" t="s">
-[...6 lines deleted...]
-        <v>45</v>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="234" t="s">
+        <v>329</v>
+      </c>
+      <c r="E23" s="271" t="s">
+        <v>36</v>
       </c>
       <c r="F23" s="501" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="G23" s="502"/>
-      <c r="H23" s="285" t="s">
-[...7 lines deleted...]
-      <c r="L23" s="343"/>
+      <c r="H23" s="263" t="s">
+        <v>29</v>
+      </c>
+      <c r="I23" s="289" t="s">
+        <v>292</v>
+      </c>
+      <c r="J23" s="51"/>
+      <c r="K23" s="321"/>
+      <c r="L23" s="321"/>
     </row>
     <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45976</v>
       </c>
-      <c r="B24" s="80"/>
+      <c r="B24" s="78"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="D24" s="426" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="E24" s="165"/>
+        <v>222</v>
+      </c>
+      <c r="E24" s="143"/>
       <c r="F24" s="497" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="G24" s="498"/>
-      <c r="H24" s="86"/>
-      <c r="I24" s="154"/>
+      <c r="H24" s="84"/>
+      <c r="I24" s="135"/>
       <c r="J24" s="31"/>
       <c r="K24" s="486" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="L24" s="487"/>
     </row>
     <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
-      <c r="B25" s="74"/>
+      <c r="A25" s="49"/>
+      <c r="B25" s="72"/>
       <c r="C25" s="427"/>
       <c r="D25" s="427"/>
-      <c r="E25" s="82" t="s">
-        <v>236</v>
+      <c r="E25" s="80" t="s">
+        <v>221</v>
       </c>
       <c r="F25" s="422"/>
       <c r="G25" s="423"/>
-      <c r="H25" s="325" t="s">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="H25" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="I25" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J25" s="31"/>
-      <c r="K25" s="343"/>
-      <c r="L25" s="343"/>
+      <c r="K25" s="321"/>
+      <c r="L25" s="321"/>
     </row>
     <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
-      <c r="B26" s="51"/>
+      <c r="A26" s="50"/>
+      <c r="B26" s="50"/>
       <c r="C26" s="428"/>
       <c r="D26" s="428"/>
-      <c r="E26" s="60"/>
+      <c r="E26" s="59"/>
       <c r="F26" s="499"/>
       <c r="G26" s="500"/>
-      <c r="H26" s="156"/>
-      <c r="I26" s="85"/>
+      <c r="H26" s="137"/>
+      <c r="I26" s="83"/>
       <c r="J26" s="35"/>
-      <c r="K26" s="343"/>
-      <c r="L26" s="343"/>
+      <c r="K26" s="321"/>
+      <c r="L26" s="321"/>
     </row>
     <row r="27" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="309" t="s">
-[...3 lines deleted...]
-        <v>345</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="234" t="s">
+        <v>329</v>
       </c>
       <c r="E27" s="448" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="F27" s="449"/>
-      <c r="G27" s="312" t="s">
-        <v>411</v>
+      <c r="G27" s="290" t="s">
+        <v>393</v>
       </c>
       <c r="H27" s="464" t="s">
-        <v>424</v>
+        <v>406</v>
       </c>
       <c r="I27" s="485"/>
       <c r="J27" s="465"/>
-      <c r="K27" s="343"/>
-      <c r="L27" s="343"/>
+      <c r="K27" s="321"/>
+      <c r="L27" s="321"/>
     </row>
     <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45977</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="426" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="D28" s="426" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="E28" s="410" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="F28" s="411"/>
-      <c r="G28" s="154"/>
+      <c r="G28" s="135"/>
       <c r="H28" s="488" t="s">
-        <v>407</v>
+        <v>389</v>
       </c>
       <c r="I28" s="489"/>
       <c r="J28" s="490"/>
-      <c r="K28" s="343"/>
-      <c r="L28" s="343"/>
+      <c r="K28" s="321"/>
+      <c r="L28" s="321"/>
     </row>
     <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="427"/>
       <c r="D29" s="427"/>
       <c r="E29" s="399"/>
       <c r="F29" s="400"/>
-      <c r="G29" s="201" t="s">
-        <v>215</v>
+      <c r="G29" s="179" t="s">
+        <v>200</v>
       </c>
       <c r="H29" s="491"/>
       <c r="I29" s="492"/>
       <c r="J29" s="493"/>
-      <c r="K29" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L29" s="343"/>
+      <c r="K29" s="321" t="s">
+        <v>78</v>
+      </c>
+      <c r="L29" s="321"/>
     </row>
     <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="428"/>
       <c r="D30" s="428"/>
       <c r="E30" s="430"/>
       <c r="F30" s="432"/>
-      <c r="G30" s="85"/>
+      <c r="G30" s="83"/>
       <c r="H30" s="494"/>
       <c r="I30" s="495"/>
       <c r="J30" s="496"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="H28:J30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="F24:G26"/>
     <mergeCell ref="E28:F30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="E27" sqref="E27:F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
-    <col min="2" max="2" width="5.42578125" customWidth="1"/>
-    <col min="3" max="3" width="21.28515625" customWidth="1"/>
+    <col min="2" max="2" width="5.5703125" customWidth="1"/>
+    <col min="3" max="3" width="21.42578125" customWidth="1"/>
     <col min="4" max="4" width="28.140625" customWidth="1"/>
     <col min="5" max="5" width="30.140625" customWidth="1"/>
-    <col min="6" max="6" width="23.85546875" customWidth="1"/>
+    <col min="6" max="6" width="24" customWidth="1"/>
     <col min="7" max="7" width="27.42578125" customWidth="1"/>
     <col min="8" max="8" width="25" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="18.28515625" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="E2">
         <v>24</v>
       </c>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="256" t="s">
+      <c r="C3" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="226" t="s">
+      <c r="E3" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J3" s="17"/>
-      <c r="K3" s="118" t="s">
-        <v>404</v>
+      <c r="K3" s="108" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45978</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
-      <c r="D4" s="271"/>
-[...4 lines deleted...]
-      <c r="I4" s="107"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="250"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="250"/>
+      <c r="H4" s="269"/>
+      <c r="I4" s="98"/>
       <c r="J4" s="16"/>
-      <c r="K4" s="343" t="s">
-        <v>418</v>
+      <c r="K4" s="321" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...18 lines deleted...]
-        <v>151</v>
+      <c r="C5" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J5" s="16"/>
-      <c r="K5" s="343" t="s">
-        <v>419</v>
+      <c r="K5" s="321" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...5 lines deleted...]
-      <c r="I6" s="85"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="154"/>
+      <c r="I6" s="83"/>
       <c r="J6" s="4"/>
-      <c r="K6" s="343"/>
+      <c r="K6" s="321"/>
     </row>
     <row r="7" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="256" t="s">
+      <c r="C7" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="226" t="s">
+      <c r="E7" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="28"/>
-      <c r="K7" s="343"/>
+      <c r="K7" s="321"/>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="29">
         <v>45979</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="83"/>
-[...5 lines deleted...]
-      <c r="I8" s="154"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="135"/>
+      <c r="F8" s="135"/>
+      <c r="G8" s="145"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="135"/>
       <c r="J8" s="16"/>
-      <c r="K8" s="343"/>
+      <c r="K8" s="321"/>
     </row>
     <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="297" t="s">
-[...11 lines deleted...]
-      <c r="G9" s="201" t="s">
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="274" t="s">
         <v>296</v>
       </c>
-      <c r="H9" s="296" t="s">
-[...3 lines deleted...]
-        <v>169</v>
+      <c r="E9" s="274" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="H9" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J9" s="16"/>
-      <c r="K9" s="343"/>
+      <c r="K9" s="321"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...5 lines deleted...]
-      <c r="I10" s="85"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="137"/>
+      <c r="I10" s="83"/>
       <c r="J10" s="4"/>
-      <c r="K10" s="343"/>
+      <c r="K10" s="321"/>
     </row>
     <row r="11" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="256" t="s">
+      <c r="C11" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="226" t="s">
+      <c r="E11" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J11" s="17"/>
-      <c r="K11" s="343"/>
+      <c r="K11" s="321"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="29">
         <v>45980</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="83"/>
-[...5 lines deleted...]
-      <c r="I12" s="154"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="252"/>
+      <c r="E12" s="252"/>
+      <c r="F12" s="252"/>
+      <c r="G12" s="253"/>
+      <c r="H12" s="143"/>
+      <c r="I12" s="135"/>
       <c r="J12" s="8"/>
-      <c r="K12" s="343"/>
+      <c r="K12" s="321"/>
     </row>
     <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="297" t="s">
-[...18 lines deleted...]
-        <v>151</v>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I13" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J13" s="16"/>
-      <c r="K13" s="343" t="s">
-        <v>298</v>
+      <c r="K13" s="321" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...5 lines deleted...]
-      <c r="I14" s="85"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="154"/>
+      <c r="I14" s="83"/>
       <c r="J14" s="4"/>
-      <c r="K14" s="343"/>
+      <c r="K14" s="321"/>
     </row>
     <row r="15" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="256" t="s">
+      <c r="C15" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="226" t="s">
+      <c r="E15" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G15" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J15" s="17"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29">
         <v>45981</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="83"/>
-[...5 lines deleted...]
-      <c r="I16" s="154"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="84"/>
+      <c r="E16" s="251"/>
+      <c r="F16" s="251"/>
+      <c r="G16" s="248"/>
+      <c r="H16" s="143"/>
+      <c r="I16" s="135"/>
       <c r="J16" s="16"/>
     </row>
     <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="296" t="s">
-[...18 lines deleted...]
-        <v>169</v>
+      <c r="C17" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>399</v>
+      </c>
+      <c r="E17" s="306" t="s">
+        <v>280</v>
+      </c>
+      <c r="F17" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="179" t="s">
+        <v>201</v>
+      </c>
+      <c r="H17" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I17" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J17" s="16"/>
-      <c r="K17" s="118"/>
+      <c r="K17" s="108"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...5 lines deleted...]
-      <c r="I18" s="85"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="137"/>
+      <c r="E18" s="291"/>
+      <c r="F18" s="286"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="154"/>
+      <c r="I18" s="83"/>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="256" t="s">
+      <c r="C19" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
-        <v>354</v>
+      <c r="E19" s="205" t="s">
+        <v>338</v>
       </c>
       <c r="F19" s="397" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="G19" s="436"/>
       <c r="H19" s="436"/>
       <c r="I19" s="398"/>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29">
         <v>45982</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="86"/>
-[...1 lines deleted...]
-      <c r="E20" s="273"/>
+      <c r="C20" s="84"/>
+      <c r="D20" s="251"/>
+      <c r="E20" s="251"/>
       <c r="F20" s="456" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="G20" s="456"/>
       <c r="H20" s="456"/>
       <c r="I20" s="457"/>
       <c r="J20" s="9"/>
       <c r="K20" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="296" t="s">
-[...6 lines deleted...]
-        <v>213</v>
+      <c r="C21" s="274" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="179" t="s">
+        <v>198</v>
       </c>
       <c r="F21" s="459"/>
       <c r="G21" s="459"/>
       <c r="H21" s="459"/>
       <c r="I21" s="460"/>
       <c r="J21" s="9"/>
     </row>
     <row r="22" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="156"/>
-[...1 lines deleted...]
-        <v>182</v>
+      <c r="C22" s="137"/>
+      <c r="D22" s="305" t="s">
+        <v>167</v>
       </c>
       <c r="E22" s="31"/>
       <c r="F22" s="462"/>
       <c r="G22" s="462"/>
       <c r="H22" s="462"/>
       <c r="I22" s="463"/>
       <c r="J22" s="10"/>
     </row>
     <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="288" t="s">
-[...3 lines deleted...]
-        <v>349</v>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="203" t="s">
+        <v>333</v>
       </c>
       <c r="E23" s="483" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="F23" s="484"/>
-      <c r="G23" s="331" t="s">
-        <v>330</v>
+      <c r="G23" s="309" t="s">
+        <v>314</v>
       </c>
       <c r="H23" s="504" t="s">
-        <v>353</v>
+        <v>337</v>
       </c>
       <c r="I23" s="425"/>
       <c r="J23" s="17"/>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45983</v>
       </c>
-      <c r="B24" s="80"/>
+      <c r="B24" s="78"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="D24" s="426" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="E24" s="410" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="F24" s="411"/>
       <c r="G24" s="426" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="H24" s="442" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="I24" s="480"/>
       <c r="J24" s="16"/>
     </row>
     <row r="25" spans="1:11" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
-      <c r="B25" s="74"/>
+      <c r="A25" s="49"/>
+      <c r="B25" s="72"/>
       <c r="C25" s="427"/>
       <c r="D25" s="427"/>
       <c r="E25" s="399"/>
       <c r="F25" s="400"/>
       <c r="G25" s="427"/>
       <c r="H25" s="444"/>
       <c r="I25" s="481"/>
       <c r="J25" s="16"/>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
-      <c r="B26" s="51"/>
+      <c r="A26" s="50"/>
+      <c r="B26" s="50"/>
       <c r="C26" s="428"/>
       <c r="D26" s="428"/>
       <c r="E26" s="430"/>
       <c r="F26" s="432"/>
       <c r="G26" s="428"/>
       <c r="H26" s="446"/>
       <c r="I26" s="482"/>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="8"/>
-      <c r="C27" s="309" t="s">
-[...3 lines deleted...]
-        <v>345</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="234" t="s">
+        <v>329</v>
       </c>
       <c r="E27" s="483" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="F27" s="484"/>
       <c r="G27" s="483" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
       <c r="H27" s="503"/>
       <c r="I27" s="484"/>
-      <c r="J27" s="330"/>
+      <c r="J27" s="308"/>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45984</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="426" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="D28" s="426" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="E28" s="442" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="F28" s="480"/>
       <c r="G28" s="442" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="H28" s="443"/>
       <c r="I28" s="480"/>
-      <c r="J28" s="63"/>
+      <c r="J28" s="62"/>
     </row>
     <row r="29" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A29" s="11"/>
       <c r="B29" s="16"/>
       <c r="C29" s="427"/>
       <c r="D29" s="427"/>
       <c r="E29" s="444"/>
       <c r="F29" s="481"/>
       <c r="G29" s="444"/>
       <c r="H29" s="445"/>
       <c r="I29" s="481"/>
-      <c r="J29" s="61"/>
+      <c r="J29" s="60"/>
       <c r="K29" t="s">
-        <v>371</v>
+        <v>355</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7"/>
       <c r="B30" s="4"/>
       <c r="C30" s="428"/>
       <c r="D30" s="428"/>
       <c r="E30" s="446"/>
       <c r="F30" s="482"/>
       <c r="G30" s="446"/>
       <c r="H30" s="447"/>
       <c r="I30" s="482"/>
-      <c r="J30" s="65"/>
+      <c r="J30" s="64"/>
     </row>
     <row r="31" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="H24:I26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="G24:G26"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="E27:F27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="28.5703125" customWidth="1"/>
     <col min="5" max="5" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.28515625" customWidth="1"/>
+    <col min="6" max="6" width="26.42578125" customWidth="1"/>
     <col min="7" max="7" width="28.140625" customWidth="1"/>
-    <col min="8" max="8" width="26.5703125" customWidth="1"/>
+    <col min="8" max="8" width="26.42578125" customWidth="1"/>
     <col min="9" max="9" width="23.7109375" customWidth="1"/>
     <col min="10" max="10" width="15.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="256" t="s">
+      <c r="C3" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="226" t="s">
+      <c r="E3" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...10 lines deleted...]
-        <v>404</v>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="71"/>
+      <c r="K3" s="108" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45985</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
-      <c r="D4" s="271"/>
-[...3 lines deleted...]
-      <c r="H4" s="107"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="250"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="250"/>
+      <c r="H4" s="98"/>
       <c r="I4" s="31"/>
-      <c r="J4" s="342"/>
-[...1 lines deleted...]
-        <v>421</v>
+      <c r="J4" s="320"/>
+      <c r="K4" s="321" t="s">
+        <v>403</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...22 lines deleted...]
-        <v>419</v>
+      <c r="C5" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="J5" s="97"/>
+      <c r="K5" s="321" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...6 lines deleted...]
-      <c r="J6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="154"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="99"/>
     </row>
     <row r="7" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="329" t="s">
+      <c r="D7" s="307" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="226" t="s">
+      <c r="E7" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="28"/>
       <c r="R7" s="15"/>
     </row>
     <row r="8" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="29" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="83"/>
-[...5 lines deleted...]
-      <c r="I8" s="154"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="135"/>
+      <c r="F8" s="135"/>
+      <c r="G8" s="145"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="135"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="297" t="s">
-[...11 lines deleted...]
-      <c r="G9" s="201" t="s">
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="274" t="s">
         <v>296</v>
       </c>
-      <c r="H9" s="296" t="s">
-[...3 lines deleted...]
-        <v>169</v>
+      <c r="E9" s="274" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="H9" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...5 lines deleted...]
-      <c r="I10" s="85"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="137"/>
+      <c r="I10" s="83"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="225" t="s">
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="329" t="s">
+      <c r="D11" s="307" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="226" t="s">
+      <c r="E11" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="52"/>
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="29">
         <v>45987</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="83"/>
-[...5 lines deleted...]
-      <c r="I12" s="154"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="252"/>
+      <c r="E12" s="252"/>
+      <c r="F12" s="252"/>
+      <c r="G12" s="253"/>
+      <c r="H12" s="143"/>
+      <c r="I12" s="135"/>
       <c r="J12" s="41"/>
-      <c r="K12" s="343" t="s">
-        <v>298</v>
+      <c r="K12" s="321" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="297" t="s">
-[...18 lines deleted...]
-        <v>151</v>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I13" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J13" s="31"/>
-      <c r="K13" s="116" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="117"/>
+      <c r="K13" s="106" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="107"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...5 lines deleted...]
-      <c r="I14" s="85"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="154"/>
+      <c r="I14" s="83"/>
       <c r="J14" s="35"/>
-      <c r="K14" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="117"/>
+      <c r="K14" s="321" t="s">
+        <v>404</v>
+      </c>
+      <c r="L14" s="107"/>
     </row>
     <row r="15" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="329" t="s">
+      <c r="D15" s="307" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="226" t="s">
+      <c r="E15" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...10 lines deleted...]
-      <c r="L15" s="117"/>
+      <c r="G15" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="51"/>
+      <c r="K15" s="107"/>
+      <c r="L15" s="107"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29">
         <v>45988</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="83"/>
-[...5 lines deleted...]
-      <c r="I16" s="154"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="84"/>
+      <c r="E16" s="251"/>
+      <c r="F16" s="251"/>
+      <c r="G16" s="248"/>
+      <c r="H16" s="143"/>
+      <c r="I16" s="135"/>
       <c r="J16" s="31"/>
-      <c r="K16" s="117"/>
-      <c r="L16" s="117"/>
+      <c r="K16" s="107"/>
+      <c r="L16" s="107"/>
     </row>
     <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="296" t="s">
-[...18 lines deleted...]
-        <v>169</v>
+      <c r="C17" s="274" t="s">
+        <v>279</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>167</v>
+      </c>
+      <c r="E17" s="306" t="s">
+        <v>280</v>
+      </c>
+      <c r="F17" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="179" t="s">
+        <v>201</v>
+      </c>
+      <c r="H17" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I17" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J17" s="31"/>
-      <c r="K17" s="343"/>
-      <c r="L17" s="117"/>
+      <c r="K17" s="321"/>
+      <c r="L17" s="107"/>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...5 lines deleted...]
-      <c r="I18" s="121"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="137"/>
+      <c r="E18" s="291"/>
+      <c r="F18" s="286"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="111"/>
       <c r="J18" s="35"/>
-      <c r="K18" s="116" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="117"/>
+      <c r="K18" s="106" t="s">
+        <v>352</v>
+      </c>
+      <c r="L18" s="107"/>
     </row>
     <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="225" t="s">
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="329" t="s">
+      <c r="D19" s="307" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="332" t="s">
-        <v>354</v>
+      <c r="E19" s="310" t="s">
+        <v>338</v>
       </c>
       <c r="F19" s="514" t="s">
-        <v>361</v>
+        <v>345</v>
       </c>
       <c r="G19" s="515"/>
       <c r="H19" s="515"/>
       <c r="I19" s="425"/>
       <c r="J19" s="36"/>
-      <c r="K19" s="117"/>
-      <c r="L19" s="117"/>
+      <c r="K19" s="107"/>
+      <c r="L19" s="107"/>
     </row>
     <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29">
         <v>45989</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="83"/>
-[...1 lines deleted...]
-      <c r="E20" s="273"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="251"/>
+      <c r="E20" s="251"/>
       <c r="F20" s="456" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="G20" s="456"/>
       <c r="H20" s="456"/>
       <c r="I20" s="457"/>
       <c r="J20" s="43"/>
-      <c r="K20" s="117"/>
-      <c r="L20" s="117"/>
+      <c r="K20" s="107"/>
+      <c r="L20" s="107"/>
     </row>
     <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="296" t="s">
-[...6 lines deleted...]
-        <v>213</v>
+      <c r="C21" s="274" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="179" t="s">
+        <v>198</v>
       </c>
       <c r="F21" s="459"/>
       <c r="G21" s="459"/>
       <c r="H21" s="459"/>
       <c r="I21" s="460"/>
       <c r="J21" s="43"/>
-      <c r="K21" s="117"/>
-      <c r="L21" s="117"/>
+      <c r="K21" s="107"/>
+      <c r="L21" s="107"/>
     </row>
     <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="121"/>
-[...1 lines deleted...]
-        <v>182</v>
+      <c r="C22" s="111"/>
+      <c r="D22" s="305" t="s">
+        <v>167</v>
       </c>
       <c r="E22" s="31"/>
       <c r="F22" s="462"/>
       <c r="G22" s="462"/>
       <c r="H22" s="462"/>
       <c r="I22" s="463"/>
       <c r="J22" s="44"/>
-      <c r="K22" s="117"/>
-      <c r="L22" s="117"/>
+      <c r="K22" s="107"/>
+      <c r="L22" s="107"/>
     </row>
     <row r="23" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="312" t="s">
-[...6 lines deleted...]
-        <v>356</v>
+      <c r="C23" s="290" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="234" t="s">
+        <v>329</v>
+      </c>
+      <c r="E23" s="310" t="s">
+        <v>340</v>
       </c>
       <c r="F23" s="516" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="G23" s="517"/>
-      <c r="H23" s="345" t="s">
-[...7 lines deleted...]
-      <c r="L23" s="117"/>
+      <c r="H23" s="323" t="s">
+        <v>343</v>
+      </c>
+      <c r="I23" s="310" t="s">
+        <v>344</v>
+      </c>
+      <c r="J23" s="51"/>
+      <c r="K23" s="107"/>
+      <c r="L23" s="107"/>
     </row>
     <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45990</v>
       </c>
-      <c r="B24" s="80"/>
+      <c r="B24" s="78"/>
       <c r="C24" s="508" t="s">
-        <v>425</v>
+        <v>407</v>
       </c>
       <c r="D24" s="509"/>
       <c r="E24" s="509"/>
       <c r="F24" s="509"/>
       <c r="G24" s="509"/>
       <c r="H24" s="509"/>
       <c r="I24" s="509"/>
       <c r="J24" s="510"/>
       <c r="K24" s="486" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="L24" s="487"/>
     </row>
     <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
-      <c r="B25" s="74"/>
+      <c r="A25" s="49"/>
+      <c r="B25" s="72"/>
       <c r="C25" s="508"/>
       <c r="D25" s="509"/>
       <c r="E25" s="509"/>
       <c r="F25" s="509"/>
       <c r="G25" s="509"/>
       <c r="H25" s="509"/>
       <c r="I25" s="509"/>
       <c r="J25" s="510"/>
-      <c r="K25" s="118"/>
-      <c r="L25" s="117"/>
+      <c r="K25" s="108"/>
+      <c r="L25" s="107"/>
     </row>
     <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
-      <c r="B26" s="51"/>
+      <c r="A26" s="50"/>
+      <c r="B26" s="50"/>
       <c r="C26" s="511"/>
       <c r="D26" s="512"/>
       <c r="E26" s="512"/>
       <c r="F26" s="512"/>
       <c r="G26" s="512"/>
       <c r="H26" s="512"/>
       <c r="I26" s="512"/>
       <c r="J26" s="513"/>
-      <c r="K26" s="117"/>
-      <c r="L26" s="117"/>
+      <c r="K26" s="107"/>
+      <c r="L26" s="107"/>
     </row>
     <row r="27" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="309" t="s">
-[...9 lines deleted...]
-        <v>411</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="234" t="s">
+        <v>329</v>
+      </c>
+      <c r="E27" s="203" t="s">
+        <v>341</v>
+      </c>
+      <c r="F27" s="313" t="s">
+        <v>393</v>
       </c>
       <c r="G27" s="464" t="s">
-        <v>406</v>
+        <v>388</v>
       </c>
       <c r="H27" s="485"/>
       <c r="I27" s="465"/>
-      <c r="J27" s="320"/>
-[...1 lines deleted...]
-      <c r="L27" s="117"/>
+      <c r="J27" s="298"/>
+      <c r="K27" s="107"/>
+      <c r="L27" s="107"/>
     </row>
     <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45991</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="505" t="s">
-        <v>426</v>
+        <v>408</v>
       </c>
       <c r="D28" s="506"/>
       <c r="E28" s="506"/>
       <c r="F28" s="506"/>
       <c r="G28" s="506"/>
       <c r="H28" s="506"/>
       <c r="I28" s="506"/>
       <c r="J28" s="507"/>
-      <c r="K28" s="117"/>
-      <c r="L28" s="117"/>
+      <c r="K28" s="107"/>
+      <c r="L28" s="107"/>
     </row>
     <row r="29" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="508"/>
       <c r="D29" s="509"/>
       <c r="E29" s="509"/>
       <c r="F29" s="509"/>
       <c r="G29" s="509"/>
       <c r="H29" s="509"/>
       <c r="I29" s="509"/>
       <c r="J29" s="510"/>
-      <c r="K29" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L29" s="117"/>
+      <c r="K29" s="321" t="s">
+        <v>405</v>
+      </c>
+      <c r="L29" s="107"/>
     </row>
     <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="511"/>
       <c r="D30" s="512"/>
       <c r="E30" s="512"/>
       <c r="F30" s="512"/>
       <c r="G30" s="512"/>
       <c r="H30" s="512"/>
       <c r="I30" s="512"/>
       <c r="J30" s="513"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C28:J30"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="C24:J26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E610E2FC-0A16-4430-A4F1-5C33FC858067}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A23" sqref="A23:A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="12.42578125" customWidth="1"/>
+    <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" customWidth="1"/>
-    <col min="10" max="10" width="19.42578125" customWidth="1"/>
+    <col min="10" max="10" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="401" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="C1" s="401"/>
       <c r="D1" s="401"/>
       <c r="F1" s="404" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="405"/>
       <c r="H1" s="405"/>
       <c r="I1" s="406"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="402"/>
       <c r="C2" s="402"/>
       <c r="D2" s="403"/>
       <c r="E2" s="12"/>
       <c r="F2" s="407"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="409"/>
     </row>
     <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="139"/>
-[...3 lines deleted...]
-        <v>122</v>
+      <c r="C3" s="128"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="129" t="s">
+        <v>107</v>
       </c>
       <c r="G3" s="28"/>
       <c r="H3" s="26"/>
       <c r="I3" s="28"/>
-      <c r="J3" s="52"/>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45873</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
-      <c r="E4" s="54"/>
-      <c r="F4" s="107"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="98"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="106"/>
+      <c r="C5" s="97"/>
       <c r="D5" s="31"/>
-      <c r="E5" s="106"/>
-[...1 lines deleted...]
-        <v>119</v>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97" t="s">
+        <v>104</v>
       </c>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
     </row>
     <row r="6" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
-      <c r="E6" s="59"/>
-      <c r="F6" s="108"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="99"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
     </row>
     <row r="7" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="139"/>
-[...5 lines deleted...]
-        <v>122</v>
+      <c r="C7" s="128"/>
+      <c r="D7" s="129" t="s">
+        <v>105</v>
+      </c>
+      <c r="E7" s="130"/>
+      <c r="F7" s="129" t="s">
+        <v>107</v>
       </c>
       <c r="G7" s="28"/>
       <c r="H7" s="26"/>
       <c r="I7" s="28"/>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45874</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
-      <c r="F8" s="54"/>
-      <c r="G8" s="107"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="98"/>
       <c r="H8" s="31"/>
-      <c r="I8" s="107"/>
+      <c r="I8" s="98"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="E9" s="31"/>
-      <c r="F9" s="106" t="s">
-        <v>118</v>
+      <c r="F9" s="97" t="s">
+        <v>103</v>
       </c>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
-      <c r="F10" s="59"/>
-      <c r="G10" s="108"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="99"/>
       <c r="H10" s="35"/>
-      <c r="I10" s="108"/>
+      <c r="I10" s="99"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="139"/>
-[...5 lines deleted...]
-        <v>122</v>
+      <c r="C11" s="128"/>
+      <c r="D11" s="129"/>
+      <c r="E11" s="130" t="s">
+        <v>100</v>
+      </c>
+      <c r="F11" s="129" t="s">
+        <v>107</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="26"/>
       <c r="I11" s="28"/>
-      <c r="J11" s="52"/>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45875</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
-      <c r="F12" s="107"/>
-[...1 lines deleted...]
-      <c r="H12" s="53"/>
+      <c r="F12" s="98"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="52"/>
       <c r="I12" s="31"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
       <c r="C13" s="31"/>
-      <c r="D13" s="106"/>
-[...4 lines deleted...]
-        <v>119</v>
+      <c r="D13" s="97"/>
+      <c r="E13" s="97" t="s">
+        <v>103</v>
+      </c>
+      <c r="F13" s="97" t="s">
+        <v>104</v>
       </c>
       <c r="G13" s="31"/>
-      <c r="H13" s="106"/>
+      <c r="H13" s="97"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
-      <c r="F14" s="108"/>
-      <c r="G14" s="108"/>
+      <c r="F14" s="99"/>
+      <c r="G14" s="99"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="139"/>
-[...3 lines deleted...]
-        <v>122</v>
+      <c r="C15" s="128"/>
+      <c r="D15" s="129"/>
+      <c r="E15" s="130"/>
+      <c r="F15" s="129" t="s">
+        <v>107</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="26"/>
       <c r="I15" s="28"/>
-      <c r="J15" s="52"/>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45876</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
-      <c r="F16" s="54"/>
-      <c r="G16" s="107"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="98"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
     </row>
     <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
       <c r="C17" s="31"/>
-      <c r="D17" s="106"/>
-      <c r="E17" s="106"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="31" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
-      <c r="F18" s="59"/>
-      <c r="G18" s="108"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="99"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="139"/>
-[...2 lines deleted...]
-      <c r="F19" s="140"/>
+      <c r="C19" s="128"/>
+      <c r="D19" s="129"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="129"/>
       <c r="G19" s="28"/>
       <c r="H19" s="26"/>
       <c r="I19" s="28"/>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45912</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
-      <c r="E20" s="54"/>
-      <c r="F20" s="107"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="98"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="43"/>
     </row>
     <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
-      <c r="E21" s="106"/>
+      <c r="E21" s="97"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
-      <c r="H21" s="106"/>
+      <c r="H21" s="97"/>
       <c r="I21" s="31"/>
       <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
-      <c r="E22" s="59"/>
-      <c r="F22" s="108"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="99"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45"/>
       <c r="B23" s="25"/>
-      <c r="C23" s="48"/>
+      <c r="C23" s="47"/>
       <c r="D23" s="27"/>
       <c r="E23" s="397"/>
       <c r="F23" s="398"/>
       <c r="G23" s="397"/>
       <c r="H23" s="398"/>
-      <c r="I23" s="101"/>
-      <c r="J23" s="101"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
     </row>
     <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A24" s="29"/>
       <c r="B24" s="37"/>
-      <c r="C24" s="48"/>
+      <c r="C24" s="47"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
-      <c r="F24" s="63"/>
+      <c r="F24" s="62"/>
       <c r="G24" s="410"/>
       <c r="H24" s="411"/>
       <c r="I24" s="31"/>
-      <c r="J24" s="134"/>
+      <c r="J24" s="123"/>
     </row>
     <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
-      <c r="C25" s="133"/>
+      <c r="C25" s="122"/>
       <c r="D25" s="31"/>
       <c r="E25" s="399"/>
       <c r="F25" s="412"/>
       <c r="G25" s="399"/>
       <c r="H25" s="400"/>
       <c r="I25" s="31"/>
-      <c r="J25" s="61"/>
+      <c r="J25" s="60"/>
     </row>
     <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="132"/>
+      <c r="C26" s="121"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
-      <c r="F26" s="65"/>
+      <c r="F26" s="64"/>
       <c r="G26" s="35"/>
-      <c r="H26" s="69"/>
+      <c r="H26" s="68"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45"/>
       <c r="B27" s="41"/>
-      <c r="C27" s="48"/>
+      <c r="C27" s="47"/>
       <c r="D27" s="27"/>
       <c r="E27" s="397"/>
       <c r="F27" s="398"/>
       <c r="G27" s="26"/>
-      <c r="H27" s="49"/>
+      <c r="H27" s="48"/>
       <c r="I27" s="26"/>
-      <c r="J27" s="101"/>
+      <c r="J27" s="92"/>
     </row>
     <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="29"/>
       <c r="B28" s="31"/>
-      <c r="C28" s="132"/>
-      <c r="D28" s="107"/>
+      <c r="C28" s="121"/>
+      <c r="D28" s="98"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
-      <c r="G28" s="132"/>
-[...1 lines deleted...]
-      <c r="I28" s="132"/>
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="121"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
-      <c r="D29" s="106"/>
+      <c r="D29" s="97"/>
       <c r="E29" s="399"/>
       <c r="F29" s="400"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
-      <c r="I29" s="106"/>
-      <c r="J29" s="61"/>
+      <c r="I29" s="97"/>
+      <c r="J29" s="60"/>
     </row>
     <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
-      <c r="C30" s="132"/>
-      <c r="D30" s="108"/>
+      <c r="C30" s="121"/>
+      <c r="D30" s="99"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
-      <c r="G30" s="132"/>
-[...1 lines deleted...]
-      <c r="I30" s="132"/>
+      <c r="G30" s="121"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="E23" sqref="E23:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" customWidth="1"/>
+    <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" customWidth="1"/>
     <col min="4" max="4" width="24.85546875" customWidth="1"/>
     <col min="5" max="5" width="29.85546875" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="27.5703125" customWidth="1"/>
     <col min="8" max="8" width="32.140625" customWidth="1"/>
-    <col min="9" max="9" width="21.28515625" customWidth="1"/>
+    <col min="9" max="9" width="21.42578125" customWidth="1"/>
     <col min="10" max="10" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="256" t="s">
+      <c r="C3" s="234" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="226" t="s">
+      <c r="E3" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...10 lines deleted...]
-        <v>428</v>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="51"/>
+      <c r="K3" s="108" t="s">
+        <v>410</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45992</v>
       </c>
       <c r="B4" s="30"/>
-      <c r="C4" s="107"/>
-[...5 lines deleted...]
-      <c r="I4" s="303"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="250"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="280"/>
+      <c r="I4" s="281"/>
       <c r="J4" s="31"/>
-      <c r="K4" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L4" s="343"/>
+      <c r="K4" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L4" s="321"/>
     </row>
     <row r="5" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...18 lines deleted...]
-        <v>151</v>
+      <c r="C5" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J5" s="31"/>
-      <c r="K5" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="343"/>
+      <c r="K5" s="321" t="s">
+        <v>411</v>
+      </c>
+      <c r="L5" s="321"/>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="85"/>
-[...4 lines deleted...]
-      <c r="H6" s="85"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="83"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
-      <c r="K6" s="343"/>
-      <c r="L6" s="343"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="321"/>
     </row>
     <row r="7" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="329" t="s">
+      <c r="D7" s="307" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="332" t="s">
+      <c r="E7" s="310" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="329" t="s">
+      <c r="F7" s="307" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="424" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="H7" s="433"/>
       <c r="I7" s="522"/>
       <c r="J7" s="28"/>
-      <c r="K7" s="343"/>
-      <c r="L7" s="343"/>
+      <c r="K7" s="321"/>
+      <c r="L7" s="321"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="29">
         <v>45993</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="154"/>
-[...2 lines deleted...]
-      <c r="F8" s="304"/>
+      <c r="C8" s="135"/>
+      <c r="D8" s="282"/>
+      <c r="E8" s="282"/>
+      <c r="F8" s="282"/>
       <c r="G8" s="455" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="H8" s="456"/>
       <c r="I8" s="457"/>
       <c r="J8" s="31"/>
-      <c r="K8" s="343"/>
-      <c r="L8" s="343"/>
+      <c r="K8" s="321"/>
+      <c r="L8" s="321"/>
     </row>
     <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="316" t="s">
-[...9 lines deleted...]
-        <v>153</v>
+      <c r="C9" s="294" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
+        <v>151</v>
+      </c>
+      <c r="E9" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
       </c>
       <c r="G9" s="458"/>
       <c r="H9" s="459"/>
       <c r="I9" s="460"/>
       <c r="J9" s="31"/>
-      <c r="K9" s="343"/>
-      <c r="L9" s="120"/>
+      <c r="K9" s="321"/>
+      <c r="L9" s="110"/>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="85"/>
-[...2 lines deleted...]
-      <c r="F10" s="121"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
       <c r="G10" s="461"/>
       <c r="H10" s="462"/>
       <c r="I10" s="463"/>
       <c r="J10" s="35"/>
-      <c r="K10" s="343"/>
-      <c r="L10" s="343"/>
+      <c r="K10" s="321"/>
+      <c r="L10" s="321"/>
     </row>
     <row r="11" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="225" t="s">
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="329" t="s">
+      <c r="D11" s="307" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="332" t="s">
+      <c r="E11" s="310" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="329" t="s">
+      <c r="F11" s="307" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J11" s="28"/>
-      <c r="K11" s="343"/>
-      <c r="L11" s="343"/>
+      <c r="K11" s="321"/>
+      <c r="L11" s="321"/>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="29">
         <v>45994</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="154"/>
-[...5 lines deleted...]
-      <c r="I12" s="303"/>
+      <c r="C12" s="135"/>
+      <c r="D12" s="252"/>
+      <c r="E12" s="252"/>
+      <c r="F12" s="252"/>
+      <c r="G12" s="253"/>
+      <c r="H12" s="284"/>
+      <c r="I12" s="281"/>
       <c r="J12" s="41"/>
-      <c r="K12" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="343"/>
+      <c r="K12" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L12" s="321"/>
     </row>
     <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="316" t="s">
-[...18 lines deleted...]
-        <v>169</v>
+      <c r="C13" s="294" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I13" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J13" s="31"/>
-      <c r="K13" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="343"/>
+      <c r="K13" s="321" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="321"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="85"/>
-[...4 lines deleted...]
-      <c r="H14" s="85"/>
+      <c r="C14" s="83"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="83"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
-      <c r="K14" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="343"/>
+      <c r="K14" s="321" t="s">
+        <v>387</v>
+      </c>
+      <c r="L14" s="321"/>
     </row>
     <row r="15" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="329" t="s">
+      <c r="D15" s="307" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="332" t="s">
+      <c r="E15" s="310" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="329" t="s">
+      <c r="F15" s="307" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="523" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
       <c r="H15" s="524"/>
       <c r="I15" s="525"/>
-      <c r="J15" s="52"/>
-[...1 lines deleted...]
-      <c r="L15" s="343"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="321"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29">
         <v>45995</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="154"/>
-[...2 lines deleted...]
-      <c r="F16" s="307"/>
+      <c r="C16" s="135"/>
+      <c r="D16" s="282"/>
+      <c r="E16" s="252"/>
+      <c r="F16" s="285"/>
       <c r="G16" s="455" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="H16" s="456"/>
       <c r="I16" s="457"/>
       <c r="J16" s="31"/>
-      <c r="K16" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="343"/>
+      <c r="K16" s="321" t="s">
+        <v>412</v>
+      </c>
+      <c r="L16" s="321"/>
     </row>
     <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="296" t="s">
-[...9 lines deleted...]
-        <v>153</v>
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>399</v>
+      </c>
+      <c r="E17" s="301" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="303" t="s">
+        <v>138</v>
       </c>
       <c r="G17" s="458"/>
       <c r="H17" s="459"/>
       <c r="I17" s="460"/>
       <c r="J17" s="31"/>
-      <c r="K17" s="343"/>
-      <c r="L17" s="343"/>
+      <c r="K17" s="321"/>
+      <c r="L17" s="321"/>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="85"/>
-[...2 lines deleted...]
-      <c r="F18" s="121"/>
+      <c r="C18" s="83"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
       <c r="G18" s="461"/>
       <c r="H18" s="462"/>
       <c r="I18" s="463"/>
       <c r="J18" s="35"/>
-      <c r="K18" s="343"/>
-      <c r="L18" s="343"/>
+      <c r="K18" s="321"/>
+      <c r="L18" s="321"/>
     </row>
     <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="225" t="s">
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="329" t="s">
+      <c r="D19" s="307" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="332" t="s">
+      <c r="E19" s="310" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="329" t="s">
+      <c r="F19" s="307" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="225" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G19" s="203" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="307" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="203" t="s">
+        <v>307</v>
       </c>
       <c r="J19" s="33"/>
-      <c r="K19" s="343"/>
-      <c r="L19" s="343"/>
+      <c r="K19" s="321"/>
+      <c r="L19" s="321"/>
     </row>
     <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29">
         <v>45996</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="306"/>
-[...5 lines deleted...]
-      <c r="I20" s="304"/>
+      <c r="C20" s="284"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="251"/>
+      <c r="H20" s="284"/>
+      <c r="I20" s="282"/>
       <c r="J20" s="43"/>
-      <c r="K20" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="343"/>
+      <c r="K20" s="321" t="s">
+        <v>413</v>
+      </c>
+      <c r="L20" s="321"/>
     </row>
     <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="347" t="s">
-[...14 lines deleted...]
-      <c r="H21" s="296" t="s">
+      <c r="C21" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I21" s="298" t="s">
-        <v>169</v>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="174" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J21" s="43"/>
-      <c r="K21" s="118"/>
-      <c r="L21" s="343"/>
+      <c r="K21" s="108"/>
+      <c r="L21" s="321"/>
     </row>
     <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="85"/>
-[...1 lines deleted...]
-        <v>182</v>
+      <c r="C22" s="83"/>
+      <c r="D22" s="174" t="s">
+        <v>167</v>
       </c>
       <c r="E22" s="31"/>
-      <c r="F22" s="54"/>
-[...2 lines deleted...]
-      <c r="I22" s="65"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="141"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="64"/>
       <c r="J22" s="44"/>
-      <c r="K22" s="343"/>
-      <c r="L22" s="343"/>
+      <c r="K22" s="321"/>
+      <c r="L22" s="321"/>
     </row>
     <row r="23" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="520" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="D23" s="521"/>
-      <c r="E23" s="225" t="s">
-[...3 lines deleted...]
-        <v>337</v>
+      <c r="E23" s="203" t="s">
+        <v>320</v>
+      </c>
+      <c r="F23" s="256" t="s">
+        <v>321</v>
       </c>
       <c r="G23" s="483" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="H23" s="503"/>
       <c r="I23" s="484"/>
-      <c r="J23" s="52"/>
-[...1 lines deleted...]
-      <c r="L23" s="343"/>
+      <c r="J23" s="51"/>
+      <c r="K23" s="321"/>
+      <c r="L23" s="321"/>
     </row>
     <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45997</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="410" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="D24" s="411"/>
       <c r="E24" s="426" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="F24" s="426" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="G24" s="455" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="H24" s="456"/>
       <c r="I24" s="457"/>
       <c r="J24" s="31"/>
-      <c r="K24" s="343"/>
-      <c r="L24" s="343"/>
+      <c r="K24" s="321"/>
+      <c r="L24" s="321"/>
     </row>
     <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
       <c r="C25" s="399"/>
       <c r="D25" s="400"/>
       <c r="E25" s="427"/>
       <c r="F25" s="427"/>
       <c r="G25" s="458"/>
       <c r="H25" s="459"/>
       <c r="I25" s="460"/>
       <c r="J25" s="31"/>
       <c r="K25" s="486" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="L25" s="487"/>
     </row>
     <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
       <c r="C26" s="430"/>
       <c r="D26" s="432"/>
       <c r="E26" s="428"/>
       <c r="F26" s="428"/>
       <c r="G26" s="461"/>
       <c r="H26" s="462"/>
       <c r="I26" s="463"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="309" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="227" t="s">
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="205" t="s">
+        <v>310</v>
+      </c>
+      <c r="E27" s="518" t="s">
+        <v>328</v>
+      </c>
+      <c r="F27" s="519"/>
+      <c r="G27" s="203" t="s">
+        <v>327</v>
+      </c>
+      <c r="H27" s="307" t="s">
         <v>326</v>
       </c>
-      <c r="E27" s="518" t="s">
-[...12 lines deleted...]
-      <c r="J27" s="101"/>
+      <c r="I27" s="203" t="s">
+        <v>325</v>
+      </c>
+      <c r="J27" s="92"/>
     </row>
     <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45998</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="426" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="D28" s="426" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="E28" s="410" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="F28" s="411"/>
       <c r="G28" s="426" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="H28" s="426" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="I28" s="154"/>
+        <v>234</v>
+      </c>
+      <c r="I28" s="135"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="427"/>
       <c r="D29" s="427"/>
       <c r="E29" s="399"/>
       <c r="F29" s="400"/>
       <c r="G29" s="427"/>
       <c r="H29" s="427"/>
-      <c r="I29" s="196" t="s">
-[...4 lines deleted...]
-        <v>432</v>
+      <c r="I29" s="174" t="s">
+        <v>415</v>
+      </c>
+      <c r="J29" s="60"/>
+      <c r="K29" s="321" t="s">
+        <v>414</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="428"/>
       <c r="D30" s="428"/>
       <c r="E30" s="430"/>
       <c r="F30" s="432"/>
       <c r="G30" s="428"/>
       <c r="H30" s="428"/>
-      <c r="I30" s="85"/>
+      <c r="I30" s="83"/>
       <c r="J30" s="44"/>
-      <c r="K30" s="343" t="s">
-        <v>369</v>
+      <c r="K30" s="321" t="s">
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="H28:H30"/>
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="G28:G30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="C24:D26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="F24:F26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView topLeftCell="A6" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="E32" sqref="E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25.5703125" customWidth="1"/>
-    <col min="5" max="5" width="26.5703125" customWidth="1"/>
-    <col min="6" max="6" width="24.7109375" customWidth="1"/>
+    <col min="5" max="5" width="26.42578125" customWidth="1"/>
+    <col min="6" max="6" width="24.5703125" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" customWidth="1"/>
-    <col min="8" max="8" width="22.7109375" customWidth="1"/>
+    <col min="8" max="8" width="22.5703125" customWidth="1"/>
     <col min="9" max="9" width="20.42578125" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="225" t="s">
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...10 lines deleted...]
-        <v>404</v>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="51"/>
+      <c r="K3" s="108" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45999</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
-      <c r="D4" s="271"/>
-[...4 lines deleted...]
-      <c r="I4" s="303"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="250"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="280"/>
+      <c r="I4" s="281"/>
       <c r="J4" s="31"/>
-      <c r="K4" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L4" s="343"/>
+      <c r="K4" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L4" s="321"/>
     </row>
     <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...18 lines deleted...]
-        <v>151</v>
+      <c r="C5" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="225" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="200" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="225" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J5" s="31"/>
-      <c r="K5" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="343"/>
+      <c r="K5" s="321" t="s">
+        <v>416</v>
+      </c>
+      <c r="L5" s="321"/>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...5 lines deleted...]
-      <c r="I6" s="85"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="154"/>
+      <c r="I6" s="83"/>
       <c r="J6" s="35"/>
-      <c r="K6" s="343"/>
-      <c r="L6" s="343"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="321"/>
     </row>
     <row r="7" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="28"/>
-      <c r="K7" s="118"/>
-      <c r="L7" s="343"/>
+      <c r="K7" s="108"/>
+      <c r="L7" s="321"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="29">
         <v>46000</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="83"/>
-[...5 lines deleted...]
-      <c r="I8" s="154"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="285"/>
+      <c r="E8" s="284"/>
+      <c r="F8" s="282"/>
+      <c r="G8" s="283"/>
+      <c r="H8" s="135"/>
+      <c r="I8" s="135"/>
       <c r="J8" s="31"/>
-      <c r="K8" s="343"/>
-      <c r="L8" s="343"/>
+      <c r="K8" s="321"/>
+      <c r="L8" s="321"/>
     </row>
     <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="297" t="s">
-[...14 lines deleted...]
-      <c r="H9" s="298" t="s">
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="298" t="s">
-        <v>169</v>
+      <c r="E9" s="276" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="200" t="s">
+        <v>280</v>
+      </c>
+      <c r="H9" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J9" s="31"/>
-      <c r="K9" s="118"/>
-      <c r="L9" s="343"/>
+      <c r="K9" s="108"/>
+      <c r="L9" s="321"/>
     </row>
     <row r="10" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...5 lines deleted...]
-      <c r="I10" s="85"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="83"/>
       <c r="J10" s="35"/>
-      <c r="K10" s="343"/>
-      <c r="L10" s="343"/>
+      <c r="K10" s="321"/>
+      <c r="L10" s="321"/>
     </row>
     <row r="11" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="225" t="s">
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...10 lines deleted...]
-      <c r="L11" s="343"/>
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="51"/>
+      <c r="K11" s="321"/>
+      <c r="L11" s="321"/>
     </row>
     <row r="12" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A12" s="29">
         <v>46001</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="83"/>
-[...5 lines deleted...]
-      <c r="I12" s="154"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="252"/>
+      <c r="E12" s="252"/>
+      <c r="F12" s="252"/>
+      <c r="G12" s="253"/>
+      <c r="H12" s="143"/>
+      <c r="I12" s="135"/>
       <c r="J12" s="41"/>
-      <c r="K12" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="343"/>
+      <c r="K12" s="321" t="s">
+        <v>176</v>
+      </c>
+      <c r="L12" s="321"/>
     </row>
     <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="297" t="s">
-[...18 lines deleted...]
-        <v>151</v>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="197" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="198" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="197" t="s">
+        <v>280</v>
+      </c>
+      <c r="G13" s="225" t="s">
+        <v>198</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I13" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J13" s="31"/>
-      <c r="K13" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="343"/>
+      <c r="K13" s="321" t="s">
+        <v>417</v>
+      </c>
+      <c r="L13" s="321"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...4 lines deleted...]
-      <c r="H14" s="85"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="83"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
-      <c r="K14" s="343"/>
-      <c r="L14" s="343"/>
+      <c r="K14" s="321"/>
+      <c r="L14" s="321"/>
     </row>
     <row r="15" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="523" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
       <c r="H15" s="524"/>
       <c r="I15" s="525"/>
-      <c r="J15" s="52"/>
-[...1 lines deleted...]
-      <c r="L15" s="343"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="321"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29">
         <v>46002</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="83"/>
-[...2 lines deleted...]
-      <c r="F16" s="307"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="282"/>
+      <c r="E16" s="252"/>
+      <c r="F16" s="285"/>
       <c r="G16" s="455" t="s">
-        <v>408</v>
+        <v>390</v>
       </c>
       <c r="H16" s="456"/>
       <c r="I16" s="457"/>
       <c r="J16" s="31"/>
-      <c r="K16" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="343"/>
+      <c r="K16" s="321" t="s">
+        <v>418</v>
+      </c>
+      <c r="L16" s="321"/>
     </row>
     <row r="17" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="296" t="s">
-[...9 lines deleted...]
-        <v>153</v>
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>399</v>
+      </c>
+      <c r="E17" s="225" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="259" t="s">
+        <v>138</v>
       </c>
       <c r="G17" s="458"/>
       <c r="H17" s="459"/>
       <c r="I17" s="460"/>
       <c r="J17" s="31"/>
-      <c r="K17" s="343"/>
-      <c r="L17" s="343"/>
+      <c r="K17" s="321"/>
+      <c r="L17" s="321"/>
     </row>
     <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...2 lines deleted...]
-      <c r="F18" s="121"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
       <c r="G18" s="461"/>
       <c r="H18" s="462"/>
       <c r="I18" s="463"/>
       <c r="J18" s="35"/>
-      <c r="K18" s="343"/>
-      <c r="L18" s="343"/>
+      <c r="K18" s="321"/>
+      <c r="L18" s="321"/>
     </row>
     <row r="19" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="225" t="s">
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J19" s="36"/>
-      <c r="K19" s="343"/>
+      <c r="K19" s="321"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
     </row>
     <row r="20" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29">
         <v>46003</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="304"/>
-[...5 lines deleted...]
-      <c r="I20" s="304"/>
+      <c r="C20" s="282"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="251"/>
+      <c r="H20" s="284"/>
+      <c r="I20" s="282"/>
       <c r="J20" s="43"/>
-      <c r="K20" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="343"/>
+      <c r="K20" s="321" t="s">
+        <v>419</v>
+      </c>
+      <c r="L20" s="321"/>
     </row>
     <row r="21" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="347" t="s">
-[...14 lines deleted...]
-      <c r="H21" s="296" t="s">
+      <c r="C21" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I21" s="298" t="s">
-        <v>169</v>
+      <c r="D21" s="197" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="201" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="197" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J21" s="43"/>
-      <c r="K21" s="343"/>
-      <c r="L21" s="343"/>
+      <c r="K21" s="321"/>
+      <c r="L21" s="321"/>
     </row>
     <row r="22" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="121"/>
-[...7 lines deleted...]
-      <c r="I22" s="65"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="214"/>
+      <c r="F22" s="236"/>
+      <c r="G22" s="286"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="64"/>
       <c r="J22" s="44"/>
-      <c r="K22" s="343"/>
-      <c r="L22" s="343"/>
+      <c r="K22" s="321"/>
+      <c r="L22" s="321"/>
     </row>
     <row r="23" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45"/>
       <c r="B23" s="25"/>
-      <c r="C23" s="288" t="s">
-[...6 lines deleted...]
-        <v>350</v>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="203" t="s">
+        <v>333</v>
+      </c>
+      <c r="E23" s="307" t="s">
+        <v>334</v>
       </c>
       <c r="F23" s="483" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="G23" s="484"/>
       <c r="H23" s="504" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
       <c r="I23" s="425"/>
-      <c r="J23" s="52"/>
-[...1 lines deleted...]
-      <c r="L23" s="343"/>
+      <c r="J23" s="51"/>
+      <c r="K23" s="321"/>
+      <c r="L23" s="321"/>
     </row>
     <row r="24" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>46004</v>
       </c>
-      <c r="B24" s="80"/>
+      <c r="B24" s="78"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D24" s="167"/>
+        <v>120</v>
+      </c>
+      <c r="D24" s="145"/>
       <c r="E24" s="426" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="F24" s="410" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="G24" s="411"/>
       <c r="H24" s="410" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="I24" s="411"/>
       <c r="J24" s="31"/>
-      <c r="K24" s="343"/>
-      <c r="L24" s="343"/>
+      <c r="K24" s="321"/>
+      <c r="L24" s="321"/>
     </row>
     <row r="25" spans="1:16" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
-      <c r="B25" s="74"/>
+      <c r="A25" s="49"/>
+      <c r="B25" s="72"/>
       <c r="C25" s="427"/>
       <c r="D25" s="31" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
       <c r="E25" s="427"/>
       <c r="F25" s="399"/>
       <c r="G25" s="400"/>
       <c r="H25" s="399"/>
       <c r="I25" s="400"/>
       <c r="J25" s="31"/>
-      <c r="K25" s="343"/>
-      <c r="L25" s="343"/>
+      <c r="K25" s="321"/>
+      <c r="L25" s="321"/>
     </row>
     <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
-      <c r="B26" s="51"/>
+      <c r="A26" s="50"/>
+      <c r="B26" s="50"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="121"/>
+      <c r="D26" s="111"/>
       <c r="E26" s="428"/>
       <c r="F26" s="430"/>
       <c r="G26" s="432"/>
       <c r="H26" s="430"/>
       <c r="I26" s="432"/>
       <c r="J26" s="35"/>
-      <c r="K26" s="343"/>
-      <c r="L26" s="343"/>
+      <c r="K26" s="321"/>
+      <c r="L26" s="321"/>
     </row>
     <row r="27" spans="1:16" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="309" t="s">
-[...3 lines deleted...]
-        <v>345</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="234" t="s">
+        <v>329</v>
       </c>
       <c r="E27" s="483" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="F27" s="484"/>
-      <c r="G27" s="335" t="s">
-        <v>440</v>
+      <c r="G27" s="313" t="s">
+        <v>422</v>
       </c>
       <c r="H27" s="526" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
       <c r="I27" s="527"/>
       <c r="J27" s="36"/>
-      <c r="K27" s="343"/>
-      <c r="L27" s="343"/>
+      <c r="K27" s="321"/>
+      <c r="L27" s="321"/>
     </row>
     <row r="28" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>46005</v>
       </c>
       <c r="B28" s="31"/>
-      <c r="C28" s="83"/>
-      <c r="D28" s="83"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
       <c r="E28" s="410" t="s">
-        <v>254</v>
+        <v>239</v>
       </c>
       <c r="F28" s="411"/>
-      <c r="G28" s="173"/>
+      <c r="G28" s="151"/>
       <c r="H28" s="466" t="s">
-        <v>439</v>
+        <v>421</v>
       </c>
       <c r="I28" s="467"/>
       <c r="J28" s="43"/>
-      <c r="K28" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L28" s="343"/>
+      <c r="K28" s="321" t="s">
+        <v>420</v>
+      </c>
+      <c r="L28" s="321"/>
     </row>
     <row r="29" spans="1:16" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
-      <c r="C29" s="83" t="s">
-[...3 lines deleted...]
-        <v>253</v>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="81" t="s">
+        <v>238</v>
       </c>
       <c r="E29" s="399"/>
       <c r="F29" s="400"/>
-      <c r="G29" s="238" t="s">
-        <v>409</v>
+      <c r="G29" s="216" t="s">
+        <v>391</v>
       </c>
       <c r="H29" s="450"/>
       <c r="I29" s="451"/>
       <c r="J29" s="43"/>
     </row>
     <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="430"/>
       <c r="F30" s="432"/>
-      <c r="G30" s="79"/>
+      <c r="G30" s="77"/>
       <c r="H30" s="528"/>
       <c r="I30" s="529"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="F24:G26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="H24:I26"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="H28:I30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:L31"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" customWidth="1"/>
-    <col min="5" max="6" width="24.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="23.28515625" customWidth="1"/>
+    <col min="5" max="6" width="24.5703125" customWidth="1"/>
+    <col min="7" max="7" width="26.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="23.42578125" customWidth="1"/>
     <col min="9" max="9" width="22.28515625" customWidth="1"/>
-    <col min="10" max="10" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="225" t="s">
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J3" s="52"/>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>46006</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
-      <c r="D4" s="271"/>
-[...4 lines deleted...]
-      <c r="I4" s="303"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="250"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="280"/>
+      <c r="I4" s="281"/>
       <c r="J4" s="31"/>
-      <c r="K4" s="118" t="s">
-        <v>404</v>
+      <c r="K4" s="108" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...18 lines deleted...]
-        <v>151</v>
+      <c r="C5" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="225" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="200" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="225" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J5" s="31"/>
-      <c r="K5" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="343"/>
+      <c r="K5" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L5" s="321"/>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...4 lines deleted...]
-      <c r="H6" s="85"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="83"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
-      <c r="K6" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="343"/>
+      <c r="K6" s="321" t="s">
+        <v>387</v>
+      </c>
+      <c r="L6" s="321"/>
     </row>
     <row r="7" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="28"/>
-      <c r="K7" s="343"/>
-      <c r="L7" s="343"/>
+      <c r="K7" s="321"/>
+      <c r="L7" s="321"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>46007</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="334"/>
-[...5 lines deleted...]
-      <c r="I8" s="340"/>
+      <c r="C8" s="312"/>
+      <c r="D8" s="315"/>
+      <c r="E8" s="315"/>
+      <c r="F8" s="315"/>
+      <c r="G8" s="316"/>
+      <c r="H8" s="317"/>
+      <c r="I8" s="318"/>
       <c r="J8" s="31"/>
-      <c r="K8" s="343"/>
-      <c r="L8" s="343"/>
+      <c r="K8" s="321"/>
+      <c r="L8" s="321"/>
     </row>
     <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="297" t="s">
-[...14 lines deleted...]
-      <c r="H9" s="296" t="s">
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="298" t="s">
-        <v>169</v>
+      <c r="E9" s="274" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="197" t="s">
+        <v>280</v>
+      </c>
+      <c r="H9" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J9" s="31"/>
-      <c r="K9" s="343"/>
-      <c r="L9" s="343"/>
+      <c r="K9" s="321"/>
+      <c r="L9" s="321"/>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...5 lines deleted...]
-      <c r="I10" s="108"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="99"/>
       <c r="J10" s="35"/>
-      <c r="K10" s="343"/>
-      <c r="L10" s="343"/>
+      <c r="K10" s="321"/>
+      <c r="L10" s="321"/>
     </row>
     <row r="11" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="225" t="s">
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...10 lines deleted...]
-      <c r="L11" s="343"/>
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="51"/>
+      <c r="K11" s="321"/>
+      <c r="L11" s="321"/>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>46008</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="83"/>
-[...5 lines deleted...]
-      <c r="I12" s="303"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="252"/>
+      <c r="E12" s="252"/>
+      <c r="F12" s="252"/>
+      <c r="G12" s="253"/>
+      <c r="H12" s="284"/>
+      <c r="I12" s="281"/>
       <c r="J12" s="41"/>
-      <c r="K12" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="343"/>
+      <c r="K12" s="321" t="s">
+        <v>404</v>
+      </c>
+      <c r="L12" s="321"/>
     </row>
     <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="297" t="s">
-[...17 lines deleted...]
-      <c r="I13" s="298"/>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="197" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="198" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="197" t="s">
+        <v>280</v>
+      </c>
+      <c r="G13" s="225" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="I13" s="276"/>
       <c r="J13" s="31"/>
-      <c r="K13" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="343"/>
+      <c r="K13" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L13" s="321"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...4 lines deleted...]
-      <c r="H14" s="85"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="83"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
-      <c r="K14" s="343"/>
-      <c r="L14" s="343"/>
+      <c r="K14" s="321"/>
+      <c r="L14" s="321"/>
     </row>
     <row r="15" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...10 lines deleted...]
-      <c r="L15" s="343"/>
+      <c r="G15" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="51"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="321"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>46009</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="83"/>
-[...5 lines deleted...]
-      <c r="I16" s="303"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="282"/>
+      <c r="E16" s="252"/>
+      <c r="F16" s="285"/>
+      <c r="G16" s="284"/>
+      <c r="H16" s="281"/>
+      <c r="I16" s="281"/>
       <c r="J16" s="31"/>
-      <c r="K16" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="343"/>
+      <c r="K16" s="321" t="s">
+        <v>424</v>
+      </c>
+      <c r="L16" s="321"/>
     </row>
     <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="296" t="s">
-[...18 lines deleted...]
-        <v>169</v>
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="274" t="s">
+        <v>166</v>
+      </c>
+      <c r="E17" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="F17" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="225" t="s">
+        <v>201</v>
+      </c>
+      <c r="H17" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I17" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J17" s="31"/>
-      <c r="K17" s="343"/>
-      <c r="L17" s="343"/>
+      <c r="K17" s="321"/>
+      <c r="L17" s="321"/>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...4 lines deleted...]
-      <c r="H18" s="85"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="83"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
-      <c r="K18" s="343"/>
-      <c r="L18" s="343"/>
+      <c r="K18" s="321"/>
+      <c r="L18" s="321"/>
     </row>
     <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="225" t="s">
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J19" s="36"/>
-      <c r="K19" s="118"/>
-      <c r="L19" s="343"/>
+      <c r="K19" s="108"/>
+      <c r="L19" s="321"/>
     </row>
     <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>46010</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="304"/>
-[...5 lines deleted...]
-      <c r="I20" s="304"/>
+      <c r="C20" s="282"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="251"/>
+      <c r="H20" s="284"/>
+      <c r="I20" s="282"/>
       <c r="J20" s="43"/>
-      <c r="K20" s="343" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="343"/>
+      <c r="K20" s="321" t="s">
+        <v>85</v>
+      </c>
+      <c r="L20" s="321"/>
     </row>
     <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="347" t="s">
-[...11 lines deleted...]
-      <c r="G21" s="296" t="s">
+      <c r="C21" s="325" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="197" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="201" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="197" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="274" t="s">
+        <v>139</v>
+      </c>
+      <c r="H21" s="276" t="s">
         <v>154</v>
       </c>
-      <c r="H21" s="298" t="s">
-[...2 lines deleted...]
-      <c r="I21" s="298"/>
+      <c r="I21" s="276"/>
       <c r="J21" s="43"/>
-      <c r="K21" s="118"/>
-      <c r="L21" s="343"/>
+      <c r="K21" s="108"/>
+      <c r="L21" s="321"/>
     </row>
     <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="121"/>
-[...7 lines deleted...]
-      <c r="I22" s="65"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="214"/>
+      <c r="F22" s="236"/>
+      <c r="G22" s="286"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="64"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="288" t="s">
-[...3 lines deleted...]
-        <v>363</v>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="203" t="s">
+        <v>347</v>
       </c>
       <c r="E23" s="483" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="F23" s="503"/>
       <c r="G23" s="526" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="H23" s="527"/>
-      <c r="I23" s="333" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="52"/>
+      <c r="I23" s="311" t="s">
+        <v>349</v>
+      </c>
+      <c r="J23" s="51"/>
     </row>
     <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>46011</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="D24" s="426" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="E24" s="410" t="s">
-        <v>256</v>
+        <v>241</v>
       </c>
       <c r="F24" s="411"/>
       <c r="G24" s="497" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="H24" s="498"/>
-      <c r="I24" s="83"/>
+      <c r="I24" s="81"/>
       <c r="J24" s="31"/>
     </row>
     <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
       <c r="C25" s="427"/>
       <c r="D25" s="427"/>
       <c r="E25" s="399"/>
       <c r="F25" s="400"/>
       <c r="G25" s="422"/>
       <c r="H25" s="423"/>
-      <c r="I25" s="296" t="s">
-        <v>151</v>
+      <c r="I25" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
       <c r="C26" s="428"/>
       <c r="D26" s="428"/>
       <c r="E26" s="430"/>
       <c r="F26" s="432"/>
       <c r="G26" s="499"/>
       <c r="H26" s="500"/>
-      <c r="I26" s="121"/>
+      <c r="I26" s="111"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="309" t="s">
-[...18 lines deleted...]
-        <v>360</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="310" t="s">
+        <v>347</v>
+      </c>
+      <c r="E27" s="310" t="s">
+        <v>377</v>
+      </c>
+      <c r="F27" s="310" t="s">
+        <v>378</v>
+      </c>
+      <c r="G27" s="314" t="s">
+        <v>379</v>
+      </c>
+      <c r="H27" s="314" t="s">
+        <v>343</v>
+      </c>
+      <c r="I27" s="310" t="s">
+        <v>344</v>
       </c>
       <c r="J27" s="36"/>
     </row>
     <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>46012</v>
       </c>
       <c r="B28" s="31"/>
-      <c r="C28" s="83"/>
-      <c r="D28" s="83"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
       <c r="E28" s="530" t="s">
-        <v>394</v>
-[...4 lines deleted...]
-      <c r="I28" s="83"/>
+        <v>376</v>
+      </c>
+      <c r="F28" s="152"/>
+      <c r="G28" s="81"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
-      <c r="C29" s="83" t="s">
-        <v>165</v>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
       </c>
       <c r="D29" s="31" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
       <c r="E29" s="531"/>
-      <c r="F29" s="223" t="s">
-[...9 lines deleted...]
-        <v>169</v>
+      <c r="F29" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="G29" s="274" t="s">
+        <v>296</v>
+      </c>
+      <c r="H29" s="274" t="s">
+        <v>392</v>
+      </c>
+      <c r="I29" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J29" s="43"/>
     </row>
     <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="121"/>
+      <c r="D30" s="111"/>
       <c r="E30" s="532"/>
-      <c r="F30" s="89"/>
+      <c r="F30" s="87"/>
       <c r="G30" s="35"/>
-      <c r="H30" s="121"/>
-      <c r="I30" s="121"/>
+      <c r="H30" s="111"/>
+      <c r="I30" s="111"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="F31" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H26"/>
     <mergeCell ref="C24:C26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="4" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="21.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="22.7109375" customWidth="1"/>
+    <col min="5" max="6" width="21.42578125" customWidth="1"/>
+    <col min="7" max="7" width="22.5703125" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="23.140625" customWidth="1"/>
     <col min="10" max="10" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="225" t="s">
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J3" s="28"/>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>46013</v>
       </c>
       <c r="B4" s="30"/>
-      <c r="D4" s="277"/>
-[...5 lines deleted...]
-      <c r="J4" s="109"/>
+      <c r="D4" s="255"/>
+      <c r="E4" s="295"/>
+      <c r="F4" s="255"/>
+      <c r="G4" s="255"/>
+      <c r="H4" s="255"/>
+      <c r="I4" s="152"/>
+      <c r="J4" s="100"/>
     </row>
     <row r="5" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...20 lines deleted...]
-      <c r="L5" s="164"/>
+      <c r="C5" s="274" t="s">
+        <v>162</v>
+      </c>
+      <c r="D5" s="200" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="200" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="G5" s="200" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="60"/>
+      <c r="J5" s="144"/>
+      <c r="K5" s="142"/>
+      <c r="L5" s="142"/>
     </row>
     <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="164"/>
-[...8 lines deleted...]
-      <c r="L6" s="164"/>
+      <c r="C6" s="142"/>
+      <c r="D6" s="138"/>
+      <c r="E6" s="296"/>
+      <c r="F6" s="138"/>
+      <c r="G6" s="138"/>
+      <c r="H6" s="138"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="144"/>
+      <c r="K6" s="142"/>
+      <c r="L6" s="142"/>
     </row>
     <row r="7" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
       <c r="C7" s="543" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
       <c r="D7" s="544"/>
       <c r="E7" s="542" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
       <c r="F7" s="542"/>
-      <c r="G7" s="133" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="27"/>
-      <c r="K7" s="164"/>
+      <c r="K7" s="142"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="15"/>
       <c r="P7" s="15"/>
     </row>
     <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>46014</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="442" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="D8" s="443"/>
       <c r="E8" s="442" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="F8" s="480"/>
-      <c r="G8" s="154"/>
-[...4 lines deleted...]
-      <c r="L8" s="164"/>
+      <c r="G8" s="135"/>
+      <c r="H8" s="151"/>
+      <c r="I8" s="152"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="142"/>
+      <c r="L8" s="142"/>
     </row>
     <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
       <c r="C9" s="444"/>
       <c r="D9" s="445"/>
       <c r="E9" s="444"/>
       <c r="F9" s="481"/>
-      <c r="G9" s="298"/>
-[...4 lines deleted...]
-      <c r="L9" s="164"/>
+      <c r="G9" s="276"/>
+      <c r="H9" s="346"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="81"/>
+      <c r="K9" s="142"/>
+      <c r="L9" s="142"/>
     </row>
     <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="446"/>
       <c r="D10" s="447"/>
       <c r="E10" s="446"/>
       <c r="F10" s="482"/>
-      <c r="G10" s="85"/>
-[...4 lines deleted...]
-      <c r="L10" s="164"/>
+      <c r="G10" s="83"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="87"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="142"/>
+      <c r="L10" s="142"/>
     </row>
     <row r="11" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="341" t="s">
+      <c r="C11" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="292" t="s">
+      <c r="D11" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="145" t="s">
+      <c r="E11" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="292" t="s">
+      <c r="F11" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="133" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G11" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J11" s="27"/>
-      <c r="K11" s="164"/>
+      <c r="K11" s="142"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
     </row>
     <row r="12" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>46015</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="348"/>
-[...8 lines deleted...]
-      <c r="L12" s="164"/>
+      <c r="C12" s="326"/>
+      <c r="D12" s="326"/>
+      <c r="E12" s="326"/>
+      <c r="F12" s="326"/>
+      <c r="G12" s="326"/>
+      <c r="H12" s="326"/>
+      <c r="I12" s="326"/>
+      <c r="J12" s="150"/>
+      <c r="K12" s="142"/>
+      <c r="L12" s="142"/>
     </row>
     <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="348"/>
-[...8 lines deleted...]
-      <c r="L13" s="164"/>
+      <c r="C13" s="326"/>
+      <c r="D13" s="326"/>
+      <c r="E13" s="326"/>
+      <c r="F13" s="326"/>
+      <c r="G13" s="326"/>
+      <c r="H13" s="326"/>
+      <c r="I13" s="326"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="142"/>
+      <c r="L13" s="142"/>
     </row>
     <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="349"/>
-[...8 lines deleted...]
-      <c r="L14" s="164"/>
+      <c r="C14" s="327"/>
+      <c r="D14" s="327"/>
+      <c r="E14" s="327"/>
+      <c r="F14" s="327"/>
+      <c r="G14" s="327"/>
+      <c r="H14" s="327"/>
+      <c r="I14" s="327"/>
+      <c r="J14" s="111"/>
+      <c r="K14" s="142"/>
+      <c r="L14" s="142"/>
     </row>
     <row r="15" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="341" t="s">
+      <c r="C15" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="292" t="s">
+      <c r="D15" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="145" t="s">
+      <c r="E15" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="292" t="s">
+      <c r="F15" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="133" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G15" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J15" s="27"/>
-      <c r="K15" s="164"/>
-      <c r="L15" s="164"/>
+      <c r="K15" s="142"/>
+      <c r="L15" s="142"/>
     </row>
     <row r="16" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>46016</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="348"/>
-[...8 lines deleted...]
-      <c r="L16" s="164"/>
+      <c r="C16" s="326"/>
+      <c r="D16" s="326"/>
+      <c r="E16" s="326"/>
+      <c r="F16" s="326"/>
+      <c r="G16" s="326"/>
+      <c r="H16" s="326"/>
+      <c r="I16" s="326"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="142"/>
+      <c r="L16" s="142"/>
     </row>
     <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="348"/>
-[...8 lines deleted...]
-      <c r="L17" s="164"/>
+      <c r="C17" s="326"/>
+      <c r="D17" s="326"/>
+      <c r="E17" s="326"/>
+      <c r="F17" s="326"/>
+      <c r="G17" s="326"/>
+      <c r="H17" s="326"/>
+      <c r="I17" s="326"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="349"/>
-[...8 lines deleted...]
-      <c r="L18" s="164"/>
+      <c r="C18" s="327"/>
+      <c r="D18" s="327"/>
+      <c r="E18" s="327"/>
+      <c r="F18" s="327"/>
+      <c r="G18" s="327"/>
+      <c r="H18" s="327"/>
+      <c r="I18" s="327"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="142"/>
+      <c r="L18" s="142"/>
     </row>
     <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="341" t="s">
+      <c r="C19" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="292" t="s">
+      <c r="D19" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="145" t="s">
+      <c r="E19" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="292" t="s">
+      <c r="F19" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="133" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G19" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J19" s="27"/>
-      <c r="K19" s="164"/>
-      <c r="L19" s="164"/>
+      <c r="K19" s="142"/>
+      <c r="L19" s="142"/>
     </row>
     <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>46017</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="83"/>
-[...8 lines deleted...]
-      <c r="L20" s="164"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="84"/>
+      <c r="F20" s="135"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="135"/>
+      <c r="I20" s="135"/>
+      <c r="J20" s="299"/>
+      <c r="K20" s="142"/>
+      <c r="L20" s="142"/>
     </row>
     <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="296" t="s">
-[...20 lines deleted...]
-      <c r="L21" s="88"/>
+      <c r="C21" s="274" t="s">
+        <v>477</v>
+      </c>
+      <c r="D21" s="197" t="s">
+        <v>486</v>
+      </c>
+      <c r="E21" s="200" t="s">
+        <v>201</v>
+      </c>
+      <c r="F21" s="276" t="s">
+        <v>297</v>
+      </c>
+      <c r="G21" s="276" t="s">
+        <v>121</v>
+      </c>
+      <c r="H21" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I21" s="75"/>
+      <c r="J21" s="75"/>
+      <c r="K21" s="103"/>
+      <c r="L21" s="86"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="121"/>
-[...8 lines deleted...]
-      <c r="L22" s="164"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="111"/>
+      <c r="E22" s="137"/>
+      <c r="F22" s="83"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="83"/>
+      <c r="J22" s="300"/>
+      <c r="K22" s="142"/>
+      <c r="L22" s="142"/>
     </row>
     <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="28"/>
-      <c r="F23" s="47"/>
-      <c r="G23" s="48"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="47"/>
       <c r="H23" s="397"/>
       <c r="I23" s="398"/>
-      <c r="J23" s="52"/>
+      <c r="J23" s="51"/>
     </row>
     <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>46018</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="533" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="D24" s="534"/>
       <c r="E24" s="534"/>
       <c r="F24" s="534"/>
       <c r="G24" s="534"/>
       <c r="H24" s="534"/>
       <c r="I24" s="535"/>
       <c r="J24" s="31"/>
     </row>
     <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
       <c r="C25" s="536"/>
       <c r="D25" s="537"/>
       <c r="E25" s="537"/>
       <c r="F25" s="537"/>
       <c r="G25" s="537"/>
       <c r="H25" s="537"/>
       <c r="I25" s="538"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
       <c r="C26" s="539"/>
       <c r="D26" s="540"/>
       <c r="E26" s="540"/>
       <c r="F26" s="540"/>
       <c r="G26" s="540"/>
       <c r="H26" s="540"/>
       <c r="I26" s="541"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="48"/>
+      <c r="C27" s="47"/>
       <c r="D27" s="27"/>
       <c r="E27" s="28"/>
-      <c r="F27" s="47"/>
-      <c r="G27" s="48"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="47"/>
       <c r="H27" s="28"/>
-      <c r="I27" s="49"/>
+      <c r="I27" s="48"/>
       <c r="J27" s="36"/>
     </row>
     <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>46019</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="533" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="D28" s="534"/>
       <c r="E28" s="534"/>
       <c r="F28" s="534"/>
       <c r="G28" s="534"/>
       <c r="H28" s="534"/>
       <c r="I28" s="535"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="536"/>
       <c r="D29" s="537"/>
       <c r="E29" s="537"/>
       <c r="F29" s="537"/>
       <c r="G29" s="537"/>
       <c r="H29" s="537"/>
       <c r="I29" s="538"/>
       <c r="J29" s="43"/>
     </row>
     <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="539"/>
       <c r="D30" s="540"/>
       <c r="E30" s="540"/>
       <c r="F30" s="540"/>
       <c r="G30" s="540"/>
       <c r="H30" s="540"/>
       <c r="I30" s="541"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B31" s="22"/>
       <c r="J31" s="23"/>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B32" s="21"/>
       <c r="J32" s="14"/>
     </row>
     <row r="33" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B33" s="3"/>
       <c r="J33" s="14"/>
     </row>
     <row r="34" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B34" s="3"/>
       <c r="J34" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C24:I26"/>
     <mergeCell ref="C28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F10"/>
     <mergeCell ref="C8:D10"/>
     <mergeCell ref="C7:D7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9:F9"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
-    <col min="2" max="2" width="6.7109375" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" customWidth="1"/>
-    <col min="7" max="7" width="25.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="20.7109375" customWidth="1"/>
+    <col min="7" max="7" width="25.42578125" customWidth="1"/>
+    <col min="8" max="9" width="22.5703125" customWidth="1"/>
+    <col min="10" max="10" width="20.5703125" customWidth="1"/>
     <col min="11" max="11" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
       <c r="C3" s="483" t="s">
-        <v>519</v>
+        <v>487</v>
       </c>
       <c r="D3" s="503"/>
       <c r="E3" s="503"/>
       <c r="F3" s="484"/>
-      <c r="G3" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J3" s="52"/>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>46020</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="545" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="D4" s="546"/>
       <c r="E4" s="546"/>
       <c r="F4" s="547"/>
-      <c r="G4" s="155"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
       <c r="C5" s="548"/>
       <c r="D5" s="549"/>
       <c r="E5" s="549"/>
       <c r="F5" s="550"/>
-      <c r="G5" s="296" t="s">
+      <c r="G5" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="H5" s="276" t="s">
         <v>154</v>
       </c>
-      <c r="H5" s="298" t="s">
-[...5 lines deleted...]
-        <v>298</v>
+      <c r="I5" s="67"/>
+      <c r="J5" s="81"/>
+      <c r="K5" s="321" t="s">
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
       <c r="C6" s="551"/>
       <c r="D6" s="552"/>
       <c r="E6" s="552"/>
       <c r="F6" s="553"/>
-      <c r="G6" s="157"/>
-[...4 lines deleted...]
-        <v>405</v>
+      <c r="G6" s="138"/>
+      <c r="H6" s="138"/>
+      <c r="I6" s="138"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="321" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="341" t="s">
+      <c r="C7" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="292" t="s">
+      <c r="D7" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="145" t="s">
+      <c r="E7" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="292" t="s">
+      <c r="F7" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="133" t="s">
-[...8 lines deleted...]
-      <c r="J7" s="171"/>
+      <c r="G7" s="122" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="270" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="122" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="149"/>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>46021</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="83"/>
-[...6 lines deleted...]
-      <c r="J8" s="83"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="222"/>
+      <c r="F8" s="298"/>
+      <c r="G8" s="135"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
     </row>
     <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="296" t="s">
-[...3 lines deleted...]
-        <v>208</v>
+      <c r="C9" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="D9" s="200" t="s">
+        <v>193</v>
       </c>
       <c r="E9" s="554" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="F9" s="555"/>
-      <c r="G9" s="219" t="s">
-[...6 lines deleted...]
-      <c r="J9" s="83"/>
+      <c r="G9" s="197" t="s">
+        <v>195</v>
+      </c>
+      <c r="H9" s="197" t="s">
+        <v>195</v>
+      </c>
+      <c r="I9" s="56"/>
+      <c r="J9" s="81"/>
       <c r="K9" t="s">
-        <v>500</v>
+        <v>476</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...6 lines deleted...]
-      <c r="J10" s="121"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="227"/>
+      <c r="F10" s="235"/>
+      <c r="G10" s="83"/>
+      <c r="H10" s="111"/>
+      <c r="I10" s="111"/>
+      <c r="J10" s="111"/>
     </row>
     <row r="11" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="341" t="s">
+      <c r="C11" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="292" t="s">
+      <c r="D11" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="145" t="s">
+      <c r="E11" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="292" t="s">
+      <c r="F11" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="133" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="159"/>
+      <c r="G11" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="139"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>46022</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="348"/>
-[...7 lines deleted...]
-      <c r="K12" s="117"/>
+      <c r="C12" s="326"/>
+      <c r="D12" s="326"/>
+      <c r="E12" s="326"/>
+      <c r="F12" s="326"/>
+      <c r="G12" s="326"/>
+      <c r="H12" s="326"/>
+      <c r="I12" s="326"/>
+      <c r="J12" s="150"/>
+      <c r="K12" s="107"/>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="348"/>
-[...8 lines deleted...]
-        <v>298</v>
+      <c r="C13" s="326"/>
+      <c r="D13" s="326"/>
+      <c r="E13" s="326"/>
+      <c r="F13" s="326"/>
+      <c r="G13" s="326"/>
+      <c r="H13" s="326"/>
+      <c r="I13" s="326"/>
+      <c r="J13" s="86"/>
+      <c r="K13" s="321" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="349"/>
-[...6 lines deleted...]
-      <c r="J14" s="121"/>
+      <c r="C14" s="327"/>
+      <c r="D14" s="327"/>
+      <c r="E14" s="327"/>
+      <c r="F14" s="327"/>
+      <c r="G14" s="327"/>
+      <c r="H14" s="327"/>
+      <c r="I14" s="327"/>
+      <c r="J14" s="111"/>
     </row>
     <row r="15" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="341" t="s">
+      <c r="C15" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="292" t="s">
+      <c r="D15" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="145" t="s">
+      <c r="E15" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="292" t="s">
+      <c r="F15" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="133" t="s">
-[...8 lines deleted...]
-      <c r="J15" s="159"/>
+      <c r="G15" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="139"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45658</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="348"/>
-[...7 lines deleted...]
-      <c r="K16" s="117"/>
+      <c r="C16" s="326"/>
+      <c r="D16" s="326"/>
+      <c r="E16" s="326"/>
+      <c r="F16" s="326"/>
+      <c r="G16" s="326"/>
+      <c r="H16" s="326"/>
+      <c r="I16" s="326"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="107"/>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="348"/>
-[...6 lines deleted...]
-      <c r="J17" s="83"/>
+      <c r="C17" s="326"/>
+      <c r="D17" s="326"/>
+      <c r="E17" s="326"/>
+      <c r="F17" s="326"/>
+      <c r="G17" s="326"/>
+      <c r="H17" s="326"/>
+      <c r="I17" s="326"/>
+      <c r="J17" s="81"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="349"/>
-[...6 lines deleted...]
-      <c r="J18" s="121"/>
+      <c r="C18" s="327"/>
+      <c r="D18" s="327"/>
+      <c r="E18" s="327"/>
+      <c r="F18" s="327"/>
+      <c r="G18" s="327"/>
+      <c r="H18" s="327"/>
+      <c r="I18" s="327"/>
+      <c r="J18" s="111"/>
     </row>
     <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="341" t="s">
+      <c r="C19" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="292" t="s">
+      <c r="D19" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="145" t="s">
+      <c r="E19" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="292" t="s">
+      <c r="F19" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="133" t="s">
-[...8 lines deleted...]
-      <c r="J19" s="171"/>
+      <c r="G19" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J19" s="149"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45659</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="83"/>
-[...6 lines deleted...]
-      <c r="J20" s="168"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="81"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="321" t="s">
+        <v>501</v>
+      </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="296" t="s">
-[...8 lines deleted...]
-      <c r="F21" s="296" t="s">
+      <c r="C21" s="274" t="s">
+        <v>477</v>
+      </c>
+      <c r="D21" s="274" t="s">
+        <v>151</v>
+      </c>
+      <c r="E21" s="274" t="s">
+        <v>297</v>
+      </c>
+      <c r="F21" s="274" t="s">
+        <v>121</v>
+      </c>
+      <c r="G21" s="274"/>
+      <c r="H21" s="274" t="s">
         <v>136</v>
       </c>
-      <c r="G21" s="296" t="s">
-[...4 lines deleted...]
-      <c r="J21" s="168"/>
+      <c r="I21" s="81"/>
+      <c r="J21" s="146"/>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="121"/>
-[...6 lines deleted...]
-      <c r="J22" s="169"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="111"/>
+      <c r="E22" s="111"/>
+      <c r="F22" s="111"/>
+      <c r="G22" s="111"/>
+      <c r="H22" s="111"/>
+      <c r="I22" s="111"/>
+      <c r="J22" s="147"/>
     </row>
     <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="344" t="s">
-[...18 lines deleted...]
-      <c r="J23" s="159"/>
+      <c r="C23" s="322" t="s">
+        <v>434</v>
+      </c>
+      <c r="D23" s="131" t="s">
+        <v>433</v>
+      </c>
+      <c r="E23" s="131" t="s">
+        <v>365</v>
+      </c>
+      <c r="F23" s="132" t="s">
+        <v>141</v>
+      </c>
+      <c r="G23" s="322" t="s">
+        <v>142</v>
+      </c>
+      <c r="H23" s="131" t="s">
+        <v>143</v>
+      </c>
+      <c r="I23" s="272"/>
+      <c r="J23" s="139"/>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="58">
+      <c r="A24" s="57">
         <v>45660</v>
       </c>
       <c r="B24" s="37"/>
-      <c r="C24" s="57"/>
-[...12 lines deleted...]
-      <c r="J24" s="83"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="81"/>
+      <c r="E24" s="81"/>
+      <c r="F24" s="81"/>
+      <c r="G24" s="66"/>
+      <c r="H24" s="81"/>
+      <c r="I24" s="81"/>
+      <c r="J24" s="81"/>
       <c r="K24" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
-      <c r="C25" s="57" t="s">
-[...10 lines deleted...]
-      <c r="J25" s="83"/>
+      <c r="C25" s="56" t="s">
+        <v>478</v>
+      </c>
+      <c r="D25" s="81"/>
+      <c r="E25" s="274" t="s">
+        <v>154</v>
+      </c>
+      <c r="F25" s="81"/>
+      <c r="G25" s="274" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" s="274" t="s">
+        <v>164</v>
+      </c>
+      <c r="I25" s="81"/>
+      <c r="J25" s="81"/>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="161"/>
-[...6 lines deleted...]
-      <c r="J26" s="121"/>
+      <c r="C26" s="140"/>
+      <c r="D26" s="111"/>
+      <c r="E26" s="111"/>
+      <c r="F26" s="111"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="111"/>
+      <c r="I26" s="111"/>
+      <c r="J26" s="111"/>
     </row>
     <row r="27" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="344" t="s">
-[...21 lines deleted...]
-        <v>449</v>
+      <c r="C27" s="322" t="s">
+        <v>432</v>
+      </c>
+      <c r="D27" s="310" t="s">
+        <v>310</v>
+      </c>
+      <c r="E27" s="310" t="s">
+        <v>427</v>
+      </c>
+      <c r="F27" s="310" t="s">
+        <v>428</v>
+      </c>
+      <c r="G27" s="314" t="s">
+        <v>429</v>
+      </c>
+      <c r="H27" s="314" t="s">
+        <v>430</v>
+      </c>
+      <c r="I27" s="310" t="s">
+        <v>24</v>
+      </c>
+      <c r="J27" s="310" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="58">
+      <c r="A28" s="57">
         <v>45661</v>
       </c>
       <c r="B28" s="31"/>
-      <c r="C28" s="77"/>
-[...6 lines deleted...]
-      <c r="J28" s="168"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="84"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="350"/>
+      <c r="G28" s="135"/>
+      <c r="H28" s="135"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="146"/>
       <c r="K28" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
-      <c r="C29" s="219" t="s">
-[...20 lines deleted...]
-      <c r="J29" s="296" t="s">
+      <c r="C29" s="197" t="s">
+        <v>192</v>
+      </c>
+      <c r="D29" s="274" t="s">
         <v>151</v>
       </c>
+      <c r="E29" s="200" t="s">
+        <v>193</v>
+      </c>
+      <c r="F29" s="200" t="s">
+        <v>193</v>
+      </c>
+      <c r="G29" s="197" t="s">
+        <v>201</v>
+      </c>
+      <c r="H29" s="276" t="s">
+        <v>297</v>
+      </c>
+      <c r="I29" s="274" t="s">
+        <v>139</v>
+      </c>
+      <c r="J29" s="274" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
-      <c r="C30" s="79"/>
-[...6 lines deleted...]
-      <c r="J30" s="169"/>
+      <c r="C30" s="77"/>
+      <c r="D30" s="137"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="154"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="111"/>
+      <c r="J30" s="147"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...2 lines deleted...]
-    <mergeCell ref="G24:G26"/>
+  <mergeCells count="5">
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F6"/>
     <mergeCell ref="E9:F9"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A9" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F33" sqref="F33"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
-    <col min="2" max="2" width="4.7109375" customWidth="1"/>
+    <col min="2" max="2" width="4.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="35.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="24.7109375" customWidth="1"/>
+    <col min="4" max="4" width="35.42578125" customWidth="1"/>
+    <col min="5" max="5" width="27" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.5703125" customWidth="1"/>
     <col min="7" max="7" width="29.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" customWidth="1"/>
     <col min="10" max="10" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="225" t="s">
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J3" s="52"/>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45662</v>
       </c>
       <c r="B4" s="30"/>
-      <c r="C4" s="83"/>
-[...5 lines deleted...]
-      <c r="I4" s="83"/>
+      <c r="C4" s="81"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
       <c r="J4" s="31"/>
-      <c r="K4" s="118" t="s">
-        <v>404</v>
+      <c r="K4" s="108" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="296" t="s">
-[...18 lines deleted...]
-        <v>169</v>
+      <c r="C5" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I5" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J5" s="31"/>
-      <c r="K5" s="343" t="s">
-        <v>298</v>
+      <c r="K5" s="321" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="121"/>
-[...5 lines deleted...]
-      <c r="I6" s="121"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
       <c r="J6" s="35"/>
-      <c r="K6" s="343" t="s">
-        <v>405</v>
+      <c r="K6" s="321" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45663</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="83"/>
-[...5 lines deleted...]
-      <c r="I8" s="83"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="297" t="s">
-[...17 lines deleted...]
-      <c r="I9" s="296" t="s">
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
+      </c>
+      <c r="E9" s="306" t="s">
+        <v>399</v>
+      </c>
+      <c r="F9" s="343" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="306" t="s">
+        <v>479</v>
+      </c>
+      <c r="H9" s="274" t="s">
+        <v>104</v>
+      </c>
+      <c r="I9" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="121"/>
-[...5 lines deleted...]
-      <c r="I10" s="121"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="111"/>
+      <c r="I10" s="111"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="225" t="s">
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="52"/>
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45664</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="83"/>
-[...5 lines deleted...]
-      <c r="I12" s="83"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="41"/>
-      <c r="K12" s="343" t="s">
-        <v>298</v>
+      <c r="K12" s="321" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="297" t="s">
-[...18 lines deleted...]
-        <v>169</v>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="F13" s="343" t="s">
+        <v>138</v>
+      </c>
+      <c r="G13" s="179" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I13" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J13" s="31"/>
-      <c r="K13" s="54"/>
+      <c r="K13" s="53"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="121"/>
-[...5 lines deleted...]
-      <c r="I14" s="121"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="111"/>
+      <c r="H14" s="111"/>
+      <c r="I14" s="111"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="417" t="s">
-        <v>483</v>
+        <v>463</v>
       </c>
       <c r="H15" s="439"/>
       <c r="I15" s="418"/>
-      <c r="J15" s="52"/>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45665</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="83"/>
-[...2 lines deleted...]
-      <c r="F16" s="83"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
       <c r="G16" s="505" t="s">
-        <v>484</v>
+        <v>464</v>
       </c>
       <c r="H16" s="506"/>
       <c r="I16" s="507"/>
       <c r="J16" s="31"/>
     </row>
     <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="296" t="s">
-[...9 lines deleted...]
-        <v>216</v>
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>399</v>
+      </c>
+      <c r="E17" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F17" s="304" t="s">
+        <v>201</v>
       </c>
       <c r="G17" s="508"/>
       <c r="H17" s="509"/>
       <c r="I17" s="510"/>
       <c r="J17" s="31"/>
-      <c r="L17" s="54"/>
+      <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="121"/>
-[...2 lines deleted...]
-      <c r="F18" s="121"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
       <c r="G18" s="511"/>
       <c r="H18" s="512"/>
       <c r="I18" s="513"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="225" t="s">
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45666</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="86"/>
-[...5 lines deleted...]
-      <c r="I20" s="154"/>
+      <c r="C20" s="84"/>
+      <c r="D20" s="251"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="251"/>
+      <c r="H20" s="84"/>
+      <c r="I20" s="135"/>
       <c r="J20" s="43"/>
+      <c r="K20" s="321" t="s">
+        <v>502</v>
+      </c>
     </row>
     <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="347" t="s">
-[...17 lines deleted...]
-      <c r="I21" s="298"/>
+      <c r="C21" s="325" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="174" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I21" s="276"/>
       <c r="J21" s="43"/>
-      <c r="K21" s="118"/>
+      <c r="K21" s="108"/>
     </row>
     <row r="22" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="156"/>
-[...1 lines deleted...]
-        <v>182</v>
+      <c r="C22" s="137"/>
+      <c r="D22" s="305" t="s">
+        <v>167</v>
       </c>
       <c r="E22" s="31"/>
-      <c r="F22" s="54"/>
-[...2 lines deleted...]
-      <c r="I22" s="85"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="141"/>
+      <c r="H22" s="137"/>
+      <c r="I22" s="83"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="288" t="s">
-[...6 lines deleted...]
-        <v>357</v>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="205" t="s">
+        <v>329</v>
+      </c>
+      <c r="E23" s="205" t="s">
+        <v>341</v>
       </c>
       <c r="F23" s="417" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="G23" s="439"/>
       <c r="H23" s="418"/>
-      <c r="I23" s="287"/>
-      <c r="J23" s="159"/>
+      <c r="I23" s="265"/>
+      <c r="J23" s="139"/>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="58">
+      <c r="A24" s="57">
         <v>45667</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="E24" s="346"/>
+        <v>120</v>
+      </c>
+      <c r="D24" s="324"/>
+      <c r="E24" s="324"/>
       <c r="F24" s="442" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="G24" s="443"/>
       <c r="H24" s="480"/>
-      <c r="I24" s="83"/>
-      <c r="J24" s="83"/>
+      <c r="I24" s="81"/>
+      <c r="J24" s="81"/>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="346" t="s">
-[...3 lines deleted...]
-        <v>472</v>
+      <c r="D25" s="324" t="s">
+        <v>453</v>
+      </c>
+      <c r="E25" s="324" t="s">
+        <v>454</v>
       </c>
       <c r="F25" s="444"/>
       <c r="G25" s="445"/>
       <c r="H25" s="481"/>
-      <c r="I25" s="88"/>
-      <c r="J25" s="83"/>
+      <c r="I25" s="86"/>
+      <c r="J25" s="81"/>
       <c r="K25" s="437" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="L25" s="479"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="352"/>
-      <c r="E26" s="365"/>
+      <c r="D26" s="329"/>
+      <c r="E26" s="337"/>
       <c r="F26" s="446"/>
       <c r="G26" s="447"/>
       <c r="H26" s="482"/>
-      <c r="I26" s="121"/>
-[...5 lines deleted...]
-      <c r="M26" s="394"/>
+      <c r="I26" s="111"/>
+      <c r="J26" s="111"/>
+      <c r="K26" s="349" t="s">
+        <v>482</v>
+      </c>
+      <c r="L26" s="349"/>
+      <c r="M26" s="349"/>
     </row>
     <row r="27" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="309" t="s">
-[...6 lines deleted...]
-        <v>481</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="223" t="s">
+        <v>333</v>
+      </c>
+      <c r="E27" s="205" t="s">
+        <v>461</v>
       </c>
       <c r="F27" s="417" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="G27" s="439"/>
       <c r="H27" s="418"/>
       <c r="I27" s="501" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-      <c r="M27" s="396" t="s">
+        <v>483</v>
+      </c>
+      <c r="J27" s="562"/>
+      <c r="M27" s="351" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="58">
+      <c r="A28" s="57">
         <v>45668</v>
       </c>
       <c r="B28" s="31"/>
-      <c r="C28" s="86"/>
-[...1 lines deleted...]
-      <c r="E28" s="364"/>
+      <c r="C28" s="84"/>
+      <c r="D28" s="338"/>
+      <c r="E28" s="336"/>
       <c r="F28" s="443" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="G28" s="443"/>
       <c r="H28" s="480"/>
-      <c r="I28" s="558" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="559"/>
+      <c r="I28" s="556" t="s">
+        <v>446</v>
+      </c>
+      <c r="J28" s="557"/>
     </row>
     <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
-      <c r="C29" s="86" t="s">
-[...6 lines deleted...]
-        <v>469</v>
+      <c r="C29" s="84" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="339" t="s">
+        <v>448</v>
+      </c>
+      <c r="E29" s="324" t="s">
+        <v>451</v>
       </c>
       <c r="F29" s="445"/>
       <c r="G29" s="445"/>
       <c r="H29" s="481"/>
-      <c r="I29" s="560"/>
-[...5 lines deleted...]
-      <c r="M29" s="394"/>
+      <c r="I29" s="558"/>
+      <c r="J29" s="559"/>
+      <c r="K29" s="349" t="s">
+        <v>488</v>
+      </c>
+      <c r="L29" s="349"/>
+      <c r="M29" s="349"/>
     </row>
     <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
-      <c r="C30" s="59"/>
-[...1 lines deleted...]
-      <c r="E30" s="365"/>
+      <c r="C30" s="58"/>
+      <c r="D30" s="335"/>
+      <c r="E30" s="337"/>
       <c r="F30" s="447"/>
       <c r="G30" s="447"/>
       <c r="H30" s="482"/>
-      <c r="I30" s="562"/>
-[...5 lines deleted...]
-      <c r="M30" s="394"/>
+      <c r="I30" s="560"/>
+      <c r="J30" s="561"/>
+      <c r="K30" s="349" t="s">
+        <v>489</v>
+      </c>
+      <c r="L30" s="349"/>
+      <c r="M30" s="349"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="F28:H30"/>
     <mergeCell ref="I28:J30"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="F27:H27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="F23:H23"/>
     <mergeCell ref="F24:H26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F32" sqref="F32"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
-    <col min="2" max="2" width="9.28515625" customWidth="1"/>
+    <col min="2" max="2" width="9.42578125" customWidth="1"/>
     <col min="3" max="3" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.42578125" customWidth="1"/>
     <col min="5" max="5" width="28.7109375" customWidth="1"/>
-    <col min="6" max="6" width="38.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="32.5703125" customWidth="1"/>
+    <col min="6" max="6" width="38.5703125" customWidth="1"/>
+    <col min="7" max="7" width="27.28515625" customWidth="1"/>
     <col min="8" max="8" width="20.5703125" customWidth="1"/>
     <col min="9" max="9" width="19.140625" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
     <col min="11" max="11" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
-    <row r="3" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="225" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J3" s="28"/>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45669</v>
       </c>
-      <c r="B4" s="74"/>
-[...9 lines deleted...]
-        <v>453</v>
+      <c r="B4" s="72"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="108" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="296" t="s">
-[...22 lines deleted...]
-        <v>297</v>
+      <c r="C5" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="J5" s="81"/>
+      <c r="K5" s="321" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
-      <c r="B6" s="74"/>
-[...7 lines deleted...]
-      <c r="J6" s="121"/>
+      <c r="B6" s="72"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
     </row>
     <row r="7" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="71"/>
-      <c r="C7" s="225" t="s">
+      <c r="B7" s="70"/>
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J7" s="110"/>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J7" s="101"/>
     </row>
     <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45670</v>
       </c>
-      <c r="B8" s="80"/>
-[...7 lines deleted...]
-      <c r="J8" s="83"/>
+      <c r="B8" s="78"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
     </row>
     <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
-      <c r="B9" s="74"/>
-[...15 lines deleted...]
-      <c r="H9" s="296" t="s">
+      <c r="B9" s="72"/>
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="298"/>
-      <c r="J9" s="83"/>
+      <c r="E9" s="274" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="H9" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J9" s="81"/>
     </row>
     <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
-      <c r="B10" s="51"/>
-[...7 lines deleted...]
-      <c r="J10" s="121"/>
+      <c r="B10" s="50"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="111"/>
+      <c r="I10" s="111"/>
+      <c r="J10" s="111"/>
     </row>
     <row r="11" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="56"/>
-      <c r="C11" s="225" t="s">
+      <c r="B11" s="55"/>
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="73"/>
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="71"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
     </row>
     <row r="12" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45671</v>
       </c>
       <c r="B12" s="31"/>
-      <c r="C12" s="83"/>
-[...6 lines deleted...]
-      <c r="J12" s="83"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
       <c r="K12" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="31"/>
-      <c r="C13" s="297" t="s">
-[...20 lines deleted...]
-      <c r="J13" s="83"/>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I13" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="J13" s="81"/>
     </row>
     <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
-      <c r="C14" s="121"/>
-[...6 lines deleted...]
-      <c r="J14" s="121"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="111"/>
+      <c r="H14" s="111"/>
+      <c r="I14" s="111"/>
+      <c r="J14" s="111"/>
     </row>
     <row r="15" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="417" t="s">
-        <v>483</v>
+        <v>463</v>
       </c>
       <c r="H15" s="439"/>
       <c r="I15" s="418"/>
-      <c r="J15" s="73"/>
-[...4 lines deleted...]
-      <c r="P15" s="557"/>
+      <c r="J15" s="71"/>
+      <c r="L15" s="578"/>
+      <c r="M15" s="578"/>
+      <c r="N15" s="578"/>
+      <c r="O15" s="578"/>
+      <c r="P15" s="578"/>
     </row>
     <row r="16" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45672</v>
       </c>
       <c r="B16" s="31"/>
-      <c r="C16" s="83"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="563" t="s">
+        <v>293</v>
+      </c>
+      <c r="H16" s="564"/>
+      <c r="I16" s="565"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="142" t="s">
+        <v>503</v>
+      </c>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="15"/>
+      <c r="O16" s="15"/>
+      <c r="P16" s="15"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
-      <c r="C17" s="296" t="s">
-[...15 lines deleted...]
-      <c r="K17" s="119" t="s">
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>280</v>
+      </c>
+      <c r="E17" s="179" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="343" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="566"/>
+      <c r="H17" s="567"/>
+      <c r="I17" s="568"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="109" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="35"/>
-      <c r="C18" s="121"/>
-[...8 lines deleted...]
-    <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="569"/>
+      <c r="H18" s="570"/>
+      <c r="I18" s="571"/>
+      <c r="J18" s="111"/>
+    </row>
+    <row r="19" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="52"/>
-      <c r="C19" s="225" t="s">
+      <c r="B19" s="51"/>
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
-        <v>86</v>
+      <c r="E19" s="205" t="s">
+        <v>338</v>
       </c>
       <c r="F19" s="397" t="s">
-        <v>277</v>
+        <v>512</v>
       </c>
       <c r="G19" s="436"/>
       <c r="H19" s="436"/>
-      <c r="I19" s="436"/>
-[...3 lines deleted...]
-      <c r="A20" s="58">
+      <c r="I19" s="398"/>
+      <c r="J19" s="92"/>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="57">
         <v>45673</v>
       </c>
       <c r="B20" s="41"/>
-      <c r="C20" s="86"/>
-[...10 lines deleted...]
-    <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="C20" s="84"/>
+      <c r="D20" s="251"/>
+      <c r="E20" s="251"/>
+      <c r="F20" s="563" t="s">
+        <v>358</v>
+      </c>
+      <c r="G20" s="564"/>
+      <c r="H20" s="564"/>
+      <c r="I20" s="565"/>
+      <c r="J20" s="81"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="31"/>
-      <c r="C21" s="347" t="s">
-[...14 lines deleted...]
-    <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="C21" s="325" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="F21" s="566"/>
+      <c r="G21" s="567"/>
+      <c r="H21" s="567"/>
+      <c r="I21" s="568"/>
+      <c r="J21" s="81"/>
+      <c r="K21" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
-      <c r="C22" s="156"/>
-[...1 lines deleted...]
-        <v>182</v>
+      <c r="C22" s="137"/>
+      <c r="D22" s="305" t="s">
+        <v>167</v>
       </c>
       <c r="E22" s="31"/>
-      <c r="F22" s="461"/>
-[...5 lines deleted...]
-    <row r="23" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="F22" s="569"/>
+      <c r="G22" s="570"/>
+      <c r="H22" s="570"/>
+      <c r="I22" s="571"/>
+      <c r="J22" s="111"/>
+    </row>
+    <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="52"/>
-[...10 lines deleted...]
-        <v>330</v>
+      <c r="B23" s="51"/>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="203" t="s">
+        <v>333</v>
+      </c>
+      <c r="E23" s="307" t="s">
+        <v>334</v>
+      </c>
+      <c r="F23" s="309" t="s">
+        <v>314</v>
       </c>
       <c r="G23" s="417" t="s">
-        <v>375</v>
+        <v>513</v>
       </c>
       <c r="H23" s="439"/>
       <c r="I23" s="418"/>
-      <c r="J23" s="73"/>
-[...2 lines deleted...]
-      <c r="A24" s="58">
+      <c r="J23" s="71"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="57">
         <v>45674</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...18 lines deleted...]
-      <c r="A25" s="50"/>
+        <v>120</v>
+      </c>
+      <c r="D24" s="572" t="s">
+        <v>462</v>
+      </c>
+      <c r="E24" s="572" t="s">
+        <v>438</v>
+      </c>
+      <c r="F24" s="572" t="s">
+        <v>437</v>
+      </c>
+      <c r="G24" s="563" t="s">
+        <v>125</v>
+      </c>
+      <c r="H24" s="564"/>
+      <c r="I24" s="565"/>
+      <c r="J24" s="81"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
       <c r="B25" s="31"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="565"/>
-[...12 lines deleted...]
-      <c r="A26" s="51"/>
+      <c r="D25" s="573"/>
+      <c r="E25" s="573"/>
+      <c r="F25" s="573"/>
+      <c r="G25" s="566"/>
+      <c r="H25" s="567"/>
+      <c r="I25" s="568"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="349" t="s">
+        <v>490</v>
+      </c>
+      <c r="L25" s="348"/>
+      <c r="M25" s="349"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="50"/>
       <c r="B26" s="35"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="566"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="D26" s="574"/>
+      <c r="E26" s="574"/>
+      <c r="F26" s="574"/>
+      <c r="G26" s="569"/>
+      <c r="H26" s="570"/>
+      <c r="I26" s="571"/>
+      <c r="J26" s="111"/>
+    </row>
+    <row r="27" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="36"/>
-      <c r="C27" s="309" t="s">
-[...3 lines deleted...]
-        <v>349</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="203" t="s">
+        <v>329</v>
       </c>
       <c r="E27" s="518" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="F27" s="519"/>
-      <c r="G27" s="225" t="s">
-[...9 lines deleted...]
-      <c r="A28" s="58">
+      <c r="G27" s="483" t="s">
+        <v>422</v>
+      </c>
+      <c r="H27" s="484"/>
+      <c r="I27" s="483" t="s">
+        <v>497</v>
+      </c>
+      <c r="J27" s="484"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="57">
         <v>45675</v>
       </c>
       <c r="B28" s="43"/>
-      <c r="C28" s="83"/>
-[...18 lines deleted...]
-      <c r="A29" s="50"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="572" t="s">
+        <v>442</v>
+      </c>
+      <c r="E28" s="556" t="s">
+        <v>470</v>
+      </c>
+      <c r="F28" s="557"/>
+      <c r="G28" s="556" t="s">
+        <v>518</v>
+      </c>
+      <c r="H28" s="575"/>
+      <c r="I28" s="497"/>
+      <c r="J28" s="498"/>
+      <c r="K28" s="109" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49"/>
       <c r="B29" s="43"/>
-      <c r="C29" s="83" t="s">
-[...11 lines deleted...]
-      <c r="A30" s="51"/>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="573"/>
+      <c r="E29" s="558"/>
+      <c r="F29" s="559"/>
+      <c r="G29" s="558"/>
+      <c r="H29" s="576"/>
+      <c r="I29" s="422"/>
+      <c r="J29" s="423"/>
+      <c r="K29" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50"/>
       <c r="B30" s="44"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="566"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="D30" s="574"/>
+      <c r="E30" s="560"/>
+      <c r="F30" s="561"/>
+      <c r="G30" s="560"/>
+      <c r="H30" s="577"/>
+      <c r="I30" s="499"/>
+      <c r="J30" s="500"/>
+      <c r="K30" s="142" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="H28:I30"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="G28:H30"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="I28:J30"/>
+    <mergeCell ref="L15:P15"/>
+    <mergeCell ref="F20:I22"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="F24:F26"/>
     <mergeCell ref="E24:E26"/>
-    <mergeCell ref="D24:D26"/>
-[...3 lines deleted...]
-    <mergeCell ref="L16:P16"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G24:I26"/>
+    <mergeCell ref="E27:F27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
-    <mergeCell ref="F20:I22"/>
-[...4 lines deleted...]
-    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="D24:D26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <dimension ref="A1:S30"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L35" sqref="L35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="4.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.42578125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.140625" customWidth="1"/>
     <col min="6" max="6" width="21" customWidth="1"/>
-    <col min="7" max="7" width="31" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="16.42578125" customWidth="1"/>
+    <col min="7" max="7" width="27.5703125" customWidth="1"/>
+    <col min="8" max="8" width="21.85546875" customWidth="1"/>
+    <col min="9" max="9" width="19.42578125" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
-    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
-    <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="225" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="58">
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="51"/>
+    </row>
+    <row r="4" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A4" s="57">
         <v>45676</v>
       </c>
-      <c r="B4" s="74"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B4" s="72"/>
+      <c r="C4" s="340"/>
+      <c r="D4" s="216"/>
+      <c r="E4" s="216"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="108" t="s">
+        <v>527</v>
+      </c>
+      <c r="L4" s="321"/>
+      <c r="M4" s="321"/>
+    </row>
+    <row r="5" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="296" t="s">
-[...25 lines deleted...]
-    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="J5" s="81"/>
+      <c r="K5" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L5" s="321"/>
+      <c r="M5" s="321"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
-      <c r="B6" s="74"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B6" s="72"/>
+      <c r="C6" s="341"/>
+      <c r="D6" s="342"/>
+      <c r="E6" s="342"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="321" t="s">
+        <v>528</v>
+      </c>
+      <c r="L6" s="321"/>
+      <c r="M6" s="321"/>
+    </row>
+    <row r="7" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="71"/>
-      <c r="C7" s="225" t="s">
+      <c r="B7" s="70"/>
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="27"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="58">
+      <c r="K7" s="321"/>
+      <c r="L7" s="321"/>
+      <c r="M7" s="321"/>
+    </row>
+    <row r="8" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A8" s="57">
         <v>45677</v>
       </c>
-      <c r="B8" s="80"/>
-[...9 lines deleted...]
-    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B8" s="78"/>
+      <c r="C8" s="340"/>
+      <c r="D8" s="216"/>
+      <c r="E8" s="216"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="135"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="321"/>
+      <c r="L8" s="321"/>
+      <c r="M8" s="321"/>
+    </row>
+    <row r="9" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
-      <c r="B9" s="74"/>
-[...15 lines deleted...]
-      <c r="H9" s="296" t="s">
+      <c r="B9" s="72"/>
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="298" t="s">
-        <v>169</v>
+      <c r="E9" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H9" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="276" t="s">
+        <v>154</v>
       </c>
       <c r="J9" s="16"/>
-    </row>
-    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K9" s="321"/>
+      <c r="L9" s="321"/>
+      <c r="M9" s="321"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
-      <c r="B10" s="51"/>
-[...9 lines deleted...]
-    <row r="11" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B10" s="50"/>
+      <c r="C10" s="341"/>
+      <c r="D10" s="342"/>
+      <c r="E10" s="342"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="111"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="321"/>
+      <c r="L10" s="321"/>
+      <c r="M10" s="321"/>
+    </row>
+    <row r="11" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="52"/>
-      <c r="C11" s="225" t="s">
+      <c r="B11" s="51"/>
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
-        <v>86</v>
+      <c r="E11" s="205" t="s">
+        <v>4</v>
       </c>
       <c r="F11" s="435" t="s">
-        <v>277</v>
+        <v>512</v>
       </c>
       <c r="G11" s="436"/>
       <c r="H11" s="436"/>
       <c r="I11" s="398"/>
-      <c r="J11" s="151"/>
-[...2 lines deleted...]
-      <c r="A12" s="58">
+      <c r="J11" s="133"/>
+      <c r="K11" s="321"/>
+      <c r="L11" s="321"/>
+      <c r="M11" s="321"/>
+    </row>
+    <row r="12" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A12" s="57">
         <v>45678</v>
       </c>
       <c r="B12" s="31"/>
-      <c r="C12" s="238"/>
-[...13 lines deleted...]
-    <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="C12" s="216"/>
+      <c r="D12" s="216"/>
+      <c r="E12" s="216"/>
+      <c r="F12" s="563" t="s">
+        <v>360</v>
+      </c>
+      <c r="G12" s="564"/>
+      <c r="H12" s="564"/>
+      <c r="I12" s="565"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L12" s="321"/>
+      <c r="M12" s="321"/>
+    </row>
+    <row r="13" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="31"/>
-      <c r="C13" s="297" t="s">
-[...14 lines deleted...]
-    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="566"/>
+      <c r="G13" s="567"/>
+      <c r="H13" s="567"/>
+      <c r="I13" s="568"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="321"/>
+      <c r="L13" s="321"/>
+      <c r="M13" s="321"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
-      <c r="C14" s="370"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="C14" s="342"/>
+      <c r="D14" s="342"/>
+      <c r="E14" s="342"/>
+      <c r="F14" s="569"/>
+      <c r="G14" s="570"/>
+      <c r="H14" s="570"/>
+      <c r="I14" s="571"/>
+      <c r="J14" s="111"/>
+      <c r="K14" s="321"/>
+      <c r="L14" s="321"/>
+      <c r="M14" s="321"/>
+    </row>
+    <row r="15" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="417" t="s">
-        <v>483</v>
+        <v>522</v>
       </c>
       <c r="H15" s="439"/>
       <c r="I15" s="418"/>
-      <c r="J15" s="151"/>
-[...2 lines deleted...]
-      <c r="A16" s="58">
+      <c r="J15" s="133"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="321"/>
+      <c r="M15" s="321"/>
+    </row>
+    <row r="16" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A16" s="57">
         <v>45679</v>
       </c>
       <c r="B16" s="31"/>
-      <c r="C16" s="368"/>
-[...8 lines deleted...]
-      <c r="J16" s="83"/>
+      <c r="C16" s="340"/>
+      <c r="D16" s="216"/>
+      <c r="E16" s="216"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="563" t="s">
+        <v>295</v>
+      </c>
+      <c r="H16" s="564"/>
+      <c r="I16" s="565"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="321"/>
+      <c r="L16" s="321"/>
+      <c r="M16" s="321"/>
     </row>
     <row r="17" spans="1:19" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
-      <c r="C17" s="296" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>280</v>
+      </c>
+      <c r="E17" s="179" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="343" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="566"/>
+      <c r="H17" s="567"/>
+      <c r="I17" s="568"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="354" t="s">
+        <v>480</v>
+      </c>
+      <c r="L17" s="321"/>
+      <c r="M17" s="321"/>
     </row>
     <row r="18" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="35"/>
-      <c r="C18" s="369"/>
-[...6 lines deleted...]
-      <c r="J18" s="121"/>
+      <c r="C18" s="341"/>
+      <c r="D18" s="342"/>
+      <c r="E18" s="342"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="569"/>
+      <c r="H18" s="570"/>
+      <c r="I18" s="571"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="321"/>
+      <c r="L18" s="321"/>
+      <c r="M18" s="321"/>
     </row>
     <row r="19" spans="1:19" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="52"/>
-      <c r="C19" s="225" t="s">
+      <c r="B19" s="51"/>
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
-        <v>86</v>
+      <c r="E19" s="205" t="s">
+        <v>4</v>
       </c>
       <c r="F19" s="435" t="s">
-        <v>277</v>
+        <v>512</v>
       </c>
       <c r="G19" s="436"/>
       <c r="H19" s="436"/>
       <c r="I19" s="398"/>
-      <c r="J19" s="151"/>
-[...2 lines deleted...]
-      <c r="A20" s="58">
+      <c r="J19" s="133"/>
+      <c r="K19" s="321"/>
+      <c r="L19" s="321"/>
+      <c r="M19" s="321"/>
+    </row>
+    <row r="20" spans="1:19" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="57">
         <v>45680</v>
       </c>
       <c r="B20" s="41"/>
-      <c r="C20" s="83"/>
-[...8 lines deleted...]
-      <c r="J20" s="168"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="563" t="s">
+        <v>134</v>
+      </c>
+      <c r="G20" s="564"/>
+      <c r="H20" s="564"/>
+      <c r="I20" s="565"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="321" t="s">
+        <v>529</v>
+      </c>
+      <c r="L20" s="321"/>
+      <c r="M20" s="321"/>
     </row>
     <row r="21" spans="1:19" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="31"/>
-      <c r="C21" s="347" t="s">
-[...12 lines deleted...]
-      <c r="J21" s="168"/>
+      <c r="C21" s="325" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="F21" s="566"/>
+      <c r="G21" s="567"/>
+      <c r="H21" s="567"/>
+      <c r="I21" s="568"/>
+      <c r="J21" s="146"/>
+      <c r="K21" s="321" t="s">
+        <v>530</v>
+      </c>
+      <c r="L21" s="321"/>
+      <c r="M21" s="321"/>
     </row>
     <row r="22" spans="1:19" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
-      <c r="C22" s="156"/>
-[...1 lines deleted...]
-        <v>182</v>
+      <c r="C22" s="137"/>
+      <c r="D22" s="305" t="s">
+        <v>167</v>
       </c>
       <c r="E22" s="31"/>
-      <c r="F22" s="461"/>
-[...3 lines deleted...]
-      <c r="J22" s="169"/>
+      <c r="F22" s="569"/>
+      <c r="G22" s="570"/>
+      <c r="H22" s="570"/>
+      <c r="I22" s="571"/>
+      <c r="J22" s="147"/>
+      <c r="K22" s="321"/>
+      <c r="L22" s="321"/>
+      <c r="M22" s="321"/>
     </row>
     <row r="23" spans="1:19" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="52"/>
-[...4 lines deleted...]
-        <v>32</v>
+      <c r="B23" s="51"/>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="205" t="s">
+        <v>329</v>
       </c>
       <c r="E23" s="466" t="s">
-        <v>379</v>
+        <v>510</v>
       </c>
       <c r="F23" s="467"/>
-      <c r="G23" s="435" t="s">
-[...4 lines deleted...]
-      <c r="J23" s="170"/>
+      <c r="G23" s="397" t="s">
+        <v>511</v>
+      </c>
+      <c r="H23" s="436"/>
+      <c r="I23" s="398"/>
+      <c r="J23" s="148"/>
+      <c r="K23" s="321"/>
+      <c r="L23" s="321"/>
+      <c r="M23" s="321"/>
     </row>
     <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="58">
+      <c r="A24" s="57">
         <v>45681</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...15 lines deleted...]
-      <c r="L24" s="479"/>
+        <v>120</v>
+      </c>
+      <c r="D24" s="324"/>
+      <c r="E24" s="584" t="s">
+        <v>455</v>
+      </c>
+      <c r="F24" s="585"/>
+      <c r="G24" s="563" t="s">
+        <v>361</v>
+      </c>
+      <c r="H24" s="564"/>
+      <c r="I24" s="565"/>
+      <c r="J24" s="86"/>
+      <c r="K24" s="486" t="s">
+        <v>174</v>
+      </c>
+      <c r="L24" s="487"/>
+      <c r="M24" s="321"/>
     </row>
     <row r="25" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="31"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="346" t="s">
-[...8 lines deleted...]
-      <c r="K25" s="127"/>
+      <c r="D25" s="324" t="s">
+        <v>456</v>
+      </c>
+      <c r="E25" s="586"/>
+      <c r="F25" s="587"/>
+      <c r="G25" s="566"/>
+      <c r="H25" s="567"/>
+      <c r="I25" s="568"/>
+      <c r="J25" s="86"/>
+      <c r="K25" s="355" t="s">
+        <v>507</v>
+      </c>
+      <c r="L25" s="321"/>
+      <c r="M25" s="321"/>
     </row>
     <row r="26" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="35"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="352"/>
-[...6 lines deleted...]
-      <c r="K26" s="127"/>
+      <c r="D26" s="329"/>
+      <c r="E26" s="588"/>
+      <c r="F26" s="589"/>
+      <c r="G26" s="569"/>
+      <c r="H26" s="570"/>
+      <c r="I26" s="571"/>
+      <c r="J26" s="87"/>
+      <c r="K26" s="355"/>
+      <c r="L26" s="321"/>
+      <c r="M26" s="321"/>
     </row>
     <row r="27" spans="1:19" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="36"/>
-      <c r="C27" s="309" t="s">
-[...6 lines deleted...]
-        <v>510</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="205" t="s">
+        <v>333</v>
+      </c>
+      <c r="E27" s="205" t="s">
+        <v>484</v>
       </c>
       <c r="F27" s="483" t="s">
-        <v>530</v>
+        <v>496</v>
       </c>
       <c r="G27" s="484"/>
       <c r="H27" s="483" t="s">
-        <v>529</v>
+        <v>495</v>
       </c>
       <c r="I27" s="484"/>
-      <c r="J27" s="151"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="321"/>
+      <c r="L27" s="321"/>
+      <c r="M27" s="321"/>
     </row>
     <row r="28" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="58">
+      <c r="A28" s="57">
         <v>45682</v>
       </c>
       <c r="B28" s="43"/>
-      <c r="C28" s="83"/>
-[...12 lines deleted...]
-      <c r="M28" s="18"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="328"/>
+      <c r="E28" s="324"/>
+      <c r="F28" s="556" t="s">
+        <v>519</v>
+      </c>
+      <c r="G28" s="557"/>
+      <c r="H28" s="556" t="s">
+        <v>471</v>
+      </c>
+      <c r="I28" s="579"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="321" t="s">
+        <v>172</v>
+      </c>
+      <c r="L28" s="353"/>
+      <c r="M28" s="353"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="18"/>
     </row>
     <row r="29" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="43"/>
-      <c r="C29" s="83" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="324" t="s">
+        <v>452</v>
+      </c>
+      <c r="E29" s="324" t="s">
+        <v>473</v>
+      </c>
+      <c r="F29" s="558"/>
+      <c r="G29" s="559"/>
+      <c r="H29" s="580"/>
+      <c r="I29" s="581"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="352" t="s">
+        <v>508</v>
+      </c>
+      <c r="L29" s="321"/>
+      <c r="M29" s="321"/>
     </row>
     <row r="30" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="44"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="352"/>
-[...5 lines deleted...]
-      <c r="J30" s="121"/>
+      <c r="D30" s="329"/>
+      <c r="E30" s="329"/>
+      <c r="F30" s="560"/>
+      <c r="G30" s="561"/>
+      <c r="H30" s="582"/>
+      <c r="I30" s="583"/>
+      <c r="J30" s="111"/>
+      <c r="K30" s="321"/>
+      <c r="L30" s="321"/>
+      <c r="M30" s="321"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="F28:G30"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="H28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
-    <mergeCell ref="G23:H23"/>
     <mergeCell ref="F11:I11"/>
     <mergeCell ref="F12:I14"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="E24:F26"/>
+    <mergeCell ref="G23:I23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E32" sqref="E32"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="31.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.28515625" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" customWidth="1"/>
     <col min="7" max="7" width="24.28515625" customWidth="1"/>
     <col min="8" max="8" width="25.42578125" customWidth="1"/>
     <col min="9" max="9" width="22.28515625" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
-    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
-    <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="225" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="226" t="s">
+      <c r="E3" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="58">
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="57">
         <v>45683</v>
       </c>
-      <c r="B4" s="74"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B4" s="72"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="108" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="298" t="s">
-[...25 lines deleted...]
-    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="J5" s="81"/>
+      <c r="K5" s="321" t="s">
+        <v>533</v>
+      </c>
+      <c r="L5" s="321"/>
+      <c r="M5" s="321"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
-      <c r="B6" s="74"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B6" s="72"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="321" t="s">
+        <v>534</v>
+      </c>
+      <c r="L6" s="321"/>
+      <c r="M6" s="321"/>
+    </row>
+    <row r="7" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="71"/>
-      <c r="C7" s="225" t="s">
+      <c r="B7" s="70"/>
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="226" t="s">
+      <c r="E7" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="58">
+      <c r="K7" s="321"/>
+      <c r="L7" s="321"/>
+      <c r="M7" s="321"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="57">
         <v>45684</v>
       </c>
-      <c r="B8" s="80"/>
-[...9 lines deleted...]
-    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B8" s="78"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="135"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="321"/>
+      <c r="L8" s="321"/>
+      <c r="M8" s="321"/>
+    </row>
+    <row r="9" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
-      <c r="B9" s="74"/>
-[...15 lines deleted...]
-      <c r="H9" s="296" t="s">
+      <c r="B9" s="72"/>
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="298" t="s">
-[...4 lines deleted...]
-    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E9" s="197" t="s">
+        <v>280</v>
+      </c>
+      <c r="F9" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H9" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J9" s="81"/>
+      <c r="K9" s="321"/>
+      <c r="L9" s="321"/>
+      <c r="M9" s="321"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
-      <c r="B10" s="51"/>
-[...9 lines deleted...]
-    <row r="11" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B10" s="50"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="111"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="321"/>
+      <c r="L10" s="321"/>
+      <c r="M10" s="321"/>
+    </row>
+    <row r="11" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="52"/>
-      <c r="C11" s="225" t="s">
+      <c r="B11" s="51"/>
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
-        <v>4</v>
+      <c r="E11" s="205" t="s">
+        <v>304</v>
       </c>
       <c r="F11" s="435" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
       <c r="G11" s="436"/>
       <c r="H11" s="436"/>
       <c r="I11" s="398"/>
-      <c r="J11" s="49"/>
-[...2 lines deleted...]
-      <c r="A12" s="58">
+      <c r="J11" s="48"/>
+      <c r="K11" s="321"/>
+      <c r="L11" s="321"/>
+      <c r="M11" s="321"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="57">
         <v>45685</v>
       </c>
       <c r="B12" s="31"/>
-      <c r="C12" s="57"/>
-[...1 lines deleted...]
-      <c r="E12" s="83"/>
+      <c r="C12" s="56"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
       <c r="F12" s="455" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
       <c r="G12" s="456"/>
       <c r="H12" s="456"/>
       <c r="I12" s="457"/>
-      <c r="J12" s="83"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="J12" s="81"/>
+      <c r="K12" s="321"/>
+      <c r="L12" s="321"/>
+      <c r="M12" s="321"/>
+    </row>
+    <row r="13" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="31"/>
-      <c r="C13" s="297" t="s">
-[...6 lines deleted...]
-        <v>278</v>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="197" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="198" t="s">
+        <v>263</v>
       </c>
       <c r="F13" s="458"/>
       <c r="G13" s="459"/>
       <c r="H13" s="459"/>
       <c r="I13" s="460"/>
-      <c r="J13" s="83"/>
-[...4 lines deleted...]
-    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J13" s="81"/>
+      <c r="K13" s="321"/>
+      <c r="L13" s="321"/>
+      <c r="M13" s="321"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
-      <c r="C14" s="85"/>
-[...1 lines deleted...]
-      <c r="E14" s="121"/>
+      <c r="C14" s="83"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
       <c r="F14" s="461"/>
       <c r="G14" s="462"/>
       <c r="H14" s="462"/>
       <c r="I14" s="463"/>
-      <c r="J14" s="121"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="J14" s="111"/>
+      <c r="K14" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L14" s="321"/>
+      <c r="M14" s="321"/>
+    </row>
+    <row r="15" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="226" t="s">
+      <c r="E15" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="58">
+      <c r="G15" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="48"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="321"/>
+      <c r="M15" s="321"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="57">
         <v>45686</v>
       </c>
       <c r="B16" s="31"/>
-      <c r="C16" s="57"/>
-[...6 lines deleted...]
-      <c r="J16" s="83"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="84"/>
+      <c r="G16" s="135"/>
+      <c r="H16" s="135"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="321"/>
+      <c r="L16" s="321"/>
+      <c r="M16" s="321"/>
     </row>
     <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
-      <c r="C17" s="296" t="s">
-[...21 lines deleted...]
-      <c r="K17" s="375"/>
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="274" t="s">
+        <v>481</v>
+      </c>
+      <c r="E17" s="197" t="s">
+        <v>280</v>
+      </c>
+      <c r="F17" s="225" t="s">
+        <v>201</v>
+      </c>
+      <c r="G17" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="H17" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I17" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J17" s="81"/>
+      <c r="K17" s="321" t="s">
+        <v>172</v>
+      </c>
+      <c r="L17" s="321"/>
+      <c r="M17" s="321"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="35"/>
-      <c r="C18" s="85"/>
-[...6 lines deleted...]
-      <c r="J18" s="121"/>
+      <c r="C18" s="83"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="137"/>
+      <c r="G18" s="83"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="321" t="s">
+        <v>531</v>
+      </c>
+      <c r="L18" s="321"/>
+      <c r="M18" s="321"/>
     </row>
     <row r="19" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="52"/>
-      <c r="C19" s="225" t="s">
+      <c r="B19" s="51"/>
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="226" t="s">
+      <c r="E19" s="205" t="s">
+        <v>304</v>
+      </c>
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J19" s="49"/>
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J19" s="48"/>
+      <c r="K19" s="321"/>
+      <c r="L19" s="321"/>
+      <c r="M19" s="321"/>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45687</v>
       </c>
       <c r="B20" s="41"/>
-      <c r="C20" s="304"/>
-[...6 lines deleted...]
-      <c r="J20" s="83"/>
+      <c r="C20" s="282"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="344"/>
+      <c r="F20" s="251"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="321"/>
+      <c r="L20" s="321"/>
+      <c r="M20" s="321"/>
     </row>
     <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="31"/>
-      <c r="C21" s="347" t="s">
-[...14 lines deleted...]
-      <c r="H21" s="298" t="s">
+      <c r="C21" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I21" s="298" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="83"/>
+      <c r="D21" s="197" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="345" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="197" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J21" s="81"/>
+      <c r="K21" s="321"/>
+      <c r="L21" s="321"/>
+      <c r="M21" s="321"/>
     </row>
     <row r="22" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
-      <c r="C22" s="121"/>
-[...8 lines deleted...]
-      <c r="J22" s="121"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="236"/>
+      <c r="F22" s="291"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="111"/>
+      <c r="I22" s="111"/>
+      <c r="J22" s="111"/>
+      <c r="K22" s="321"/>
+      <c r="L22" s="321"/>
+      <c r="M22" s="321"/>
     </row>
     <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="52"/>
-[...10 lines deleted...]
-        <v>330</v>
+      <c r="B23" s="51"/>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="203" t="s">
+        <v>333</v>
+      </c>
+      <c r="E23" s="307" t="s">
+        <v>334</v>
+      </c>
+      <c r="F23" s="309" t="s">
+        <v>314</v>
       </c>
       <c r="G23" s="417" t="s">
-        <v>375</v>
+        <v>359</v>
       </c>
       <c r="H23" s="439"/>
       <c r="I23" s="418"/>
-      <c r="J23" s="102"/>
+      <c r="J23" s="93"/>
+      <c r="K23" s="321"/>
+      <c r="L23" s="321"/>
+      <c r="M23" s="321"/>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="58">
+      <c r="A24" s="57">
         <v>45688</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...8 lines deleted...]
-        <v>458</v>
+        <v>120</v>
+      </c>
+      <c r="D24" s="572" t="s">
+        <v>218</v>
+      </c>
+      <c r="E24" s="572" t="s">
+        <v>439</v>
+      </c>
+      <c r="F24" s="572" t="s">
+        <v>440</v>
       </c>
       <c r="G24" s="442" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="H24" s="443"/>
       <c r="I24" s="480"/>
-      <c r="J24" s="83"/>
+      <c r="J24" s="81"/>
+      <c r="K24" s="321"/>
+      <c r="L24" s="321"/>
+      <c r="M24" s="321"/>
     </row>
     <row r="25" spans="1:13" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="31"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="565"/>
-[...1 lines deleted...]
-      <c r="F25" s="565"/>
+      <c r="D25" s="573"/>
+      <c r="E25" s="573"/>
+      <c r="F25" s="573"/>
       <c r="G25" s="444"/>
       <c r="H25" s="445"/>
       <c r="I25" s="481"/>
-      <c r="J25" s="83"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J25" s="81"/>
+      <c r="K25" s="321"/>
+      <c r="L25" s="321"/>
+      <c r="M25" s="321"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="35"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="566"/>
-[...1 lines deleted...]
-      <c r="F26" s="566"/>
+      <c r="D26" s="574"/>
+      <c r="E26" s="574"/>
+      <c r="F26" s="574"/>
       <c r="G26" s="446"/>
       <c r="H26" s="447"/>
       <c r="I26" s="482"/>
-      <c r="J26" s="121"/>
-[...4 lines deleted...]
-      <c r="M26" s="393"/>
+      <c r="J26" s="111"/>
+      <c r="K26" s="321" t="s">
+        <v>91</v>
+      </c>
+      <c r="L26" s="321"/>
+      <c r="M26" s="321"/>
     </row>
     <row r="27" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="36"/>
-      <c r="C27" s="309" t="s">
-[...9 lines deleted...]
-        <v>330</v>
+      <c r="C27" s="287" t="s">
+        <v>370</v>
+      </c>
+      <c r="D27" s="205" t="s">
+        <v>475</v>
+      </c>
+      <c r="E27" s="307" t="s">
+        <v>334</v>
+      </c>
+      <c r="F27" s="203" t="s">
+        <v>314</v>
       </c>
       <c r="G27" s="464" t="s">
-        <v>424</v>
+        <v>406</v>
       </c>
       <c r="H27" s="485"/>
       <c r="I27" s="465"/>
-      <c r="J27" s="151"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="352" t="s">
+        <v>491</v>
+      </c>
+      <c r="L27" s="15"/>
+      <c r="M27" s="353"/>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="58">
+      <c r="A28" s="57">
         <v>45689</v>
       </c>
       <c r="B28" s="43"/>
-      <c r="C28" s="83"/>
-[...14 lines deleted...]
-      <c r="J28" s="83"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="572" t="s">
+        <v>445</v>
+      </c>
+      <c r="E28" s="556" t="s">
+        <v>520</v>
+      </c>
+      <c r="F28" s="590" t="s">
+        <v>494</v>
+      </c>
+      <c r="G28" s="563" t="s">
+        <v>465</v>
+      </c>
+      <c r="H28" s="564"/>
+      <c r="I28" s="565"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="321"/>
+      <c r="L28" s="321"/>
+      <c r="M28" s="321"/>
     </row>
     <row r="29" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="43"/>
-      <c r="C29" s="83" t="s">
-[...13 lines deleted...]
-      <c r="M29" s="393"/>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="573"/>
+      <c r="E29" s="558"/>
+      <c r="F29" s="591"/>
+      <c r="G29" s="566"/>
+      <c r="H29" s="567"/>
+      <c r="I29" s="568"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="321"/>
+      <c r="L29" s="321"/>
+      <c r="M29" s="321"/>
     </row>
     <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="44"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="566"/>
-[...5 lines deleted...]
-      <c r="J30" s="121"/>
+      <c r="D30" s="574"/>
+      <c r="E30" s="560"/>
+      <c r="F30" s="592"/>
+      <c r="G30" s="569"/>
+      <c r="H30" s="570"/>
+      <c r="I30" s="571"/>
+      <c r="J30" s="111"/>
+      <c r="K30" s="352" t="s">
+        <v>509</v>
+      </c>
+      <c r="L30" s="352"/>
+      <c r="M30" s="353"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K31" s="321"/>
+      <c r="L31" s="321"/>
+      <c r="M31" s="321"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="F24:F26"/>
     <mergeCell ref="F11:I11"/>
     <mergeCell ref="F12:I14"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.85546875" customWidth="1"/>
     <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.7109375" customWidth="1"/>
+    <col min="6" max="6" width="26.5703125" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" customWidth="1"/>
     <col min="8" max="8" width="20.5703125" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="11" width="12.5703125" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
-    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
-    <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="225" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="58">
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="57">
         <v>45690</v>
       </c>
-      <c r="B4" s="74"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="72"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="108" t="s">
+        <v>386</v>
+      </c>
+      <c r="L4" s="321"/>
+      <c r="M4" s="321"/>
+    </row>
+    <row r="5" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="298" t="s">
-[...25 lines deleted...]
-    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="J5" s="81"/>
+      <c r="K5" s="321" t="s">
+        <v>535</v>
+      </c>
+      <c r="L5" s="321"/>
+      <c r="M5" s="321"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
-      <c r="B6" s="74"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="B6" s="72"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="321" t="s">
+        <v>536</v>
+      </c>
+      <c r="L6" s="321"/>
+      <c r="M6" s="321"/>
+    </row>
+    <row r="7" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="71"/>
-      <c r="C7" s="225" t="s">
+      <c r="B7" s="70"/>
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="417" t="s">
-        <v>483</v>
+        <v>522</v>
       </c>
       <c r="H7" s="439"/>
       <c r="I7" s="418"/>
       <c r="J7" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="58">
+      <c r="K7" s="321"/>
+      <c r="L7" s="321"/>
+      <c r="M7" s="321"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="57">
         <v>45691</v>
       </c>
-      <c r="B8" s="80"/>
-[...11 lines deleted...]
-    <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="78"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="442" t="s">
+        <v>492</v>
+      </c>
+      <c r="H8" s="443"/>
+      <c r="I8" s="480"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="321" t="s">
+        <v>534</v>
+      </c>
+      <c r="L8" s="321"/>
+      <c r="M8" s="321"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
-      <c r="B9" s="74"/>
-[...21 lines deleted...]
-    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="72"/>
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
+        <v>151</v>
+      </c>
+      <c r="E9" s="197" t="s">
+        <v>280</v>
+      </c>
+      <c r="F9" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="444"/>
+      <c r="H9" s="445"/>
+      <c r="I9" s="481"/>
+      <c r="J9" s="81"/>
+      <c r="K9" s="486" t="s">
+        <v>174</v>
+      </c>
+      <c r="L9" s="593"/>
+      <c r="M9" s="321"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
-      <c r="B10" s="51"/>
-[...12 lines deleted...]
-    <row r="11" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="B10" s="50"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="446"/>
+      <c r="H10" s="447"/>
+      <c r="I10" s="482"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="321" t="s">
+        <v>528</v>
+      </c>
+      <c r="L10" s="321"/>
+      <c r="M10" s="321"/>
+    </row>
+    <row r="11" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="52"/>
-      <c r="C11" s="225" t="s">
+      <c r="B11" s="51"/>
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="58">
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="48"/>
+      <c r="K11" s="321"/>
+      <c r="L11" s="321"/>
+      <c r="M11" s="321"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="57">
         <v>45692</v>
       </c>
       <c r="B12" s="31"/>
-      <c r="C12" s="57"/>
-[...11 lines deleted...]
-    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="56"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L12" s="321"/>
+      <c r="M12" s="321"/>
+    </row>
+    <row r="13" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="31"/>
-      <c r="C13" s="297" t="s">
-[...25 lines deleted...]
-    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="197" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="198" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="197" t="s">
+        <v>280</v>
+      </c>
+      <c r="G13" s="225" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="321" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="321"/>
+      <c r="M13" s="321"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
-      <c r="C14" s="85"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="C14" s="83"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="111"/>
+      <c r="J14" s="111"/>
+      <c r="K14" s="321" t="s">
+        <v>546</v>
+      </c>
+      <c r="L14" s="321"/>
+      <c r="M14" s="321"/>
+    </row>
+    <row r="15" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="58">
+      <c r="G15" s="417" t="s">
+        <v>522</v>
+      </c>
+      <c r="H15" s="439"/>
+      <c r="I15" s="418"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="321"/>
+      <c r="M15" s="321"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="57">
         <v>45693</v>
       </c>
       <c r="B16" s="31"/>
-      <c r="C16" s="57"/>
-[...8 lines deleted...]
-    <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="C16" s="56"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="135"/>
+      <c r="F16" s="84"/>
+      <c r="G16" s="563" t="s">
+        <v>547</v>
+      </c>
+      <c r="H16" s="564"/>
+      <c r="I16" s="565"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="321"/>
+      <c r="L16" s="321"/>
+      <c r="M16" s="321"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
-      <c r="C17" s="296" t="s">
-[...20 lines deleted...]
-    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="274" t="s">
+        <v>481</v>
+      </c>
+      <c r="E17" s="197" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="274" t="s">
+        <v>154</v>
+      </c>
+      <c r="G17" s="566"/>
+      <c r="H17" s="567"/>
+      <c r="I17" s="568"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="352"/>
+      <c r="L17" s="321"/>
+      <c r="M17" s="321"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="35"/>
-      <c r="C18" s="85"/>
-[...8 lines deleted...]
-    <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="C18" s="83"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="83"/>
+      <c r="F18" s="137"/>
+      <c r="G18" s="569"/>
+      <c r="H18" s="570"/>
+      <c r="I18" s="571"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="321"/>
+      <c r="L18" s="321"/>
+      <c r="M18" s="321"/>
+    </row>
+    <row r="19" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="52"/>
-      <c r="C19" s="225" t="s">
+      <c r="B19" s="51"/>
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A20" s="58">
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J19" s="48"/>
+      <c r="K19" s="321"/>
+      <c r="L19" s="321"/>
+      <c r="M19" s="321"/>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="57">
         <v>45694</v>
       </c>
       <c r="B20" s="41"/>
-      <c r="C20" s="304"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="282"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="344"/>
+      <c r="F20" s="251"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="321"/>
+      <c r="L20" s="321"/>
+      <c r="M20" s="321"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="31"/>
-      <c r="C21" s="347" t="s">
-[...20 lines deleted...]
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C21" s="325" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="197" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="345" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="197" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I21" s="81"/>
+      <c r="J21" s="81"/>
+      <c r="K21" s="321"/>
+      <c r="L21" s="321"/>
+      <c r="M21" s="321"/>
+    </row>
+    <row r="22" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
-      <c r="C22" s="121"/>
-[...10 lines deleted...]
-    <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="C22" s="111"/>
+      <c r="D22" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="236"/>
+      <c r="F22" s="291"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="111"/>
+      <c r="I22" s="111"/>
+      <c r="J22" s="111"/>
+      <c r="K22" s="321"/>
+      <c r="L22" s="321"/>
+      <c r="M22" s="321"/>
+    </row>
+    <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="52"/>
-[...10 lines deleted...]
-        <v>411</v>
+      <c r="B23" s="51"/>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="131" t="s">
+        <v>329</v>
+      </c>
+      <c r="E23" s="270" t="s">
+        <v>341</v>
+      </c>
+      <c r="F23" s="122" t="s">
+        <v>393</v>
       </c>
       <c r="G23" s="417" t="s">
-        <v>375</v>
+        <v>513</v>
       </c>
       <c r="H23" s="439"/>
       <c r="I23" s="418"/>
-      <c r="J23" s="102"/>
-[...2 lines deleted...]
-      <c r="A24" s="58">
+      <c r="J23" s="93"/>
+      <c r="K23" s="321"/>
+      <c r="L23" s="321"/>
+      <c r="M23" s="321"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="57">
         <v>45695</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      <c r="F24" s="83"/>
+        <v>552</v>
+      </c>
+      <c r="D24" s="332"/>
+      <c r="E24" s="332"/>
+      <c r="F24" s="81"/>
       <c r="G24" s="442" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="H24" s="443"/>
       <c r="I24" s="480"/>
-      <c r="J24" s="83"/>
-[...2 lines deleted...]
-      <c r="A25" s="50"/>
+      <c r="J24" s="81"/>
+      <c r="K24" s="321"/>
+      <c r="L24" s="321"/>
+      <c r="M24" s="321"/>
+    </row>
+    <row r="25" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
       <c r="B25" s="31"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="346" t="s">
-[...6 lines deleted...]
-        <v>151</v>
+      <c r="D25" s="324" t="s">
+        <v>457</v>
+      </c>
+      <c r="E25" s="324" t="s">
+        <v>459</v>
+      </c>
+      <c r="F25" s="274" t="s">
+        <v>136</v>
       </c>
       <c r="G25" s="444"/>
       <c r="H25" s="445"/>
       <c r="I25" s="481"/>
-      <c r="J25" s="83"/>
-[...5 lines deleted...]
-      <c r="A26" s="51"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="321" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="321"/>
+      <c r="M25" s="321"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="50"/>
       <c r="B26" s="35"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="356"/>
-[...1 lines deleted...]
-      <c r="F26" s="121"/>
+      <c r="D26" s="333"/>
+      <c r="E26" s="333"/>
+      <c r="F26" s="111"/>
       <c r="G26" s="446"/>
       <c r="H26" s="447"/>
       <c r="I26" s="482"/>
-      <c r="J26" s="121"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="J26" s="111"/>
+      <c r="K26" s="321"/>
+      <c r="L26" s="321"/>
+      <c r="M26" s="321"/>
+    </row>
+    <row r="27" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="36"/>
-      <c r="C27" s="309" t="s">
-[...9 lines deleted...]
-        <v>530</v>
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="131" t="s">
+        <v>551</v>
+      </c>
+      <c r="E27" s="131" t="s">
+        <v>538</v>
+      </c>
+      <c r="F27" s="272" t="s">
+        <v>496</v>
       </c>
       <c r="G27" s="464" t="s">
-        <v>531</v>
+        <v>497</v>
       </c>
       <c r="H27" s="485"/>
       <c r="I27" s="465"/>
       <c r="J27" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="58">
+      <c r="K27" s="321"/>
+      <c r="L27" s="321"/>
+      <c r="M27" s="321"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="57">
         <v>45696</v>
       </c>
       <c r="B28" s="43"/>
-      <c r="C28" s="83"/>
-[...1 lines deleted...]
-        <v>527</v>
+      <c r="C28" s="81"/>
+      <c r="D28" s="572" t="s">
+        <v>493</v>
       </c>
       <c r="E28" s="505" t="s">
-        <v>239</v>
-[...12 lines deleted...]
-      <c r="A29" s="50"/>
+        <v>224</v>
+      </c>
+      <c r="F28" s="505" t="s">
+        <v>545</v>
+      </c>
+      <c r="G28" s="556" t="s">
+        <v>472</v>
+      </c>
+      <c r="H28" s="575"/>
+      <c r="I28" s="557"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="321"/>
+      <c r="L28" s="321"/>
+      <c r="M28" s="321"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49"/>
       <c r="B29" s="43"/>
-      <c r="C29" s="83" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="565"/>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="573"/>
       <c r="E29" s="508"/>
-      <c r="F29" s="596"/>
-[...6 lines deleted...]
-      <c r="A30" s="51"/>
+      <c r="F29" s="508"/>
+      <c r="G29" s="558"/>
+      <c r="H29" s="576"/>
+      <c r="I29" s="559"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="352" t="s">
+        <v>537</v>
+      </c>
+      <c r="L29" s="321"/>
+      <c r="M29" s="321"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50"/>
       <c r="B30" s="44"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="566"/>
+      <c r="D30" s="574"/>
       <c r="E30" s="511"/>
-      <c r="F30" s="598"/>
-[...3 lines deleted...]
-      <c r="J30" s="121"/>
+      <c r="F30" s="511"/>
+      <c r="G30" s="560"/>
+      <c r="H30" s="577"/>
+      <c r="I30" s="561"/>
+      <c r="J30" s="111"/>
+      <c r="K30" s="321"/>
+      <c r="L30" s="321"/>
+      <c r="M30" s="321"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="15">
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G16:I18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77B8A095-EDFB-4441-9A50-E7934C6F061F}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="12.42578125" customWidth="1"/>
+    <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" customWidth="1"/>
-    <col min="10" max="10" width="19.42578125" customWidth="1"/>
+    <col min="10" max="10" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="401" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="C1" s="401"/>
       <c r="D1" s="401"/>
       <c r="F1" s="404" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="405"/>
       <c r="H1" s="405"/>
       <c r="I1" s="406"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="402"/>
       <c r="C2" s="402"/>
       <c r="D2" s="403"/>
       <c r="E2" s="12"/>
       <c r="F2" s="407"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="409"/>
     </row>
     <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="139"/>
-[...4 lines deleted...]
-      <c r="F3" s="140"/>
+      <c r="C3" s="128"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="130" t="s">
+        <v>108</v>
+      </c>
+      <c r="F3" s="129"/>
       <c r="G3" s="28"/>
       <c r="H3" s="26"/>
       <c r="I3" s="28"/>
-      <c r="J3" s="52"/>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45880</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
-      <c r="E4" s="54"/>
-      <c r="F4" s="107"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="98"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="106"/>
+      <c r="C5" s="97"/>
       <c r="D5" s="31"/>
-      <c r="E5" s="106" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="106"/>
+      <c r="E5" s="97" t="s">
+        <v>104</v>
+      </c>
+      <c r="F5" s="97"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
     </row>
     <row r="6" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
-      <c r="E6" s="59"/>
-      <c r="F6" s="108"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="99"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
     </row>
     <row r="7" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="139" t="s">
-[...6 lines deleted...]
-      <c r="F7" s="140"/>
+      <c r="C7" s="128" t="s">
+        <v>105</v>
+      </c>
+      <c r="D7" s="129" t="s">
+        <v>102</v>
+      </c>
+      <c r="E7" s="130"/>
+      <c r="F7" s="129"/>
       <c r="G7" s="28"/>
       <c r="H7" s="26"/>
       <c r="I7" s="28"/>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45881</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
       <c r="F8" s="31"/>
-      <c r="G8" s="107"/>
+      <c r="G8" s="98"/>
       <c r="H8" s="31"/>
-      <c r="I8" s="107"/>
+      <c r="I8" s="98"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="D9" s="31" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
-      <c r="F10" s="59"/>
-      <c r="G10" s="108"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="99"/>
       <c r="H10" s="35"/>
-      <c r="I10" s="108"/>
+      <c r="I10" s="99"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="139"/>
-[...3 lines deleted...]
-        <v>122</v>
+      <c r="C11" s="128"/>
+      <c r="D11" s="129"/>
+      <c r="E11" s="130"/>
+      <c r="F11" s="129" t="s">
+        <v>107</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="26"/>
       <c r="I11" s="28"/>
-      <c r="J11" s="52"/>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45882</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
-      <c r="E12" s="54"/>
-[...2 lines deleted...]
-      <c r="H12" s="53"/>
+      <c r="E12" s="53"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="52"/>
       <c r="I12" s="31"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
       <c r="C13" s="31"/>
-      <c r="D13" s="106"/>
-      <c r="E13" s="106"/>
+      <c r="D13" s="97"/>
+      <c r="E13" s="97"/>
       <c r="F13" s="31" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="G13" s="31"/>
-      <c r="H13" s="106"/>
+      <c r="H13" s="97"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
-      <c r="F14" s="59"/>
-      <c r="G14" s="108"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="99"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="139"/>
-[...2 lines deleted...]
-      <c r="F15" s="140"/>
+      <c r="C15" s="128"/>
+      <c r="D15" s="129"/>
+      <c r="E15" s="130"/>
+      <c r="F15" s="129"/>
       <c r="G15" s="28"/>
       <c r="H15" s="26"/>
       <c r="I15" s="28"/>
-      <c r="J15" s="52"/>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45883</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
-      <c r="F16" s="54"/>
-      <c r="G16" s="107"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="98"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
     </row>
     <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
       <c r="C17" s="31"/>
-      <c r="D17" s="106"/>
-      <c r="E17" s="106"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
-      <c r="F18" s="59"/>
-      <c r="G18" s="108"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="99"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="139"/>
-[...2 lines deleted...]
-      <c r="F19" s="140"/>
+      <c r="C19" s="128"/>
+      <c r="D19" s="129"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="129"/>
       <c r="G19" s="28"/>
       <c r="H19" s="26"/>
       <c r="I19" s="28"/>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45884</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
-      <c r="E20" s="54"/>
-      <c r="F20" s="107"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="98"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="43"/>
     </row>
     <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
-      <c r="E21" s="106"/>
+      <c r="E21" s="97"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
-      <c r="H21" s="106"/>
+      <c r="H21" s="97"/>
       <c r="I21" s="31"/>
       <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
-      <c r="E22" s="59"/>
-      <c r="F22" s="108"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="99"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="48"/>
+      <c r="C23" s="47"/>
       <c r="D23" s="27"/>
       <c r="E23" s="397"/>
       <c r="F23" s="398"/>
       <c r="G23" s="397"/>
       <c r="H23" s="398"/>
-      <c r="I23" s="101"/>
-      <c r="J23" s="101"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
     </row>
     <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A24" s="29"/>
       <c r="B24" s="37"/>
-      <c r="C24" s="48"/>
+      <c r="C24" s="47"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
-      <c r="F24" s="63"/>
+      <c r="F24" s="62"/>
       <c r="G24" s="410"/>
       <c r="H24" s="411"/>
       <c r="I24" s="31"/>
-      <c r="J24" s="134"/>
+      <c r="J24" s="123"/>
     </row>
     <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
-      <c r="C25" s="133"/>
+      <c r="C25" s="122"/>
       <c r="D25" s="31"/>
       <c r="E25" s="399"/>
       <c r="F25" s="412"/>
       <c r="G25" s="399"/>
       <c r="H25" s="400"/>
       <c r="I25" s="31"/>
-      <c r="J25" s="61"/>
+      <c r="J25" s="60"/>
     </row>
     <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="132"/>
+      <c r="C26" s="121"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
-      <c r="F26" s="65"/>
+      <c r="F26" s="64"/>
       <c r="G26" s="35"/>
-      <c r="H26" s="69"/>
+      <c r="H26" s="68"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="48"/>
+      <c r="C27" s="47"/>
       <c r="D27" s="27"/>
       <c r="E27" s="397"/>
       <c r="F27" s="398"/>
       <c r="G27" s="26"/>
-      <c r="H27" s="49"/>
+      <c r="H27" s="48"/>
       <c r="I27" s="26"/>
-      <c r="J27" s="101"/>
+      <c r="J27" s="92"/>
     </row>
     <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="29"/>
       <c r="B28" s="31"/>
-      <c r="C28" s="132"/>
-      <c r="D28" s="107"/>
+      <c r="C28" s="121"/>
+      <c r="D28" s="98"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
-      <c r="G28" s="132"/>
-[...1 lines deleted...]
-      <c r="I28" s="132"/>
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="121"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
-      <c r="D29" s="106"/>
+      <c r="D29" s="97"/>
       <c r="E29" s="399"/>
       <c r="F29" s="400"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
-      <c r="I29" s="106"/>
-      <c r="J29" s="61"/>
+      <c r="I29" s="97"/>
+      <c r="J29" s="60"/>
     </row>
     <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
-      <c r="C30" s="132"/>
-      <c r="D30" s="108"/>
+      <c r="C30" s="121"/>
+      <c r="D30" s="99"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
-      <c r="G30" s="132"/>
-[...1 lines deleted...]
-      <c r="I30" s="132"/>
+      <c r="G30" s="121"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F33" sqref="F33"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F12" sqref="F12:I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
-    <col min="3" max="3" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.28515625" customWidth="1"/>
     <col min="4" max="4" width="26.140625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="24.5703125" customWidth="1"/>
+    <col min="5" max="5" width="24.42578125" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.85546875" customWidth="1"/>
     <col min="8" max="8" width="23" customWidth="1"/>
     <col min="9" max="9" width="26" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
-    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
-    <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="225" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="58">
+      <c r="G3" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="57">
         <v>45697</v>
       </c>
-      <c r="B4" s="74"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="72"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="135"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="108" t="s">
+        <v>386</v>
+      </c>
+      <c r="L4" s="321"/>
+      <c r="M4" s="321"/>
+      <c r="N4" s="356"/>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="296" t="s">
-[...25 lines deleted...]
-    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="225" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="200" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="56"/>
+      <c r="G5" s="225" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="J5" s="81"/>
+      <c r="K5" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L5" s="321"/>
+      <c r="M5" s="321"/>
+      <c r="N5" s="356"/>
+    </row>
+    <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
-      <c r="B6" s="74"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B6" s="72"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="321" t="s">
+        <v>528</v>
+      </c>
+      <c r="L6" s="321"/>
+      <c r="M6" s="321"/>
+      <c r="N6" s="356"/>
+    </row>
+    <row r="7" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="71"/>
-      <c r="C7" s="225" t="s">
+      <c r="B7" s="70"/>
+      <c r="C7" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="58">
+      <c r="G7" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J7" s="48"/>
+      <c r="K7" s="321"/>
+      <c r="L7" s="321"/>
+      <c r="M7" s="321"/>
+      <c r="N7" s="356"/>
+    </row>
+    <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="57">
         <v>45698</v>
       </c>
-      <c r="B8" s="80"/>
-[...9 lines deleted...]
-    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B8" s="78"/>
+      <c r="C8" s="135"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="135"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="135"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="321"/>
+      <c r="L8" s="321"/>
+      <c r="M8" s="321"/>
+      <c r="N8" s="356"/>
+    </row>
+    <row r="9" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
-      <c r="B9" s="74"/>
-[...15 lines deleted...]
-      <c r="H9" s="296" t="s">
+      <c r="B9" s="72"/>
+      <c r="C9" s="294" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="298" t="s">
-[...4 lines deleted...]
-    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E9" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="F9" s="259" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="225" t="s">
+        <v>195</v>
+      </c>
+      <c r="H9" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J9" s="81"/>
+      <c r="K9" s="321" t="s">
+        <v>540</v>
+      </c>
+      <c r="L9" s="321"/>
+      <c r="M9" s="321"/>
+      <c r="N9" s="356"/>
+    </row>
+    <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
-      <c r="B10" s="51"/>
-[...9 lines deleted...]
-    <row r="11" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="B10" s="50"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="111"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="321"/>
+      <c r="L10" s="321"/>
+      <c r="M10" s="321"/>
+      <c r="N10" s="356"/>
+    </row>
+    <row r="11" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="52"/>
-      <c r="C11" s="225" t="s">
+      <c r="B11" s="51"/>
+      <c r="C11" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
-        <v>86</v>
+      <c r="E11" s="131" t="s">
+        <v>4</v>
       </c>
       <c r="F11" s="397" t="s">
-        <v>277</v>
+        <v>557</v>
       </c>
       <c r="G11" s="436"/>
       <c r="H11" s="436"/>
       <c r="I11" s="436"/>
-      <c r="J11" s="52"/>
-[...2 lines deleted...]
-      <c r="A12" s="58">
+      <c r="J11" s="51"/>
+      <c r="K11" s="321"/>
+      <c r="L11" s="321"/>
+      <c r="M11" s="321"/>
+      <c r="N11" s="356"/>
+    </row>
+    <row r="12" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="57">
         <v>45699</v>
       </c>
       <c r="B12" s="31"/>
-      <c r="C12" s="83"/>
-[...7 lines deleted...]
-      <c r="I12" s="457"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="563" t="s">
+        <v>363</v>
+      </c>
+      <c r="G12" s="564"/>
+      <c r="H12" s="564"/>
+      <c r="I12" s="565"/>
       <c r="J12" s="41"/>
-      <c r="K12" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="K12" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L12" s="321"/>
+      <c r="M12" s="321"/>
+      <c r="N12" s="356"/>
+    </row>
+    <row r="13" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="31"/>
-      <c r="C13" s="297" t="s">
-[...11 lines deleted...]
-      <c r="I13" s="460"/>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="566"/>
+      <c r="G13" s="567"/>
+      <c r="H13" s="567"/>
+      <c r="I13" s="568"/>
       <c r="J13" s="31"/>
-    </row>
-    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K13" s="321"/>
+      <c r="L13" s="321"/>
+      <c r="M13" s="321"/>
+      <c r="N13" s="356"/>
+    </row>
+    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
-      <c r="C14" s="121"/>
-[...5 lines deleted...]
-      <c r="I14" s="463"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="569"/>
+      <c r="G14" s="570"/>
+      <c r="H14" s="570"/>
+      <c r="I14" s="571"/>
       <c r="J14" s="35"/>
-    </row>
-    <row r="15" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="K14" s="321"/>
+      <c r="L14" s="321"/>
+      <c r="M14" s="321"/>
+      <c r="N14" s="356"/>
+    </row>
+    <row r="15" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="58">
+      <c r="G15" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="48"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="321"/>
+      <c r="M15" s="321"/>
+      <c r="N15" s="356"/>
+    </row>
+    <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="57">
         <v>45700</v>
       </c>
       <c r="B16" s="31"/>
-      <c r="C16" s="57"/>
-[...8 lines deleted...]
-    <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="C16" s="56"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="151"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="108" t="s">
+        <v>541</v>
+      </c>
+      <c r="L16" s="321"/>
+      <c r="M16" s="321"/>
+      <c r="N16" s="356"/>
+    </row>
+    <row r="17" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
-      <c r="C17" s="296" t="s">
-[...22 lines deleted...]
-    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="197" t="s">
+        <v>280</v>
+      </c>
+      <c r="E17" s="179" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="343" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="H17" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I17" s="75"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="321" t="s">
+        <v>542</v>
+      </c>
+      <c r="L17" s="321"/>
+      <c r="M17" s="321"/>
+      <c r="N17" s="356"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="35"/>
-      <c r="C18" s="85"/>
-[...8 lines deleted...]
-    <row r="19" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="C18" s="83"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="111"/>
+      <c r="H18" s="111"/>
+      <c r="I18" s="77"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="352" t="s">
+        <v>543</v>
+      </c>
+      <c r="L18" s="321"/>
+      <c r="M18" s="321"/>
+      <c r="N18" s="356"/>
+    </row>
+    <row r="19" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="52"/>
-      <c r="C19" s="225" t="s">
+      <c r="B19" s="51"/>
+      <c r="C19" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
-        <v>86</v>
+      <c r="E19" s="131" t="s">
+        <v>4</v>
       </c>
       <c r="F19" s="397" t="s">
-        <v>277</v>
+        <v>558</v>
       </c>
       <c r="G19" s="436"/>
       <c r="H19" s="436"/>
       <c r="I19" s="398"/>
       <c r="J19" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="58">
+      <c r="K19" s="321"/>
+      <c r="L19" s="321"/>
+      <c r="M19" s="321"/>
+      <c r="N19" s="356"/>
+    </row>
+    <row r="20" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="57">
         <v>45701</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="31"/>
-      <c r="D20" s="271"/>
-[...6 lines deleted...]
-      <c r="I20" s="457"/>
+      <c r="D20" s="249"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="563" t="s">
+        <v>362</v>
+      </c>
+      <c r="G20" s="564"/>
+      <c r="H20" s="564"/>
+      <c r="I20" s="565"/>
       <c r="J20" s="43"/>
-    </row>
-    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="K20" s="321"/>
+      <c r="L20" s="321"/>
+      <c r="M20" s="321"/>
+      <c r="N20" s="356"/>
+    </row>
+    <row r="21" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="31"/>
-      <c r="C21" s="296" t="s">
-[...11 lines deleted...]
-      <c r="I21" s="460"/>
+      <c r="C21" s="325" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="306" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="566"/>
+      <c r="G21" s="567"/>
+      <c r="H21" s="567"/>
+      <c r="I21" s="568"/>
       <c r="J21" s="43"/>
-      <c r="K21" s="118"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K21" s="321" t="s">
+        <v>544</v>
+      </c>
+      <c r="L21" s="321"/>
+      <c r="M21" s="321"/>
+      <c r="N21" s="356"/>
+    </row>
+    <row r="22" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
-      <c r="C22" s="121"/>
-[...7 lines deleted...]
-      <c r="I22" s="463"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="111"/>
+      <c r="F22" s="569"/>
+      <c r="G22" s="570"/>
+      <c r="H22" s="570"/>
+      <c r="I22" s="571"/>
       <c r="J22" s="44"/>
-    </row>
-    <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="K22" s="321"/>
+      <c r="L22" s="321"/>
+      <c r="M22" s="321"/>
+      <c r="N22" s="356"/>
+    </row>
+    <row r="23" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="52"/>
-[...24 lines deleted...]
-      <c r="A24" s="58">
+      <c r="B23" s="51"/>
+      <c r="C23" s="363" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="319" t="s">
+        <v>333</v>
+      </c>
+      <c r="E23" s="361" t="s">
+        <v>334</v>
+      </c>
+      <c r="F23" s="361" t="s">
+        <v>447</v>
+      </c>
+      <c r="G23" s="319" t="s">
+        <v>379</v>
+      </c>
+      <c r="H23" s="361" t="s">
+        <v>343</v>
+      </c>
+      <c r="I23" s="319" t="s">
+        <v>344</v>
+      </c>
+      <c r="J23" s="51"/>
+      <c r="K23" s="321"/>
+      <c r="L23" s="321"/>
+      <c r="M23" s="321"/>
+      <c r="N23" s="356"/>
+    </row>
+    <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="57">
         <v>45702</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="E24" s="558" t="s">
+        <v>552</v>
+      </c>
+      <c r="D24" s="572" t="s">
         <v>462</v>
       </c>
-      <c r="F24" s="564" t="s">
-[...8 lines deleted...]
-      <c r="A25" s="50"/>
+      <c r="E24" s="556" t="s">
+        <v>444</v>
+      </c>
+      <c r="F24" s="572" t="s">
+        <v>231</v>
+      </c>
+      <c r="G24" s="81"/>
+      <c r="H24" s="151"/>
+      <c r="I24" s="151"/>
+      <c r="J24" s="124"/>
+      <c r="K24" s="321"/>
+      <c r="L24" s="321"/>
+      <c r="M24" s="321"/>
+      <c r="N24" s="356"/>
+    </row>
+    <row r="25" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="49"/>
       <c r="B25" s="31"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="565"/>
-[...16 lines deleted...]
-      <c r="A26" s="51"/>
+      <c r="D25" s="573"/>
+      <c r="E25" s="558"/>
+      <c r="F25" s="573"/>
+      <c r="G25" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="H25" s="75"/>
+      <c r="I25" s="75"/>
+      <c r="J25" s="112"/>
+      <c r="K25" s="357" t="s">
+        <v>174</v>
+      </c>
+      <c r="L25" s="110"/>
+      <c r="M25" s="321"/>
+      <c r="N25" s="356"/>
+    </row>
+    <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="50"/>
       <c r="B26" s="35"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="566"/>
-[...8 lines deleted...]
-    <row r="27" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="D26" s="574"/>
+      <c r="E26" s="560"/>
+      <c r="F26" s="574"/>
+      <c r="G26" s="111"/>
+      <c r="H26" s="77"/>
+      <c r="I26" s="77"/>
+      <c r="J26" s="112"/>
+      <c r="K26" s="110"/>
+      <c r="L26" s="321"/>
+      <c r="M26" s="321"/>
+      <c r="N26" s="356"/>
+    </row>
+    <row r="27" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="36"/>
-      <c r="C27" s="309" t="s">
-[...9 lines deleted...]
-        <v>330</v>
+      <c r="C27" s="364" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="319" t="s">
+        <v>329</v>
+      </c>
+      <c r="E27" s="361" t="s">
+        <v>559</v>
+      </c>
+      <c r="F27" s="319" t="s">
+        <v>314</v>
       </c>
       <c r="G27" s="464" t="s">
-        <v>424</v>
+        <v>556</v>
       </c>
       <c r="H27" s="485"/>
       <c r="I27" s="465"/>
-      <c r="J27" s="137"/>
-[...2 lines deleted...]
-      <c r="A28" s="58">
+      <c r="J27" s="126"/>
+      <c r="K27" s="321"/>
+      <c r="L27" s="321"/>
+      <c r="M27" s="321"/>
+      <c r="N27" s="356"/>
+    </row>
+    <row r="28" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="57">
         <v>45703</v>
       </c>
       <c r="B28" s="43"/>
-      <c r="C28" s="83"/>
-[...17 lines deleted...]
-      <c r="A29" s="50"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="572" t="s">
+        <v>441</v>
+      </c>
+      <c r="E28" s="594"/>
+      <c r="F28" s="590" t="s">
+        <v>498</v>
+      </c>
+      <c r="G28" s="563" t="s">
+        <v>466</v>
+      </c>
+      <c r="H28" s="564"/>
+      <c r="I28" s="565"/>
+      <c r="J28" s="112"/>
+      <c r="K28" s="321"/>
+      <c r="L28" s="321"/>
+      <c r="M28" s="321"/>
+      <c r="N28" s="356"/>
+    </row>
+    <row r="29" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="49"/>
       <c r="B29" s="43"/>
-      <c r="C29" s="83" t="s">
-[...14 lines deleted...]
-      <c r="A30" s="51"/>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="573"/>
+      <c r="E29" s="595"/>
+      <c r="F29" s="591"/>
+      <c r="G29" s="566"/>
+      <c r="H29" s="567"/>
+      <c r="I29" s="568"/>
+      <c r="J29" s="112"/>
+      <c r="K29" s="321" t="s">
+        <v>177</v>
+      </c>
+      <c r="L29" s="321"/>
+      <c r="M29" s="321"/>
+      <c r="N29" s="356"/>
+    </row>
+    <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="50"/>
       <c r="B30" s="44"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="566"/>
-[...8 lines deleted...]
-      <c r="M30" s="600"/>
+      <c r="D30" s="574"/>
+      <c r="E30" s="596"/>
+      <c r="F30" s="592"/>
+      <c r="G30" s="569"/>
+      <c r="H30" s="570"/>
+      <c r="I30" s="571"/>
+      <c r="J30" s="125"/>
+      <c r="K30" s="352" t="s">
+        <v>514</v>
+      </c>
+      <c r="L30" s="321"/>
+      <c r="M30" s="321"/>
+      <c r="N30" s="356"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="K31" s="356"/>
+      <c r="L31" s="356"/>
+      <c r="M31" s="356"/>
+      <c r="N31" s="356"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="F24:F26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="F11:I11"/>
     <mergeCell ref="F12:I14"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E28" sqref="E28:E30"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
-    <col min="3" max="3" width="19.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="28.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.28515625" customWidth="1"/>
+    <col min="4" max="4" width="42.85546875" customWidth="1"/>
+    <col min="5" max="5" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" customWidth="1"/>
     <col min="7" max="7" width="23.140625" customWidth="1"/>
-    <col min="8" max="8" width="20.85546875" customWidth="1"/>
-    <col min="9" max="9" width="19.5703125" customWidth="1"/>
+    <col min="8" max="8" width="22.42578125" customWidth="1"/>
+    <col min="9" max="9" width="21.85546875" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
+    <col min="13" max="13" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
-    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
-    <row r="3" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
-      <c r="C3" s="225" t="s">
+      <c r="C3" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="58">
+      <c r="G3" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="48"/>
+      <c r="K3" s="371" t="s">
+        <v>560</v>
+      </c>
+      <c r="L3" s="356"/>
+      <c r="M3" s="356"/>
+      <c r="N3" s="356"/>
+    </row>
+    <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="57">
         <v>45704</v>
       </c>
       <c r="B4" s="2"/>
-      <c r="C4" s="57"/>
-[...11 lines deleted...]
-    <row r="5" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C4" s="135"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="135"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="372" t="s">
+        <v>561</v>
+      </c>
+      <c r="L4" s="356"/>
+      <c r="M4" s="356"/>
+      <c r="N4" s="356"/>
+    </row>
+    <row r="5" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="3"/>
-      <c r="C5" s="296" t="s">
-[...25 lines deleted...]
-    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I5" s="81"/>
+      <c r="J5" s="81"/>
+      <c r="K5" s="356" t="s">
+        <v>562</v>
+      </c>
+      <c r="L5" s="356"/>
+      <c r="M5" s="356"/>
+      <c r="N5" s="356"/>
+    </row>
+    <row r="6" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="2"/>
-      <c r="C6" s="85"/>
-[...8 lines deleted...]
-    <row r="7" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C6" s="83"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="356" t="s">
+        <v>563</v>
+      </c>
+      <c r="L6" s="356"/>
+      <c r="M6" s="356"/>
+      <c r="N6" s="356"/>
+    </row>
+    <row r="7" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="1"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="122" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="58">
+      <c r="K7" s="356"/>
+      <c r="L7" s="356"/>
+      <c r="M7" s="356"/>
+      <c r="N7" s="356"/>
+    </row>
+    <row r="8" spans="1:14" ht="18" x14ac:dyDescent="0.25">
+      <c r="A8" s="57">
         <v>45705</v>
       </c>
       <c r="B8" s="6"/>
-      <c r="C8" s="57"/>
-[...8 lines deleted...]
-    <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C8" s="135"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="135"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="356"/>
+      <c r="L8" s="356"/>
+      <c r="M8" s="356"/>
+      <c r="N8" s="356"/>
+    </row>
+    <row r="9" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="2"/>
-      <c r="C9" s="297" t="s">
-[...11 lines deleted...]
-      <c r="G9" s="296" t="s">
+      <c r="C9" s="294" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="H9" s="328"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E9" s="276" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="306" t="s">
+        <v>104</v>
+      </c>
+      <c r="G9" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="H9" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I9" s="81"/>
+      <c r="J9" s="81"/>
+      <c r="K9" s="356" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" s="356"/>
+      <c r="M9" s="356"/>
+      <c r="N9" s="356"/>
+    </row>
+    <row r="10" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="7"/>
-      <c r="C10" s="85"/>
-[...8 lines deleted...]
-    <row r="11" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C10" s="83"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="111"/>
+      <c r="I10" s="111"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="356"/>
+      <c r="L10" s="356"/>
+      <c r="M10" s="356"/>
+      <c r="N10" s="356"/>
+    </row>
+    <row r="11" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="138"/>
-      <c r="C11" s="225" t="s">
+      <c r="B11" s="127"/>
+      <c r="C11" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="58">
+      <c r="G11" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="48"/>
+      <c r="K11" s="356"/>
+      <c r="L11" s="356"/>
+      <c r="M11" s="356"/>
+      <c r="N11" s="356"/>
+    </row>
+    <row r="12" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="57">
         <v>45706</v>
       </c>
       <c r="B12" s="16"/>
-      <c r="C12" s="57"/>
-[...11 lines deleted...]
-    <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C12" s="56"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="356" t="s">
+        <v>282</v>
+      </c>
+      <c r="L12" s="356"/>
+      <c r="M12" s="356"/>
+      <c r="N12" s="356"/>
+    </row>
+    <row r="13" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="16"/>
-      <c r="C13" s="297" t="s">
-[...22 lines deleted...]
-    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="F13" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I13" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="J13" s="81"/>
+      <c r="K13" s="356"/>
+      <c r="L13" s="356"/>
+      <c r="M13" s="356"/>
+      <c r="N13" s="356"/>
+    </row>
+    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="4"/>
-      <c r="C14" s="85"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C14" s="83"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="111"/>
+      <c r="J14" s="111"/>
+      <c r="K14" s="356"/>
+      <c r="L14" s="356"/>
+      <c r="M14" s="356"/>
+    </row>
+    <row r="15" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...16 lines deleted...]
-      <c r="A16" s="58">
+      <c r="G15" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="48"/>
+      <c r="K15" s="356"/>
+      <c r="L15" s="356"/>
+      <c r="M15" s="356"/>
+    </row>
+    <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="57">
         <v>45707</v>
       </c>
       <c r="B16" s="16"/>
-      <c r="C16" s="57"/>
-[...8 lines deleted...]
-    <row r="17" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C16" s="56"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="84"/>
+      <c r="H16" s="135"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="356"/>
+      <c r="L16" s="356"/>
+      <c r="M16" s="356"/>
+    </row>
+    <row r="17" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="16"/>
-      <c r="C17" s="296" t="s">
-[...22 lines deleted...]
-    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>399</v>
+      </c>
+      <c r="E17" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F17" s="343" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="301" t="s">
+        <v>201</v>
+      </c>
+      <c r="H17" s="276" t="s">
+        <v>139</v>
+      </c>
+      <c r="I17" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J17" s="81"/>
+      <c r="K17" s="356" t="s">
+        <v>172</v>
+      </c>
+      <c r="L17" s="356"/>
+      <c r="M17" s="356"/>
+      <c r="N17" s="356"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="4"/>
-      <c r="C18" s="85"/>
-[...8 lines deleted...]
-    <row r="19" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C18" s="83"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="356"/>
+      <c r="L18" s="356"/>
+      <c r="M18" s="356"/>
+    </row>
+    <row r="19" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="17"/>
-      <c r="C19" s="225" t="s">
+      <c r="C19" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="226" t="s">
+      <c r="D19" s="413" t="s">
+        <v>569</v>
+      </c>
+      <c r="E19" s="414"/>
+      <c r="F19" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...16 lines deleted...]
-      <c r="A20" s="58">
+      <c r="G19" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J19" s="48"/>
+      <c r="K19" s="356"/>
+      <c r="L19" s="356"/>
+      <c r="M19" s="356"/>
+    </row>
+    <row r="20" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57">
         <v>45708</v>
       </c>
       <c r="B20" s="8"/>
-      <c r="C20" s="306"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C20" s="284"/>
+      <c r="D20" s="599"/>
+      <c r="E20" s="600"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="356"/>
+      <c r="L20" s="356"/>
+      <c r="M20" s="356"/>
+    </row>
+    <row r="21" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="16"/>
-      <c r="C21" s="347" t="s">
-[...14 lines deleted...]
-      <c r="H21" s="296" t="s">
+      <c r="C21" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I21" s="298" t="s">
-[...4 lines deleted...]
-    <row r="22" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="D21" s="548" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="550"/>
+      <c r="F21" s="302" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J21" s="81"/>
+      <c r="K21" s="356" t="s">
+        <v>570</v>
+      </c>
+      <c r="L21" s="356"/>
+      <c r="M21" s="356"/>
+      <c r="N21" s="356"/>
+    </row>
+    <row r="22" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="4"/>
-      <c r="C22" s="85"/>
-[...10 lines deleted...]
-    <row r="23" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C22" s="83"/>
+      <c r="D22" s="597" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="598"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="111"/>
+      <c r="I22" s="111"/>
+      <c r="J22" s="111"/>
+      <c r="K22" s="356"/>
+      <c r="L22" s="356"/>
+      <c r="M22" s="356"/>
+      <c r="N22" s="356"/>
+    </row>
+    <row r="23" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="17"/>
-      <c r="C23" s="288" t="s">
-[...9 lines deleted...]
-        <v>477</v>
+      <c r="C23" s="363" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="131" t="s">
+        <v>333</v>
+      </c>
+      <c r="E23" s="270" t="s">
+        <v>334</v>
+      </c>
+      <c r="F23" s="122" t="s">
+        <v>314</v>
       </c>
       <c r="G23" s="417" t="s">
-        <v>375</v>
+        <v>554</v>
       </c>
       <c r="H23" s="439"/>
       <c r="I23" s="418"/>
-      <c r="J23" s="125"/>
-[...2 lines deleted...]
-      <c r="A24" s="58">
+      <c r="J23" s="115"/>
+      <c r="K23" s="356"/>
+      <c r="L23" s="356"/>
+      <c r="M23" s="356"/>
+      <c r="N23" s="356"/>
+    </row>
+    <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="57">
         <v>45709</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...12 lines deleted...]
-      <c r="A25" s="50"/>
+        <v>552</v>
+      </c>
+      <c r="D24" s="330"/>
+      <c r="E24" s="332"/>
+      <c r="F24" s="332"/>
+      <c r="G24" s="563" t="s">
+        <v>128</v>
+      </c>
+      <c r="H24" s="564"/>
+      <c r="I24" s="565"/>
+      <c r="J24" s="117"/>
+      <c r="K24" s="356"/>
+      <c r="L24" s="356"/>
+      <c r="M24" s="356"/>
+      <c r="N24" s="356"/>
+    </row>
+    <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
       <c r="B25" s="16"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="346" t="s">
-[...17 lines deleted...]
-      <c r="A26" s="51"/>
+      <c r="D25" s="324" t="s">
+        <v>517</v>
+      </c>
+      <c r="E25" s="324" t="s">
+        <v>568</v>
+      </c>
+      <c r="F25" s="324" t="s">
+        <v>458</v>
+      </c>
+      <c r="G25" s="566"/>
+      <c r="H25" s="567"/>
+      <c r="I25" s="568"/>
+      <c r="J25" s="118"/>
+      <c r="K25" s="356" t="s">
+        <v>94</v>
+      </c>
+      <c r="L25" s="356"/>
+      <c r="M25" s="356"/>
+      <c r="N25" s="356"/>
+    </row>
+    <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="50"/>
       <c r="B26" s="4"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="354"/>
-[...12 lines deleted...]
-    <row r="27" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="D26" s="331"/>
+      <c r="E26" s="333"/>
+      <c r="F26" s="333"/>
+      <c r="G26" s="569"/>
+      <c r="H26" s="570"/>
+      <c r="I26" s="571"/>
+      <c r="J26" s="119"/>
+      <c r="K26" s="373" t="s">
+        <v>571</v>
+      </c>
+      <c r="L26" s="374"/>
+      <c r="M26" s="373"/>
+      <c r="N26" s="356"/>
+    </row>
+    <row r="27" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="5"/>
-      <c r="C27" s="309" t="s">
+      <c r="C27" s="364" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="131" t="s">
+        <v>333</v>
+      </c>
+      <c r="E27" s="131" t="s">
         <v>334</v>
       </c>
-      <c r="D27" s="227" t="s">
-[...6 lines deleted...]
-        <v>330</v>
+      <c r="F27" s="319" t="s">
+        <v>314</v>
       </c>
       <c r="G27" s="464" t="s">
-        <v>424</v>
+        <v>555</v>
       </c>
       <c r="H27" s="485"/>
       <c r="I27" s="465"/>
-      <c r="J27" s="124"/>
-[...2 lines deleted...]
-      <c r="A28" s="58">
+      <c r="J27" s="114"/>
+      <c r="L27" s="356"/>
+      <c r="M27" s="356"/>
+      <c r="N27" s="356"/>
+    </row>
+    <row r="28" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="57">
         <v>45710</v>
       </c>
       <c r="B28" s="9"/>
-      <c r="C28" s="83"/>
-[...11 lines deleted...]
-      <c r="I28" s="507"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="324"/>
+      <c r="E28" s="590" t="s">
+        <v>564</v>
+      </c>
+      <c r="F28" s="590" t="s">
+        <v>474</v>
+      </c>
+      <c r="G28" s="563" t="s">
+        <v>467</v>
+      </c>
+      <c r="H28" s="564"/>
+      <c r="I28" s="565"/>
       <c r="J28" s="16"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="50"/>
+      <c r="K28" s="375" t="s">
+        <v>515</v>
+      </c>
+      <c r="L28" s="356"/>
+      <c r="M28" s="356"/>
+      <c r="N28" s="356"/>
+    </row>
+    <row r="29" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49"/>
       <c r="B29" s="9"/>
-      <c r="C29" s="83" t="s">
-[...9 lines deleted...]
-      <c r="I29" s="510"/>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="324" t="s">
+        <v>449</v>
+      </c>
+      <c r="E29" s="591"/>
+      <c r="F29" s="591"/>
+      <c r="G29" s="566"/>
+      <c r="H29" s="567"/>
+      <c r="I29" s="568"/>
       <c r="J29" s="16"/>
-      <c r="K29" s="394" t="s">
-[...6 lines deleted...]
-      <c r="A30" s="51"/>
+      <c r="K29" s="356"/>
+      <c r="L29" s="356"/>
+      <c r="M29" s="356"/>
+      <c r="N29" s="356"/>
+    </row>
+    <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50"/>
       <c r="B30" s="10"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="352"/>
-[...4 lines deleted...]
-      <c r="I30" s="513"/>
+      <c r="D30" s="329"/>
+      <c r="E30" s="592"/>
+      <c r="F30" s="592"/>
+      <c r="G30" s="569"/>
+      <c r="H30" s="570"/>
+      <c r="I30" s="571"/>
       <c r="J30" s="4"/>
+      <c r="K30" s="356"/>
+      <c r="L30" s="356"/>
+      <c r="M30" s="356"/>
+      <c r="N30" s="356"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="13">
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="L15:P15"/>
-    <mergeCell ref="L19:P19"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="E28:E30"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="D20:E20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <dimension ref="A1:Q30"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="G33" sqref="G33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="4.5703125" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" customWidth="1"/>
-    <col min="4" max="4" width="37.7109375" customWidth="1"/>
+    <col min="4" max="4" width="35.140625" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" customWidth="1"/>
-    <col min="7" max="7" width="38.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="16.5703125" customWidth="1"/>
+    <col min="7" max="7" width="26.42578125" customWidth="1"/>
+    <col min="8" max="8" width="19.42578125" customWidth="1"/>
+    <col min="9" max="9" width="20.28515625" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
-    <col min="11" max="11" width="14.85546875" customWidth="1"/>
+    <col min="11" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
-    <row r="3" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="225" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J3" s="49"/>
+      <c r="G3" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45711</v>
       </c>
-      <c r="B4" s="74"/>
-[...10 lines deleted...]
-      </c>
+      <c r="B4" s="72"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="135"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="108" t="s">
+        <v>386</v>
+      </c>
+      <c r="L4" s="321"/>
+      <c r="M4" s="321"/>
+      <c r="N4" s="321"/>
+      <c r="O4" s="321"/>
     </row>
     <row r="5" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="298" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="C5" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J5" s="81"/>
+      <c r="K5" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L5" s="321"/>
+      <c r="M5" s="321"/>
+      <c r="N5" s="321"/>
+      <c r="O5" s="321"/>
     </row>
     <row r="6" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
-      <c r="B6" s="74"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="72"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="321" t="s">
+        <v>536</v>
+      </c>
+      <c r="L6" s="321"/>
+      <c r="M6" s="321"/>
+      <c r="N6" s="321"/>
+      <c r="O6" s="321"/>
+    </row>
+    <row r="7" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="71"/>
-      <c r="C7" s="225" t="s">
+      <c r="B7" s="70"/>
+      <c r="C7" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="122" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="28"/>
+      <c r="K7" s="321"/>
+      <c r="L7" s="321"/>
+      <c r="M7" s="321"/>
+      <c r="N7" s="321"/>
+      <c r="O7" s="321"/>
     </row>
     <row r="8" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45712</v>
       </c>
-      <c r="B8" s="80"/>
-[...7 lines deleted...]
-      <c r="J8" s="83"/>
+      <c r="B8" s="78"/>
+      <c r="C8" s="135"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="135"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="321"/>
+      <c r="L8" s="321"/>
+      <c r="M8" s="321"/>
+      <c r="N8" s="321"/>
+      <c r="O8" s="321"/>
     </row>
     <row r="9" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
-      <c r="B9" s="74"/>
-[...15 lines deleted...]
-      <c r="H9" s="296" t="s">
+      <c r="B9" s="72"/>
+      <c r="C9" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="298"/>
-      <c r="J9" s="83"/>
+      <c r="E9" s="276" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="H9" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I9" s="81"/>
+      <c r="J9" s="81"/>
+      <c r="K9" s="321"/>
+      <c r="L9" s="321"/>
+      <c r="M9" s="321"/>
+      <c r="N9" s="321"/>
+      <c r="O9" s="321"/>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
-      <c r="B10" s="51"/>
-[...9 lines deleted...]
-    <row r="11" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="50"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="111"/>
+      <c r="I10" s="111"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="321"/>
+      <c r="L10" s="321"/>
+      <c r="M10" s="321"/>
+      <c r="N10" s="321"/>
+      <c r="O10" s="321"/>
+    </row>
+    <row r="11" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="52"/>
-      <c r="C11" s="225" t="s">
+      <c r="B11" s="51"/>
+      <c r="C11" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="49"/>
+      <c r="G11" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="48"/>
+      <c r="K11" s="321"/>
+      <c r="L11" s="321"/>
+      <c r="M11" s="321"/>
+      <c r="N11" s="321"/>
+      <c r="O11" s="321"/>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45713</v>
       </c>
       <c r="B12" s="31"/>
-      <c r="C12" s="57"/>
-[...9 lines deleted...]
-      </c>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="84"/>
+      <c r="F12" s="135"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="321" t="s">
+        <v>282</v>
+      </c>
+      <c r="L12" s="321"/>
+      <c r="M12" s="321"/>
+      <c r="N12" s="321"/>
+      <c r="O12" s="321"/>
     </row>
     <row r="13" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="31"/>
-      <c r="C13" s="297" t="s">
-[...20 lines deleted...]
-      <c r="J13" s="83"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="614" t="s">
+        <v>526</v>
+      </c>
+      <c r="E13" s="615"/>
+      <c r="F13" s="276" t="s">
+        <v>297</v>
+      </c>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I13" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J13" s="81"/>
+      <c r="K13" s="321"/>
+      <c r="L13" s="321"/>
+      <c r="M13" s="321"/>
+      <c r="N13" s="321"/>
+      <c r="O13" s="321"/>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
-      <c r="C14" s="85"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C14" s="111"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="137"/>
+      <c r="F14" s="83"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="111"/>
+      <c r="J14" s="111"/>
+      <c r="K14" s="321"/>
+      <c r="L14" s="321"/>
+      <c r="M14" s="321"/>
+      <c r="N14" s="321"/>
+      <c r="O14" s="321"/>
+    </row>
+    <row r="15" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...13 lines deleted...]
-      <c r="P15" s="557"/>
+      <c r="G15" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="48"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="321"/>
+      <c r="M15" s="321"/>
+      <c r="N15" s="321"/>
+      <c r="O15" s="321"/>
       <c r="Q15" s="19"/>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45714</v>
       </c>
       <c r="B16" s="31"/>
-      <c r="C16" s="57"/>
-[...6 lines deleted...]
-      <c r="J16" s="83"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="84"/>
+      <c r="H16" s="135"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="321"/>
+      <c r="L16" s="321"/>
+      <c r="M16" s="321"/>
+      <c r="N16" s="321"/>
+      <c r="O16" s="321"/>
       <c r="Q16" s="19"/>
     </row>
     <row r="17" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
-      <c r="C17" s="296" t="s">
-[...20 lines deleted...]
-      <c r="J17" s="83"/>
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="E17" s="174" t="s">
+        <v>104</v>
+      </c>
+      <c r="F17" s="343" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="301" t="s">
+        <v>201</v>
+      </c>
+      <c r="H17" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="321" t="s">
+        <v>172</v>
+      </c>
+      <c r="L17" s="321"/>
+      <c r="M17" s="321"/>
+      <c r="N17" s="321"/>
+      <c r="O17" s="321"/>
       <c r="Q17" s="19"/>
     </row>
     <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="35"/>
-      <c r="C18" s="85"/>
-[...6 lines deleted...]
-      <c r="J18" s="121"/>
+      <c r="C18" s="83"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="321"/>
+      <c r="L18" s="321"/>
+      <c r="M18" s="321"/>
+      <c r="N18" s="321"/>
+      <c r="O18" s="321"/>
       <c r="Q18" s="19"/>
     </row>
     <row r="19" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="52"/>
-      <c r="C19" s="225" t="s">
+      <c r="B19" s="51"/>
+      <c r="C19" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...13 lines deleted...]
-      <c r="P19" s="557"/>
+      <c r="G19" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J19" s="48"/>
+      <c r="K19" s="321"/>
+      <c r="L19" s="321"/>
+      <c r="M19" s="321"/>
+      <c r="N19" s="321"/>
+      <c r="O19" s="321"/>
       <c r="Q19" s="19"/>
     </row>
     <row r="20" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45715</v>
       </c>
       <c r="B20" s="41"/>
-      <c r="C20" s="304"/>
-[...6 lines deleted...]
-      <c r="J20" s="83"/>
+      <c r="C20" s="282"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="321"/>
+      <c r="L20" s="321"/>
+      <c r="M20" s="321"/>
+      <c r="N20" s="321"/>
+      <c r="O20" s="321"/>
       <c r="Q20" s="19"/>
     </row>
     <row r="21" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="31"/>
-      <c r="C21" s="347" t="s">
-[...14 lines deleted...]
-      <c r="H21" s="296" t="s">
+      <c r="C21" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I21" s="298" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="83"/>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="174" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="302" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J21" s="81"/>
+      <c r="K21" s="321" t="s">
+        <v>567</v>
+      </c>
+      <c r="L21" s="321"/>
+      <c r="M21" s="321"/>
+      <c r="N21" s="321"/>
+      <c r="O21" s="321"/>
     </row>
     <row r="22" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
-      <c r="C22" s="121"/>
-[...10 lines deleted...]
-    <row r="23" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C22" s="111"/>
+      <c r="D22" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="111"/>
+      <c r="I22" s="111"/>
+      <c r="J22" s="111"/>
+      <c r="K22" s="321"/>
+      <c r="L22" s="321"/>
+      <c r="M22" s="321"/>
+      <c r="N22" s="321"/>
+      <c r="O22" s="321"/>
+    </row>
+    <row r="23" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="52"/>
-[...22 lines deleted...]
-      <c r="O23" s="582"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="363" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="131" t="s">
+        <v>553</v>
+      </c>
+      <c r="E23" s="604" t="s">
+        <v>574</v>
+      </c>
+      <c r="F23" s="605"/>
+      <c r="G23" s="612" t="s">
+        <v>573</v>
+      </c>
+      <c r="H23" s="613"/>
+      <c r="I23" s="122" t="s">
+        <v>539</v>
+      </c>
+      <c r="J23" s="88"/>
+      <c r="K23" s="321"/>
+      <c r="L23" s="321"/>
+      <c r="M23" s="321"/>
+      <c r="N23" s="321"/>
+      <c r="O23" s="321"/>
     </row>
     <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="58">
+      <c r="A24" s="57">
         <v>45716</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...14 lines deleted...]
-      <c r="A25" s="50"/>
+        <v>552</v>
+      </c>
+      <c r="D24" s="556" t="s">
+        <v>251</v>
+      </c>
+      <c r="E24" s="606" t="s">
+        <v>548</v>
+      </c>
+      <c r="F24" s="607"/>
+      <c r="G24" s="505" t="s">
+        <v>572</v>
+      </c>
+      <c r="H24" s="507"/>
+      <c r="I24" s="174"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="486" t="s">
+        <v>174</v>
+      </c>
+      <c r="L24" s="487"/>
+      <c r="M24" s="321"/>
+      <c r="N24" s="321"/>
+      <c r="O24" s="321"/>
+    </row>
+    <row r="25" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
       <c r="B25" s="31"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="57"/>
-[...16 lines deleted...]
-      <c r="A26" s="51"/>
+      <c r="D25" s="558"/>
+      <c r="E25" s="608"/>
+      <c r="F25" s="609"/>
+      <c r="G25" s="508"/>
+      <c r="H25" s="510"/>
+      <c r="I25" s="276" t="s">
+        <v>565</v>
+      </c>
+      <c r="J25" s="60"/>
+      <c r="K25" s="369"/>
+      <c r="L25" s="369"/>
+      <c r="M25" s="369"/>
+      <c r="N25" s="369"/>
+      <c r="O25" s="362"/>
+      <c r="P25" s="362"/>
+    </row>
+    <row r="26" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="50"/>
       <c r="B26" s="35"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="112"/>
-[...4 lines deleted...]
-      <c r="I26" s="79"/>
+      <c r="D26" s="560"/>
+      <c r="E26" s="610"/>
+      <c r="F26" s="611"/>
+      <c r="G26" s="511"/>
+      <c r="H26" s="513"/>
+      <c r="I26" s="367" t="s">
+        <v>566</v>
+      </c>
       <c r="J26" s="35"/>
-    </row>
-    <row r="27" spans="1:17" ht="18" x14ac:dyDescent="0.25">
+      <c r="K26" s="321"/>
+      <c r="L26" s="321"/>
+      <c r="M26" s="321"/>
+      <c r="N26" s="321"/>
+    </row>
+    <row r="27" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="36"/>
-      <c r="C27" s="309" t="s">
-[...19 lines deleted...]
-      <c r="O27" s="557"/>
+      <c r="C27" s="364" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="131" t="s">
+        <v>329</v>
+      </c>
+      <c r="E27" s="413" t="s">
+        <v>550</v>
+      </c>
+      <c r="F27" s="414"/>
+      <c r="G27" s="413" t="s">
+        <v>549</v>
+      </c>
+      <c r="H27" s="542"/>
+      <c r="I27" s="414"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="321"/>
+      <c r="L27" s="321"/>
+      <c r="M27" s="321"/>
+      <c r="N27" s="321"/>
     </row>
     <row r="28" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="58">
+      <c r="A28" s="57">
         <v>45717</v>
       </c>
       <c r="B28" s="43"/>
-      <c r="C28" s="83"/>
-[...11 lines deleted...]
-      <c r="I28" s="457"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="601" t="s">
+        <v>485</v>
+      </c>
+      <c r="E28" s="563" t="s">
+        <v>468</v>
+      </c>
+      <c r="F28" s="565"/>
+      <c r="G28" s="563" t="s">
+        <v>364</v>
+      </c>
+      <c r="H28" s="564"/>
+      <c r="I28" s="565"/>
       <c r="J28" s="31"/>
+      <c r="K28" s="352" t="s">
+        <v>575</v>
+      </c>
+      <c r="L28" s="321"/>
+      <c r="M28" s="321"/>
+      <c r="N28" s="321"/>
     </row>
     <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="43"/>
-      <c r="C29" s="83" t="s">
-[...7 lines deleted...]
-      <c r="I29" s="460"/>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="602"/>
+      <c r="E29" s="566"/>
+      <c r="F29" s="568"/>
+      <c r="G29" s="566"/>
+      <c r="H29" s="567"/>
+      <c r="I29" s="568"/>
       <c r="J29" s="31"/>
-      <c r="K29" s="18"/>
-      <c r="L29" s="18"/>
+      <c r="K29" s="321"/>
+      <c r="L29" s="353"/>
+      <c r="M29" s="321"/>
+      <c r="N29" s="321"/>
     </row>
     <row r="30" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="44"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="578"/>
-[...4 lines deleted...]
-      <c r="I30" s="463"/>
+      <c r="D30" s="603"/>
+      <c r="E30" s="569"/>
+      <c r="F30" s="571"/>
+      <c r="G30" s="569"/>
+      <c r="H30" s="570"/>
+      <c r="I30" s="571"/>
       <c r="J30" s="35"/>
-      <c r="K30" s="392" t="s">
-[...4 lines deleted...]
-      <c r="N30" s="392"/>
+      <c r="K30" s="370" t="s">
+        <v>521</v>
+      </c>
+      <c r="L30" s="370"/>
+      <c r="M30" s="370"/>
+      <c r="N30" s="370"/>
+      <c r="O30" s="347"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G27:I27"/>
-    <mergeCell ref="K27:O27"/>
-[...1 lines deleted...]
-    <mergeCell ref="K23:O23"/>
     <mergeCell ref="K24:L24"/>
-    <mergeCell ref="L15:P15"/>
-    <mergeCell ref="L19:P19"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="D13:E13"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="D28:D30"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E24:F26"/>
     <mergeCell ref="G23:H23"/>
-    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="G24:H26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:P38"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E29" sqref="E29"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E27" sqref="E27:F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
-    <col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="35.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.140625" customWidth="1"/>
+    <col min="4" max="4" width="31.140625" customWidth="1"/>
+    <col min="5" max="5" width="23.85546875" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" customWidth="1"/>
+    <col min="7" max="7" width="23.5703125" customWidth="1"/>
+    <col min="8" max="9" width="21.42578125" customWidth="1"/>
+    <col min="10" max="10" width="20.28515625" customWidth="1"/>
+    <col min="11" max="11" width="27.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
     <row r="3" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="225" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...13 lines deleted...]
-      <c r="P3" s="587"/>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="48"/>
+      <c r="L3" s="616"/>
+      <c r="M3" s="616"/>
+      <c r="N3" s="616"/>
+      <c r="O3" s="616"/>
+      <c r="P3" s="616"/>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45718</v>
       </c>
-      <c r="B4" s="74"/>
-[...9 lines deleted...]
-        <v>453</v>
+      <c r="B4" s="72"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="108" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="298" t="s">
-[...22 lines deleted...]
-        <v>297</v>
+      <c r="C5" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G5" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="I5" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J5" s="81"/>
+      <c r="K5" s="321" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
-      <c r="B6" s="74"/>
-[...7 lines deleted...]
-      <c r="J6" s="121"/>
+      <c r="B6" s="72"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="321" t="s">
+        <v>387</v>
+      </c>
     </row>
     <row r="7" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="71"/>
-      <c r="C7" s="225" t="s">
+      <c r="B7" s="70"/>
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G7" s="397" t="s">
+        <v>582</v>
+      </c>
+      <c r="H7" s="436"/>
+      <c r="I7" s="398"/>
       <c r="J7" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="58">
+      <c r="K7" s="321"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A8" s="57">
         <v>45719</v>
       </c>
-      <c r="B8" s="80"/>
-[...7 lines deleted...]
-      <c r="J8" s="83"/>
+      <c r="B8" s="78"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="135"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="563" t="s">
+        <v>119</v>
+      </c>
+      <c r="H8" s="564"/>
+      <c r="I8" s="565"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="321"/>
     </row>
     <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
-      <c r="B9" s="74"/>
-[...15 lines deleted...]
-      <c r="H9" s="296" t="s">
+      <c r="B9" s="72"/>
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="298" t="s">
-[...4 lines deleted...]
-    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E9" s="179" t="s">
+        <v>195</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="566"/>
+      <c r="H9" s="567"/>
+      <c r="I9" s="568"/>
+      <c r="J9" s="81"/>
+      <c r="K9" s="377"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
-      <c r="B10" s="51"/>
-[...9 lines deleted...]
-    <row r="11" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="B10" s="50"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="569"/>
+      <c r="H10" s="570"/>
+      <c r="I10" s="571"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="321"/>
+    </row>
+    <row r="11" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="52"/>
-      <c r="C11" s="225" t="s">
+      <c r="B11" s="51"/>
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
-[...11 lines deleted...]
-      <c r="J11" s="49"/>
+      <c r="F11" s="417" t="s">
+        <v>580</v>
+      </c>
+      <c r="G11" s="439"/>
+      <c r="H11" s="439"/>
+      <c r="I11" s="418"/>
+      <c r="J11" s="48"/>
+      <c r="K11" s="321"/>
     </row>
     <row r="12" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45720</v>
       </c>
       <c r="B12" s="31"/>
-      <c r="C12" s="57"/>
-[...8 lines deleted...]
-        <v>454</v>
+      <c r="C12" s="56"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="563" t="s">
+        <v>581</v>
+      </c>
+      <c r="G12" s="564"/>
+      <c r="H12" s="564"/>
+      <c r="I12" s="565"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="321" t="s">
+        <v>436</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="31"/>
-      <c r="C13" s="297" t="s">
-[...20 lines deleted...]
-      <c r="J13" s="83"/>
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="F13" s="566"/>
+      <c r="G13" s="567"/>
+      <c r="H13" s="567"/>
+      <c r="I13" s="568"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="354"/>
     </row>
     <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
-      <c r="C14" s="85"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C14" s="83"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="569"/>
+      <c r="G14" s="570"/>
+      <c r="H14" s="570"/>
+      <c r="I14" s="571"/>
+      <c r="J14" s="111"/>
+      <c r="K14" s="321"/>
+    </row>
+    <row r="15" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="417" t="s">
-[...12 lines deleted...]
-      <c r="A16" s="58">
+      <c r="G15" s="397" t="s">
+        <v>582</v>
+      </c>
+      <c r="H15" s="436"/>
+      <c r="I15" s="398"/>
+      <c r="J15" s="92"/>
+      <c r="K15" s="321"/>
+      <c r="L15" s="578"/>
+      <c r="M15" s="578"/>
+      <c r="N15" s="578"/>
+      <c r="O15" s="578"/>
+      <c r="P15" s="578"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A16" s="57">
         <v>45721</v>
       </c>
       <c r="B16" s="31"/>
-      <c r="C16" s="57"/>
-[...8 lines deleted...]
-      <c r="J16" s="83"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="563" t="s">
+        <v>469</v>
+      </c>
+      <c r="H16" s="564"/>
+      <c r="I16" s="565"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="321"/>
     </row>
     <row r="17" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
-      <c r="C17" s="298" t="s">
-[...14 lines deleted...]
-      <c r="J17" s="83"/>
+      <c r="C17" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="E17" s="301" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="566"/>
+      <c r="H17" s="567"/>
+      <c r="I17" s="568"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="321" t="s">
+        <v>583</v>
+      </c>
     </row>
     <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="35"/>
-      <c r="C18" s="85"/>
-[...6 lines deleted...]
-      <c r="J18" s="121"/>
+      <c r="C18" s="83"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="569"/>
+      <c r="H18" s="570"/>
+      <c r="I18" s="571"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="321"/>
     </row>
     <row r="19" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="52"/>
-      <c r="C19" s="225" t="s">
+      <c r="B19" s="51"/>
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...16 lines deleted...]
-      <c r="A20" s="58">
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J19" s="48"/>
+      <c r="K19" s="321"/>
+      <c r="L19" s="578"/>
+      <c r="M19" s="578"/>
+      <c r="N19" s="578"/>
+      <c r="O19" s="578"/>
+      <c r="P19" s="578"/>
+    </row>
+    <row r="20" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="57">
         <v>45722</v>
       </c>
       <c r="B20" s="41"/>
-      <c r="C20" s="304"/>
-[...6 lines deleted...]
-      <c r="J20" s="83"/>
+      <c r="C20" s="282"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="321"/>
     </row>
     <row r="21" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="31"/>
-      <c r="C21" s="347" t="s">
-[...14 lines deleted...]
-      <c r="H21" s="296" t="s">
+      <c r="C21" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I21" s="298" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="83"/>
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="174" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="302" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J21" s="81"/>
+      <c r="K21" s="321" t="s">
+        <v>584</v>
+      </c>
     </row>
     <row r="22" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
-      <c r="C22" s="121"/>
-[...10 lines deleted...]
-    <row r="23" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C22" s="111"/>
+      <c r="D22" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="111"/>
+      <c r="I22" s="111"/>
+      <c r="J22" s="111"/>
+      <c r="K22" s="321"/>
+    </row>
+    <row r="23" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="52"/>
-      <c r="C23" s="288" t="s">
+      <c r="B23" s="51"/>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="131" t="s">
+        <v>329</v>
+      </c>
+      <c r="E23" s="366" t="s">
+        <v>576</v>
+      </c>
+      <c r="F23" s="322" t="s">
+        <v>577</v>
+      </c>
+      <c r="G23" s="366" t="s">
+        <v>578</v>
+      </c>
+      <c r="H23" s="322" t="s">
+        <v>579</v>
+      </c>
+      <c r="I23" s="366" t="s">
         <v>325</v>
       </c>
-      <c r="D23" s="145" t="s">
-[...12 lines deleted...]
-      <c r="A24" s="58">
+      <c r="J23" s="368"/>
+      <c r="K23" s="321"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A24" s="57">
         <v>45723</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...10 lines deleted...]
-      <c r="A25" s="50"/>
+        <v>552</v>
+      </c>
+      <c r="D24" s="332"/>
+      <c r="E24" s="84"/>
+      <c r="F24" s="135"/>
+      <c r="G24" s="81"/>
+      <c r="H24" s="81"/>
+      <c r="I24" s="304"/>
+      <c r="J24" s="81"/>
+      <c r="K24" s="321"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
       <c r="B25" s="31"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="346" t="s">
-[...10 lines deleted...]
-      <c r="A26" s="51"/>
+      <c r="D25" s="324" t="s">
+        <v>460</v>
+      </c>
+      <c r="E25" s="276" t="s">
+        <v>121</v>
+      </c>
+      <c r="F25" s="276" t="s">
+        <v>157</v>
+      </c>
+      <c r="G25" s="81"/>
+      <c r="H25" s="81"/>
+      <c r="I25" s="179" t="s">
+        <v>565</v>
+      </c>
+      <c r="J25" s="81"/>
+      <c r="K25" s="321"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="50"/>
       <c r="B26" s="35"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="356"/>
-[...5 lines deleted...]
-      <c r="J26" s="35"/>
+      <c r="D26" s="333"/>
+      <c r="E26" s="137"/>
+      <c r="F26" s="83"/>
+      <c r="G26" s="111"/>
+      <c r="H26" s="111"/>
+      <c r="I26" s="365" t="s">
+        <v>566</v>
+      </c>
+      <c r="J26" s="111"/>
+      <c r="K26" s="321"/>
     </row>
     <row r="27" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="36"/>
-      <c r="C27" s="309" t="s">
-[...15 lines deleted...]
-      <c r="A28" s="58">
+      <c r="C27" s="287" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="131" t="s">
+        <v>329</v>
+      </c>
+      <c r="E27" s="132" t="s">
+        <v>589</v>
+      </c>
+      <c r="F27" s="131" t="s">
+        <v>590</v>
+      </c>
+      <c r="G27" s="612" t="s">
+        <v>342</v>
+      </c>
+      <c r="H27" s="613"/>
+      <c r="I27" s="366" t="s">
+        <v>343</v>
+      </c>
+      <c r="J27" s="322" t="s">
+        <v>344</v>
+      </c>
+      <c r="K27" s="321"/>
+    </row>
+    <row r="28" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A28" s="57">
         <v>45724</v>
       </c>
       <c r="B28" s="43"/>
-      <c r="C28" s="83"/>
-[...11 lines deleted...]
-      <c r="A29" s="50"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="324"/>
+      <c r="E28" s="284"/>
+      <c r="F28" s="81"/>
+      <c r="G28" s="505" t="s">
+        <v>458</v>
+      </c>
+      <c r="H28" s="507"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="321" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49"/>
       <c r="B29" s="43"/>
-      <c r="C29" s="83" t="s">
-[...10 lines deleted...]
-      <c r="J29" s="510"/>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="334" t="s">
+        <v>450</v>
+      </c>
+      <c r="E29" s="306" t="s">
+        <v>280</v>
+      </c>
+      <c r="F29" s="81"/>
+      <c r="G29" s="508"/>
+      <c r="H29" s="510"/>
+      <c r="I29" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="J29" s="81"/>
+      <c r="K29" s="352" t="s">
+        <v>516</v>
+      </c>
     </row>
     <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="44"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="352"/>
-[...5 lines deleted...]
-      <c r="J30" s="513"/>
+      <c r="D30" s="329"/>
+      <c r="E30" s="376"/>
+      <c r="F30" s="111"/>
+      <c r="G30" s="511"/>
+      <c r="H30" s="513"/>
+      <c r="I30" s="111"/>
+      <c r="J30" s="111"/>
+      <c r="K30" s="321"/>
+    </row>
+    <row r="38" spans="7:7" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="G38" s="65"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="14">
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="G28:H30"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="L15:P15"/>
     <mergeCell ref="L19:P19"/>
-    <mergeCell ref="H27:J27"/>
-[...3 lines deleted...]
-    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="G8:I10"/>
+    <mergeCell ref="F12:I14"/>
+    <mergeCell ref="F11:I11"/>
   </mergeCells>
+  <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24:D26"/>
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
-    <col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="12.5703125" customWidth="1"/>
+    <col min="3" max="3" width="21.28515625" customWidth="1"/>
+    <col min="4" max="4" width="25.140625" customWidth="1"/>
+    <col min="5" max="5" width="25.42578125" customWidth="1"/>
+    <col min="6" max="6" width="24.28515625" customWidth="1"/>
+    <col min="7" max="8" width="25.28515625" customWidth="1"/>
+    <col min="9" max="9" width="22" customWidth="1"/>
+    <col min="10" max="10" width="16.7109375" customWidth="1"/>
+    <col min="11" max="11" width="11.140625" customWidth="1"/>
+    <col min="12" max="12" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
-    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
-    <row r="3" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="225" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="58">
+      <c r="G3" s="413" t="s">
+        <v>588</v>
+      </c>
+      <c r="H3" s="414"/>
+      <c r="I3" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A4" s="57">
         <v>45725</v>
       </c>
-      <c r="B4" s="74"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="72"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="135"/>
+      <c r="G4" s="556" t="s">
+        <v>586</v>
+      </c>
+      <c r="H4" s="579"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="108" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="380" t="s">
-[...25 lines deleted...]
-    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="179" t="s">
+        <v>195</v>
+      </c>
+      <c r="G5" s="580"/>
+      <c r="H5" s="581"/>
+      <c r="I5" s="81"/>
+      <c r="J5" s="81"/>
+      <c r="K5" s="321" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
-      <c r="B6" s="74"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="72"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="582"/>
+      <c r="H6" s="583"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="321" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="71"/>
-      <c r="C7" s="225" t="s">
+      <c r="B7" s="70"/>
+      <c r="C7" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="256" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="G7" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="122" t="s">
+        <v>307</v>
       </c>
       <c r="J7" s="28"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A8" s="57">
         <v>45726</v>
       </c>
-      <c r="B8" s="80"/>
-[...9 lines deleted...]
-    <row r="9" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="78"/>
+      <c r="C8" s="135"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+    </row>
+    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
-      <c r="B9" s="74"/>
-[...15 lines deleted...]
-      <c r="H9" s="380" t="s">
+      <c r="B9" s="72"/>
+      <c r="C9" s="294" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="382"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E9" s="276" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G9" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="H9" s="274" t="s">
+        <v>136</v>
+      </c>
+      <c r="I9" s="81"/>
+      <c r="J9" s="81"/>
+    </row>
+    <row r="10" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
-      <c r="B10" s="51"/>
-[...9 lines deleted...]
-    <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="50"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="111"/>
+      <c r="I10" s="111"/>
+      <c r="J10" s="111"/>
+    </row>
+    <row r="11" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="52"/>
-      <c r="C11" s="225" t="s">
+      <c r="B11" s="51"/>
+      <c r="C11" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="58">
+      <c r="G11" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A12" s="57">
         <v>45727</v>
       </c>
       <c r="B12" s="31"/>
-      <c r="C12" s="368"/>
-[...11 lines deleted...]
-    <row r="13" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="56"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="321" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="31"/>
-      <c r="C13" s="381" t="s">
-[...22 lines deleted...]
-    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="343" t="s">
+        <v>138</v>
+      </c>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="I13" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J13" s="81"/>
+    </row>
+    <row r="14" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
-      <c r="C14" s="369"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C14" s="83"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="111"/>
+      <c r="J14" s="111"/>
+    </row>
+    <row r="15" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...16 lines deleted...]
-      <c r="A16" s="58">
+      <c r="G15" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A16" s="57">
         <v>45728</v>
       </c>
       <c r="B16" s="31"/>
-      <c r="C16" s="368"/>
-[...8 lines deleted...]
-    <row r="17" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C16" s="56"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="84"/>
+      <c r="H16" s="135"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="81"/>
+    </row>
+    <row r="17" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
-      <c r="C17" s="380" t="s">
-[...22 lines deleted...]
-    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>399</v>
+      </c>
+      <c r="E17" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="F17" s="343" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="301" t="s">
+        <v>201</v>
+      </c>
+      <c r="H17" s="276" t="s">
+        <v>136</v>
+      </c>
+      <c r="I17" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J17" s="81"/>
+    </row>
+    <row r="18" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="35"/>
-      <c r="C18" s="369"/>
-[...8 lines deleted...]
-    <row r="19" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C18" s="83"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+    </row>
+    <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="52"/>
-      <c r="C19" s="225" t="s">
+      <c r="B19" s="51"/>
+      <c r="C19" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...16 lines deleted...]
-      <c r="A20" s="58">
+      <c r="G19" s="397" t="s">
+        <v>582</v>
+      </c>
+      <c r="H19" s="436"/>
+      <c r="I19" s="398"/>
+      <c r="J19" s="48"/>
+    </row>
+    <row r="20" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="57">
         <v>45729</v>
       </c>
       <c r="B20" s="41"/>
-      <c r="C20" s="386"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="284"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="563" t="s">
+        <v>591</v>
+      </c>
+      <c r="H20" s="564"/>
+      <c r="I20" s="565"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="321" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="31"/>
-      <c r="C21" s="378" t="s">
-[...14 lines deleted...]
-      <c r="H21" s="380" t="s">
+      <c r="C21" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I21" s="379" t="s">
-[...4 lines deleted...]
-    <row r="22" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="174" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="302" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="566"/>
+      <c r="H21" s="567"/>
+      <c r="I21" s="568"/>
+      <c r="J21" s="81"/>
+      <c r="K21" s="321"/>
+    </row>
+    <row r="22" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
-      <c r="C22" s="369"/>
-[...10 lines deleted...]
-    <row r="23" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="C22" s="83"/>
+      <c r="D22" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="569"/>
+      <c r="H22" s="570"/>
+      <c r="I22" s="571"/>
+      <c r="J22" s="111"/>
+      <c r="K22" s="321"/>
+    </row>
+    <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="52"/>
-[...18 lines deleted...]
-      <c r="A24" s="58">
+      <c r="B23" s="51"/>
+      <c r="C23" s="363" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="319" t="s">
+        <v>347</v>
+      </c>
+      <c r="E23" s="612" t="s">
+        <v>585</v>
+      </c>
+      <c r="F23" s="613"/>
+      <c r="G23" s="322" t="s">
+        <v>373</v>
+      </c>
+      <c r="H23" s="322" t="s">
+        <v>343</v>
+      </c>
+      <c r="I23" s="497" t="s">
+        <v>344</v>
+      </c>
+      <c r="J23" s="498"/>
+      <c r="K23" s="321"/>
+    </row>
+    <row r="24" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A24" s="57">
         <v>45730</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...12 lines deleted...]
-      <c r="A25" s="50"/>
+        <v>552</v>
+      </c>
+      <c r="D24" s="572" t="s">
+        <v>443</v>
+      </c>
+      <c r="E24" s="505" t="s">
+        <v>598</v>
+      </c>
+      <c r="F24" s="507"/>
+      <c r="G24" s="379" t="s">
+        <v>565</v>
+      </c>
+      <c r="H24" s="152"/>
+      <c r="I24" s="153"/>
+      <c r="J24" s="152"/>
+      <c r="K24" s="321" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
       <c r="B25" s="31"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="565"/>
-[...8 lines deleted...]
-      <c r="A26" s="51"/>
+      <c r="D25" s="573"/>
+      <c r="E25" s="508"/>
+      <c r="F25" s="510"/>
+      <c r="G25" s="306" t="s">
+        <v>566</v>
+      </c>
+      <c r="H25" s="86"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="86"/>
+      <c r="K25" s="321"/>
+    </row>
+    <row r="26" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A26" s="50"/>
       <c r="B26" s="35"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="566"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="574"/>
+      <c r="E26" s="511"/>
+      <c r="F26" s="513"/>
+      <c r="G26" s="305"/>
+      <c r="H26" s="87"/>
+      <c r="I26" s="76"/>
+      <c r="J26" s="87"/>
+      <c r="K26" s="321"/>
+    </row>
+    <row r="27" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="36"/>
-      <c r="C27" s="309" t="s">
-[...17 lines deleted...]
-      <c r="A28" s="58">
+      <c r="C27" s="364" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="319" t="s">
+        <v>329</v>
+      </c>
+      <c r="E27" s="132" t="s">
+        <v>589</v>
+      </c>
+      <c r="F27" s="131" t="s">
+        <v>590</v>
+      </c>
+      <c r="G27" s="366" t="s">
+        <v>597</v>
+      </c>
+      <c r="H27" s="322" t="s">
+        <v>596</v>
+      </c>
+      <c r="I27" s="612" t="s">
+        <v>497</v>
+      </c>
+      <c r="J27" s="613"/>
+      <c r="K27" s="321"/>
+    </row>
+    <row r="28" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A28" s="57">
         <v>45731</v>
       </c>
       <c r="B28" s="43"/>
-      <c r="C28" s="83"/>
-[...9 lines deleted...]
-      <c r="A29" s="50"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="151"/>
+      <c r="E28" s="284"/>
+      <c r="F28" s="81"/>
+      <c r="G28" s="151"/>
+      <c r="H28" s="151"/>
+      <c r="I28" s="506" t="s">
+        <v>599</v>
+      </c>
+      <c r="J28" s="507"/>
+      <c r="K28" s="321"/>
+    </row>
+    <row r="29" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49"/>
       <c r="B29" s="43"/>
-      <c r="C29" s="83" t="s">
-[...11 lines deleted...]
-      <c r="A30" s="51"/>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="343" t="s">
+        <v>138</v>
+      </c>
+      <c r="E29" s="306" t="s">
+        <v>280</v>
+      </c>
+      <c r="F29" s="81"/>
+      <c r="G29" s="325" t="s">
+        <v>600</v>
+      </c>
+      <c r="H29" s="75"/>
+      <c r="I29" s="509"/>
+      <c r="J29" s="510"/>
+      <c r="K29" s="321"/>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50"/>
       <c r="B30" s="44"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="79"/>
-[...5 lines deleted...]
-      <c r="J30" s="35"/>
+      <c r="D30" s="77"/>
+      <c r="E30" s="376"/>
+      <c r="F30" s="111"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="77"/>
+      <c r="I30" s="512"/>
+      <c r="J30" s="513"/>
+      <c r="K30" s="321"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="13">
+    <mergeCell ref="I28:J30"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="E24:F26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
-    <mergeCell ref="L15:P15"/>
-    <mergeCell ref="L19:P19"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="G4:H6"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="G20:I22"/>
+    <mergeCell ref="G19:I19"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+    <sheetView topLeftCell="A11" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="G23" sqref="G23:I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="23.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="18" customWidth="1"/>
+    <col min="4" max="4" width="25.140625" customWidth="1"/>
+    <col min="5" max="5" width="22.7109375" customWidth="1"/>
+    <col min="6" max="6" width="22.42578125" customWidth="1"/>
+    <col min="7" max="7" width="22.5703125" customWidth="1"/>
+    <col min="8" max="8" width="22.42578125" customWidth="1"/>
     <col min="9" max="9" width="18.7109375" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
-    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
-    <row r="3" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="225" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="256" t="s">
-[...16 lines deleted...]
-      <c r="A4" s="58">
+      <c r="G3" s="413" t="s">
+        <v>588</v>
+      </c>
+      <c r="H3" s="414"/>
+      <c r="I3" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A4" s="57">
         <v>45732</v>
       </c>
-      <c r="B4" s="74"/>
-[...10 lines deleted...]
-    <row r="5" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="72"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="556" t="s">
+        <v>234</v>
+      </c>
+      <c r="H4" s="579"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="108" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="380" t="s">
-[...23 lines deleted...]
-    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="303" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="580"/>
+      <c r="H5" s="581"/>
+      <c r="I5" s="276" t="s">
+        <v>139</v>
+      </c>
+      <c r="J5" s="81"/>
+      <c r="K5" s="321" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
-      <c r="B6" s="74"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="72"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="582"/>
+      <c r="H6" s="583"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="321"/>
+    </row>
+    <row r="7" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="71"/>
-      <c r="C7" s="225" t="s">
+      <c r="B7" s="70"/>
+      <c r="C7" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="F7" s="413" t="s">
+        <v>602</v>
+      </c>
+      <c r="G7" s="542"/>
+      <c r="H7" s="542"/>
+      <c r="I7" s="414"/>
       <c r="J7" s="28"/>
-      <c r="L7" s="557"/>
-[...6 lines deleted...]
-      <c r="A8" s="58">
+    </row>
+    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A8" s="57">
         <v>45733</v>
       </c>
-      <c r="B8" s="80"/>
-[...14 lines deleted...]
-    <row r="9" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="78"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="135"/>
+      <c r="F8" s="563" t="s">
+        <v>592</v>
+      </c>
+      <c r="G8" s="564"/>
+      <c r="H8" s="564"/>
+      <c r="I8" s="565"/>
+      <c r="J8" s="81"/>
+    </row>
+    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
-      <c r="B9" s="74"/>
-[...15 lines deleted...]
-      <c r="H9" s="380" t="s">
+      <c r="B9" s="72"/>
+      <c r="C9" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I9" s="382"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E9" s="179" t="s">
+        <v>195</v>
+      </c>
+      <c r="F9" s="566"/>
+      <c r="G9" s="567"/>
+      <c r="H9" s="567"/>
+      <c r="I9" s="568"/>
+      <c r="J9" s="81"/>
+    </row>
+    <row r="10" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
-      <c r="B10" s="51"/>
-[...9 lines deleted...]
-    <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="50"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="569"/>
+      <c r="G10" s="570"/>
+      <c r="H10" s="570"/>
+      <c r="I10" s="571"/>
+      <c r="J10" s="111"/>
+    </row>
+    <row r="11" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="52"/>
-      <c r="C11" s="225" t="s">
+      <c r="B11" s="51"/>
+      <c r="C11" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="58">
+      <c r="G11" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A12" s="57">
         <v>45734</v>
       </c>
       <c r="B12" s="31"/>
-      <c r="C12" s="368"/>
-[...8 lines deleted...]
-    <row r="13" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="56"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="321" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="31"/>
-      <c r="C13" s="381" t="s">
-[...22 lines deleted...]
-    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="275" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="179" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="81"/>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>139</v>
+      </c>
+      <c r="I13" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J13" s="81"/>
+      <c r="K13" s="321"/>
+    </row>
+    <row r="14" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
-      <c r="C14" s="369"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C14" s="83"/>
+      <c r="D14" s="111"/>
+      <c r="E14" s="111"/>
+      <c r="F14" s="111"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="111"/>
+      <c r="J14" s="111"/>
+    </row>
+    <row r="15" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="58">
+      <c r="G15" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A16" s="57">
         <v>45735</v>
       </c>
       <c r="B16" s="31"/>
-      <c r="C16" s="368"/>
-[...8 lines deleted...]
-    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C16" s="56"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="84"/>
+      <c r="H16" s="135"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="81"/>
+    </row>
+    <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
-      <c r="C17" s="380" t="s">
-[...23 lines deleted...]
-    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="274" t="s">
+        <v>409</v>
+      </c>
+      <c r="D17" s="306" t="s">
+        <v>399</v>
+      </c>
+      <c r="E17" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="F17" s="343"/>
+      <c r="G17" s="301" t="s">
+        <v>201</v>
+      </c>
+      <c r="H17" s="276" t="s">
+        <v>139</v>
+      </c>
+      <c r="I17" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="J17" s="81"/>
+      <c r="K17" s="108"/>
+    </row>
+    <row r="18" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="35"/>
-      <c r="C18" s="369"/>
-[...8 lines deleted...]
-    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C18" s="83"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+    </row>
+    <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="52"/>
-      <c r="C19" s="225" t="s">
+      <c r="B19" s="51"/>
+      <c r="C19" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="256" t="s">
-[...11 lines deleted...]
-      <c r="A20" s="58">
+      <c r="G19" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J19" s="48"/>
+    </row>
+    <row r="20" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="57">
         <v>45736</v>
       </c>
       <c r="B20" s="41"/>
-      <c r="C20" s="386"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="284"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="81"/>
+    </row>
+    <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="31"/>
-      <c r="C21" s="378" t="s">
-[...14 lines deleted...]
-      <c r="H21" s="380" t="s">
+      <c r="C21" s="325" t="s">
         <v>151</v>
       </c>
-      <c r="I21" s="379" t="s">
-[...4 lines deleted...]
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D21" s="179" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="174" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="302" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="276" t="s">
+        <v>139</v>
+      </c>
+      <c r="H21" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="I21" s="81"/>
+      <c r="J21" s="81"/>
+    </row>
+    <row r="22" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
-      <c r="C22" s="369"/>
-[...10 lines deleted...]
-    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C22" s="83"/>
+      <c r="D22" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="111"/>
+      <c r="I22" s="111"/>
+      <c r="J22" s="111"/>
+    </row>
+    <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="52"/>
-[...16 lines deleted...]
-      <c r="A24" s="58">
+      <c r="B23" s="51"/>
+      <c r="C23" s="363" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="319" t="s">
+        <v>329</v>
+      </c>
+      <c r="E23" s="378" t="s">
+        <v>328</v>
+      </c>
+      <c r="F23" s="366" t="s">
+        <v>327</v>
+      </c>
+      <c r="G23" s="612" t="s">
+        <v>605</v>
+      </c>
+      <c r="H23" s="617"/>
+      <c r="I23" s="617"/>
+      <c r="J23" s="48"/>
+    </row>
+    <row r="24" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A24" s="57">
         <v>45737</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="426" t="s">
-        <v>135</v>
-[...10 lines deleted...]
-      <c r="A25" s="50"/>
+        <v>552</v>
+      </c>
+      <c r="D24" s="61"/>
+      <c r="E24" s="379" t="s">
+        <v>565</v>
+      </c>
+      <c r="F24" s="153"/>
+      <c r="G24" s="505" t="s">
+        <v>601</v>
+      </c>
+      <c r="H24" s="506"/>
+      <c r="I24" s="507"/>
+      <c r="J24" s="81"/>
+    </row>
+    <row r="25" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
       <c r="B25" s="31"/>
       <c r="C25" s="427"/>
-      <c r="D25" s="31"/>
-[...5 lines deleted...]
-      <c r="J25" s="61"/>
+      <c r="D25" s="325" t="s">
+        <v>409</v>
+      </c>
+      <c r="E25" s="306" t="s">
+        <v>566</v>
+      </c>
+      <c r="F25" s="276" t="s">
+        <v>154</v>
+      </c>
+      <c r="G25" s="508"/>
+      <c r="H25" s="509"/>
+      <c r="I25" s="510"/>
+      <c r="J25" s="81"/>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="35"/>
       <c r="C26" s="428"/>
-      <c r="D26" s="35"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="63"/>
+      <c r="E26" s="305"/>
+      <c r="F26" s="76"/>
+      <c r="G26" s="511"/>
+      <c r="H26" s="512"/>
+      <c r="I26" s="513"/>
+      <c r="J26" s="111"/>
+    </row>
+    <row r="27" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="36"/>
-      <c r="C27" s="309" t="s">
-[...17 lines deleted...]
-      <c r="A28" s="58">
+      <c r="C27" s="364" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="319" t="s">
+        <v>329</v>
+      </c>
+      <c r="E27" s="499" t="s">
+        <v>340</v>
+      </c>
+      <c r="F27" s="618"/>
+      <c r="G27" s="612" t="s">
+        <v>525</v>
+      </c>
+      <c r="H27" s="613"/>
+      <c r="I27" s="612" t="s">
+        <v>349</v>
+      </c>
+      <c r="J27" s="613"/>
+    </row>
+    <row r="28" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+      <c r="A28" s="57">
         <v>45738</v>
       </c>
       <c r="B28" s="43"/>
-      <c r="C28" s="83"/>
-[...6 lines deleted...]
-      <c r="J28" s="31"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="497"/>
+      <c r="F28" s="498"/>
+      <c r="G28" s="505" t="s">
+        <v>494</v>
+      </c>
+      <c r="H28" s="507"/>
+      <c r="I28" s="497"/>
+      <c r="J28" s="498"/>
+      <c r="K28" t="s">
+        <v>603</v>
+      </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="43"/>
-      <c r="C29" s="83" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="57"/>
+      <c r="C29" s="81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="75"/>
       <c r="E29" s="422"/>
       <c r="F29" s="423"/>
-      <c r="G29" s="588"/>
-[...2 lines deleted...]
-      <c r="J29" s="31"/>
+      <c r="G29" s="508"/>
+      <c r="H29" s="510"/>
+      <c r="I29" s="422"/>
+      <c r="J29" s="423"/>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="44"/>
       <c r="C30" s="35"/>
-      <c r="D30" s="79"/>
-[...5 lines deleted...]
-      <c r="J30" s="35"/>
+      <c r="D30" s="77"/>
+      <c r="E30" s="499"/>
+      <c r="F30" s="500"/>
+      <c r="G30" s="511"/>
+      <c r="H30" s="513"/>
+      <c r="I30" s="499"/>
+      <c r="J30" s="500"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-    <mergeCell ref="C24:C26"/>
+  <mergeCells count="15">
+    <mergeCell ref="E28:F30"/>
+    <mergeCell ref="G28:H30"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="I28:J30"/>
     <mergeCell ref="G27:H27"/>
-    <mergeCell ref="G29:H29"/>
     <mergeCell ref="E27:F27"/>
-    <mergeCell ref="E29:F29"/>
-[...2 lines deleted...]
-    <mergeCell ref="L8:P8"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="F7:I7"/>
+    <mergeCell ref="F8:I10"/>
+    <mergeCell ref="G4:H6"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G24:I26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
   <dimension ref="A1:P30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J27" sqref="J27"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
-    <col min="3" max="4" width="15.140625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="9" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" customWidth="1"/>
+    <col min="4" max="4" width="24.85546875" customWidth="1"/>
+    <col min="5" max="5" width="24.42578125" customWidth="1"/>
+    <col min="6" max="6" width="23.42578125" customWidth="1"/>
+    <col min="7" max="7" width="25.42578125" customWidth="1"/>
+    <col min="8" max="8" width="23.5703125" customWidth="1"/>
+    <col min="9" max="9" width="22.85546875" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="419" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="C1" s="419"/>
       <c r="D1" s="419"/>
       <c r="F1" s="421" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="421"/>
       <c r="H1" s="421"/>
       <c r="I1" s="421"/>
     </row>
     <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="420"/>
       <c r="C2" s="420"/>
       <c r="D2" s="420"/>
       <c r="F2" s="408"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="408"/>
     </row>
-    <row r="3" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="153" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="142" t="s">
+      <c r="D3" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="141" t="s">
+      <c r="E3" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="142" t="s">
+      <c r="F3" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="27" t="s">
-[...16 lines deleted...]
-      <c r="A4" s="58">
+      <c r="G3" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="48"/>
+      <c r="L3" s="578"/>
+      <c r="M3" s="578"/>
+      <c r="N3" s="578"/>
+      <c r="O3" s="578"/>
+      <c r="P3" s="578"/>
+    </row>
+    <row r="4" spans="1:16" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="57">
         <v>45739</v>
       </c>
-      <c r="B4" s="74"/>
-[...9 lines deleted...]
-    <row r="5" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="72"/>
+      <c r="C4" s="73"/>
+      <c r="D4" s="151"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="151"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+    </row>
+    <row r="5" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="76"/>
-[...8 lines deleted...]
-    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="74"/>
+      <c r="D5" s="179" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="302" t="s">
+        <v>263</v>
+      </c>
+      <c r="F5" s="276" t="s">
+        <v>164</v>
+      </c>
+      <c r="G5" s="179" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+    </row>
+    <row r="6" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
-      <c r="B6" s="74"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="72"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="393"/>
+      <c r="E6" s="393"/>
+      <c r="F6" s="393"/>
+      <c r="G6" s="393"/>
+      <c r="H6" s="393"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+    </row>
+    <row r="7" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="71"/>
-      <c r="C7" s="153" t="s">
+      <c r="B7" s="70"/>
+      <c r="C7" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="142" t="s">
+      <c r="D7" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="141" t="s">
+      <c r="E7" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="142" t="s">
+      <c r="F7" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="27" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="58">
+      <c r="G7" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J7" s="48"/>
+      <c r="L7" s="578"/>
+      <c r="M7" s="578"/>
+      <c r="N7" s="578"/>
+      <c r="O7" s="578"/>
+      <c r="P7" s="578"/>
+    </row>
+    <row r="8" spans="1:16" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="57">
         <v>45740</v>
       </c>
-      <c r="B8" s="80"/>
-[...12 lines deleted...]
-      <c r="P8" s="557"/>
+      <c r="B8" s="78"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="135"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="75"/>
+      <c r="I8" s="75"/>
+      <c r="J8" s="75"/>
+      <c r="L8" s="578"/>
+      <c r="M8" s="578"/>
+      <c r="N8" s="578"/>
+      <c r="O8" s="578"/>
+      <c r="P8" s="578"/>
     </row>
     <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
-      <c r="B9" s="74"/>
-[...9 lines deleted...]
-    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="72"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="385" t="s">
+        <v>604</v>
+      </c>
+      <c r="E9" s="276" t="s">
+        <v>151</v>
+      </c>
+      <c r="F9" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G9" s="276" t="s">
+        <v>297</v>
+      </c>
+      <c r="H9" s="75"/>
+      <c r="I9" s="75"/>
+      <c r="J9" s="75"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
-      <c r="B10" s="51"/>
-[...9 lines deleted...]
-    <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="50"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="77"/>
+      <c r="F10" s="77"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="77"/>
+      <c r="J10" s="77"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="52"/>
-      <c r="C11" s="153" t="s">
+      <c r="B11" s="51"/>
+      <c r="C11" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="142" t="s">
+      <c r="D11" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="141" t="s">
+      <c r="E11" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="142" t="s">
+      <c r="F11" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="27" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="58">
+      <c r="G11" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A12" s="57">
         <v>45741</v>
       </c>
       <c r="B12" s="31"/>
-      <c r="C12" s="81"/>
-[...6 lines deleted...]
-      <c r="J12" s="41"/>
+      <c r="C12" s="79"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="56"/>
+      <c r="F12" s="56"/>
+      <c r="G12" s="56"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="56"/>
+      <c r="J12" s="75"/>
     </row>
     <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="31"/>
-      <c r="C13" s="84"/>
-[...8 lines deleted...]
-    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="82"/>
+      <c r="D13" s="179" t="s">
+        <v>192</v>
+      </c>
+      <c r="E13" s="304" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G13" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="H13" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="I13" s="75"/>
+      <c r="J13" s="75"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
-      <c r="C14" s="85"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C14" s="83"/>
+      <c r="D14" s="76"/>
+      <c r="E14" s="77"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="77"/>
+      <c r="I14" s="77"/>
+      <c r="J14" s="77"/>
+    </row>
+    <row r="15" spans="1:16" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36"/>
-      <c r="C15" s="153" t="s">
+      <c r="C15" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="142" t="s">
+      <c r="D15" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="141" t="s">
+      <c r="E15" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="142" t="s">
+      <c r="F15" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="27" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="58">
+      <c r="G15" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="122" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:16" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="57">
         <v>45742</v>
       </c>
       <c r="B16" s="31"/>
-      <c r="C16" s="84"/>
-[...6 lines deleted...]
-      <c r="J16" s="31"/>
+      <c r="C16" s="79"/>
+      <c r="D16" s="380"/>
+      <c r="E16" s="84"/>
+      <c r="F16" s="135"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="75"/>
     </row>
     <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
-      <c r="C17" s="84"/>
-[...8 lines deleted...]
-    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="82"/>
+      <c r="D17" s="276" t="s">
+        <v>409</v>
+      </c>
+      <c r="E17" s="276" t="s">
+        <v>164</v>
+      </c>
+      <c r="F17" s="301" t="s">
+        <v>195</v>
+      </c>
+      <c r="G17" s="276" t="s">
+        <v>297</v>
+      </c>
+      <c r="H17" s="56"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="75"/>
+    </row>
+    <row r="18" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="35"/>
-      <c r="C18" s="85"/>
-[...8 lines deleted...]
-    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C18" s="83"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="104"/>
+      <c r="F18" s="77"/>
+      <c r="G18" s="77"/>
+      <c r="H18" s="77"/>
+      <c r="I18" s="77"/>
+      <c r="J18" s="77"/>
+    </row>
+    <row r="19" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="52"/>
-      <c r="C19" s="153" t="s">
+      <c r="B19" s="51"/>
+      <c r="C19" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="142" t="s">
+      <c r="D19" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="141" t="s">
+      <c r="E19" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="142" t="s">
+      <c r="F19" s="270" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="27" t="s">
-[...11 lines deleted...]
-      <c r="A20" s="58">
+      <c r="G19" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="270" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="98" t="s">
+        <v>307</v>
+      </c>
+      <c r="J19" s="48"/>
+    </row>
+    <row r="20" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="57">
         <v>45743</v>
       </c>
       <c r="B20" s="41"/>
-      <c r="C20" s="87"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="381"/>
+      <c r="D20" s="386"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="151"/>
+      <c r="H20" s="394"/>
+      <c r="I20" s="135"/>
+      <c r="J20" s="75"/>
+    </row>
+    <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="31"/>
-      <c r="C21" s="57"/>
-[...6 lines deleted...]
-      <c r="J21" s="43"/>
+      <c r="C21" s="276" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="387"/>
+      <c r="E21" s="306" t="s">
+        <v>280</v>
+      </c>
+      <c r="F21" s="276" t="s">
+        <v>297</v>
+      </c>
+      <c r="G21" s="276" t="s">
+        <v>104</v>
+      </c>
+      <c r="H21" s="396" t="s">
+        <v>609</v>
+      </c>
+      <c r="I21" s="75"/>
+      <c r="J21" s="75"/>
     </row>
     <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
-      <c r="C22" s="85"/>
-[...8 lines deleted...]
-    <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C22" s="83"/>
+      <c r="D22" s="388"/>
+      <c r="E22" s="376"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="395"/>
+      <c r="I22" s="360"/>
+      <c r="J22" s="77"/>
+    </row>
+    <row r="23" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="52"/>
-[...18 lines deleted...]
-      <c r="A24" s="58">
+      <c r="B23" s="51"/>
+      <c r="C23" s="363" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="319" t="s">
+        <v>329</v>
+      </c>
+      <c r="E23" s="366" t="s">
+        <v>576</v>
+      </c>
+      <c r="F23" s="612" t="s">
+        <v>607</v>
+      </c>
+      <c r="G23" s="613"/>
+      <c r="H23" s="384" t="s">
+        <v>343</v>
+      </c>
+      <c r="I23" s="80" t="s">
+        <v>344</v>
+      </c>
+      <c r="J23" s="152"/>
+    </row>
+    <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.25">
+      <c r="A24" s="57">
         <v>45744</v>
       </c>
       <c r="B24" s="31"/>
-      <c r="C24" s="48"/>
-[...9 lines deleted...]
-      <c r="A25" s="50"/>
+      <c r="C24" s="619" t="s">
+        <v>552</v>
+      </c>
+      <c r="D24" s="530"/>
+      <c r="E24" s="386"/>
+      <c r="F24" s="505" t="s">
+        <v>606</v>
+      </c>
+      <c r="G24" s="507"/>
+      <c r="H24" s="390"/>
+      <c r="I24" s="135"/>
+      <c r="J24" s="152"/>
+    </row>
+    <row r="25" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
       <c r="B25" s="31"/>
-      <c r="C25" s="133" t="s">
-[...10 lines deleted...]
-      <c r="J25" s="61"/>
+      <c r="C25" s="620"/>
+      <c r="D25" s="531"/>
+      <c r="E25" s="387"/>
+      <c r="F25" s="508"/>
+      <c r="G25" s="510"/>
+      <c r="H25" s="146"/>
+      <c r="I25" s="56"/>
+      <c r="J25" s="86"/>
     </row>
     <row r="26" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="35"/>
-      <c r="C26" s="132"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C26" s="621"/>
+      <c r="D26" s="532"/>
+      <c r="E26" s="388"/>
+      <c r="F26" s="511"/>
+      <c r="G26" s="513"/>
+      <c r="H26" s="147"/>
+      <c r="I26" s="383"/>
+      <c r="J26" s="87"/>
+    </row>
+    <row r="27" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="36"/>
-      <c r="C27" s="48" t="s">
-[...23 lines deleted...]
-      <c r="A28" s="58">
+      <c r="C27" s="279" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="319" t="s">
+        <v>329</v>
+      </c>
+      <c r="E27" s="366" t="s">
+        <v>576</v>
+      </c>
+      <c r="F27" s="612" t="s">
+        <v>607</v>
+      </c>
+      <c r="G27" s="613"/>
+      <c r="H27" s="384" t="s">
+        <v>343</v>
+      </c>
+      <c r="I27" s="80" t="s">
+        <v>344</v>
+      </c>
+      <c r="J27" s="152"/>
+    </row>
+    <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.25">
+      <c r="A28" s="57">
         <v>45745</v>
       </c>
       <c r="B28" s="43"/>
-      <c r="C28" s="77"/>
-[...6 lines deleted...]
-      <c r="J28" s="31"/>
+      <c r="C28" s="304"/>
+      <c r="D28" s="530"/>
+      <c r="E28" s="389"/>
+      <c r="F28" s="505" t="s">
+        <v>608</v>
+      </c>
+      <c r="G28" s="507"/>
+      <c r="H28" s="390"/>
+      <c r="I28" s="135"/>
+      <c r="J28" s="152"/>
     </row>
     <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="43"/>
-      <c r="C29" s="77"/>
-[...6 lines deleted...]
-      <c r="J29" s="31"/>
+      <c r="C29" s="304" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="531"/>
+      <c r="E29" s="391"/>
+      <c r="F29" s="508"/>
+      <c r="G29" s="510"/>
+      <c r="H29" s="146"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="86"/>
     </row>
     <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="44"/>
-      <c r="C30" s="79"/>
-[...6 lines deleted...]
-      <c r="J30" s="35"/>
+      <c r="C30" s="382"/>
+      <c r="D30" s="532"/>
+      <c r="E30" s="392"/>
+      <c r="F30" s="511"/>
+      <c r="G30" s="513"/>
+      <c r="H30" s="147"/>
+      <c r="I30" s="383"/>
+      <c r="J30" s="87"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-    <mergeCell ref="G21:H21"/>
+  <mergeCells count="12">
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="D24:D26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="L7:P7"/>
     <mergeCell ref="L8:P8"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="F28:G30"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F24:G26"/>
+    <mergeCell ref="F27:G27"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A5A7F9B-37B5-4467-B4F5-AC4ADBB23D83}">
+  <dimension ref="A1:P30"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F33" sqref="F33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="2" width="12.5703125" customWidth="1"/>
+    <col min="3" max="3" width="15" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.7109375" customWidth="1"/>
+    <col min="5" max="5" width="21.5703125" customWidth="1"/>
+    <col min="6" max="6" width="20.140625" customWidth="1"/>
+    <col min="7" max="7" width="18.28515625" customWidth="1"/>
+    <col min="8" max="8" width="18.5703125" customWidth="1"/>
+    <col min="9" max="9" width="17.42578125" customWidth="1"/>
+    <col min="10" max="10" width="12.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="419" t="s">
+        <v>587</v>
+      </c>
+      <c r="C1" s="419"/>
+      <c r="D1" s="419"/>
+      <c r="F1" s="421" t="s">
+        <v>0</v>
+      </c>
+      <c r="G1" s="421"/>
+      <c r="H1" s="421"/>
+      <c r="I1" s="421"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="420"/>
+      <c r="C2" s="420"/>
+      <c r="D2" s="420"/>
+      <c r="F2" s="408"/>
+      <c r="G2" s="408"/>
+      <c r="H2" s="408"/>
+      <c r="I2" s="408"/>
+    </row>
+    <row r="3" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="70"/>
+      <c r="C3" s="203" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="204" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="205" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="204" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H3" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I3" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J3" s="48"/>
+      <c r="L3" s="578"/>
+      <c r="M3" s="578"/>
+      <c r="N3" s="578"/>
+      <c r="O3" s="578"/>
+      <c r="P3" s="578"/>
+    </row>
+    <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="57">
+        <v>45746</v>
+      </c>
+      <c r="B4" s="72"/>
+      <c r="C4" s="73"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="31"/>
+    </row>
+    <row r="5" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="32"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="31"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="34"/>
+      <c r="B6" s="72"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="35"/>
+    </row>
+    <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="70"/>
+      <c r="C7" s="203" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="204" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="205" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="204" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I7" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J7" s="48"/>
+      <c r="L7" s="578"/>
+      <c r="M7" s="578"/>
+      <c r="N7" s="578"/>
+      <c r="O7" s="578"/>
+      <c r="P7" s="578"/>
+    </row>
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="57">
+        <v>45747</v>
+      </c>
+      <c r="B8" s="78"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="75"/>
+      <c r="J8" s="31"/>
+      <c r="L8" s="578"/>
+      <c r="M8" s="578"/>
+      <c r="N8" s="578"/>
+      <c r="O8" s="578"/>
+      <c r="P8" s="578"/>
+    </row>
+    <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A9" s="38"/>
+      <c r="B9" s="72"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="74"/>
+      <c r="I9" s="75"/>
+      <c r="J9" s="31"/>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="34"/>
+      <c r="B10" s="50"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="77"/>
+      <c r="F10" s="76"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="76"/>
+      <c r="I10" s="77"/>
+      <c r="J10" s="35"/>
+    </row>
+    <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="51"/>
+      <c r="C11" s="203" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="204" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="205" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="204" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H11" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I11" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="57">
+        <v>45748</v>
+      </c>
+      <c r="B12" s="31"/>
+      <c r="C12" s="79"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="56"/>
+      <c r="F12" s="56"/>
+      <c r="G12" s="56"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="56"/>
+      <c r="J12" s="41"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A13" s="42"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="82"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="75"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="75"/>
+      <c r="J13" s="31"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="34"/>
+      <c r="B14" s="35"/>
+      <c r="C14" s="83"/>
+      <c r="D14" s="76"/>
+      <c r="E14" s="77"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="77"/>
+      <c r="I14" s="77"/>
+      <c r="J14" s="35"/>
+    </row>
+    <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="36"/>
+      <c r="C15" s="203" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="204" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="205" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="204" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H15" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I15" s="234" t="s">
+        <v>307</v>
+      </c>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="57">
+        <v>45749</v>
+      </c>
+      <c r="B16" s="31"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="84"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="31"/>
+    </row>
+    <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.25">
+      <c r="A17" s="32"/>
+      <c r="B17" s="31"/>
+      <c r="C17" s="82"/>
+      <c r="D17" s="80"/>
+      <c r="E17" s="80"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="56"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="31"/>
+    </row>
+    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="34"/>
+      <c r="B18" s="35"/>
+      <c r="C18" s="83"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="87"/>
+      <c r="F18" s="77"/>
+      <c r="G18" s="77"/>
+      <c r="H18" s="77"/>
+      <c r="I18" s="77"/>
+      <c r="J18" s="35"/>
+    </row>
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="51"/>
+      <c r="C19" s="203" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="204" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="205" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="204" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="234" t="s">
+        <v>305</v>
+      </c>
+      <c r="H19" s="204" t="s">
+        <v>306</v>
+      </c>
+      <c r="I19" s="229" t="s">
+        <v>307</v>
+      </c>
+      <c r="J19" s="48"/>
+    </row>
+    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="57">
+        <v>45750</v>
+      </c>
+      <c r="B20" s="41"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="56"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="151"/>
+      <c r="H20" s="103"/>
+      <c r="I20" s="135"/>
+      <c r="J20" s="43"/>
+    </row>
+    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="32"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="80"/>
+      <c r="E21" s="80"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="358"/>
+      <c r="H21" s="359"/>
+      <c r="I21" s="75"/>
+      <c r="J21" s="43"/>
+    </row>
+    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="83"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="104"/>
+      <c r="I22" s="360"/>
+      <c r="J22" s="44"/>
+    </row>
+    <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="51"/>
+      <c r="C23" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="203" t="s">
+        <v>329</v>
+      </c>
+      <c r="E23" s="628" t="s">
+        <v>523</v>
+      </c>
+      <c r="F23" s="629"/>
+      <c r="G23" s="628" t="s">
+        <v>524</v>
+      </c>
+      <c r="H23" s="629"/>
+      <c r="I23" s="450" t="s">
+        <v>325</v>
+      </c>
+      <c r="J23" s="467"/>
+    </row>
+    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="57">
+        <v>45751</v>
+      </c>
+      <c r="B24" s="31"/>
+      <c r="C24" s="630"/>
+      <c r="D24" s="530"/>
+      <c r="E24" s="633"/>
+      <c r="F24" s="634"/>
+      <c r="G24" s="622"/>
+      <c r="H24" s="623"/>
+      <c r="I24" s="497"/>
+      <c r="J24" s="498"/>
+    </row>
+    <row r="25" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
+      <c r="B25" s="31"/>
+      <c r="C25" s="631"/>
+      <c r="D25" s="531"/>
+      <c r="E25" s="635"/>
+      <c r="F25" s="636"/>
+      <c r="G25" s="624"/>
+      <c r="H25" s="625"/>
+      <c r="I25" s="422"/>
+      <c r="J25" s="423"/>
+    </row>
+    <row r="26" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="50"/>
+      <c r="B26" s="35"/>
+      <c r="C26" s="632"/>
+      <c r="D26" s="532"/>
+      <c r="E26" s="637"/>
+      <c r="F26" s="638"/>
+      <c r="G26" s="626"/>
+      <c r="H26" s="627"/>
+      <c r="I26" s="499"/>
+      <c r="J26" s="500"/>
+    </row>
+    <row r="27" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="36"/>
+      <c r="C27" s="266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D27" s="203" t="s">
+        <v>329</v>
+      </c>
+      <c r="E27" s="628" t="s">
+        <v>523</v>
+      </c>
+      <c r="F27" s="629"/>
+      <c r="G27" s="628" t="s">
+        <v>524</v>
+      </c>
+      <c r="H27" s="629"/>
+      <c r="I27" s="466" t="s">
+        <v>325</v>
+      </c>
+      <c r="J27" s="467"/>
+    </row>
+    <row r="28" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="57">
+        <v>45752</v>
+      </c>
+      <c r="B28" s="43"/>
+      <c r="C28" s="530"/>
+      <c r="D28" s="530"/>
+      <c r="E28" s="622"/>
+      <c r="F28" s="623"/>
+      <c r="G28" s="622"/>
+      <c r="H28" s="623"/>
+      <c r="I28" s="497"/>
+      <c r="J28" s="498"/>
+    </row>
+    <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49"/>
+      <c r="B29" s="43"/>
+      <c r="C29" s="531"/>
+      <c r="D29" s="531"/>
+      <c r="E29" s="624"/>
+      <c r="F29" s="625"/>
+      <c r="G29" s="624"/>
+      <c r="H29" s="625"/>
+      <c r="I29" s="422"/>
+      <c r="J29" s="423"/>
+    </row>
+    <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50"/>
+      <c r="B30" s="44"/>
+      <c r="C30" s="532"/>
+      <c r="D30" s="532"/>
+      <c r="E30" s="626"/>
+      <c r="F30" s="627"/>
+      <c r="G30" s="626"/>
+      <c r="H30" s="627"/>
+      <c r="I30" s="499"/>
+      <c r="J30" s="500"/>
+    </row>
+  </sheetData>
+  <mergeCells count="21">
+    <mergeCell ref="L3:P3"/>
+    <mergeCell ref="L7:P7"/>
+    <mergeCell ref="L8:P8"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="B1:D2"/>
+    <mergeCell ref="F1:I2"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="E24:F26"/>
+    <mergeCell ref="G24:H26"/>
+    <mergeCell ref="I24:J26"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="E28:F30"/>
+    <mergeCell ref="G28:H30"/>
+    <mergeCell ref="I28:J30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E95295CE-45C5-4914-8ABE-E3F88D2DD6DF}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="12.42578125" customWidth="1"/>
+    <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" customWidth="1"/>
-    <col min="10" max="10" width="19.42578125" customWidth="1"/>
+    <col min="10" max="10" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="401" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="C1" s="401"/>
       <c r="D1" s="401"/>
       <c r="F1" s="404" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="405"/>
       <c r="H1" s="405"/>
       <c r="I1" s="406"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="402"/>
       <c r="C2" s="402"/>
       <c r="D2" s="403"/>
       <c r="E2" s="12"/>
       <c r="F2" s="407"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="409"/>
     </row>
     <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="139"/>
-[...4 lines deleted...]
-      <c r="F3" s="140"/>
+      <c r="C3" s="128"/>
+      <c r="D3" s="129" t="s">
+        <v>112</v>
+      </c>
+      <c r="E3" s="130"/>
+      <c r="F3" s="129"/>
       <c r="G3" s="28"/>
       <c r="H3" s="26"/>
       <c r="I3" s="28"/>
-      <c r="J3" s="52"/>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45887</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
-      <c r="E4" s="54"/>
-      <c r="F4" s="107"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="98"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="106"/>
+      <c r="C5" s="97"/>
       <c r="D5" s="31" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="F5" s="106"/>
+        <v>110</v>
+      </c>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
     </row>
     <row r="6" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
-      <c r="E6" s="59"/>
-      <c r="F6" s="108"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="99"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
     </row>
     <row r="7" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="139"/>
-[...4 lines deleted...]
-      <c r="F7" s="140"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="129" t="s">
+        <v>112</v>
+      </c>
+      <c r="E7" s="130"/>
+      <c r="F7" s="129"/>
       <c r="G7" s="28"/>
       <c r="H7" s="26"/>
       <c r="I7" s="28"/>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45888</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
-      <c r="F8" s="54"/>
-      <c r="G8" s="107"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="98"/>
       <c r="H8" s="31"/>
-      <c r="I8" s="107"/>
+      <c r="I8" s="98"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="E9" s="31"/>
-      <c r="F9" s="106"/>
+      <c r="F9" s="97"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
-      <c r="F10" s="59"/>
-      <c r="G10" s="108"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="99"/>
       <c r="H10" s="35"/>
-      <c r="I10" s="108"/>
+      <c r="I10" s="99"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="139"/>
-[...4 lines deleted...]
-      <c r="F11" s="140"/>
+      <c r="C11" s="128"/>
+      <c r="D11" s="129"/>
+      <c r="E11" s="130" t="s">
+        <v>111</v>
+      </c>
+      <c r="F11" s="129"/>
       <c r="G11" s="28"/>
       <c r="H11" s="26"/>
       <c r="I11" s="28"/>
-      <c r="J11" s="52"/>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45889</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
-      <c r="F12" s="54"/>
-[...1 lines deleted...]
-      <c r="H12" s="53"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="52"/>
       <c r="I12" s="31"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
       <c r="C13" s="31"/>
-      <c r="D13" s="106"/>
-[...1 lines deleted...]
-        <v>125</v>
+      <c r="D13" s="97"/>
+      <c r="E13" s="97" t="s">
+        <v>110</v>
       </c>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
-      <c r="H13" s="106"/>
+      <c r="H13" s="97"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
-      <c r="F14" s="59"/>
-      <c r="G14" s="108"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="99"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="139"/>
-[...2 lines deleted...]
-      <c r="F15" s="140"/>
+      <c r="C15" s="128"/>
+      <c r="D15" s="129"/>
+      <c r="E15" s="130"/>
+      <c r="F15" s="129"/>
       <c r="G15" s="28"/>
       <c r="H15" s="26"/>
       <c r="I15" s="28"/>
-      <c r="J15" s="52"/>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45890</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
-      <c r="F16" s="54"/>
-      <c r="G16" s="107"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="98"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
     </row>
     <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
       <c r="C17" s="31"/>
-      <c r="D17" s="106"/>
-      <c r="E17" s="106"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
-      <c r="F18" s="59"/>
-      <c r="G18" s="108"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="99"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="139"/>
-[...2 lines deleted...]
-      <c r="F19" s="140"/>
+      <c r="C19" s="128"/>
+      <c r="D19" s="129"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="129"/>
       <c r="G19" s="28"/>
       <c r="H19" s="26"/>
       <c r="I19" s="28"/>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45891</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
-      <c r="E20" s="54"/>
-      <c r="F20" s="107"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="98"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="43"/>
     </row>
     <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
-      <c r="E21" s="106"/>
+      <c r="E21" s="97"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
-      <c r="H21" s="106"/>
+      <c r="H21" s="97"/>
       <c r="I21" s="31"/>
       <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
-      <c r="E22" s="59"/>
-      <c r="F22" s="108"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="99"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45"/>
       <c r="B23" s="25"/>
-      <c r="C23" s="48"/>
+      <c r="C23" s="47"/>
       <c r="D23" s="27"/>
       <c r="E23" s="397"/>
       <c r="F23" s="398"/>
       <c r="G23" s="397"/>
       <c r="H23" s="398"/>
-      <c r="I23" s="101"/>
-      <c r="J23" s="101"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
     </row>
     <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A24" s="29"/>
       <c r="B24" s="37"/>
-      <c r="C24" s="48"/>
+      <c r="C24" s="47"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
-      <c r="F24" s="63"/>
+      <c r="F24" s="62"/>
       <c r="G24" s="410"/>
       <c r="H24" s="411"/>
       <c r="I24" s="31"/>
-      <c r="J24" s="134"/>
+      <c r="J24" s="123"/>
     </row>
     <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
-      <c r="C25" s="133"/>
+      <c r="C25" s="122"/>
       <c r="D25" s="31"/>
       <c r="E25" s="399"/>
       <c r="F25" s="412"/>
       <c r="G25" s="399"/>
       <c r="H25" s="400"/>
       <c r="I25" s="31"/>
-      <c r="J25" s="61"/>
+      <c r="J25" s="60"/>
     </row>
     <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="132"/>
+      <c r="C26" s="121"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
-      <c r="F26" s="65"/>
+      <c r="F26" s="64"/>
       <c r="G26" s="35"/>
-      <c r="H26" s="69"/>
+      <c r="H26" s="68"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45"/>
       <c r="B27" s="41"/>
-      <c r="C27" s="48"/>
+      <c r="C27" s="47"/>
       <c r="D27" s="27"/>
       <c r="E27" s="397"/>
       <c r="F27" s="398"/>
       <c r="G27" s="26"/>
-      <c r="H27" s="49"/>
+      <c r="H27" s="48"/>
       <c r="I27" s="26"/>
-      <c r="J27" s="101"/>
+      <c r="J27" s="92"/>
     </row>
     <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="29"/>
       <c r="B28" s="31"/>
-      <c r="C28" s="132"/>
-      <c r="D28" s="107"/>
+      <c r="C28" s="121"/>
+      <c r="D28" s="98"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
-      <c r="G28" s="132"/>
-[...1 lines deleted...]
-      <c r="I28" s="132"/>
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="121"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
-      <c r="D29" s="106"/>
+      <c r="D29" s="97"/>
       <c r="E29" s="399"/>
       <c r="F29" s="400"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
-      <c r="I29" s="106"/>
-      <c r="J29" s="61"/>
+      <c r="I29" s="97"/>
+      <c r="J29" s="60"/>
     </row>
     <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
-      <c r="C30" s="132"/>
-      <c r="D30" s="108"/>
+      <c r="C30" s="121"/>
+      <c r="D30" s="99"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
-      <c r="G30" s="132"/>
-[...1 lines deleted...]
-      <c r="I30" s="132"/>
+      <c r="G30" s="121"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EA6C276-BC9F-4568-A5B6-EC4A3C4954E8}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="12.42578125" customWidth="1"/>
+    <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" customWidth="1"/>
-    <col min="10" max="10" width="19.42578125" customWidth="1"/>
+    <col min="10" max="10" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="401" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="C1" s="401"/>
       <c r="D1" s="401"/>
       <c r="F1" s="404" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="405"/>
       <c r="H1" s="405"/>
       <c r="I1" s="406"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="402"/>
       <c r="C2" s="402"/>
       <c r="D2" s="403"/>
       <c r="E2" s="12"/>
       <c r="F2" s="407"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="409"/>
     </row>
     <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="139"/>
-[...4 lines deleted...]
-      <c r="F3" s="140"/>
+      <c r="C3" s="128"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="130" t="s">
+        <v>111</v>
+      </c>
+      <c r="F3" s="129"/>
       <c r="G3" s="28"/>
       <c r="H3" s="26"/>
       <c r="I3" s="28"/>
-      <c r="J3" s="52"/>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45894</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
-      <c r="E4" s="54"/>
-      <c r="F4" s="107"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="98"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="106"/>
+      <c r="C5" s="97"/>
       <c r="D5" s="31"/>
-      <c r="E5" s="106" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="106"/>
+      <c r="E5" s="97" t="s">
+        <v>110</v>
+      </c>
+      <c r="F5" s="97"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
     </row>
     <row r="6" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
-      <c r="E6" s="59"/>
-      <c r="F6" s="108"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="99"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
     </row>
     <row r="7" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="139"/>
-[...4 lines deleted...]
-      <c r="F7" s="140"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="129" t="s">
+        <v>112</v>
+      </c>
+      <c r="E7" s="130"/>
+      <c r="F7" s="129"/>
       <c r="G7" s="28"/>
       <c r="H7" s="26"/>
       <c r="I7" s="28"/>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45895</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
-      <c r="F8" s="54"/>
-      <c r="G8" s="107"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="98"/>
       <c r="H8" s="31"/>
-      <c r="I8" s="107"/>
+      <c r="I8" s="98"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="E9" s="31"/>
-      <c r="F9" s="106"/>
+      <c r="F9" s="97"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
-      <c r="F10" s="59"/>
-      <c r="G10" s="108"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="99"/>
       <c r="H10" s="35"/>
-      <c r="I10" s="108"/>
+      <c r="I10" s="99"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="139"/>
-[...4 lines deleted...]
-      <c r="F11" s="140"/>
+      <c r="C11" s="128"/>
+      <c r="D11" s="129"/>
+      <c r="E11" s="130" t="s">
+        <v>111</v>
+      </c>
+      <c r="F11" s="129"/>
       <c r="G11" s="28"/>
       <c r="H11" s="26"/>
       <c r="I11" s="28"/>
-      <c r="J11" s="52"/>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45896</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
-      <c r="E12" s="54"/>
-[...2 lines deleted...]
-      <c r="H12" s="53"/>
+      <c r="E12" s="53"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="52"/>
       <c r="I12" s="31"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
       <c r="C13" s="31"/>
-      <c r="D13" s="106"/>
-[...1 lines deleted...]
-        <v>125</v>
+      <c r="D13" s="97"/>
+      <c r="E13" s="97" t="s">
+        <v>110</v>
       </c>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
-      <c r="H13" s="106"/>
+      <c r="H13" s="97"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
-      <c r="E14" s="59"/>
-[...1 lines deleted...]
-      <c r="G14" s="108"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="99"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="139"/>
-[...3 lines deleted...]
-        <v>129</v>
+      <c r="C15" s="128"/>
+      <c r="D15" s="129"/>
+      <c r="E15" s="130"/>
+      <c r="F15" s="129" t="s">
+        <v>114</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="26"/>
       <c r="I15" s="28"/>
-      <c r="J15" s="52"/>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45897</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
-      <c r="F16" s="54"/>
-      <c r="G16" s="107"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="98"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
     </row>
     <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
       <c r="C17" s="31"/>
-      <c r="D17" s="106"/>
-      <c r="E17" s="106"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="31" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
-      <c r="F18" s="59"/>
-      <c r="G18" s="108"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="99"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="139"/>
-[...2 lines deleted...]
-      <c r="F19" s="140"/>
+      <c r="C19" s="128"/>
+      <c r="D19" s="129"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="129"/>
       <c r="G19" s="28"/>
       <c r="H19" s="26"/>
       <c r="I19" s="28"/>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45898</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
-      <c r="E20" s="54"/>
-      <c r="F20" s="107"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="98"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="43"/>
     </row>
     <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
-      <c r="E21" s="106"/>
+      <c r="E21" s="97"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
-      <c r="H21" s="106"/>
+      <c r="H21" s="97"/>
       <c r="I21" s="31"/>
       <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
-      <c r="E22" s="59"/>
-      <c r="F22" s="108"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="99"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45"/>
       <c r="B23" s="25"/>
-      <c r="C23" s="48"/>
+      <c r="C23" s="47"/>
       <c r="D23" s="27"/>
       <c r="E23" s="397"/>
       <c r="F23" s="398"/>
       <c r="G23" s="397"/>
       <c r="H23" s="398"/>
-      <c r="I23" s="101"/>
-      <c r="J23" s="101"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
     </row>
     <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A24" s="29"/>
       <c r="B24" s="37"/>
-      <c r="C24" s="48"/>
+      <c r="C24" s="47"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
-      <c r="F24" s="63"/>
+      <c r="F24" s="62"/>
       <c r="G24" s="410"/>
       <c r="H24" s="411"/>
       <c r="I24" s="31"/>
-      <c r="J24" s="134"/>
+      <c r="J24" s="123"/>
     </row>
     <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
-      <c r="C25" s="133"/>
+      <c r="C25" s="122"/>
       <c r="D25" s="31"/>
       <c r="E25" s="399"/>
       <c r="F25" s="412"/>
       <c r="G25" s="399"/>
       <c r="H25" s="400"/>
       <c r="I25" s="31"/>
-      <c r="J25" s="61"/>
+      <c r="J25" s="60"/>
     </row>
     <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="132"/>
+      <c r="C26" s="121"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
-      <c r="F26" s="65"/>
+      <c r="F26" s="64"/>
       <c r="G26" s="35"/>
-      <c r="H26" s="69"/>
+      <c r="H26" s="68"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45"/>
       <c r="B27" s="41"/>
-      <c r="C27" s="48"/>
+      <c r="C27" s="47"/>
       <c r="D27" s="27"/>
       <c r="E27" s="397"/>
       <c r="F27" s="398"/>
       <c r="G27" s="26"/>
-      <c r="H27" s="49"/>
+      <c r="H27" s="48"/>
       <c r="I27" s="26"/>
-      <c r="J27" s="101"/>
+      <c r="J27" s="92"/>
     </row>
     <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="29"/>
       <c r="B28" s="31"/>
-      <c r="C28" s="132"/>
-      <c r="D28" s="107"/>
+      <c r="C28" s="121"/>
+      <c r="D28" s="98"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
-      <c r="G28" s="132"/>
-[...1 lines deleted...]
-      <c r="I28" s="132"/>
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="121"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
-      <c r="D29" s="106"/>
+      <c r="D29" s="97"/>
       <c r="E29" s="399"/>
       <c r="F29" s="400"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
-      <c r="I29" s="106"/>
-      <c r="J29" s="61"/>
+      <c r="I29" s="97"/>
+      <c r="J29" s="60"/>
     </row>
     <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
-      <c r="C30" s="132"/>
-      <c r="D30" s="108"/>
+      <c r="C30" s="121"/>
+      <c r="D30" s="99"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
-      <c r="G30" s="132"/>
-[...1 lines deleted...]
-      <c r="I30" s="132"/>
+      <c r="G30" s="121"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C23029A-6CFD-4029-9D94-DE755E59033B}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="12.42578125" customWidth="1"/>
+    <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" customWidth="1"/>
-    <col min="10" max="10" width="19.42578125" customWidth="1"/>
+    <col min="10" max="10" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="401" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="C1" s="401"/>
       <c r="D1" s="401"/>
       <c r="F1" s="404" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="405"/>
       <c r="H1" s="405"/>
       <c r="I1" s="406"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="402"/>
       <c r="C2" s="402"/>
       <c r="D2" s="403"/>
       <c r="E2" s="12"/>
       <c r="F2" s="407"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="409"/>
     </row>
     <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="139"/>
-[...3 lines deleted...]
-        <v>126</v>
+      <c r="C3" s="128"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="129" t="s">
+        <v>111</v>
       </c>
       <c r="G3" s="28"/>
       <c r="H3" s="26"/>
       <c r="I3" s="28"/>
-      <c r="J3" s="52"/>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45901</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
-      <c r="E4" s="54"/>
-      <c r="F4" s="107"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="98"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="106"/>
+      <c r="C5" s="97"/>
       <c r="D5" s="31"/>
-      <c r="E5" s="106"/>
-[...1 lines deleted...]
-        <v>125</v>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97" t="s">
+        <v>110</v>
       </c>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
     </row>
     <row r="6" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
-      <c r="E6" s="59"/>
-      <c r="F6" s="108"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="99"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
     </row>
     <row r="7" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="139"/>
-[...4 lines deleted...]
-      <c r="F7" s="140"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="129"/>
+      <c r="E7" s="130" t="s">
+        <v>113</v>
+      </c>
+      <c r="F7" s="129"/>
       <c r="G7" s="28"/>
       <c r="H7" s="26"/>
       <c r="I7" s="28"/>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45902</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
-      <c r="F8" s="54"/>
-      <c r="G8" s="107"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="98"/>
       <c r="H8" s="31"/>
-      <c r="I8" s="107"/>
+      <c r="I8" s="98"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="F9" s="106"/>
+        <v>110</v>
+      </c>
+      <c r="F9" s="97"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
-      <c r="F10" s="59"/>
-      <c r="G10" s="108"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="99"/>
       <c r="H10" s="35"/>
-      <c r="I10" s="108"/>
+      <c r="I10" s="99"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="139"/>
-[...2 lines deleted...]
-      <c r="F11" s="140"/>
+      <c r="C11" s="128"/>
+      <c r="D11" s="129"/>
+      <c r="E11" s="130"/>
+      <c r="F11" s="129"/>
       <c r="G11" s="28" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="H11" s="26"/>
       <c r="I11" s="28"/>
-      <c r="J11" s="52"/>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45903</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
-      <c r="F12" s="54"/>
-[...1 lines deleted...]
-      <c r="H12" s="53"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="52"/>
       <c r="I12" s="31"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
       <c r="C13" s="31"/>
-      <c r="D13" s="106"/>
-      <c r="E13" s="106"/>
+      <c r="D13" s="97"/>
+      <c r="E13" s="97"/>
       <c r="F13" s="31"/>
       <c r="G13" s="31" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H13" s="106"/>
+        <v>110</v>
+      </c>
+      <c r="H13" s="97"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
-      <c r="F14" s="59"/>
-      <c r="G14" s="108"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="99"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="139" t="s">
-[...6 lines deleted...]
-      <c r="F15" s="140"/>
+      <c r="C15" s="128" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" s="129" t="s">
+        <v>117</v>
+      </c>
+      <c r="E15" s="130"/>
+      <c r="F15" s="129"/>
       <c r="G15" s="28"/>
       <c r="H15" s="26"/>
       <c r="I15" s="28"/>
-      <c r="J15" s="52"/>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45904</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
-      <c r="F16" s="54"/>
-      <c r="G16" s="107"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="98"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
     </row>
     <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
       <c r="C17" s="31" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-      <c r="E17" s="106"/>
+        <v>116</v>
+      </c>
+      <c r="D17" s="97" t="s">
+        <v>110</v>
+      </c>
+      <c r="E17" s="97"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
-      <c r="F18" s="59"/>
-      <c r="G18" s="108"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="99"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="139"/>
-[...2 lines deleted...]
-      <c r="F19" s="140"/>
+      <c r="C19" s="128"/>
+      <c r="D19" s="129"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="129"/>
       <c r="G19" s="28"/>
       <c r="H19" s="26"/>
       <c r="I19" s="28"/>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45905</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
-      <c r="E20" s="54"/>
-      <c r="F20" s="107"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="98"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="43"/>
     </row>
     <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
-      <c r="E21" s="106"/>
+      <c r="E21" s="97"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
-      <c r="H21" s="106"/>
+      <c r="H21" s="97"/>
       <c r="I21" s="31"/>
       <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
-      <c r="E22" s="59"/>
-      <c r="F22" s="108"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="99"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45"/>
       <c r="B23" s="25"/>
-      <c r="C23" s="48"/>
+      <c r="C23" s="47"/>
       <c r="D23" s="27"/>
       <c r="E23" s="397"/>
       <c r="F23" s="398"/>
       <c r="G23" s="397"/>
       <c r="H23" s="398"/>
-      <c r="I23" s="101"/>
-      <c r="J23" s="101"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
     </row>
     <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A24" s="29"/>
       <c r="B24" s="37"/>
-      <c r="C24" s="48"/>
+      <c r="C24" s="47"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
-      <c r="F24" s="63"/>
+      <c r="F24" s="62"/>
       <c r="G24" s="410"/>
       <c r="H24" s="411"/>
       <c r="I24" s="31"/>
-      <c r="J24" s="134"/>
+      <c r="J24" s="123"/>
     </row>
     <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
-      <c r="C25" s="133"/>
+      <c r="C25" s="122"/>
       <c r="D25" s="31"/>
       <c r="E25" s="399"/>
       <c r="F25" s="412"/>
       <c r="G25" s="399"/>
       <c r="H25" s="400"/>
       <c r="I25" s="31"/>
-      <c r="J25" s="61"/>
+      <c r="J25" s="60"/>
     </row>
     <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="132"/>
+      <c r="C26" s="121"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
-      <c r="F26" s="65"/>
+      <c r="F26" s="64"/>
       <c r="G26" s="35"/>
-      <c r="H26" s="69"/>
+      <c r="H26" s="68"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45"/>
       <c r="B27" s="41"/>
-      <c r="C27" s="48"/>
+      <c r="C27" s="47"/>
       <c r="D27" s="27"/>
       <c r="E27" s="397"/>
       <c r="F27" s="398"/>
       <c r="G27" s="26"/>
-      <c r="H27" s="49"/>
+      <c r="H27" s="48"/>
       <c r="I27" s="26"/>
-      <c r="J27" s="101"/>
+      <c r="J27" s="92"/>
     </row>
     <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="29"/>
       <c r="B28" s="31"/>
-      <c r="C28" s="132"/>
-      <c r="D28" s="107"/>
+      <c r="C28" s="121"/>
+      <c r="D28" s="98"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
-      <c r="G28" s="132"/>
-[...1 lines deleted...]
-      <c r="I28" s="132"/>
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="121"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
-      <c r="D29" s="106"/>
+      <c r="D29" s="97"/>
       <c r="E29" s="399"/>
       <c r="F29" s="400"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
-      <c r="I29" s="106"/>
-      <c r="J29" s="61"/>
+      <c r="I29" s="97"/>
+      <c r="J29" s="60"/>
     </row>
     <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
-      <c r="C30" s="132"/>
-      <c r="D30" s="108"/>
+      <c r="C30" s="121"/>
+      <c r="D30" s="99"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
-      <c r="G30" s="132"/>
-[...1 lines deleted...]
-      <c r="I30" s="132"/>
+      <c r="G30" s="121"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D5" sqref="D5:E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" customWidth="1"/>
+    <col min="1" max="1" width="12.5703125" customWidth="1"/>
     <col min="2" max="2" width="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="20.42578125" customWidth="1"/>
     <col min="7" max="7" width="21.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" customWidth="1"/>
-    <col min="10" max="10" width="19.42578125" customWidth="1"/>
+    <col min="10" max="10" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="401" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C1" s="401"/>
       <c r="D1" s="401"/>
       <c r="F1" s="404" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="405"/>
       <c r="H1" s="405"/>
       <c r="I1" s="406"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="402"/>
       <c r="C2" s="402"/>
       <c r="D2" s="403"/>
       <c r="E2" s="12"/>
       <c r="F2" s="407"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="409"/>
     </row>
     <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="139" t="s">
+      <c r="C3" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="140" t="s">
+      <c r="D3" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="141" t="s">
+      <c r="E3" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="140" t="s">
+      <c r="F3" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H3" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I3" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J3" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45908</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
-      <c r="E4" s="54"/>
-      <c r="F4" s="107"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="98"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="106"/>
+      <c r="C5" s="97"/>
       <c r="D5" s="31" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="E5" s="31" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>153</v>
+      </c>
+      <c r="F5" s="97" t="s">
+        <v>110</v>
       </c>
       <c r="G5" s="31" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="H5" s="31" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="I5" s="31" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="J5" s="31"/>
     </row>
-    <row r="6" spans="1:10" s="189" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J6" s="186"/>
+    <row r="6" spans="1:10" s="167" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="162"/>
+      <c r="B6" s="163"/>
+      <c r="C6" s="164"/>
+      <c r="D6" s="164"/>
+      <c r="E6" s="165"/>
+      <c r="F6" s="166"/>
+      <c r="G6" s="164"/>
+      <c r="H6" s="164"/>
+      <c r="I6" s="164"/>
+      <c r="J6" s="164"/>
     </row>
     <row r="7" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="139" t="s">
+      <c r="C7" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="140" t="s">
+      <c r="D7" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="141" t="s">
+      <c r="E7" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="140" t="s">
+      <c r="F7" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H7" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I7" s="28" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45909</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
-      <c r="F8" s="54"/>
-      <c r="G8" s="107"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="98"/>
       <c r="H8" s="31"/>
-      <c r="I8" s="107"/>
+      <c r="I8" s="98"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="E9" s="31" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>157</v>
+      </c>
+      <c r="F9" s="97" t="s">
+        <v>158</v>
+      </c>
+      <c r="G9" s="97" t="s">
+        <v>110</v>
       </c>
       <c r="H9" s="31" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="I9" s="31" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
-      <c r="F10" s="59"/>
-      <c r="G10" s="108"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="99"/>
       <c r="H10" s="35"/>
-      <c r="I10" s="108"/>
+      <c r="I10" s="99"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="139" t="s">
+      <c r="C11" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="140" t="s">
+      <c r="D11" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="141" t="s">
+      <c r="E11" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="140" t="s">
+      <c r="F11" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G11" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H11" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I11" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J11" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>45910</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
-      <c r="F12" s="54"/>
-[...1 lines deleted...]
-      <c r="H12" s="53"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="52"/>
       <c r="I12" s="31"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
       <c r="C13" s="31"/>
-      <c r="D13" s="106" t="s">
-[...3 lines deleted...]
-        <v>175</v>
+      <c r="D13" s="97" t="s">
+        <v>158</v>
+      </c>
+      <c r="E13" s="97" t="s">
+        <v>160</v>
       </c>
       <c r="F13" s="31" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="G13" s="31" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="H13" s="31" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="I13" s="31" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
-      <c r="F14" s="59"/>
-      <c r="G14" s="108"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="99"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="139" t="s">
+      <c r="C15" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="140" t="s">
+      <c r="D15" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="141" t="s">
+      <c r="E15" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="140" t="s">
+      <c r="F15" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H15" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I15" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J15" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>45911</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
-      <c r="F16" s="54"/>
-      <c r="G16" s="107"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="98"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
     </row>
     <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
       <c r="C17" s="31"/>
       <c r="D17" s="31" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="E17" s="31" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>156</v>
+      </c>
+      <c r="F17" s="97" t="s">
+        <v>110</v>
       </c>
       <c r="G17" s="31" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>104</v>
+      </c>
+      <c r="H17" s="97" t="s">
+        <v>158</v>
       </c>
       <c r="I17" s="31" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
-      <c r="F18" s="59"/>
-      <c r="G18" s="108"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="99"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="139" t="s">
+      <c r="C19" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="140" t="s">
+      <c r="D19" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="141" t="s">
+      <c r="E19" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="140" t="s">
+      <c r="F19" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G19" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H19" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I19" s="28" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:11" ht="18" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>45912</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
-      <c r="E20" s="54"/>
-      <c r="F20" s="107"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="98"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="43"/>
     </row>
     <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
       <c r="C21" s="31" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="D21" s="31" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="E21" s="31" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="F21" s="31" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>161</v>
+      </c>
+      <c r="G21" s="97" t="s">
+        <v>158</v>
       </c>
       <c r="H21" s="31" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="I21" s="31" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
-      <c r="E22" s="59"/>
-      <c r="F22" s="108"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="99"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="48" t="s">
+      <c r="C23" s="47" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="27" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="27" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>33</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>140</v>
       </c>
       <c r="G23" s="26" t="s">
-        <v>156</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>141</v>
+      </c>
+      <c r="H23" s="92" t="s">
+        <v>142</v>
+      </c>
+      <c r="I23" s="92" t="s">
+        <v>143</v>
+      </c>
+      <c r="J23" s="92" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45913</v>
       </c>
       <c r="B24" s="37"/>
-      <c r="C24" s="48"/>
+      <c r="C24" s="47"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
-      <c r="F24" s="63"/>
-[...1 lines deleted...]
-      <c r="H24" s="63"/>
+      <c r="F24" s="62"/>
+      <c r="G24" s="61"/>
+      <c r="H24" s="62"/>
       <c r="I24" s="31"/>
-      <c r="J24" s="134"/>
+      <c r="J24" s="123"/>
     </row>
     <row r="25" spans="1:11" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
       <c r="C25" s="31" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="D25" s="31" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="E25" s="31" t="s">
-        <v>179</v>
-[...8 lines deleted...]
-        <v>175</v>
+        <v>164</v>
+      </c>
+      <c r="F25" s="97" t="s">
+        <v>160</v>
+      </c>
+      <c r="G25" s="97" t="s">
+        <v>158</v>
+      </c>
+      <c r="H25" s="97" t="s">
+        <v>160</v>
       </c>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
-      <c r="K25" s="116" t="s">
-        <v>188</v>
+      <c r="K25" s="106" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="18" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="132"/>
+      <c r="C26" s="121"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
-      <c r="F26" s="65"/>
+      <c r="F26" s="64"/>
       <c r="G26" s="35"/>
-      <c r="H26" s="69"/>
+      <c r="H26" s="68"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="48" t="s">
+      <c r="C27" s="47" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="27" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="27" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>33</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>140</v>
       </c>
       <c r="G27" s="26" t="s">
-        <v>156</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>141</v>
+      </c>
+      <c r="H27" s="92" t="s">
+        <v>142</v>
+      </c>
+      <c r="I27" s="92" t="s">
+        <v>143</v>
+      </c>
+      <c r="J27" s="92" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45914</v>
       </c>
       <c r="B28" s="31"/>
-      <c r="C28" s="132"/>
-[...5 lines deleted...]
-      <c r="I28" s="132"/>
+      <c r="C28" s="121"/>
+      <c r="D28" s="122"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="122"/>
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="121"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:11" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
       <c r="C29" s="31" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="D29" s="31" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="E29" s="31" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>156</v>
+      </c>
+      <c r="F29" s="97" t="s">
+        <v>158</v>
+      </c>
+      <c r="G29" s="97" t="s">
+        <v>160</v>
       </c>
       <c r="H29" s="31" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="I29" s="31" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="J29" s="31" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>154</v>
+      </c>
+      <c r="K29" s="106" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="18" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
-      <c r="C30" s="132"/>
+      <c r="C30" s="121"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
-      <c r="G30" s="132"/>
-[...1 lines deleted...]
-      <c r="I30" s="132"/>
+      <c r="G30" s="121"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView topLeftCell="A9" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="12.42578125" customWidth="1"/>
+    <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.5703125" customWidth="1"/>
+    <col min="6" max="6" width="17.42578125" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="401" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="C1" s="401"/>
       <c r="D1" s="401"/>
       <c r="F1" s="404" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="405"/>
       <c r="H1" s="405"/>
       <c r="I1" s="406"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="402"/>
       <c r="C2" s="402"/>
       <c r="D2" s="403"/>
       <c r="E2" s="12"/>
       <c r="F2" s="407"/>
       <c r="G2" s="408"/>
       <c r="H2" s="408"/>
       <c r="I2" s="409"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="139" t="s">
+      <c r="C3" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="140" t="s">
+      <c r="D3" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="141" t="s">
+      <c r="E3" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="140" t="s">
+      <c r="F3" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H3" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I3" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J3" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J3" s="51"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45915</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
-      <c r="G4" s="67"/>
-[...1 lines deleted...]
-      <c r="I4" s="83"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
       <c r="C5" s="31"/>
-      <c r="D5" s="196" t="s">
-[...11 lines deleted...]
-      <c r="H5" s="196" t="s">
+      <c r="D5" s="174" t="s">
         <v>151</v>
       </c>
+      <c r="E5" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="F5" s="190" t="s">
+        <v>148</v>
+      </c>
+      <c r="G5" s="191" t="s">
+        <v>139</v>
+      </c>
+      <c r="H5" s="174" t="s">
+        <v>136</v>
+      </c>
       <c r="I5" s="31" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="J5" s="31"/>
     </row>
     <row r="6" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="35"/>
       <c r="F6" s="35"/>
-      <c r="G6" s="69"/>
+      <c r="G6" s="68"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="139" t="s">
+      <c r="C7" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="140" t="s">
+      <c r="D7" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="141" t="s">
+      <c r="E7" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="140" t="s">
+      <c r="F7" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H7" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I7" s="28" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J7" s="36"/>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45916</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
       <c r="F8" s="31"/>
-      <c r="G8" s="62"/>
-[...1 lines deleted...]
-      <c r="I8" s="167"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="135"/>
+      <c r="I8" s="145"/>
       <c r="J8" s="31"/>
     </row>
     <row r="9" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
-      <c r="D9" s="214" t="s">
-[...12 lines deleted...]
-        <v>125</v>
+      <c r="D9" s="192" t="s">
+        <v>192</v>
+      </c>
+      <c r="E9" s="193" t="s">
+        <v>193</v>
+      </c>
+      <c r="F9" s="194" t="s">
+        <v>194</v>
+      </c>
+      <c r="G9" s="195" t="s">
+        <v>195</v>
+      </c>
+      <c r="H9" s="196" t="s">
+        <v>110</v>
       </c>
       <c r="I9" s="31" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="J9" s="31"/>
     </row>
     <row r="10" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
-      <c r="G10" s="64"/>
-      <c r="H10" s="108"/>
+      <c r="G10" s="63"/>
+      <c r="H10" s="99"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="139" t="s">
+      <c r="C11" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="140" t="s">
+      <c r="D11" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="141" t="s">
+      <c r="E11" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="140" t="s">
+      <c r="F11" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H11" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I11" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J11" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J11" s="51"/>
     </row>
     <row r="12" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>44821</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="F12" s="31"/>
-      <c r="G12" s="107"/>
-[...1 lines deleted...]
-      <c r="I12" s="154"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="135"/>
       <c r="J12" s="41"/>
     </row>
     <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="196" t="s">
-[...15 lines deleted...]
-        <v>162</v>
+      <c r="C13" s="174" t="s">
+        <v>145</v>
+      </c>
+      <c r="D13" s="174" t="s">
+        <v>166</v>
+      </c>
+      <c r="E13" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="F13" s="168" t="s">
+        <v>110</v>
+      </c>
+      <c r="G13" s="169" t="s">
+        <v>139</v>
+      </c>
+      <c r="H13" s="174" t="s">
+        <v>147</v>
       </c>
       <c r="I13" s="31" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
-      <c r="G14" s="108"/>
-[...1 lines deleted...]
-      <c r="I14" s="108"/>
+      <c r="G14" s="99"/>
+      <c r="H14" s="99"/>
+      <c r="I14" s="99"/>
       <c r="J14" s="35"/>
     </row>
     <row r="15" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="139" t="s">
+      <c r="C15" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="140" t="s">
+      <c r="D15" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="141" t="s">
+      <c r="E15" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="140" t="s">
+      <c r="F15" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H15" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I15" s="28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J15" s="52"/>
+        <v>32</v>
+      </c>
+      <c r="J15" s="51"/>
     </row>
     <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>44822</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
       <c r="F16" s="31"/>
-      <c r="G16" s="67"/>
-[...1 lines deleted...]
-      <c r="I16" s="107"/>
+      <c r="G16" s="66"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="98"/>
       <c r="J16" s="31"/>
     </row>
     <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
       <c r="C17" s="31"/>
-      <c r="D17" s="215" t="s">
-[...12 lines deleted...]
-        <v>152</v>
+      <c r="D17" s="193" t="s">
+        <v>196</v>
+      </c>
+      <c r="E17" s="194" t="s">
+        <v>197</v>
+      </c>
+      <c r="F17" s="194" t="s">
+        <v>198</v>
+      </c>
+      <c r="G17" s="176" t="s">
+        <v>148</v>
+      </c>
+      <c r="H17" s="174" t="s">
+        <v>137</v>
       </c>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
-      <c r="K17" s="111" t="s">
-        <v>184</v>
+      <c r="K17" s="102" t="s">
+        <v>169</v>
       </c>
       <c r="L17" s="31"/>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
-      <c r="E18" s="69"/>
+      <c r="E18" s="68"/>
       <c r="F18" s="35"/>
-      <c r="G18" s="69"/>
-[...1 lines deleted...]
-      <c r="I18" s="108"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="99"/>
       <c r="J18" s="35"/>
     </row>
     <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="139" t="s">
+      <c r="C19" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="140" t="s">
+      <c r="D19" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="141" t="s">
+      <c r="E19" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="140" t="s">
+      <c r="F19" s="129" t="s">
         <v>5</v>
       </c>
       <c r="G19" s="28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H19" s="26" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I19" s="28" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>44823</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
-      <c r="E20" s="54"/>
-[...1 lines deleted...]
-      <c r="G20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="52"/>
       <c r="H20" s="31"/>
-      <c r="I20" s="107"/>
+      <c r="I20" s="98"/>
       <c r="J20" s="43"/>
-      <c r="K20" s="131"/>
+      <c r="K20" s="120"/>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="196" t="s">
-[...15 lines deleted...]
-        <v>152</v>
+      <c r="C21" s="174" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="174" t="s">
+        <v>199</v>
+      </c>
+      <c r="E21" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="F21" s="194" t="s">
+        <v>195</v>
+      </c>
+      <c r="G21" s="168" t="s">
+        <v>110</v>
+      </c>
+      <c r="H21" s="174" t="s">
+        <v>137</v>
       </c>
       <c r="I21" s="31"/>
       <c r="J21" s="43"/>
-      <c r="K21" s="131"/>
+      <c r="K21" s="120"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
-      <c r="F22" s="69"/>
-      <c r="G22" s="69"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
       <c r="H22" s="35"/>
-      <c r="I22" s="108"/>
+      <c r="I22" s="99"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="48" t="s">
+      <c r="C23" s="47" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="E23" s="102" t="s">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="E23" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>140</v>
+      </c>
+      <c r="G23" s="47" t="s">
+        <v>141</v>
       </c>
       <c r="H23" s="26" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>142</v>
+      </c>
+      <c r="I23" s="92" t="s">
+        <v>143</v>
       </c>
       <c r="J23" s="28" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45920</v>
       </c>
       <c r="B24" s="37"/>
-      <c r="C24" s="48"/>
-[...1 lines deleted...]
-      <c r="E24" s="133"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="131"/>
+      <c r="E24" s="122"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
-      <c r="J24" s="133"/>
-      <c r="K24" s="111"/>
+      <c r="J24" s="122"/>
+      <c r="K24" s="102"/>
     </row>
     <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
-      <c r="C25" s="202"/>
-[...16 lines deleted...]
-      <c r="J25" s="177"/>
+      <c r="C25" s="180"/>
+      <c r="D25" s="175" t="s">
+        <v>121</v>
+      </c>
+      <c r="E25" s="193" t="s">
+        <v>193</v>
+      </c>
+      <c r="F25" s="174" t="s">
+        <v>166</v>
+      </c>
+      <c r="G25" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="H25" s="176" t="s">
+        <v>148</v>
+      </c>
+      <c r="I25" s="169"/>
+      <c r="J25" s="155"/>
       <c r="K25" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="132"/>
+      <c r="C26" s="121"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="35"/>
       <c r="J26" s="40"/>
     </row>
     <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="48" t="s">
+      <c r="C27" s="47" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="E27" s="100" t="s">
-[...8 lines deleted...]
-      <c r="H27" s="192"/>
+      <c r="E27" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="F27" s="92" t="s">
+        <v>140</v>
+      </c>
+      <c r="G27" s="93" t="s">
+        <v>141</v>
+      </c>
+      <c r="H27" s="170"/>
       <c r="I27" s="397" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="J27" s="398"/>
     </row>
     <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45921</v>
       </c>
       <c r="B28" s="31"/>
-      <c r="C28" s="133"/>
-[...3 lines deleted...]
-      <c r="G28" s="107"/>
+      <c r="C28" s="122"/>
+      <c r="D28" s="98"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="122"/>
+      <c r="G28" s="98"/>
       <c r="H28" s="43"/>
-      <c r="I28" s="107"/>
+      <c r="I28" s="98"/>
       <c r="J28" s="43"/>
     </row>
     <row r="29" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
-      <c r="C29" s="177" t="s">
-[...10 lines deleted...]
-      <c r="H29" s="177"/>
+      <c r="C29" s="155" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="192" t="s">
+        <v>192</v>
+      </c>
+      <c r="E29" s="178"/>
+      <c r="F29" s="177"/>
+      <c r="G29" s="174" t="s">
+        <v>137</v>
+      </c>
+      <c r="H29" s="155"/>
       <c r="I29" s="413" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="J29" s="414"/>
     </row>
     <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="40"/>
-      <c r="D30" s="108"/>
+      <c r="D30" s="99"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
-      <c r="G30" s="108"/>
+      <c r="G30" s="99"/>
       <c r="H30" s="44"/>
-      <c r="I30" s="108"/>
+      <c r="I30" s="99"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="I29:J29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="I27:J27"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05BBB8B4-1650-4982-BC67-BB82BB5C3F2C}">
   <dimension ref="A1:L36"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="12.42578125" customWidth="1"/>
+    <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.5703125" customWidth="1"/>
+    <col min="6" max="6" width="17.42578125" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="203" t="s">
-[...4 lines deleted...]
-      <c r="F1" s="206" t="s">
+      <c r="B1" s="181" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1" s="181"/>
+      <c r="D1" s="181"/>
+      <c r="F1" s="184" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="207"/>
-[...1 lines deleted...]
-      <c r="I1" s="208"/>
+      <c r="G1" s="185"/>
+      <c r="H1" s="185"/>
+      <c r="I1" s="186"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="204"/>
-[...1 lines deleted...]
-      <c r="D2" s="205"/>
+      <c r="B2" s="182"/>
+      <c r="C2" s="182"/>
+      <c r="D2" s="183"/>
       <c r="E2" s="12"/>
-      <c r="F2" s="209"/>
-[...2 lines deleted...]
-      <c r="I2" s="211"/>
+      <c r="F2" s="187"/>
+      <c r="G2" s="188"/>
+      <c r="H2" s="188"/>
+      <c r="I2" s="189"/>
     </row>
     <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
-      <c r="C3" s="225" t="s">
+      <c r="C3" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="227" t="s">
+      <c r="E3" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="226" t="s">
+      <c r="F3" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="228" t="s">
-[...8 lines deleted...]
-      <c r="J3" s="235"/>
+      <c r="G3" s="206" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" s="207" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="213"/>
     </row>
     <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="58">
+      <c r="A4" s="57">
         <v>45915</v>
       </c>
       <c r="B4" s="30"/>
-      <c r="C4" s="236"/>
-[...6 lines deleted...]
-      <c r="J4" s="236"/>
+      <c r="C4" s="214"/>
+      <c r="D4" s="214"/>
+      <c r="E4" s="214"/>
+      <c r="F4" s="214"/>
+      <c r="G4" s="215"/>
+      <c r="H4" s="216"/>
+      <c r="I4" s="216"/>
+      <c r="J4" s="214"/>
     </row>
     <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="236"/>
-[...12 lines deleted...]
-      <c r="H5" s="223" t="s">
+      <c r="C5" s="214"/>
+      <c r="D5" s="201" t="s">
         <v>151</v>
       </c>
-      <c r="I5" s="236"/>
-      <c r="J5" s="236"/>
+      <c r="E5" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="F5" s="217" t="s">
+        <v>148</v>
+      </c>
+      <c r="G5" s="218" t="s">
+        <v>139</v>
+      </c>
+      <c r="H5" s="201" t="s">
+        <v>136</v>
+      </c>
+      <c r="I5" s="214"/>
+      <c r="J5" s="214"/>
     </row>
     <row r="6" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="30"/>
-      <c r="C6" s="241"/>
-[...6 lines deleted...]
-      <c r="J6" s="241"/>
+      <c r="C6" s="219"/>
+      <c r="D6" s="219"/>
+      <c r="E6" s="219"/>
+      <c r="F6" s="219"/>
+      <c r="G6" s="220"/>
+      <c r="H6" s="219"/>
+      <c r="I6" s="219"/>
+      <c r="J6" s="219"/>
     </row>
     <row r="7" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25"/>
-      <c r="C7" s="225" t="s">
+      <c r="C7" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="226" t="s">
+      <c r="D7" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="227" t="s">
+      <c r="E7" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="226" t="s">
+      <c r="F7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="228" t="s">
-[...8 lines deleted...]
-      <c r="J7" s="243"/>
+      <c r="G7" s="206" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="207" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="221"/>
     </row>
     <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="58">
+      <c r="A8" s="57">
         <v>45916</v>
       </c>
       <c r="B8" s="37"/>
-      <c r="C8" s="236"/>
-[...6 lines deleted...]
-      <c r="J8" s="236"/>
+      <c r="C8" s="214"/>
+      <c r="D8" s="214"/>
+      <c r="E8" s="214"/>
+      <c r="F8" s="214"/>
+      <c r="G8" s="222"/>
+      <c r="H8" s="223"/>
+      <c r="I8" s="224"/>
+      <c r="J8" s="214"/>
     </row>
     <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="30"/>
-      <c r="C9" s="236"/>
-[...18 lines deleted...]
-      <c r="J9" s="236"/>
+      <c r="C9" s="214"/>
+      <c r="D9" s="225" t="s">
+        <v>192</v>
+      </c>
+      <c r="E9" s="197" t="s">
+        <v>193</v>
+      </c>
+      <c r="F9" s="198" t="s">
+        <v>194</v>
+      </c>
+      <c r="G9" s="200" t="s">
+        <v>195</v>
+      </c>
+      <c r="H9" s="226" t="s">
+        <v>110</v>
+      </c>
+      <c r="I9" s="214" t="s">
+        <v>137</v>
+      </c>
+      <c r="J9" s="214"/>
     </row>
     <row r="10" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="34"/>
       <c r="B10" s="39"/>
-      <c r="C10" s="241"/>
-[...6 lines deleted...]
-      <c r="J10" s="241"/>
+      <c r="C10" s="219"/>
+      <c r="D10" s="219"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="219"/>
+      <c r="G10" s="227"/>
+      <c r="H10" s="228"/>
+      <c r="I10" s="219"/>
+      <c r="J10" s="219"/>
     </row>
     <row r="11" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
-      <c r="C11" s="225" t="s">
+      <c r="C11" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="226" t="s">
+      <c r="D11" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="227" t="s">
+      <c r="E11" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="226" t="s">
+      <c r="F11" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="230" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="235"/>
+      <c r="G11" s="208" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11" s="207" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="213"/>
     </row>
     <row r="12" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="58">
+      <c r="A12" s="57">
         <v>44821</v>
       </c>
       <c r="B12" s="30"/>
-      <c r="C12" s="236"/>
-[...6 lines deleted...]
-      <c r="J12" s="252"/>
+      <c r="C12" s="214"/>
+      <c r="D12" s="214"/>
+      <c r="E12" s="214"/>
+      <c r="F12" s="214"/>
+      <c r="G12" s="229"/>
+      <c r="H12" s="223"/>
+      <c r="I12" s="223"/>
+      <c r="J12" s="230"/>
     </row>
     <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="223" t="s">
-[...20 lines deleted...]
-      <c r="J13" s="236"/>
+      <c r="C13" s="201" t="s">
+        <v>145</v>
+      </c>
+      <c r="D13" s="201" t="s">
+        <v>166</v>
+      </c>
+      <c r="E13" s="202" t="s">
+        <v>148</v>
+      </c>
+      <c r="F13" s="231" t="s">
+        <v>110</v>
+      </c>
+      <c r="G13" s="232" t="s">
+        <v>139</v>
+      </c>
+      <c r="H13" s="201" t="s">
+        <v>147</v>
+      </c>
+      <c r="I13" s="214" t="s">
+        <v>137</v>
+      </c>
+      <c r="J13" s="214"/>
     </row>
     <row r="14" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="34"/>
       <c r="B14" s="30"/>
-      <c r="C14" s="241"/>
-[...6 lines deleted...]
-      <c r="J14" s="241"/>
+      <c r="C14" s="219"/>
+      <c r="D14" s="219"/>
+      <c r="E14" s="219"/>
+      <c r="F14" s="219"/>
+      <c r="G14" s="228"/>
+      <c r="H14" s="228"/>
+      <c r="I14" s="228"/>
+      <c r="J14" s="219"/>
     </row>
     <row r="15" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25"/>
-      <c r="C15" s="225" t="s">
+      <c r="C15" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="226" t="s">
+      <c r="D15" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="227" t="s">
+      <c r="E15" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="226" t="s">
+      <c r="F15" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="228" t="s">
-[...8 lines deleted...]
-      <c r="J15" s="235"/>
+      <c r="G15" s="206" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" s="207" t="s">
+        <v>31</v>
+      </c>
+      <c r="I15" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="213"/>
     </row>
     <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A16" s="58">
+      <c r="A16" s="57">
         <v>44822</v>
       </c>
       <c r="B16" s="37"/>
-      <c r="C16" s="236"/>
-[...6 lines deleted...]
-      <c r="J16" s="236"/>
+      <c r="C16" s="214"/>
+      <c r="D16" s="214"/>
+      <c r="E16" s="214"/>
+      <c r="F16" s="214"/>
+      <c r="G16" s="215"/>
+      <c r="H16" s="233"/>
+      <c r="I16" s="229"/>
+      <c r="J16" s="214"/>
     </row>
     <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="30"/>
-      <c r="C17" s="236"/>
-[...18 lines deleted...]
-        <v>184</v>
+      <c r="C17" s="214"/>
+      <c r="D17" s="198" t="s">
+        <v>194</v>
+      </c>
+      <c r="E17" s="200" t="s">
+        <v>195</v>
+      </c>
+      <c r="F17" s="234" t="s">
+        <v>137</v>
+      </c>
+      <c r="G17" s="214" t="s">
+        <v>153</v>
+      </c>
+      <c r="H17" s="214" t="s">
+        <v>153</v>
+      </c>
+      <c r="I17" s="214"/>
+      <c r="J17" s="214"/>
+      <c r="K17" s="102" t="s">
+        <v>169</v>
       </c>
       <c r="L17" s="31"/>
     </row>
     <row r="18" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="34"/>
       <c r="B18" s="39"/>
-      <c r="C18" s="241"/>
-[...6 lines deleted...]
-      <c r="J18" s="241"/>
+      <c r="C18" s="219"/>
+      <c r="D18" s="219"/>
+      <c r="E18" s="220"/>
+      <c r="F18" s="219"/>
+      <c r="G18" s="220"/>
+      <c r="H18" s="235"/>
+      <c r="I18" s="228"/>
+      <c r="J18" s="219"/>
     </row>
     <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="25"/>
-      <c r="C19" s="225" t="s">
+      <c r="C19" s="203" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="226" t="s">
+      <c r="D19" s="204" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="227" t="s">
+      <c r="E19" s="205" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="226" t="s">
+      <c r="F19" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="228" t="s">
-[...8 lines deleted...]
-      <c r="J19" s="243"/>
+      <c r="G19" s="206" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19" s="207" t="s">
+        <v>31</v>
+      </c>
+      <c r="I19" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="J19" s="221"/>
     </row>
     <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A20" s="58">
+      <c r="A20" s="57">
         <v>44823</v>
       </c>
       <c r="B20" s="30"/>
-      <c r="C20" s="236"/>
-[...7 lines deleted...]
-      <c r="K20" s="131"/>
+      <c r="C20" s="214"/>
+      <c r="D20" s="214"/>
+      <c r="E20" s="236"/>
+      <c r="F20" s="215"/>
+      <c r="G20" s="233"/>
+      <c r="H20" s="214"/>
+      <c r="I20" s="229"/>
+      <c r="J20" s="237"/>
+      <c r="K20" s="120"/>
     </row>
     <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
-      <c r="C21" s="223" t="s">
-[...19 lines deleted...]
-      <c r="K21" s="131"/>
+      <c r="C21" s="201" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="197" t="s">
+        <v>193</v>
+      </c>
+      <c r="E21" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="F21" s="198" t="s">
+        <v>195</v>
+      </c>
+      <c r="G21" s="231" t="s">
+        <v>110</v>
+      </c>
+      <c r="H21" s="214" t="s">
+        <v>137</v>
+      </c>
+      <c r="I21" s="214"/>
+      <c r="J21" s="237"/>
+      <c r="K21" s="120"/>
     </row>
     <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="30"/>
-      <c r="C22" s="241"/>
-[...6 lines deleted...]
-      <c r="J22" s="260"/>
+      <c r="C22" s="219"/>
+      <c r="D22" s="219"/>
+      <c r="E22" s="219"/>
+      <c r="F22" s="220"/>
+      <c r="G22" s="220"/>
+      <c r="H22" s="219"/>
+      <c r="I22" s="228"/>
+      <c r="J22" s="238"/>
     </row>
     <row r="23" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="25"/>
-      <c r="C23" s="231" t="s">
+      <c r="C23" s="209" t="s">
         <v>14</v>
       </c>
-      <c r="D23" s="230" t="s">
+      <c r="D23" s="208" t="s">
         <v>12</v>
       </c>
-      <c r="E23" s="232" t="s">
-[...14 lines deleted...]
-      <c r="J23" s="228" t="s">
+      <c r="E23" s="210" t="s">
         <v>33</v>
+      </c>
+      <c r="F23" s="211" t="s">
+        <v>140</v>
+      </c>
+      <c r="G23" s="209" t="s">
+        <v>141</v>
+      </c>
+      <c r="H23" s="207" t="s">
+        <v>142</v>
+      </c>
+      <c r="I23" s="212" t="s">
+        <v>143</v>
+      </c>
+      <c r="J23" s="206" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <v>45920</v>
       </c>
       <c r="B24" s="37"/>
-      <c r="C24" s="231"/>
-[...7 lines deleted...]
-      <c r="K24" s="111"/>
+      <c r="C24" s="209"/>
+      <c r="D24" s="205"/>
+      <c r="E24" s="234"/>
+      <c r="F24" s="214"/>
+      <c r="G24" s="214"/>
+      <c r="H24" s="214"/>
+      <c r="I24" s="214"/>
+      <c r="J24" s="234"/>
+      <c r="K24" s="102"/>
     </row>
     <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A25" s="50"/>
+      <c r="A25" s="49"/>
       <c r="B25" s="30"/>
-      <c r="C25" s="227"/>
-[...16 lines deleted...]
-      <c r="J25" s="263"/>
+      <c r="C25" s="205"/>
+      <c r="D25" s="239" t="s">
+        <v>121</v>
+      </c>
+      <c r="E25" s="197" t="s">
+        <v>193</v>
+      </c>
+      <c r="F25" s="201" t="s">
+        <v>166</v>
+      </c>
+      <c r="G25" s="201" t="s">
+        <v>167</v>
+      </c>
+      <c r="H25" s="202" t="s">
+        <v>148</v>
+      </c>
+      <c r="I25" s="240"/>
+      <c r="J25" s="241"/>
       <c r="K25" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A26" s="51"/>
+      <c r="A26" s="50"/>
       <c r="B26" s="39"/>
-      <c r="C26" s="264"/>
-[...6 lines deleted...]
-      <c r="J26" s="265"/>
+      <c r="C26" s="242"/>
+      <c r="D26" s="243"/>
+      <c r="E26" s="243"/>
+      <c r="F26" s="219"/>
+      <c r="G26" s="219"/>
+      <c r="H26" s="219"/>
+      <c r="I26" s="219"/>
+      <c r="J26" s="243"/>
     </row>
     <row r="27" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="41"/>
-      <c r="C27" s="231" t="s">
+      <c r="C27" s="209" t="s">
         <v>14</v>
       </c>
-      <c r="D27" s="229" t="s">
+      <c r="D27" s="207" t="s">
         <v>12</v>
       </c>
-      <c r="E27" s="229" t="s">
-[...8 lines deleted...]
-      <c r="H27" s="266"/>
+      <c r="E27" s="207" t="s">
+        <v>33</v>
+      </c>
+      <c r="F27" s="211" t="s">
+        <v>140</v>
+      </c>
+      <c r="G27" s="210" t="s">
+        <v>141</v>
+      </c>
+      <c r="H27" s="244"/>
       <c r="I27" s="415" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="J27" s="416"/>
     </row>
     <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="29">
         <v>45921</v>
       </c>
       <c r="B28" s="31"/>
-      <c r="C28" s="256"/>
-[...6 lines deleted...]
-      <c r="J28" s="259"/>
+      <c r="C28" s="234"/>
+      <c r="D28" s="229"/>
+      <c r="E28" s="234"/>
+      <c r="F28" s="234"/>
+      <c r="G28" s="229"/>
+      <c r="H28" s="237"/>
+      <c r="I28" s="229"/>
+      <c r="J28" s="237"/>
     </row>
     <row r="29" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="50"/>
+      <c r="A29" s="49"/>
       <c r="B29" s="31"/>
-      <c r="C29" s="256" t="s">
-[...10 lines deleted...]
-      <c r="H29" s="263"/>
+      <c r="C29" s="234" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="245" t="s">
+        <v>192</v>
+      </c>
+      <c r="E29" s="225"/>
+      <c r="F29" s="246"/>
+      <c r="G29" s="201" t="s">
+        <v>137</v>
+      </c>
+      <c r="H29" s="241"/>
       <c r="I29" s="417" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="J29" s="418"/>
     </row>
     <row r="30" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A30" s="51"/>
+      <c r="A30" s="50"/>
       <c r="B30" s="35"/>
       <c r="C30" s="40"/>
-      <c r="D30" s="108"/>
+      <c r="D30" s="99"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
-      <c r="G30" s="108"/>
+      <c r="G30" s="99"/>
       <c r="H30" s="44"/>
-      <c r="I30" s="108"/>
+      <c r="I30" s="99"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="I29:J29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e58707db-cea7-4907-92d1-cf323291762b}" enabled="1" method="Standard" siteId="{e11cbe9c-f680-44b9-9d42-d705f740b888}" removed="0"/>
   <clbl:label id="{f0785fb4-7cd3-40c0-8122-f25147720244}" enabled="1" method="Standard" siteId="{3619ea90-fa6e-40bf-aa11-2d4a18ad7689}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>36</vt:i4>
+        <vt:i4>37</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="36" baseType="lpstr">
+    <vt:vector size="37" baseType="lpstr">
       <vt:lpstr>V.31</vt:lpstr>
       <vt:lpstr>V.32</vt:lpstr>
       <vt:lpstr>V.33</vt:lpstr>
       <vt:lpstr>V.34</vt:lpstr>
       <vt:lpstr>V.35</vt:lpstr>
       <vt:lpstr>V.36</vt:lpstr>
       <vt:lpstr>V.37</vt:lpstr>
       <vt:lpstr>V.38</vt:lpstr>
       <vt:lpstr>V.38(1)</vt:lpstr>
       <vt:lpstr>V.39</vt:lpstr>
       <vt:lpstr>V.40</vt:lpstr>
       <vt:lpstr>V.41</vt:lpstr>
       <vt:lpstr>V.42</vt:lpstr>
       <vt:lpstr>V.43</vt:lpstr>
       <vt:lpstr>V.44</vt:lpstr>
       <vt:lpstr>V.45</vt:lpstr>
       <vt:lpstr>V.46</vt:lpstr>
       <vt:lpstr>V.47</vt:lpstr>
       <vt:lpstr>V.48</vt:lpstr>
       <vt:lpstr>V.49</vt:lpstr>
       <vt:lpstr>V.50</vt:lpstr>
       <vt:lpstr>V.51</vt:lpstr>
       <vt:lpstr>V.52</vt:lpstr>
       <vt:lpstr>V.1</vt:lpstr>
       <vt:lpstr>V.2</vt:lpstr>
       <vt:lpstr>V.3</vt:lpstr>
       <vt:lpstr>V.4</vt:lpstr>
       <vt:lpstr>V.5</vt:lpstr>
       <vt:lpstr>V.6</vt:lpstr>
       <vt:lpstr>V.7</vt:lpstr>
       <vt:lpstr>V.8</vt:lpstr>
       <vt:lpstr>V.9</vt:lpstr>
       <vt:lpstr>V.10</vt:lpstr>
       <vt:lpstr>V.11</vt:lpstr>
       <vt:lpstr>V.12</vt:lpstr>
       <vt:lpstr>V.13</vt:lpstr>
+      <vt:lpstr>V.14</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jansson, Hanna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>