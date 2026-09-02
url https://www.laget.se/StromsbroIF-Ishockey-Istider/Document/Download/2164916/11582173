--- v2 (2026-05-03)
+++ v3 (2026-09-02)
@@ -36,122 +36,122 @@
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sandvik-my.sharepoint.com/personal/patrik_a_strandberg_sandvik_com/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="22" documentId="8_{1F74A4D5-A205-4230-86DC-F14233D34324}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E5EA8358-95AF-4BE7-83F4-0E6539AB56B3}"/>
+  <xr:revisionPtr revIDLastSave="211" documentId="8_{759B40FC-3F86-474E-8895-DF69AE778765}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2FB6A8E5-E0FE-43FD-9F7D-326B9E56F597}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" firstSheet="20" activeTab="35" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" firstSheet="3" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="V.31" sheetId="44" r:id="rId1"/>
     <sheet name="V.32" sheetId="43" r:id="rId2"/>
     <sheet name="V.33" sheetId="42" r:id="rId3"/>
     <sheet name="V.34" sheetId="41" r:id="rId4"/>
     <sheet name="V.35" sheetId="40" r:id="rId5"/>
     <sheet name="V.36" sheetId="39" r:id="rId6"/>
     <sheet name="V.37" sheetId="1" r:id="rId7"/>
-    <sheet name="V.38" sheetId="2" state="hidden" r:id="rId8"/>
-[...14 lines deleted...]
-    <sheet name="V.52" sheetId="16" r:id="rId23"/>
+    <sheet name="V.38" sheetId="2" r:id="rId8"/>
+    <sheet name="V.39" sheetId="3" r:id="rId9"/>
+    <sheet name="V.40" sheetId="6" r:id="rId10"/>
+    <sheet name="V.41" sheetId="4" r:id="rId11"/>
+    <sheet name="V.42" sheetId="5" r:id="rId12"/>
+    <sheet name="V.43" sheetId="7" r:id="rId13"/>
+    <sheet name="V.44" sheetId="8" r:id="rId14"/>
+    <sheet name="V.45" sheetId="9" r:id="rId15"/>
+    <sheet name="V.46" sheetId="10" r:id="rId16"/>
+    <sheet name="V.47" sheetId="12" r:id="rId17"/>
+    <sheet name="V.48" sheetId="11" r:id="rId18"/>
+    <sheet name="V.49" sheetId="13" r:id="rId19"/>
+    <sheet name="V.50" sheetId="14" r:id="rId20"/>
+    <sheet name="V.51" sheetId="15" r:id="rId21"/>
+    <sheet name="V.52" sheetId="16" r:id="rId22"/>
+    <sheet name="V.53" sheetId="47" r:id="rId23"/>
     <sheet name="V.1" sheetId="21" r:id="rId24"/>
     <sheet name="V.2" sheetId="22" r:id="rId25"/>
     <sheet name="V.3" sheetId="23" r:id="rId26"/>
     <sheet name="V.4" sheetId="24" r:id="rId27"/>
     <sheet name="V.5" sheetId="25" r:id="rId28"/>
     <sheet name="V.6" sheetId="26" r:id="rId29"/>
     <sheet name="V.7" sheetId="27" r:id="rId30"/>
     <sheet name="V.8" sheetId="28" r:id="rId31"/>
     <sheet name="V.9" sheetId="29" r:id="rId32"/>
     <sheet name="V.10" sheetId="30" r:id="rId33"/>
     <sheet name="V.11" sheetId="31" r:id="rId34"/>
     <sheet name="V.12" sheetId="32" r:id="rId35"/>
     <sheet name="V.13" sheetId="33" r:id="rId36"/>
     <sheet name="V.14" sheetId="46" r:id="rId37"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3067" uniqueCount="610">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1869" uniqueCount="345">
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color rgb="FFFFC000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Kontakt</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFFC000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: istidertestebo@outlook.com</t>
     </r>
   </si>
   <si>
     <t>Må</t>
@@ -171,338 +171,161 @@
   <si>
     <t>Ti</t>
   </si>
   <si>
     <t>On</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>Fr</t>
   </si>
   <si>
     <t>Lö</t>
   </si>
   <si>
     <t>08,30-10,00</t>
   </si>
   <si>
     <t>10,15-11,15</t>
   </si>
   <si>
     <t>Sö</t>
   </si>
   <si>
-    <t>09,00-10,00</t>
-[...73 lines deleted...]
-  <si>
     <t>16.30-17.30</t>
   </si>
   <si>
-    <t>10,15-11,45</t>
-[...4 lines deleted...]
-  <si>
     <t>10,15-11,30</t>
   </si>
   <si>
     <t>11,45-13,15</t>
   </si>
   <si>
     <t>16,15-17,15</t>
   </si>
   <si>
     <t>19:00-19,50</t>
   </si>
   <si>
     <t>20,05-20,55</t>
   </si>
   <si>
     <t>21.10-22,00</t>
   </si>
   <si>
-    <t>11,30-12,30</t>
-[...1 lines deleted...]
-  <si>
     <t>08,15-10,00</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>12,00-13,30</t>
   </si>
   <si>
-    <t>17,30-18,30</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Vecka 13 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 12 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 11 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 10 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 9 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 8 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 7 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 6 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 5 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 4 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 3 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 2 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 1 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 52  2025 Testebo </t>
   </si>
   <si>
-    <t xml:space="preserve">Vecka 51  2025 Testebo </t>
-[...46 lines deleted...]
-  <si>
     <t>SIF-A - Wings</t>
   </si>
   <si>
     <t>17,05-17,55</t>
   </si>
   <si>
     <t>SIF-A - Surahammar</t>
   </si>
   <si>
     <t>SIF-A - Enköping</t>
   </si>
   <si>
-    <t>SIF-A borta Kiruna</t>
-[...4 lines deleted...]
-  <si>
     <t>SIF-A borta Boden</t>
   </si>
   <si>
     <t>SIF-A borta Piteå</t>
   </si>
   <si>
-    <t>SIF-A borta Sollentuna</t>
-[...1 lines deleted...]
-  <si>
     <t>SIF-A - Vallentuna</t>
   </si>
   <si>
-    <t>SIF-A - clemensnäs</t>
-[...1 lines deleted...]
-  <si>
     <t>SIF-A borta Borlänge</t>
   </si>
   <si>
-    <t>SIF-A - Falun</t>
-[...7 lines deleted...]
-  <si>
     <t>SIF-A borta Hudiksvall</t>
   </si>
   <si>
-    <t>SIF-A borta clemensnäs</t>
-[...4 lines deleted...]
-  <si>
     <t>SIF-A - Boden</t>
   </si>
   <si>
-    <t>SIF-A - Piteå</t>
-[...4 lines deleted...]
-  <si>
     <t>SIF-A borta Surahammar</t>
   </si>
   <si>
     <t>SIF-A borta Enköping</t>
   </si>
   <si>
     <t>SIF-A borta Vallentuna</t>
   </si>
   <si>
-    <t>SIF -A borta Forshaga</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Vecka 31 2025 VALBO </t>
   </si>
   <si>
     <t>Vecka 33 2025 VALBO</t>
   </si>
   <si>
     <t>Vecka 34 2025 VALBO</t>
   </si>
   <si>
     <t>Vecka 35 2025 VALBO</t>
   </si>
   <si>
     <t>Vecka 36 2025 VALBO</t>
   </si>
   <si>
     <t>17,40-18,35</t>
   </si>
   <si>
     <t>SIF U13</t>
   </si>
   <si>
     <t>18,50-19,45</t>
   </si>
   <si>
     <t>SIF U15</t>
@@ -528,883 +351,177 @@
   <si>
     <t>SIF A-LAG</t>
   </si>
   <si>
     <t>20,10-21,05</t>
   </si>
   <si>
     <t>19-19,55</t>
   </si>
   <si>
     <t>19,00-19,55</t>
   </si>
   <si>
     <t>21,20-22,20</t>
   </si>
   <si>
     <t>16,00-16,55</t>
   </si>
   <si>
     <t>SIF U-16</t>
   </si>
   <si>
     <t>17,10-18,05</t>
   </si>
   <si>
-    <t>Cup HÅIK</t>
-[...1 lines deleted...]
-  <si>
     <t>SIF U20 - Grums</t>
   </si>
   <si>
-    <t>SIF H-Skola</t>
-[...1 lines deleted...]
-  <si>
     <t>SIF U18</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>SIF U20 - Malung</t>
   </si>
   <si>
     <t>SIF U20 - Borlänge</t>
   </si>
   <si>
     <t>SIF U20 - Orsa</t>
   </si>
   <si>
-    <t>SIF U20 - BIK</t>
-[...1 lines deleted...]
-  <si>
     <t>SIF U20 - Valbo</t>
   </si>
   <si>
-    <t>SIF U18 - Mora</t>
-[...7 lines deleted...]
-  <si>
     <t>SIF U18 - Örebro</t>
   </si>
   <si>
-    <t>SIFA - Norrtälje</t>
-[...1 lines deleted...]
-  <si>
     <t>SIF-A - Kiruna</t>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-  <si>
     <t>14,00-15,00</t>
   </si>
   <si>
-    <t>15,15-16,15</t>
-[...43 lines deleted...]
-  <si>
     <t>CUP HÅIK</t>
   </si>
   <si>
-    <t>GKK</t>
-[...1 lines deleted...]
-  <si>
     <t>SIF U20</t>
   </si>
   <si>
-    <t>GGIK A-LAG</t>
-[...76 lines deleted...]
-  <si>
     <t>13,30-15,50</t>
   </si>
   <si>
-    <t>SIF U16 - BIF</t>
-[...13 lines deleted...]
-  <si>
     <t>13,45-16,00</t>
-  </si>
-[...273 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 18,20)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>starttid 19,00</t>
     </r>
   </si>
   <si>
-    <t>HÅIK U12</t>
-[...61 lines deleted...]
-  <si>
     <t>19,00-19.50</t>
   </si>
   <si>
-    <t>SIFU12 Monitor B 16,40-17,40</t>
-[...7 lines deleted...]
-  <si>
     <t>17,15-18.05</t>
   </si>
   <si>
     <t>16.15-17,05</t>
   </si>
   <si>
     <t>15,25-16,15</t>
   </si>
   <si>
-    <t>Hockeyskolan Monitor A 15,30-16,30</t>
-[...43 lines deleted...]
-  <si>
     <t>SIF U18 - Lindlövens</t>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-  <si>
     <t>17,30-19,00</t>
   </si>
   <si>
-    <t>SIF U18 - Valbo</t>
-[...4 lines deleted...]
-  <si>
     <t>SIF U18 - Västerås</t>
   </si>
   <si>
-    <t>U11</t>
-[...13 lines deleted...]
-  <si>
     <t>SIF U18-match</t>
   </si>
   <si>
     <t>SIF U20-match</t>
   </si>
   <si>
-    <t>SIF U18 Div 1 - Borlänge</t>
-[...1 lines deleted...]
-  <si>
     <t>16.50-17.40</t>
   </si>
   <si>
     <t>19.00-19.50</t>
   </si>
   <si>
     <t>20.05-20.55</t>
   </si>
   <si>
     <t>21.10-22.00</t>
   </si>
   <si>
-    <r>
-[...25 lines deleted...]
-  <si>
     <t>08.15-10.00</t>
   </si>
   <si>
     <t>10.15-11.15</t>
-  </si>
-[...17 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 15,20)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> starttid 16.00-19.00</t>
-    </r>
-[...17 lines deleted...]
-      <t>16.45-19.00</t>
     </r>
   </si>
   <si>
     <t>13.30-15.45</t>
   </si>
   <si>
     <t>12.15-13.05</t>
   </si>
   <si>
     <t>11.15-11.05</t>
   </si>
   <si>
     <t>10.15-11.05</t>
   </si>
   <si>
     <t>08.30-10.00</t>
   </si>
   <si>
     <t>09.00-10.30</t>
   </si>
   <si>
     <t>10.45-12.30</t>
   </si>
   <si>
     <t>12.45-15.00</t>
@@ -1469,1112 +586,420 @@
       <t>19.40-22.00</t>
     </r>
   </si>
   <si>
     <t>17.30-19.00</t>
   </si>
   <si>
     <t>15.30-17.15</t>
   </si>
   <si>
     <t>13.45-15.15</t>
   </si>
   <si>
     <t>12.00-13.30</t>
   </si>
   <si>
     <t>10.15-11.45</t>
   </si>
   <si>
     <t>12.00-13.45</t>
   </si>
   <si>
     <t>14.00-16.30</t>
   </si>
   <si>
-    <t>16.45-19.00</t>
-[...1 lines deleted...]
-  <si>
     <t>10.15-11.30</t>
   </si>
   <si>
     <t>11.45-13.15</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Värmning 12,00)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 12.40-15.05</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(värmning 15,20) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>starttid 16.00-18.15</t>
-    </r>
-[...26 lines deleted...]
-      <t>16.45-19.00</t>
     </r>
   </si>
   <si>
     <t>17.05-17.55</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 18,20)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>starttid 19.00-21.15</t>
     </r>
   </si>
   <si>
     <t>12.00-14.00</t>
   </si>
   <si>
     <t>12.00-14.15</t>
   </si>
   <si>
     <t>14.15-16.30</t>
   </si>
   <si>
     <t>16.45-17.45</t>
   </si>
   <si>
     <t>18.00-19.00</t>
   </si>
   <si>
-    <r>
-[...53 lines deleted...]
-  <si>
     <t>10.15-12.00</t>
   </si>
   <si>
     <t>14.30-16.45</t>
   </si>
   <si>
     <t>17.00-19.00</t>
   </si>
   <si>
-    <t>08.00-16.50</t>
-[...35 lines deleted...]
-  <si>
     <t>11.30-13.00</t>
   </si>
   <si>
-    <t>SIF-A - Väsby IK HK</t>
-[...32 lines deleted...]
-  <si>
     <t>SIF-A - Sundsvall</t>
-  </si>
-[...1 lines deleted...]
-    <t>12,15-13,45</t>
   </si>
   <si>
     <t>09.00-10.45</t>
   </si>
   <si>
     <t>11.00-13.15</t>
   </si>
   <si>
     <t>13.30-15.50</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning16,05)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  16.45-19.00</t>
     </r>
   </si>
   <si>
     <t>08.30-09.45</t>
   </si>
   <si>
     <t>10.00-11.15</t>
   </si>
   <si>
     <t>13.15-14.45</t>
   </si>
   <si>
     <t>15.00-16.30</t>
   </si>
   <si>
-    <r>
-[...52 lines deleted...]
-  <si>
     <t>12.15-14.00</t>
   </si>
   <si>
     <t>14.15-15.15</t>
   </si>
   <si>
     <t>15.30-16.30</t>
-  </si>
-[...22 lines deleted...]
-    <t>SIF U16 Valbo 19-20</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(Värmning 16,05) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>16.45-19,00</t>
     </r>
   </si>
   <si>
-    <t>SIF U18 Div. - Lindefallet</t>
-[...10 lines deleted...]
-  <si>
     <t>14.30-15.45</t>
-  </si>
-[...34 lines deleted...]
-    <t>SIF U18DIV.1 hemma GGIK</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(Värmning 16,05) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>16.45-19.00</t>
     </r>
   </si>
   <si>
-    <r>
-[...77 lines deleted...]
-  <si>
     <t>14.30-16.15</t>
   </si>
   <si>
     <t>16.30-18.45</t>
   </si>
   <si>
-    <t>SIF U16 A-hallen 18,50-19,50</t>
-[...1 lines deleted...]
-  <si>
     <t>15.00-16.45</t>
   </si>
   <si>
     <t>17.00-18.45</t>
   </si>
   <si>
     <t>11.30-12.30</t>
   </si>
   <si>
     <t>12.45-13.45</t>
   </si>
   <si>
     <t>14.00-15.00</t>
   </si>
   <si>
     <t>15.15-16.15</t>
   </si>
   <si>
     <t>17.45-18.45</t>
   </si>
   <si>
     <t>09.00-10.00</t>
   </si>
   <si>
-    <t>11.00-12.00</t>
-[...40 lines deleted...]
-  <si>
     <t>13.30-15.15</t>
   </si>
   <si>
-    <t>SIF U9 - Sätra &amp; Sandviken</t>
-[...37 lines deleted...]
-  <si>
     <t>11.45-13.00</t>
   </si>
   <si>
-    <t>HÅIK U10 - Valbo</t>
-[...7 lines deleted...]
-  <si>
     <t>SIF U18 - Borlänge</t>
   </si>
   <si>
-    <t>SIF U18 - Arboga</t>
-[...7 lines deleted...]
-  <si>
     <t>SIF U18 - Hudik</t>
   </si>
   <si>
-    <t>HÅIK U15 - Tierp</t>
-[...13 lines deleted...]
-  <si>
     <t>10.00-11.30</t>
   </si>
   <si>
-    <t>A-laget SIF match Monitor</t>
-[...22 lines deleted...]
-  <si>
     <t>11.45-14.00</t>
   </si>
   <si>
-    <t>HÅIK U8 Sammandrag</t>
-[...31 lines deleted...]
-  <si>
     <t>14.15-16.15</t>
   </si>
   <si>
     <t>16.30-19.00</t>
-  </si>
-[...34 lines deleted...]
-    <t>SIF J18 div 1 Borta Lindefallet</t>
   </si>
   <si>
     <t>12.40-14.55</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 15,20)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>starttid 16.00-18.15</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(värmning 18,20)</t>
-[...25 lines deleted...]
-      </rPr>
       <t>Värmning(16,05)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  16.45-19.00</t>
     </r>
-  </si>
-[...22 lines deleted...]
-    <t>HÅIK U15 - Hudik/Lindefallet Brynäsvallen 10:45</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (värmning 19,00)  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>19.40-22.00</t>
     </r>
   </si>
   <si>
     <t>12.15-14.30</t>
   </si>
   <si>
     <t>14.45-17.15</t>
   </si>
   <si>
     <t>14.15-16.45</t>
   </si>
   <si>
-    <t>CCM Event - Jaxgård</t>
-[...34 lines deleted...]
-  <si>
     <t>12.30-14.00</t>
   </si>
   <si>
     <t>17.45-19:00</t>
-  </si>
-[...25 lines deleted...]
-    <t>HÅIK/SIF U13 - Hudik</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 15,20)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> starttid 16.00-18.15</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Värmning 12,00)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 12.40-15.05</t>
     </r>
   </si>
   <si>
     <t>10.15-12.15</t>
-  </si>
-[...1 lines deleted...]
-    <t>SIF H-skola</t>
   </si>
   <si>
     <t>10.15-12.30</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Värmning(16,05)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -2589,182 +1014,97 @@
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(Värmning 16,05) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>16.45-19.00</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(Värmning 16,05)</t>
-[...44 lines deleted...]
-      </rPr>
       <t>(värmning 18,20)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>starttid 19.00</t>
     </r>
   </si>
   <si>
     <t>12.00-13.15</t>
   </si>
   <si>
-    <t>SIF U11 B-hallen 16,40-17,30</t>
-[...25 lines deleted...]
-  <si>
     <t>16.00-17:40</t>
-  </si>
-[...7 lines deleted...]
-    <t>SIF U16 - Falun</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 14,45)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 15.00-17.30</t>
     </r>
   </si>
   <si>
     <t>12.45-14.30</t>
-  </si>
-[...1 lines deleted...]
-    <t>SIF J18 div 1 hemma Lindefallet</t>
   </si>
   <si>
     <t>12.00-13.00</t>
   </si>
   <si>
     <t>13.15-14.15</t>
   </si>
   <si>
     <t>14.30-15.30</t>
   </si>
   <si>
     <t>15.45-16.45</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 18.20)</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -2784,193 +1124,694 @@
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 19.00)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>starttid 19.40</t>
     </r>
   </si>
   <si>
-    <t>SIF U20 B-hallen 20,10</t>
-[...4 lines deleted...]
-  <si>
     <t>12.15-14.45</t>
   </si>
   <si>
-    <t>HÅIK/SIF U13 - Söderhamn</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Vecka 14 2026 Testebo </t>
   </si>
   <si>
     <t>19.00-20.55</t>
   </si>
   <si>
     <t>12.00-12.55</t>
   </si>
   <si>
     <t>13.10-14.00</t>
   </si>
   <si>
-    <t>SIF div 1 U18 - Lindefallet</t>
-[...1 lines deleted...]
-  <si>
     <t>SIF-A - Hudik</t>
   </si>
   <si>
-    <t>A-laget Borta</t>
-[...7 lines deleted...]
-  <si>
     <t>15.25-16.15</t>
   </si>
   <si>
     <t>14.15-15.10</t>
-  </si>
-[...10 lines deleted...]
-    <t>SIF U16 - Sätra/GGIK</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 18.20)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> starttid 19.00</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>HÅIK U11</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 15.50)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>16.30-19.00</t>
     </r>
   </si>
   <si>
-    <t>SIF U16 - Valbo/Brynäs</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 13.20)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 14.00-16.30</t>
     </r>
   </si>
   <si>
-    <t>SIF U18 div1 - Huge/Skutskär</t>
-[...2 lines deleted...]
-    <t>Viktor Johansson</t>
+    <t xml:space="preserve">Vecka 37 2026 Testebo </t>
+  </si>
+  <si>
+    <t>Fre</t>
+  </si>
+  <si>
+    <t>Tors</t>
+  </si>
+  <si>
+    <t>Ons</t>
+  </si>
+  <si>
+    <t>Tis</t>
+  </si>
+  <si>
+    <t>Mån</t>
+  </si>
+  <si>
+    <t>Lör</t>
+  </si>
+  <si>
+    <t>Sön</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 38 2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 39  2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 40  2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 41  2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 42  2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 43  2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 44 2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 45  2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 46  2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 47  2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 48  2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 49  2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 50 2026 Testebo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vecka 51  2026 Testebo </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Värmning(16,05)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>16.45-19.00</t>
+    </r>
+  </si>
+  <si>
+    <t>Tos</t>
+  </si>
+  <si>
+    <t>SIF U20 - Malungs IF</t>
+  </si>
+  <si>
+    <t>SIF U20 - Falun</t>
+  </si>
+  <si>
+    <t>SIF U20  -  Orsa IK</t>
+  </si>
+  <si>
+    <t>SIF U20 - Hudik</t>
+  </si>
+  <si>
+    <t>14.15-16.00</t>
+  </si>
+  <si>
+    <t>SIF-A - Sollentuna</t>
+  </si>
+  <si>
+    <t>08.00 - 19.00</t>
+  </si>
+  <si>
+    <t>SIF A borta Sundsvall</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Värmning(16,05)  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>16,45-19,00</t>
+    </r>
+  </si>
+  <si>
+    <t>SIF-A borta Lindlöven</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Värmning 15,20) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>16.00-18.25</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Värmning 13,20) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>14.00-16.25</t>
+    </r>
+  </si>
+  <si>
+    <t>17.40-19.00</t>
+  </si>
+  <si>
+    <t>SIF-A - Kalix</t>
+  </si>
+  <si>
+    <t>SIF-A - Järfälla</t>
+  </si>
+  <si>
+    <t>SIF-A borta Haparanda</t>
+  </si>
+  <si>
+    <t>SIF-A borta Järfälla</t>
+  </si>
+  <si>
+    <t>SIF-A borta Norrtälje</t>
+  </si>
+  <si>
+    <t>SIF-A - Norrtälje</t>
+  </si>
+  <si>
+    <t>SIF-A - Asplöven Haparanda</t>
+  </si>
+  <si>
+    <t>SIF-A Piteå</t>
+  </si>
+  <si>
+    <t>16:40-19.00</t>
+  </si>
+  <si>
+    <t>SIF-A - Örnsköldsvik</t>
+  </si>
+  <si>
+    <t>SIF-A Lindlöven</t>
+  </si>
+  <si>
+    <t>SIF U18 - Karlskoga</t>
+  </si>
+  <si>
+    <t>HÅIK A - Huge</t>
+  </si>
+  <si>
+    <t>SIF-A borta Örnsköldsvik</t>
+  </si>
+  <si>
+    <t>SIF-A borta Väsby</t>
+  </si>
+  <si>
+    <t>SIF-A - Borlänge</t>
+  </si>
+  <si>
+    <t>SIF-A borta Kalix</t>
+  </si>
+  <si>
+    <t>SIF-A borta Wings</t>
+  </si>
+  <si>
+    <t>SIF-A borta Sollentuna</t>
+  </si>
+  <si>
+    <t>U18 Borta Lindelöven</t>
+  </si>
+  <si>
+    <t>U20 borta Grums</t>
+  </si>
+  <si>
+    <t>U18 Färjestad Borta</t>
+  </si>
+  <si>
+    <t>U20 Valbo Borta</t>
+  </si>
+  <si>
+    <t>U18 Borta Leksand</t>
+  </si>
+  <si>
+    <t>U18 Borta Grums</t>
+  </si>
+  <si>
+    <t>U18 div.1 Borta Vlbo</t>
+  </si>
+  <si>
+    <t>U20borta Hudik</t>
+  </si>
+  <si>
+    <t>U18 div.1 hemma GGIK</t>
+  </si>
+  <si>
+    <t>U18 Borta valbo</t>
+  </si>
+  <si>
+    <t>U18div.1 Borta Hedesunda</t>
+  </si>
+  <si>
+    <t>U18div.1 hemma Huge</t>
+  </si>
+  <si>
+    <t>U18div.1 borta Lindefallet</t>
+  </si>
+  <si>
+    <t>U20 borta Malung</t>
+  </si>
+  <si>
+    <t>U18div.1 borta Skutskär</t>
+  </si>
+  <si>
+    <t>U18div.1 hemma skutskär</t>
+  </si>
+  <si>
+    <t>U20 borta Borlänge</t>
+  </si>
+  <si>
+    <t>U18div.1 borta Hudik</t>
+  </si>
+  <si>
+    <t>U20 borta Orsa</t>
+  </si>
+  <si>
+    <t>U18div.1 hemma Valbo</t>
+  </si>
+  <si>
+    <t>U18div.1 borta GGIK</t>
+  </si>
+  <si>
+    <t>U20 borta Falun</t>
+  </si>
+  <si>
+    <t>U18div.1 hemma Hedesunda</t>
+  </si>
+  <si>
+    <t>U18div.1 borta Huge</t>
+  </si>
+  <si>
+    <t>U18div.1 hemma Lindefallet</t>
+  </si>
+  <si>
+    <t>U18div.1 hemma Hofors</t>
+  </si>
+  <si>
+    <t>U20borta Valbo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U18div.1borta skutskär </t>
+  </si>
+  <si>
+    <t>A-laget Monitor mot Hudik 16,00</t>
+  </si>
+  <si>
+    <t>U20 borta Hudik</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Värmning 13,20) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>14.00-16,15</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(värmning 16,05)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> starttid 16,45-19,00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Värmning 11,50)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>12,30-14,45</t>
+    </r>
+  </si>
+  <si>
+    <t>SIFU20-USA</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(värmning 16,05)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> starttid 16.45-19,00</t>
+    </r>
+  </si>
+  <si>
+    <t>8,30-9,25</t>
+  </si>
+  <si>
+    <t>9,40-10,35</t>
+  </si>
+  <si>
+    <t>10,50-11,45</t>
+  </si>
+  <si>
+    <t>12,00-12,55</t>
+  </si>
+  <si>
+    <t>13,10-14,05</t>
+  </si>
+  <si>
+    <t>14,20-15,15</t>
+  </si>
+  <si>
+    <t>15,30-16,25</t>
+  </si>
+  <si>
+    <t>16,40-17,35</t>
+  </si>
+  <si>
+    <t>17,50-18,45</t>
+  </si>
+  <si>
+    <t>GGIK A-lag</t>
+  </si>
+  <si>
+    <t>GGIK U20</t>
+  </si>
+  <si>
+    <t>GGIK U18</t>
+  </si>
+  <si>
+    <t>HUGE A-lag</t>
+  </si>
+  <si>
+    <t>HUGE U18</t>
+  </si>
+  <si>
+    <t>GKK</t>
+  </si>
+  <si>
+    <t>17.05-18.45</t>
+  </si>
+  <si>
+    <t>GGIK</t>
+  </si>
+  <si>
+    <t>HUGE</t>
+  </si>
+  <si>
+    <t>GSK</t>
+  </si>
+  <si>
+    <t>8,30-10,35</t>
+  </si>
+  <si>
+    <t>SIF U18 - Brynäs</t>
+  </si>
+  <si>
+    <t>11,30-13,30</t>
+  </si>
+  <si>
+    <t>13,45-15,45</t>
+  </si>
+  <si>
+    <t>SIF U12</t>
+  </si>
+  <si>
+    <t>SIF U14/15</t>
+  </si>
+  <si>
+    <t>SIF U11</t>
+  </si>
+  <si>
+    <t>HÅIK U12-U15</t>
+  </si>
+  <si>
+    <t>HÅIK U9-U11</t>
+  </si>
+  <si>
+    <t>HÅIK U12/13</t>
+  </si>
+  <si>
+    <t>HÅIK U14/15</t>
+  </si>
+  <si>
+    <t>SIF A-Lag</t>
+  </si>
+  <si>
+    <t>U18 borta Mora</t>
+  </si>
+  <si>
+    <t>HÅIK</t>
+  </si>
+  <si>
+    <t>Hockeyskola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIF </t>
+  </si>
+  <si>
+    <t>11.20-12.10</t>
+  </si>
+  <si>
+    <t>12.25-13.15</t>
+  </si>
+  <si>
+    <t>13.30.14.20</t>
+  </si>
+  <si>
+    <t>14.35-15.25</t>
+  </si>
+  <si>
+    <t>15.40-16.30</t>
+  </si>
+  <si>
+    <t>16.45-17.35</t>
+  </si>
+  <si>
+    <t>17.50-19.00</t>
+  </si>
+  <si>
+    <t>13.35.14.25</t>
+  </si>
+  <si>
+    <t>14.40.15.45</t>
+  </si>
+  <si>
+    <t>SIF U20 Borta Borlänge</t>
+  </si>
+  <si>
+    <t>13.15-15.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="43" x14ac:knownFonts="1">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFFC000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color rgb="FFFFC000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -3085,277 +1926,218 @@
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Arial"/>
-[...3 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="4"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="20">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...28 lines deleted...]
-        <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF7C80"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
-[...10 lines deleted...]
-        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.39997558519241921"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00FFFF"/>
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -3497,71 +2279,68 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="639">
+  <cellXfs count="517">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -3580,53 +2359,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3648,53 +2424,50 @@
     <xf numFmtId="16" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -3715,1555 +2488,1210 @@
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...95 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...84 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="27" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="27" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-[...112 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="42" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...146 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...77 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...95 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="20" fontId="12" fillId="12" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="12" fillId="16" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="20" fontId="12" fillId="16" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="27" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="20" fontId="27" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -5573,22804 +4001,20592 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings27.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings27.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E168044C-4771-4830-8E3A-1680592EA9A4}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0">
       <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.453125" customWidth="1"/>
+    <col min="8" max="8" width="16.453125" customWidth="1"/>
+    <col min="9" max="9" width="17.453125" customWidth="1"/>
+    <col min="10" max="10" width="19.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="404" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="341" t="s">
+        <v>51</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="344" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="405"/>
-[...14 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="345"/>
+      <c r="H1" s="345"/>
+      <c r="I1" s="346"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="343"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="347"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="348"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25"/>
-[...10 lines deleted...]
-      <c r="A4" s="57">
+      <c r="B3" s="24"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="121"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45866</v>
       </c>
-      <c r="B4" s="30"/>
-[...34 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="25"/>
-[...10 lines deleted...]
-      <c r="A8" s="57">
+      <c r="B7" s="24"/>
+      <c r="C7" s="120"/>
+      <c r="D7" s="121"/>
+      <c r="E7" s="122"/>
+      <c r="F7" s="121"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="35"/>
+    </row>
+    <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45867</v>
       </c>
-      <c r="B8" s="37"/>
-[...34 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="30"/>
+    </row>
+    <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="93"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="95"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="95"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="25"/>
-[...16 lines deleted...]
-      <c r="A12" s="57">
+      <c r="B11" s="24"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="121"/>
+      <c r="E11" s="122" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" s="121" t="s">
+        <v>58</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="H11" s="25"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
         <v>45868</v>
       </c>
-      <c r="B12" s="30"/>
-[...40 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="93" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="93"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="95"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="25"/>
-[...10 lines deleted...]
-      <c r="A16" s="57">
+      <c r="B15" s="24"/>
+      <c r="C15" s="120"/>
+      <c r="D15" s="121"/>
+      <c r="E15" s="122"/>
+      <c r="F15" s="121"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45869</v>
       </c>
-      <c r="B16" s="37"/>
-[...34 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="94"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="93"/>
+      <c r="E17" s="93"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="30"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="25"/>
-[...10 lines deleted...]
-      <c r="A20" s="57">
+      <c r="B19" s="24"/>
+      <c r="C19" s="120"/>
+      <c r="D19" s="121"/>
+      <c r="E19" s="122"/>
+      <c r="F19" s="121"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
         <v>45870</v>
       </c>
-      <c r="B20" s="30"/>
-[...134 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="94"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="41"/>
+    </row>
+    <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="93"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="93"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="41"/>
+    </row>
+    <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="95"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="43"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="339"/>
+      <c r="F23" s="340"/>
+      <c r="G23" s="339"/>
+      <c r="H23" s="340"/>
+      <c r="I23" s="88"/>
+      <c r="J23" s="88"/>
+    </row>
+    <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="333"/>
+      <c r="H24" s="334"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="115"/>
+    </row>
+    <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="335"/>
+      <c r="F25" s="349"/>
+      <c r="G25" s="335"/>
+      <c r="H25" s="336"/>
+      <c r="I25" s="30"/>
+      <c r="J25" s="58"/>
+    </row>
+    <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="43"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="339"/>
+      <c r="F27" s="340"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="88"/>
+    </row>
+    <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="28"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="94"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="41"/>
+    </row>
+    <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="93"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="336"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="93"/>
+      <c r="J29" s="58"/>
+    </row>
+    <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="113"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="113"/>
+      <c r="H30" s="113"/>
+      <c r="I30" s="113"/>
+      <c r="J30" s="42"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-[...581 lines deleted...]
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="17.42578125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="17.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.90625" customWidth="1"/>
+    <col min="5" max="5" width="20.90625" customWidth="1"/>
+    <col min="6" max="6" width="23.54296875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.08984375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="22.453125" customWidth="1"/>
+    <col min="9" max="9" width="19.36328125" customWidth="1"/>
+    <col min="10" max="10" width="17.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="229"/>
+      <c r="B1" s="325" t="s">
+        <v>218</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...17 lines deleted...]
-      <c r="C3" s="128" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+      <c r="J1" s="229"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="229"/>
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="E2" s="229"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+      <c r="J2" s="229"/>
+    </row>
+    <row r="3" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="129" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="130" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="129" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="28" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="29">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45928</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="181"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="30"/>
+    </row>
+    <row r="5" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="284"/>
+      <c r="F5" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G5" s="219"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="102"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="35"/>
+    </row>
+    <row r="8" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A8" s="28">
         <v>45929</v>
       </c>
-      <c r="B4" s="30"/>
-[...53 lines deleted...]
-      <c r="C7" s="128" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="30"/>
+      <c r="L8" s="63"/>
+    </row>
+    <row r="9" spans="1:13" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="129" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="130" t="s">
+      <c r="E11" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="129" t="s">
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="28" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="29">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="28">
         <v>45930</v>
       </c>
-      <c r="B8" s="37"/>
-[...51 lines deleted...]
-      <c r="C11" s="128" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="164"/>
+      <c r="F12" s="126"/>
+      <c r="G12" s="78"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="260"/>
+      <c r="L12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="219"/>
+      <c r="E13" s="287"/>
+      <c r="F13" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G13" s="78"/>
+      <c r="H13" s="78"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="102"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="127"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="105"/>
+      <c r="H14" s="105"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="34"/>
+      <c r="L14" s="63"/>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="129" t="s">
+      <c r="D15" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="130" t="s">
+      <c r="E15" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="129" t="s">
+      <c r="F15" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="28" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="29">
+      <c r="G15" s="377" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" s="378"/>
+      <c r="I15" s="379"/>
+      <c r="J15" s="27"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="86"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A16" s="28">
         <v>45931</v>
       </c>
-      <c r="B12" s="30"/>
-[...59 lines deleted...]
-      <c r="C15" s="128" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="380" t="s">
+        <v>80</v>
+      </c>
+      <c r="H16" s="381"/>
+      <c r="I16" s="382"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="86"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="37"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G17" s="383"/>
+      <c r="H17" s="384"/>
+      <c r="I17" s="385"/>
+      <c r="J17" s="93"/>
+      <c r="K17" s="102"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="86"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="386"/>
+      <c r="H18" s="387"/>
+      <c r="I18" s="388"/>
+      <c r="J18" s="34"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="86"/>
+    </row>
+    <row r="19" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="129" t="s">
+      <c r="D19" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="130" t="s">
+      <c r="E19" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="129" t="s">
+      <c r="F19" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="173"/>
-      <c r="H15" s="424" t="s">
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="35"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="63"/>
+    </row>
+    <row r="20" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="28">
+        <v>45932</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="126"/>
+      <c r="H20" s="126"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="41"/>
+      <c r="L20" s="63"/>
+      <c r="M20" s="86"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="78"/>
+      <c r="E21" s="219"/>
+      <c r="F21" s="284"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="78"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="165" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="105"/>
+      <c r="E22" s="105"/>
+      <c r="F22" s="182"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="236" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="123" t="s">
         <v>122</v>
       </c>
-      <c r="I15" s="433"/>
-[...91 lines deleted...]
-      <c r="A20" s="29">
+      <c r="E23" s="178" t="s">
+        <v>123</v>
+      </c>
+      <c r="F23" s="114" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23" s="365" t="s">
+        <v>230</v>
+      </c>
+      <c r="H23" s="390"/>
+      <c r="I23" s="366"/>
+      <c r="J23" s="49"/>
+    </row>
+    <row r="24" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28">
         <v>45933</v>
       </c>
-      <c r="B20" s="30"/>
-[...73 lines deleted...]
-      <c r="A24" s="29">
+      <c r="B24" s="36"/>
+      <c r="C24" s="126" t="s">
+        <v>333</v>
+      </c>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="126"/>
+      <c r="G24" s="353" t="s">
+        <v>234</v>
+      </c>
+      <c r="H24" s="354"/>
+      <c r="I24" s="355"/>
+      <c r="J24" s="30"/>
+      <c r="K24" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="37"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="54" t="s">
+        <v>332</v>
+      </c>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="356"/>
+      <c r="H25" s="357"/>
+      <c r="I25" s="358"/>
+      <c r="J25" s="30"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="95"/>
+      <c r="D26" s="95"/>
+      <c r="E26" s="95"/>
+      <c r="F26" s="95"/>
+      <c r="G26" s="359"/>
+      <c r="H26" s="360"/>
+      <c r="I26" s="361"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="260"/>
+      <c r="C27" s="237" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="123" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="123" t="s">
+        <v>123</v>
+      </c>
+      <c r="F27" s="213" t="s">
+        <v>104</v>
+      </c>
+      <c r="G27" s="268"/>
+      <c r="H27" s="268"/>
+      <c r="I27" s="268"/>
+      <c r="J27" s="88"/>
+    </row>
+    <row r="28" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="28">
         <v>45934</v>
       </c>
-      <c r="B24" s="37"/>
-[...116 lines deleted...]
-      <c r="J30" s="432"/>
+      <c r="B28" s="51"/>
+      <c r="C28" s="126" t="s">
+        <v>331</v>
+      </c>
+      <c r="D28" s="126"/>
+      <c r="E28" s="126"/>
+      <c r="F28" s="126"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="274"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="60"/>
+    </row>
+    <row r="29" spans="1:13" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="51"/>
+      <c r="C29" s="54" t="s">
+        <v>332</v>
+      </c>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="264"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="281" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="95"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="95"/>
+      <c r="F30" s="95"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...1 lines deleted...]
-    <mergeCell ref="H28:J30"/>
+  <mergeCells count="6">
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="E23:F23"/>
-[...5 lines deleted...]
-    <mergeCell ref="G24:H26"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G24:I26"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G16:I18"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9:I9"/>
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="28.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.453125" customWidth="1"/>
+    <col min="5" max="5" width="27.26953125" customWidth="1"/>
     <col min="6" max="6" width="24" customWidth="1"/>
-    <col min="7" max="7" width="31" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="15.42578125" customWidth="1"/>
+    <col min="7" max="7" width="25.08984375" customWidth="1"/>
+    <col min="8" max="8" width="27.90625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.90625" customWidth="1"/>
+    <col min="10" max="10" width="15.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...17 lines deleted...]
-      <c r="C3" s="256" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="257" t="s">
+      <c r="F3" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="29">
+      <c r="G3" s="156" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="53"/>
+      <c r="K3" s="165"/>
+    </row>
+    <row r="4" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45935</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="314"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="284"/>
+      <c r="F5" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G5" s="219"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="165"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="314"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="167" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" s="25"/>
+      <c r="K7" s="314"/>
+    </row>
+    <row r="8" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="28">
         <v>45936</v>
       </c>
-      <c r="B4" s="30"/>
-[...58 lines deleted...]
-      <c r="C7" s="256" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="126"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="314" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="81"/>
+      <c r="F9" s="219"/>
+      <c r="G9" s="152"/>
+      <c r="H9" s="288"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="397"/>
+      <c r="L9" s="398"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="127"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="56"/>
+      <c r="K10" s="31"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
+      <c r="E11" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="257" t="s">
+      <c r="F11" s="157" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="234" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="29">
+      <c r="G11" s="157" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" s="53"/>
+      <c r="K11" s="314"/>
+    </row>
+    <row r="12" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="28">
         <v>45937</v>
       </c>
-      <c r="B8" s="37"/>
-[...55 lines deleted...]
-      <c r="C11" s="256" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="126"/>
+      <c r="H12" s="159"/>
+      <c r="I12" s="391"/>
+      <c r="J12" s="63"/>
+      <c r="K12" s="314"/>
+    </row>
+    <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="219"/>
+      <c r="E13" s="152"/>
+      <c r="F13" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G13" s="78"/>
+      <c r="H13" s="289"/>
+      <c r="I13" s="392"/>
+      <c r="J13" s="51"/>
+      <c r="K13" s="165"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="127"/>
+      <c r="G14" s="80"/>
+      <c r="H14" s="127"/>
+      <c r="I14" s="393"/>
+      <c r="J14" s="56"/>
+      <c r="K14" s="315"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149"/>
+      <c r="D15" s="150" t="s">
+        <v>91</v>
+      </c>
+      <c r="E15" s="151" t="s">
+        <v>90</v>
+      </c>
+      <c r="F15" s="157" t="s">
+        <v>89</v>
+      </c>
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="53"/>
+      <c r="K15" s="314"/>
+    </row>
+    <row r="16" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="28">
+        <v>45938</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="159"/>
+      <c r="H16" s="189"/>
+      <c r="I16" s="187"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="314" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="287"/>
+      <c r="F17" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G17" s="51"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="51"/>
+      <c r="K17" s="314" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="56"/>
+      <c r="K18" s="314"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="204" t="s">
+      <c r="D19" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
+      <c r="E19" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="234" t="s">
+      <c r="F19" s="157" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="234" t="s">
-[...85 lines deleted...]
-      <c r="A16" s="29">
+      <c r="G19" s="157" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="150"/>
+      <c r="K19" s="314"/>
+    </row>
+    <row r="20" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="28">
         <v>45939</v>
       </c>
-      <c r="B16" s="37"/>
-[...70 lines deleted...]
-      <c r="A20" s="29">
+      <c r="B20" s="29"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="316"/>
+      <c r="K20" s="314"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="219"/>
+      <c r="E21" s="152"/>
+      <c r="F21" s="280"/>
+      <c r="G21" s="78"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="78"/>
+      <c r="J21" s="316"/>
+      <c r="K21" s="314"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="105"/>
+      <c r="G22" s="105"/>
+      <c r="H22" s="105"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="317"/>
+      <c r="K22" s="314"/>
+    </row>
+    <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="236" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="151" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" s="168" t="s">
+        <v>123</v>
+      </c>
+      <c r="F23" s="395" t="s">
+        <v>344</v>
+      </c>
+      <c r="G23" s="396"/>
+      <c r="H23" s="333" t="s">
+        <v>240</v>
+      </c>
+      <c r="I23" s="394"/>
+      <c r="J23" s="394"/>
+      <c r="K23" s="314"/>
+    </row>
+    <row r="24" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A24" s="28">
         <v>45940</v>
       </c>
-      <c r="B20" s="30"/>
-[...78 lines deleted...]
-      <c r="A24" s="29">
+      <c r="B24" s="75"/>
+      <c r="C24" s="126" t="s">
+        <v>333</v>
+      </c>
+      <c r="D24" s="159"/>
+      <c r="E24" s="142"/>
+      <c r="F24" s="319"/>
+      <c r="G24" s="320"/>
+      <c r="H24" s="353" t="s">
+        <v>233</v>
+      </c>
+      <c r="I24" s="354"/>
+      <c r="J24" s="354"/>
+      <c r="K24" s="314" t="s">
+        <v>43</v>
+      </c>
+      <c r="L24" s="63"/>
+      <c r="M24" s="63"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="54" t="s">
+        <v>332</v>
+      </c>
+      <c r="D25" s="81"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="322"/>
+      <c r="H25" s="356"/>
+      <c r="I25" s="357"/>
+      <c r="J25" s="357"/>
+      <c r="K25" s="314"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="48"/>
+      <c r="C26" s="95"/>
+      <c r="D26" s="127"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="323"/>
+      <c r="G26" s="324"/>
+      <c r="H26" s="359"/>
+      <c r="I26" s="360"/>
+      <c r="J26" s="360"/>
+      <c r="K26" s="314"/>
+    </row>
+    <row r="27" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="237" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="151" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="168" t="s">
+        <v>123</v>
+      </c>
+      <c r="F27" s="395" t="s">
+        <v>344</v>
+      </c>
+      <c r="G27" s="396"/>
+      <c r="H27" s="333" t="s">
+        <v>240</v>
+      </c>
+      <c r="I27" s="394"/>
+      <c r="J27" s="394"/>
+      <c r="K27" s="314"/>
+    </row>
+    <row r="28" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A28" s="28">
         <v>45941</v>
       </c>
-      <c r="B24" s="78"/>
-[...153 lines deleted...]
-      <c r="M36" s="89"/>
+      <c r="B28" s="51"/>
+      <c r="C28" s="126" t="s">
+        <v>331</v>
+      </c>
+      <c r="D28" s="283"/>
+      <c r="E28" s="391"/>
+      <c r="F28" s="319"/>
+      <c r="G28" s="320"/>
+      <c r="H28" s="353" t="s">
+        <v>94</v>
+      </c>
+      <c r="I28" s="354"/>
+      <c r="J28" s="354"/>
+      <c r="K28" s="314" t="s">
+        <v>258</v>
+      </c>
+      <c r="L28" s="63"/>
+    </row>
+    <row r="29" spans="1:13" ht="15.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="51"/>
+      <c r="C29" s="54" t="s">
+        <v>332</v>
+      </c>
+      <c r="D29" s="78"/>
+      <c r="E29" s="392"/>
+      <c r="F29" s="321"/>
+      <c r="G29" s="322"/>
+      <c r="H29" s="356"/>
+      <c r="I29" s="357"/>
+      <c r="J29" s="357"/>
+      <c r="K29" s="314"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="33"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="95"/>
+      <c r="D30" s="99"/>
+      <c r="E30" s="393"/>
+      <c r="F30" s="323"/>
+      <c r="G30" s="324"/>
+      <c r="H30" s="359"/>
+      <c r="I30" s="360"/>
+      <c r="J30" s="360"/>
+      <c r="K30" s="314"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+    </row>
+    <row r="31" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="L31" s="63"/>
+      <c r="M31" s="86"/>
+    </row>
+    <row r="32" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="L32" s="63"/>
+      <c r="M32" s="86"/>
+    </row>
+    <row r="33" spans="12:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="L33" s="63"/>
+      <c r="M33" s="86"/>
+    </row>
+    <row r="34" spans="12:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="L34" s="63"/>
+      <c r="M34" s="86"/>
+    </row>
+    <row r="35" spans="12:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="L35" s="63"/>
+      <c r="M35" s="63"/>
+    </row>
+    <row r="36" spans="12:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="L36" s="63"/>
+      <c r="M36" s="86"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
+  <mergeCells count="13">
     <mergeCell ref="K9:L9"/>
-    <mergeCell ref="H23:I23"/>
-    <mergeCell ref="H27:I27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="E23:F23"/>
-[...1 lines deleted...]
-    <mergeCell ref="G16:I18"/>
+    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="I12:I14"/>
+    <mergeCell ref="F23:G23"/>
     <mergeCell ref="E28:E30"/>
-    <mergeCell ref="G28:G30"/>
-[...3 lines deleted...]
-    <mergeCell ref="E24:F26"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="H28:J30"/>
+    <mergeCell ref="H24:J26"/>
+    <mergeCell ref="F24:G26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="K35" sqref="K35"/>
+      <selection activeCell="I33" sqref="I33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="23.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.54296875" customWidth="1"/>
+    <col min="2" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="17.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.08984375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
-    <col min="6" max="6" width="20.42578125" customWidth="1"/>
-    <col min="7" max="7" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.453125" customWidth="1"/>
+    <col min="7" max="7" width="19.54296875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
     <col min="9" max="9" width="22" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C1" s="325" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1" s="325"/>
+      <c r="E1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...17 lines deleted...]
-      <c r="C3" s="256" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="E2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="144" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="85"/>
+      <c r="C3" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="257" t="s">
+      <c r="F3" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="157">
+      <c r="G3" s="157" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="145">
+        <v>45942</v>
+      </c>
+      <c r="B4" s="169"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="160"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+    </row>
+    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="146"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="284"/>
+      <c r="F5" s="290"/>
+      <c r="G5" s="287"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="100"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="147"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="144" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="85"/>
+      <c r="C7" s="167" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" s="166"/>
+    </row>
+    <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="145">
         <v>45943</v>
       </c>
-      <c r="B4" s="258"/>
-[...50 lines deleted...]
-      <c r="K6" t="s">
+      <c r="B8" s="169"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="126"/>
+      <c r="G8" s="171"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="126"/>
+      <c r="J8" s="93"/>
+    </row>
+    <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="146"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="93"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="147"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="127"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="127"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="95"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="144" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="85"/>
+      <c r="C11" s="167" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="157" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="157" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="145">
+        <v>45944</v>
+      </c>
+      <c r="B12" s="169"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="163"/>
+      <c r="F12" s="164"/>
+      <c r="G12" s="132"/>
+      <c r="H12" s="132"/>
+      <c r="I12" s="126"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="102"/>
+    </row>
+    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="146"/>
+      <c r="B13" s="172"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="219"/>
+      <c r="E13" s="152"/>
+      <c r="F13" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="102"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="147"/>
+      <c r="B14" s="38"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="127"/>
+      <c r="G14" s="57"/>
+      <c r="H14" s="57"/>
+      <c r="I14" s="80"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="144" t="s">
+        <v>231</v>
+      </c>
+      <c r="B15" s="85"/>
+      <c r="C15" s="167" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="170" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="157" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="49"/>
+      <c r="L15" s="66"/>
+    </row>
+    <row r="16" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="145">
+        <v>45945</v>
+      </c>
+      <c r="B16" s="169"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="164"/>
+      <c r="F16" s="162"/>
+      <c r="G16" s="126"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="30"/>
+      <c r="K16" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="146"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="287"/>
+      <c r="F17" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G17" s="290"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="147"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="127"/>
+      <c r="F18" s="80"/>
+      <c r="G18" s="80"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="144" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="85"/>
+      <c r="C19" s="167" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" s="339" t="s">
+        <v>87</v>
+      </c>
+      <c r="G19" s="389"/>
+      <c r="H19" s="389"/>
+      <c r="I19" s="340"/>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="145">
+        <v>45946</v>
+      </c>
+      <c r="B20" s="169"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="164"/>
+      <c r="F20" s="399" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="400"/>
+      <c r="H20" s="400"/>
+      <c r="I20" s="401"/>
+      <c r="J20" s="41"/>
+    </row>
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="146"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="219"/>
+      <c r="E21" s="152"/>
+      <c r="F21" s="402"/>
+      <c r="G21" s="403"/>
+      <c r="H21" s="403"/>
+      <c r="I21" s="404"/>
+      <c r="J21" s="41"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="147"/>
+      <c r="B22" s="38"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="127"/>
+      <c r="F22" s="405"/>
+      <c r="G22" s="406"/>
+      <c r="H22" s="406"/>
+      <c r="I22" s="407"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="144" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="43"/>
+      <c r="C23" s="286" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="195" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="168" t="s">
+        <v>320</v>
+      </c>
+      <c r="F23" s="156" t="s">
+        <v>321</v>
+      </c>
+      <c r="G23" s="263"/>
+      <c r="H23" s="408" t="s">
+        <v>151</v>
+      </c>
+      <c r="I23" s="409"/>
+      <c r="J23" s="410"/>
+    </row>
+    <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="145">
+        <v>45947</v>
+      </c>
+      <c r="B24" s="55"/>
+      <c r="C24" s="362"/>
+      <c r="D24" s="362"/>
+      <c r="E24" s="362"/>
+      <c r="F24" s="362"/>
+      <c r="G24" s="132"/>
+      <c r="H24" s="399" t="s">
+        <v>74</v>
+      </c>
+      <c r="I24" s="400"/>
+      <c r="J24" s="401"/>
+      <c r="K24" s="269"/>
+      <c r="L24" s="270"/>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="146"/>
+      <c r="B25" s="40"/>
+      <c r="C25" s="363"/>
+      <c r="D25" s="363"/>
+      <c r="E25" s="363"/>
+      <c r="F25" s="363"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="402"/>
+      <c r="I25" s="403"/>
+      <c r="J25" s="404"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="147"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="364"/>
+      <c r="D26" s="364"/>
+      <c r="E26" s="364"/>
+      <c r="F26" s="364"/>
+      <c r="G26" s="57"/>
+      <c r="H26" s="405"/>
+      <c r="I26" s="406"/>
+      <c r="J26" s="407"/>
+    </row>
+    <row r="27" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="144" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="32"/>
+      <c r="C27" s="174" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="170" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="411" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="412"/>
+      <c r="G27" s="413" t="s">
+        <v>85</v>
+      </c>
+      <c r="H27" s="414"/>
+      <c r="I27" s="365"/>
+      <c r="J27" s="366"/>
+    </row>
+    <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="145">
+        <v>45948</v>
+      </c>
+      <c r="B28" s="55"/>
+      <c r="C28" s="362"/>
+      <c r="D28" s="362"/>
+      <c r="E28" s="333"/>
+      <c r="F28" s="334"/>
+      <c r="G28" s="132"/>
+      <c r="H28" s="141"/>
+      <c r="I28" s="333"/>
+      <c r="J28" s="334"/>
+      <c r="K28" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...432 lines deleted...]
-      <c r="J29" s="400"/>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="146"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="363"/>
+      <c r="D29" s="363"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="336"/>
+      <c r="G29" s="321"/>
+      <c r="H29" s="322"/>
+      <c r="I29" s="335"/>
+      <c r="J29" s="336"/>
       <c r="K29" t="s">
-        <v>178</v>
-[...12 lines deleted...]
-      <c r="J30" s="432"/>
+        <v>241</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="147"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="364"/>
+      <c r="D30" s="364"/>
+      <c r="E30" s="337"/>
+      <c r="F30" s="338"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="337"/>
+      <c r="J30" s="338"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="18">
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="F20:I22"/>
-    <mergeCell ref="C23:D23"/>
-[...3 lines deleted...]
-    <mergeCell ref="E24:F26"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="I28:J30"/>
     <mergeCell ref="G29:H29"/>
-    <mergeCell ref="C1:E2"/>
-[...5 lines deleted...]
-    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="H23:J23"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="I27:J27"/>
+    <mergeCell ref="H24:J26"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="E24:E26"/>
+    <mergeCell ref="F24:F26"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="C1:E2"/>
+    <mergeCell ref="F1:I2"/>
+    <mergeCell ref="F19:I19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E28" sqref="E28:E30"/>
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.5703125" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="7.6328125" customWidth="1"/>
+    <col min="3" max="3" width="19.54296875" customWidth="1"/>
     <col min="4" max="4" width="24" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="26.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="34.28515625" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="27.90625" customWidth="1"/>
+    <col min="7" max="7" width="34.36328125" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
-    <col min="9" max="9" width="22.85546875" customWidth="1"/>
-    <col min="10" max="10" width="15.5703125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.90625" customWidth="1"/>
+    <col min="10" max="10" width="15.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>221</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...17 lines deleted...]
-      <c r="C3" s="203" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:18" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...14 lines deleted...]
-      <c r="A4" s="29">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+      <c r="K3" s="271"/>
+    </row>
+    <row r="4" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45949</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="181"/>
+      <c r="G4" s="181"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="197"/>
+    </row>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="284"/>
+      <c r="F5" s="290"/>
+      <c r="G5" s="219"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="197"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+    </row>
+    <row r="6" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:18" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="166"/>
+    </row>
+    <row r="8" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="28">
         <v>45950</v>
       </c>
-      <c r="B4" s="30"/>
-[...22 lines deleted...]
-      <c r="F5" s="259" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="163"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="126"/>
+      <c r="J8" s="30"/>
+    </row>
+    <row r="9" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="290"/>
+      <c r="G9" s="219"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="271"/>
+    </row>
+    <row r="10" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:18" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="28">
+        <v>45951</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="164"/>
+      <c r="F12" s="391"/>
+      <c r="G12" s="391"/>
+      <c r="H12" s="362"/>
+      <c r="I12" s="362"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="219"/>
+      <c r="E13" s="287"/>
+      <c r="F13" s="392"/>
+      <c r="G13" s="392"/>
+      <c r="H13" s="363"/>
+      <c r="I13" s="363"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="127"/>
+      <c r="F14" s="393"/>
+      <c r="G14" s="393"/>
+      <c r="H14" s="364"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="34"/>
+      <c r="L14" s="87"/>
+    </row>
+    <row r="15" spans="1:18" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A16" s="28">
+        <v>45952</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="162"/>
+      <c r="E16" s="163"/>
+      <c r="F16" s="164"/>
+      <c r="G16" s="126"/>
+      <c r="H16" s="78"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="30"/>
+      <c r="K16" t="s">
+        <v>276</v>
+      </c>
+      <c r="L16" s="63"/>
+    </row>
+    <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="284"/>
+      <c r="E17" s="219"/>
+      <c r="F17" s="284"/>
+      <c r="G17" s="290"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="80"/>
+      <c r="F18" s="127"/>
+      <c r="G18" s="80"/>
+      <c r="H18" s="105"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="377" t="s">
+        <v>113</v>
+      </c>
+      <c r="H19" s="378"/>
+      <c r="I19" s="379"/>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="28">
+        <v>45953</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="163"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="415" t="s">
+        <v>257</v>
+      </c>
+      <c r="H20" s="416"/>
+      <c r="I20" s="416"/>
+      <c r="J20" s="417"/>
+    </row>
+    <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="219"/>
+      <c r="E21" s="152"/>
+      <c r="F21" s="284"/>
+      <c r="G21" s="418"/>
+      <c r="H21" s="419"/>
+      <c r="I21" s="419"/>
+      <c r="J21" s="420"/>
+      <c r="K21" s="102"/>
+    </row>
+    <row r="22" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="182"/>
+      <c r="G22" s="421"/>
+      <c r="H22" s="422"/>
+      <c r="I22" s="422"/>
+      <c r="J22" s="423"/>
+    </row>
+    <row r="23" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="426" t="s">
         <v>138</v>
       </c>
-      <c r="G5" s="197" t="s">
-[...5 lines deleted...]
-      <c r="I5" s="274" t="s">
+      <c r="D23" s="427"/>
+      <c r="E23" s="424" t="s">
+        <v>139</v>
+      </c>
+      <c r="F23" s="425"/>
+      <c r="G23" s="175" t="s">
+        <v>140</v>
+      </c>
+      <c r="H23" s="365" t="s">
+        <v>141</v>
+      </c>
+      <c r="I23" s="366"/>
+      <c r="J23" s="90"/>
+    </row>
+    <row r="24" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28">
+        <v>45954</v>
+      </c>
+      <c r="B24" s="75"/>
+      <c r="C24" s="333"/>
+      <c r="D24" s="334"/>
+      <c r="E24" s="333"/>
+      <c r="F24" s="334"/>
+      <c r="G24" s="140"/>
+      <c r="H24" s="333"/>
+      <c r="I24" s="334"/>
+      <c r="J24" s="30"/>
+      <c r="K24" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="335"/>
+      <c r="D25" s="336"/>
+      <c r="E25" s="335"/>
+      <c r="F25" s="336"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="335"/>
+      <c r="I25" s="336"/>
+      <c r="J25" s="30"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="48"/>
+      <c r="C26" s="337"/>
+      <c r="D26" s="338"/>
+      <c r="E26" s="337"/>
+      <c r="F26" s="338"/>
+      <c r="G26" s="65"/>
+      <c r="H26" s="337"/>
+      <c r="I26" s="338"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="183" t="s">
+        <v>142</v>
+      </c>
+      <c r="D27" s="54" t="s">
+        <v>143</v>
+      </c>
+      <c r="E27" s="178" t="s">
         <v>136</v>
       </c>
-      <c r="J5" s="31"/>
-[...305 lines deleted...]
-      <c r="E21" s="201" t="s">
+      <c r="F27" s="178" t="s">
+        <v>144</v>
+      </c>
+      <c r="G27" s="365" t="s">
+        <v>103</v>
+      </c>
+      <c r="H27" s="390"/>
+      <c r="I27" s="366"/>
+      <c r="J27" s="90"/>
+    </row>
+    <row r="28" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="28">
+        <v>45955</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="362"/>
+      <c r="D28" s="362"/>
+      <c r="E28" s="362"/>
+      <c r="F28" s="362"/>
+      <c r="G28" s="380" t="s">
+        <v>44</v>
+      </c>
+      <c r="H28" s="381"/>
+      <c r="I28" s="382"/>
+      <c r="J28" s="60"/>
+      <c r="K28" t="s">
         <v>278</v>
       </c>
-      <c r="F21" s="200" t="s">
-[...182 lines deleted...]
-      </c>
+    </row>
+    <row r="29" spans="1:11" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="363"/>
+      <c r="D29" s="363"/>
+      <c r="E29" s="363"/>
+      <c r="F29" s="363"/>
+      <c r="G29" s="383"/>
+      <c r="H29" s="384"/>
+      <c r="I29" s="385"/>
+      <c r="J29" s="58"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="364"/>
+      <c r="D30" s="364"/>
+      <c r="E30" s="364"/>
+      <c r="F30" s="364"/>
+      <c r="G30" s="386"/>
+      <c r="H30" s="387"/>
+      <c r="I30" s="388"/>
+      <c r="J30" s="62"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-[...1 lines deleted...]
-    <mergeCell ref="H28:I30"/>
+  <mergeCells count="20">
+    <mergeCell ref="I12:I14"/>
+    <mergeCell ref="H12:H14"/>
+    <mergeCell ref="G12:G14"/>
+    <mergeCell ref="F12:F14"/>
+    <mergeCell ref="B1:D2"/>
+    <mergeCell ref="F1:I2"/>
+    <mergeCell ref="G28:I30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="C24:D26"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
-    <mergeCell ref="B1:D2"/>
-[...1 lines deleted...]
-    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H24:I26"/>
+    <mergeCell ref="E24:F26"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="G20:J22"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="C23:D23"/>
-    <mergeCell ref="H24:I26"/>
-[...2 lines deleted...]
-    <mergeCell ref="F12:I14"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+      <selection activeCell="G24" sqref="G24:G26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="28.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="6.90625" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.54296875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
-    <col min="6" max="6" width="26.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="12" width="11.42578125" customWidth="1"/>
+    <col min="6" max="6" width="26.453125" customWidth="1"/>
+    <col min="7" max="7" width="30.453125" customWidth="1"/>
+    <col min="8" max="8" width="26.453125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.08984375" customWidth="1"/>
+    <col min="10" max="10" width="15.453125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>222</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...18 lines deleted...]
-      <c r="C3" s="203" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:12" ht="27.5" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+      <c r="L2" s="52"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="29">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45956</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="181"/>
+      <c r="G4" s="181"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="186"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="197"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="377" t="s">
+        <v>113</v>
+      </c>
+      <c r="H7" s="378"/>
+      <c r="I7" s="379"/>
+      <c r="J7" s="166"/>
+    </row>
+    <row r="8" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="28">
         <v>45957</v>
       </c>
-      <c r="B4" s="30"/>
-[...30 lines deleted...]
-      <c r="H5" s="274" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="187"/>
+      <c r="E8" s="187"/>
+      <c r="F8" s="187"/>
+      <c r="G8" s="380" t="s">
+        <v>79</v>
+      </c>
+      <c r="H8" s="381"/>
+      <c r="I8" s="382"/>
+      <c r="J8" s="96"/>
+      <c r="K8" s="397"/>
+      <c r="L8" s="398"/>
+    </row>
+    <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="383"/>
+      <c r="H9" s="384"/>
+      <c r="I9" s="385"/>
+      <c r="J9" s="96"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="386"/>
+      <c r="H10" s="387"/>
+      <c r="I10" s="388"/>
+      <c r="J10" s="109"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="28">
+        <v>45958</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="163"/>
+      <c r="F12" s="163"/>
+      <c r="G12" s="181"/>
+      <c r="H12" s="185"/>
+      <c r="I12" s="186"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="78"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="49"/>
+      <c r="L15" s="63"/>
+    </row>
+    <row r="16" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="28">
+        <v>45959</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="162"/>
+      <c r="E16" s="163"/>
+      <c r="F16" s="190"/>
+      <c r="G16" s="189"/>
+      <c r="H16" s="186"/>
+      <c r="I16" s="186"/>
+      <c r="J16" s="30"/>
+      <c r="K16" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="284"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="78"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="49"/>
+    </row>
+    <row r="20" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="28">
+        <v>45960</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="189"/>
+      <c r="H20" s="186"/>
+      <c r="I20" s="186"/>
+      <c r="J20" s="30"/>
+    </row>
+    <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="219"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="78"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="78"/>
+      <c r="J21" s="30"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="127"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="34"/>
+    </row>
+    <row r="23" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="151" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" s="193" t="s">
+        <v>106</v>
+      </c>
+      <c r="F23" s="157" t="s">
+        <v>105</v>
+      </c>
+      <c r="G23" s="170" t="s">
         <v>104</v>
       </c>
-      <c r="I5" s="81"/>
-[...72 lines deleted...]
-      <c r="E9" s="179" t="s">
+      <c r="H23" s="275"/>
+      <c r="I23" s="273"/>
+      <c r="J23" s="49"/>
+    </row>
+    <row r="24" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28">
+        <v>45961</v>
+      </c>
+      <c r="B24" s="75"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="187"/>
+      <c r="E24" s="187"/>
+      <c r="F24" s="187"/>
+      <c r="G24" s="333"/>
+      <c r="H24" s="362"/>
+      <c r="I24" s="362"/>
+      <c r="J24" s="60"/>
+      <c r="K24" t="s">
         <v>280</v>
       </c>
-      <c r="F9" s="303" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="276" t="s">
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="335"/>
+      <c r="H25" s="363"/>
+      <c r="I25" s="363"/>
+      <c r="J25" s="58"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="48"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="105"/>
+      <c r="E26" s="105"/>
+      <c r="F26" s="105"/>
+      <c r="G26" s="337"/>
+      <c r="H26" s="364"/>
+      <c r="I26" s="364"/>
+      <c r="J26" s="62"/>
+    </row>
+    <row r="27" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="151" t="s">
+        <v>107</v>
+      </c>
+      <c r="E27" s="193" t="s">
+        <v>106</v>
+      </c>
+      <c r="F27" s="157" t="s">
+        <v>105</v>
+      </c>
+      <c r="G27" s="170" t="s">
         <v>104</v>
       </c>
-      <c r="I9" s="81"/>
-[...277 lines deleted...]
-      <c r="A24" s="29">
+      <c r="H27" s="157"/>
+      <c r="I27" s="273"/>
+      <c r="J27" s="90"/>
+    </row>
+    <row r="28" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="28">
         <v>45962</v>
       </c>
-      <c r="B24" s="78"/>
-[...112 lines deleted...]
-      <c r="J30" s="68"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="391"/>
+      <c r="D28" s="187"/>
+      <c r="E28" s="187"/>
+      <c r="F28" s="187"/>
+      <c r="G28" s="319"/>
+      <c r="H28" s="362"/>
+      <c r="I28" s="362"/>
+      <c r="J28" s="60"/>
+      <c r="K28" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="392"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="321"/>
+      <c r="H29" s="363"/>
+      <c r="I29" s="363"/>
+      <c r="J29" s="58"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="393"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="105"/>
+      <c r="F30" s="105"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="364"/>
+      <c r="I30" s="364"/>
+      <c r="J30" s="62"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="13">
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="G28:G30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="E23:F23"/>
-[...1 lines deleted...]
-    <mergeCell ref="G23:I23"/>
     <mergeCell ref="C24:C26"/>
-    <mergeCell ref="G24:I26"/>
-[...10 lines deleted...]
-    <mergeCell ref="G28:G30"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="G8:I10"/>
+    <mergeCell ref="H24:H26"/>
+    <mergeCell ref="G24:G26"/>
+    <mergeCell ref="H28:H30"/>
+    <mergeCell ref="I28:I30"/>
+    <mergeCell ref="I24:I26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="92" zoomScaleNormal="92" workbookViewId="0">
-      <selection activeCell="D28" sqref="D28:D30"/>
+      <selection activeCell="C28" sqref="C28:C30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
-    <col min="3" max="3" width="19.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="25.5703125" customWidth="1"/>
+    <col min="3" max="3" width="19.08984375" customWidth="1"/>
+    <col min="4" max="4" width="24.453125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="28.6328125" customWidth="1"/>
+    <col min="7" max="7" width="23.453125" customWidth="1"/>
+    <col min="8" max="8" width="25.54296875" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
-    <col min="10" max="10" width="12.5703125" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...17 lines deleted...]
-      <c r="C3" s="203" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="204" t="s">
+      <c r="E3" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...14 lines deleted...]
-      <c r="A4" s="29">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+      <c r="K3" s="102"/>
+    </row>
+    <row r="4" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45963</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="181"/>
+      <c r="G4" s="181"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="186"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="215"/>
+      <c r="L4" s="215"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="215"/>
+      <c r="L5" s="215"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="35"/>
+      <c r="K7" s="215"/>
+      <c r="L7" s="215"/>
+    </row>
+    <row r="8" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="28">
         <v>45964</v>
       </c>
-      <c r="B4" s="30"/>
-[...60 lines deleted...]
-      <c r="C7" s="203" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="160"/>
+      <c r="E8" s="161"/>
+      <c r="F8" s="181"/>
+      <c r="G8" s="181"/>
+      <c r="H8" s="185"/>
+      <c r="I8" s="186"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="215"/>
+      <c r="L8" s="215"/>
+    </row>
+    <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="187"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="215"/>
+      <c r="L9" s="215"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="74"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="215"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="204" t="s">
+      <c r="E11" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="234" t="s">
-[...13 lines deleted...]
-      <c r="A8" s="29">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+      <c r="K11" s="215"/>
+      <c r="L11" s="215"/>
+    </row>
+    <row r="12" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="28">
         <v>45965</v>
       </c>
-      <c r="B8" s="37"/>
-[...58 lines deleted...]
-      <c r="C11" s="203" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="160"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="181"/>
+      <c r="G12" s="181"/>
+      <c r="H12" s="185"/>
+      <c r="I12" s="186"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="215"/>
+      <c r="L12" s="215"/>
+    </row>
+    <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="78"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="215"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="215"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="204" t="s">
+      <c r="D15" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="204" t="s">
+      <c r="E15" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F15" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="234" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="29">
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="49"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="215"/>
+    </row>
+    <row r="16" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="28">
         <v>45966</v>
       </c>
-      <c r="B12" s="30"/>
-[...36 lines deleted...]
-      <c r="K13" s="321" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="160"/>
+      <c r="E16" s="161"/>
+      <c r="F16" s="181"/>
+      <c r="G16" s="181"/>
+      <c r="H16" s="185"/>
+      <c r="I16" s="186"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="215"/>
+      <c r="L16" s="215"/>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="34"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="215"/>
+      <c r="L17" s="215"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="215"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F19" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="35"/>
+      <c r="K19" s="215"/>
+      <c r="L19" s="215"/>
+    </row>
+    <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="28">
+        <v>45967</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="160"/>
+      <c r="E20" s="161"/>
+      <c r="F20" s="181"/>
+      <c r="G20" s="181"/>
+      <c r="H20" s="185"/>
+      <c r="I20" s="186"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+    </row>
+    <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="215"/>
+      <c r="L21" s="215"/>
+    </row>
+    <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="130"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="84"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="215"/>
+      <c r="L22" s="215"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="157" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="157" t="s">
+        <v>120</v>
+      </c>
+      <c r="F23" s="153" t="s">
+        <v>121</v>
+      </c>
+      <c r="G23" s="408" t="s">
+        <v>242</v>
+      </c>
+      <c r="H23" s="409"/>
+      <c r="I23" s="410"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="215"/>
+      <c r="L23" s="215"/>
+    </row>
+    <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28">
+        <v>45968</v>
+      </c>
+      <c r="B24" s="75"/>
+      <c r="C24" s="362"/>
+      <c r="D24" s="362"/>
+      <c r="E24" s="362"/>
+      <c r="F24" s="362"/>
+      <c r="G24" s="353" t="s">
+        <v>81</v>
+      </c>
+      <c r="H24" s="354"/>
+      <c r="I24" s="355"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="428" t="s">
         <v>282</v>
       </c>
-      <c r="L13" s="321"/>
-[...222 lines deleted...]
-      <c r="A24" s="29">
+      <c r="L24" s="429"/>
+    </row>
+    <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="363"/>
+      <c r="D25" s="363"/>
+      <c r="E25" s="363"/>
+      <c r="F25" s="363"/>
+      <c r="G25" s="356"/>
+      <c r="H25" s="357"/>
+      <c r="I25" s="358"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="215"/>
+      <c r="L25" s="215"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="48"/>
+      <c r="C26" s="364"/>
+      <c r="D26" s="364"/>
+      <c r="E26" s="364"/>
+      <c r="F26" s="364"/>
+      <c r="G26" s="359"/>
+      <c r="H26" s="360"/>
+      <c r="I26" s="361"/>
+      <c r="J26" s="34"/>
+      <c r="K26" s="215"/>
+      <c r="L26" s="215"/>
+    </row>
+    <row r="27" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="157" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="157" t="s">
+        <v>163</v>
+      </c>
+      <c r="F27" s="408" t="s">
+        <v>243</v>
+      </c>
+      <c r="G27" s="409"/>
+      <c r="H27" s="408" t="s">
+        <v>244</v>
+      </c>
+      <c r="I27" s="410"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="215"/>
+      <c r="L27" s="215"/>
+    </row>
+    <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="28">
         <v>45969</v>
       </c>
-      <c r="B24" s="78"/>
-[...135 lines deleted...]
-      <c r="L30" s="321"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="362"/>
+      <c r="D28" s="362"/>
+      <c r="E28" s="362"/>
+      <c r="F28" s="353" t="s">
+        <v>245</v>
+      </c>
+      <c r="G28" s="354"/>
+      <c r="H28" s="333"/>
+      <c r="I28" s="334"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="215" t="s">
+        <v>283</v>
+      </c>
+      <c r="L28" s="215"/>
+    </row>
+    <row r="29" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="363"/>
+      <c r="D29" s="363"/>
+      <c r="E29" s="363"/>
+      <c r="F29" s="356"/>
+      <c r="G29" s="357"/>
+      <c r="H29" s="335"/>
+      <c r="I29" s="336"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="215"/>
+      <c r="L29" s="215"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="364"/>
+      <c r="D30" s="364"/>
+      <c r="E30" s="364"/>
+      <c r="F30" s="359"/>
+      <c r="G30" s="360"/>
+      <c r="H30" s="337"/>
+      <c r="I30" s="338"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="215"/>
+      <c r="L30" s="215"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="G27:I27"/>
-[...1 lines deleted...]
-    <mergeCell ref="F24:G26"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="E28:E30"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="C28:C30"/>
     <mergeCell ref="K24:L24"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G30"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="F23:G23"/>
-[...1 lines deleted...]
-    <mergeCell ref="H24:I26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="D24:D26"/>
-    <mergeCell ref="D28:D30"/>
-[...3 lines deleted...]
-    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G24:I26"/>
+    <mergeCell ref="F24:F26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="H27" sqref="H27:J30"/>
+      <selection activeCell="F24" sqref="F24:G26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-    <col min="2" max="2" width="5.5703125" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="5.54296875" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
-    <col min="4" max="4" width="25.5703125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="20.42578125" customWidth="1"/>
+    <col min="4" max="4" width="25.54296875" customWidth="1"/>
+    <col min="5" max="5" width="25.453125" customWidth="1"/>
+    <col min="6" max="6" width="26.453125" customWidth="1"/>
+    <col min="7" max="7" width="23.54296875" customWidth="1"/>
+    <col min="8" max="8" width="24.453125" customWidth="1"/>
+    <col min="9" max="9" width="22.54296875" customWidth="1"/>
+    <col min="10" max="10" width="20.453125" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>224</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...17 lines deleted...]
-      <c r="C3" s="234" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="157" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="204" t="s">
+      <c r="E3" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...12 lines deleted...]
-      <c r="A4" s="29">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+      <c r="K3" s="102"/>
+    </row>
+    <row r="4" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45970</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="181"/>
+      <c r="G4" s="161"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="215"/>
+      <c r="L4" s="215"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="215"/>
+      <c r="L5" s="215"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="431" t="s">
+        <v>114</v>
+      </c>
+      <c r="H7" s="432"/>
+      <c r="I7" s="432"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="215"/>
+      <c r="L7" s="215"/>
+    </row>
+    <row r="8" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="28">
         <v>45971</v>
       </c>
-      <c r="B4" s="30"/>
-[...60 lines deleted...]
-      <c r="C7" s="203" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="126"/>
+      <c r="G8" s="380" t="s">
+        <v>235</v>
+      </c>
+      <c r="H8" s="381"/>
+      <c r="I8" s="382"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="102"/>
+      <c r="L8" s="215"/>
+    </row>
+    <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="383"/>
+      <c r="H9" s="384"/>
+      <c r="I9" s="385"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="215"/>
+      <c r="L9" s="215"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="386"/>
+      <c r="H10" s="387"/>
+      <c r="I10" s="388"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="215"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="157" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="204" t="s">
+      <c r="E11" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="424" t="s">
-[...9 lines deleted...]
-      <c r="A8" s="29">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+      <c r="K11" s="215"/>
+      <c r="L11" s="215"/>
+    </row>
+    <row r="12" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="28">
         <v>45972</v>
       </c>
-      <c r="B8" s="37"/>
-[...56 lines deleted...]
-      <c r="C11" s="234" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="163"/>
+      <c r="F12" s="163"/>
+      <c r="G12" s="164"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="215"/>
+      <c r="L12" s="215"/>
+    </row>
+    <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="215"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="215"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="157" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="204" t="s">
+      <c r="D15" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="204" t="s">
+      <c r="E15" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F15" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="234" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="29">
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="68"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="215"/>
+    </row>
+    <row r="16" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="28">
         <v>45973</v>
       </c>
-      <c r="B12" s="30"/>
-[...60 lines deleted...]
-      <c r="C15" s="234" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="164"/>
+      <c r="F16" s="126"/>
+      <c r="G16" s="162"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="126"/>
+      <c r="J16" s="93"/>
+      <c r="K16" s="215" t="s">
+        <v>284</v>
+      </c>
+      <c r="L16" s="215"/>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="93"/>
+      <c r="K17" s="215"/>
+      <c r="L17" s="215"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="127"/>
+      <c r="F18" s="80"/>
+      <c r="G18" s="130"/>
+      <c r="H18" s="127"/>
+      <c r="I18" s="80"/>
+      <c r="J18" s="95"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="215"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="157" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="204" t="s">
+      <c r="D19" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="204" t="s">
+      <c r="E19" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F19" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="424" t="s">
-[...9 lines deleted...]
-      <c r="A16" s="29">
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="35"/>
+      <c r="K19" s="215"/>
+      <c r="L19" s="215"/>
+    </row>
+    <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="28">
         <v>45974</v>
       </c>
-      <c r="B16" s="37"/>
-[...80 lines deleted...]
-      <c r="A20" s="29">
+      <c r="B20" s="29"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="162"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="162"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="126"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+    </row>
+    <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="215" t="s">
+        <v>49</v>
+      </c>
+      <c r="L21" s="215"/>
+    </row>
+    <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="127"/>
+      <c r="D22" s="249"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="130"/>
+      <c r="H22" s="127"/>
+      <c r="I22" s="80"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="215"/>
+      <c r="L22" s="215"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="157" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="179" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="395" t="s">
+        <v>86</v>
+      </c>
+      <c r="G23" s="430"/>
+      <c r="H23" s="173" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23" s="194" t="s">
+        <v>93</v>
+      </c>
+      <c r="J23" s="49"/>
+      <c r="K23" s="215"/>
+      <c r="L23" s="215"/>
+    </row>
+    <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28">
         <v>45975</v>
       </c>
-      <c r="B20" s="30"/>
-[...86 lines deleted...]
-      <c r="A24" s="29">
+      <c r="B24" s="75"/>
+      <c r="C24" s="362"/>
+      <c r="D24" s="362"/>
+      <c r="E24" s="132"/>
+      <c r="F24" s="319"/>
+      <c r="G24" s="320"/>
+      <c r="H24" s="81"/>
+      <c r="I24" s="126"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="428" t="s">
+        <v>285</v>
+      </c>
+      <c r="L24" s="429"/>
+    </row>
+    <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="363"/>
+      <c r="D25" s="363"/>
+      <c r="E25" s="77"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="322"/>
+      <c r="H25" s="76"/>
+      <c r="I25" s="78"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="215"/>
+      <c r="L25" s="215"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="48"/>
+      <c r="C26" s="364"/>
+      <c r="D26" s="364"/>
+      <c r="E26" s="57"/>
+      <c r="F26" s="323"/>
+      <c r="G26" s="324"/>
+      <c r="H26" s="127"/>
+      <c r="I26" s="80"/>
+      <c r="J26" s="34"/>
+      <c r="K26" s="215"/>
+      <c r="L26" s="215"/>
+    </row>
+    <row r="27" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="157" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="411" t="s">
+        <v>129</v>
+      </c>
+      <c r="F27" s="412"/>
+      <c r="G27" s="261" t="s">
+        <v>150</v>
+      </c>
+      <c r="H27" s="268"/>
+      <c r="I27" s="268"/>
+      <c r="J27" s="268"/>
+      <c r="K27" s="215"/>
+      <c r="L27" s="215"/>
+    </row>
+    <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="28">
         <v>45976</v>
       </c>
-      <c r="B24" s="78"/>
-[...131 lines deleted...]
-      <c r="J30" s="496"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="362"/>
+      <c r="D28" s="362"/>
+      <c r="E28" s="333"/>
+      <c r="F28" s="334"/>
+      <c r="G28" s="362"/>
+      <c r="H28" s="362"/>
+      <c r="I28" s="362"/>
+      <c r="J28" s="362"/>
+      <c r="K28" s="215"/>
+      <c r="L28" s="215"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="363"/>
+      <c r="D29" s="363"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="336"/>
+      <c r="G29" s="363"/>
+      <c r="H29" s="363"/>
+      <c r="I29" s="363"/>
+      <c r="J29" s="363"/>
+      <c r="K29" s="215"/>
+      <c r="L29" s="215"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="364"/>
+      <c r="D30" s="364"/>
+      <c r="E30" s="337"/>
+      <c r="F30" s="338"/>
+      <c r="G30" s="364"/>
+      <c r="H30" s="364"/>
+      <c r="I30" s="364"/>
+      <c r="J30" s="364"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="K24:L24"/>
-    <mergeCell ref="E27:F27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
-    <mergeCell ref="G15:I15"/>
-[...2 lines deleted...]
-    <mergeCell ref="H28:J30"/>
+    <mergeCell ref="J28:J30"/>
+    <mergeCell ref="I28:I30"/>
+    <mergeCell ref="H28:H30"/>
+    <mergeCell ref="G28:G30"/>
+    <mergeCell ref="K24:L24"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="F24:G26"/>
     <mergeCell ref="E28:F30"/>
+    <mergeCell ref="E27:F27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27:F30"/>
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="30.140625" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="5.54296875" customWidth="1"/>
+    <col min="3" max="3" width="21.453125" customWidth="1"/>
+    <col min="4" max="4" width="28.08984375" customWidth="1"/>
+    <col min="5" max="5" width="30.08984375" customWidth="1"/>
     <col min="6" max="6" width="24" customWidth="1"/>
-    <col min="7" max="7" width="27.42578125" customWidth="1"/>
+    <col min="7" max="7" width="27.453125" customWidth="1"/>
     <col min="8" max="8" width="25" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="18.28515625" customWidth="1"/>
-    <col min="10" max="10" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="18.36328125" customWidth="1"/>
+    <col min="10" max="10" width="15.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>225</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...6 lines deleted...]
-      <c r="D2" s="420"/>
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
       <c r="E2">
         <v>24</v>
       </c>
-      <c r="F2" s="408"/>
-[...9 lines deleted...]
-      <c r="C3" s="234" t="s">
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="157" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="204" t="s">
+      <c r="E3" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...14 lines deleted...]
-      <c r="A4" s="29">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="16"/>
+      <c r="K3" s="102"/>
+    </row>
+    <row r="4" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45977</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="181"/>
+      <c r="G4" s="161"/>
+      <c r="H4" s="177"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="215"/>
+    </row>
+    <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="215"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="143"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="215"/>
+    </row>
+    <row r="7" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="157" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="27"/>
+      <c r="K7" s="215"/>
+    </row>
+    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="28">
         <v>45978</v>
       </c>
-      <c r="B4" s="30"/>
-[...59 lines deleted...]
-      <c r="C7" s="234" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="126"/>
+      <c r="G8" s="134"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="126"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="215"/>
+    </row>
+    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="291"/>
+      <c r="K9" s="215"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="127"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="215"/>
+    </row>
+    <row r="11" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="157" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="204" t="s">
+      <c r="E11" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="234" t="s">
-[...12 lines deleted...]
-      <c r="A8" s="29">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="16"/>
+      <c r="K11" s="215"/>
+    </row>
+    <row r="12" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="28">
         <v>45979</v>
       </c>
-      <c r="B8" s="37"/>
-[...55 lines deleted...]
-      <c r="C11" s="234" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="163"/>
+      <c r="F12" s="163"/>
+      <c r="G12" s="164"/>
+      <c r="H12" s="132"/>
+      <c r="I12" s="126"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="215"/>
+    </row>
+    <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="76"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="215"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="143"/>
+      <c r="I14" s="80"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="215"/>
+    </row>
+    <row r="15" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="157" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="204" t="s">
+      <c r="D15" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="204" t="s">
+      <c r="E15" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F15" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="234" t="s">
-[...12 lines deleted...]
-      <c r="A12" s="29">
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="16"/>
+    </row>
+    <row r="16" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="28">
         <v>45980</v>
       </c>
-      <c r="B12" s="30"/>
-[...57 lines deleted...]
-      <c r="C15" s="234" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="162"/>
+      <c r="F16" s="162"/>
+      <c r="G16" s="159"/>
+      <c r="H16" s="132"/>
+      <c r="I16" s="126"/>
+      <c r="J16" s="15"/>
+      <c r="K16" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="102"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="292"/>
+      <c r="F18" s="191"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="143"/>
+      <c r="I18" s="80"/>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="157" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="204" t="s">
+      <c r="D19" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="205" t="s">
-[...17 lines deleted...]
-      <c r="A16" s="29">
+      <c r="E19" s="151" t="s">
+        <v>126</v>
+      </c>
+      <c r="F19" s="339" t="s">
+        <v>127</v>
+      </c>
+      <c r="G19" s="389"/>
+      <c r="H19" s="389"/>
+      <c r="I19" s="340"/>
+      <c r="J19" s="5"/>
+    </row>
+    <row r="20" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="28">
         <v>45981</v>
       </c>
-      <c r="B16" s="37"/>
-[...71 lines deleted...]
-      <c r="A20" s="29">
+      <c r="B20" s="29"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="162"/>
+      <c r="E20" s="162"/>
+      <c r="F20" s="381" t="s">
+        <v>246</v>
+      </c>
+      <c r="G20" s="381"/>
+      <c r="H20" s="381"/>
+      <c r="I20" s="382"/>
+      <c r="J20" s="9"/>
+    </row>
+    <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="384"/>
+      <c r="G21" s="384"/>
+      <c r="H21" s="384"/>
+      <c r="I21" s="385"/>
+      <c r="J21" s="9"/>
+    </row>
+    <row r="22" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="127"/>
+      <c r="D22" s="249"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="387"/>
+      <c r="G22" s="387"/>
+      <c r="H22" s="387"/>
+      <c r="I22" s="388"/>
+      <c r="J22" s="10"/>
+    </row>
+    <row r="23" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="149" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" s="435" t="s">
+        <v>123</v>
+      </c>
+      <c r="F23" s="436"/>
+      <c r="G23" s="203" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" s="433"/>
+      <c r="I23" s="434"/>
+      <c r="J23" s="16"/>
+    </row>
+    <row r="24" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="28">
         <v>45982</v>
       </c>
-      <c r="B20" s="30"/>
-[...71 lines deleted...]
-      <c r="A24" s="29">
+      <c r="B24" s="75"/>
+      <c r="C24" s="362"/>
+      <c r="D24" s="362"/>
+      <c r="E24" s="333"/>
+      <c r="F24" s="334"/>
+      <c r="G24" s="362"/>
+      <c r="H24" s="333"/>
+      <c r="I24" s="334"/>
+      <c r="J24" s="15"/>
+      <c r="K24" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="363"/>
+      <c r="D25" s="363"/>
+      <c r="E25" s="335"/>
+      <c r="F25" s="336"/>
+      <c r="G25" s="363"/>
+      <c r="H25" s="335"/>
+      <c r="I25" s="336"/>
+      <c r="J25" s="15"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="48"/>
+      <c r="C26" s="364"/>
+      <c r="D26" s="364"/>
+      <c r="E26" s="337"/>
+      <c r="F26" s="338"/>
+      <c r="G26" s="364"/>
+      <c r="H26" s="337"/>
+      <c r="I26" s="338"/>
+      <c r="J26" s="4"/>
+    </row>
+    <row r="27" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="157" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="266" t="s">
+        <v>124</v>
+      </c>
+      <c r="F27" s="267"/>
+      <c r="G27" s="266" t="s">
+        <v>125</v>
+      </c>
+      <c r="H27" s="276"/>
+      <c r="I27" s="267"/>
+      <c r="J27" s="202"/>
+    </row>
+    <row r="28" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="28">
         <v>45983</v>
       </c>
-      <c r="B24" s="78"/>
-[...103 lines deleted...]
-      <c r="A30" s="7"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="362"/>
+      <c r="D28" s="362"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="91"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="60"/>
+      <c r="K28" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="15"/>
+      <c r="C29" s="363"/>
+      <c r="D29" s="363"/>
+      <c r="E29" s="264"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="264"/>
+      <c r="H29" s="265"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
       <c r="B30" s="4"/>
-      <c r="C30" s="428"/>
-[...8 lines deleted...]
-    <row r="31" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="C30" s="364"/>
+      <c r="D30" s="364"/>
+      <c r="E30" s="61"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="92"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+    </row>
+    <row r="31" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="13">
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="H24:I26"/>
-    <mergeCell ref="G27:I27"/>
-    <mergeCell ref="G28:I30"/>
     <mergeCell ref="G24:G26"/>
-    <mergeCell ref="E28:F30"/>
-    <mergeCell ref="E27:F27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="G20" sqref="G20:J22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
-    <col min="4" max="4" width="28.5703125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="15.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.54296875" customWidth="1"/>
+    <col min="5" max="5" width="29.54296875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26.453125" customWidth="1"/>
+    <col min="7" max="7" width="28.08984375" customWidth="1"/>
+    <col min="8" max="8" width="26.453125" customWidth="1"/>
+    <col min="9" max="9" width="23.6328125" customWidth="1"/>
+    <col min="10" max="10" width="15.54296875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>226</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...17 lines deleted...]
-      <c r="C3" s="234" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:18" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="157" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="204" t="s">
+      <c r="E3" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...14 lines deleted...]
-      <c r="A4" s="29">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="68"/>
+      <c r="K3" s="102"/>
+    </row>
+    <row r="4" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45984</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="181"/>
+      <c r="G4" s="161"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="214"/>
+      <c r="K4" s="215"/>
+    </row>
+    <row r="5" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="215"/>
+    </row>
+    <row r="6" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="143"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="95"/>
+    </row>
+    <row r="7" spans="1:18" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="201" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="27"/>
+      <c r="R7" s="14"/>
+    </row>
+    <row r="8" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="28">
         <v>45985</v>
       </c>
-      <c r="B4" s="30"/>
-[...58 lines deleted...]
-      <c r="C7" s="203" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="126"/>
+      <c r="G8" s="134"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="126"/>
+      <c r="J8" s="30"/>
+    </row>
+    <row r="9" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="127"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:18" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="307" t="s">
+      <c r="D11" s="201" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="204" t="s">
+      <c r="E11" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="234" t="s">
-[...68 lines deleted...]
-      <c r="C11" s="203" t="s">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="28">
+        <v>45986</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="163"/>
+      <c r="F12" s="163"/>
+      <c r="G12" s="164"/>
+      <c r="H12" s="132"/>
+      <c r="I12" s="126"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="215"/>
+    </row>
+    <row r="13" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="102"/>
+      <c r="L13" s="101"/>
+    </row>
+    <row r="14" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="143"/>
+      <c r="I14" s="80"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="101"/>
+    </row>
+    <row r="15" spans="1:18" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="307" t="s">
+      <c r="D15" s="201" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="204" t="s">
+      <c r="E15" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F15" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="234" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="29">
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="49"/>
+      <c r="K15" s="101"/>
+      <c r="L15" s="101"/>
+    </row>
+    <row r="16" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="28">
         <v>45987</v>
       </c>
-      <c r="B12" s="30"/>
-[...63 lines deleted...]
-      <c r="C15" s="203" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="162"/>
+      <c r="F16" s="162"/>
+      <c r="G16" s="159"/>
+      <c r="H16" s="132"/>
+      <c r="I16" s="126"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="101" t="s">
+        <v>288</v>
+      </c>
+      <c r="L16" s="101"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="215"/>
+      <c r="L17" s="101"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="196"/>
+      <c r="F18" s="191"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="102"/>
+      <c r="L18" s="101"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="307" t="s">
+      <c r="D19" s="201" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="204" t="s">
+      <c r="E19" s="208" t="s">
+        <v>126</v>
+      </c>
+      <c r="F19" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="234" t="s">
-[...13 lines deleted...]
-      <c r="A16" s="29">
+      <c r="G19" s="156" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="168" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="156" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="35"/>
+      <c r="K19" s="101"/>
+      <c r="L19" s="101"/>
+    </row>
+    <row r="20" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="28">
         <v>45988</v>
       </c>
-      <c r="B16" s="37"/>
-[...80 lines deleted...]
-      <c r="A20" s="29">
+      <c r="B20" s="29"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="181"/>
+      <c r="E20" s="162"/>
+      <c r="F20" s="181"/>
+      <c r="G20" s="319"/>
+      <c r="H20" s="437"/>
+      <c r="I20" s="437"/>
+      <c r="J20" s="320"/>
+      <c r="K20" s="101"/>
+      <c r="L20" s="101"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="321"/>
+      <c r="H21" s="438"/>
+      <c r="I21" s="438"/>
+      <c r="J21" s="322"/>
+      <c r="K21" s="101"/>
+      <c r="L21" s="101"/>
+    </row>
+    <row r="22" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="249"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="323"/>
+      <c r="H22" s="439"/>
+      <c r="I22" s="439"/>
+      <c r="J22" s="324"/>
+      <c r="K22" s="101"/>
+      <c r="L22" s="101"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="195" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="157" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="204" t="s">
+        <v>128</v>
+      </c>
+      <c r="F23" s="208" t="s">
+        <v>236</v>
+      </c>
+      <c r="G23" s="408" t="s">
+        <v>149</v>
+      </c>
+      <c r="H23" s="409"/>
+      <c r="I23" s="409"/>
+      <c r="J23" s="410"/>
+      <c r="K23" s="101"/>
+      <c r="L23" s="101"/>
+      <c r="M23" s="113"/>
+    </row>
+    <row r="24" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="28">
         <v>45989</v>
       </c>
-      <c r="B20" s="30"/>
-[...78 lines deleted...]
-      <c r="A24" s="29">
+      <c r="B24" s="75"/>
+      <c r="C24" s="333"/>
+      <c r="D24" s="333"/>
+      <c r="E24" s="333"/>
+      <c r="F24" s="333"/>
+      <c r="G24" s="380" t="s">
+        <v>76</v>
+      </c>
+      <c r="H24" s="381"/>
+      <c r="I24" s="381"/>
+      <c r="J24" s="382"/>
+      <c r="K24" s="428"/>
+      <c r="L24" s="429"/>
+    </row>
+    <row r="25" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="335"/>
+      <c r="D25" s="335"/>
+      <c r="E25" s="335"/>
+      <c r="F25" s="335"/>
+      <c r="G25" s="383"/>
+      <c r="H25" s="384"/>
+      <c r="I25" s="384"/>
+      <c r="J25" s="385"/>
+      <c r="K25" s="428" t="s">
+        <v>247</v>
+      </c>
+      <c r="L25" s="429"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="48"/>
+      <c r="C26" s="337"/>
+      <c r="D26" s="337"/>
+      <c r="E26" s="337"/>
+      <c r="F26" s="337"/>
+      <c r="G26" s="386"/>
+      <c r="H26" s="387"/>
+      <c r="I26" s="387"/>
+      <c r="J26" s="388"/>
+      <c r="K26" s="101"/>
+      <c r="L26" s="101"/>
+    </row>
+    <row r="27" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="157" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="149" t="s">
+        <v>129</v>
+      </c>
+      <c r="F27" s="207" t="s">
+        <v>150</v>
+      </c>
+      <c r="G27" s="408" t="s">
+        <v>149</v>
+      </c>
+      <c r="H27" s="409"/>
+      <c r="I27" s="409"/>
+      <c r="J27" s="410"/>
+      <c r="K27" s="101"/>
+      <c r="L27" s="101"/>
+    </row>
+    <row r="28" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="28">
         <v>45990</v>
       </c>
-      <c r="B24" s="78"/>
-[...113 lines deleted...]
-      <c r="J30" s="513"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="333"/>
+      <c r="D28" s="333"/>
+      <c r="E28" s="333"/>
+      <c r="F28" s="333"/>
+      <c r="G28" s="333"/>
+      <c r="H28" s="394"/>
+      <c r="I28" s="394"/>
+      <c r="J28" s="334"/>
+      <c r="K28" s="101" t="s">
+        <v>289</v>
+      </c>
+      <c r="L28" s="101"/>
+    </row>
+    <row r="29" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="335"/>
+      <c r="D29" s="335"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="335"/>
+      <c r="G29" s="335"/>
+      <c r="H29" s="349"/>
+      <c r="I29" s="349"/>
+      <c r="J29" s="336"/>
+      <c r="K29" s="428" t="s">
+        <v>42</v>
+      </c>
+      <c r="L29" s="429"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="337"/>
+      <c r="D30" s="337"/>
+      <c r="E30" s="337"/>
+      <c r="F30" s="337"/>
+      <c r="G30" s="337"/>
+      <c r="H30" s="440"/>
+      <c r="I30" s="440"/>
+      <c r="J30" s="338"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-    <mergeCell ref="C28:J30"/>
+  <mergeCells count="18">
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="K29:L29"/>
     <mergeCell ref="K24:L24"/>
+    <mergeCell ref="F28:F30"/>
+    <mergeCell ref="E28:E30"/>
+    <mergeCell ref="E24:E26"/>
+    <mergeCell ref="F24:F26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
+    <mergeCell ref="G20:J22"/>
+    <mergeCell ref="G27:J27"/>
+    <mergeCell ref="G28:J30"/>
+    <mergeCell ref="G23:J23"/>
+    <mergeCell ref="G24:J26"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="D24:D26"/>
+  </mergeCells>
+  <phoneticPr fontId="19" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:L30"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E24" sqref="E24:E26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="5.6328125" customWidth="1"/>
+    <col min="3" max="3" width="19.54296875" customWidth="1"/>
+    <col min="4" max="4" width="24.90625" customWidth="1"/>
+    <col min="5" max="5" width="29.90625" customWidth="1"/>
+    <col min="6" max="6" width="27.36328125" customWidth="1"/>
+    <col min="7" max="7" width="27.54296875" customWidth="1"/>
+    <col min="8" max="8" width="32.08984375" customWidth="1"/>
+    <col min="9" max="9" width="21.453125" customWidth="1"/>
+    <col min="10" max="10" width="15.54296875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>227</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
+        <v>0</v>
+      </c>
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="157" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="150"/>
+      <c r="E3" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F3" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+      <c r="K3" s="102"/>
+    </row>
+    <row r="4" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45991</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="94"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="181"/>
+      <c r="G4" s="181"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="186"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="215"/>
+      <c r="L4" s="215"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="215"/>
+      <c r="L5" s="215"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="201" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="204" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="201" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="27"/>
+      <c r="K7" s="215"/>
+      <c r="L7" s="215"/>
+    </row>
+    <row r="8" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="28">
+        <v>45992</v>
+      </c>
+      <c r="B8" s="36"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="187"/>
+      <c r="E8" s="187"/>
+      <c r="F8" s="187"/>
+      <c r="G8" s="181"/>
+      <c r="H8" s="185"/>
+      <c r="I8" s="186"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="215" t="s">
+        <v>290</v>
+      </c>
+      <c r="L8" s="215"/>
+    </row>
+    <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="81"/>
+      <c r="H9" s="54"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="215"/>
+      <c r="L9" s="104"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="127"/>
+      <c r="H10" s="80"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="215"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="201" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="204" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="201" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="27"/>
+      <c r="K11" s="215"/>
+      <c r="L11" s="215"/>
+    </row>
+    <row r="12" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="28">
+        <v>45993</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="126"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="163"/>
+      <c r="F12" s="163"/>
+      <c r="G12" s="164"/>
+      <c r="H12" s="189"/>
+      <c r="I12" s="186"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="215"/>
+      <c r="L12" s="215"/>
+    </row>
+    <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="215"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="215"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="201" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="204" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="201" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="350" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" s="351"/>
+      <c r="I15" s="352"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="215"/>
+    </row>
+    <row r="16" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="28">
+        <v>45994</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="126"/>
+      <c r="D16" s="187"/>
+      <c r="E16" s="163"/>
+      <c r="F16" s="190"/>
+      <c r="G16" s="380" t="s">
+        <v>92</v>
+      </c>
+      <c r="H16" s="381"/>
+      <c r="I16" s="382"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="215" t="s">
+        <v>291</v>
+      </c>
+      <c r="L16" s="215"/>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="383"/>
+      <c r="H17" s="384"/>
+      <c r="I17" s="385"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="215"/>
+      <c r="L17" s="215"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="386"/>
+      <c r="H18" s="387"/>
+      <c r="I18" s="388"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="215"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="201" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="204" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="339" t="s">
+        <v>127</v>
+      </c>
+      <c r="G19" s="389"/>
+      <c r="H19" s="389"/>
+      <c r="I19" s="340"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="215"/>
+      <c r="L19" s="215"/>
+    </row>
+    <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="28">
+        <v>45995</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="189"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="381" t="s">
+        <v>195</v>
+      </c>
+      <c r="G20" s="381"/>
+      <c r="H20" s="381"/>
+      <c r="I20" s="382"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+    </row>
+    <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="384"/>
+      <c r="G21" s="384"/>
+      <c r="H21" s="384"/>
+      <c r="I21" s="385"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="102"/>
+      <c r="L21" s="215"/>
+    </row>
+    <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="387"/>
+      <c r="G22" s="387"/>
+      <c r="H22" s="387"/>
+      <c r="I22" s="388"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="215"/>
+      <c r="L22" s="215"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="443" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" s="444"/>
+      <c r="E23" s="149" t="s">
+        <v>110</v>
+      </c>
+      <c r="F23" s="167" t="s">
+        <v>111</v>
+      </c>
+      <c r="G23" s="435" t="s">
+        <v>112</v>
+      </c>
+      <c r="H23" s="445"/>
+      <c r="I23" s="436"/>
+      <c r="J23" s="282"/>
+      <c r="K23" s="215"/>
+      <c r="L23" s="215"/>
+    </row>
+    <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28">
+        <v>45996</v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="333"/>
+      <c r="D24" s="334"/>
+      <c r="E24" s="362"/>
+      <c r="F24" s="362"/>
+      <c r="G24" s="380" t="s">
+        <v>77</v>
+      </c>
+      <c r="H24" s="381"/>
+      <c r="I24" s="382"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="215"/>
+      <c r="L24" s="215"/>
+    </row>
+    <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="335"/>
+      <c r="D25" s="336"/>
+      <c r="E25" s="363"/>
+      <c r="F25" s="363"/>
+      <c r="G25" s="383"/>
+      <c r="H25" s="384"/>
+      <c r="I25" s="385"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="428"/>
+      <c r="L25" s="429"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="337"/>
+      <c r="D26" s="338"/>
+      <c r="E26" s="364"/>
+      <c r="F26" s="364"/>
+      <c r="G26" s="386"/>
+      <c r="H26" s="387"/>
+      <c r="I26" s="388"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="151" t="s">
+        <v>102</v>
+      </c>
+      <c r="E27" s="441" t="s">
+        <v>118</v>
+      </c>
+      <c r="F27" s="442"/>
+      <c r="G27" s="149" t="s">
+        <v>117</v>
+      </c>
+      <c r="H27" s="201" t="s">
+        <v>116</v>
+      </c>
+      <c r="I27" s="149" t="s">
+        <v>115</v>
+      </c>
+      <c r="J27" s="88"/>
+    </row>
+    <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="28">
+        <v>45997</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="362"/>
+      <c r="D28" s="362"/>
+      <c r="E28" s="333"/>
+      <c r="F28" s="334"/>
+      <c r="G28" s="362"/>
+      <c r="H28" s="362"/>
+      <c r="I28" s="362"/>
+      <c r="J28" s="41"/>
+      <c r="K28" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="363"/>
+      <c r="D29" s="363"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="336"/>
+      <c r="G29" s="363"/>
+      <c r="H29" s="363"/>
+      <c r="I29" s="363"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="215" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="364"/>
+      <c r="D30" s="364"/>
+      <c r="E30" s="337"/>
+      <c r="F30" s="338"/>
+      <c r="G30" s="364"/>
+      <c r="H30" s="364"/>
+      <c r="I30" s="364"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="215"/>
+    </row>
+  </sheetData>
+  <mergeCells count="20">
+    <mergeCell ref="H28:H30"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="G24:I26"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="E28:F30"/>
+    <mergeCell ref="G28:G30"/>
+    <mergeCell ref="I28:I30"/>
+    <mergeCell ref="B1:D2"/>
+    <mergeCell ref="F1:I2"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="C24:D26"/>
+    <mergeCell ref="E24:E26"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G16:I18"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="F24:F26"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
-    <mergeCell ref="G27:I27"/>
-[...1 lines deleted...]
-    <mergeCell ref="C24:J26"/>
   </mergeCells>
-  <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E610E2FC-0A16-4430-A4F1-5C33FC858067}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A23" sqref="A23:A28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.453125" customWidth="1"/>
+    <col min="8" max="8" width="16.453125" customWidth="1"/>
+    <col min="9" max="9" width="17.453125" customWidth="1"/>
+    <col min="10" max="10" width="19.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="404" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="341" t="s">
+        <v>62</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="344" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="405"/>
-[...14 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="345"/>
+      <c r="H1" s="345"/>
+      <c r="I1" s="346"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="343"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="347"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="348"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25"/>
-[...12 lines deleted...]
-      <c r="A4" s="57">
+      <c r="B3" s="24"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="121" t="s">
+        <v>63</v>
+      </c>
+      <c r="G3" s="27"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45873</v>
       </c>
-      <c r="B4" s="30"/>
-[...36 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="25"/>
-[...14 lines deleted...]
-      <c r="A8" s="57">
+      <c r="B7" s="24"/>
+      <c r="C7" s="120"/>
+      <c r="D7" s="121" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" s="122"/>
+      <c r="F7" s="121" t="s">
+        <v>63</v>
+      </c>
+      <c r="G7" s="27"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="35"/>
+    </row>
+    <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45874</v>
       </c>
-      <c r="B8" s="37"/>
-[...38 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="30"/>
+    </row>
+    <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" s="30"/>
+      <c r="F9" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="95"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="95"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="25"/>
-[...14 lines deleted...]
-      <c r="A12" s="57">
+      <c r="B11" s="24"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="121"/>
+      <c r="E11" s="122" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" s="121" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" s="27"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
         <v>45875</v>
       </c>
-      <c r="B12" s="30"/>
-[...38 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="94"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="30"/>
+      <c r="H13" s="93"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="95"/>
+      <c r="G14" s="95"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="25"/>
-[...12 lines deleted...]
-      <c r="A16" s="57">
+      <c r="B15" s="24"/>
+      <c r="C15" s="120"/>
+      <c r="D15" s="121"/>
+      <c r="E15" s="122"/>
+      <c r="F15" s="121" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" s="27"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45876</v>
       </c>
-      <c r="B16" s="37"/>
-[...36 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="94"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="93"/>
+      <c r="E17" s="93"/>
+      <c r="F17" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="30"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="25"/>
-[...10 lines deleted...]
-      <c r="A20" s="57">
+      <c r="B19" s="24"/>
+      <c r="C19" s="120"/>
+      <c r="D19" s="121"/>
+      <c r="E19" s="122"/>
+      <c r="F19" s="121"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
         <v>45912</v>
       </c>
-      <c r="B20" s="30"/>
-[...134 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="94"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="41"/>
+    </row>
+    <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="93"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="93"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="41"/>
+    </row>
+    <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="95"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="43"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="339"/>
+      <c r="F23" s="340"/>
+      <c r="G23" s="339"/>
+      <c r="H23" s="340"/>
+      <c r="I23" s="88"/>
+      <c r="J23" s="88"/>
+    </row>
+    <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="333"/>
+      <c r="H24" s="334"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="115"/>
+    </row>
+    <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="335"/>
+      <c r="F25" s="349"/>
+      <c r="G25" s="335"/>
+      <c r="H25" s="336"/>
+      <c r="I25" s="30"/>
+      <c r="J25" s="58"/>
+    </row>
+    <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="43"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="339"/>
+      <c r="F27" s="340"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="88"/>
+    </row>
+    <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="28"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="94"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="41"/>
+    </row>
+    <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="93"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="336"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="93"/>
+      <c r="J29" s="58"/>
+    </row>
+    <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="113"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="113"/>
+      <c r="H30" s="113"/>
+      <c r="I30" s="113"/>
+      <c r="J30" s="42"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
-  <dimension ref="A1:L30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23:E26"/>
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="15.5703125" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="7.08984375" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.54296875" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="28.90625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.90625" customWidth="1"/>
+    <col min="8" max="8" width="22.54296875" customWidth="1"/>
+    <col min="9" max="9" width="20.453125" customWidth="1"/>
+    <col min="10" max="10" width="15.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>228</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...17 lines deleted...]
-      <c r="C3" s="234" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="204" t="s">
+      <c r="E3" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...80 lines deleted...]
-      <c r="C7" s="203" t="s">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+      <c r="K3" s="102"/>
+    </row>
+    <row r="4" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45998</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="181"/>
+      <c r="G4" s="181"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="186"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="215"/>
+      <c r="L4" s="215"/>
+    </row>
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="284"/>
+      <c r="F5" s="290"/>
+      <c r="G5" s="287"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="215"/>
+      <c r="L5" s="215"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="143"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="307" t="s">
+      <c r="D7" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="310" t="s">
+      <c r="E7" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="307" t="s">
+      <c r="F7" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="424" t="s">
-[...17 lines deleted...]
-      <c r="G8" s="455" t="s">
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="27"/>
+      <c r="K7" s="102"/>
+      <c r="L7" s="215"/>
+    </row>
+    <row r="8" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="28">
+        <v>45999</v>
+      </c>
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="190"/>
+      <c r="E8" s="189"/>
+      <c r="F8" s="187"/>
+      <c r="G8" s="188"/>
+      <c r="H8" s="126"/>
+      <c r="I8" s="126"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="215"/>
+      <c r="L8" s="215"/>
+    </row>
+    <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="290"/>
+      <c r="G9" s="284"/>
+      <c r="H9" s="54"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="102"/>
+      <c r="L9" s="215"/>
+    </row>
+    <row r="10" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="80"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="215"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+      <c r="K11" s="215"/>
+      <c r="L11" s="215"/>
+    </row>
+    <row r="12" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="28">
+        <v>46000</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="163"/>
+      <c r="F12" s="163"/>
+      <c r="G12" s="164"/>
+      <c r="H12" s="132"/>
+      <c r="I12" s="126"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="215"/>
+      <c r="L12" s="215"/>
+    </row>
+    <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="219"/>
+      <c r="E13" s="152"/>
+      <c r="F13" s="219"/>
+      <c r="G13" s="287"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="215"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="215"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="49"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="215"/>
+    </row>
+    <row r="16" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="28">
+        <v>46001</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="187"/>
+      <c r="E16" s="163"/>
+      <c r="F16" s="190"/>
+      <c r="G16" s="319"/>
+      <c r="H16" s="132"/>
+      <c r="I16" s="126"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="215"/>
+      <c r="L16" s="215"/>
+    </row>
+    <row r="17" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="287"/>
+      <c r="F17" s="290"/>
+      <c r="G17" s="321"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="215"/>
+      <c r="L17" s="215"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="323"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="215"/>
+    </row>
+    <row r="19" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="339" t="s">
+        <v>127</v>
+      </c>
+      <c r="G19" s="389"/>
+      <c r="H19" s="389"/>
+      <c r="I19" s="340"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="215"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="14"/>
+      <c r="O19" s="14"/>
+      <c r="P19" s="14"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="28">
+        <v>46002</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="187"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="381" t="s">
+        <v>137</v>
+      </c>
+      <c r="G20" s="381"/>
+      <c r="H20" s="381"/>
+      <c r="I20" s="382"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="219"/>
+      <c r="E21" s="152"/>
+      <c r="F21" s="384"/>
+      <c r="G21" s="384"/>
+      <c r="H21" s="384"/>
+      <c r="I21" s="385"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="215"/>
+      <c r="L21" s="215"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="387"/>
+      <c r="G22" s="387"/>
+      <c r="H22" s="387"/>
+      <c r="I22" s="388"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="215"/>
+      <c r="L22" s="215"/>
+    </row>
+    <row r="23" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="149" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" s="201" t="s">
         <v>123</v>
       </c>
-      <c r="H8" s="456"/>
-[...466 lines deleted...]
-    </row>
+      <c r="F23" s="201" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23" s="435" t="s">
+        <v>298</v>
+      </c>
+      <c r="H23" s="445"/>
+      <c r="I23" s="436"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="215"/>
+      <c r="L23" s="215"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28">
+        <v>46003</v>
+      </c>
+      <c r="B24" s="75"/>
+      <c r="C24" s="362"/>
+      <c r="D24" s="134"/>
+      <c r="E24" s="362"/>
+      <c r="F24" s="362"/>
+      <c r="G24" s="380" t="s">
+        <v>78</v>
+      </c>
+      <c r="H24" s="381"/>
+      <c r="I24" s="382"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="215"/>
+      <c r="L24" s="215"/>
+    </row>
+    <row r="25" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="363"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="363"/>
+      <c r="F25" s="363"/>
+      <c r="G25" s="383"/>
+      <c r="H25" s="384"/>
+      <c r="I25" s="385"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="215"/>
+      <c r="L25" s="215"/>
+    </row>
+    <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="48"/>
+      <c r="C26" s="364"/>
+      <c r="D26" s="105"/>
+      <c r="E26" s="364"/>
+      <c r="F26" s="364"/>
+      <c r="G26" s="386"/>
+      <c r="H26" s="387"/>
+      <c r="I26" s="388"/>
+      <c r="J26" s="34"/>
+      <c r="K26" s="215"/>
+      <c r="L26" s="215"/>
+    </row>
+    <row r="27" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="157" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="F27" s="436"/>
+      <c r="G27" s="207" t="s">
+        <v>152</v>
+      </c>
+      <c r="H27" s="446" t="s">
+        <v>153</v>
+      </c>
+      <c r="I27" s="447"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="215"/>
+      <c r="L27" s="215"/>
+    </row>
+    <row r="28" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="28">
+        <v>46004</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="78"/>
+      <c r="E28" s="333"/>
+      <c r="F28" s="334"/>
+      <c r="G28" s="140"/>
+      <c r="H28" s="448"/>
+      <c r="I28" s="449"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="215"/>
+      <c r="L28" s="215"/>
+    </row>
+    <row r="29" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="336"/>
+      <c r="G29" s="152"/>
+      <c r="H29" s="413"/>
+      <c r="I29" s="414"/>
+      <c r="J29" s="41"/>
+    </row>
+    <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="337"/>
+      <c r="F30" s="338"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="450"/>
+      <c r="I30" s="451"/>
+      <c r="J30" s="42"/>
+    </row>
+    <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="19">
-[...4 lines deleted...]
-    <mergeCell ref="D28:D30"/>
+  <mergeCells count="14">
     <mergeCell ref="E28:F30"/>
-    <mergeCell ref="G28:G30"/>
+    <mergeCell ref="E24:E26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I30"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G24:I26"/>
+    <mergeCell ref="F24:F26"/>
+    <mergeCell ref="G16:G18"/>
+    <mergeCell ref="F19:I19"/>
+    <mergeCell ref="F20:I22"/>
     <mergeCell ref="E27:F27"/>
-    <mergeCell ref="C23:D23"/>
-[...7 lines deleted...]
-    <mergeCell ref="F24:F26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
-[...672 lines deleted...]
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:L31"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="22.28515625" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="6.453125" customWidth="1"/>
+    <col min="3" max="3" width="19.90625" customWidth="1"/>
+    <col min="4" max="4" width="23.54296875" customWidth="1"/>
+    <col min="5" max="6" width="24.54296875" customWidth="1"/>
+    <col min="7" max="7" width="26.453125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="23.453125" customWidth="1"/>
+    <col min="9" max="9" width="22.36328125" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>229</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...17 lines deleted...]
-      <c r="C3" s="203" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="57">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>46005</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="181"/>
+      <c r="G4" s="181"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="186"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="102"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="284"/>
+      <c r="F5" s="290"/>
+      <c r="G5" s="287"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="215"/>
+      <c r="L5" s="215"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="27"/>
+      <c r="K7" s="215"/>
+      <c r="L7" s="215"/>
+    </row>
+    <row r="8" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A8" s="55">
         <v>46006</v>
       </c>
-      <c r="B4" s="30"/>
-[...63 lines deleted...]
-      <c r="C7" s="203" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="206"/>
+      <c r="D8" s="209"/>
+      <c r="E8" s="209"/>
+      <c r="F8" s="209"/>
+      <c r="G8" s="210"/>
+      <c r="H8" s="211"/>
+      <c r="I8" s="212"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="215"/>
+      <c r="L8" s="215"/>
+    </row>
+    <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="290"/>
+      <c r="G9" s="219"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="215"/>
+      <c r="L9" s="215"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="74"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="215"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
+      <c r="E11" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="204" t="s">
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="234" t="s">
-[...13 lines deleted...]
-      <c r="A8" s="57">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+      <c r="K11" s="215"/>
+      <c r="L11" s="215"/>
+    </row>
+    <row r="12" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
         <v>46007</v>
       </c>
-      <c r="B8" s="37"/>
-[...58 lines deleted...]
-      <c r="C11" s="203" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="163"/>
+      <c r="F12" s="163"/>
+      <c r="G12" s="164"/>
+      <c r="H12" s="189"/>
+      <c r="I12" s="187"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="215"/>
+      <c r="L12" s="215"/>
+    </row>
+    <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="219"/>
+      <c r="E13" s="152"/>
+      <c r="F13" s="219"/>
+      <c r="G13" s="287"/>
+      <c r="H13" s="290"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="215"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="215"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="204" t="s">
+      <c r="D15" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
+      <c r="E15" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="204" t="s">
+      <c r="F15" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="234" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="57">
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="49"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="215"/>
+    </row>
+    <row r="16" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>46008</v>
       </c>
-      <c r="B12" s="30"/>
-[...60 lines deleted...]
-      <c r="C15" s="203" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="187"/>
+      <c r="E16" s="163"/>
+      <c r="F16" s="190"/>
+      <c r="G16" s="189"/>
+      <c r="H16" s="186"/>
+      <c r="I16" s="186"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="215"/>
+      <c r="L16" s="215"/>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="152"/>
+      <c r="F17" s="290"/>
+      <c r="G17" s="287"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="215"/>
+      <c r="L17" s="215"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="215"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="204" t="s">
+      <c r="D19" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="205" t="s">
+      <c r="E19" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="204" t="s">
-[...16 lines deleted...]
-      <c r="A16" s="57">
+      <c r="F19" s="339" t="s">
+        <v>127</v>
+      </c>
+      <c r="G19" s="389"/>
+      <c r="H19" s="389"/>
+      <c r="I19" s="340"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="102"/>
+      <c r="L19" s="215"/>
+    </row>
+    <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
         <v>46009</v>
       </c>
-      <c r="B16" s="37"/>
-[...86 lines deleted...]
-      <c r="A20" s="57">
+      <c r="B20" s="29"/>
+      <c r="C20" s="187"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="381" t="s">
+        <v>38</v>
+      </c>
+      <c r="G20" s="381"/>
+      <c r="H20" s="381"/>
+      <c r="I20" s="382"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+    </row>
+    <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="219"/>
+      <c r="E21" s="152"/>
+      <c r="F21" s="384"/>
+      <c r="G21" s="384"/>
+      <c r="H21" s="384"/>
+      <c r="I21" s="385"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="102"/>
+      <c r="L21" s="215"/>
+    </row>
+    <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="387"/>
+      <c r="G22" s="387"/>
+      <c r="H22" s="387"/>
+      <c r="I22" s="388"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="149" t="s">
+        <v>133</v>
+      </c>
+      <c r="E23" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="F23" s="445"/>
+      <c r="G23" s="446" t="s">
+        <v>134</v>
+      </c>
+      <c r="H23" s="447"/>
+      <c r="I23" s="205" t="s">
+        <v>135</v>
+      </c>
+      <c r="J23" s="49"/>
+    </row>
+    <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
         <v>46010</v>
       </c>
-      <c r="B20" s="30"/>
-[...78 lines deleted...]
-      <c r="A24" s="29">
+      <c r="B24" s="36"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="391"/>
+      <c r="E24" s="319"/>
+      <c r="F24" s="320"/>
+      <c r="G24" s="319"/>
+      <c r="H24" s="320"/>
+      <c r="I24" s="78"/>
+      <c r="J24" s="30"/>
+    </row>
+    <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="392"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="322"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="322"/>
+      <c r="I25" s="78"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="215" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="393"/>
+      <c r="E26" s="323"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="323"/>
+      <c r="H26" s="324"/>
+      <c r="I26" s="105"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="E27" s="204" t="s">
+        <v>146</v>
+      </c>
+      <c r="F27" s="204" t="s">
+        <v>147</v>
+      </c>
+      <c r="G27" s="208" t="s">
+        <v>148</v>
+      </c>
+      <c r="H27" s="208" t="s">
+        <v>131</v>
+      </c>
+      <c r="I27" s="204" t="s">
+        <v>132</v>
+      </c>
+      <c r="J27" s="35"/>
+    </row>
+    <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
         <v>46011</v>
       </c>
-      <c r="B24" s="37"/>
-[...123 lines deleted...]
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B28" s="30"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="78"/>
+      <c r="E28" s="391"/>
+      <c r="F28" s="141"/>
+      <c r="G28" s="78"/>
+      <c r="H28" s="78"/>
+      <c r="I28" s="78"/>
+      <c r="J28" s="41"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="392"/>
+      <c r="F29" s="152"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="41"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="393"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="105"/>
+      <c r="H30" s="105"/>
+      <c r="I30" s="105"/>
+      <c r="J30" s="42"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
       <c r="F31" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="11">
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H26"/>
     <mergeCell ref="C24:C26"/>
+    <mergeCell ref="F19:I19"/>
+    <mergeCell ref="F20:I22"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:P34"/>
+  <sheetViews>
+    <sheetView topLeftCell="A6" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="13.54296875" customWidth="1"/>
+    <col min="2" max="2" width="4.54296875" customWidth="1"/>
+    <col min="3" max="4" width="28.90625" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="21.453125" customWidth="1"/>
+    <col min="7" max="7" width="22.54296875" customWidth="1"/>
+    <col min="8" max="8" width="22" customWidth="1"/>
+    <col min="9" max="9" width="23.08984375" customWidth="1"/>
+    <col min="10" max="10" width="22.453125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
+        <v>0</v>
+      </c>
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="27"/>
+    </row>
+    <row r="4" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>46012</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="141"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="141"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="141"/>
+      <c r="H4" s="141"/>
+      <c r="I4" s="141"/>
+      <c r="J4" s="96"/>
+    </row>
+    <row r="5" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="131"/>
+      <c r="L5" s="131"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="131"/>
+      <c r="L6" s="131"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="26"/>
+      <c r="K7" s="131"/>
+      <c r="L7" s="14"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="14"/>
+      <c r="P7" s="14"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>46013</v>
+      </c>
+      <c r="B8" s="36"/>
+      <c r="C8" s="141"/>
+      <c r="D8" s="141"/>
+      <c r="E8" s="141"/>
+      <c r="F8" s="141"/>
+      <c r="G8" s="141"/>
+      <c r="H8" s="141"/>
+      <c r="I8" s="141"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="131"/>
+      <c r="L8" s="131"/>
+    </row>
+    <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
+      <c r="G9" s="58"/>
+      <c r="H9" s="58"/>
+      <c r="I9" s="58"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="131"/>
+      <c r="L9" s="131"/>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="84"/>
+      <c r="D10" s="84"/>
+      <c r="E10" s="84"/>
+      <c r="F10" s="84"/>
+      <c r="G10" s="84"/>
+      <c r="H10" s="84"/>
+      <c r="I10" s="84"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="131"/>
+      <c r="L10" s="131"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="452" t="s">
+        <v>154</v>
+      </c>
+      <c r="D11" s="453"/>
+      <c r="E11" s="454" t="s">
+        <v>155</v>
+      </c>
+      <c r="F11" s="454"/>
+      <c r="G11" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="26"/>
+      <c r="K11" s="131"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="14"/>
+      <c r="O11" s="14"/>
+      <c r="P11" s="14"/>
+    </row>
+    <row r="12" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
+        <v>46014</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="353" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" s="354"/>
+      <c r="E12" s="353" t="s">
+        <v>96</v>
+      </c>
+      <c r="F12" s="355"/>
+      <c r="G12" s="141"/>
+      <c r="H12" s="141"/>
+      <c r="I12" s="141"/>
+      <c r="J12" s="139"/>
+      <c r="K12" s="131"/>
+      <c r="L12" s="131"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="356"/>
+      <c r="D13" s="357"/>
+      <c r="E13" s="356"/>
+      <c r="F13" s="358"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="58"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="131"/>
+      <c r="L13" s="131"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="359"/>
+      <c r="D14" s="360"/>
+      <c r="E14" s="359"/>
+      <c r="F14" s="361"/>
+      <c r="G14" s="84"/>
+      <c r="H14" s="84"/>
+      <c r="I14" s="84"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="131"/>
+    </row>
+    <row r="15" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="213" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="178" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="123" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="26"/>
+      <c r="K15" s="131"/>
+      <c r="L15" s="131"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>46015</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="217"/>
+      <c r="D16" s="217"/>
+      <c r="E16" s="217"/>
+      <c r="F16" s="217"/>
+      <c r="G16" s="217"/>
+      <c r="H16" s="217"/>
+      <c r="I16" s="217"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="131"/>
+      <c r="L16" s="131"/>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="217"/>
+      <c r="D17" s="217"/>
+      <c r="E17" s="217"/>
+      <c r="F17" s="217"/>
+      <c r="G17" s="217"/>
+      <c r="H17" s="217"/>
+      <c r="I17" s="217"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="131"/>
+      <c r="L17" s="131"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="218"/>
+      <c r="D18" s="218"/>
+      <c r="E18" s="218"/>
+      <c r="F18" s="218"/>
+      <c r="G18" s="218"/>
+      <c r="H18" s="218"/>
+      <c r="I18" s="218"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="131"/>
+      <c r="L18" s="131"/>
+    </row>
+    <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="213" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="178" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="123" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="26"/>
+      <c r="K19" s="131"/>
+      <c r="L19" s="131"/>
+    </row>
+    <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
+        <v>46016</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="217"/>
+      <c r="D20" s="217"/>
+      <c r="E20" s="217"/>
+      <c r="F20" s="217"/>
+      <c r="G20" s="217"/>
+      <c r="H20" s="217"/>
+      <c r="I20" s="217"/>
+      <c r="J20" s="199"/>
+      <c r="K20" s="131"/>
+      <c r="L20" s="131"/>
+    </row>
+    <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="217"/>
+      <c r="D21" s="217"/>
+      <c r="E21" s="217"/>
+      <c r="F21" s="217"/>
+      <c r="G21" s="217"/>
+      <c r="H21" s="217"/>
+      <c r="I21" s="217"/>
+      <c r="J21" s="72"/>
+      <c r="K21" s="98"/>
+      <c r="L21" s="83"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="218"/>
+      <c r="D22" s="218"/>
+      <c r="E22" s="218"/>
+      <c r="F22" s="218"/>
+      <c r="G22" s="218"/>
+      <c r="H22" s="218"/>
+      <c r="I22" s="218"/>
+      <c r="J22" s="200"/>
+      <c r="K22" s="131"/>
+      <c r="L22" s="131"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D23" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="E23" s="204" t="s">
+        <v>146</v>
+      </c>
+      <c r="F23" s="204" t="s">
+        <v>147</v>
+      </c>
+      <c r="G23" s="208" t="s">
+        <v>148</v>
+      </c>
+      <c r="H23" s="208" t="s">
+        <v>131</v>
+      </c>
+      <c r="I23" s="204" t="s">
+        <v>132</v>
+      </c>
+      <c r="J23" s="49"/>
+    </row>
+    <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
+        <v>46017</v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="141"/>
+      <c r="D24" s="141"/>
+      <c r="E24" s="141"/>
+      <c r="F24" s="141"/>
+      <c r="G24" s="141"/>
+      <c r="H24" s="141"/>
+      <c r="I24" s="141"/>
+      <c r="J24" s="30"/>
+    </row>
+    <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="58"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="58"/>
+      <c r="G25" s="58"/>
+      <c r="H25" s="58"/>
+      <c r="I25" s="58"/>
+      <c r="J25" s="30"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="84"/>
+      <c r="D26" s="84"/>
+      <c r="E26" s="84"/>
+      <c r="F26" s="84"/>
+      <c r="G26" s="84"/>
+      <c r="H26" s="84"/>
+      <c r="I26" s="84"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="27"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="35"/>
+    </row>
+    <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
+        <v>46018</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="367" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" s="368"/>
+      <c r="E28" s="368"/>
+      <c r="F28" s="368"/>
+      <c r="G28" s="368"/>
+      <c r="H28" s="368"/>
+      <c r="I28" s="369"/>
+      <c r="J28" s="41"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="370"/>
+      <c r="D29" s="371"/>
+      <c r="E29" s="371"/>
+      <c r="F29" s="371"/>
+      <c r="G29" s="371"/>
+      <c r="H29" s="371"/>
+      <c r="I29" s="372"/>
+      <c r="J29" s="41"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="373"/>
+      <c r="D30" s="374"/>
+      <c r="E30" s="374"/>
+      <c r="F30" s="374"/>
+      <c r="G30" s="374"/>
+      <c r="H30" s="374"/>
+      <c r="I30" s="375"/>
+      <c r="J30" s="42"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B31" s="21"/>
+      <c r="J31" s="22"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B32" s="20"/>
+      <c r="J32" s="13"/>
+    </row>
+    <row r="33" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B33" s="3"/>
+      <c r="J33" s="13"/>
+    </row>
+    <row r="34" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B34" s="3"/>
+      <c r="J34" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="C28:I30"/>
+    <mergeCell ref="B1:D2"/>
+    <mergeCell ref="F1:I2"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="C12:D14"/>
+    <mergeCell ref="E12:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BA3670B-0067-4435-9338-E01886724475}">
   <dimension ref="A1:P34"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView topLeftCell="A8" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F28" sqref="F28:G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="22.5703125" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="6.54296875" customWidth="1"/>
+    <col min="3" max="3" width="20.90625" customWidth="1"/>
+    <col min="4" max="4" width="25.54296875" customWidth="1"/>
+    <col min="5" max="6" width="21.453125" customWidth="1"/>
+    <col min="7" max="7" width="22.54296875" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
-    <col min="9" max="9" width="23.140625" customWidth="1"/>
-    <col min="10" max="10" width="22.42578125" customWidth="1"/>
+    <col min="9" max="9" width="23.08984375" customWidth="1"/>
+    <col min="10" max="10" width="22.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25"/>
-      <c r="C3" s="203" t="s">
+      <c r="B3" s="24"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="27"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>46019</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="367" t="s">
+        <v>83</v>
+      </c>
+      <c r="D4" s="368"/>
+      <c r="E4" s="368"/>
+      <c r="F4" s="368"/>
+      <c r="G4" s="368"/>
+      <c r="H4" s="368"/>
+      <c r="I4" s="369"/>
+      <c r="J4" s="96"/>
+    </row>
+    <row r="5" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="370"/>
+      <c r="D5" s="371"/>
+      <c r="E5" s="371"/>
+      <c r="F5" s="371"/>
+      <c r="G5" s="371"/>
+      <c r="H5" s="371"/>
+      <c r="I5" s="372"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="131" t="s">
+        <v>249</v>
+      </c>
+      <c r="L5" s="131"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="373"/>
+      <c r="D6" s="374"/>
+      <c r="E6" s="374"/>
+      <c r="F6" s="374"/>
+      <c r="G6" s="374"/>
+      <c r="H6" s="374"/>
+      <c r="I6" s="375"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="131"/>
+      <c r="L6" s="131"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="131"/>
+      <c r="L7" s="14"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="14"/>
+      <c r="P7" s="14"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>46020</v>
+      </c>
+      <c r="B8" s="36"/>
+      <c r="C8" s="367" t="s">
+        <v>83</v>
+      </c>
+      <c r="D8" s="368"/>
+      <c r="E8" s="368"/>
+      <c r="F8" s="368"/>
+      <c r="G8" s="368"/>
+      <c r="H8" s="368"/>
+      <c r="I8" s="369"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="131"/>
+      <c r="L8" s="131"/>
+    </row>
+    <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="370"/>
+      <c r="D9" s="371"/>
+      <c r="E9" s="371"/>
+      <c r="F9" s="371"/>
+      <c r="G9" s="371"/>
+      <c r="H9" s="371"/>
+      <c r="I9" s="372"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="131"/>
+      <c r="L9" s="131"/>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="373"/>
+      <c r="D10" s="374"/>
+      <c r="E10" s="374"/>
+      <c r="F10" s="374"/>
+      <c r="G10" s="374"/>
+      <c r="H10" s="374"/>
+      <c r="I10" s="375"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="131"/>
+      <c r="L10" s="131"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D11" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E11" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F11" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...146 lines deleted...]
-      <c r="C11" s="319" t="s">
+      <c r="G11" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="26"/>
+      <c r="K11" s="131"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="14"/>
+      <c r="O11" s="14"/>
+      <c r="P11" s="14"/>
+    </row>
+    <row r="12" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
+        <v>46021</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="141"/>
+      <c r="D12" s="141"/>
+      <c r="E12" s="141"/>
+      <c r="F12" s="141"/>
+      <c r="G12" s="141"/>
+      <c r="H12" s="141"/>
+      <c r="I12" s="141"/>
+      <c r="J12" s="139"/>
+      <c r="K12" s="131"/>
+      <c r="L12" s="131"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="58"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="131" t="s">
+        <v>45</v>
+      </c>
+      <c r="L13" s="131"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="84"/>
+      <c r="D14" s="84"/>
+      <c r="E14" s="84"/>
+      <c r="F14" s="84"/>
+      <c r="G14" s="84"/>
+      <c r="H14" s="84"/>
+      <c r="I14" s="84"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="131"/>
+    </row>
+    <row r="15" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="270" t="s">
+      <c r="D15" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="131" t="s">
+      <c r="E15" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="270" t="s">
+      <c r="F15" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="122" t="s">
-[...65 lines deleted...]
-      <c r="C15" s="319" t="s">
+      <c r="G15" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="26"/>
+      <c r="K15" s="131"/>
+      <c r="L15" s="131"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>46022</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="217"/>
+      <c r="D16" s="217"/>
+      <c r="E16" s="217"/>
+      <c r="F16" s="217"/>
+      <c r="G16" s="217"/>
+      <c r="H16" s="217"/>
+      <c r="I16" s="217"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="131"/>
+      <c r="L16" s="131"/>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A17" s="40"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="217"/>
+      <c r="D17" s="217"/>
+      <c r="E17" s="217"/>
+      <c r="F17" s="217"/>
+      <c r="G17" s="217"/>
+      <c r="H17" s="217"/>
+      <c r="I17" s="217"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="131"/>
+      <c r="L17" s="131"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="218"/>
+      <c r="D18" s="218"/>
+      <c r="E18" s="218"/>
+      <c r="F18" s="218"/>
+      <c r="G18" s="218"/>
+      <c r="H18" s="218"/>
+      <c r="I18" s="218"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="131"/>
+      <c r="L18" s="131"/>
+    </row>
+    <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="270" t="s">
+      <c r="D19" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="131" t="s">
+      <c r="E19" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="270" t="s">
+      <c r="F19" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="122" t="s">
-[...114 lines deleted...]
-      <c r="F21" s="276" t="s">
+      <c r="G19" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="26"/>
+      <c r="K19" s="131"/>
+      <c r="L19" s="131"/>
+    </row>
+    <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
+        <v>45658</v>
+      </c>
+      <c r="B20" s="36"/>
+      <c r="C20" s="217"/>
+      <c r="D20" s="217"/>
+      <c r="E20" s="217"/>
+      <c r="F20" s="217"/>
+      <c r="G20" s="217"/>
+      <c r="H20" s="217"/>
+      <c r="I20" s="217"/>
+      <c r="J20" s="199"/>
+      <c r="K20" s="131"/>
+      <c r="L20" s="131"/>
+    </row>
+    <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="217"/>
+      <c r="D21" s="217"/>
+      <c r="E21" s="217"/>
+      <c r="F21" s="217"/>
+      <c r="G21" s="217"/>
+      <c r="H21" s="217"/>
+      <c r="I21" s="217"/>
+      <c r="J21" s="72"/>
+      <c r="K21" s="98"/>
+      <c r="L21" s="98"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="38"/>
+      <c r="C22" s="218"/>
+      <c r="D22" s="218"/>
+      <c r="E22" s="218"/>
+      <c r="F22" s="218"/>
+      <c r="G22" s="218"/>
+      <c r="H22" s="218"/>
+      <c r="I22" s="218"/>
+      <c r="J22" s="200"/>
+      <c r="K22" s="131"/>
+      <c r="L22" s="131"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="204" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="F23" s="204" t="s">
+        <v>157</v>
+      </c>
+      <c r="G23" s="208" t="s">
+        <v>158</v>
+      </c>
+      <c r="H23" s="208" t="s">
+        <v>159</v>
+      </c>
+      <c r="I23" s="204" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="204" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
+        <v>45659</v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="362"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="126"/>
+      <c r="G24" s="126"/>
+      <c r="H24" s="126"/>
+      <c r="I24" s="126"/>
+      <c r="J24" s="126"/>
+    </row>
+    <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="363"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="364"/>
+      <c r="D26" s="95"/>
+      <c r="E26" s="95"/>
+      <c r="F26" s="95"/>
+      <c r="G26" s="95"/>
+      <c r="H26" s="95"/>
+      <c r="I26" s="95"/>
+      <c r="J26" s="95"/>
+    </row>
+    <row r="27" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="204" t="s">
+        <v>102</v>
+      </c>
+      <c r="E27" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="F27" s="455" t="s">
+        <v>296</v>
+      </c>
+      <c r="G27" s="456"/>
+      <c r="H27" s="408" t="s">
+        <v>242</v>
+      </c>
+      <c r="I27" s="409"/>
+      <c r="J27" s="410"/>
+    </row>
+    <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="55">
+        <v>45660</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="362"/>
+      <c r="D28" s="126"/>
+      <c r="E28" s="126"/>
+      <c r="F28" s="457" t="s">
         <v>297</v>
       </c>
-      <c r="G21" s="276" t="s">
-[...140 lines deleted...]
-    <row r="33" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="G28" s="458"/>
+      <c r="H28" s="353" t="s">
+        <v>250</v>
+      </c>
+      <c r="I28" s="354"/>
+      <c r="J28" s="355"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="363"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="459"/>
+      <c r="G29" s="460"/>
+      <c r="H29" s="356"/>
+      <c r="I29" s="357"/>
+      <c r="J29" s="358"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="364"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="95"/>
+      <c r="F30" s="461"/>
+      <c r="G30" s="462"/>
+      <c r="H30" s="359"/>
+      <c r="I30" s="360"/>
+      <c r="J30" s="361"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B31" s="21"/>
+      <c r="J31" s="22"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B32" s="20"/>
+      <c r="J32" s="13"/>
+    </row>
+    <row r="33" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B33" s="3"/>
-      <c r="J33" s="14"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="J33" s="13"/>
+    </row>
+    <row r="34" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B34" s="3"/>
       <c r="J34" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...1 lines deleted...]
-    <mergeCell ref="C28:I30"/>
+  <mergeCells count="10">
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="C28:C30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="H23:I23"/>
-[...3 lines deleted...]
-    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="C8:I10"/>
+    <mergeCell ref="C4:I6"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="H28:J30"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="23.5703125" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="6.54296875" customWidth="1"/>
+    <col min="3" max="3" width="23.6328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.54296875" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
-    <col min="6" max="6" width="24.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="12.5703125" customWidth="1"/>
+    <col min="6" max="6" width="24.453125" customWidth="1"/>
+    <col min="7" max="7" width="25.453125" customWidth="1"/>
+    <col min="8" max="9" width="22.54296875" customWidth="1"/>
+    <col min="10" max="10" width="20.54296875" customWidth="1"/>
+    <col min="11" max="11" width="12.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...90 lines deleted...]
-      <c r="C7" s="319" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="270" t="s">
+      <c r="D3" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="131" t="s">
+      <c r="E3" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="270" t="s">
+      <c r="F3" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="122" t="s">
-[...66 lines deleted...]
-      <c r="C11" s="319" t="s">
+      <c r="G3" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="26"/>
+    </row>
+    <row r="4" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="55">
+        <v>45661</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="141"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="141"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="141"/>
+      <c r="H4" s="141"/>
+      <c r="I4" s="141"/>
+      <c r="J4" s="139"/>
+      <c r="K4" s="102"/>
+    </row>
+    <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="215"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="215"/>
+    </row>
+    <row r="7" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="270" t="s">
+      <c r="D7" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="131" t="s">
+      <c r="E7" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="270" t="s">
+      <c r="F7" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="122" t="s">
-[...57 lines deleted...]
-      <c r="C15" s="319" t="s">
+      <c r="G7" s="114" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="178" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="114" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" s="138"/>
+    </row>
+    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>45662</v>
+      </c>
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="153"/>
+      <c r="F8" s="198"/>
+      <c r="G8" s="126"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+    </row>
+    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="284"/>
+      <c r="E9" s="413"/>
+      <c r="F9" s="414"/>
+      <c r="G9" s="219"/>
+      <c r="H9" s="219"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="78"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="155"/>
+      <c r="F10" s="158"/>
+      <c r="G10" s="80"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
+    </row>
+    <row r="11" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="270" t="s">
+      <c r="D11" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="131" t="s">
+      <c r="E11" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="270" t="s">
+      <c r="F11" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="122" t="s">
-[...54 lines deleted...]
-      <c r="C19" s="319" t="s">
+      <c r="G11" s="114" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="178" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" s="114" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" s="128"/>
+      <c r="K11" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
+        <v>45663</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="283"/>
+      <c r="G12" s="140"/>
+      <c r="H12" s="283"/>
+      <c r="I12" s="140"/>
+      <c r="J12" s="139"/>
+      <c r="K12" s="101"/>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="72"/>
+      <c r="H13" s="98"/>
+      <c r="I13" s="72"/>
+      <c r="J13" s="83"/>
+      <c r="K13" s="215"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="99"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="99"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="105"/>
+    </row>
+    <row r="15" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="270" t="s">
+      <c r="D15" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="131" t="s">
+      <c r="E15" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="270" t="s">
+      <c r="F15" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="122" t="s">
-[...99 lines deleted...]
-      <c r="J24" s="81"/>
+      <c r="G15" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="128"/>
+    </row>
+    <row r="16" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>45664</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="101"/>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="30"/>
+      <c r="J17" s="78"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="34"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="105"/>
+    </row>
+    <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="213" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="178" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="123" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="138"/>
+    </row>
+    <row r="20" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
+        <v>45665</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
+      <c r="G20" s="78"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="135"/>
+      <c r="K20" s="215"/>
+    </row>
+    <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="78"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="78"/>
+      <c r="G21" s="78"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="78"/>
+      <c r="J21" s="135"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="105"/>
+      <c r="E22" s="105"/>
+      <c r="F22" s="105"/>
+      <c r="G22" s="105"/>
+      <c r="H22" s="105"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="136"/>
+    </row>
+    <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="216" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="204" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="123" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" s="124" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" s="408" t="s">
+        <v>242</v>
+      </c>
+      <c r="H23" s="409"/>
+      <c r="I23" s="410"/>
+      <c r="J23" s="128"/>
+    </row>
+    <row r="24" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
+        <v>45666</v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="78"/>
+      <c r="E24" s="78"/>
+      <c r="F24" s="78"/>
+      <c r="G24" s="353" t="s">
+        <v>251</v>
+      </c>
+      <c r="H24" s="354"/>
+      <c r="I24" s="355"/>
+      <c r="J24" s="78"/>
       <c r="K24" t="s">
-        <v>86</v>
-[...119 lines deleted...]
-      <c r="J30" s="147"/>
+        <v>293</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="54"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="356"/>
+      <c r="H25" s="357"/>
+      <c r="I25" s="358"/>
+      <c r="J25" s="78"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="129"/>
+      <c r="D26" s="105"/>
+      <c r="E26" s="105"/>
+      <c r="F26" s="105"/>
+      <c r="G26" s="359"/>
+      <c r="H26" s="360"/>
+      <c r="I26" s="361"/>
+      <c r="J26" s="105"/>
+    </row>
+    <row r="27" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="216" t="s">
+        <v>161</v>
+      </c>
+      <c r="D27" s="204" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="123" t="s">
+        <v>118</v>
+      </c>
+      <c r="F27" s="204" t="s">
+        <v>157</v>
+      </c>
+      <c r="G27" s="408" t="s">
+        <v>294</v>
+      </c>
+      <c r="H27" s="409"/>
+      <c r="I27" s="410"/>
+      <c r="J27" s="128"/>
+    </row>
+    <row r="28" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="55">
+        <v>45667</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="126"/>
+      <c r="F28" s="224"/>
+      <c r="G28" s="353" t="s">
+        <v>47</v>
+      </c>
+      <c r="H28" s="354"/>
+      <c r="I28" s="355"/>
+      <c r="J28" s="78"/>
+    </row>
+    <row r="29" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="219"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="284"/>
+      <c r="F29" s="284"/>
+      <c r="G29" s="356"/>
+      <c r="H29" s="357"/>
+      <c r="I29" s="358"/>
+      <c r="J29" s="78"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="74"/>
+      <c r="D30" s="127"/>
+      <c r="E30" s="80"/>
+      <c r="F30" s="143"/>
+      <c r="G30" s="359"/>
+      <c r="H30" s="360"/>
+      <c r="I30" s="361"/>
+      <c r="J30" s="105"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="7">
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G24:I26"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="G28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="C3:F3"/>
-    <mergeCell ref="C4:F6"/>
     <mergeCell ref="E9:F9"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView topLeftCell="A6" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="35.42578125" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="4.54296875" customWidth="1"/>
+    <col min="3" max="3" width="19.08984375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="35.453125" customWidth="1"/>
     <col min="5" max="5" width="27" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="24.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="15.85546875" customWidth="1"/>
+    <col min="6" max="6" width="24.54296875" customWidth="1"/>
+    <col min="7" max="7" width="29.453125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="17.453125" customWidth="1"/>
+    <col min="10" max="10" width="15.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...17 lines deleted...]
-      <c r="C3" s="203" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...76 lines deleted...]
-      <c r="C7" s="203" t="s">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>46398</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="102"/>
+    </row>
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="215"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="215"/>
+    </row>
+    <row r="7" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D7" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
+      <c r="E7" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="204" t="s">
+      <c r="F7" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="234" t="s">
-[...67 lines deleted...]
-      <c r="C11" s="203" t="s">
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="35"/>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>46399</v>
+      </c>
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="30"/>
+    </row>
+    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="293"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="204" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
+      <c r="E11" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="204" t="s">
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="234" t="s">
-[...71 lines deleted...]
-      <c r="C15" s="203" t="s">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
+        <v>46400</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="78"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="215"/>
+    </row>
+    <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="293"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="78"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="51"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="105"/>
+      <c r="H14" s="105"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="204" t="s">
+      <c r="D15" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="205" t="s">
+      <c r="E15" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="204" t="s">
+      <c r="F15" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="417" t="s">
-[...60 lines deleted...]
-      <c r="C19" s="203" t="s">
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>46401</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="59"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="78"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="30"/>
+      <c r="L17" s="51"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="61"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="204" t="s">
+      <c r="D19" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="205" t="s">
+      <c r="E19" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="204" t="s">
+      <c r="F19" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="234" t="s">
-[...226 lines deleted...]
-      <c r="M30" s="349"/>
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
+        <v>46402</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="162"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="162"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="126"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="215"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="131" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="127"/>
+      <c r="D22" s="249"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="130"/>
+      <c r="H22" s="127"/>
+      <c r="I22" s="80"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="151" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="262" t="s">
+        <v>129</v>
+      </c>
+      <c r="F23" s="275"/>
+      <c r="G23" s="365" t="s">
+        <v>295</v>
+      </c>
+      <c r="H23" s="390"/>
+      <c r="I23" s="366"/>
+      <c r="J23" s="128"/>
+    </row>
+    <row r="24" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
+        <v>46403</v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="78"/>
+      <c r="E24" s="81"/>
+      <c r="F24" s="274"/>
+      <c r="G24" s="353" t="s">
+        <v>233</v>
+      </c>
+      <c r="H24" s="354"/>
+      <c r="I24" s="355"/>
+      <c r="J24" s="78"/>
+    </row>
+    <row r="25" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="81"/>
+      <c r="F25" s="64"/>
+      <c r="G25" s="356"/>
+      <c r="H25" s="357"/>
+      <c r="I25" s="358"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="397"/>
+      <c r="L25" s="398"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="105"/>
+      <c r="E26" s="294"/>
+      <c r="F26" s="65"/>
+      <c r="G26" s="359"/>
+      <c r="H26" s="360"/>
+      <c r="I26" s="361"/>
+      <c r="J26" s="105"/>
+    </row>
+    <row r="27" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="151" t="s">
+        <v>163</v>
+      </c>
+      <c r="F27" s="272"/>
+      <c r="G27" s="408" t="s">
+        <v>242</v>
+      </c>
+      <c r="H27" s="409"/>
+      <c r="I27" s="410"/>
+      <c r="J27" s="278"/>
+      <c r="M27" s="277"/>
+    </row>
+    <row r="28" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="55">
+        <v>46404</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="140"/>
+      <c r="E28" s="295"/>
+      <c r="F28" s="91"/>
+      <c r="G28" s="353" t="s">
+        <v>260</v>
+      </c>
+      <c r="H28" s="354"/>
+      <c r="I28" s="355"/>
+      <c r="J28" s="60"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="72"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="265"/>
+      <c r="G29" s="356"/>
+      <c r="H29" s="357"/>
+      <c r="I29" s="358"/>
+      <c r="J29" s="58"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="127"/>
+      <c r="D30" s="296"/>
+      <c r="E30" s="297"/>
+      <c r="F30" s="92"/>
+      <c r="G30" s="359"/>
+      <c r="H30" s="360"/>
+      <c r="I30" s="361"/>
+      <c r="J30" s="62"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...3 lines deleted...]
-    <mergeCell ref="G16:I18"/>
+  <mergeCells count="8">
     <mergeCell ref="K25:L25"/>
-    <mergeCell ref="I27:J27"/>
-    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="G28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
-    <mergeCell ref="F23:H23"/>
-    <mergeCell ref="F24:H26"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G24:I26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1"/>
+    <sheetView topLeftCell="A9" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="12.5703125" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="9.453125" customWidth="1"/>
+    <col min="3" max="3" width="19.08984375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.453125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" customWidth="1"/>
+    <col min="6" max="6" width="38.54296875" customWidth="1"/>
+    <col min="7" max="7" width="27.36328125" customWidth="1"/>
+    <col min="8" max="8" width="20.54296875" customWidth="1"/>
+    <col min="9" max="9" width="19.08984375" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" customWidth="1"/>
+    <col min="11" max="11" width="15.54296875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="203" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...69 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="27"/>
+    </row>
+    <row r="4" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>45675</v>
+      </c>
+      <c r="B4" s="69"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="102"/>
+    </row>
+    <row r="5" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="215"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="70"/>
-      <c r="C7" s="203" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D7" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
+      <c r="E7" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="204" t="s">
+      <c r="F7" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="234" t="s">
-[...39 lines deleted...]
-      <c r="G9" s="276" t="s">
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="97"/>
+    </row>
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>45676</v>
+      </c>
+      <c r="B8" s="75"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+    </row>
+    <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="78"/>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
+    </row>
+    <row r="11" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="53"/>
+      <c r="C11" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="68"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="14"/>
+      <c r="O11" s="14"/>
+      <c r="P11" s="14"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
+        <v>45677</v>
+      </c>
+      <c r="B12" s="30"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="78"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="78"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="105"/>
+      <c r="H14" s="105"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+    </row>
+    <row r="15" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="35"/>
+      <c r="C15" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="68"/>
+      <c r="L15" s="463"/>
+      <c r="M15" s="463"/>
+      <c r="N15" s="463"/>
+      <c r="O15" s="463"/>
+      <c r="P15" s="463"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>45678</v>
+      </c>
+      <c r="B16" s="30"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="274"/>
+      <c r="H16" s="274"/>
+      <c r="I16" s="274"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="131"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="14"/>
+      <c r="N16" s="14"/>
+      <c r="O16" s="14"/>
+      <c r="P16" s="14"/>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="298"/>
+      <c r="G17" s="72"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="103"/>
+    </row>
+    <row r="18" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="127"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="65"/>
+      <c r="I18" s="65"/>
+      <c r="J18" s="105"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="49"/>
+      <c r="C19" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>126</v>
+      </c>
+      <c r="F19" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="88"/>
+    </row>
+    <row r="20" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
+        <v>45679</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="162"/>
+      <c r="E20" s="162"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="274"/>
+      <c r="H20" s="274"/>
+      <c r="I20" s="274"/>
+      <c r="J20" s="78"/>
+    </row>
+    <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="264"/>
+      <c r="G21" s="64"/>
+      <c r="H21" s="64"/>
+      <c r="I21" s="64"/>
+      <c r="J21" s="78"/>
+    </row>
+    <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="127"/>
+      <c r="D22" s="249"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="105"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="49"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="149" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" s="201" t="s">
+        <v>123</v>
+      </c>
+      <c r="F23" s="203" t="s">
         <v>104</v>
       </c>
-      <c r="H9" s="274" t="s">
-[...346 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="G23" s="365" t="s">
+        <v>172</v>
+      </c>
+      <c r="H23" s="390"/>
+      <c r="I23" s="366"/>
+      <c r="J23" s="68"/>
+    </row>
+    <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
+        <v>45680</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="391"/>
+      <c r="E24" s="391"/>
+      <c r="F24" s="391"/>
+      <c r="G24" s="399" t="s">
+        <v>74</v>
+      </c>
+      <c r="H24" s="400"/>
+      <c r="I24" s="401"/>
+      <c r="J24" s="78"/>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="392"/>
+      <c r="E25" s="392"/>
+      <c r="F25" s="392"/>
+      <c r="G25" s="402"/>
+      <c r="H25" s="403"/>
+      <c r="I25" s="404"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="428" t="s">
+        <v>261</v>
+      </c>
+      <c r="L25" s="429"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="393"/>
+      <c r="E26" s="393"/>
+      <c r="F26" s="393"/>
+      <c r="G26" s="405"/>
+      <c r="H26" s="406"/>
+      <c r="I26" s="407"/>
+      <c r="J26" s="105"/>
+      <c r="K26" s="101"/>
+      <c r="L26" s="101"/>
+    </row>
+    <row r="27" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="36"/>
-[...74 lines deleted...]
-    <row r="31" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="149" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="441" t="s">
+        <v>129</v>
+      </c>
+      <c r="F27" s="442"/>
+      <c r="G27" s="435" t="s">
+        <v>152</v>
+      </c>
+      <c r="H27" s="436"/>
+      <c r="I27" s="435" t="s">
+        <v>169</v>
+      </c>
+      <c r="J27" s="436"/>
+      <c r="K27" s="101"/>
+      <c r="L27" s="101"/>
+    </row>
+    <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
+        <v>45681</v>
+      </c>
+      <c r="B28" s="41"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="391"/>
+      <c r="E28" s="319"/>
+      <c r="F28" s="320"/>
+      <c r="G28" s="319"/>
+      <c r="H28" s="437"/>
+      <c r="I28" s="319"/>
+      <c r="J28" s="320"/>
+      <c r="K28" s="101"/>
+      <c r="L28" s="101"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="392"/>
+      <c r="E29" s="321"/>
+      <c r="F29" s="322"/>
+      <c r="G29" s="321"/>
+      <c r="H29" s="438"/>
+      <c r="I29" s="321"/>
+      <c r="J29" s="322"/>
+      <c r="K29" s="428" t="s">
+        <v>261</v>
+      </c>
+      <c r="L29" s="429"/>
+    </row>
+    <row r="30" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="393"/>
+      <c r="E30" s="323"/>
+      <c r="F30" s="324"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="439"/>
+      <c r="I30" s="323"/>
+      <c r="J30" s="324"/>
+      <c r="K30" s="131"/>
+    </row>
+    <row r="31" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="20">
+  <mergeCells count="18">
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="G28:H30"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="I28:J30"/>
     <mergeCell ref="L15:P15"/>
-    <mergeCell ref="F20:I22"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="F24:F26"/>
     <mergeCell ref="E24:E26"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="K29:L29"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="F19:I19"/>
-[...1 lines deleted...]
-    <mergeCell ref="G16:I18"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="D24:D26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <dimension ref="A1:S30"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L35" sqref="L35"/>
+    <sheetView topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="28.140625" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="4.453125" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.453125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.08984375" customWidth="1"/>
     <col min="6" max="6" width="21" customWidth="1"/>
-    <col min="7" max="7" width="27.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="12.5703125" customWidth="1"/>
+    <col min="7" max="7" width="27.54296875" customWidth="1"/>
+    <col min="8" max="8" width="21.90625" customWidth="1"/>
+    <col min="9" max="9" width="19.453125" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="203" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...78 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>45682</v>
+      </c>
+      <c r="B4" s="69"/>
+      <c r="C4" s="219"/>
+      <c r="D4" s="152"/>
+      <c r="E4" s="152"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="102"/>
+      <c r="L4" s="215"/>
+      <c r="M4" s="215"/>
+    </row>
+    <row r="5" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="215"/>
+      <c r="L5" s="215"/>
+      <c r="M5" s="215"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="220"/>
+      <c r="D6" s="221"/>
+      <c r="E6" s="221"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="215"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="70"/>
-      <c r="C7" s="203" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D7" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
+      <c r="E7" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="204" t="s">
+      <c r="F7" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="234" t="s">
-[...75 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="26"/>
+      <c r="K7" s="215"/>
+      <c r="L7" s="215"/>
+      <c r="M7" s="215"/>
+    </row>
+    <row r="8" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>45683</v>
+      </c>
+      <c r="B8" s="75"/>
+      <c r="C8" s="219"/>
+      <c r="D8" s="152"/>
+      <c r="E8" s="152"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="126"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="215"/>
+      <c r="L8" s="215"/>
+      <c r="M8" s="215"/>
+    </row>
+    <row r="9" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="81"/>
+      <c r="H9" s="54"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="215"/>
+      <c r="L9" s="215"/>
+      <c r="M9" s="215"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="220"/>
+      <c r="D10" s="221"/>
+      <c r="E10" s="221"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="127"/>
+      <c r="H10" s="80"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="215"/>
+      <c r="M10" s="215"/>
+    </row>
+    <row r="11" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="51"/>
-      <c r="C11" s="203" t="s">
+      <c r="B11" s="49"/>
+      <c r="C11" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="204" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
+      <c r="E11" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="435" t="s">
-[...37 lines deleted...]
-      <c r="D13" s="179" t="s">
+      <c r="F11" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="125"/>
+      <c r="K11" s="215"/>
+      <c r="L11" s="215"/>
+      <c r="M11" s="215"/>
+    </row>
+    <row r="12" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
+        <v>45684</v>
+      </c>
+      <c r="B12" s="30"/>
+      <c r="C12" s="152"/>
+      <c r="D12" s="152"/>
+      <c r="E12" s="152"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="215"/>
+      <c r="L12" s="215"/>
+      <c r="M12" s="215"/>
+    </row>
+    <row r="13" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="76"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="215"/>
+      <c r="M13" s="215"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="221"/>
+      <c r="D14" s="221"/>
+      <c r="E14" s="221"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="215"/>
+      <c r="M14" s="215"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="35"/>
+      <c r="C15" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="125"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="215"/>
+      <c r="M15" s="215"/>
+    </row>
+    <row r="16" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>45685</v>
+      </c>
+      <c r="B16" s="30"/>
+      <c r="C16" s="219"/>
+      <c r="D16" s="152"/>
+      <c r="E16" s="152"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="215"/>
+      <c r="L16" s="215"/>
+      <c r="M16" s="215"/>
+    </row>
+    <row r="17" spans="1:19" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="227"/>
+      <c r="L17" s="215"/>
+      <c r="M17" s="215"/>
+    </row>
+    <row r="18" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="220"/>
+      <c r="D18" s="221"/>
+      <c r="E18" s="221"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="215"/>
+      <c r="M18" s="215"/>
+    </row>
+    <row r="19" spans="1:19" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="49"/>
+      <c r="C19" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="125"/>
+      <c r="K19" s="215"/>
+      <c r="L19" s="215"/>
+      <c r="M19" s="215"/>
+    </row>
+    <row r="20" spans="1:19" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
+        <v>45686</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="126"/>
+      <c r="G20" s="126"/>
+      <c r="H20" s="126"/>
+      <c r="I20" s="126"/>
+      <c r="J20" s="135"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+      <c r="M20" s="215"/>
+    </row>
+    <row r="21" spans="1:19" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="93"/>
+      <c r="G21" s="93"/>
+      <c r="H21" s="93"/>
+      <c r="I21" s="93"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="215"/>
+      <c r="L21" s="215"/>
+      <c r="M21" s="215"/>
+    </row>
+    <row r="22" spans="1:19" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="127"/>
+      <c r="D22" s="249"/>
+      <c r="E22" s="81"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="80"/>
+      <c r="J22" s="136"/>
+      <c r="K22" s="215"/>
+      <c r="L22" s="215"/>
+      <c r="M22" s="215"/>
+    </row>
+    <row r="23" spans="1:19" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="49"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="151" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="448" t="s">
+        <v>170</v>
+      </c>
+      <c r="F23" s="449"/>
+      <c r="G23" s="339" t="s">
+        <v>171</v>
+      </c>
+      <c r="H23" s="389"/>
+      <c r="I23" s="340"/>
+      <c r="J23" s="137"/>
+      <c r="K23" s="215"/>
+      <c r="L23" s="215"/>
+      <c r="M23" s="215"/>
+    </row>
+    <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
+        <v>45687</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="78"/>
+      <c r="E24" s="464"/>
+      <c r="F24" s="465"/>
+      <c r="G24" s="399" t="s">
+        <v>252</v>
+      </c>
+      <c r="H24" s="400"/>
+      <c r="I24" s="401"/>
+      <c r="J24" s="83"/>
+      <c r="K24" s="428" t="s">
         <v>277</v>
       </c>
-      <c r="E13" s="304" t="s">
-[...185 lines deleted...]
-      <c r="D22" s="305" t="s">
+      <c r="L24" s="429"/>
+      <c r="M24" s="215"/>
+    </row>
+    <row r="25" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="466"/>
+      <c r="F25" s="467"/>
+      <c r="G25" s="402"/>
+      <c r="H25" s="403"/>
+      <c r="I25" s="404"/>
+      <c r="J25" s="83"/>
+      <c r="K25" s="228"/>
+      <c r="L25" s="215"/>
+      <c r="M25" s="215"/>
+    </row>
+    <row r="26" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="105"/>
+      <c r="E26" s="468"/>
+      <c r="F26" s="469"/>
+      <c r="G26" s="405"/>
+      <c r="H26" s="406"/>
+      <c r="I26" s="407"/>
+      <c r="J26" s="84"/>
+      <c r="K26" s="228"/>
+      <c r="L26" s="215"/>
+      <c r="M26" s="215"/>
+    </row>
+    <row r="27" spans="1:19" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="35"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="151" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="151" t="s">
         <v>167</v>
       </c>
-      <c r="E22" s="31"/>
-[...185 lines deleted...]
-      <c r="M30" s="321"/>
+      <c r="F27" s="408" t="s">
+        <v>243</v>
+      </c>
+      <c r="G27" s="409"/>
+      <c r="H27" s="435" t="s">
+        <v>253</v>
+      </c>
+      <c r="I27" s="436"/>
+      <c r="J27" s="125"/>
+      <c r="K27" s="215"/>
+      <c r="L27" s="215"/>
+      <c r="M27" s="215"/>
+    </row>
+    <row r="28" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
+        <v>45688</v>
+      </c>
+      <c r="B28" s="41"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="152"/>
+      <c r="E28" s="78"/>
+      <c r="F28" s="353" t="s">
+        <v>254</v>
+      </c>
+      <c r="G28" s="354"/>
+      <c r="H28" s="333"/>
+      <c r="I28" s="470"/>
+      <c r="J28" s="78"/>
+      <c r="K28" s="215"/>
+      <c r="L28" s="226"/>
+      <c r="M28" s="226"/>
+      <c r="N28" s="17"/>
+      <c r="O28" s="17"/>
+      <c r="P28" s="17"/>
+      <c r="Q28" s="17"/>
+      <c r="R28" s="17"/>
+      <c r="S28" s="17"/>
+    </row>
+    <row r="29" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="356"/>
+      <c r="G29" s="357"/>
+      <c r="H29" s="471"/>
+      <c r="I29" s="472"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="225"/>
+      <c r="L29" s="215"/>
+      <c r="M29" s="215"/>
+    </row>
+    <row r="30" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="105"/>
+      <c r="F30" s="359"/>
+      <c r="G30" s="360"/>
+      <c r="H30" s="473"/>
+      <c r="I30" s="474"/>
+      <c r="J30" s="105"/>
+      <c r="K30" s="215"/>
+      <c r="L30" s="215"/>
+      <c r="M30" s="215"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="12">
     <mergeCell ref="K24:L24"/>
-    <mergeCell ref="F19:I19"/>
-    <mergeCell ref="F20:I22"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="F28:G30"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="H28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
-    <mergeCell ref="F11:I11"/>
-[...2 lines deleted...]
-    <mergeCell ref="G16:I18"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G23:I23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
-    <col min="4" max="4" width="30.42578125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="12.5703125" customWidth="1"/>
+    <col min="4" max="4" width="30.453125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.36328125" customWidth="1"/>
+    <col min="6" max="6" width="36.453125" customWidth="1"/>
+    <col min="7" max="7" width="24.36328125" customWidth="1"/>
+    <col min="8" max="8" width="25.453125" customWidth="1"/>
+    <col min="9" max="9" width="22.36328125" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="419" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
+        <v>0</v>
+      </c>
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F3" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+    </row>
+    <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>45689</v>
+      </c>
+      <c r="B4" s="69"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="102"/>
+    </row>
+    <row r="5" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="215"/>
+      <c r="L5" s="215"/>
+      <c r="M5" s="215"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="215"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="67"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="431" t="s">
+        <v>114</v>
+      </c>
+      <c r="H7" s="432"/>
+      <c r="I7" s="432"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="215"/>
+      <c r="L7" s="215"/>
+      <c r="M7" s="215"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>45690</v>
+      </c>
+      <c r="B8" s="75"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="380" t="s">
+        <v>79</v>
+      </c>
+      <c r="H8" s="381"/>
+      <c r="I8" s="382"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="215"/>
+      <c r="L8" s="215"/>
+      <c r="M8" s="215"/>
+    </row>
+    <row r="9" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="219"/>
+      <c r="F9" s="290"/>
+      <c r="G9" s="383"/>
+      <c r="H9" s="384"/>
+      <c r="I9" s="385"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="215"/>
+      <c r="L9" s="215"/>
+      <c r="M9" s="215"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="386"/>
+      <c r="H10" s="387"/>
+      <c r="I10" s="388"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="215"/>
+      <c r="M10" s="215"/>
+    </row>
+    <row r="11" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="49"/>
+      <c r="C11" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="46"/>
+      <c r="K11" s="215"/>
+      <c r="L11" s="215"/>
+      <c r="M11" s="215"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
+        <v>45691</v>
+      </c>
+      <c r="B12" s="30"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="215"/>
+      <c r="L12" s="215"/>
+      <c r="M12" s="215"/>
+    </row>
+    <row r="13" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="219"/>
+      <c r="E13" s="152"/>
+      <c r="F13" s="290"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="215"/>
+      <c r="M13" s="215"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="215"/>
+      <c r="M14" s="215"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="35"/>
+      <c r="C15" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F15" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="46"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="215"/>
+      <c r="M15" s="215"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>45692</v>
+      </c>
+      <c r="B16" s="30"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="126"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="215"/>
+      <c r="L16" s="215"/>
+      <c r="M16" s="215"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="219"/>
+      <c r="F17" s="287"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="215"/>
+      <c r="L17" s="215"/>
+      <c r="M17" s="215"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="127"/>
+      <c r="G18" s="80"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="215"/>
+      <c r="M18" s="215"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="49"/>
+      <c r="C19" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="F19" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="46"/>
+      <c r="K19" s="215"/>
+      <c r="L19" s="215"/>
+      <c r="M19" s="215"/>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
+        <v>45693</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="187"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="222"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="126"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+      <c r="M20" s="215"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="219"/>
+      <c r="E21" s="287"/>
+      <c r="F21" s="219"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="78"/>
+      <c r="K21" s="428" t="s">
         <v>48</v>
       </c>
-      <c r="C1" s="419"/>
-[...167 lines deleted...]
-      <c r="E9" s="197" t="s">
+      <c r="L21" s="429"/>
+      <c r="M21" s="215"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="287"/>
+      <c r="F22" s="292"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="105"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="105"/>
+      <c r="K22" s="215"/>
+      <c r="L22" s="215"/>
+      <c r="M22" s="215"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="49"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="149" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" s="201" t="s">
+        <v>123</v>
+      </c>
+      <c r="F23" s="203" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23" s="365"/>
+      <c r="H23" s="390"/>
+      <c r="I23" s="366"/>
+      <c r="J23" s="89"/>
+      <c r="K23" s="215"/>
+      <c r="L23" s="215"/>
+      <c r="M23" s="215"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
+        <v>45694</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="391"/>
+      <c r="E24" s="391"/>
+      <c r="F24" s="391"/>
+      <c r="G24" s="333"/>
+      <c r="H24" s="394"/>
+      <c r="I24" s="334"/>
+      <c r="J24" s="78"/>
+      <c r="K24" s="215" t="s">
         <v>280</v>
       </c>
-      <c r="F9" s="259" t="s">
-[...176 lines deleted...]
-      <c r="G17" s="276" t="s">
+      <c r="L24" s="215"/>
+      <c r="M24" s="215"/>
+    </row>
+    <row r="25" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="392"/>
+      <c r="E25" s="392"/>
+      <c r="F25" s="392"/>
+      <c r="G25" s="335"/>
+      <c r="H25" s="349"/>
+      <c r="I25" s="336"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="215"/>
+      <c r="L25" s="215"/>
+      <c r="M25" s="215"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="393"/>
+      <c r="E26" s="393"/>
+      <c r="F26" s="393"/>
+      <c r="G26" s="337"/>
+      <c r="H26" s="440"/>
+      <c r="I26" s="338"/>
+      <c r="J26" s="105"/>
+      <c r="K26" s="215"/>
+      <c r="L26" s="215"/>
+      <c r="M26" s="215"/>
+    </row>
+    <row r="27" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="35"/>
+      <c r="C27" s="192" t="s">
+        <v>142</v>
+      </c>
+      <c r="D27" s="151" t="s">
+        <v>166</v>
+      </c>
+      <c r="E27" s="201" t="s">
+        <v>123</v>
+      </c>
+      <c r="F27" s="149" t="s">
         <v>104</v>
       </c>
-      <c r="H17" s="276" t="s">
-[...300 lines deleted...]
-      <c r="M31" s="321"/>
+      <c r="G27" s="408"/>
+      <c r="H27" s="409"/>
+      <c r="I27" s="410"/>
+      <c r="J27" s="125"/>
+      <c r="K27" s="225"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="226"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
+        <v>45695</v>
+      </c>
+      <c r="B28" s="41"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="391"/>
+      <c r="E28" s="319"/>
+      <c r="F28" s="391"/>
+      <c r="G28" s="333"/>
+      <c r="H28" s="394"/>
+      <c r="I28" s="334"/>
+      <c r="J28" s="78"/>
+      <c r="K28" s="215"/>
+      <c r="L28" s="215"/>
+      <c r="M28" s="215"/>
+    </row>
+    <row r="29" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="31"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="392"/>
+      <c r="E29" s="321"/>
+      <c r="F29" s="392"/>
+      <c r="G29" s="335"/>
+      <c r="H29" s="349"/>
+      <c r="I29" s="336"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="215"/>
+      <c r="L29" s="215"/>
+      <c r="M29" s="215"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="33"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="393"/>
+      <c r="E30" s="323"/>
+      <c r="F30" s="393"/>
+      <c r="G30" s="337"/>
+      <c r="H30" s="440"/>
+      <c r="I30" s="338"/>
+      <c r="J30" s="105"/>
+      <c r="K30" s="225"/>
+      <c r="L30" s="225"/>
+      <c r="M30" s="226"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="K31" s="215"/>
+      <c r="L31" s="215"/>
+      <c r="M31" s="215"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="16">
+    <mergeCell ref="K21:L21"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="F24:F26"/>
-    <mergeCell ref="F11:I11"/>
-    <mergeCell ref="F12:I14"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="G8:I10"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+    <sheetView topLeftCell="A3" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="20.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="19.08984375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.90625" customWidth="1"/>
+    <col min="5" max="5" width="36.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26.54296875" customWidth="1"/>
+    <col min="7" max="7" width="21.6328125" customWidth="1"/>
+    <col min="8" max="8" width="20.54296875" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
-    <col min="10" max="11" width="12.5703125" customWidth="1"/>
-    <col min="12" max="12" width="7.42578125" customWidth="1"/>
+    <col min="10" max="11" width="12.54296875" customWidth="1"/>
+    <col min="12" max="12" width="7.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="203" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...78 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+    </row>
+    <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>45696</v>
+      </c>
+      <c r="B4" s="69"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="102"/>
+      <c r="L4" s="215"/>
+      <c r="M4" s="215"/>
+    </row>
+    <row r="5" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="215"/>
+      <c r="L5" s="215"/>
+      <c r="M5" s="215"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="215"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="70"/>
-      <c r="C7" s="203" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D7" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
+      <c r="E7" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="204" t="s">
+      <c r="F7" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="417" t="s">
-[...73 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="G7" s="365" t="s">
+        <v>173</v>
+      </c>
+      <c r="H7" s="390"/>
+      <c r="I7" s="366"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="215"/>
+      <c r="L7" s="215"/>
+      <c r="M7" s="215"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>45697</v>
+      </c>
+      <c r="B8" s="75"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="319"/>
+      <c r="H8" s="437"/>
+      <c r="I8" s="320"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="215"/>
+      <c r="L8" s="215"/>
+      <c r="M8" s="215"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="219"/>
+      <c r="F9" s="290"/>
+      <c r="G9" s="321"/>
+      <c r="H9" s="438"/>
+      <c r="I9" s="322"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="428"/>
+      <c r="L9" s="475"/>
+      <c r="M9" s="215"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="323"/>
+      <c r="H10" s="439"/>
+      <c r="I10" s="324"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="215"/>
+      <c r="M10" s="215"/>
+    </row>
+    <row r="11" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="51"/>
-      <c r="C11" s="203" t="s">
+      <c r="B11" s="49"/>
+      <c r="C11" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="204" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
+      <c r="E11" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="204" t="s">
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="234" t="s">
-[...26 lines deleted...]
-      <c r="K12" s="321" t="s">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="46"/>
+      <c r="K11" s="215"/>
+      <c r="L11" s="215"/>
+      <c r="M11" s="215"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
+        <v>45698</v>
+      </c>
+      <c r="B12" s="30"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="215"/>
+      <c r="L12" s="215"/>
+      <c r="M12" s="215"/>
+    </row>
+    <row r="13" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="219"/>
+      <c r="E13" s="152"/>
+      <c r="F13" s="219"/>
+      <c r="G13" s="287"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="215"/>
+      <c r="M13" s="215"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="215"/>
+      <c r="M14" s="215"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="35"/>
+      <c r="C15" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="365" t="s">
+        <v>173</v>
+      </c>
+      <c r="H15" s="390"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="46"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="215"/>
+      <c r="M15" s="215"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>45699</v>
+      </c>
+      <c r="B16" s="30"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="126"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="319"/>
+      <c r="H16" s="437"/>
+      <c r="I16" s="320"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="215"/>
+      <c r="L16" s="215"/>
+      <c r="M16" s="215"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="219"/>
+      <c r="F17" s="78"/>
+      <c r="G17" s="321"/>
+      <c r="H17" s="438"/>
+      <c r="I17" s="322"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="225"/>
+      <c r="L17" s="215"/>
+      <c r="M17" s="215"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="80"/>
+      <c r="F18" s="127"/>
+      <c r="G18" s="323"/>
+      <c r="H18" s="439"/>
+      <c r="I18" s="324"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="215"/>
+      <c r="M18" s="215"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="49"/>
+      <c r="C19" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="46"/>
+      <c r="K19" s="215"/>
+      <c r="L19" s="215"/>
+      <c r="M19" s="215"/>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
+        <v>45700</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="187"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="222"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="126"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+      <c r="M20" s="215"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="219"/>
+      <c r="E21" s="287"/>
+      <c r="F21" s="219"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="78"/>
+      <c r="J21" s="78"/>
+      <c r="K21" s="215"/>
+      <c r="L21" s="215"/>
+      <c r="M21" s="215"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="287"/>
+      <c r="F22" s="292"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="105"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="105"/>
+      <c r="K22" s="215"/>
+      <c r="L22" s="215"/>
+      <c r="M22" s="215"/>
+    </row>
+    <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A23" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="49"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="123" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="178" t="s">
+        <v>129</v>
+      </c>
+      <c r="F23" s="114" t="s">
+        <v>150</v>
+      </c>
+      <c r="G23" s="365" t="s">
+        <v>172</v>
+      </c>
+      <c r="H23" s="390"/>
+      <c r="I23" s="366"/>
+      <c r="J23" s="89"/>
+      <c r="K23" s="215"/>
+      <c r="L23" s="215"/>
+      <c r="M23" s="215"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
+        <v>45701</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="78"/>
+      <c r="G24" s="319"/>
+      <c r="H24" s="437"/>
+      <c r="I24" s="320"/>
+      <c r="J24" s="78"/>
+      <c r="K24" s="215" t="s">
         <v>282</v>
       </c>
-      <c r="L12" s="321"/>
-[...311 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="L24" s="215"/>
+      <c r="M24" s="215"/>
+    </row>
+    <row r="25" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="438"/>
+      <c r="I25" s="322"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="215"/>
+      <c r="L25" s="215"/>
+      <c r="M25" s="215"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="80"/>
+      <c r="E26" s="80"/>
+      <c r="F26" s="105"/>
+      <c r="G26" s="323"/>
+      <c r="H26" s="439"/>
+      <c r="I26" s="324"/>
+      <c r="J26" s="105"/>
+      <c r="K26" s="215"/>
+      <c r="L26" s="215"/>
+      <c r="M26" s="215"/>
+    </row>
+    <row r="27" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="36"/>
-[...79 lines deleted...]
-      <c r="M30" s="321"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="123" t="s">
+        <v>181</v>
+      </c>
+      <c r="E27" s="123" t="s">
+        <v>177</v>
+      </c>
+      <c r="F27" s="180" t="s">
+        <v>168</v>
+      </c>
+      <c r="G27" s="408" t="s">
+        <v>169</v>
+      </c>
+      <c r="H27" s="409"/>
+      <c r="I27" s="410"/>
+      <c r="J27" s="27"/>
+      <c r="K27" s="215"/>
+      <c r="L27" s="215"/>
+      <c r="M27" s="215"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
+        <v>45702</v>
+      </c>
+      <c r="B28" s="41"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="391"/>
+      <c r="E28" s="319"/>
+      <c r="F28" s="319"/>
+      <c r="G28" s="319"/>
+      <c r="H28" s="437"/>
+      <c r="I28" s="320"/>
+      <c r="J28" s="78"/>
+      <c r="K28" s="215"/>
+      <c r="L28" s="215"/>
+      <c r="M28" s="215"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="392"/>
+      <c r="E29" s="321"/>
+      <c r="F29" s="321"/>
+      <c r="G29" s="321"/>
+      <c r="H29" s="438"/>
+      <c r="I29" s="322"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="428" t="s">
+        <v>50</v>
+      </c>
+      <c r="L29" s="429"/>
+      <c r="M29" s="215"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="393"/>
+      <c r="E30" s="323"/>
+      <c r="F30" s="323"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="439"/>
+      <c r="I30" s="324"/>
+      <c r="J30" s="105"/>
+      <c r="K30" s="215"/>
+      <c r="L30" s="215"/>
+      <c r="M30" s="215"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="16">
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
+    <mergeCell ref="K29:L29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77B8A095-EDFB-4441-9A50-E7934C6F061F}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.453125" customWidth="1"/>
+    <col min="8" max="8" width="16.453125" customWidth="1"/>
+    <col min="9" max="9" width="17.453125" customWidth="1"/>
+    <col min="10" max="10" width="19.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="404" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="341" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="344" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="405"/>
-[...14 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="345"/>
+      <c r="H1" s="345"/>
+      <c r="I1" s="346"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="343"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="347"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="348"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25"/>
-[...12 lines deleted...]
-      <c r="A4" s="57">
+      <c r="B3" s="24"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="122" t="s">
+        <v>64</v>
+      </c>
+      <c r="F3" s="121"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45880</v>
       </c>
-      <c r="B4" s="30"/>
-[...36 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="93"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="25"/>
-[...14 lines deleted...]
-      <c r="A8" s="57">
+      <c r="B7" s="24"/>
+      <c r="C7" s="120" t="s">
+        <v>61</v>
+      </c>
+      <c r="D7" s="121" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" s="122"/>
+      <c r="F7" s="121"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="35"/>
+    </row>
+    <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45881</v>
       </c>
-      <c r="B8" s="37"/>
-[...38 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="30"/>
+    </row>
+    <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="95"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="95"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="25"/>
-[...12 lines deleted...]
-      <c r="A12" s="57">
+      <c r="B11" s="24"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="121"/>
+      <c r="E11" s="122"/>
+      <c r="F11" s="121" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" s="27"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
         <v>45882</v>
       </c>
-      <c r="B12" s="30"/>
-[...36 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="93"/>
+      <c r="F13" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="G13" s="30"/>
+      <c r="H13" s="93"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="95"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="25"/>
-[...10 lines deleted...]
-      <c r="A16" s="57">
+      <c r="B15" s="24"/>
+      <c r="C15" s="120"/>
+      <c r="D15" s="121"/>
+      <c r="E15" s="122"/>
+      <c r="F15" s="121"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45883</v>
       </c>
-      <c r="B16" s="37"/>
-[...34 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="94"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="93"/>
+      <c r="E17" s="93"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="30"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="25"/>
-[...10 lines deleted...]
-      <c r="A20" s="57">
+      <c r="B19" s="24"/>
+      <c r="C19" s="120"/>
+      <c r="D19" s="121"/>
+      <c r="E19" s="122"/>
+      <c r="F19" s="121"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
         <v>45884</v>
       </c>
-      <c r="B20" s="30"/>
-[...34 lines deleted...]
-      <c r="A23" s="45" t="s">
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="94"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="41"/>
+    </row>
+    <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="93"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="93"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="41"/>
+    </row>
+    <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="95"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="25"/>
-[...46 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="B23" s="24"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="339"/>
+      <c r="F23" s="340"/>
+      <c r="G23" s="339"/>
+      <c r="H23" s="340"/>
+      <c r="I23" s="88"/>
+      <c r="J23" s="88"/>
+    </row>
+    <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="333"/>
+      <c r="H24" s="334"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="115"/>
+    </row>
+    <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="335"/>
+      <c r="F25" s="349"/>
+      <c r="G25" s="335"/>
+      <c r="H25" s="336"/>
+      <c r="I25" s="30"/>
+      <c r="J25" s="58"/>
+    </row>
+    <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="41"/>
-[...50 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="339"/>
+      <c r="F27" s="340"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="88"/>
+    </row>
+    <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="28"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="94"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="41"/>
+    </row>
+    <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="93"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="336"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="93"/>
+      <c r="J29" s="58"/>
+    </row>
+    <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="113"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="113"/>
+      <c r="H30" s="113"/>
+      <c r="I30" s="113"/>
+      <c r="J30" s="42"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <dimension ref="A1:N31"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12:I14"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="21.85546875" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="6.54296875" customWidth="1"/>
+    <col min="3" max="3" width="24.36328125" customWidth="1"/>
+    <col min="4" max="4" width="26.08984375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24.453125" customWidth="1"/>
+    <col min="6" max="6" width="31.90625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.90625" customWidth="1"/>
     <col min="8" max="8" width="23" customWidth="1"/>
     <col min="9" max="9" width="26" customWidth="1"/>
-    <col min="10" max="10" width="12.5703125" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="319" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="270" t="s">
+      <c r="D3" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="131" t="s">
+      <c r="E3" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="270" t="s">
+      <c r="F3" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="122" t="s">
-[...79 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="G3" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+    </row>
+    <row r="4" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>45703</v>
+      </c>
+      <c r="B4" s="69"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="102"/>
+      <c r="L4" s="215"/>
+      <c r="M4" s="215"/>
+      <c r="N4" s="229"/>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="284"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="287"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="215"/>
+      <c r="L5" s="215"/>
+      <c r="M5" s="215"/>
+      <c r="N5" s="229"/>
+    </row>
+    <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="215"/>
+      <c r="N6" s="229"/>
+    </row>
+    <row r="7" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="70"/>
-      <c r="C7" s="319" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="270" t="s">
+      <c r="D7" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="131" t="s">
+      <c r="E7" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="270" t="s">
+      <c r="F7" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="122" t="s">
-[...81 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="G7" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="46"/>
+      <c r="K7" s="215"/>
+      <c r="L7" s="215"/>
+      <c r="M7" s="215"/>
+      <c r="N7" s="229"/>
+    </row>
+    <row r="8" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>45704</v>
+      </c>
+      <c r="B8" s="75"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="126"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="215"/>
+      <c r="L8" s="215"/>
+      <c r="M8" s="215"/>
+      <c r="N8" s="229"/>
+    </row>
+    <row r="9" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="290"/>
+      <c r="G9" s="287"/>
+      <c r="H9" s="54"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="215"/>
+      <c r="L9" s="215"/>
+      <c r="M9" s="215"/>
+      <c r="N9" s="229"/>
+    </row>
+    <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="127"/>
+      <c r="H10" s="80"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="215"/>
+      <c r="M10" s="215"/>
+      <c r="N10" s="229"/>
+    </row>
+    <row r="11" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="51"/>
-      <c r="C11" s="319" t="s">
+      <c r="B11" s="49"/>
+      <c r="C11" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="270" t="s">
+      <c r="D11" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="131" t="s">
+      <c r="E11" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="397" t="s">
-[...72 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="F11" s="178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+      <c r="K11" s="215"/>
+      <c r="L11" s="215"/>
+      <c r="M11" s="215"/>
+      <c r="N11" s="229"/>
+    </row>
+    <row r="12" spans="1:14" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
+        <v>45705</v>
+      </c>
+      <c r="B12" s="30"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="126"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="215"/>
+      <c r="L12" s="215"/>
+      <c r="M12" s="215"/>
+      <c r="N12" s="229"/>
+    </row>
+    <row r="13" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="290"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="215"/>
+      <c r="M13" s="215"/>
+      <c r="N13" s="229"/>
+    </row>
+    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="80"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="215"/>
+      <c r="M14" s="215"/>
+      <c r="N14" s="229"/>
+    </row>
+    <row r="15" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="36"/>
-      <c r="C15" s="319" t="s">
+      <c r="B15" s="35"/>
+      <c r="C15" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="270" t="s">
+      <c r="D15" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="131" t="s">
+      <c r="E15" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="270" t="s">
+      <c r="F15" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="122" t="s">
-[...83 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="G15" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="46"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="215"/>
+      <c r="M15" s="215"/>
+      <c r="N15" s="229"/>
+    </row>
+    <row r="16" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>45706</v>
+      </c>
+      <c r="B16" s="30"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="78"/>
+      <c r="H16" s="78"/>
+      <c r="I16" s="140"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="102"/>
+      <c r="L16" s="215"/>
+      <c r="M16" s="215"/>
+      <c r="N16" s="229"/>
+    </row>
+    <row r="17" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="219"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="293"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="215"/>
+      <c r="L17" s="215"/>
+      <c r="M17" s="215"/>
+      <c r="N17" s="229"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="105"/>
+      <c r="H18" s="105"/>
+      <c r="I18" s="74"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="225"/>
+      <c r="L18" s="215"/>
+      <c r="M18" s="215"/>
+      <c r="N18" s="229"/>
+    </row>
+    <row r="19" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="51"/>
-      <c r="C19" s="319" t="s">
+      <c r="B19" s="49"/>
+      <c r="C19" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="270" t="s">
+      <c r="D19" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="131" t="s">
+      <c r="E19" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="397" t="s">
-[...74 lines deleted...]
-      <c r="A23" s="45" t="s">
+      <c r="F19" s="339" t="s">
+        <v>185</v>
+      </c>
+      <c r="G19" s="389"/>
+      <c r="H19" s="389"/>
+      <c r="I19" s="340"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="215"/>
+      <c r="L19" s="215"/>
+      <c r="M19" s="215"/>
+      <c r="N19" s="229"/>
+    </row>
+    <row r="20" spans="1:14" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
+        <v>45707</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="160"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="399" t="s">
+        <v>41</v>
+      </c>
+      <c r="G20" s="400"/>
+      <c r="H20" s="400"/>
+      <c r="I20" s="401"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+      <c r="M20" s="215"/>
+      <c r="N20" s="229"/>
+    </row>
+    <row r="21" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="402"/>
+      <c r="G21" s="403"/>
+      <c r="H21" s="403"/>
+      <c r="I21" s="404"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="215"/>
+      <c r="L21" s="215"/>
+      <c r="M21" s="215"/>
+      <c r="N21" s="229"/>
+    </row>
+    <row r="22" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="105"/>
+      <c r="F22" s="405"/>
+      <c r="G22" s="406"/>
+      <c r="H22" s="406"/>
+      <c r="I22" s="407"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="215"/>
+      <c r="L22" s="215"/>
+      <c r="M22" s="215"/>
+      <c r="N22" s="229"/>
+    </row>
+    <row r="23" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A23" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="51"/>
-[...90 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="B23" s="49"/>
+      <c r="C23" s="236" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="213" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" s="234" t="s">
+        <v>123</v>
+      </c>
+      <c r="F23" s="234" t="s">
+        <v>162</v>
+      </c>
+      <c r="G23" s="435" t="s">
+        <v>298</v>
+      </c>
+      <c r="H23" s="445"/>
+      <c r="I23" s="436"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="215"/>
+      <c r="L23" s="215"/>
+      <c r="M23" s="215"/>
+      <c r="N23" s="229"/>
+    </row>
+    <row r="24" spans="1:14" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A24" s="55">
+        <v>45708</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="391"/>
+      <c r="E24" s="319"/>
+      <c r="F24" s="391"/>
+      <c r="G24" s="380" t="s">
+        <v>235</v>
+      </c>
+      <c r="H24" s="381"/>
+      <c r="I24" s="382"/>
+      <c r="J24" s="116"/>
+      <c r="K24" s="215"/>
+      <c r="L24" s="215"/>
+      <c r="M24" s="215"/>
+      <c r="N24" s="229"/>
+    </row>
+    <row r="25" spans="1:14" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A25" s="47"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="392"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="392"/>
+      <c r="G25" s="383"/>
+      <c r="H25" s="384"/>
+      <c r="I25" s="385"/>
+      <c r="J25" s="106"/>
+      <c r="K25" s="230"/>
+      <c r="L25" s="104"/>
+      <c r="M25" s="215"/>
+      <c r="N25" s="229"/>
+    </row>
+    <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="48"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="393"/>
+      <c r="E26" s="323"/>
+      <c r="F26" s="393"/>
+      <c r="G26" s="386"/>
+      <c r="H26" s="387"/>
+      <c r="I26" s="388"/>
+      <c r="J26" s="106"/>
+      <c r="K26" s="104"/>
+      <c r="L26" s="215"/>
+      <c r="M26" s="215"/>
+      <c r="N26" s="229"/>
+    </row>
+    <row r="27" spans="1:14" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="36"/>
-[...89 lines deleted...]
-      <c r="N31" s="356"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="237" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="213" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="234" t="s">
+        <v>186</v>
+      </c>
+      <c r="F27" s="213" t="s">
+        <v>104</v>
+      </c>
+      <c r="G27" s="339" t="s">
+        <v>171</v>
+      </c>
+      <c r="H27" s="389"/>
+      <c r="I27" s="340"/>
+      <c r="J27" s="118"/>
+      <c r="K27" s="215"/>
+      <c r="L27" s="215"/>
+      <c r="M27" s="215"/>
+      <c r="N27" s="229"/>
+    </row>
+    <row r="28" spans="1:14" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A28" s="55">
+        <v>45709</v>
+      </c>
+      <c r="B28" s="41"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="391"/>
+      <c r="E28" s="476"/>
+      <c r="F28" s="391"/>
+      <c r="G28" s="399" t="s">
+        <v>255</v>
+      </c>
+      <c r="H28" s="400"/>
+      <c r="I28" s="401"/>
+      <c r="J28" s="106"/>
+      <c r="K28" s="215"/>
+      <c r="L28" s="215"/>
+      <c r="M28" s="215"/>
+      <c r="N28" s="229"/>
+    </row>
+    <row r="29" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="47"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="392"/>
+      <c r="E29" s="477"/>
+      <c r="F29" s="392"/>
+      <c r="G29" s="402"/>
+      <c r="H29" s="403"/>
+      <c r="I29" s="404"/>
+      <c r="J29" s="106"/>
+      <c r="K29" s="215"/>
+      <c r="L29" s="215"/>
+      <c r="M29" s="215"/>
+      <c r="N29" s="229"/>
+    </row>
+    <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="393"/>
+      <c r="E30" s="478"/>
+      <c r="F30" s="393"/>
+      <c r="G30" s="405"/>
+      <c r="H30" s="406"/>
+      <c r="I30" s="407"/>
+      <c r="J30" s="117"/>
+      <c r="K30" s="225"/>
+      <c r="L30" s="215"/>
+      <c r="M30" s="215"/>
+      <c r="N30" s="229"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="K31" s="229"/>
+      <c r="L31" s="229"/>
+      <c r="M31" s="229"/>
+      <c r="N31" s="229"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="F24:F26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
-    <mergeCell ref="F11:I11"/>
-    <mergeCell ref="F12:I14"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G24:I26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <dimension ref="A1:N30"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D32" sqref="D32"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="42.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="24.36328125" customWidth="1"/>
+    <col min="4" max="4" width="42.90625" customWidth="1"/>
+    <col min="5" max="5" width="42.6328125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" customWidth="1"/>
-    <col min="7" max="7" width="23.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="23.08984375" customWidth="1"/>
+    <col min="8" max="8" width="22.453125" customWidth="1"/>
+    <col min="9" max="9" width="21.90625" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" customWidth="1"/>
+    <col min="12" max="12" width="10.90625" customWidth="1"/>
+    <col min="13" max="13" width="13.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
-      <c r="C3" s="319" t="s">
+      <c r="C3" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="270" t="s">
+      <c r="D3" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="131" t="s">
+      <c r="E3" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="270" t="s">
+      <c r="F3" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="122" t="s">
-[...18 lines deleted...]
-        <v>45704</v>
+      <c r="G3" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+      <c r="K3" s="242"/>
+      <c r="L3" s="229"/>
+      <c r="M3" s="229"/>
+      <c r="N3" s="229"/>
+    </row>
+    <row r="4" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>45710</v>
       </c>
       <c r="B4" s="2"/>
-      <c r="C4" s="135"/>
-[...15 lines deleted...]
-      <c r="A5" s="32"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="126"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="243"/>
+      <c r="L4" s="229"/>
+      <c r="M4" s="229"/>
+      <c r="N4" s="229"/>
+    </row>
+    <row r="5" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="55"/>
       <c r="B5" s="3"/>
-      <c r="C5" s="276" t="s">
-[...27 lines deleted...]
-      <c r="A6" s="34"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="229"/>
+      <c r="L5" s="229"/>
+      <c r="M5" s="229"/>
+      <c r="N5" s="229"/>
+    </row>
+    <row r="6" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="55"/>
       <c r="B6" s="2"/>
-      <c r="C6" s="83"/>
-[...15 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="229"/>
+      <c r="L6" s="229"/>
+      <c r="M6" s="229"/>
+      <c r="N6" s="229"/>
+    </row>
+    <row r="7" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="1"/>
-      <c r="C7" s="319" t="s">
+      <c r="C7" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="270" t="s">
+      <c r="D7" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="131" t="s">
+      <c r="E7" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="270" t="s">
+      <c r="F7" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="122" t="s">
-[...16 lines deleted...]
-        <v>45705</v>
+      <c r="G7" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="27"/>
+      <c r="K7" s="229"/>
+      <c r="L7" s="229"/>
+      <c r="M7" s="229"/>
+      <c r="N7" s="229"/>
+    </row>
+    <row r="8" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>45711</v>
       </c>
       <c r="B8" s="6"/>
-      <c r="C8" s="135"/>
-[...13 lines deleted...]
-      <c r="A9" s="38"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="229"/>
+      <c r="L8" s="229"/>
+      <c r="M8" s="229"/>
+      <c r="N8" s="229"/>
+    </row>
+    <row r="9" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
       <c r="B9" s="2"/>
-      <c r="C9" s="294" t="s">
-[...8 lines deleted...]
-      <c r="F9" s="306" t="s">
+      <c r="C9" s="54"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="54"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="54"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="229"/>
+      <c r="L9" s="229"/>
+      <c r="M9" s="229"/>
+      <c r="N9" s="229"/>
+    </row>
+    <row r="10" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="229"/>
+      <c r="L10" s="229"/>
+      <c r="M10" s="229"/>
+      <c r="N10" s="229"/>
+    </row>
+    <row r="11" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="119"/>
+      <c r="C11" s="213" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="178" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="123" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="46"/>
+      <c r="K11" s="229"/>
+      <c r="L11" s="229"/>
+      <c r="M11" s="229"/>
+      <c r="N11" s="229"/>
+    </row>
+    <row r="12" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
+        <v>45712</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="229"/>
+      <c r="L12" s="229"/>
+      <c r="M12" s="229"/>
+      <c r="N12" s="229"/>
+    </row>
+    <row r="13" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="76"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="229"/>
+      <c r="L13" s="229"/>
+      <c r="M13" s="229"/>
+      <c r="N13" s="229"/>
+    </row>
+    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="229"/>
+      <c r="L14" s="229"/>
+      <c r="M14" s="229"/>
+    </row>
+    <row r="15" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="213" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="178" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="123" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="46"/>
+      <c r="K15" s="229"/>
+      <c r="L15" s="229"/>
+      <c r="M15" s="229"/>
+    </row>
+    <row r="16" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>45713</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="229"/>
+      <c r="L16" s="229"/>
+      <c r="M16" s="229"/>
+    </row>
+    <row r="17" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="293"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="229"/>
+      <c r="L17" s="229"/>
+      <c r="M17" s="229"/>
+      <c r="N17" s="229"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="229"/>
+      <c r="L18" s="229"/>
+      <c r="M18" s="229"/>
+    </row>
+    <row r="19" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="213" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="329" t="s">
+        <v>187</v>
+      </c>
+      <c r="E19" s="330"/>
+      <c r="F19" s="178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="46"/>
+      <c r="K19" s="229"/>
+      <c r="L19" s="229"/>
+      <c r="M19" s="229"/>
+    </row>
+    <row r="20" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="55">
+        <v>45714</v>
+      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="189"/>
+      <c r="D20" s="479"/>
+      <c r="E20" s="480"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="126"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="229"/>
+      <c r="L20" s="229"/>
+      <c r="M20" s="229"/>
+    </row>
+    <row r="21" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="321"/>
+      <c r="E21" s="322"/>
+      <c r="F21" s="77"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="78"/>
+      <c r="K21" s="428" t="s">
+        <v>262</v>
+      </c>
+      <c r="L21" s="429"/>
+      <c r="M21" s="229"/>
+      <c r="N21" s="229"/>
+    </row>
+    <row r="22" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="323"/>
+      <c r="E22" s="324"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="105"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="105"/>
+      <c r="K22" s="229"/>
+      <c r="L22" s="229"/>
+      <c r="M22" s="229"/>
+      <c r="N22" s="229"/>
+    </row>
+    <row r="23" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A23" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="236" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="123" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" s="178" t="s">
+        <v>123</v>
+      </c>
+      <c r="F23" s="114" t="s">
         <v>104</v>
       </c>
-      <c r="G9" s="274" t="s">
-[...184 lines deleted...]
-      <c r="E17" s="304" t="s">
+      <c r="G23" s="365" t="s">
+        <v>183</v>
+      </c>
+      <c r="H23" s="390"/>
+      <c r="I23" s="366"/>
+      <c r="J23" s="108"/>
+      <c r="K23" s="229"/>
+      <c r="L23" s="229"/>
+      <c r="M23" s="229"/>
+      <c r="N23" s="229"/>
+    </row>
+    <row r="24" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A24" s="55">
+        <v>45715</v>
+      </c>
+      <c r="B24" s="15"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="299"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="126"/>
+      <c r="G24" s="319"/>
+      <c r="H24" s="437"/>
+      <c r="I24" s="320"/>
+      <c r="J24" s="110"/>
+      <c r="K24" s="229" t="s">
+        <v>285</v>
+      </c>
+      <c r="L24" s="229"/>
+      <c r="M24" s="229"/>
+      <c r="N24" s="229"/>
+    </row>
+    <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="438"/>
+      <c r="I25" s="322"/>
+      <c r="J25" s="111"/>
+      <c r="K25" s="229"/>
+      <c r="L25" s="229"/>
+      <c r="M25" s="229"/>
+      <c r="N25" s="229"/>
+    </row>
+    <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="300"/>
+      <c r="E26" s="80"/>
+      <c r="F26" s="80"/>
+      <c r="G26" s="323"/>
+      <c r="H26" s="439"/>
+      <c r="I26" s="324"/>
+      <c r="J26" s="112"/>
+      <c r="K26" s="229"/>
+      <c r="L26" s="259"/>
+      <c r="M26" s="229"/>
+      <c r="N26" s="229"/>
+    </row>
+    <row r="27" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A27" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="5"/>
+      <c r="C27" s="237" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="123" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="123" t="s">
+        <v>123</v>
+      </c>
+      <c r="F27" s="213" t="s">
+        <v>104</v>
+      </c>
+      <c r="G27" s="408" t="s">
+        <v>184</v>
+      </c>
+      <c r="H27" s="409"/>
+      <c r="I27" s="410"/>
+      <c r="J27" s="107"/>
+      <c r="L27" s="229"/>
+      <c r="M27" s="229"/>
+      <c r="N27" s="229"/>
+    </row>
+    <row r="28" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="55">
+        <v>45716</v>
+      </c>
+      <c r="B28" s="9"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="78"/>
+      <c r="E28" s="391"/>
+      <c r="F28" s="391"/>
+      <c r="G28" s="319"/>
+      <c r="H28" s="437"/>
+      <c r="I28" s="320"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="244"/>
+      <c r="L28" s="229"/>
+      <c r="M28" s="229"/>
+      <c r="N28" s="229"/>
+    </row>
+    <row r="29" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="392"/>
+      <c r="F29" s="392"/>
+      <c r="G29" s="321"/>
+      <c r="H29" s="438"/>
+      <c r="I29" s="322"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="428" t="s">
         <v>263</v>
       </c>
-      <c r="F17" s="343" t="s">
-[...294 lines deleted...]
-      <c r="A30" s="50"/>
+      <c r="L29" s="429"/>
+      <c r="M29" s="229"/>
+      <c r="N29" s="229"/>
+    </row>
+    <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="48"/>
       <c r="B30" s="10"/>
-      <c r="C30" s="35"/>
-[...5 lines deleted...]
-      <c r="I30" s="571"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="393"/>
+      <c r="F30" s="393"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="439"/>
+      <c r="I30" s="324"/>
       <c r="J30" s="4"/>
-      <c r="K30" s="356"/>
-[...2 lines deleted...]
-      <c r="N30" s="356"/>
+      <c r="K30" s="229"/>
+      <c r="L30" s="229"/>
+      <c r="M30" s="229"/>
+      <c r="N30" s="229"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="15">
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="K29:L29"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="D20:E20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G33" sqref="G33"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="35.140625" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="4.54296875" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" customWidth="1"/>
+    <col min="4" max="4" width="35.08984375" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
-    <col min="6" max="6" width="23.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="12.5703125" customWidth="1"/>
+    <col min="6" max="6" width="23.6328125" customWidth="1"/>
+    <col min="7" max="7" width="26.453125" customWidth="1"/>
+    <col min="8" max="8" width="19.453125" customWidth="1"/>
+    <col min="9" max="9" width="20.36328125" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" customWidth="1"/>
     <col min="11" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="319" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="270" t="s">
+      <c r="D3" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="131" t="s">
+      <c r="E3" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="270" t="s">
+      <c r="F3" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="57">
+      <c r="G3" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+    </row>
+    <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45711</v>
       </c>
-      <c r="B4" s="72"/>
-[...69 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B4" s="69"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="126"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="102"/>
+      <c r="L4" s="215"/>
+      <c r="M4" s="215"/>
+      <c r="N4" s="215"/>
+      <c r="O4" s="215"/>
+    </row>
+    <row r="5" spans="1:17" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="215"/>
+      <c r="L5" s="215"/>
+      <c r="M5" s="215"/>
+      <c r="N5" s="215"/>
+      <c r="O5" s="215"/>
+    </row>
+    <row r="6" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="215"/>
+      <c r="N6" s="215"/>
+      <c r="O6" s="215"/>
+    </row>
+    <row r="7" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="70"/>
-      <c r="C7" s="319" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="270" t="s">
+      <c r="D7" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="131" t="s">
+      <c r="E7" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="270" t="s">
+      <c r="F7" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="122" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="57">
+      <c r="G7" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="27"/>
+      <c r="K7" s="215"/>
+      <c r="L7" s="215"/>
+      <c r="M7" s="215"/>
+      <c r="N7" s="215"/>
+      <c r="O7" s="215"/>
+    </row>
+    <row r="8" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45712</v>
       </c>
-      <c r="B8" s="78"/>
-[...61 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B8" s="75"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="215"/>
+      <c r="L8" s="215"/>
+      <c r="M8" s="215"/>
+      <c r="N8" s="215"/>
+      <c r="O8" s="215"/>
+    </row>
+    <row r="9" spans="1:17" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="54"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="215"/>
+      <c r="L9" s="215"/>
+      <c r="M9" s="215"/>
+      <c r="N9" s="215"/>
+      <c r="O9" s="215"/>
+    </row>
+    <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="215"/>
+      <c r="L10" s="215"/>
+      <c r="M10" s="215"/>
+      <c r="N10" s="215"/>
+      <c r="O10" s="215"/>
+    </row>
+    <row r="11" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="51"/>
-      <c r="C11" s="319" t="s">
+      <c r="B11" s="49"/>
+      <c r="C11" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="270" t="s">
+      <c r="D11" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="131" t="s">
+      <c r="E11" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="270" t="s">
+      <c r="F11" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="122" t="s">
-[...16 lines deleted...]
-      <c r="A12" s="57">
+      <c r="G11" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="46"/>
+      <c r="K11" s="215"/>
+      <c r="L11" s="215"/>
+      <c r="M11" s="215"/>
+      <c r="N11" s="215"/>
+      <c r="O11" s="215"/>
+    </row>
+    <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
         <v>45713</v>
       </c>
-      <c r="B12" s="31"/>
-[...61 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B12" s="30"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="126"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="215"/>
+      <c r="L12" s="215"/>
+      <c r="M12" s="215"/>
+      <c r="N12" s="215"/>
+      <c r="O12" s="215"/>
+    </row>
+    <row r="13" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="321"/>
+      <c r="E13" s="438"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="215"/>
+      <c r="M13" s="215"/>
+      <c r="N13" s="215"/>
+      <c r="O13" s="215"/>
+    </row>
+    <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="127"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="215"/>
+      <c r="L14" s="215"/>
+      <c r="M14" s="215"/>
+      <c r="N14" s="215"/>
+      <c r="O14" s="215"/>
+    </row>
+    <row r="15" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="36"/>
-      <c r="C15" s="319" t="s">
+      <c r="B15" s="35"/>
+      <c r="C15" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="270" t="s">
+      <c r="D15" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="131" t="s">
+      <c r="E15" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="270" t="s">
+      <c r="F15" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="122" t="s">
-[...17 lines deleted...]
-      <c r="A16" s="57">
+      <c r="G15" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="46"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="215"/>
+      <c r="M15" s="215"/>
+      <c r="N15" s="215"/>
+      <c r="O15" s="215"/>
+      <c r="Q15" s="18"/>
+    </row>
+    <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45714</v>
       </c>
-      <c r="B16" s="31"/>
-[...66 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B16" s="30"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="215"/>
+      <c r="L16" s="215"/>
+      <c r="M16" s="215"/>
+      <c r="N16" s="215"/>
+      <c r="O16" s="215"/>
+      <c r="Q16" s="18"/>
+    </row>
+    <row r="17" spans="1:17" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="293"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="215"/>
+      <c r="L17" s="215"/>
+      <c r="M17" s="215"/>
+      <c r="N17" s="215"/>
+      <c r="O17" s="215"/>
+      <c r="Q17" s="18"/>
+    </row>
+    <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="215"/>
+      <c r="M18" s="215"/>
+      <c r="N18" s="215"/>
+      <c r="O18" s="215"/>
+      <c r="Q18" s="18"/>
+    </row>
+    <row r="19" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="51"/>
-      <c r="C19" s="319" t="s">
+      <c r="B19" s="49"/>
+      <c r="C19" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="270" t="s">
+      <c r="D19" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="131" t="s">
+      <c r="E19" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="270" t="s">
+      <c r="F19" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="122" t="s">
-[...17 lines deleted...]
-      <c r="A20" s="57">
+      <c r="G19" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="46"/>
+      <c r="K19" s="215"/>
+      <c r="L19" s="215"/>
+      <c r="M19" s="215"/>
+      <c r="N19" s="215"/>
+      <c r="O19" s="215"/>
+      <c r="Q19" s="18"/>
+    </row>
+    <row r="20" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
         <v>45715</v>
       </c>
-      <c r="B20" s="41"/>
-[...68 lines deleted...]
-      <c r="A23" s="45" t="s">
+      <c r="B20" s="39"/>
+      <c r="C20" s="187"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="126"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="215"/>
+      <c r="L20" s="215"/>
+      <c r="M20" s="215"/>
+      <c r="N20" s="215"/>
+      <c r="O20" s="215"/>
+      <c r="Q20" s="18"/>
+    </row>
+    <row r="21" spans="1:17" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="77"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="78"/>
+      <c r="K21" s="215"/>
+      <c r="L21" s="215"/>
+      <c r="M21" s="215"/>
+      <c r="N21" s="215"/>
+      <c r="O21" s="215"/>
+    </row>
+    <row r="22" spans="1:17" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="105"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="105"/>
+      <c r="K22" s="215"/>
+      <c r="L22" s="215"/>
+      <c r="M22" s="215"/>
+      <c r="N22" s="215"/>
+      <c r="O22" s="215"/>
+    </row>
+    <row r="23" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="51"/>
-[...25 lines deleted...]
-      <c r="A24" s="57">
+      <c r="B23" s="49"/>
+      <c r="C23" s="236" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="123" t="s">
+        <v>182</v>
+      </c>
+      <c r="E23" s="484" t="s">
+        <v>189</v>
+      </c>
+      <c r="F23" s="485"/>
+      <c r="G23" s="492" t="s">
+        <v>188</v>
+      </c>
+      <c r="H23" s="493"/>
+      <c r="I23" s="114" t="s">
+        <v>178</v>
+      </c>
+      <c r="J23" s="85"/>
+      <c r="K23" s="215"/>
+      <c r="L23" s="215"/>
+      <c r="M23" s="215"/>
+      <c r="N23" s="215"/>
+      <c r="O23" s="215"/>
+    </row>
+    <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
         <v>45716</v>
       </c>
-      <c r="B24" s="31"/>
-[...63 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="B24" s="30"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="319"/>
+      <c r="E24" s="486"/>
+      <c r="F24" s="487"/>
+      <c r="G24" s="319"/>
+      <c r="H24" s="320"/>
+      <c r="I24" s="78"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="428"/>
+      <c r="L24" s="429"/>
+      <c r="M24" s="215"/>
+      <c r="N24" s="215"/>
+      <c r="O24" s="215"/>
+    </row>
+    <row r="25" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="488"/>
+      <c r="F25" s="489"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="322"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="58"/>
+      <c r="K25" s="240"/>
+      <c r="L25" s="240"/>
+      <c r="M25" s="240"/>
+      <c r="N25" s="240"/>
+      <c r="O25" s="235"/>
+      <c r="P25" s="235"/>
+    </row>
+    <row r="26" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="323"/>
+      <c r="E26" s="490"/>
+      <c r="F26" s="491"/>
+      <c r="G26" s="323"/>
+      <c r="H26" s="324"/>
+      <c r="I26" s="285"/>
+      <c r="J26" s="34"/>
+      <c r="K26" s="215"/>
+      <c r="L26" s="215"/>
+      <c r="M26" s="215"/>
+      <c r="N26" s="215"/>
+    </row>
+    <row r="27" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="36"/>
-[...22 lines deleted...]
-      <c r="A28" s="57">
+      <c r="B27" s="35"/>
+      <c r="C27" s="237" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="123" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="329" t="s">
+        <v>180</v>
+      </c>
+      <c r="F27" s="330"/>
+      <c r="G27" s="329" t="s">
+        <v>179</v>
+      </c>
+      <c r="H27" s="454"/>
+      <c r="I27" s="330"/>
+      <c r="J27" s="49"/>
+      <c r="K27" s="215"/>
+      <c r="L27" s="215"/>
+      <c r="M27" s="215"/>
+      <c r="N27" s="215"/>
+    </row>
+    <row r="28" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
         <v>45717</v>
       </c>
-      <c r="B28" s="43"/>
-[...56 lines deleted...]
-      <c r="O30" s="347"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="481"/>
+      <c r="E28" s="319"/>
+      <c r="F28" s="320"/>
+      <c r="G28" s="319"/>
+      <c r="H28" s="437"/>
+      <c r="I28" s="320"/>
+      <c r="J28" s="30"/>
+      <c r="K28" s="225"/>
+      <c r="L28" s="215"/>
+      <c r="M28" s="215"/>
+      <c r="N28" s="215"/>
+    </row>
+    <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="482"/>
+      <c r="E29" s="321"/>
+      <c r="F29" s="322"/>
+      <c r="G29" s="321"/>
+      <c r="H29" s="438"/>
+      <c r="I29" s="322"/>
+      <c r="J29" s="30"/>
+      <c r="K29" s="215"/>
+      <c r="L29" s="226"/>
+      <c r="M29" s="215"/>
+      <c r="N29" s="215"/>
+    </row>
+    <row r="30" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="483"/>
+      <c r="E30" s="323"/>
+      <c r="F30" s="324"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="439"/>
+      <c r="I30" s="324"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="241"/>
+      <c r="L30" s="241"/>
+      <c r="M30" s="241"/>
+      <c r="N30" s="241"/>
+      <c r="O30" s="223"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27:F30"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="27.85546875" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="22.08984375" customWidth="1"/>
+    <col min="4" max="4" width="31.08984375" customWidth="1"/>
+    <col min="5" max="5" width="23.90625" customWidth="1"/>
+    <col min="6" max="6" width="23.36328125" customWidth="1"/>
+    <col min="7" max="7" width="23.54296875" customWidth="1"/>
+    <col min="8" max="9" width="21.453125" customWidth="1"/>
+    <col min="10" max="10" width="20.36328125" customWidth="1"/>
+    <col min="11" max="11" width="27.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="203" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...16 lines deleted...]
-      <c r="A4" s="57">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+      <c r="L3" s="494"/>
+      <c r="M3" s="494"/>
+      <c r="N3" s="494"/>
+      <c r="O3" s="494"/>
+      <c r="P3" s="494"/>
+    </row>
+    <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45718</v>
       </c>
-      <c r="B4" s="72"/>
-[...18 lines deleted...]
-      <c r="D5" s="301" t="s">
+      <c r="B4" s="69"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="102"/>
+    </row>
+    <row r="5" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="215"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="215"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="67"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="339" t="s">
+        <v>196</v>
+      </c>
+      <c r="H7" s="389"/>
+      <c r="I7" s="340"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="215"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
+        <v>45719</v>
+      </c>
+      <c r="B8" s="75"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="399" t="s">
+        <v>74</v>
+      </c>
+      <c r="H8" s="400"/>
+      <c r="I8" s="401"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="215"/>
+    </row>
+    <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="402"/>
+      <c r="H9" s="403"/>
+      <c r="I9" s="404"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="245"/>
+    </row>
+    <row r="10" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="405"/>
+      <c r="H10" s="406"/>
+      <c r="I10" s="407"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="215"/>
+    </row>
+    <row r="11" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="49"/>
+      <c r="C11" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="365" t="s">
+        <v>194</v>
+      </c>
+      <c r="G11" s="390"/>
+      <c r="H11" s="390"/>
+      <c r="I11" s="366"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="215"/>
+    </row>
+    <row r="12" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
+        <v>45720</v>
+      </c>
+      <c r="B12" s="30"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="399" t="s">
+        <v>195</v>
+      </c>
+      <c r="G12" s="400"/>
+      <c r="H12" s="400"/>
+      <c r="I12" s="401"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="215"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="402"/>
+      <c r="G13" s="403"/>
+      <c r="H13" s="403"/>
+      <c r="I13" s="404"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="227"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="405"/>
+      <c r="G14" s="406"/>
+      <c r="H14" s="406"/>
+      <c r="I14" s="407"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="215"/>
+    </row>
+    <row r="15" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="35"/>
+      <c r="C15" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="339" t="s">
+        <v>196</v>
+      </c>
+      <c r="H15" s="389"/>
+      <c r="I15" s="340"/>
+      <c r="J15" s="88"/>
+      <c r="K15" s="215"/>
+      <c r="L15" s="463"/>
+      <c r="M15" s="463"/>
+      <c r="N15" s="463"/>
+      <c r="O15" s="463"/>
+      <c r="P15" s="463"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>45721</v>
+      </c>
+      <c r="B16" s="30"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="399" t="s">
+        <v>165</v>
+      </c>
+      <c r="H16" s="400"/>
+      <c r="I16" s="401"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="215"/>
+    </row>
+    <row r="17" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="402"/>
+      <c r="H17" s="403"/>
+      <c r="I17" s="404"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="215"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="405"/>
+      <c r="H18" s="406"/>
+      <c r="I18" s="407"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="215"/>
+    </row>
+    <row r="19" spans="1:16" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="49"/>
+      <c r="C19" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="46"/>
+      <c r="K19" s="215"/>
+      <c r="L19" s="463"/>
+      <c r="M19" s="463"/>
+      <c r="N19" s="463"/>
+      <c r="O19" s="463"/>
+      <c r="P19" s="463"/>
+    </row>
+    <row r="20" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
+        <v>45722</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="187"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="126"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="215"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="77"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="78"/>
+      <c r="K21" s="215"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="105"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="105"/>
+      <c r="K22" s="215"/>
+    </row>
+    <row r="23" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="49"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="123" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="238" t="s">
+        <v>190</v>
+      </c>
+      <c r="F23" s="216" t="s">
+        <v>191</v>
+      </c>
+      <c r="G23" s="238" t="s">
         <v>192</v>
       </c>
-      <c r="E5" s="302" t="s">
+      <c r="H23" s="216" t="s">
         <v>193</v>
       </c>
-      <c r="F5" s="179" t="s">
-[...65 lines deleted...]
-      <c r="G8" s="563" t="s">
+      <c r="I23" s="238" t="s">
+        <v>115</v>
+      </c>
+      <c r="J23" s="239"/>
+      <c r="K23" s="215"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
+        <v>45723</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="81"/>
+      <c r="F24" s="126"/>
+      <c r="G24" s="78"/>
+      <c r="H24" s="78"/>
+      <c r="I24" s="78"/>
+      <c r="J24" s="78"/>
+      <c r="K24" s="215"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="78"/>
+      <c r="H25" s="78"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="215"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="80"/>
+      <c r="E26" s="127"/>
+      <c r="F26" s="80"/>
+      <c r="G26" s="105"/>
+      <c r="H26" s="105"/>
+      <c r="I26" s="285"/>
+      <c r="J26" s="105"/>
+      <c r="K26" s="215"/>
+    </row>
+    <row r="27" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="35"/>
+      <c r="C27" s="192" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="123" t="s">
         <v>119</v>
       </c>
-      <c r="H8" s="564"/>
-[...168 lines deleted...]
-      <c r="E17" s="301" t="s">
+      <c r="E27" s="124" t="s">
+        <v>200</v>
+      </c>
+      <c r="F27" s="123" t="s">
         <v>201</v>
       </c>
-      <c r="F17" s="303" t="s">
-[...228 lines deleted...]
-      <c r="A28" s="57">
+      <c r="G27" s="492" t="s">
+        <v>130</v>
+      </c>
+      <c r="H27" s="493"/>
+      <c r="I27" s="238" t="s">
+        <v>131</v>
+      </c>
+      <c r="J27" s="216" t="s">
+        <v>132</v>
+      </c>
+      <c r="K27" s="215"/>
+    </row>
+    <row r="28" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
         <v>45724</v>
       </c>
-      <c r="B28" s="43"/>
-[...51 lines deleted...]
-      <c r="G38" s="65"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="78"/>
+      <c r="E28" s="189"/>
+      <c r="F28" s="78"/>
+      <c r="G28" s="319"/>
+      <c r="H28" s="320"/>
+      <c r="I28" s="78"/>
+      <c r="J28" s="78"/>
+      <c r="K28" s="215"/>
+    </row>
+    <row r="29" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="321"/>
+      <c r="H29" s="322"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="225"/>
+    </row>
+    <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="249"/>
+      <c r="F30" s="105"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="324"/>
+      <c r="I30" s="105"/>
+      <c r="J30" s="105"/>
+      <c r="K30" s="215"/>
+    </row>
+    <row r="38" spans="7:7" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="G38" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="G28:H30"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="L15:P15"/>
     <mergeCell ref="L19:P19"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
     <mergeCell ref="F12:I14"/>
     <mergeCell ref="F11:I11"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="8" width="25.28515625" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="21.36328125" customWidth="1"/>
+    <col min="4" max="4" width="25.08984375" customWidth="1"/>
+    <col min="5" max="5" width="25.453125" customWidth="1"/>
+    <col min="6" max="6" width="24.36328125" customWidth="1"/>
+    <col min="7" max="8" width="25.36328125" customWidth="1"/>
     <col min="9" max="9" width="22" customWidth="1"/>
-    <col min="10" max="10" width="16.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="10.28515625" customWidth="1"/>
+    <col min="10" max="10" width="16.6328125" customWidth="1"/>
+    <col min="11" max="11" width="11.08984375" customWidth="1"/>
+    <col min="12" max="12" width="10.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="319" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="270" t="s">
+      <c r="D3" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="131" t="s">
+      <c r="E3" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="270" t="s">
+      <c r="F3" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="413" t="s">
-[...9 lines deleted...]
-      <c r="A4" s="57">
+      <c r="G3" s="329" t="s">
+        <v>199</v>
+      </c>
+      <c r="H3" s="330"/>
+      <c r="I3" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+    </row>
+    <row r="4" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45725</v>
       </c>
-      <c r="B4" s="72"/>
-[...53 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B4" s="69"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="319"/>
+      <c r="H4" s="495"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="102"/>
+    </row>
+    <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="477"/>
+      <c r="H5" s="496"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="215"/>
+    </row>
+    <row r="6" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="478"/>
+      <c r="H6" s="497"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="215"/>
+    </row>
+    <row r="7" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="70"/>
-      <c r="C7" s="319" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="270" t="s">
+      <c r="D7" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="131" t="s">
+      <c r="E7" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="270" t="s">
+      <c r="F7" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="57">
+      <c r="G7" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="27"/>
+    </row>
+    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45726</v>
       </c>
-      <c r="B8" s="78"/>
-[...46 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B8" s="75"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+    </row>
+    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+    </row>
+    <row r="10" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
+    </row>
+    <row r="11" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="51"/>
-      <c r="C11" s="319" t="s">
+      <c r="B11" s="49"/>
+      <c r="C11" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="270" t="s">
+      <c r="D11" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="131" t="s">
+      <c r="E11" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="270" t="s">
+      <c r="F11" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="57">
+      <c r="G11" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="46"/>
+    </row>
+    <row r="12" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
         <v>45727</v>
       </c>
-      <c r="B12" s="31"/>
-[...51 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B12" s="30"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="215"/>
+    </row>
+    <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="293"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="78"/>
+    </row>
+    <row r="14" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+    </row>
+    <row r="15" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="36"/>
-      <c r="C15" s="319" t="s">
+      <c r="B15" s="35"/>
+      <c r="C15" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="270" t="s">
+      <c r="D15" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="131" t="s">
+      <c r="E15" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="270" t="s">
+      <c r="F15" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="57">
+      <c r="G15" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="46"/>
+    </row>
+    <row r="16" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45728</v>
       </c>
-      <c r="B16" s="31"/>
-[...24 lines deleted...]
-      <c r="G17" s="301" t="s">
+      <c r="B16" s="30"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="78"/>
+    </row>
+    <row r="17" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="293"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="78"/>
+    </row>
+    <row r="18" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="105"/>
+    </row>
+    <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="49"/>
+      <c r="C19" s="213" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="178" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="123" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="339" t="s">
+        <v>196</v>
+      </c>
+      <c r="H19" s="389"/>
+      <c r="I19" s="340"/>
+      <c r="J19" s="46"/>
+    </row>
+    <row r="20" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
+        <v>45729</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="189"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="319"/>
+      <c r="H20" s="437"/>
+      <c r="I20" s="320"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="215"/>
+    </row>
+    <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="77"/>
+      <c r="G21" s="321"/>
+      <c r="H21" s="438"/>
+      <c r="I21" s="322"/>
+      <c r="J21" s="78"/>
+      <c r="K21" s="215"/>
+    </row>
+    <row r="22" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="323"/>
+      <c r="H22" s="439"/>
+      <c r="I22" s="324"/>
+      <c r="J22" s="105"/>
+      <c r="K22" s="215"/>
+    </row>
+    <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A23" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="49"/>
+      <c r="C23" s="236" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="213" t="s">
+        <v>133</v>
+      </c>
+      <c r="E23" s="492" t="s">
+        <v>197</v>
+      </c>
+      <c r="F23" s="493"/>
+      <c r="G23" s="216" t="s">
+        <v>145</v>
+      </c>
+      <c r="H23" s="216" t="s">
+        <v>131</v>
+      </c>
+      <c r="I23" s="319" t="s">
+        <v>132</v>
+      </c>
+      <c r="J23" s="320"/>
+      <c r="K23" s="215"/>
+    </row>
+    <row r="24" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A24" s="55">
+        <v>45730</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="391"/>
+      <c r="E24" s="319"/>
+      <c r="F24" s="320"/>
+      <c r="G24" s="301"/>
+      <c r="H24" s="141"/>
+      <c r="I24" s="142"/>
+      <c r="J24" s="141"/>
+      <c r="K24" s="215"/>
+    </row>
+    <row r="25" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="392"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="322"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="83"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="83"/>
+      <c r="K25" s="215"/>
+    </row>
+    <row r="26" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="393"/>
+      <c r="E26" s="323"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="249"/>
+      <c r="H26" s="84"/>
+      <c r="I26" s="73"/>
+      <c r="J26" s="84"/>
+      <c r="K26" s="215"/>
+    </row>
+    <row r="27" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A27" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="35"/>
+      <c r="C27" s="237" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="213" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="124" t="s">
+        <v>200</v>
+      </c>
+      <c r="F27" s="123" t="s">
         <v>201</v>
       </c>
-      <c r="H17" s="276" t="s">
-[...208 lines deleted...]
-      <c r="A28" s="57">
+      <c r="G27" s="238" t="s">
+        <v>204</v>
+      </c>
+      <c r="H27" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="I27" s="492" t="s">
+        <v>169</v>
+      </c>
+      <c r="J27" s="493"/>
+      <c r="K27" s="215"/>
+    </row>
+    <row r="28" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
         <v>45731</v>
       </c>
-      <c r="B28" s="43"/>
-[...44 lines deleted...]
-      <c r="K30" s="321"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="140"/>
+      <c r="E28" s="189"/>
+      <c r="F28" s="78"/>
+      <c r="G28" s="140"/>
+      <c r="H28" s="140"/>
+      <c r="I28" s="437"/>
+      <c r="J28" s="320"/>
+      <c r="K28" s="215"/>
+    </row>
+    <row r="29" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="293"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="72"/>
+      <c r="I29" s="438"/>
+      <c r="J29" s="322"/>
+      <c r="K29" s="215"/>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="249"/>
+      <c r="F30" s="105"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="439"/>
+      <c r="J30" s="324"/>
+      <c r="K30" s="215"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="I28:J30"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="G4:H6"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G20:I22"/>
     <mergeCell ref="G19:I19"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G23" sqref="G23:I23"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="12.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="19.08984375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.08984375" customWidth="1"/>
+    <col min="5" max="5" width="22.6328125" customWidth="1"/>
+    <col min="6" max="6" width="22.453125" customWidth="1"/>
+    <col min="7" max="7" width="22.54296875" customWidth="1"/>
+    <col min="8" max="8" width="22.453125" customWidth="1"/>
+    <col min="9" max="9" width="18.6328125" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="319" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="270" t="s">
+      <c r="D3" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="131" t="s">
+      <c r="E3" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="270" t="s">
+      <c r="F3" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="413" t="s">
-[...9 lines deleted...]
-      <c r="A4" s="57">
+      <c r="G3" s="329" t="s">
+        <v>199</v>
+      </c>
+      <c r="H3" s="330"/>
+      <c r="I3" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+    </row>
+    <row r="4" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45732</v>
       </c>
-      <c r="B4" s="72"/>
-[...53 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B4" s="69"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="319"/>
+      <c r="H4" s="495"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="102"/>
+    </row>
+    <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="477"/>
+      <c r="H5" s="496"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="215"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="478"/>
+      <c r="H6" s="497"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="215"/>
+    </row>
+    <row r="7" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="70"/>
-      <c r="C7" s="319" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="270" t="s">
+      <c r="D7" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="131" t="s">
+      <c r="E7" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="413" t="s">
-[...8 lines deleted...]
-      <c r="A8" s="57">
+      <c r="F7" s="329" t="s">
+        <v>205</v>
+      </c>
+      <c r="G7" s="454"/>
+      <c r="H7" s="454"/>
+      <c r="I7" s="330"/>
+      <c r="J7" s="27"/>
+    </row>
+    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45733</v>
       </c>
-      <c r="B8" s="78"/>
-[...42 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B8" s="75"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="399" t="s">
+        <v>202</v>
+      </c>
+      <c r="G8" s="400"/>
+      <c r="H8" s="400"/>
+      <c r="I8" s="401"/>
+      <c r="J8" s="78"/>
+    </row>
+    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="402"/>
+      <c r="G9" s="403"/>
+      <c r="H9" s="403"/>
+      <c r="I9" s="404"/>
+      <c r="J9" s="78"/>
+    </row>
+    <row r="10" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="405"/>
+      <c r="G10" s="406"/>
+      <c r="H10" s="406"/>
+      <c r="I10" s="407"/>
+      <c r="J10" s="105"/>
+    </row>
+    <row r="11" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="51"/>
-      <c r="C11" s="319" t="s">
+      <c r="B11" s="49"/>
+      <c r="C11" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="270" t="s">
+      <c r="D11" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="131" t="s">
+      <c r="E11" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="270" t="s">
+      <c r="F11" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="57">
+      <c r="G11" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="46"/>
+    </row>
+    <row r="12" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
         <v>45734</v>
       </c>
-      <c r="B12" s="31"/>
-[...50 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B12" s="30"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="215"/>
+    </row>
+    <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="78"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="215"/>
+    </row>
+    <row r="14" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+    </row>
+    <row r="15" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="36"/>
-      <c r="C15" s="319" t="s">
+      <c r="B15" s="35"/>
+      <c r="C15" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="270" t="s">
+      <c r="D15" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="131" t="s">
+      <c r="E15" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="270" t="s">
+      <c r="F15" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="57">
+      <c r="G15" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="46"/>
+    </row>
+    <row r="16" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45735</v>
       </c>
-      <c r="B16" s="31"/>
-[...47 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B16" s="30"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="78"/>
+    </row>
+    <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="293"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="102"/>
+    </row>
+    <row r="18" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="105"/>
+    </row>
+    <row r="19" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="51"/>
-      <c r="C19" s="319" t="s">
+      <c r="B19" s="49"/>
+      <c r="C19" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="270" t="s">
+      <c r="D19" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="131" t="s">
+      <c r="E19" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="270" t="s">
+      <c r="F19" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A20" s="57">
+      <c r="G19" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="46"/>
+    </row>
+    <row r="20" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
         <v>45736</v>
       </c>
-      <c r="B20" s="41"/>
-[...48 lines deleted...]
-      <c r="A23" s="45" t="s">
+      <c r="B20" s="39"/>
+      <c r="C20" s="189"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="126"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="78"/>
+    </row>
+    <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="77"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="78"/>
+      <c r="J21" s="78"/>
+    </row>
+    <row r="22" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="105"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="105"/>
+    </row>
+    <row r="23" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A23" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="51"/>
-[...20 lines deleted...]
-      <c r="A24" s="57">
+      <c r="B23" s="49"/>
+      <c r="C23" s="236" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="213" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="246" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" s="238" t="s">
+        <v>117</v>
+      </c>
+      <c r="G23" s="492" t="s">
+        <v>206</v>
+      </c>
+      <c r="H23" s="498"/>
+      <c r="I23" s="498"/>
+      <c r="J23" s="46"/>
+    </row>
+    <row r="24" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A24" s="55">
         <v>45737</v>
       </c>
-      <c r="B24" s="31"/>
-[...46 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="B24" s="30"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="142"/>
+      <c r="E24" s="301"/>
+      <c r="F24" s="142"/>
+      <c r="G24" s="319"/>
+      <c r="H24" s="437"/>
+      <c r="I24" s="320"/>
+      <c r="J24" s="78"/>
+    </row>
+    <row r="25" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="438"/>
+      <c r="I25" s="322"/>
+      <c r="J25" s="78"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="249"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="323"/>
+      <c r="H26" s="439"/>
+      <c r="I26" s="324"/>
+      <c r="J26" s="105"/>
+    </row>
+    <row r="27" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A27" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="36"/>
-[...20 lines deleted...]
-      <c r="A28" s="57">
+      <c r="B27" s="35"/>
+      <c r="C27" s="237" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="213" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="323" t="s">
+        <v>128</v>
+      </c>
+      <c r="F27" s="499"/>
+      <c r="G27" s="492" t="s">
+        <v>176</v>
+      </c>
+      <c r="H27" s="493"/>
+      <c r="I27" s="492" t="s">
+        <v>135</v>
+      </c>
+      <c r="J27" s="493"/>
+    </row>
+    <row r="28" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
         <v>45738</v>
       </c>
-      <c r="B28" s="43"/>
-[...38 lines deleted...]
-      <c r="J30" s="500"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="319"/>
+      <c r="F28" s="320"/>
+      <c r="G28" s="319"/>
+      <c r="H28" s="320"/>
+      <c r="I28" s="319"/>
+      <c r="J28" s="320"/>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="72"/>
+      <c r="E29" s="321"/>
+      <c r="F29" s="322"/>
+      <c r="G29" s="321"/>
+      <c r="H29" s="322"/>
+      <c r="I29" s="321"/>
+      <c r="J29" s="322"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="323"/>
+      <c r="F30" s="324"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="324"/>
+      <c r="I30" s="323"/>
+      <c r="J30" s="324"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="G28:H30"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="I28:J30"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="F8:I10"/>
     <mergeCell ref="G4:H6"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
   <dimension ref="A1:P30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24:D26"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C28" sqref="C28:G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="12.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="20.6328125" customWidth="1"/>
+    <col min="4" max="4" width="24.90625" customWidth="1"/>
+    <col min="5" max="5" width="24.453125" customWidth="1"/>
+    <col min="6" max="6" width="23.453125" customWidth="1"/>
+    <col min="7" max="7" width="25.453125" customWidth="1"/>
+    <col min="8" max="8" width="22.453125" customWidth="1"/>
+    <col min="9" max="9" width="22.90625" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="319" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="270" t="s">
+      <c r="D3" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="131" t="s">
+      <c r="E3" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="270" t="s">
+      <c r="F3" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="122" t="s">
-[...16 lines deleted...]
-      <c r="A4" s="57">
+      <c r="G3" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+      <c r="L3" s="463"/>
+      <c r="M3" s="463"/>
+      <c r="N3" s="463"/>
+      <c r="O3" s="463"/>
+      <c r="P3" s="463"/>
+    </row>
+    <row r="4" spans="1:16" ht="21.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45739</v>
       </c>
-      <c r="B4" s="72"/>
-[...44 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B4" s="69"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+    </row>
+    <row r="5" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+    </row>
+    <row r="6" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="258"/>
+      <c r="E6" s="258"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="258"/>
+      <c r="H6" s="258"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+    </row>
+    <row r="7" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="70"/>
-      <c r="C7" s="319" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="270" t="s">
+      <c r="D7" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="131" t="s">
+      <c r="E7" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="270" t="s">
+      <c r="F7" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="122" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="57">
+      <c r="G7" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="46"/>
+      <c r="L7" s="463"/>
+      <c r="M7" s="463"/>
+      <c r="N7" s="463"/>
+      <c r="O7" s="463"/>
+      <c r="P7" s="463"/>
+    </row>
+    <row r="8" spans="1:16" ht="21.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45740</v>
       </c>
-      <c r="B8" s="78"/>
-[...47 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B8" s="75"/>
+      <c r="C8" s="70"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="L8" s="463"/>
+      <c r="M8" s="463"/>
+      <c r="N8" s="463"/>
+      <c r="O8" s="463"/>
+      <c r="P8" s="463"/>
+    </row>
+    <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="302"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="54"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="72"/>
+      <c r="I9" s="72"/>
+      <c r="J9" s="72"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="74"/>
+      <c r="F10" s="74"/>
+      <c r="G10" s="74"/>
+      <c r="H10" s="74"/>
+      <c r="I10" s="74"/>
+      <c r="J10" s="74"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="51"/>
-      <c r="C11" s="319" t="s">
+      <c r="B11" s="49"/>
+      <c r="C11" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="270" t="s">
+      <c r="D11" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="131" t="s">
+      <c r="E11" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="270" t="s">
+      <c r="F11" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="57">
+      <c r="G11" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="46"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
         <v>45741</v>
       </c>
-      <c r="B12" s="31"/>
-[...44 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B12" s="30"/>
+      <c r="C12" s="76"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="54"/>
+      <c r="F12" s="54"/>
+      <c r="G12" s="54"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="72"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="79"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="72"/>
+      <c r="J13" s="72"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="73"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="74"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="74"/>
+    </row>
+    <row r="15" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="36"/>
-      <c r="C15" s="319" t="s">
+      <c r="B15" s="35"/>
+      <c r="C15" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="270" t="s">
+      <c r="D15" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="131" t="s">
+      <c r="E15" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="270" t="s">
+      <c r="F15" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="57">
+      <c r="G15" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="46"/>
+    </row>
+    <row r="16" spans="1:16" ht="21.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45742</v>
       </c>
-      <c r="B16" s="31"/>
-[...42 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B16" s="30"/>
+      <c r="C16" s="76"/>
+      <c r="D16" s="247"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="126"/>
+      <c r="G16" s="78"/>
+      <c r="H16" s="78"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="72"/>
+    </row>
+    <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="79"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="72"/>
+    </row>
+    <row r="18" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="74"/>
+      <c r="E18" s="99"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="74"/>
+      <c r="I18" s="74"/>
+      <c r="J18" s="74"/>
+    </row>
+    <row r="19" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="51"/>
-      <c r="C19" s="319" t="s">
+      <c r="B19" s="49"/>
+      <c r="C19" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="270" t="s">
+      <c r="D19" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="131" t="s">
+      <c r="E19" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="270" t="s">
+      <c r="F19" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="122" t="s">
-[...11 lines deleted...]
-      <c r="A20" s="57">
+      <c r="G19" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="94" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="46"/>
+    </row>
+    <row r="20" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
         <v>45743</v>
       </c>
-      <c r="B20" s="41"/>
-[...44 lines deleted...]
-      <c r="A23" s="45" t="s">
+      <c r="B20" s="39"/>
+      <c r="C20" s="248"/>
+      <c r="D20" s="251"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="140"/>
+      <c r="H20" s="98"/>
+      <c r="I20" s="126"/>
+      <c r="J20" s="72"/>
+    </row>
+    <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="252"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="289"/>
+      <c r="I21" s="72"/>
+      <c r="J21" s="72"/>
+    </row>
+    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="253"/>
+      <c r="E22" s="249"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="99"/>
+      <c r="I22" s="303"/>
+      <c r="J22" s="74"/>
+    </row>
+    <row r="23" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A23" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="51"/>
-[...22 lines deleted...]
-      <c r="A24" s="57">
+      <c r="B23" s="49"/>
+      <c r="C23" s="236" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="213" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="238" t="s">
+        <v>190</v>
+      </c>
+      <c r="F23" s="492" t="s">
+        <v>207</v>
+      </c>
+      <c r="G23" s="493"/>
+      <c r="H23" s="250" t="s">
+        <v>131</v>
+      </c>
+      <c r="I23" s="77" t="s">
+        <v>132</v>
+      </c>
+      <c r="J23" s="141"/>
+    </row>
+    <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A24" s="55">
         <v>45744</v>
       </c>
-      <c r="B24" s="31"/>
-[...38 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="B24" s="30"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="391"/>
+      <c r="E24" s="251"/>
+      <c r="F24" s="319"/>
+      <c r="G24" s="320"/>
+      <c r="H24" s="255"/>
+      <c r="I24" s="126"/>
+      <c r="J24" s="141"/>
+    </row>
+    <row r="25" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="392"/>
+      <c r="D25" s="392"/>
+      <c r="E25" s="252"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="322"/>
+      <c r="H25" s="135"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="83"/>
+    </row>
+    <row r="26" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="48"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="393"/>
+      <c r="E26" s="253"/>
+      <c r="F26" s="323"/>
+      <c r="G26" s="324"/>
+      <c r="H26" s="136"/>
+      <c r="I26" s="249"/>
+      <c r="J26" s="84"/>
+    </row>
+    <row r="27" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A27" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="36"/>
-[...22 lines deleted...]
-      <c r="A28" s="57">
+      <c r="B27" s="35"/>
+      <c r="C27" s="184" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="213" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="238" t="s">
+        <v>190</v>
+      </c>
+      <c r="F27" s="492" t="s">
+        <v>207</v>
+      </c>
+      <c r="G27" s="493"/>
+      <c r="H27" s="250" t="s">
+        <v>131</v>
+      </c>
+      <c r="I27" s="77" t="s">
+        <v>132</v>
+      </c>
+      <c r="J27" s="141"/>
+    </row>
+    <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
         <v>45745</v>
       </c>
-      <c r="B28" s="43"/>
-[...35 lines deleted...]
-      <c r="J30" s="87"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="391"/>
+      <c r="E28" s="254"/>
+      <c r="F28" s="319"/>
+      <c r="G28" s="320"/>
+      <c r="H28" s="255"/>
+      <c r="I28" s="126"/>
+      <c r="J28" s="141"/>
+    </row>
+    <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="392"/>
+      <c r="E29" s="256"/>
+      <c r="F29" s="321"/>
+      <c r="G29" s="322"/>
+      <c r="H29" s="135"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="83"/>
+    </row>
+    <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="393"/>
+      <c r="E30" s="257"/>
+      <c r="F30" s="323"/>
+      <c r="G30" s="324"/>
+      <c r="H30" s="136"/>
+      <c r="I30" s="249"/>
+      <c r="J30" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="L7:P7"/>
     <mergeCell ref="L8:P8"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="F28:G30"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F24:G26"/>
     <mergeCell ref="F27:G27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A5A7F9B-37B5-4467-B4F5-AC4ADBB23D83}">
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
     <col min="3" max="3" width="15" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="12.5703125" customWidth="1"/>
+    <col min="4" max="4" width="19.6328125" customWidth="1"/>
+    <col min="5" max="5" width="21.54296875" customWidth="1"/>
+    <col min="6" max="6" width="20.08984375" customWidth="1"/>
+    <col min="7" max="7" width="18.36328125" customWidth="1"/>
+    <col min="8" max="8" width="18.54296875" customWidth="1"/>
+    <col min="9" max="9" width="17.453125" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="421" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>198</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="421"/>
-[...13 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="203" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="234" t="s">
-[...16 lines deleted...]
-      <c r="A4" s="57">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+      <c r="L3" s="463"/>
+      <c r="M3" s="463"/>
+      <c r="N3" s="463"/>
+      <c r="O3" s="463"/>
+      <c r="P3" s="463"/>
+    </row>
+    <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45746</v>
       </c>
-      <c r="B4" s="72"/>
-[...34 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B4" s="69"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="30"/>
+    </row>
+    <row r="5" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="78"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="70"/>
-      <c r="C7" s="203" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D7" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
+      <c r="E7" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="204" t="s">
+      <c r="F7" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="234" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="57">
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="46"/>
+      <c r="L7" s="463"/>
+      <c r="M7" s="463"/>
+      <c r="N7" s="463"/>
+      <c r="O7" s="463"/>
+      <c r="P7" s="463"/>
+    </row>
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45747</v>
       </c>
-      <c r="B8" s="78"/>
-[...39 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B8" s="75"/>
+      <c r="C8" s="70"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="30"/>
+      <c r="L8" s="463"/>
+      <c r="M8" s="463"/>
+      <c r="N8" s="463"/>
+      <c r="O8" s="463"/>
+      <c r="P8" s="463"/>
+    </row>
+    <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="77"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="72"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="74"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="74"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="74"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="51"/>
-      <c r="C11" s="203" t="s">
+      <c r="B11" s="49"/>
+      <c r="C11" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="204" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
+      <c r="E11" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="204" t="s">
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="234" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="57">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="46"/>
+    </row>
+    <row r="12" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
         <v>45748</v>
       </c>
-      <c r="B12" s="31"/>
-[...34 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B12" s="30"/>
+      <c r="C12" s="76"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="54"/>
+      <c r="F12" s="54"/>
+      <c r="G12" s="54"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="79"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="77"/>
+      <c r="G13" s="72"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="72"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="73"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="74"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="36"/>
-      <c r="C15" s="203" t="s">
+      <c r="B15" s="35"/>
+      <c r="C15" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="204" t="s">
+      <c r="D15" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="205" t="s">
+      <c r="E15" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="204" t="s">
+      <c r="F15" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="234" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="57">
+      <c r="G15" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="46"/>
+    </row>
+    <row r="16" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="55">
         <v>45749</v>
       </c>
-      <c r="B16" s="31"/>
-[...34 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B16" s="30"/>
+      <c r="C16" s="79"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="78"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="79"/>
+      <c r="D17" s="77"/>
+      <c r="E17" s="77"/>
+      <c r="F17" s="72"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="74"/>
+      <c r="E18" s="84"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="74"/>
+      <c r="I18" s="74"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="51"/>
-      <c r="C19" s="203" t="s">
+      <c r="B19" s="49"/>
+      <c r="C19" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="204" t="s">
+      <c r="D19" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="205" t="s">
+      <c r="E19" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="204" t="s">
+      <c r="F19" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="234" t="s">
-[...11 lines deleted...]
-      <c r="A20" s="57">
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="156" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="46"/>
+    </row>
+    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="55">
         <v>45750</v>
       </c>
-      <c r="B20" s="41"/>
-[...34 lines deleted...]
-      <c r="A23" s="45" t="s">
+      <c r="B20" s="39"/>
+      <c r="C20" s="82"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="54"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="140"/>
+      <c r="H20" s="98"/>
+      <c r="I20" s="126"/>
+      <c r="J20" s="41"/>
+    </row>
+    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="231"/>
+      <c r="H21" s="232"/>
+      <c r="I21" s="72"/>
+      <c r="J21" s="41"/>
+    </row>
+    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="74"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="99"/>
+      <c r="I22" s="233"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="51"/>
-[...20 lines deleted...]
-      <c r="A24" s="57">
+      <c r="B23" s="49"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="149" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="506" t="s">
+        <v>174</v>
+      </c>
+      <c r="F23" s="507"/>
+      <c r="G23" s="506" t="s">
+        <v>175</v>
+      </c>
+      <c r="H23" s="507"/>
+      <c r="I23" s="413" t="s">
+        <v>115</v>
+      </c>
+      <c r="J23" s="449"/>
+    </row>
+    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
         <v>45751</v>
       </c>
-      <c r="B24" s="31"/>
-[...34 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="B24" s="30"/>
+      <c r="C24" s="508"/>
+      <c r="D24" s="391"/>
+      <c r="E24" s="511"/>
+      <c r="F24" s="512"/>
+      <c r="G24" s="500"/>
+      <c r="H24" s="501"/>
+      <c r="I24" s="319"/>
+      <c r="J24" s="320"/>
+    </row>
+    <row r="25" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="509"/>
+      <c r="D25" s="392"/>
+      <c r="E25" s="513"/>
+      <c r="F25" s="514"/>
+      <c r="G25" s="502"/>
+      <c r="H25" s="503"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
+    </row>
+    <row r="26" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="510"/>
+      <c r="D26" s="393"/>
+      <c r="E26" s="515"/>
+      <c r="F26" s="516"/>
+      <c r="G26" s="504"/>
+      <c r="H26" s="505"/>
+      <c r="I26" s="323"/>
+      <c r="J26" s="324"/>
+    </row>
+    <row r="27" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="36"/>
-[...20 lines deleted...]
-      <c r="A28" s="57">
+      <c r="B27" s="35"/>
+      <c r="C27" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D27" s="149" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="506" t="s">
+        <v>174</v>
+      </c>
+      <c r="F27" s="507"/>
+      <c r="G27" s="506" t="s">
+        <v>175</v>
+      </c>
+      <c r="H27" s="507"/>
+      <c r="I27" s="448" t="s">
+        <v>115</v>
+      </c>
+      <c r="J27" s="449"/>
+    </row>
+    <row r="28" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
         <v>45752</v>
       </c>
-      <c r="B28" s="43"/>
-[...31 lines deleted...]
-      <c r="J30" s="500"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="391"/>
+      <c r="D28" s="391"/>
+      <c r="E28" s="500"/>
+      <c r="F28" s="501"/>
+      <c r="G28" s="500"/>
+      <c r="H28" s="501"/>
+      <c r="I28" s="319"/>
+      <c r="J28" s="320"/>
+    </row>
+    <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="392"/>
+      <c r="D29" s="392"/>
+      <c r="E29" s="502"/>
+      <c r="F29" s="503"/>
+      <c r="G29" s="502"/>
+      <c r="H29" s="503"/>
+      <c r="I29" s="321"/>
+      <c r="J29" s="322"/>
+    </row>
+    <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="393"/>
+      <c r="D30" s="393"/>
+      <c r="E30" s="504"/>
+      <c r="F30" s="505"/>
+      <c r="G30" s="504"/>
+      <c r="H30" s="505"/>
+      <c r="I30" s="323"/>
+      <c r="J30" s="324"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="L7:P7"/>
     <mergeCell ref="L8:P8"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G24:H26"/>
     <mergeCell ref="I24:J26"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="G28:H30"/>
     <mergeCell ref="I28:J30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E95295CE-45C5-4914-8ABE-E3F88D2DD6DF}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.453125" customWidth="1"/>
+    <col min="8" max="8" width="16.453125" customWidth="1"/>
+    <col min="9" max="9" width="17.453125" customWidth="1"/>
+    <col min="10" max="10" width="19.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="404" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="341" t="s">
+        <v>53</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="344" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="405"/>
-[...14 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="345"/>
+      <c r="H1" s="345"/>
+      <c r="I1" s="346"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="343"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="347"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="348"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25"/>
-[...12 lines deleted...]
-      <c r="A4" s="57">
+      <c r="B3" s="24"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="121" t="s">
+        <v>68</v>
+      </c>
+      <c r="E3" s="122"/>
+      <c r="F3" s="121"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45887</v>
       </c>
-      <c r="B4" s="30"/>
-[...36 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="25"/>
-[...12 lines deleted...]
-      <c r="A8" s="57">
+      <c r="B7" s="24"/>
+      <c r="C7" s="120"/>
+      <c r="D7" s="121" t="s">
+        <v>68</v>
+      </c>
+      <c r="E7" s="122"/>
+      <c r="F7" s="121"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="35"/>
+    </row>
+    <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45888</v>
       </c>
-      <c r="B8" s="37"/>
-[...36 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="30"/>
+    </row>
+    <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" s="30"/>
+      <c r="F9" s="93"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="95"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="95"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="25"/>
-[...12 lines deleted...]
-      <c r="A12" s="57">
+      <c r="B11" s="24"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="121"/>
+      <c r="E11" s="122" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11" s="121"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
         <v>45889</v>
       </c>
-      <c r="B12" s="30"/>
-[...36 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="93" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="93"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="95"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="25"/>
-[...10 lines deleted...]
-      <c r="A16" s="57">
+      <c r="B15" s="24"/>
+      <c r="C15" s="120"/>
+      <c r="D15" s="121"/>
+      <c r="E15" s="122"/>
+      <c r="F15" s="121"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45890</v>
       </c>
-      <c r="B16" s="37"/>
-[...34 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="94"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="93"/>
+      <c r="E17" s="93"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="30"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="25"/>
-[...10 lines deleted...]
-      <c r="A20" s="57">
+      <c r="B19" s="24"/>
+      <c r="C19" s="120"/>
+      <c r="D19" s="121"/>
+      <c r="E19" s="122"/>
+      <c r="F19" s="121"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
         <v>45891</v>
       </c>
-      <c r="B20" s="30"/>
-[...134 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="94"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="41"/>
+    </row>
+    <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="93"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="93"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="41"/>
+    </row>
+    <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="95"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="43"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="339"/>
+      <c r="F23" s="340"/>
+      <c r="G23" s="339"/>
+      <c r="H23" s="340"/>
+      <c r="I23" s="88"/>
+      <c r="J23" s="88"/>
+    </row>
+    <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="333"/>
+      <c r="H24" s="334"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="115"/>
+    </row>
+    <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="335"/>
+      <c r="F25" s="349"/>
+      <c r="G25" s="335"/>
+      <c r="H25" s="336"/>
+      <c r="I25" s="30"/>
+      <c r="J25" s="58"/>
+    </row>
+    <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="43"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="339"/>
+      <c r="F27" s="340"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="88"/>
+    </row>
+    <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="28"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="94"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="41"/>
+    </row>
+    <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="93"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="336"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="93"/>
+      <c r="J29" s="58"/>
+    </row>
+    <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="113"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="113"/>
+      <c r="H30" s="113"/>
+      <c r="I30" s="113"/>
+      <c r="J30" s="42"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EA6C276-BC9F-4568-A5B6-EC4A3C4954E8}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.453125" customWidth="1"/>
+    <col min="8" max="8" width="16.453125" customWidth="1"/>
+    <col min="9" max="9" width="17.453125" customWidth="1"/>
+    <col min="10" max="10" width="19.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="404" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="341" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="344" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="405"/>
-[...14 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="345"/>
+      <c r="H1" s="345"/>
+      <c r="I1" s="346"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="343"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="347"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="348"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25"/>
-[...12 lines deleted...]
-      <c r="A4" s="57">
+      <c r="B3" s="24"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="122" t="s">
+        <v>67</v>
+      </c>
+      <c r="F3" s="121"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
         <v>45894</v>
       </c>
-      <c r="B4" s="30"/>
-[...36 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="93" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="93"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="25"/>
-[...12 lines deleted...]
-      <c r="A8" s="57">
+      <c r="B7" s="24"/>
+      <c r="C7" s="120"/>
+      <c r="D7" s="121" t="s">
+        <v>68</v>
+      </c>
+      <c r="E7" s="122"/>
+      <c r="F7" s="121"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="35"/>
+    </row>
+    <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45895</v>
       </c>
-      <c r="B8" s="37"/>
-[...36 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="30"/>
+    </row>
+    <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" s="30"/>
+      <c r="F9" s="93"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="95"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="95"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="25"/>
-[...12 lines deleted...]
-      <c r="A12" s="57">
+      <c r="B11" s="24"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="121"/>
+      <c r="E11" s="122" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11" s="121"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
         <v>45896</v>
       </c>
-      <c r="B12" s="30"/>
-[...36 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="93" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="93"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="95"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="25"/>
-[...12 lines deleted...]
-      <c r="A16" s="57">
+      <c r="B15" s="24"/>
+      <c r="C15" s="120"/>
+      <c r="D15" s="121"/>
+      <c r="E15" s="122"/>
+      <c r="F15" s="121" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" s="27"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45897</v>
       </c>
-      <c r="B16" s="37"/>
-[...36 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="94"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="93"/>
+      <c r="E17" s="93"/>
+      <c r="F17" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="30"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="25"/>
-[...10 lines deleted...]
-      <c r="A20" s="57">
+      <c r="B19" s="24"/>
+      <c r="C19" s="120"/>
+      <c r="D19" s="121"/>
+      <c r="E19" s="122"/>
+      <c r="F19" s="121"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
         <v>45898</v>
       </c>
-      <c r="B20" s="30"/>
-[...134 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="94"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="41"/>
+    </row>
+    <row r="21" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="93"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="93"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="41"/>
+    </row>
+    <row r="22" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="95"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="43"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="339"/>
+      <c r="F23" s="340"/>
+      <c r="G23" s="339"/>
+      <c r="H23" s="340"/>
+      <c r="I23" s="88"/>
+      <c r="J23" s="88"/>
+    </row>
+    <row r="24" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="333"/>
+      <c r="H24" s="334"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="115"/>
+    </row>
+    <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A25" s="47"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="335"/>
+      <c r="F25" s="349"/>
+      <c r="G25" s="335"/>
+      <c r="H25" s="336"/>
+      <c r="I25" s="30"/>
+      <c r="J25" s="58"/>
+    </row>
+    <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="48"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="43"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="339"/>
+      <c r="F27" s="340"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="88"/>
+    </row>
+    <row r="28" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="28"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="94"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="41"/>
+    </row>
+    <row r="29" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A29" s="47"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="93"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="336"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="93"/>
+      <c r="J29" s="58"/>
+    </row>
+    <row r="30" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A30" s="48"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="113"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="113"/>
+      <c r="H30" s="113"/>
+      <c r="I30" s="113"/>
+      <c r="J30" s="42"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C23029A-6CFD-4029-9D94-DE755E59033B}">
-  <dimension ref="A1:J36"/>
+  <dimension ref="A1:K36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.5703125" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.453125" customWidth="1"/>
+    <col min="8" max="8" width="16.453125" customWidth="1"/>
+    <col min="9" max="9" width="17.453125" customWidth="1"/>
+    <col min="10" max="10" width="19.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="404" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="341" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="344" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="405"/>
-[...14 lines deleted...]
-      <c r="A3" s="24" t="s">
+      <c r="G1" s="345"/>
+      <c r="H1" s="345"/>
+      <c r="I1" s="346"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="343"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="347"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="348"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25"/>
-[...12 lines deleted...]
-      <c r="A4" s="57">
+      <c r="B3" s="24"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="121" t="s">
+        <v>67</v>
+      </c>
+      <c r="G3" s="27"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>45900</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="120"/>
+      <c r="D7" s="121"/>
+      <c r="E7" s="122" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="121"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="35"/>
+    </row>
+    <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45901</v>
       </c>
-      <c r="B4" s="30"/>
-[...52 lines deleted...]
-      <c r="A8" s="57">
+      <c r="B8" s="36"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="30"/>
+    </row>
+    <row r="9" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="93"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="95"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="95"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="121"/>
+      <c r="E11" s="122"/>
+      <c r="F11" s="121"/>
+      <c r="G11" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="H11" s="25"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
         <v>45902</v>
       </c>
-      <c r="B8" s="37"/>
-[...52 lines deleted...]
-      <c r="A12" s="57">
+      <c r="B12" s="29"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:10" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="40"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="93"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="H13" s="93"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="95"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="120" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" s="121" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" s="122"/>
+      <c r="F15" s="121"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45903</v>
       </c>
-      <c r="B12" s="30"/>
-[...54 lines deleted...]
-      <c r="A16" s="57">
+      <c r="B16" s="36"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="94"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="93" t="s">
+        <v>66</v>
+      </c>
+      <c r="E17" s="93"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="30"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="120"/>
+      <c r="D19" s="121"/>
+      <c r="E19" s="122"/>
+      <c r="F19" s="121"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
         <v>45904</v>
       </c>
-      <c r="B16" s="37"/>
-[...52 lines deleted...]
-      <c r="A20" s="57">
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="94"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="41"/>
+    </row>
+    <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="93"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="93"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="41"/>
+    </row>
+    <row r="22" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="95"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="339"/>
+      <c r="F23" s="340"/>
+      <c r="G23" s="339"/>
+      <c r="H23" s="340"/>
+      <c r="I23" s="88"/>
+      <c r="J23" s="88"/>
+    </row>
+    <row r="24" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
         <v>45905</v>
       </c>
-      <c r="B20" s="30"/>
-[...134 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="333"/>
+      <c r="H24" s="334"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="115"/>
+    </row>
+    <row r="25" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="335"/>
+      <c r="F25" s="349"/>
+      <c r="G25" s="335"/>
+      <c r="H25" s="336"/>
+      <c r="I25" s="30"/>
+      <c r="J25" s="58"/>
+    </row>
+    <row r="26" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="339"/>
+      <c r="F27" s="340"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="88"/>
+    </row>
+    <row r="28" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="55">
+        <v>45906</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="94"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="41"/>
+    </row>
+    <row r="29" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="33"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="93"/>
+      <c r="E29" s="335"/>
+      <c r="F29" s="336"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="93"/>
+      <c r="J29" s="58"/>
+      <c r="K29" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="18" x14ac:dyDescent="0.4">
+      <c r="A30" s="55"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="113"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="113"/>
+      <c r="H30" s="113"/>
+      <c r="I30" s="113"/>
+      <c r="J30" s="42"/>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K36"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D5" sqref="D5:E5"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D41" sqref="D41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.5703125" customWidth="1"/>
+    <col min="1" max="1" width="14.453125" customWidth="1"/>
+    <col min="2" max="2" width="3.453125" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="20.453125" customWidth="1"/>
+    <col min="7" max="7" width="21.453125" customWidth="1"/>
+    <col min="8" max="8" width="20.90625" customWidth="1"/>
+    <col min="9" max="9" width="19" customWidth="1"/>
+    <col min="10" max="10" width="19.54296875" customWidth="1"/>
+    <col min="11" max="11" width="20.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="404" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>208</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="405"/>
-[...21 lines deleted...]
-      <c r="D3" s="129" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="130" t="s">
+      <c r="E3" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="129" t="s">
+      <c r="F3" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="28" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="57">
+      <c r="G3" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+      <c r="K3" s="308"/>
+      <c r="L3" s="229"/>
+      <c r="M3" s="229"/>
+    </row>
+    <row r="4" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>46272</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="94"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="141"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="181"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="229"/>
+      <c r="M4" s="229"/>
+    </row>
+    <row r="5" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="F5" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G5" s="279" t="s">
+        <v>75</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>308</v>
+      </c>
+      <c r="J5" s="78"/>
+      <c r="K5" s="309"/>
+      <c r="L5" s="229"/>
+      <c r="M5" s="229"/>
+    </row>
+    <row r="6" spans="1:13" s="148" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="95"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="95"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="309"/>
+      <c r="L6" s="229"/>
+      <c r="M6" s="229"/>
+    </row>
+    <row r="7" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="213"/>
+      <c r="D7" s="178" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="114" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="178" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="27"/>
+      <c r="K7" s="309"/>
+      <c r="L7" s="229"/>
+      <c r="M7" s="229"/>
+    </row>
+    <row r="8" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45908</v>
       </c>
-      <c r="B4" s="30"/>
-[...53 lines deleted...]
-      <c r="D7" s="129" t="s">
+      <c r="B8" s="6"/>
+      <c r="C8" s="94"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="309"/>
+      <c r="L8" s="229"/>
+      <c r="M8" s="229"/>
+    </row>
+    <row r="9" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="93"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="305" t="s">
+        <v>325</v>
+      </c>
+      <c r="F9" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G9" s="279" t="s">
+        <v>317</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>310</v>
+      </c>
+      <c r="I9" s="30" t="s">
+        <v>311</v>
+      </c>
+      <c r="J9" s="78"/>
+      <c r="K9" s="309"/>
+      <c r="L9" s="229"/>
+      <c r="M9" s="229"/>
+    </row>
+    <row r="10" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="95"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="309"/>
+      <c r="L10" s="229"/>
+      <c r="M10" s="229"/>
+    </row>
+    <row r="11" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="119"/>
+      <c r="C11" s="213"/>
+      <c r="D11" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="130" t="s">
+      <c r="E11" s="114" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="129" t="s">
+      <c r="F11" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="28" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="57">
+      <c r="G11" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="46"/>
+      <c r="K11" s="309"/>
+      <c r="L11" s="229"/>
+      <c r="M11" s="229"/>
+    </row>
+    <row r="12" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="55">
         <v>45909</v>
       </c>
-      <c r="B8" s="37"/>
-[...53 lines deleted...]
-      <c r="D11" s="129" t="s">
+      <c r="B12" s="15"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="160"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="94"/>
+      <c r="G12" s="30"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="309"/>
+      <c r="L12" s="229"/>
+      <c r="M12" s="229"/>
+    </row>
+    <row r="13" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="31"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="93"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="306" t="s">
+        <v>322</v>
+      </c>
+      <c r="F13" s="93" t="s">
+        <v>310</v>
+      </c>
+      <c r="G13" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>308</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>309</v>
+      </c>
+      <c r="J13" s="78"/>
+      <c r="K13" s="309"/>
+      <c r="L13" s="229"/>
+      <c r="M13" s="229"/>
+    </row>
+    <row r="14" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="93"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="95"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="309"/>
+      <c r="L14" s="229"/>
+      <c r="M14" s="229"/>
+    </row>
+    <row r="15" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="213"/>
+      <c r="D15" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="130" t="s">
+      <c r="E15" s="114" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="129" t="s">
+      <c r="F15" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="28" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="57">
+      <c r="G15" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="46"/>
+      <c r="K15" s="309"/>
+      <c r="L15" s="229"/>
+      <c r="M15" s="229"/>
+    </row>
+    <row r="16" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
         <v>45910</v>
       </c>
-      <c r="B12" s="30"/>
-[...53 lines deleted...]
-      <c r="D15" s="129" t="s">
+      <c r="B16" s="15"/>
+      <c r="C16" s="94"/>
+      <c r="D16" s="141"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="309"/>
+      <c r="L16" s="229"/>
+      <c r="M16" s="229"/>
+    </row>
+    <row r="17" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="37"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="93"/>
+      <c r="D17" s="93" t="s">
+        <v>316</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>316</v>
+      </c>
+      <c r="F17" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="G17" s="279" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" s="30" t="s">
+        <v>312</v>
+      </c>
+      <c r="I17" s="30" t="s">
+        <v>311</v>
+      </c>
+      <c r="J17" s="78"/>
+      <c r="K17" s="309"/>
+      <c r="L17" s="229"/>
+      <c r="M17" s="229"/>
+    </row>
+    <row r="18" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="95"/>
+      <c r="D18" s="84"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="34"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="309"/>
+      <c r="L18" s="229"/>
+      <c r="M18" s="229"/>
+    </row>
+    <row r="19" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="213"/>
+      <c r="D19" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="130" t="s">
-[...17 lines deleted...]
-      <c r="A16" s="57">
+      <c r="E19" s="329" t="s">
+        <v>314</v>
+      </c>
+      <c r="F19" s="330"/>
+      <c r="G19" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="46"/>
+      <c r="K19" s="309"/>
+      <c r="L19" s="229"/>
+      <c r="M19" s="229"/>
+    </row>
+    <row r="20" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="55">
         <v>45911</v>
       </c>
-      <c r="B16" s="37"/>
-[...74 lines deleted...]
-      <c r="A20" s="57">
+      <c r="B20" s="8"/>
+      <c r="C20" s="94"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="333" t="s">
+        <v>313</v>
+      </c>
+      <c r="F20" s="334"/>
+      <c r="G20" s="94"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="309"/>
+      <c r="L20" s="229"/>
+      <c r="M20" s="229"/>
+    </row>
+    <row r="21" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="93"/>
+      <c r="D21" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="E21" s="335"/>
+      <c r="F21" s="336"/>
+      <c r="G21" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="H21" s="30" t="s">
+        <v>309</v>
+      </c>
+      <c r="I21" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="J21" s="78"/>
+      <c r="K21" s="309"/>
+      <c r="L21" s="229"/>
+      <c r="M21" s="229"/>
+    </row>
+    <row r="22" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="95"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="337"/>
+      <c r="F22" s="338"/>
+      <c r="G22" s="95"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="105"/>
+      <c r="K22" s="309"/>
+      <c r="L22" s="229"/>
+      <c r="M22" s="229"/>
+    </row>
+    <row r="23" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="236" t="s">
+        <v>299</v>
+      </c>
+      <c r="D23" s="123" t="s">
+        <v>300</v>
+      </c>
+      <c r="E23" s="178" t="s">
+        <v>301</v>
+      </c>
+      <c r="F23" s="114" t="s">
+        <v>302</v>
+      </c>
+      <c r="G23" s="178" t="s">
+        <v>303</v>
+      </c>
+      <c r="H23" s="114" t="s">
+        <v>304</v>
+      </c>
+      <c r="I23" s="304" t="s">
+        <v>305</v>
+      </c>
+      <c r="J23" s="213" t="s">
+        <v>306</v>
+      </c>
+      <c r="K23" s="310" t="s">
+        <v>307</v>
+      </c>
+      <c r="L23" s="229"/>
+      <c r="M23" s="229"/>
+    </row>
+    <row r="24" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
         <v>45912</v>
       </c>
-      <c r="B20" s="30"/>
-[...78 lines deleted...]
-      <c r="A24" s="29">
+      <c r="B24" s="15"/>
+      <c r="C24" s="126"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="126"/>
+      <c r="G24" s="142"/>
+      <c r="H24" s="140"/>
+      <c r="I24" s="141"/>
+      <c r="J24" s="274"/>
+      <c r="K24" s="311"/>
+      <c r="L24" s="229" t="s">
+        <v>265</v>
+      </c>
+      <c r="M24" s="229"/>
+      <c r="N24" s="229"/>
+    </row>
+    <row r="25" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A25" s="37"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="54" t="s">
+        <v>317</v>
+      </c>
+      <c r="D25" s="279" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" s="51" t="s">
+        <v>326</v>
+      </c>
+      <c r="F25" s="305" t="s">
+        <v>328</v>
+      </c>
+      <c r="G25" s="93" t="s">
+        <v>316</v>
+      </c>
+      <c r="H25" s="30" t="s">
+        <v>316</v>
+      </c>
+      <c r="I25" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="J25" s="93" t="s">
+        <v>323</v>
+      </c>
+      <c r="K25" s="306" t="s">
+        <v>60</v>
+      </c>
+      <c r="L25" s="229"/>
+      <c r="M25" s="229"/>
+    </row>
+    <row r="26" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="95"/>
+      <c r="D26" s="95"/>
+      <c r="E26" s="95"/>
+      <c r="F26" s="95"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="74"/>
+      <c r="I26" s="84"/>
+      <c r="J26" s="95"/>
+      <c r="K26" s="312"/>
+      <c r="L26" s="259"/>
+      <c r="M26" s="229"/>
+    </row>
+    <row r="27" spans="1:14" ht="18" x14ac:dyDescent="0.4">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="5"/>
+      <c r="C27" s="331" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="332"/>
+      <c r="E27" s="178" t="s">
+        <v>301</v>
+      </c>
+      <c r="F27" s="114" t="s">
+        <v>302</v>
+      </c>
+      <c r="G27" s="178" t="s">
+        <v>303</v>
+      </c>
+      <c r="H27" s="114" t="s">
+        <v>304</v>
+      </c>
+      <c r="I27" s="304" t="s">
+        <v>305</v>
+      </c>
+      <c r="J27" s="213" t="s">
+        <v>306</v>
+      </c>
+      <c r="K27" s="310" t="s">
+        <v>307</v>
+      </c>
+      <c r="L27" s="229"/>
+      <c r="M27" s="229"/>
+    </row>
+    <row r="28" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="55">
         <v>45913</v>
       </c>
-      <c r="B24" s="37"/>
-[...140 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B28" s="9"/>
+      <c r="C28" s="319" t="s">
+        <v>317</v>
+      </c>
+      <c r="D28" s="320"/>
+      <c r="E28" s="126"/>
+      <c r="F28" s="126"/>
+      <c r="G28" s="142"/>
+      <c r="H28" s="140"/>
+      <c r="I28" s="141"/>
+      <c r="J28" s="141"/>
+      <c r="K28" s="141"/>
+      <c r="L28" s="229" t="s">
+        <v>264</v>
+      </c>
+      <c r="M28" s="229"/>
+    </row>
+    <row r="29" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="321"/>
+      <c r="D29" s="322"/>
+      <c r="E29" s="93" t="s">
+        <v>324</v>
+      </c>
+      <c r="F29" s="93" t="s">
+        <v>57</v>
+      </c>
+      <c r="G29" s="51" t="s">
+        <v>327</v>
+      </c>
+      <c r="H29" s="305" t="s">
+        <v>328</v>
+      </c>
+      <c r="I29" s="93" t="s">
+        <v>316</v>
+      </c>
+      <c r="J29" s="93" t="s">
+        <v>316</v>
+      </c>
+      <c r="K29" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="L29" s="229"/>
+      <c r="M29" s="229"/>
+    </row>
+    <row r="30" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
+      <c r="B30" s="10"/>
+      <c r="C30" s="323"/>
+      <c r="D30" s="324"/>
+      <c r="E30" s="95"/>
+      <c r="F30" s="95"/>
+      <c r="G30" s="73"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="84"/>
+      <c r="J30" s="84"/>
+      <c r="K30" s="84"/>
+      <c r="L30" s="229"/>
+      <c r="M30" s="229"/>
+    </row>
+    <row r="31" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="6">
+    <mergeCell ref="C28:D30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="E20:F22"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="17" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="2" max="2" width="4.90625" customWidth="1"/>
+    <col min="3" max="3" width="19.54296875" customWidth="1"/>
+    <col min="4" max="4" width="24.36328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.54296875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.6328125" customWidth="1"/>
+    <col min="7" max="7" width="20.08984375" customWidth="1"/>
+    <col min="8" max="8" width="19.08984375" customWidth="1"/>
+    <col min="9" max="11" width="19.90625" customWidth="1"/>
+    <col min="12" max="12" width="16.1796875" customWidth="1"/>
+    <col min="14" max="14" width="10.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="404" t="s">
+    <row r="1" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>216</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="405"/>
-[...18 lines deleted...]
-      <c r="C3" s="128" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:15" ht="18" x14ac:dyDescent="0.4">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="213" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="129" t="s">
+      <c r="D3" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="130" t="s">
+      <c r="E3" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="129" t="s">
+      <c r="F3" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="28" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="57">
+      <c r="G3" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="178" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="46"/>
+      <c r="M3" s="307"/>
+      <c r="N3" s="307"/>
+      <c r="O3" s="307"/>
+    </row>
+    <row r="4" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="55">
+        <v>45914</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="163"/>
+      <c r="E4" s="162"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="162"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="30"/>
+      <c r="M4" s="307"/>
+      <c r="N4" s="307"/>
+      <c r="O4" s="307"/>
+    </row>
+    <row r="5" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="219"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="219"/>
+      <c r="F5" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G5" s="219"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+      <c r="M5" s="307"/>
+      <c r="N5" s="307"/>
+      <c r="O5" s="307"/>
+    </row>
+    <row r="6" spans="1:15" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:15" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="149" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="151" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="35"/>
+    </row>
+    <row r="8" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="55">
         <v>45915</v>
       </c>
-      <c r="B4" s="30"/>
-[...50 lines deleted...]
-      <c r="C7" s="128" t="s">
+      <c r="B8" s="6"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="30"/>
+    </row>
+    <row r="9" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="219"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:15" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:15" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="119"/>
+      <c r="C11" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="129" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="130" t="s">
+      <c r="E11" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="129" t="s">
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="28" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="57">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:15" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="55">
         <v>45916</v>
       </c>
-      <c r="B8" s="37"/>
-[...50 lines deleted...]
-      <c r="C11" s="128" t="s">
+      <c r="B12" s="15"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="164"/>
+      <c r="F12" s="126"/>
+      <c r="G12" s="78"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="219"/>
+      <c r="D13" s="219"/>
+      <c r="E13" s="219"/>
+      <c r="F13" s="219"/>
+      <c r="G13" s="76"/>
+      <c r="H13" s="78"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:15" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="219"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="127"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="105"/>
+      <c r="H14" s="105"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:15" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="129" t="s">
+      <c r="D15" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="130" t="s">
+      <c r="E15" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="129" t="s">
+      <c r="F15" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="27" t="s">
-[...67 lines deleted...]
-      <c r="C15" s="128" t="s">
+      <c r="G15" s="350" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" s="351"/>
+      <c r="I15" s="352"/>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="55">
+        <v>45917</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="353" t="s">
+        <v>256</v>
+      </c>
+      <c r="H16" s="354"/>
+      <c r="I16" s="355"/>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="37"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="219"/>
+      <c r="F17" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G17" s="356"/>
+      <c r="H17" s="357"/>
+      <c r="I17" s="358"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="243"/>
+      <c r="L17" s="51"/>
+    </row>
+    <row r="18" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="359"/>
+      <c r="H18" s="360"/>
+      <c r="I18" s="361"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="129" t="s">
+      <c r="D19" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="130" t="s">
+      <c r="E19" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="129" t="s">
+      <c r="F19" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="28" t="s">
-[...173 lines deleted...]
-      <c r="A24" s="29">
+      <c r="G19" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I19" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="55">
+        <v>45918</v>
+      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="126"/>
+      <c r="H20" s="126"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="165"/>
+    </row>
+    <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A21" s="31"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="78"/>
+      <c r="E21" s="219"/>
+      <c r="F21" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G21" s="54"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="78"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="165"/>
+    </row>
+    <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="105"/>
+      <c r="E22" s="105"/>
+      <c r="F22" s="182"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="123" t="s">
+        <v>107</v>
+      </c>
+      <c r="E23" s="178" t="s">
+        <v>334</v>
+      </c>
+      <c r="F23" s="114" t="s">
+        <v>335</v>
+      </c>
+      <c r="G23" s="178" t="s">
+        <v>336</v>
+      </c>
+      <c r="H23" s="178" t="s">
+        <v>341</v>
+      </c>
+      <c r="I23" s="178" t="s">
+        <v>342</v>
+      </c>
+      <c r="J23" s="365" t="s">
+        <v>230</v>
+      </c>
+      <c r="K23" s="366"/>
+    </row>
+    <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="55">
+        <v>45919</v>
+      </c>
+      <c r="B24" s="15"/>
+      <c r="C24" s="362"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="126"/>
+      <c r="G24" s="126"/>
+      <c r="H24" s="126"/>
+      <c r="I24" s="126"/>
+      <c r="J24" s="353" t="s">
+        <v>232</v>
+      </c>
+      <c r="K24" s="355"/>
+    </row>
+    <row r="25" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="37"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="363"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="356"/>
+      <c r="K25" s="358"/>
+    </row>
+    <row r="26" spans="1:12" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="364"/>
+      <c r="D26" s="95"/>
+      <c r="E26" s="95"/>
+      <c r="F26" s="95"/>
+      <c r="G26" s="80"/>
+      <c r="H26" s="80"/>
+      <c r="I26" s="80"/>
+      <c r="J26" s="359"/>
+      <c r="K26" s="361"/>
+    </row>
+    <row r="27" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="5"/>
+      <c r="C27" s="236" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="123" t="s">
+        <v>107</v>
+      </c>
+      <c r="E27" s="178" t="s">
+        <v>334</v>
+      </c>
+      <c r="F27" s="114" t="s">
+        <v>335</v>
+      </c>
+      <c r="G27" s="178" t="s">
+        <v>336</v>
+      </c>
+      <c r="H27" s="114" t="s">
+        <v>337</v>
+      </c>
+      <c r="I27" s="304" t="s">
+        <v>338</v>
+      </c>
+      <c r="J27" s="213" t="s">
+        <v>339</v>
+      </c>
+      <c r="K27" s="310" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="55">
         <v>45920</v>
       </c>
-      <c r="B24" s="37"/>
-[...117 lines deleted...]
-      <c r="J30" s="44"/>
+      <c r="B28" s="9"/>
+      <c r="C28" s="126" t="s">
+        <v>331</v>
+      </c>
+      <c r="D28" s="142"/>
+      <c r="E28" s="142"/>
+      <c r="F28" s="142"/>
+      <c r="G28" s="142"/>
+      <c r="H28" s="140"/>
+      <c r="I28" s="141"/>
+      <c r="J28" s="142"/>
+      <c r="K28" s="140"/>
+    </row>
+    <row r="29" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="54" t="s">
+        <v>332</v>
+      </c>
+      <c r="D29" s="93"/>
+      <c r="E29" s="93"/>
+      <c r="F29" s="93"/>
+      <c r="G29" s="93"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="30"/>
+      <c r="J29" s="93"/>
+      <c r="K29" s="93"/>
+      <c r="L29" s="318" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33"/>
+      <c r="B30" s="10"/>
+      <c r="C30" s="95"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="73"/>
+      <c r="F30" s="73"/>
+      <c r="G30" s="73"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="84"/>
+      <c r="J30" s="73"/>
+      <c r="K30" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="I29:J29"/>
+  <mergeCells count="7">
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J24:K26"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G16:I18"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="C24:C26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05BBB8B4-1650-4982-BC67-BB82BB5C3F2C}">
-  <dimension ref="A1:L36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:L34"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+      <selection activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="16.140625" customWidth="1"/>
+    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="3" max="3" width="19" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.90625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.36328125" customWidth="1"/>
+    <col min="6" max="6" width="21.08984375" customWidth="1"/>
+    <col min="7" max="7" width="21.90625" customWidth="1"/>
+    <col min="8" max="8" width="19" customWidth="1"/>
+    <col min="9" max="9" width="18.453125" customWidth="1"/>
+    <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F1" s="184" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="325" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="F1" s="327" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="185"/>
-[...18 lines deleted...]
-      <c r="C3" s="203" t="s">
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="326"/>
+      <c r="C2" s="326"/>
+      <c r="D2" s="326"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="328"/>
+      <c r="I2" s="328"/>
+    </row>
+    <row r="3" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="204" t="s">
+      <c r="D3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="205" t="s">
+      <c r="E3" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="204" t="s">
+      <c r="F3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="206" t="s">
-[...63 lines deleted...]
-      <c r="C7" s="203" t="s">
+      <c r="G3" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H3" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I3" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="28">
+        <v>45921</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="181"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="30"/>
+    </row>
+    <row r="5" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="284"/>
+      <c r="F5" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G5" s="219"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="6" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="34"/>
+    </row>
+    <row r="7" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="204" t="s">
+      <c r="D7" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="205" t="s">
+      <c r="E7" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="204" t="s">
+      <c r="F7" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="206" t="s">
-[...65 lines deleted...]
-      <c r="C11" s="203" t="s">
+      <c r="G7" s="350" t="s">
+        <v>113</v>
+      </c>
+      <c r="H7" s="351"/>
+      <c r="I7" s="352"/>
+      <c r="J7" s="35"/>
+    </row>
+    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="28">
+        <v>45922</v>
+      </c>
+      <c r="B8" s="36"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="353" t="s">
+        <v>319</v>
+      </c>
+      <c r="H8" s="354"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="30"/>
+      <c r="K8" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="31"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G9" s="356"/>
+      <c r="H9" s="357"/>
+      <c r="I9" s="358"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="359"/>
+      <c r="H10" s="360"/>
+      <c r="I10" s="361"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="204" t="s">
+      <c r="D11" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="205" t="s">
+      <c r="E11" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="204" t="s">
+      <c r="F11" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="208" t="s">
-[...67 lines deleted...]
-      <c r="C15" s="203" t="s">
+      <c r="G11" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="157" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="49"/>
+    </row>
+    <row r="12" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="28">
+        <v>45923</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="164"/>
+      <c r="F12" s="126"/>
+      <c r="G12" s="78"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="219"/>
+      <c r="E13" s="287"/>
+      <c r="F13" s="219"/>
+      <c r="G13" s="219"/>
+      <c r="H13" s="78"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="30"/>
+    </row>
+    <row r="14" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="127"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="105"/>
+      <c r="H14" s="105"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="204" t="s">
+      <c r="D15" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="205" t="s">
+      <c r="E15" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="204" t="s">
+      <c r="F15" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="206" t="s">
-[...67 lines deleted...]
-      <c r="C19" s="203" t="s">
+      <c r="G15" s="377" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" s="378"/>
+      <c r="I15" s="379"/>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="28">
+        <v>45924</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="380" t="s">
+        <v>164</v>
+      </c>
+      <c r="H16" s="381"/>
+      <c r="I16" s="382"/>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="313" t="s">
+        <v>329</v>
+      </c>
+      <c r="G17" s="383"/>
+      <c r="H17" s="384"/>
+      <c r="I17" s="385"/>
+      <c r="J17" s="30"/>
+    </row>
+    <row r="18" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="386"/>
+      <c r="H18" s="387"/>
+      <c r="I18" s="388"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="204" t="s">
+      <c r="D19" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="205" t="s">
+      <c r="E19" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="204" t="s">
-[...130 lines deleted...]
-      <c r="J25" s="241"/>
+      <c r="F19" s="339" t="s">
+        <v>87</v>
+      </c>
+      <c r="G19" s="389"/>
+      <c r="H19" s="389"/>
+      <c r="I19" s="340"/>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A20" s="28">
+        <v>45925</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="380" t="s">
+        <v>237</v>
+      </c>
+      <c r="G20" s="381"/>
+      <c r="H20" s="381"/>
+      <c r="I20" s="382"/>
+      <c r="J20" s="41"/>
+    </row>
+    <row r="21" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="219"/>
+      <c r="E21" s="284"/>
+      <c r="F21" s="383"/>
+      <c r="G21" s="384"/>
+      <c r="H21" s="384"/>
+      <c r="I21" s="385"/>
+      <c r="J21" s="41"/>
+      <c r="L21" s="63"/>
+    </row>
+    <row r="22" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A22" s="33"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="105"/>
+      <c r="E22" s="105"/>
+      <c r="F22" s="386"/>
+      <c r="G22" s="387"/>
+      <c r="H22" s="387"/>
+      <c r="I22" s="388"/>
+      <c r="J22" s="42"/>
+    </row>
+    <row r="23" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A23" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="331" t="s">
+        <v>238</v>
+      </c>
+      <c r="D23" s="376"/>
+      <c r="E23" s="376"/>
+      <c r="F23" s="376"/>
+      <c r="G23" s="376"/>
+      <c r="H23" s="376"/>
+      <c r="I23" s="332"/>
+      <c r="J23" s="49"/>
+      <c r="L23" s="63"/>
+    </row>
+    <row r="24" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="28">
+        <v>45926</v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="367" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="368"/>
+      <c r="E24" s="368"/>
+      <c r="F24" s="368"/>
+      <c r="G24" s="368"/>
+      <c r="H24" s="368"/>
+      <c r="I24" s="369"/>
+      <c r="J24" s="30"/>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="370"/>
+      <c r="D25" s="371"/>
+      <c r="E25" s="371"/>
+      <c r="F25" s="371"/>
+      <c r="G25" s="371"/>
+      <c r="H25" s="371"/>
+      <c r="I25" s="372"/>
+      <c r="J25" s="30"/>
       <c r="K25" t="s">
-        <v>174</v>
-[...91 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+        <v>343</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="373"/>
+      <c r="D26" s="374"/>
+      <c r="E26" s="374"/>
+      <c r="F26" s="374"/>
+      <c r="G26" s="374"/>
+      <c r="H26" s="374"/>
+      <c r="I26" s="375"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="331" t="s">
+        <v>238</v>
+      </c>
+      <c r="D27" s="376"/>
+      <c r="E27" s="376"/>
+      <c r="F27" s="376"/>
+      <c r="G27" s="376"/>
+      <c r="H27" s="376"/>
+      <c r="I27" s="332"/>
+      <c r="J27" s="35"/>
+    </row>
+    <row r="28" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A28" s="28">
+        <v>45927</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="367" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" s="368"/>
+      <c r="E28" s="368"/>
+      <c r="F28" s="368"/>
+      <c r="G28" s="368"/>
+      <c r="H28" s="368"/>
+      <c r="I28" s="369"/>
+      <c r="J28" s="41"/>
+      <c r="K28" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="18" x14ac:dyDescent="0.4">
+      <c r="A29" s="31"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="370"/>
+      <c r="D29" s="371"/>
+      <c r="E29" s="371"/>
+      <c r="F29" s="371"/>
+      <c r="G29" s="371"/>
+      <c r="H29" s="371"/>
+      <c r="I29" s="372"/>
+      <c r="J29" s="41"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="373"/>
+      <c r="D30" s="374"/>
+      <c r="E30" s="374"/>
+      <c r="F30" s="374"/>
+      <c r="G30" s="374"/>
+      <c r="H30" s="374"/>
+      <c r="I30" s="375"/>
+      <c r="J30" s="42"/>
+    </row>
+    <row r="34" spans="1:1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="28"/>
+    </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="I29:J29"/>
+  <mergeCells count="12">
+    <mergeCell ref="C24:I26"/>
+    <mergeCell ref="C28:I30"/>
+    <mergeCell ref="B1:D2"/>
+    <mergeCell ref="F1:I2"/>
+    <mergeCell ref="C23:I23"/>
+    <mergeCell ref="C27:I27"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G16:I18"/>
+    <mergeCell ref="F19:I19"/>
+    <mergeCell ref="F20:I22"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="G8:I10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e58707db-cea7-4907-92d1-cf323291762b}" enabled="1" method="Standard" siteId="{e11cbe9c-f680-44b9-9d42-d705f740b888}" removed="0"/>
   <clbl:label id="{f0785fb4-7cd3-40c0-8122-f25147720244}" enabled="1" method="Standard" siteId="{3619ea90-fa6e-40bf-aa11-2d4a18ad7689}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>37</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="37" baseType="lpstr">
       <vt:lpstr>V.31</vt:lpstr>
       <vt:lpstr>V.32</vt:lpstr>
       <vt:lpstr>V.33</vt:lpstr>
       <vt:lpstr>V.34</vt:lpstr>
       <vt:lpstr>V.35</vt:lpstr>
       <vt:lpstr>V.36</vt:lpstr>
       <vt:lpstr>V.37</vt:lpstr>
       <vt:lpstr>V.38</vt:lpstr>
-      <vt:lpstr>V.38(1)</vt:lpstr>
       <vt:lpstr>V.39</vt:lpstr>
       <vt:lpstr>V.40</vt:lpstr>
       <vt:lpstr>V.41</vt:lpstr>
       <vt:lpstr>V.42</vt:lpstr>
       <vt:lpstr>V.43</vt:lpstr>
       <vt:lpstr>V.44</vt:lpstr>
       <vt:lpstr>V.45</vt:lpstr>
       <vt:lpstr>V.46</vt:lpstr>
       <vt:lpstr>V.47</vt:lpstr>
       <vt:lpstr>V.48</vt:lpstr>
       <vt:lpstr>V.49</vt:lpstr>
       <vt:lpstr>V.50</vt:lpstr>
       <vt:lpstr>V.51</vt:lpstr>
       <vt:lpstr>V.52</vt:lpstr>
+      <vt:lpstr>V.53</vt:lpstr>
       <vt:lpstr>V.1</vt:lpstr>
       <vt:lpstr>V.2</vt:lpstr>
       <vt:lpstr>V.3</vt:lpstr>
       <vt:lpstr>V.4</vt:lpstr>
       <vt:lpstr>V.5</vt:lpstr>
       <vt:lpstr>V.6</vt:lpstr>
       <vt:lpstr>V.7</vt:lpstr>
       <vt:lpstr>V.8</vt:lpstr>
       <vt:lpstr>V.9</vt:lpstr>
       <vt:lpstr>V.10</vt:lpstr>
       <vt:lpstr>V.11</vt:lpstr>
       <vt:lpstr>V.12</vt:lpstr>
       <vt:lpstr>V.13</vt:lpstr>
       <vt:lpstr>V.14</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>