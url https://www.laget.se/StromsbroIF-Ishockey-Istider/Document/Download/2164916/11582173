--- v3 (2026-09-02)
+++ v4 (2026-09-17)
@@ -36,60 +36,60 @@
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sandvik-my.sharepoint.com/personal/patrik_a_strandberg_sandvik_com/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Therese\Documents\Strömsbro IF\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="211" documentId="8_{759B40FC-3F86-474E-8895-DF69AE778765}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2FB6A8E5-E0FE-43FD-9F7D-326B9E56F597}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9150F39A-DDEE-412C-9EE3-53061C94EAA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" firstSheet="3" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" tabRatio="804" firstSheet="4" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="V.31" sheetId="44" r:id="rId1"/>
     <sheet name="V.32" sheetId="43" r:id="rId2"/>
     <sheet name="V.33" sheetId="42" r:id="rId3"/>
     <sheet name="V.34" sheetId="41" r:id="rId4"/>
     <sheet name="V.35" sheetId="40" r:id="rId5"/>
     <sheet name="V.36" sheetId="39" r:id="rId6"/>
     <sheet name="V.37" sheetId="1" r:id="rId7"/>
     <sheet name="V.38" sheetId="2" r:id="rId8"/>
     <sheet name="V.39" sheetId="3" r:id="rId9"/>
     <sheet name="V.40" sheetId="6" r:id="rId10"/>
     <sheet name="V.41" sheetId="4" r:id="rId11"/>
     <sheet name="V.42" sheetId="5" r:id="rId12"/>
     <sheet name="V.43" sheetId="7" r:id="rId13"/>
     <sheet name="V.44" sheetId="8" r:id="rId14"/>
     <sheet name="V.45" sheetId="9" r:id="rId15"/>
     <sheet name="V.46" sheetId="10" r:id="rId16"/>
     <sheet name="V.47" sheetId="12" r:id="rId17"/>
     <sheet name="V.48" sheetId="11" r:id="rId18"/>
     <sheet name="V.49" sheetId="13" r:id="rId19"/>
     <sheet name="V.50" sheetId="14" r:id="rId20"/>
     <sheet name="V.51" sheetId="15" r:id="rId21"/>
     <sheet name="V.52" sheetId="16" r:id="rId22"/>
     <sheet name="V.53" sheetId="47" r:id="rId23"/>
@@ -107,51 +107,51 @@
     <sheet name="V.12" sheetId="32" r:id="rId35"/>
     <sheet name="V.13" sheetId="33" r:id="rId36"/>
     <sheet name="V.14" sheetId="46" r:id="rId37"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1869" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2118" uniqueCount="383">
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color rgb="FFFFC000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Kontakt</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFFC000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: istidertestebo@outlook.com</t>
     </r>
   </si>
   <si>
     <t>Må</t>
@@ -162,83 +162,68 @@
   <si>
     <t>16.00-16.50</t>
   </si>
   <si>
     <t>16.50-17:40</t>
   </si>
   <si>
     <t>17.55-18.45</t>
   </si>
   <si>
     <t>Ti</t>
   </si>
   <si>
     <t>On</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>Fr</t>
   </si>
   <si>
     <t>Lö</t>
   </si>
   <si>
-    <t>08,30-10,00</t>
-[...4 lines deleted...]
-  <si>
     <t>Sö</t>
   </si>
   <si>
     <t>16.30-17.30</t>
   </si>
   <si>
-    <t>10,15-11,30</t>
-[...4 lines deleted...]
-  <si>
     <t>16,15-17,15</t>
   </si>
   <si>
     <t>19:00-19,50</t>
   </si>
   <si>
     <t>20,05-20,55</t>
   </si>
   <si>
     <t>21.10-22,00</t>
   </si>
   <si>
-    <t>08,15-10,00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>12,00-13,30</t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 13 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 12 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 11 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 10 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 9 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 8 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 7 2026 Testebo </t>
@@ -246,53 +231,50 @@
   <si>
     <t xml:space="preserve">Vecka 6 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 5 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 4 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 3 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 2 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 1 2026 Testebo </t>
   </si>
   <si>
     <t xml:space="preserve">Vecka 52  2025 Testebo </t>
   </si>
   <si>
     <t>SIF-A - Wings</t>
   </si>
   <si>
-    <t>17,05-17,55</t>
-[...1 lines deleted...]
-  <si>
     <t>SIF-A - Surahammar</t>
   </si>
   <si>
     <t>SIF-A - Enköping</t>
   </si>
   <si>
     <t>SIF-A borta Boden</t>
   </si>
   <si>
     <t>SIF-A borta Piteå</t>
   </si>
   <si>
     <t>SIF-A - Vallentuna</t>
   </si>
   <si>
     <t>SIF-A borta Borlänge</t>
   </si>
   <si>
     <t>SIF-A borta Hudiksvall</t>
   </si>
   <si>
     <t>SIF-A - Boden</t>
   </si>
   <si>
     <t>SIF-A borta Surahammar</t>
@@ -382,97 +364,85 @@
     <t>SIF U20 - Malung</t>
   </si>
   <si>
     <t>SIF U20 - Borlänge</t>
   </si>
   <si>
     <t>SIF U20 - Orsa</t>
   </si>
   <si>
     <t>SIF U20 - Valbo</t>
   </si>
   <si>
     <t>SIF U18 - Örebro</t>
   </si>
   <si>
     <t>SIF-A - Kiruna</t>
   </si>
   <si>
     <t>14,00-15,00</t>
   </si>
   <si>
     <t>CUP HÅIK</t>
   </si>
   <si>
     <t>SIF U20</t>
-  </si>
-[...1 lines deleted...]
-    <t>13,30-15,50</t>
   </si>
   <si>
     <t>13,45-16,00</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 18,20)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>starttid 19,00</t>
     </r>
   </si>
   <si>
     <t>19,00-19.50</t>
   </si>
   <si>
-    <t>17,15-18.05</t>
-[...7 lines deleted...]
-  <si>
     <t>SIF U18 - Lindlövens</t>
   </si>
   <si>
     <t>17,30-19,00</t>
   </si>
   <si>
     <t>SIF U18 - Västerås</t>
   </si>
   <si>
     <t>SIF U18-match</t>
   </si>
   <si>
     <t>SIF U20-match</t>
   </si>
   <si>
     <t>16.50-17.40</t>
   </si>
   <si>
     <t>19.00-19.50</t>
   </si>
   <si>
     <t>20.05-20.55</t>
   </si>
   <si>
     <t>21.10-22.00</t>
@@ -494,53 +464,50 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> starttid 16.00-19.00</t>
     </r>
   </si>
   <si>
     <t>13.30-15.45</t>
   </si>
   <si>
     <t>12.15-13.05</t>
   </si>
   <si>
     <t>11.15-11.05</t>
   </si>
   <si>
     <t>10.15-11.05</t>
   </si>
   <si>
     <t>08.30-10.00</t>
-  </si>
-[...1 lines deleted...]
-    <t>09.00-10.30</t>
   </si>
   <si>
     <t>10.45-12.30</t>
   </si>
   <si>
     <t>12.45-15.00</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 15,20)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> starttid 16.00-18.15</t>
     </r>
@@ -583,53 +550,50 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>19.40-22.00</t>
     </r>
   </si>
   <si>
     <t>17.30-19.00</t>
   </si>
   <si>
     <t>15.30-17.15</t>
   </si>
   <si>
     <t>13.45-15.15</t>
   </si>
   <si>
     <t>12.00-13.30</t>
   </si>
   <si>
     <t>10.15-11.45</t>
   </si>
   <si>
     <t>12.00-13.45</t>
   </si>
   <si>
-    <t>14.00-16.30</t>
-[...1 lines deleted...]
-  <si>
     <t>10.15-11.30</t>
   </si>
   <si>
     <t>11.45-13.15</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Värmning 12,00)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 12.40-15.05</t>
     </r>
   </si>
   <si>
@@ -690,76 +654,54 @@
   <si>
     <t>14.15-16.30</t>
   </si>
   <si>
     <t>16.45-17.45</t>
   </si>
   <si>
     <t>18.00-19.00</t>
   </si>
   <si>
     <t>10.15-12.00</t>
   </si>
   <si>
     <t>14.30-16.45</t>
   </si>
   <si>
     <t>17.00-19.00</t>
   </si>
   <si>
     <t>11.30-13.00</t>
   </si>
   <si>
     <t>SIF-A - Sundsvall</t>
   </si>
   <si>
-    <t>09.00-10.45</t>
-[...1 lines deleted...]
-  <si>
     <t>11.00-13.15</t>
   </si>
   <si>
     <t>13.30-15.50</t>
-  </si>
-[...17 lines deleted...]
-    </r>
   </si>
   <si>
     <t>08.30-09.45</t>
   </si>
   <si>
     <t>10.00-11.15</t>
   </si>
   <si>
     <t>13.15-14.45</t>
   </si>
   <si>
     <t>15.00-16.30</t>
   </si>
   <si>
     <t>12.15-14.00</t>
   </si>
   <si>
     <t>14.15-15.15</t>
   </si>
   <si>
     <t>15.30-16.30</t>
   </si>
   <si>
     <r>
       <rPr>
@@ -781,53 +723,50 @@
   </si>
   <si>
     <t>14.30-15.45</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(Värmning 16,05) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>16.45-19.00</t>
     </r>
   </si>
   <si>
     <t>14.30-16.15</t>
-  </si>
-[...1 lines deleted...]
-    <t>16.30-18.45</t>
   </si>
   <si>
     <t>15.00-16.45</t>
   </si>
   <si>
     <t>17.00-18.45</t>
   </si>
   <si>
     <t>11.30-12.30</t>
   </si>
   <si>
     <t>12.45-13.45</t>
   </si>
   <si>
     <t>14.00-15.00</t>
   </si>
   <si>
     <t>15.15-16.15</t>
   </si>
   <si>
     <t>17.45-18.45</t>
   </si>
   <si>
     <t>09.00-10.00</t>
   </si>
@@ -1323,80 +1262,57 @@
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>16.45-19.00</t>
     </r>
   </si>
   <si>
     <t>Tos</t>
   </si>
   <si>
     <t>SIF U20 - Malungs IF</t>
   </si>
   <si>
     <t>SIF U20 - Falun</t>
   </si>
   <si>
     <t>SIF U20  -  Orsa IK</t>
   </si>
   <si>
     <t>SIF U20 - Hudik</t>
   </si>
   <si>
-    <t>14.15-16.00</t>
-[...1 lines deleted...]
-  <si>
     <t>SIF-A - Sollentuna</t>
   </si>
   <si>
     <t>08.00 - 19.00</t>
   </si>
   <si>
     <t>SIF A borta Sundsvall</t>
-  </si>
-[...18 lines deleted...]
-    </r>
   </si>
   <si>
     <t>SIF-A borta Lindlöven</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(Värmning 15,20) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>16.00-18.25</t>
     </r>
   </si>
   <si>
     <r>
@@ -1586,232 +1502,480 @@
       <t>14.00-16,15</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 16,05)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> starttid 16,45-19,00</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="10"/>
-[...20 lines deleted...]
-      <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(värmning 16,05)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> starttid 16.45-19,00</t>
     </r>
   </si>
   <si>
     <t>8,30-9,25</t>
   </si>
   <si>
     <t>9,40-10,35</t>
   </si>
   <si>
     <t>10,50-11,45</t>
   </si>
   <si>
     <t>12,00-12,55</t>
   </si>
   <si>
     <t>13,10-14,05</t>
   </si>
   <si>
     <t>14,20-15,15</t>
   </si>
   <si>
     <t>15,30-16,25</t>
   </si>
   <si>
     <t>16,40-17,35</t>
   </si>
   <si>
     <t>17,50-18,45</t>
   </si>
   <si>
     <t>GGIK A-lag</t>
   </si>
   <si>
-    <t>GGIK U20</t>
-[...4 lines deleted...]
-  <si>
     <t>HUGE A-lag</t>
   </si>
   <si>
-    <t>HUGE U18</t>
-[...1 lines deleted...]
-  <si>
     <t>GKK</t>
   </si>
   <si>
     <t>17.05-18.45</t>
   </si>
   <si>
-    <t>GGIK</t>
-[...4 lines deleted...]
-  <si>
     <t>GSK</t>
   </si>
   <si>
     <t>8,30-10,35</t>
   </si>
   <si>
     <t>SIF U18 - Brynäs</t>
   </si>
   <si>
-    <t>11,30-13,30</t>
-[...4 lines deleted...]
-  <si>
     <t>SIF U12</t>
   </si>
   <si>
     <t>SIF U14/15</t>
   </si>
   <si>
     <t>SIF U11</t>
   </si>
   <si>
-    <t>HÅIK U12-U15</t>
-[...1 lines deleted...]
-  <si>
     <t>HÅIK U9-U11</t>
   </si>
   <si>
+    <t>HÅIK U14/15</t>
+  </si>
+  <si>
+    <t>SIF A-Lag</t>
+  </si>
+  <si>
+    <t>U18 borta Mora</t>
+  </si>
+  <si>
+    <t>HÅIK</t>
+  </si>
+  <si>
+    <t>Hockeyskola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIF </t>
+  </si>
+  <si>
+    <t>11.20-12.10</t>
+  </si>
+  <si>
+    <t>12.25-13.15</t>
+  </si>
+  <si>
+    <t>13.30.14.20</t>
+  </si>
+  <si>
+    <t>13.35.14.25</t>
+  </si>
+  <si>
+    <t>14.40.15.45</t>
+  </si>
+  <si>
+    <t>SIF U20 Borta Borlänge</t>
+  </si>
+  <si>
+    <t>SIF A-lag - ÖVIK</t>
+  </si>
+  <si>
+    <t>SIF U10</t>
+  </si>
+  <si>
+    <t>GGIK U15</t>
+  </si>
+  <si>
+    <t>GGIK U16</t>
+  </si>
+  <si>
+    <t>SIF U9</t>
+  </si>
+  <si>
+    <t>HÅIKU12/13</t>
+  </si>
+  <si>
+    <t>HÅIK U9/U10</t>
+  </si>
+  <si>
+    <t>HÅIK U11/U12</t>
+  </si>
+  <si>
+    <t>HÅIK U14/U15</t>
+  </si>
+  <si>
+    <t>HÅIK U13</t>
+  </si>
+  <si>
+    <t>HÅIK U12</t>
+  </si>
+  <si>
+    <t>HÅIK U10/U11</t>
+  </si>
+  <si>
     <t>HÅIK U12/13</t>
   </si>
   <si>
-    <t>HÅIK U14/15</t>
-[...47 lines deleted...]
-    <t>13.15-15.50</t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(värmning 18,20)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>starttid 19.00</t>
+    </r>
+  </si>
+  <si>
+    <t>11.45-12.45</t>
+  </si>
+  <si>
+    <t>12.45-15.50</t>
+  </si>
+  <si>
+    <t>HÅIK U14 - SIF</t>
+  </si>
+  <si>
+    <t>14.30-16.30</t>
+  </si>
+  <si>
+    <t>16.45-19.00</t>
+  </si>
+  <si>
+    <t>HÅIK U13 - SIF</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> HÅIK U15 - SIF</t>
+  </si>
+  <si>
+    <t>SIF U14 - Brynäs</t>
+  </si>
+  <si>
+    <t>U11</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SIF U13 - Bollnäs</t>
+  </si>
+  <si>
+    <t>SIF U15 - Bollnäs</t>
+  </si>
+  <si>
+    <t>HÅIK U14 - Järvsö</t>
+  </si>
+  <si>
+    <t>HÅIK U13 - Sandviken</t>
+  </si>
+  <si>
+    <t>HÅIK U15 - SKUTSKÄR</t>
+  </si>
+  <si>
+    <t>13.30-14.15</t>
+  </si>
+  <si>
+    <t>HÅIK U10</t>
+  </si>
+  <si>
+    <t>HÅIK U11</t>
+  </si>
+  <si>
+    <t>HÅIK U14 - Sätra/GGIK</t>
+  </si>
+  <si>
+    <t>HÅIK U15 - GGIK</t>
+  </si>
+  <si>
+    <t>HÅIK U13 - Brynäs</t>
+  </si>
+  <si>
+    <t>HÅIK U14 - Brynäs</t>
+  </si>
+  <si>
+    <t>HÅIK U13 - Bollnäs</t>
+  </si>
+  <si>
+    <t>HÅIK U15 - Lindefallet</t>
+  </si>
+  <si>
+    <t>HÅIK U14 - Skutskär</t>
+  </si>
+  <si>
+    <t>13.45-15.30</t>
+  </si>
+  <si>
+    <t>HÅIK U13 - IK Huge</t>
+  </si>
+  <si>
+    <t>15.45-18.00</t>
+  </si>
+  <si>
+    <t>HÅIK U15 - Brynäs</t>
+  </si>
+  <si>
+    <t>HÅIK U15 - Valbo</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Värmning 11,50) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>12,30-14,45</t>
+    </r>
+  </si>
+  <si>
+    <t>SIF U20 - USA</t>
+  </si>
+  <si>
+    <t>Hockeyfritids</t>
+  </si>
+  <si>
+    <t>SIF U16 - Hudik</t>
+  </si>
+  <si>
+    <t>14,15-15.45</t>
+  </si>
+  <si>
+    <t>14,45-15,45</t>
+  </si>
+  <si>
+    <t>14,55-15,45</t>
+  </si>
+  <si>
+    <t>SIFU10</t>
+  </si>
+  <si>
+    <t>SIFU11</t>
+  </si>
+  <si>
+    <t>09,00-10,00</t>
+  </si>
+  <si>
+    <t>16,50 SIF U14/15 valbo</t>
+  </si>
+  <si>
+    <t>SIF U14</t>
+  </si>
+  <si>
+    <t>17,55 SIF U16 valbo</t>
+  </si>
+  <si>
+    <t>SIF U11/12</t>
+  </si>
+  <si>
+    <t>SIF U10/11</t>
+  </si>
+  <si>
+    <t>17,55 SIF U14/15 valbo</t>
+  </si>
+  <si>
+    <t>16,50 SIF U13 valbo</t>
+  </si>
+  <si>
+    <t>U18div.1 hemma Hudik</t>
+  </si>
+  <si>
+    <t>SIF U16- Valbo</t>
+  </si>
+  <si>
+    <t>12,45-15,00</t>
+  </si>
+  <si>
+    <t>SIFU16-BIFD</t>
+  </si>
+  <si>
+    <t>SIF U16 - Lindefallet annan arena</t>
+  </si>
+  <si>
+    <t>SIF U16- Ockelbo</t>
+  </si>
+  <si>
+    <t>SIFU16-Skutskär annan arena</t>
+  </si>
+  <si>
+    <t>13.30-14.45</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Värmning(16,05)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>16,45-19,00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Värmning(14,20)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>15,00-17,15</t>
+    </r>
+  </si>
+  <si>
+    <t>17,30-18,30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="41" x14ac:knownFonts="1">
+  <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFFC000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color rgb="FFFFC000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -2029,52 +2193,75 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="12">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2094,50 +2281,86 @@
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF66CC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -2279,85 +2502,84 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="517">
+  <cellXfs count="551">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -2522,53 +2744,50 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2714,79 +2933,73 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="25" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="25" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -2799,53 +3012,50 @@
     <xf numFmtId="20" fontId="25" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="25" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2929,127 +3139,109 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="20" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="20" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3083,516 +3275,613 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...70 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...88 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="25" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="25" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="25" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -3676,77 +3965,99 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="12" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFF66CC"/>
       <color rgb="FF00FFFF"/>
       <color rgb="FFFFCCFF"/>
-      <color rgb="FFFF66CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4124,20416 +4435,20959 @@
 
 <file path=xl/worksheets/_rels/sheet36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E168044C-4771-4830-8E3A-1680592EA9A4}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0">
       <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.44140625" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" customWidth="1"/>
+    <col min="9" max="9" width="17.44140625" customWidth="1"/>
+    <col min="10" max="10" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="341" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="368" t="s">
+        <v>45</v>
+      </c>
+      <c r="C1" s="368"/>
+      <c r="D1" s="368"/>
+      <c r="F1" s="371" t="s">
+        <v>0</v>
+      </c>
+      <c r="G1" s="372"/>
+      <c r="H1" s="372"/>
+      <c r="I1" s="373"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="369"/>
+      <c r="C2" s="369"/>
+      <c r="D2" s="370"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="374"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="375"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="118"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="119"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>45866</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+    </row>
+    <row r="5" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="92"/>
+      <c r="F5" s="92"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="118"/>
+      <c r="D7" s="119"/>
+      <c r="E7" s="120"/>
+      <c r="F7" s="119"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="34"/>
+    </row>
+    <row r="8" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>45867</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="92"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="94"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="118"/>
+      <c r="D11" s="119"/>
+      <c r="E11" s="120" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" s="119" t="s">
+        <v>52</v>
+      </c>
+      <c r="G11" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" s="24"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
+        <v>45868</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="38"/>
+    </row>
+    <row r="13" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="92"/>
+      <c r="E13" s="92" t="s">
         <v>51</v>
       </c>
-      <c r="C1" s="341"/>
-[...187 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="F13" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="H13" s="92"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="94"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="24"/>
-[...10 lines deleted...]
-      <c r="A16" s="55">
+      <c r="B15" s="23"/>
+      <c r="C15" s="118"/>
+      <c r="D15" s="119"/>
+      <c r="E15" s="120"/>
+      <c r="F15" s="119"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
         <v>45869</v>
       </c>
-      <c r="B16" s="36"/>
-[...34 lines deleted...]
-      <c r="A19" s="23" t="s">
+      <c r="B16" s="35"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+    </row>
+    <row r="17" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="92"/>
+      <c r="E17" s="92"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="94"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="24"/>
-[...10 lines deleted...]
-      <c r="A20" s="55">
+      <c r="B19" s="23"/>
+      <c r="C19" s="118"/>
+      <c r="D19" s="119"/>
+      <c r="E19" s="120"/>
+      <c r="F19" s="119"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="34"/>
+    </row>
+    <row r="20" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
         <v>45870</v>
       </c>
-      <c r="B20" s="29"/>
-[...134 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="93"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="40"/>
+    </row>
+    <row r="21" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="92"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="40"/>
+    </row>
+    <row r="22" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="364"/>
+      <c r="F23" s="365"/>
+      <c r="G23" s="364"/>
+      <c r="H23" s="365"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+    </row>
+    <row r="24" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="376"/>
+      <c r="H24" s="377"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="113"/>
+    </row>
+    <row r="25" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="366"/>
+      <c r="F25" s="378"/>
+      <c r="G25" s="366"/>
+      <c r="H25" s="367"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="111"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="42"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="364"/>
+      <c r="F27" s="365"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="87"/>
+    </row>
+    <row r="28" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="111"/>
+      <c r="D28" s="93"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="111"/>
+      <c r="H28" s="111"/>
+      <c r="I28" s="111"/>
+      <c r="J28" s="40"/>
+    </row>
+    <row r="29" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="92"/>
+      <c r="E29" s="366"/>
+      <c r="F29" s="367"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="92"/>
+      <c r="J29" s="57"/>
+    </row>
+    <row r="30" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="111"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="111"/>
+      <c r="H30" s="111"/>
+      <c r="I30" s="111"/>
+      <c r="J30" s="41"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="17.453125" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="17.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.88671875" customWidth="1"/>
+    <col min="5" max="5" width="20.88671875" customWidth="1"/>
+    <col min="6" max="6" width="23.5546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="22.44140625" customWidth="1"/>
+    <col min="9" max="9" width="19.44140625" customWidth="1"/>
+    <col min="10" max="10" width="17.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="224"/>
+      <c r="B1" s="341" t="s">
+        <v>203</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="E1" s="224"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...21 lines deleted...]
-      <c r="C3" s="149" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+      <c r="J1" s="224"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="224"/>
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="E2" s="224"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+      <c r="J2" s="224"/>
+    </row>
+    <row r="3" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
+        <v>45928</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="124"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="29"/>
+      <c r="K4" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="311"/>
+      <c r="D5" s="310" t="s">
+        <v>318</v>
+      </c>
+      <c r="E5" s="311" t="s">
+        <v>319</v>
+      </c>
+      <c r="F5" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G5" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="H5" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="I5" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J5" s="29"/>
+      <c r="K5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="312"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="356" t="s">
+        <v>102</v>
+      </c>
+      <c r="H7" s="357"/>
+      <c r="I7" s="358"/>
+      <c r="J7" s="34"/>
+    </row>
+    <row r="8" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
+        <v>45929</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="351" t="s">
+        <v>295</v>
+      </c>
+      <c r="H8" s="359"/>
+      <c r="I8" s="352"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="330" t="s">
+        <v>316</v>
+      </c>
+      <c r="D9" s="314" t="s">
+        <v>368</v>
+      </c>
+      <c r="E9" s="311" t="s">
+        <v>321</v>
+      </c>
+      <c r="F9" s="312" t="s">
+        <v>51</v>
+      </c>
+      <c r="G9" s="347"/>
+      <c r="H9" s="348"/>
+      <c r="I9" s="353"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="354"/>
+      <c r="H10" s="360"/>
+      <c r="I10" s="355"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="27">
+        <v>45930</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="162"/>
+      <c r="F12" s="124"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="255"/>
+      <c r="K12" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="311" t="s">
+        <v>303</v>
+      </c>
+      <c r="D13" s="311" t="s">
+        <v>323</v>
+      </c>
+      <c r="E13" s="311" t="s">
+        <v>322</v>
+      </c>
+      <c r="F13" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G13" s="311" t="s">
+        <v>321</v>
+      </c>
+      <c r="H13" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="I13" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13" s="29"/>
+      <c r="K13" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="214"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="125"/>
+      <c r="F14" s="79"/>
+      <c r="G14" s="103"/>
+      <c r="H14" s="103"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="397" t="s">
+        <v>102</v>
+      </c>
+      <c r="H15" s="398"/>
+      <c r="I15" s="399"/>
+      <c r="J15" s="26"/>
+      <c r="M15" s="101"/>
+    </row>
+    <row r="16" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="27">
+        <v>45931</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="400" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" s="401"/>
+      <c r="I16" s="402"/>
+      <c r="J16" s="29"/>
+      <c r="M16" s="101"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="36"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="314" t="s">
+        <v>369</v>
+      </c>
+      <c r="E17" s="312" t="s">
+        <v>296</v>
+      </c>
+      <c r="F17" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G17" s="403"/>
+      <c r="H17" s="404"/>
+      <c r="I17" s="405"/>
+      <c r="J17" s="92"/>
+      <c r="K17" s="337"/>
+      <c r="M17" s="101"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="406"/>
+      <c r="H18" s="407"/>
+      <c r="I18" s="408"/>
+      <c r="J18" s="33"/>
+      <c r="M18" s="101"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>361</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="34"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
+        <v>45932</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="124"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="40"/>
+      <c r="M20" s="101"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="312" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="312" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="311" t="s">
+        <v>324</v>
+      </c>
+      <c r="F21" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="G21" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="H21" s="314" t="s">
+        <v>54</v>
+      </c>
+      <c r="I21" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J21" s="40"/>
+      <c r="K21" s="338" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="103"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="179"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="231" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="155" t="s">
+        <v>110</v>
+      </c>
+      <c r="E23" s="200" t="s">
+        <v>326</v>
+      </c>
+      <c r="F23" s="203" t="s">
+        <v>327</v>
+      </c>
+      <c r="G23" s="349" t="s">
+        <v>215</v>
+      </c>
+      <c r="H23" s="419"/>
+      <c r="I23" s="350"/>
+      <c r="J23" s="48"/>
+    </row>
+    <row r="24" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27">
+        <v>45933</v>
+      </c>
+      <c r="B24" s="35"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="77"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="413" t="s">
+        <v>328</v>
+      </c>
+      <c r="G24" s="351" t="s">
+        <v>219</v>
+      </c>
+      <c r="H24" s="359"/>
+      <c r="I24" s="352"/>
+      <c r="J24" s="29"/>
+      <c r="K24" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="36"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="77"/>
+      <c r="E25" s="77"/>
+      <c r="F25" s="415"/>
+      <c r="G25" s="347"/>
+      <c r="H25" s="348"/>
+      <c r="I25" s="353"/>
+      <c r="J25" s="29"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="103"/>
+      <c r="F26" s="417"/>
+      <c r="G26" s="354"/>
+      <c r="H26" s="360"/>
+      <c r="I26" s="355"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="255"/>
+      <c r="C27" s="232" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...27 lines deleted...]
-      <c r="F5" s="313" t="s">
+      <c r="D27" s="121" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="121" t="s">
+        <v>148</v>
+      </c>
+      <c r="F27" s="208" t="s">
+        <v>176</v>
+      </c>
+      <c r="G27" s="410" t="s">
         <v>329</v>
       </c>
-      <c r="G5" s="219"/>
-[...353 lines deleted...]
-      <c r="C25" s="54" t="s">
+      <c r="H27" s="411"/>
+      <c r="I27" s="345" t="s">
+        <v>330</v>
+      </c>
+      <c r="J27" s="412"/>
+    </row>
+    <row r="28" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27">
+        <v>45934</v>
+      </c>
+      <c r="B28" s="50"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="77"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="413" t="s">
+        <v>331</v>
+      </c>
+      <c r="H28" s="414"/>
+      <c r="I28" s="413" t="s">
         <v>332</v>
       </c>
-      <c r="D25" s="54"/>
-[...84 lines deleted...]
-      <c r="J30" s="62"/>
+      <c r="J28" s="414"/>
+    </row>
+    <row r="29" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="415"/>
+      <c r="H29" s="416"/>
+      <c r="I29" s="415"/>
+      <c r="J29" s="416"/>
+      <c r="K29" s="339" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="417"/>
+      <c r="H30" s="418"/>
+      <c r="I30" s="417"/>
+      <c r="J30" s="418"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="13">
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="G28:H30"/>
+    <mergeCell ref="I28:J30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="G8:I10"/>
+    <mergeCell ref="F24:F26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M36"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="M9" sqref="M9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="27.26953125" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="7" customWidth="1"/>
+    <col min="3" max="3" width="18.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.44140625" customWidth="1"/>
+    <col min="5" max="5" width="27.109375" customWidth="1"/>
     <col min="6" max="6" width="24" customWidth="1"/>
-    <col min="7" max="7" width="25.08984375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="15.453125" customWidth="1"/>
+    <col min="7" max="7" width="25.109375" customWidth="1"/>
+    <col min="8" max="8" width="27.88671875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.88671875" customWidth="1"/>
+    <col min="10" max="10" width="15.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>204</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="167" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="168" t="s">
+      <c r="F3" s="166" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="156" t="s">
+      <c r="G3" s="154" t="s">
         <v>88</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...9 lines deleted...]
-      <c r="A4" s="28">
+      <c r="H3" s="148" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" s="52"/>
+      <c r="K3" s="163"/>
+    </row>
+    <row r="4" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
         <v>45935</v>
       </c>
-      <c r="B4" s="29"/>
-[...15 lines deleted...]
-      <c r="E5" s="284"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="124"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="92"/>
+      <c r="K4" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="311"/>
+      <c r="D5" s="310" t="s">
+        <v>318</v>
+      </c>
+      <c r="E5" s="311" t="s">
+        <v>319</v>
+      </c>
       <c r="F5" s="313" t="s">
-        <v>329</v>
-[...25 lines deleted...]
-      <c r="C7" s="167" t="s">
+        <v>51</v>
+      </c>
+      <c r="G5" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="H5" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="I5" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="J5" s="92"/>
+      <c r="K5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="312"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="94"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="150" t="s">
+      <c r="D7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="151" t="s">
+      <c r="E7" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="168" t="s">
+      <c r="F7" s="166" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="157" t="s">
-[...12 lines deleted...]
-      <c r="A8" s="28">
+      <c r="G7" s="155" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="26"/>
+    </row>
+    <row r="8" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
         <v>45936</v>
       </c>
-      <c r="B8" s="36"/>
-[...44 lines deleted...]
-      <c r="C11" s="167" t="s">
+      <c r="B8" s="35"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="80"/>
+      <c r="F8" s="124"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="92"/>
+      <c r="K8" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="330" t="s">
+        <v>316</v>
+      </c>
+      <c r="D9" s="314" t="s">
+        <v>298</v>
+      </c>
+      <c r="E9" s="313" t="s">
+        <v>296</v>
+      </c>
+      <c r="F9" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G9" s="329" t="s">
+        <v>321</v>
+      </c>
+      <c r="H9" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="I9" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="J9" s="92"/>
+      <c r="K9" s="424"/>
+      <c r="L9" s="424"/>
+    </row>
+    <row r="10" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="125"/>
+      <c r="F10" s="79"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="94"/>
+      <c r="K10" s="42"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="150" t="s">
+      <c r="D11" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="151" t="s">
+      <c r="E11" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="157" t="s">
+      <c r="F11" s="155" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="157" t="s">
-[...12 lines deleted...]
-      <c r="A12" s="28">
+      <c r="G11" s="155" t="s">
+        <v>81</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="67"/>
+    </row>
+    <row r="12" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="27">
         <v>45937</v>
       </c>
-      <c r="B12" s="29"/>
-[...44 lines deleted...]
-      <c r="D15" s="150" t="s">
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="124"/>
+      <c r="H12" s="185"/>
+      <c r="I12" s="138"/>
+      <c r="J12" s="104"/>
+      <c r="K12" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="311" t="s">
+        <v>303</v>
+      </c>
+      <c r="D13" s="311" t="s">
+        <v>323</v>
+      </c>
+      <c r="E13" s="311" t="s">
+        <v>322</v>
+      </c>
+      <c r="F13" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G13" s="311" t="s">
+        <v>321</v>
+      </c>
+      <c r="H13" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="I13" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13" s="92"/>
+      <c r="K13" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="214"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="125"/>
+      <c r="G14" s="79"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="73"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="304"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="155" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="52"/>
+      <c r="K15" s="303"/>
+    </row>
+    <row r="16" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="27">
+        <v>45938</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="185"/>
+      <c r="H16" s="185"/>
+      <c r="I16" s="183"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="303" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="314" t="s">
+        <v>369</v>
+      </c>
+      <c r="E17" s="314" t="s">
+        <v>296</v>
+      </c>
+      <c r="F17" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G17" s="314" t="s">
+        <v>297</v>
+      </c>
+      <c r="H17" s="314" t="s">
+        <v>54</v>
+      </c>
+      <c r="I17" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J17" s="50"/>
+      <c r="K17" s="303" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="79"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="303"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>361</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="155" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="155" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" s="148"/>
+      <c r="K19" s="303"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
+        <v>45939</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="305"/>
+      <c r="K20" s="303"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="312" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="311" t="s">
+        <v>324</v>
+      </c>
+      <c r="F21" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="G21" s="314" t="s">
+        <v>54</v>
+      </c>
+      <c r="H21" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="I21" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J21" s="305"/>
+      <c r="K21" s="303"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="150"/>
+      <c r="F22" s="103"/>
+      <c r="G22" s="103"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="306"/>
+      <c r="K22" s="303"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="231" t="s">
         <v>91</v>
       </c>
-      <c r="E15" s="151" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="157" t="s">
+      <c r="D23" s="155" t="s">
+        <v>110</v>
+      </c>
+      <c r="E23" s="200" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="203" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="381" t="s">
+        <v>380</v>
+      </c>
+      <c r="H23" s="423"/>
+      <c r="I23" s="423"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="303"/>
+    </row>
+    <row r="24" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="27">
+        <v>45940</v>
+      </c>
+      <c r="B24" s="74"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="376"/>
+      <c r="E24" s="420" t="s">
+        <v>333</v>
+      </c>
+      <c r="F24" s="420" t="s">
+        <v>358</v>
+      </c>
+      <c r="G24" s="351" t="s">
+        <v>218</v>
+      </c>
+      <c r="H24" s="359"/>
+      <c r="I24" s="359"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="303" t="s">
+        <v>37</v>
+      </c>
+      <c r="L24" s="62"/>
+      <c r="M24" s="62"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="366"/>
+      <c r="E25" s="421"/>
+      <c r="F25" s="421"/>
+      <c r="G25" s="347"/>
+      <c r="H25" s="348"/>
+      <c r="I25" s="348"/>
+      <c r="J25" s="77"/>
+      <c r="K25" s="303"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="47"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="385"/>
+      <c r="E26" s="422"/>
+      <c r="F26" s="422"/>
+      <c r="G26" s="354"/>
+      <c r="H26" s="360"/>
+      <c r="I26" s="360"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="303"/>
+    </row>
+    <row r="27" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="232" t="s">
         <v>98</v>
       </c>
-      <c r="H15" s="150" t="s">
-[...227 lines deleted...]
-      <c r="A28" s="28">
+      <c r="D27" s="155" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="200" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" s="203" t="s">
+        <v>127</v>
+      </c>
+      <c r="G27" s="381" t="s">
+        <v>380</v>
+      </c>
+      <c r="H27" s="423"/>
+      <c r="I27" s="423"/>
+      <c r="J27" s="90"/>
+      <c r="K27" s="303"/>
+    </row>
+    <row r="28" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="27">
         <v>45941</v>
       </c>
-      <c r="B28" s="51"/>
-[...40 lines deleted...]
-      <c r="H30" s="359"/>
+      <c r="B28" s="50"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="376" t="s">
+        <v>334</v>
+      </c>
+      <c r="E28" s="420" t="s">
+        <v>335</v>
+      </c>
+      <c r="F28" s="420" t="s">
+        <v>336</v>
+      </c>
+      <c r="G28" s="351" t="s">
+        <v>84</v>
+      </c>
+      <c r="H28" s="359"/>
+      <c r="I28" s="359"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="303" t="s">
+        <v>241</v>
+      </c>
+      <c r="L28" s="62"/>
+    </row>
+    <row r="29" spans="1:13" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="366"/>
+      <c r="E29" s="421"/>
+      <c r="F29" s="421"/>
+      <c r="G29" s="347"/>
+      <c r="H29" s="348"/>
+      <c r="I29" s="348"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="303"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="32"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="385"/>
+      <c r="E30" s="422"/>
+      <c r="F30" s="422"/>
+      <c r="G30" s="354"/>
+      <c r="H30" s="360"/>
       <c r="I30" s="360"/>
-      <c r="J30" s="360"/>
-[...26 lines deleted...]
-      <c r="M36" s="86"/>
+      <c r="J30" s="103"/>
+      <c r="K30" s="303"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="62"/>
+    </row>
+    <row r="31" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="L31" s="62"/>
+      <c r="M31" s="85"/>
+    </row>
+    <row r="32" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="L32" s="62"/>
+      <c r="M32" s="85"/>
+    </row>
+    <row r="33" spans="12:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="L33" s="62"/>
+      <c r="M33" s="85"/>
+    </row>
+    <row r="34" spans="12:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="L34" s="62"/>
+      <c r="M34" s="85"/>
+    </row>
+    <row r="35" spans="12:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="L35" s="62"/>
+      <c r="M35" s="62"/>
+    </row>
+    <row r="36" spans="12:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="L36" s="62"/>
+      <c r="M36" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="K9:L9"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="E24:E26"/>
+    <mergeCell ref="F24:F26"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="H23:J23"/>
-[...1 lines deleted...]
-    <mergeCell ref="F23:G23"/>
     <mergeCell ref="E28:E30"/>
-    <mergeCell ref="H27:J27"/>
-[...4 lines deleted...]
-    <mergeCell ref="F28:G30"/>
+    <mergeCell ref="G28:I30"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="G24:I26"/>
+    <mergeCell ref="G23:I23"/>
   </mergeCells>
+  <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="I33" sqref="I33"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L25" sqref="L25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.54296875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.5546875" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" customWidth="1"/>
+    <col min="3" max="3" width="19.33203125" customWidth="1"/>
+    <col min="4" max="4" width="23.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.33203125" customWidth="1"/>
+    <col min="6" max="6" width="20.44140625" customWidth="1"/>
+    <col min="7" max="7" width="19.5546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
     <col min="9" max="9" width="22" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C1" s="341" t="s">
+        <v>205</v>
+      </c>
+      <c r="D1" s="341"/>
+      <c r="E1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="167" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="E2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="142" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="84"/>
+      <c r="C3" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="168" t="s">
+      <c r="F3" s="166" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="145">
+      <c r="G3" s="155" t="s">
+        <v>81</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="143">
         <v>45942</v>
       </c>
-      <c r="B4" s="169"/>
-[...39 lines deleted...]
-      <c r="C7" s="167" t="s">
+      <c r="B4" s="167"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="144"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="311"/>
+      <c r="D5" s="310" t="s">
+        <v>318</v>
+      </c>
+      <c r="E5" s="311" t="s">
+        <v>319</v>
+      </c>
+      <c r="F5" s="311" t="s">
+        <v>321</v>
+      </c>
+      <c r="G5" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="H5" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="I5" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="J5" s="29"/>
+      <c r="K5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="145"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="312"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="142" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="84"/>
+      <c r="C7" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="150" t="s">
+      <c r="D7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="151" t="s">
+      <c r="E7" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="168" t="s">
+      <c r="F7" s="166" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="157" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="145">
+      <c r="G7" s="155" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="164"/>
+    </row>
+    <row r="8" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="143">
         <v>45943</v>
       </c>
-      <c r="B8" s="169"/>
-[...40 lines deleted...]
-      <c r="C11" s="167" t="s">
+      <c r="B8" s="167"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="80"/>
+      <c r="F8" s="124"/>
+      <c r="G8" s="169"/>
+      <c r="H8" s="80"/>
+      <c r="I8" s="124"/>
+      <c r="J8" s="92"/>
+    </row>
+    <row r="9" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="144"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="330" t="s">
+        <v>316</v>
+      </c>
+      <c r="D9" s="314" t="s">
+        <v>368</v>
+      </c>
+      <c r="E9" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G9" s="311" t="s">
+        <v>321</v>
+      </c>
+      <c r="H9" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J9" s="92"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="145"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="125"/>
+      <c r="F10" s="79"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="125"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="94"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="142" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="84"/>
+      <c r="C11" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="150" t="s">
+      <c r="D11" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="151" t="s">
+      <c r="E11" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="157" t="s">
+      <c r="F11" s="155" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="157" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="145">
+      <c r="G11" s="155" t="s">
+        <v>81</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="143">
         <v>45944</v>
       </c>
-      <c r="B12" s="169"/>
-[...45 lines deleted...]
-      <c r="D15" s="150" t="s">
+      <c r="B12" s="167"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="162"/>
+      <c r="G12" s="130"/>
+      <c r="H12" s="130"/>
+      <c r="I12" s="124"/>
+      <c r="J12" s="38"/>
+      <c r="K12" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="144"/>
+      <c r="B13" s="170"/>
+      <c r="C13" s="311" t="s">
+        <v>303</v>
+      </c>
+      <c r="D13" s="311" t="s">
+        <v>323</v>
+      </c>
+      <c r="E13" s="311" t="s">
+        <v>322</v>
+      </c>
+      <c r="F13" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G13" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="H13" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="I13" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13" s="29"/>
+      <c r="K13" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="145"/>
+      <c r="B14" s="37"/>
+      <c r="C14" s="214"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="125"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="56"/>
+      <c r="I14" s="79"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="142" t="s">
+        <v>216</v>
+      </c>
+      <c r="B15" s="84"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="151" t="s">
+      <c r="E15" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="170" t="s">
+      <c r="F15" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="157" t="s">
-[...12 lines deleted...]
-      <c r="A16" s="145">
+      <c r="G15" s="155" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="48"/>
+      <c r="L15" s="65"/>
+    </row>
+    <row r="16" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="143">
         <v>45945</v>
       </c>
-      <c r="B16" s="169"/>
-[...7 lines deleted...]
-      <c r="J16" s="30"/>
+      <c r="B16" s="167"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="160"/>
+      <c r="G16" s="124"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="29"/>
       <c r="K16" t="s">
-        <v>274</v>
-[...36 lines deleted...]
-      <c r="D19" s="150" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="144"/>
+      <c r="B17" s="31"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="314" t="s">
+        <v>369</v>
+      </c>
+      <c r="E17" s="314" t="s">
+        <v>297</v>
+      </c>
+      <c r="F17" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G17" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="H17" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="I17" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="145"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="79"/>
+      <c r="G18" s="79"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="142" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="84"/>
+      <c r="C19" s="147" t="s">
+        <v>361</v>
+      </c>
+      <c r="D19" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="151" t="s">
-[...11 lines deleted...]
-      <c r="A20" s="145">
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="364" t="s">
+        <v>80</v>
+      </c>
+      <c r="G19" s="409"/>
+      <c r="H19" s="409"/>
+      <c r="I19" s="365"/>
+      <c r="J19" s="34"/>
+    </row>
+    <row r="20" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="143">
         <v>45946</v>
       </c>
-      <c r="B20" s="169"/>
-[...60 lines deleted...]
-      <c r="A24" s="145">
+      <c r="B20" s="167"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="162"/>
+      <c r="F20" s="427" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" s="428"/>
+      <c r="H20" s="428"/>
+      <c r="I20" s="429"/>
+      <c r="J20" s="40"/>
+    </row>
+    <row r="21" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="144"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="312" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="311" t="s">
+        <v>324</v>
+      </c>
+      <c r="F21" s="430"/>
+      <c r="G21" s="431"/>
+      <c r="H21" s="431"/>
+      <c r="I21" s="432"/>
+      <c r="J21" s="40"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="145"/>
+      <c r="B22" s="37"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="125"/>
+      <c r="F22" s="433"/>
+      <c r="G22" s="434"/>
+      <c r="H22" s="434"/>
+      <c r="I22" s="435"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="142" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="42"/>
+      <c r="C23" s="231" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="191" t="s">
+        <v>110</v>
+      </c>
+      <c r="E23" s="166" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="425" t="s">
+        <v>379</v>
+      </c>
+      <c r="G23" s="426"/>
+      <c r="H23" s="345" t="s">
+        <v>137</v>
+      </c>
+      <c r="I23" s="346"/>
+      <c r="J23" s="412"/>
+    </row>
+    <row r="24" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="143">
         <v>45947</v>
       </c>
-      <c r="B24" s="55"/>
-[...60 lines deleted...]
-      <c r="A28" s="145">
+      <c r="B24" s="54"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="361" t="s">
+        <v>341</v>
+      </c>
+      <c r="E24" s="361" t="s">
+        <v>322</v>
+      </c>
+      <c r="F24" s="413" t="s">
+        <v>337</v>
+      </c>
+      <c r="G24" s="414"/>
+      <c r="H24" s="427" t="s">
+        <v>68</v>
+      </c>
+      <c r="I24" s="428"/>
+      <c r="J24" s="429"/>
+      <c r="K24" s="262"/>
+      <c r="L24" s="263"/>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="144"/>
+      <c r="B25" s="39"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="362"/>
+      <c r="E25" s="362"/>
+      <c r="F25" s="415"/>
+      <c r="G25" s="416"/>
+      <c r="H25" s="430"/>
+      <c r="I25" s="431"/>
+      <c r="J25" s="432"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="145"/>
+      <c r="B26" s="32"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="363"/>
+      <c r="E26" s="363"/>
+      <c r="F26" s="417"/>
+      <c r="G26" s="418"/>
+      <c r="H26" s="433"/>
+      <c r="I26" s="434"/>
+      <c r="J26" s="435"/>
+    </row>
+    <row r="27" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="142" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="31"/>
+      <c r="C27" s="232" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" s="191" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="166" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" s="168" t="s">
+        <v>340</v>
+      </c>
+      <c r="G27" s="436"/>
+      <c r="H27" s="437"/>
+      <c r="I27" s="438"/>
+      <c r="J27" s="439"/>
+    </row>
+    <row r="28" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="143">
         <v>45948</v>
       </c>
-      <c r="B28" s="55"/>
-[...7 lines deleted...]
-      <c r="J28" s="334"/>
+      <c r="B28" s="54"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="361" t="s">
+        <v>342</v>
+      </c>
+      <c r="E28" s="361"/>
+      <c r="F28" s="361"/>
+      <c r="G28" s="413" t="s">
+        <v>338</v>
+      </c>
+      <c r="H28" s="414"/>
+      <c r="I28" s="413" t="s">
+        <v>339</v>
+      </c>
+      <c r="J28" s="414"/>
       <c r="K28" t="s">
-        <v>275</v>
-[...12 lines deleted...]
-      <c r="J29" s="336"/>
+        <v>258</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="144"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="362"/>
+      <c r="E29" s="362"/>
+      <c r="F29" s="362"/>
+      <c r="G29" s="415"/>
+      <c r="H29" s="416"/>
+      <c r="I29" s="415"/>
+      <c r="J29" s="416"/>
       <c r="K29" t="s">
-        <v>241</v>
-[...12 lines deleted...]
-      <c r="J30" s="338"/>
+        <v>224</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="145"/>
+      <c r="B30" s="32"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="363"/>
+      <c r="E30" s="363"/>
+      <c r="F30" s="363"/>
+      <c r="G30" s="417"/>
+      <c r="H30" s="418"/>
+      <c r="I30" s="417"/>
+      <c r="J30" s="418"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-    <mergeCell ref="C28:C30"/>
+  <mergeCells count="17">
+    <mergeCell ref="E28:E30"/>
+    <mergeCell ref="G28:H30"/>
+    <mergeCell ref="F28:F30"/>
     <mergeCell ref="F20:I22"/>
     <mergeCell ref="D28:D30"/>
-    <mergeCell ref="E28:F30"/>
     <mergeCell ref="I28:J30"/>
-    <mergeCell ref="G29:H29"/>
     <mergeCell ref="H23:J23"/>
-    <mergeCell ref="E27:F27"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="H24:J26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E24:E26"/>
-    <mergeCell ref="F24:F26"/>
-    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F24:G26"/>
     <mergeCell ref="C1:E2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="F19:I19"/>
   </mergeCells>
+  <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:R30"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.54296875" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" customWidth="1"/>
+    <col min="3" max="3" width="19.5546875" customWidth="1"/>
     <col min="4" max="4" width="24" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="26.453125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="34.36328125" customWidth="1"/>
+    <col min="5" max="5" width="26.44140625" customWidth="1"/>
+    <col min="6" max="6" width="27.88671875" customWidth="1"/>
+    <col min="7" max="7" width="34.44140625" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
-    <col min="9" max="9" width="22.90625" customWidth="1"/>
-    <col min="10" max="10" width="15.54296875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.88671875" customWidth="1"/>
+    <col min="10" max="10" width="15.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>206</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="149" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
-[...12 lines deleted...]
-      <c r="A4" s="28">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+      <c r="K3" s="264"/>
+    </row>
+    <row r="4" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
         <v>45949</v>
       </c>
-      <c r="B4" s="29"/>
-[...21 lines deleted...]
-      <c r="K5" s="197"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="193"/>
+    </row>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="277"/>
+      <c r="E5" s="275"/>
+      <c r="F5" s="279"/>
+      <c r="G5" s="214"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="193"/>
       <c r="Q5" s="12"/>
       <c r="R5" s="12"/>
     </row>
-    <row r="6" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="C7" s="149" t="s">
+    <row r="6" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="150" t="s">
+      <c r="D7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="151" t="s">
+      <c r="E7" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="150" t="s">
+      <c r="F7" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="157" t="s">
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="164"/>
+    </row>
+    <row r="8" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
+        <v>45950</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="161"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="124"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="279"/>
+      <c r="G9" s="214"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="77"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="264"/>
+    </row>
+    <row r="10" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="103"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="27">
+        <v>45951</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="162"/>
+      <c r="F12" s="451"/>
+      <c r="G12" s="451"/>
+      <c r="H12" s="361"/>
+      <c r="I12" s="361"/>
+      <c r="J12" s="38"/>
+    </row>
+    <row r="13" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="214"/>
+      <c r="E13" s="277"/>
+      <c r="F13" s="452"/>
+      <c r="G13" s="452"/>
+      <c r="H13" s="362"/>
+      <c r="I13" s="362"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="125"/>
+      <c r="F14" s="453"/>
+      <c r="G14" s="453"/>
+      <c r="H14" s="363"/>
+      <c r="I14" s="363"/>
+      <c r="J14" s="33"/>
+      <c r="L14" s="86"/>
+    </row>
+    <row r="15" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="27">
+        <v>45952</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="160"/>
+      <c r="E16" s="161"/>
+      <c r="F16" s="162"/>
+      <c r="G16" s="124"/>
+      <c r="H16" s="77"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="29"/>
+      <c r="K16" t="s">
+        <v>259</v>
+      </c>
+      <c r="L16" s="62"/>
+    </row>
+    <row r="17" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="275"/>
+      <c r="E17" s="214"/>
+      <c r="F17" s="275"/>
+      <c r="G17" s="279"/>
+      <c r="H17" s="77"/>
+      <c r="I17" s="77"/>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="125"/>
+      <c r="E18" s="79"/>
+      <c r="F18" s="125"/>
+      <c r="G18" s="79"/>
+      <c r="H18" s="103"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>361</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="397" t="s">
+        <v>102</v>
+      </c>
+      <c r="H19" s="398"/>
+      <c r="I19" s="399"/>
+      <c r="J19" s="34"/>
+    </row>
+    <row r="20" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
+        <v>45953</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="161"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="440" t="s">
+        <v>240</v>
+      </c>
+      <c r="H20" s="441"/>
+      <c r="I20" s="441"/>
+      <c r="J20" s="442"/>
+    </row>
+    <row r="21" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="312" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="150"/>
+      <c r="F21" s="275"/>
+      <c r="G21" s="443"/>
+      <c r="H21" s="444"/>
+      <c r="I21" s="444"/>
+      <c r="J21" s="445"/>
+      <c r="K21" s="100"/>
+    </row>
+    <row r="22" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="150"/>
+      <c r="F22" s="179"/>
+      <c r="G22" s="446"/>
+      <c r="H22" s="447"/>
+      <c r="I22" s="447"/>
+      <c r="J22" s="448"/>
+    </row>
+    <row r="23" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="231" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="319"/>
+      <c r="E23" s="449" t="s">
+        <v>126</v>
+      </c>
+      <c r="F23" s="450"/>
+      <c r="G23" s="172" t="s">
+        <v>127</v>
+      </c>
+      <c r="H23" s="155" t="s">
+        <v>330</v>
+      </c>
+      <c r="I23" s="266"/>
+      <c r="J23" s="89"/>
+    </row>
+    <row r="24" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27">
+        <v>45954</v>
+      </c>
+      <c r="B24" s="74"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="59"/>
+      <c r="E24" s="376"/>
+      <c r="F24" s="377"/>
+      <c r="G24" s="138"/>
+      <c r="H24" s="267"/>
+      <c r="I24" s="59"/>
+      <c r="J24" s="29"/>
+      <c r="K24" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="57"/>
+      <c r="E25" s="366"/>
+      <c r="F25" s="367"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="63" t="s">
+        <v>373</v>
+      </c>
+      <c r="I25" s="57"/>
+      <c r="J25" s="29"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="47"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="385"/>
+      <c r="F26" s="386"/>
+      <c r="G26" s="64"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="232" t="s">
         <v>98</v>
       </c>
-      <c r="H7" s="150" t="s">
-[...336 lines deleted...]
-      <c r="A28" s="28">
+      <c r="D27" s="53" t="s">
+        <v>129</v>
+      </c>
+      <c r="E27" s="175" t="s">
+        <v>124</v>
+      </c>
+      <c r="F27" s="175" t="s">
+        <v>130</v>
+      </c>
+      <c r="G27" s="349" t="s">
+        <v>93</v>
+      </c>
+      <c r="H27" s="419"/>
+      <c r="I27" s="350"/>
+      <c r="J27" s="89"/>
+    </row>
+    <row r="28" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27">
         <v>45955</v>
       </c>
-      <c r="B28" s="30"/>
-[...9 lines deleted...]
-      <c r="J28" s="60"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="361"/>
+      <c r="E28" s="361"/>
+      <c r="F28" s="361"/>
+      <c r="G28" s="400" t="s">
+        <v>38</v>
+      </c>
+      <c r="H28" s="401"/>
+      <c r="I28" s="402"/>
+      <c r="J28" s="59"/>
       <c r="K28" t="s">
-        <v>278</v>
-[...24 lines deleted...]
-      <c r="J30" s="62"/>
+        <v>261</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="362"/>
+      <c r="E29" s="362"/>
+      <c r="F29" s="362"/>
+      <c r="G29" s="403"/>
+      <c r="H29" s="404"/>
+      <c r="I29" s="405"/>
+      <c r="J29" s="57"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="363"/>
+      <c r="E30" s="363"/>
+      <c r="F30" s="363"/>
+      <c r="G30" s="406"/>
+      <c r="H30" s="407"/>
+      <c r="I30" s="408"/>
+      <c r="J30" s="61"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
+  <mergeCells count="15">
     <mergeCell ref="I12:I14"/>
     <mergeCell ref="H12:H14"/>
     <mergeCell ref="G12:G14"/>
     <mergeCell ref="F12:F14"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="G20:J22"/>
+    <mergeCell ref="E23:F23"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="D28:D30"/>
-    <mergeCell ref="C28:C30"/>
-    <mergeCell ref="C24:D26"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
-    <mergeCell ref="H24:I26"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G27:I27"/>
-    <mergeCell ref="G19:I19"/>
-[...3 lines deleted...]
-    <mergeCell ref="C23:D23"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24:G26"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="G28" sqref="G28:G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="28.54296875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="6.88671875" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" customWidth="1"/>
+    <col min="4" max="4" width="28.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
-    <col min="6" max="6" width="26.453125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="12" width="11.453125" customWidth="1"/>
+    <col min="6" max="6" width="31.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.44140625" customWidth="1"/>
+    <col min="8" max="8" width="26.44140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.109375" customWidth="1"/>
+    <col min="10" max="10" width="15.44140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>207</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...18 lines deleted...]
-      <c r="C3" s="149" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:12" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+      <c r="L2" s="51"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
+        <v>45956</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="335"/>
+      <c r="H4" s="181"/>
+      <c r="I4" s="182"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="193"/>
+    </row>
+    <row r="5" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="29"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="397" t="s">
+        <v>102</v>
+      </c>
+      <c r="H7" s="398"/>
+      <c r="I7" s="399"/>
+      <c r="J7" s="164"/>
+    </row>
+    <row r="8" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
+        <v>45957</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="183"/>
+      <c r="E8" s="183"/>
+      <c r="F8" s="183"/>
+      <c r="G8" s="400" t="s">
+        <v>73</v>
+      </c>
+      <c r="H8" s="401"/>
+      <c r="I8" s="402"/>
+      <c r="J8" s="95"/>
+      <c r="K8" s="454"/>
+      <c r="L8" s="424"/>
+    </row>
+    <row r="9" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="403"/>
+      <c r="H9" s="404"/>
+      <c r="I9" s="405"/>
+      <c r="J9" s="95"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="406"/>
+      <c r="H10" s="407"/>
+      <c r="I10" s="408"/>
+      <c r="J10" s="107"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="27">
+        <v>45958</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="161"/>
+      <c r="G12" s="335"/>
+      <c r="H12" s="181"/>
+      <c r="I12" s="182"/>
+      <c r="J12" s="38"/>
+    </row>
+    <row r="13" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="77"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="48"/>
+      <c r="L15" s="62"/>
+    </row>
+    <row r="16" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="27">
+        <v>45959</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="184"/>
+      <c r="E16" s="160"/>
+      <c r="F16" s="186"/>
+      <c r="G16" s="185"/>
+      <c r="H16" s="182"/>
+      <c r="I16" s="182"/>
+      <c r="J16" s="29"/>
+      <c r="K16" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="275"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="77"/>
+      <c r="H17" s="77"/>
+      <c r="I17" s="77"/>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="125"/>
+      <c r="E18" s="79"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>361</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="154" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="48"/>
+    </row>
+    <row r="20" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
+        <v>45960</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="185"/>
+      <c r="H20" s="182"/>
+      <c r="I20" s="182"/>
+      <c r="J20" s="29"/>
+    </row>
+    <row r="21" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="312" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="77"/>
+      <c r="F21" s="309"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="77"/>
+      <c r="I21" s="77"/>
+      <c r="J21" s="29"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+    </row>
+    <row r="23" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="256" t="s">
+        <v>92</v>
+      </c>
+      <c r="E23" s="149" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" s="148" t="s">
+        <v>95</v>
+      </c>
+      <c r="G23" s="155" t="s">
+        <v>94</v>
+      </c>
+      <c r="H23" s="268"/>
+      <c r="I23" s="266"/>
+      <c r="J23" s="48"/>
+    </row>
+    <row r="24" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27">
+        <v>45961</v>
+      </c>
+      <c r="B24" s="74"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="183"/>
+      <c r="E24" s="183"/>
+      <c r="F24" s="317"/>
+      <c r="G24" s="376"/>
+      <c r="H24" s="361"/>
+      <c r="I24" s="361"/>
+      <c r="J24" s="59"/>
+      <c r="K24" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="77"/>
+      <c r="E25" s="77"/>
+      <c r="F25" s="316" t="s">
+        <v>343</v>
+      </c>
+      <c r="G25" s="366"/>
+      <c r="H25" s="362"/>
+      <c r="I25" s="362"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="47"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="103"/>
+      <c r="F26" s="318"/>
+      <c r="G26" s="385"/>
+      <c r="H26" s="363"/>
+      <c r="I26" s="363"/>
+      <c r="J26" s="61"/>
+    </row>
+    <row r="27" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...404 lines deleted...]
-      <c r="A28" s="28">
+      <c r="D27" s="149" t="s">
+        <v>97</v>
+      </c>
+      <c r="E27" s="189" t="s">
+        <v>96</v>
+      </c>
+      <c r="F27" s="155" t="s">
+        <v>95</v>
+      </c>
+      <c r="G27" s="168" t="s">
+        <v>94</v>
+      </c>
+      <c r="H27" s="155"/>
+      <c r="I27" s="266"/>
+      <c r="J27" s="89"/>
+    </row>
+    <row r="28" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27">
         <v>45962</v>
       </c>
-      <c r="B28" s="30"/>
-[...7 lines deleted...]
-      <c r="J28" s="60"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="183"/>
+      <c r="E28" s="183"/>
+      <c r="F28" s="317"/>
+      <c r="G28" s="413" t="s">
+        <v>344</v>
+      </c>
+      <c r="H28" s="361"/>
+      <c r="I28" s="361"/>
+      <c r="J28" s="59"/>
       <c r="K28" t="s">
-        <v>281</v>
-[...24 lines deleted...]
-      <c r="J30" s="62"/>
+        <v>264</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="316" t="s">
+        <v>345</v>
+      </c>
+      <c r="G29" s="415"/>
+      <c r="H29" s="362"/>
+      <c r="I29" s="362"/>
+      <c r="J29" s="57"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="318"/>
+      <c r="G30" s="417"/>
+      <c r="H30" s="363"/>
+      <c r="I30" s="363"/>
+      <c r="J30" s="61"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="11">
     <mergeCell ref="K8:L8"/>
-    <mergeCell ref="C28:C30"/>
     <mergeCell ref="G28:G30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="C24:C26"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
     <mergeCell ref="H24:H26"/>
     <mergeCell ref="G24:G26"/>
     <mergeCell ref="H28:H30"/>
     <mergeCell ref="I28:I30"/>
     <mergeCell ref="I24:I26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="92" zoomScaleNormal="92" workbookViewId="0">
-      <selection activeCell="C28" sqref="C28:C30"/>
+      <selection activeCell="H28" sqref="H28:I30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
-    <col min="3" max="3" width="19.08984375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="25.54296875" customWidth="1"/>
+    <col min="3" max="3" width="19.109375" customWidth="1"/>
+    <col min="4" max="4" width="24.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.44140625" customWidth="1"/>
+    <col min="6" max="6" width="28.5546875" customWidth="1"/>
+    <col min="7" max="7" width="23.44140625" customWidth="1"/>
+    <col min="8" max="8" width="25.5546875" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
-    <col min="10" max="10" width="12.54296875" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>208</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="149" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="150" t="s">
+      <c r="E3" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+      <c r="K3" s="100"/>
+    </row>
+    <row r="4" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
+        <v>45963</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="181"/>
+      <c r="I4" s="182"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="210"/>
+      <c r="L4" s="210"/>
+    </row>
+    <row r="5" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="210"/>
+      <c r="L5" s="210"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="34"/>
+      <c r="K7" s="210"/>
+      <c r="L7" s="210"/>
+    </row>
+    <row r="8" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
+        <v>45964</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="158"/>
+      <c r="E8" s="159"/>
+      <c r="F8" s="178"/>
+      <c r="G8" s="178"/>
+      <c r="H8" s="181"/>
+      <c r="I8" s="182"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="210"/>
+      <c r="L8" s="210"/>
+    </row>
+    <row r="9" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="183"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="210"/>
+      <c r="L9" s="210"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="210"/>
+      <c r="L10" s="210"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
+    </row>
+    <row r="12" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="27">
+        <v>45965</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="158"/>
+      <c r="E12" s="159"/>
+      <c r="F12" s="178"/>
+      <c r="G12" s="335"/>
+      <c r="H12" s="181"/>
+      <c r="I12" s="182"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="210"/>
+      <c r="L12" s="210"/>
+    </row>
+    <row r="13" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="210"/>
+      <c r="L13" s="210"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="210"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="48"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="210"/>
+    </row>
+    <row r="16" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="27">
+        <v>45966</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="158"/>
+      <c r="E16" s="159"/>
+      <c r="F16" s="178"/>
+      <c r="G16" s="178"/>
+      <c r="H16" s="181"/>
+      <c r="I16" s="182"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="210"/>
+      <c r="L16" s="210"/>
+    </row>
+    <row r="17" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="77"/>
+      <c r="E17" s="77"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="80"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="210"/>
+      <c r="L17" s="210"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="210"/>
+      <c r="L18" s="210"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>361</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="34"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+    </row>
+    <row r="20" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
+        <v>45967</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="158"/>
+      <c r="E20" s="159"/>
+      <c r="F20" s="178"/>
+      <c r="G20" s="178"/>
+      <c r="H20" s="181"/>
+      <c r="I20" s="182"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+    </row>
+    <row r="21" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="312" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="77"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="77"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="210"/>
+      <c r="L21" s="210"/>
+    </row>
+    <row r="22" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="128"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="83"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="210"/>
+      <c r="L22" s="210"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="155" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="155" t="s">
+        <v>109</v>
+      </c>
+      <c r="F23" s="166" t="s">
+        <v>374</v>
+      </c>
+      <c r="G23" s="345" t="s">
+        <v>225</v>
+      </c>
+      <c r="H23" s="346"/>
+      <c r="I23" s="412"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="210"/>
+      <c r="L23" s="210"/>
+    </row>
+    <row r="24" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27">
+        <v>45968</v>
+      </c>
+      <c r="B24" s="74"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="361"/>
+      <c r="E24" s="361"/>
+      <c r="F24" s="361" t="s">
+        <v>375</v>
+      </c>
+      <c r="G24" s="351" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" s="359"/>
+      <c r="I24" s="352"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="455" t="s">
+        <v>265</v>
+      </c>
+      <c r="L24" s="456"/>
+    </row>
+    <row r="25" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="362"/>
+      <c r="E25" s="362"/>
+      <c r="F25" s="362"/>
+      <c r="G25" s="347"/>
+      <c r="H25" s="348"/>
+      <c r="I25" s="353"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="210"/>
+      <c r="L25" s="210"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="47"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="363"/>
+      <c r="E26" s="363"/>
+      <c r="F26" s="363"/>
+      <c r="G26" s="354"/>
+      <c r="H26" s="360"/>
+      <c r="I26" s="355"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="210"/>
+      <c r="L26" s="210"/>
+    </row>
+    <row r="27" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...449 lines deleted...]
-      <c r="A28" s="28">
+      <c r="D27" s="155" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="155" t="s">
+        <v>148</v>
+      </c>
+      <c r="F27" s="345" t="s">
+        <v>226</v>
+      </c>
+      <c r="G27" s="346"/>
+      <c r="H27" s="345" t="s">
+        <v>227</v>
+      </c>
+      <c r="I27" s="412"/>
+      <c r="J27" s="34"/>
+      <c r="K27" s="210"/>
+      <c r="L27" s="210"/>
+    </row>
+    <row r="28" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27">
         <v>45969</v>
       </c>
-      <c r="B28" s="30"/>
-[...35 lines deleted...]
-      <c r="F30" s="359"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="361"/>
+      <c r="E28" s="361"/>
+      <c r="F28" s="351" t="s">
+        <v>228</v>
+      </c>
+      <c r="G28" s="359"/>
+      <c r="H28" s="376"/>
+      <c r="I28" s="377"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="210" t="s">
+        <v>266</v>
+      </c>
+      <c r="L28" s="210"/>
+    </row>
+    <row r="29" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="362"/>
+      <c r="E29" s="362"/>
+      <c r="F29" s="347"/>
+      <c r="G29" s="348"/>
+      <c r="H29" s="366"/>
+      <c r="I29" s="367"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="210"/>
+      <c r="L29" s="210"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="363"/>
+      <c r="E30" s="363"/>
+      <c r="F30" s="354"/>
       <c r="G30" s="360"/>
-      <c r="H30" s="337"/>
-[...3 lines deleted...]
-      <c r="L30" s="215"/>
+      <c r="H30" s="385"/>
+      <c r="I30" s="386"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="210"/>
+      <c r="L30" s="210"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
+  <mergeCells count="14">
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:E30"/>
-    <mergeCell ref="C24:C26"/>
-    <mergeCell ref="C28:C30"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="F28:G30"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="H28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="F24:F26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24:G26"/>
+    <sheetView topLeftCell="A6" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-    <col min="2" max="2" width="5.54296875" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="5.5546875" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
-    <col min="4" max="4" width="25.54296875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="20.453125" customWidth="1"/>
+    <col min="4" max="4" width="25.5546875" customWidth="1"/>
+    <col min="5" max="5" width="25.44140625" customWidth="1"/>
+    <col min="6" max="6" width="26.44140625" customWidth="1"/>
+    <col min="7" max="7" width="23.5546875" customWidth="1"/>
+    <col min="8" max="8" width="24.44140625" customWidth="1"/>
+    <col min="9" max="9" width="22.5546875" customWidth="1"/>
+    <col min="10" max="10" width="20.44140625" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>209</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="157" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="155" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="150" t="s">
+      <c r="E3" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+      <c r="K3" s="100"/>
+    </row>
+    <row r="4" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
+        <v>45970</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="159"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="210"/>
+      <c r="L4" s="210"/>
+    </row>
+    <row r="5" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="210"/>
+      <c r="L5" s="210"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="459" t="s">
+        <v>103</v>
+      </c>
+      <c r="H7" s="460"/>
+      <c r="I7" s="460"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="210"/>
+      <c r="L7" s="210"/>
+    </row>
+    <row r="8" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
+        <v>45971</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="124"/>
+      <c r="G8" s="400" t="s">
+        <v>220</v>
+      </c>
+      <c r="H8" s="401"/>
+      <c r="I8" s="402"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="100"/>
+      <c r="L8" s="210"/>
+    </row>
+    <row r="9" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="403"/>
+      <c r="H9" s="404"/>
+      <c r="I9" s="405"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="210"/>
+      <c r="L9" s="210"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="79"/>
+      <c r="G10" s="406"/>
+      <c r="H10" s="407"/>
+      <c r="I10" s="408"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="210"/>
+      <c r="L10" s="210"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="155" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
+    </row>
+    <row r="12" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="27">
+        <v>45972</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="161"/>
+      <c r="G12" s="162"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="210"/>
+      <c r="L12" s="210"/>
+    </row>
+    <row r="13" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="210"/>
+      <c r="L13" s="210"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="210"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="67"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="210"/>
+    </row>
+    <row r="16" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="27">
+        <v>45973</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="162"/>
+      <c r="F16" s="124"/>
+      <c r="G16" s="160"/>
+      <c r="H16" s="80"/>
+      <c r="I16" s="124"/>
+      <c r="J16" s="92"/>
+      <c r="K16" s="210" t="s">
+        <v>267</v>
+      </c>
+      <c r="L16" s="210"/>
+    </row>
+    <row r="17" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="80"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="92"/>
+      <c r="K17" s="210"/>
+      <c r="L17" s="210"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="125"/>
+      <c r="F18" s="79"/>
+      <c r="G18" s="128"/>
+      <c r="H18" s="125"/>
+      <c r="I18" s="79"/>
+      <c r="J18" s="94"/>
+      <c r="K18" s="210"/>
+      <c r="L18" s="210"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>361</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="34"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+    </row>
+    <row r="20" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
+        <v>45974</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="160"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="160"/>
+      <c r="H20" s="80"/>
+      <c r="I20" s="124"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+    </row>
+    <row r="21" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="312" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="77"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="210" t="s">
+        <v>43</v>
+      </c>
+      <c r="L21" s="210"/>
+    </row>
+    <row r="22" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="244"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="128"/>
+      <c r="H22" s="125"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="210"/>
+      <c r="L22" s="210"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="155" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="176" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="457" t="s">
+        <v>79</v>
+      </c>
+      <c r="G23" s="458"/>
+      <c r="H23" s="171" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="190" t="s">
+        <v>83</v>
+      </c>
+      <c r="J23" s="48"/>
+      <c r="K23" s="210"/>
+      <c r="L23" s="210"/>
+    </row>
+    <row r="24" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27">
+        <v>45975</v>
+      </c>
+      <c r="B24" s="74"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="361"/>
+      <c r="E24" s="130"/>
+      <c r="F24" s="413" t="s">
+        <v>346</v>
+      </c>
+      <c r="G24" s="414"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="124"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="455" t="s">
+        <v>268</v>
+      </c>
+      <c r="L24" s="456"/>
+    </row>
+    <row r="25" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="362"/>
+      <c r="E25" s="76"/>
+      <c r="F25" s="415"/>
+      <c r="G25" s="416"/>
+      <c r="H25" s="75"/>
+      <c r="I25" s="77"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="210"/>
+      <c r="L25" s="210"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="47"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="363"/>
+      <c r="E26" s="56"/>
+      <c r="F26" s="417"/>
+      <c r="G26" s="418"/>
+      <c r="H26" s="125"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="210"/>
+      <c r="L26" s="210"/>
+    </row>
+    <row r="27" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...429 lines deleted...]
-      <c r="C27" s="192" t="s">
+      <c r="D27" s="155" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="157" t="s">
-[...16 lines deleted...]
-      <c r="A28" s="28">
+      <c r="E27" s="436" t="s">
+        <v>117</v>
+      </c>
+      <c r="F27" s="437"/>
+      <c r="G27" s="345" t="s">
+        <v>136</v>
+      </c>
+      <c r="H27" s="412"/>
+      <c r="I27" s="261"/>
+      <c r="J27" s="261"/>
+      <c r="K27" s="210"/>
+      <c r="L27" s="210"/>
+    </row>
+    <row r="28" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27">
         <v>45976</v>
       </c>
-      <c r="B28" s="30"/>
-[...35 lines deleted...]
-      <c r="J30" s="364"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="361"/>
+      <c r="E28" s="413" t="s">
+        <v>347</v>
+      </c>
+      <c r="F28" s="414"/>
+      <c r="G28" s="413" t="s">
+        <v>348</v>
+      </c>
+      <c r="H28" s="414"/>
+      <c r="I28" s="361"/>
+      <c r="J28" s="361"/>
+      <c r="K28" s="210"/>
+      <c r="L28" s="210"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="362"/>
+      <c r="E29" s="415"/>
+      <c r="F29" s="416"/>
+      <c r="G29" s="415"/>
+      <c r="H29" s="416"/>
+      <c r="I29" s="362"/>
+      <c r="J29" s="362"/>
+      <c r="K29" s="210"/>
+      <c r="L29" s="210"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="363"/>
+      <c r="E30" s="417"/>
+      <c r="F30" s="418"/>
+      <c r="G30" s="417"/>
+      <c r="H30" s="418"/>
+      <c r="I30" s="363"/>
+      <c r="J30" s="363"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="15">
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
     <mergeCell ref="J28:J30"/>
     <mergeCell ref="I28:I30"/>
-    <mergeCell ref="H28:H30"/>
-    <mergeCell ref="G28:G30"/>
     <mergeCell ref="K24:L24"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="G28:H30"/>
     <mergeCell ref="D28:D30"/>
-    <mergeCell ref="C28:C30"/>
-    <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="F24:G26"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="E27:F27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:K31"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+    <sheetView topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="H23" sqref="H23:H26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="30.08984375" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="5.5546875" customWidth="1"/>
+    <col min="3" max="3" width="21.44140625" customWidth="1"/>
+    <col min="4" max="4" width="28.109375" customWidth="1"/>
+    <col min="5" max="5" width="30.109375" customWidth="1"/>
     <col min="6" max="6" width="24" customWidth="1"/>
-    <col min="7" max="7" width="27.453125" customWidth="1"/>
+    <col min="7" max="7" width="27.44140625" customWidth="1"/>
     <col min="8" max="8" width="25" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="18.36328125" customWidth="1"/>
-    <col min="10" max="10" width="15.453125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="18.44140625" customWidth="1"/>
+    <col min="10" max="10" width="15.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...6 lines deleted...]
-      <c r="D2" s="326"/>
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
       <c r="E2">
         <v>24</v>
       </c>
-      <c r="F2" s="328"/>
-[...9 lines deleted...]
-      <c r="C3" s="157" t="s">
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="155" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="150" t="s">
+      <c r="E3" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
       </c>
       <c r="J3" s="16"/>
-      <c r="K3" s="102"/>
-[...2 lines deleted...]
-      <c r="A4" s="28">
+      <c r="K3" s="100"/>
+    </row>
+    <row r="4" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
         <v>45977</v>
       </c>
-      <c r="B4" s="29"/>
-[...6 lines deleted...]
-      <c r="I4" s="94"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="159"/>
+      <c r="H4" s="174"/>
+      <c r="I4" s="93"/>
       <c r="J4" s="15"/>
-      <c r="K4" s="215"/>
-[...10 lines deleted...]
-      <c r="I5" s="78"/>
+      <c r="K4" s="210"/>
+    </row>
+    <row r="5" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
       <c r="J5" s="15"/>
-      <c r="K5" s="215"/>
-[...10 lines deleted...]
-      <c r="I6" s="80"/>
+      <c r="K5" s="210"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="79"/>
       <c r="J6" s="4"/>
-      <c r="K6" s="215"/>
-[...6 lines deleted...]
-      <c r="C7" s="157" t="s">
+      <c r="K6" s="210"/>
+    </row>
+    <row r="7" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="155" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="150" t="s">
+      <c r="D7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="150" t="s">
+      <c r="E7" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F7" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="157" t="s">
-[...12 lines deleted...]
-      <c r="A8" s="28">
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="26"/>
+      <c r="K7" s="210"/>
+    </row>
+    <row r="8" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
         <v>45978</v>
       </c>
-      <c r="B8" s="36"/>
-[...6 lines deleted...]
-      <c r="I8" s="126"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="124"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="80"/>
+      <c r="I8" s="124"/>
       <c r="J8" s="15"/>
-      <c r="K8" s="215"/>
-[...23 lines deleted...]
-      <c r="I10" s="80"/>
+      <c r="K8" s="210"/>
+    </row>
+    <row r="9" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="280"/>
+      <c r="K9" s="210"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="79"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="125"/>
+      <c r="I10" s="79"/>
       <c r="J10" s="4"/>
-      <c r="K10" s="215"/>
-[...6 lines deleted...]
-      <c r="C11" s="157" t="s">
+      <c r="K10" s="210"/>
+    </row>
+    <row r="11" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="155" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="150" t="s">
+      <c r="D11" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="150" t="s">
+      <c r="E11" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F11" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="157" t="s">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
       </c>
       <c r="J11" s="16"/>
-      <c r="K11" s="215"/>
-[...2 lines deleted...]
-      <c r="A12" s="28">
+      <c r="K11" s="210"/>
+    </row>
+    <row r="12" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="27">
         <v>45979</v>
       </c>
-      <c r="B12" s="29"/>
-[...6 lines deleted...]
-      <c r="I12" s="126"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="161"/>
+      <c r="G12" s="162"/>
+      <c r="H12" s="130"/>
+      <c r="I12" s="124"/>
       <c r="J12" s="8"/>
-      <c r="K12" s="215"/>
-[...10 lines deleted...]
-      <c r="I13" s="78"/>
+      <c r="K12" s="210"/>
+    </row>
+    <row r="13" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="75"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="77"/>
       <c r="J13" s="15"/>
-      <c r="K13" s="215"/>
-[...10 lines deleted...]
-      <c r="I14" s="80"/>
+      <c r="K13" s="210"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="141"/>
+      <c r="I14" s="79"/>
       <c r="J14" s="4"/>
-      <c r="K14" s="215"/>
-[...9 lines deleted...]
-      <c r="D15" s="150" t="s">
+      <c r="K14" s="210"/>
+    </row>
+    <row r="15" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="150" t="s">
+      <c r="E15" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="157" t="s">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
       </c>
       <c r="J15" s="16"/>
     </row>
-    <row r="16" spans="1:11" ht="18" x14ac:dyDescent="0.35">
-      <c r="A16" s="28">
+    <row r="16" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="27">
         <v>45980</v>
       </c>
-      <c r="B16" s="36"/>
-[...6 lines deleted...]
-      <c r="I16" s="126"/>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="80"/>
+      <c r="E16" s="160"/>
+      <c r="F16" s="160"/>
+      <c r="G16" s="157"/>
+      <c r="H16" s="130"/>
+      <c r="I16" s="124"/>
       <c r="J16" s="15"/>
       <c r="K16" t="s">
-        <v>286</v>
-[...11 lines deleted...]
-      <c r="I17" s="54"/>
+        <v>269</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="77"/>
+      <c r="I17" s="53"/>
       <c r="J17" s="15"/>
-      <c r="K17" s="102"/>
-[...10 lines deleted...]
-      <c r="I18" s="80"/>
+      <c r="K17" s="100"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="125"/>
+      <c r="E18" s="281"/>
+      <c r="F18" s="187"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="141"/>
+      <c r="I18" s="79"/>
       <c r="J18" s="4"/>
     </row>
-    <row r="19" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="C19" s="157" t="s">
+    <row r="19" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="155" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="150" t="s">
+      <c r="D19" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="151" t="s">
-[...7 lines deleted...]
-      <c r="I19" s="340"/>
+      <c r="E19" s="149" t="s">
+        <v>114</v>
+      </c>
+      <c r="F19" s="364" t="s">
+        <v>115</v>
+      </c>
+      <c r="G19" s="409"/>
+      <c r="H19" s="409"/>
+      <c r="I19" s="365"/>
       <c r="J19" s="5"/>
     </row>
-    <row r="20" spans="1:11" ht="18" x14ac:dyDescent="0.35">
-      <c r="A20" s="28">
+    <row r="20" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
         <v>45981</v>
       </c>
-      <c r="B20" s="29"/>
-[...8 lines deleted...]
-      <c r="I20" s="382"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="160"/>
+      <c r="E20" s="160"/>
+      <c r="F20" s="401" t="s">
+        <v>229</v>
+      </c>
+      <c r="G20" s="401"/>
+      <c r="H20" s="401"/>
+      <c r="I20" s="402"/>
       <c r="J20" s="9"/>
     </row>
-    <row r="21" spans="1:11" ht="18" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I21" s="385"/>
+    <row r="21" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="77"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="404"/>
+      <c r="G21" s="404"/>
+      <c r="H21" s="404"/>
+      <c r="I21" s="405"/>
       <c r="J21" s="9"/>
     </row>
-    <row r="22" spans="1:11" ht="18" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I22" s="388"/>
+    <row r="22" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="125"/>
+      <c r="D22" s="244"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="407"/>
+      <c r="G22" s="407"/>
+      <c r="H22" s="407"/>
+      <c r="I22" s="408"/>
       <c r="J22" s="10"/>
     </row>
-    <row r="23" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="I23" s="434"/>
+    <row r="23" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="147" t="s">
+        <v>110</v>
+      </c>
+      <c r="E23" s="425" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="426"/>
+      <c r="G23" s="199" t="s">
+        <v>94</v>
+      </c>
+      <c r="H23" s="155" t="s">
+        <v>330</v>
+      </c>
+      <c r="I23" s="155"/>
       <c r="J23" s="16"/>
     </row>
-    <row r="24" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
-      <c r="A24" s="28">
+    <row r="24" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="27">
         <v>45982</v>
       </c>
-      <c r="B24" s="75"/>
-[...6 lines deleted...]
-      <c r="I24" s="334"/>
+      <c r="B24" s="74"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="361"/>
+      <c r="E24" s="376"/>
+      <c r="F24" s="377"/>
+      <c r="G24" s="361"/>
+      <c r="H24" s="267"/>
+      <c r="I24" s="267"/>
       <c r="J24" s="15"/>
       <c r="K24" t="s">
-        <v>265</v>
-[...11 lines deleted...]
-      <c r="I25" s="336"/>
+        <v>248</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="362"/>
+      <c r="E25" s="366"/>
+      <c r="F25" s="367"/>
+      <c r="G25" s="362"/>
+      <c r="H25" s="92" t="s">
+        <v>377</v>
+      </c>
+      <c r="I25" s="63"/>
       <c r="J25" s="15"/>
     </row>
-    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I26" s="338"/>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="47"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="363"/>
+      <c r="E26" s="385"/>
+      <c r="F26" s="386"/>
+      <c r="G26" s="363"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="64"/>
       <c r="J26" s="4"/>
     </row>
-    <row r="27" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>215</v>
+    <row r="27" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
       </c>
       <c r="B27" s="8"/>
-      <c r="C27" s="192" t="s">
+      <c r="C27" s="188" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" s="155" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="157" t="s">
-[...14 lines deleted...]
-      <c r="A28" s="28">
+      <c r="E27" s="259" t="s">
+        <v>112</v>
+      </c>
+      <c r="F27" s="260"/>
+      <c r="G27" s="259" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" s="269"/>
+      <c r="I27" s="260"/>
+      <c r="J27" s="198"/>
+    </row>
+    <row r="28" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27">
         <v>45983</v>
       </c>
       <c r="B28" s="15"/>
-      <c r="C28" s="362"/>
-[...6 lines deleted...]
-      <c r="J28" s="60"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="361"/>
+      <c r="E28" s="58"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="58"/>
+      <c r="H28" s="90"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="59"/>
       <c r="K28" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      <c r="A29" s="31"/>
+        <v>270</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
       <c r="B29" s="15"/>
-      <c r="C29" s="363"/>
-[...9 lines deleted...]
-      <c r="A30" s="33"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="362"/>
+      <c r="E29" s="257"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="257"/>
+      <c r="H29" s="258"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
       <c r="B30" s="4"/>
-      <c r="C30" s="364"/>
-[...8 lines deleted...]
-    <row r="31" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="363"/>
+      <c r="E30" s="60"/>
+      <c r="F30" s="61"/>
+      <c r="G30" s="60"/>
+      <c r="H30" s="91"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="61"/>
+    </row>
+    <row r="31" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="9">
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="G24:G26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="H23:I23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
-    <mergeCell ref="C28:C30"/>
-[...4 lines deleted...]
-    <mergeCell ref="G24:G26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:R30"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20:J22"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
-    <col min="4" max="4" width="28.54296875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="13.36328125" customWidth="1"/>
+    <col min="4" max="4" width="28.5546875" customWidth="1"/>
+    <col min="5" max="5" width="29.5546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26.44140625" customWidth="1"/>
+    <col min="7" max="7" width="28.109375" customWidth="1"/>
+    <col min="8" max="8" width="26.44140625" customWidth="1"/>
+    <col min="9" max="9" width="23.5546875" customWidth="1"/>
+    <col min="10" max="10" width="15.5546875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>211</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="157" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="155" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="150" t="s">
+      <c r="E3" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="67"/>
+      <c r="K3" s="100"/>
+    </row>
+    <row r="4" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
+        <v>45984</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="159"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="209"/>
+      <c r="K4" s="210"/>
+    </row>
+    <row r="5" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="210"/>
+    </row>
+    <row r="6" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="79"/>
+      <c r="J6" s="94"/>
+    </row>
+    <row r="7" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="197" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="26"/>
+      <c r="R7" s="14"/>
+    </row>
+    <row r="8" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
+        <v>45985</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="124"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="80"/>
+      <c r="I8" s="124"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="79"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="125"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="197" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:18" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="27">
+        <v>45986</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="161"/>
+      <c r="G12" s="162"/>
+      <c r="H12" s="130"/>
+      <c r="I12" s="124"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="210"/>
+    </row>
+    <row r="13" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="77"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="99"/>
+    </row>
+    <row r="14" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="141"/>
+      <c r="I14" s="79"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="99"/>
+    </row>
+    <row r="15" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="197" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="48"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="99"/>
+    </row>
+    <row r="16" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="27">
+        <v>45987</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="80"/>
+      <c r="E16" s="160"/>
+      <c r="F16" s="160"/>
+      <c r="G16" s="157"/>
+      <c r="H16" s="130"/>
+      <c r="I16" s="124"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="99" t="s">
+        <v>271</v>
+      </c>
+      <c r="L16" s="99"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="77"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="210"/>
+      <c r="L17" s="99"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="125"/>
+      <c r="E18" s="192"/>
+      <c r="F18" s="187"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="100"/>
+      <c r="L18" s="99"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="197" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="203" t="s">
+        <v>114</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="154" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="166" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="34"/>
+      <c r="K19" s="99"/>
+      <c r="L19" s="99"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
+        <v>45988</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="178"/>
+      <c r="E20" s="160"/>
+      <c r="F20" s="178"/>
+      <c r="G20" s="461"/>
+      <c r="H20" s="462"/>
+      <c r="I20" s="462"/>
+      <c r="J20" s="463"/>
+      <c r="K20" s="99"/>
+      <c r="L20" s="99"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="77"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="379"/>
+      <c r="H21" s="464"/>
+      <c r="I21" s="464"/>
+      <c r="J21" s="380"/>
+      <c r="K21" s="99"/>
+      <c r="L21" s="99"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="244"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="465"/>
+      <c r="H22" s="466"/>
+      <c r="I22" s="466"/>
+      <c r="J22" s="467"/>
+      <c r="K22" s="99"/>
+      <c r="L22" s="99"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="155" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="200" t="s">
+        <v>116</v>
+      </c>
+      <c r="F23" s="203" t="s">
+        <v>127</v>
+      </c>
+      <c r="G23" s="345" t="s">
+        <v>135</v>
+      </c>
+      <c r="H23" s="346"/>
+      <c r="I23" s="346"/>
+      <c r="J23" s="412"/>
+      <c r="K23" s="99"/>
+      <c r="L23" s="99"/>
+      <c r="M23" s="111"/>
+    </row>
+    <row r="24" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="27">
+        <v>45989</v>
+      </c>
+      <c r="B24" s="74"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="376"/>
+      <c r="E24" s="376"/>
+      <c r="F24" s="413" t="s">
+        <v>349</v>
+      </c>
+      <c r="G24" s="400" t="s">
+        <v>70</v>
+      </c>
+      <c r="H24" s="401"/>
+      <c r="I24" s="401"/>
+      <c r="J24" s="402"/>
+      <c r="K24" s="455"/>
+      <c r="L24" s="456"/>
+    </row>
+    <row r="25" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="366"/>
+      <c r="E25" s="366"/>
+      <c r="F25" s="415"/>
+      <c r="G25" s="403"/>
+      <c r="H25" s="404"/>
+      <c r="I25" s="404"/>
+      <c r="J25" s="405"/>
+      <c r="K25" s="455" t="s">
+        <v>230</v>
+      </c>
+      <c r="L25" s="456"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="47"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="385"/>
+      <c r="E26" s="385"/>
+      <c r="F26" s="417"/>
+      <c r="G26" s="406"/>
+      <c r="H26" s="407"/>
+      <c r="I26" s="407"/>
+      <c r="J26" s="408"/>
+      <c r="K26" s="99"/>
+      <c r="L26" s="99"/>
+    </row>
+    <row r="27" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...416 lines deleted...]
-      <c r="C27" s="192" t="s">
+      <c r="D27" s="155" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="157" t="s">
-[...18 lines deleted...]
-      <c r="A28" s="28">
+      <c r="E27" s="147" t="s">
+        <v>117</v>
+      </c>
+      <c r="F27" s="202" t="s">
+        <v>350</v>
+      </c>
+      <c r="G27" s="345" t="s">
+        <v>352</v>
+      </c>
+      <c r="H27" s="412"/>
+      <c r="I27" s="321"/>
+      <c r="J27" s="273"/>
+      <c r="K27" s="99"/>
+      <c r="L27" s="99"/>
+    </row>
+    <row r="28" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="27">
         <v>45990</v>
       </c>
-      <c r="B28" s="30"/>
-[...39 lines deleted...]
-      <c r="J30" s="338"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="376"/>
+      <c r="E28" s="376"/>
+      <c r="F28" s="413" t="s">
+        <v>351</v>
+      </c>
+      <c r="G28" s="413" t="s">
+        <v>353</v>
+      </c>
+      <c r="H28" s="414"/>
+      <c r="I28" s="90"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="99" t="s">
+        <v>272</v>
+      </c>
+      <c r="L28" s="99"/>
+    </row>
+    <row r="29" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="366"/>
+      <c r="E29" s="366"/>
+      <c r="F29" s="415"/>
+      <c r="G29" s="415"/>
+      <c r="H29" s="416"/>
+      <c r="I29" s="258"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="455" t="s">
+        <v>36</v>
+      </c>
+      <c r="L29" s="456"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="385"/>
+      <c r="E30" s="385"/>
+      <c r="F30" s="417"/>
+      <c r="G30" s="417"/>
+      <c r="H30" s="418"/>
+      <c r="I30" s="91"/>
+      <c r="J30" s="61"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="16">
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="K29:L29"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="F24:F26"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="G28:H30"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="D24:D26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="G20:J22"/>
-    <mergeCell ref="G27:J27"/>
-    <mergeCell ref="G28:J30"/>
     <mergeCell ref="G23:J23"/>
     <mergeCell ref="G24:J26"/>
-    <mergeCell ref="D28:D30"/>
-[...2 lines deleted...]
-    <mergeCell ref="D24:D26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24:E26"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="K25" sqref="K25:L25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="15.54296875" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="5.5546875" customWidth="1"/>
+    <col min="3" max="3" width="19.5546875" customWidth="1"/>
+    <col min="4" max="4" width="24.88671875" customWidth="1"/>
+    <col min="5" max="5" width="29.88671875" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" customWidth="1"/>
+    <col min="7" max="7" width="27.5546875" customWidth="1"/>
+    <col min="8" max="8" width="32.109375" customWidth="1"/>
+    <col min="9" max="9" width="21.44140625" customWidth="1"/>
+    <col min="10" max="10" width="15.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>212</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="157" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="155" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150"/>
-[...3 lines deleted...]
-      <c r="F3" s="150" t="s">
+      <c r="D3" s="148"/>
+      <c r="E3" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+      <c r="K3" s="100"/>
+    </row>
+    <row r="4" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
+        <v>45991</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="181"/>
+      <c r="I4" s="182"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="210"/>
+      <c r="L4" s="210"/>
+    </row>
+    <row r="5" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="210"/>
+      <c r="L5" s="210"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="197" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="200" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="197" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="26"/>
+      <c r="K7" s="210"/>
+      <c r="L7" s="210"/>
+    </row>
+    <row r="8" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
+        <v>45992</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="183"/>
+      <c r="E8" s="183"/>
+      <c r="F8" s="183"/>
+      <c r="G8" s="178"/>
+      <c r="H8" s="181"/>
+      <c r="I8" s="182"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="210" t="s">
+        <v>273</v>
+      </c>
+      <c r="L8" s="210"/>
+    </row>
+    <row r="9" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="77"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="210"/>
+      <c r="L9" s="102"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="125"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="210"/>
+      <c r="L10" s="210"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="197" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="200" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="197" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="26"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
+    </row>
+    <row r="12" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="27">
+        <v>45993</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="124"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="161"/>
+      <c r="G12" s="162"/>
+      <c r="H12" s="185"/>
+      <c r="I12" s="182"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="210"/>
+      <c r="L12" s="210"/>
+    </row>
+    <row r="13" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="210"/>
+      <c r="L13" s="210"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="210"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="197" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="200" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="197" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="356" t="s">
+        <v>102</v>
+      </c>
+      <c r="H15" s="357"/>
+      <c r="I15" s="358"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="210"/>
+    </row>
+    <row r="16" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="27">
+        <v>45994</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="183"/>
+      <c r="E16" s="161"/>
+      <c r="F16" s="186"/>
+      <c r="G16" s="400" t="s">
+        <v>82</v>
+      </c>
+      <c r="H16" s="401"/>
+      <c r="I16" s="402"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="210" t="s">
+        <v>274</v>
+      </c>
+      <c r="L16" s="210"/>
+    </row>
+    <row r="17" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="80"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="403"/>
+      <c r="H17" s="404"/>
+      <c r="I17" s="405"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="210"/>
+      <c r="L17" s="210"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="406"/>
+      <c r="H18" s="407"/>
+      <c r="I18" s="408"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="210"/>
+      <c r="L18" s="210"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="197" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="200" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="364" t="s">
+        <v>115</v>
+      </c>
+      <c r="G19" s="409"/>
+      <c r="H19" s="409"/>
+      <c r="I19" s="365"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+    </row>
+    <row r="20" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
+        <v>45995</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="185"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="401" t="s">
+        <v>180</v>
+      </c>
+      <c r="G20" s="401"/>
+      <c r="H20" s="401"/>
+      <c r="I20" s="402"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+    </row>
+    <row r="21" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="404"/>
+      <c r="G21" s="404"/>
+      <c r="H21" s="404"/>
+      <c r="I21" s="405"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="100"/>
+      <c r="L21" s="210"/>
+    </row>
+    <row r="22" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="407"/>
+      <c r="G22" s="407"/>
+      <c r="H22" s="407"/>
+      <c r="I22" s="408"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="210"/>
+      <c r="L22" s="210"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="320"/>
+      <c r="E23" s="147" t="s">
+        <v>99</v>
+      </c>
+      <c r="F23" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="G23" s="425" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" s="470"/>
+      <c r="I23" s="426"/>
+      <c r="J23" s="273"/>
+      <c r="K23" s="210"/>
+      <c r="L23" s="210"/>
+    </row>
+    <row r="24" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27">
+        <v>45996</v>
+      </c>
+      <c r="B24" s="35"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="59"/>
+      <c r="E24" s="361"/>
+      <c r="F24" s="361"/>
+      <c r="G24" s="400" t="s">
+        <v>71</v>
+      </c>
+      <c r="H24" s="401"/>
+      <c r="I24" s="402"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="210" t="s">
+        <v>376</v>
+      </c>
+      <c r="L24" s="210"/>
+    </row>
+    <row r="25" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="57"/>
+      <c r="E25" s="362"/>
+      <c r="F25" s="362"/>
+      <c r="G25" s="403"/>
+      <c r="H25" s="404"/>
+      <c r="I25" s="405"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="455"/>
+      <c r="L25" s="456"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="363"/>
+      <c r="F26" s="363"/>
+      <c r="G26" s="406"/>
+      <c r="H26" s="407"/>
+      <c r="I26" s="408"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...237 lines deleted...]
-      <c r="G16" s="380" t="s">
+      <c r="D27" s="149" t="s">
         <v>92</v>
       </c>
-      <c r="H16" s="381"/>
-[...200 lines deleted...]
-      <c r="A28" s="28">
+      <c r="E27" s="468" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" s="469"/>
+      <c r="G27" s="147" t="s">
+        <v>106</v>
+      </c>
+      <c r="H27" s="197" t="s">
+        <v>105</v>
+      </c>
+      <c r="I27" s="147" t="s">
+        <v>104</v>
+      </c>
+      <c r="J27" s="87"/>
+    </row>
+    <row r="28" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27">
         <v>45997</v>
       </c>
-      <c r="B28" s="30"/>
-[...7 lines deleted...]
-      <c r="J28" s="41"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="361"/>
+      <c r="E28" s="376"/>
+      <c r="F28" s="377"/>
+      <c r="G28" s="361"/>
+      <c r="H28" s="361"/>
+      <c r="I28" s="361"/>
+      <c r="J28" s="40"/>
       <c r="K28" t="s">
-        <v>288</v>
-[...28 lines deleted...]
-      <c r="K30" s="215"/>
+        <v>372</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="362"/>
+      <c r="E29" s="366"/>
+      <c r="F29" s="367"/>
+      <c r="G29" s="362"/>
+      <c r="H29" s="362"/>
+      <c r="I29" s="362"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="210" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="363"/>
+      <c r="E30" s="385"/>
+      <c r="F30" s="386"/>
+      <c r="G30" s="363"/>
+      <c r="H30" s="363"/>
+      <c r="I30" s="363"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="210"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
+  <mergeCells count="17">
     <mergeCell ref="H28:H30"/>
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="G24:I26"/>
-    <mergeCell ref="C28:C30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="G28:G30"/>
     <mergeCell ref="I28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E27:F27"/>
-    <mergeCell ref="C23:D23"/>
-    <mergeCell ref="C24:D26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="F24:F26"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E610E2FC-0A16-4430-A4F1-5C33FC858067}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A23" sqref="A23:A28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.44140625" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" customWidth="1"/>
+    <col min="9" max="9" width="17.44140625" customWidth="1"/>
+    <col min="10" max="10" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="344" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="368" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1" s="368"/>
+      <c r="D1" s="368"/>
+      <c r="F1" s="371" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="345"/>
-[...6 lines deleted...]
-      <c r="D2" s="343"/>
+      <c r="G1" s="372"/>
+      <c r="H1" s="372"/>
+      <c r="I1" s="373"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="369"/>
+      <c r="C2" s="369"/>
+      <c r="D2" s="370"/>
       <c r="E2" s="11"/>
-      <c r="F2" s="347"/>
-[...5 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="F2" s="374"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="375"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="24"/>
-[...12 lines deleted...]
-      <c r="A4" s="55">
+      <c r="B3" s="23"/>
+      <c r="C3" s="118"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="119" t="s">
+        <v>57</v>
+      </c>
+      <c r="G3" s="26"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>45873</v>
       </c>
-      <c r="B4" s="29"/>
-[...36 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+    </row>
+    <row r="5" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="92"/>
+      <c r="F5" s="92" t="s">
+        <v>54</v>
+      </c>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="24"/>
-[...14 lines deleted...]
-      <c r="A8" s="55">
+      <c r="B7" s="23"/>
+      <c r="C7" s="118"/>
+      <c r="D7" s="119" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7" s="120"/>
+      <c r="F7" s="119" t="s">
+        <v>57</v>
+      </c>
+      <c r="G7" s="26"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="34"/>
+    </row>
+    <row r="8" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>45874</v>
       </c>
-      <c r="B8" s="36"/>
-[...13 lines deleted...]
-      <c r="D9" s="30" t="s">
+      <c r="B8" s="35"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="E9" s="29"/>
+      <c r="F9" s="92" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="94"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="118"/>
+      <c r="D11" s="119"/>
+      <c r="E11" s="120" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" s="119" t="s">
         <v>57</v>
       </c>
-      <c r="E9" s="30"/>
-[...39 lines deleted...]
-      <c r="A12" s="55">
+      <c r="G11" s="26"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
         <v>45875</v>
       </c>
-      <c r="B12" s="29"/>
-[...38 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="93"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="38"/>
+    </row>
+    <row r="13" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="92"/>
+      <c r="E13" s="92" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" s="92" t="s">
+        <v>54</v>
+      </c>
+      <c r="G13" s="29"/>
+      <c r="H13" s="92"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="94"/>
+      <c r="G14" s="94"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="24"/>
-[...12 lines deleted...]
-      <c r="A16" s="55">
+      <c r="B15" s="23"/>
+      <c r="C15" s="118"/>
+      <c r="D15" s="119"/>
+      <c r="E15" s="120"/>
+      <c r="F15" s="119" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="26"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
         <v>45876</v>
       </c>
-      <c r="B16" s="36"/>
-[...36 lines deleted...]
-      <c r="A19" s="23" t="s">
+      <c r="B16" s="35"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+    </row>
+    <row r="17" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="92"/>
+      <c r="E17" s="92"/>
+      <c r="F17" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="94"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="24"/>
-[...10 lines deleted...]
-      <c r="A20" s="55">
+      <c r="B19" s="23"/>
+      <c r="C19" s="118"/>
+      <c r="D19" s="119"/>
+      <c r="E19" s="120"/>
+      <c r="F19" s="119"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="34"/>
+    </row>
+    <row r="20" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
         <v>45912</v>
       </c>
-      <c r="B20" s="29"/>
-[...134 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="93"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="40"/>
+    </row>
+    <row r="21" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="92"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="40"/>
+    </row>
+    <row r="22" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="364"/>
+      <c r="F23" s="365"/>
+      <c r="G23" s="364"/>
+      <c r="H23" s="365"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+    </row>
+    <row r="24" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="376"/>
+      <c r="H24" s="377"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="113"/>
+    </row>
+    <row r="25" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="366"/>
+      <c r="F25" s="378"/>
+      <c r="G25" s="366"/>
+      <c r="H25" s="367"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="111"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="42"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="364"/>
+      <c r="F27" s="365"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="87"/>
+    </row>
+    <row r="28" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="111"/>
+      <c r="D28" s="93"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="111"/>
+      <c r="H28" s="111"/>
+      <c r="I28" s="111"/>
+      <c r="J28" s="40"/>
+    </row>
+    <row r="29" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="92"/>
+      <c r="E29" s="366"/>
+      <c r="F29" s="367"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="92"/>
+      <c r="J29" s="57"/>
+    </row>
+    <row r="30" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="111"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="111"/>
+      <c r="H30" s="111"/>
+      <c r="I30" s="111"/>
+      <c r="J30" s="41"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+    <sheetView topLeftCell="A11" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15:C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="15.453125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="7.109375" customWidth="1"/>
+    <col min="3" max="3" width="18.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.5546875" customWidth="1"/>
+    <col min="5" max="5" width="26.44140625" customWidth="1"/>
+    <col min="6" max="6" width="28.88671875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.88671875" customWidth="1"/>
+    <col min="8" max="8" width="22.5546875" customWidth="1"/>
+    <col min="9" max="9" width="20.44140625" customWidth="1"/>
+    <col min="10" max="10" width="15.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>213</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="149" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
-[...12 lines deleted...]
-      <c r="A4" s="28">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+      <c r="K3" s="100"/>
+    </row>
+    <row r="4" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
         <v>45998</v>
       </c>
-      <c r="B4" s="29"/>
-[...44 lines deleted...]
-      <c r="C7" s="149" t="s">
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="181"/>
+      <c r="I4" s="182"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="210"/>
+      <c r="L4" s="210"/>
+    </row>
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="277"/>
+      <c r="E5" s="275"/>
+      <c r="F5" s="279"/>
+      <c r="G5" s="277"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="210"/>
+      <c r="L5" s="210"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="79"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="150" t="s">
+      <c r="D7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="151" t="s">
+      <c r="E7" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="150" t="s">
+      <c r="F7" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="157" t="s">
-[...13 lines deleted...]
-      <c r="A8" s="28">
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="26"/>
+      <c r="K7" s="100"/>
+      <c r="L7" s="210"/>
+    </row>
+    <row r="8" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
         <v>45999</v>
       </c>
-      <c r="B8" s="36"/>
-[...44 lines deleted...]
-      <c r="C11" s="149" t="s">
+      <c r="B8" s="35"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="186"/>
+      <c r="E8" s="185"/>
+      <c r="F8" s="183"/>
+      <c r="G8" s="184"/>
+      <c r="H8" s="124"/>
+      <c r="I8" s="124"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="210"/>
+      <c r="L8" s="210"/>
+    </row>
+    <row r="9" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="279"/>
+      <c r="G9" s="275"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="100"/>
+      <c r="L9" s="210"/>
+    </row>
+    <row r="10" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="210"/>
+      <c r="L10" s="210"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="150" t="s">
+      <c r="D11" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="151" t="s">
+      <c r="E11" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="150" t="s">
+      <c r="F11" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="157" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="28">
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
+    </row>
+    <row r="12" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="27">
         <v>46000</v>
       </c>
-      <c r="B12" s="29"/>
-[...44 lines deleted...]
-      <c r="C15" s="149" t="s">
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="161"/>
+      <c r="G12" s="162"/>
+      <c r="H12" s="130"/>
+      <c r="I12" s="124"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="210"/>
+      <c r="L12" s="210"/>
+    </row>
+    <row r="13" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="214"/>
+      <c r="E13" s="150"/>
+      <c r="F13" s="214"/>
+      <c r="G13" s="277"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="77"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="210"/>
+      <c r="L13" s="210"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="210"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="48"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="210"/>
+    </row>
+    <row r="16" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="27">
+        <v>46001</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="183"/>
+      <c r="E16" s="161"/>
+      <c r="F16" s="186"/>
+      <c r="G16" s="461"/>
+      <c r="H16" s="130"/>
+      <c r="I16" s="124"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="210"/>
+      <c r="L16" s="210"/>
+    </row>
+    <row r="17" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="277"/>
+      <c r="F17" s="279"/>
+      <c r="G17" s="379"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="77"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="210"/>
+      <c r="L17" s="210"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="465"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="210"/>
+      <c r="L18" s="210"/>
+    </row>
+    <row r="19" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="150" t="s">
+      <c r="D19" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="151" t="s">
+      <c r="E19" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="150" t="s">
-[...80 lines deleted...]
-      <c r="K19" s="215"/>
+      <c r="F19" s="364" t="s">
+        <v>115</v>
+      </c>
+      <c r="G19" s="409"/>
+      <c r="H19" s="409"/>
+      <c r="I19" s="365"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="210"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
       <c r="N19" s="14"/>
       <c r="O19" s="14"/>
       <c r="P19" s="14"/>
     </row>
-    <row r="20" spans="1:16" ht="18" x14ac:dyDescent="0.4">
-      <c r="A20" s="28">
+    <row r="20" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="27">
         <v>46002</v>
       </c>
-      <c r="B20" s="29"/>
-[...68 lines deleted...]
-      <c r="A24" s="28">
+      <c r="B20" s="28"/>
+      <c r="C20" s="183"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="401" t="s">
+        <v>125</v>
+      </c>
+      <c r="G20" s="401"/>
+      <c r="H20" s="401"/>
+      <c r="I20" s="402"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+    </row>
+    <row r="21" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="214"/>
+      <c r="E21" s="150"/>
+      <c r="F21" s="404"/>
+      <c r="G21" s="404"/>
+      <c r="H21" s="404"/>
+      <c r="I21" s="405"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="210"/>
+      <c r="L21" s="210"/>
+    </row>
+    <row r="22" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="150"/>
+      <c r="F22" s="407"/>
+      <c r="G22" s="407"/>
+      <c r="H22" s="407"/>
+      <c r="I22" s="408"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="210"/>
+      <c r="L22" s="210"/>
+    </row>
+    <row r="23" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="147" t="s">
+        <v>110</v>
+      </c>
+      <c r="E23" s="197" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="197" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="425" t="s">
+        <v>279</v>
+      </c>
+      <c r="H23" s="470"/>
+      <c r="I23" s="426"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="210"/>
+      <c r="L23" s="210"/>
+    </row>
+    <row r="24" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27">
         <v>46003</v>
       </c>
-      <c r="B24" s="75"/>
-[...46 lines deleted...]
-      <c r="C27" s="192" t="s">
+      <c r="B24" s="74"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="132"/>
+      <c r="E24" s="361"/>
+      <c r="F24" s="361"/>
+      <c r="G24" s="400" t="s">
+        <v>72</v>
+      </c>
+      <c r="H24" s="401"/>
+      <c r="I24" s="402"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="210"/>
+      <c r="L24" s="210"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="29"/>
+      <c r="E25" s="362"/>
+      <c r="F25" s="362"/>
+      <c r="G25" s="403"/>
+      <c r="H25" s="404"/>
+      <c r="I25" s="405"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="210"/>
+      <c r="L25" s="210"/>
+    </row>
+    <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="47"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="363"/>
+      <c r="F26" s="363"/>
+      <c r="G26" s="406"/>
+      <c r="H26" s="407"/>
+      <c r="I26" s="408"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="210"/>
+      <c r="L26" s="210"/>
+    </row>
+    <row r="27" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="188" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" s="155" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="157" t="s">
-[...18 lines deleted...]
-      <c r="A28" s="28">
+      <c r="E27" s="197" t="s">
+        <v>117</v>
+      </c>
+      <c r="F27" s="326"/>
+      <c r="G27" s="410" t="s">
+        <v>138</v>
+      </c>
+      <c r="H27" s="471"/>
+      <c r="I27" s="322"/>
+      <c r="J27" s="34"/>
+      <c r="K27" s="210"/>
+      <c r="L27" s="210"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27">
         <v>46004</v>
       </c>
-      <c r="B28" s="30"/>
-[...35 lines deleted...]
-    <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="77"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="413" t="s">
+        <v>354</v>
+      </c>
+      <c r="H28" s="472"/>
+      <c r="I28" s="323"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="210"/>
+      <c r="L28" s="210"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="415"/>
+      <c r="H29" s="473"/>
+      <c r="I29" s="324"/>
+      <c r="J29" s="40"/>
+    </row>
+    <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="417"/>
+      <c r="H30" s="474"/>
+      <c r="I30" s="325"/>
+      <c r="J30" s="41"/>
+    </row>
+    <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="14">
-    <mergeCell ref="E28:F30"/>
+  <mergeCells count="11">
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="G28:H30"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
-    <mergeCell ref="C24:C26"/>
-[...1 lines deleted...]
-    <mergeCell ref="H28:I30"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="F24:F26"/>
     <mergeCell ref="G16:G18"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
-    <mergeCell ref="E27:F27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:L31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="22.36328125" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="6.44140625" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" customWidth="1"/>
+    <col min="4" max="4" width="23.5546875" customWidth="1"/>
+    <col min="5" max="6" width="24.5546875" customWidth="1"/>
+    <col min="7" max="7" width="26.44140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="23.44140625" customWidth="1"/>
+    <col min="9" max="9" width="22.44140625" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>214</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="149" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>46005</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="181"/>
+      <c r="I4" s="182"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="100"/>
+    </row>
+    <row r="5" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="277"/>
+      <c r="E5" s="275"/>
+      <c r="F5" s="279"/>
+      <c r="G5" s="277"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="210"/>
+      <c r="L5" s="210"/>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+    </row>
+    <row r="7" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="26"/>
+      <c r="K7" s="210"/>
+      <c r="L7" s="210"/>
+    </row>
+    <row r="8" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>46006</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="201"/>
+      <c r="D8" s="204"/>
+      <c r="E8" s="204"/>
+      <c r="F8" s="204"/>
+      <c r="G8" s="205"/>
+      <c r="H8" s="206"/>
+      <c r="I8" s="207"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="210"/>
+      <c r="L8" s="210"/>
+    </row>
+    <row r="9" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="279"/>
+      <c r="G9" s="214"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="210"/>
+      <c r="L9" s="210"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="210"/>
+      <c r="L10" s="210"/>
+    </row>
+    <row r="11" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
+    </row>
+    <row r="12" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
+        <v>46007</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="161"/>
+      <c r="G12" s="162"/>
+      <c r="H12" s="185"/>
+      <c r="I12" s="183"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="210"/>
+      <c r="L12" s="210"/>
+    </row>
+    <row r="13" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="214"/>
+      <c r="E13" s="150"/>
+      <c r="F13" s="214"/>
+      <c r="G13" s="277"/>
+      <c r="H13" s="279"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="210"/>
+      <c r="L13" s="210"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="210"/>
+    </row>
+    <row r="15" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="48"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="210"/>
+    </row>
+    <row r="16" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>46008</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="183"/>
+      <c r="E16" s="161"/>
+      <c r="F16" s="186"/>
+      <c r="G16" s="185"/>
+      <c r="H16" s="182"/>
+      <c r="I16" s="182"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="210"/>
+      <c r="L16" s="210"/>
+    </row>
+    <row r="17" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="77"/>
+      <c r="E17" s="150"/>
+      <c r="F17" s="279"/>
+      <c r="G17" s="277"/>
+      <c r="H17" s="77"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="210"/>
+      <c r="L17" s="210"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="210"/>
+      <c r="L18" s="210"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="364" t="s">
+        <v>115</v>
+      </c>
+      <c r="G19" s="409"/>
+      <c r="H19" s="409"/>
+      <c r="I19" s="365"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="100"/>
+      <c r="L19" s="210"/>
+    </row>
+    <row r="20" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
+        <v>46009</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="183"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="401" t="s">
+        <v>33</v>
+      </c>
+      <c r="G20" s="401"/>
+      <c r="H20" s="401"/>
+      <c r="I20" s="402"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+    </row>
+    <row r="21" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="214"/>
+      <c r="E21" s="150"/>
+      <c r="F21" s="404"/>
+      <c r="G21" s="404"/>
+      <c r="H21" s="404"/>
+      <c r="I21" s="405"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="100"/>
+      <c r="L21" s="210"/>
+    </row>
+    <row r="22" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="150"/>
+      <c r="F22" s="407"/>
+      <c r="G22" s="407"/>
+      <c r="H22" s="407"/>
+      <c r="I22" s="408"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="147" t="s">
+        <v>121</v>
+      </c>
+      <c r="E23" s="425" t="s">
+        <v>117</v>
+      </c>
+      <c r="F23" s="470"/>
+      <c r="G23" s="410" t="s">
+        <v>122</v>
+      </c>
+      <c r="H23" s="411"/>
+      <c r="I23" s="155" t="s">
+        <v>330</v>
+      </c>
+      <c r="J23" s="48"/>
+    </row>
+    <row r="24" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>46010</v>
+      </c>
+      <c r="B24" s="35"/>
+      <c r="C24" s="124" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="451"/>
+      <c r="E24" s="461"/>
+      <c r="F24" s="463"/>
+      <c r="G24" s="461"/>
+      <c r="H24" s="463"/>
+      <c r="I24" s="267"/>
+      <c r="J24" s="29"/>
+    </row>
+    <row r="25" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D25" s="452"/>
+      <c r="E25" s="379"/>
+      <c r="F25" s="380"/>
+      <c r="G25" s="379"/>
+      <c r="H25" s="380"/>
+      <c r="I25" s="92"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="210" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="453"/>
+      <c r="E26" s="465"/>
+      <c r="F26" s="467"/>
+      <c r="G26" s="465"/>
+      <c r="H26" s="467"/>
+      <c r="I26" s="64"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...348 lines deleted...]
-      <c r="D23" s="149" t="s">
+      <c r="D27" s="200" t="s">
+        <v>121</v>
+      </c>
+      <c r="E27" s="200" t="s">
+        <v>132</v>
+      </c>
+      <c r="F27" s="200" t="s">
         <v>133</v>
       </c>
-      <c r="E23" s="435" t="s">
-[...3 lines deleted...]
-      <c r="G23" s="446" t="s">
+      <c r="G27" s="203" t="s">
         <v>134</v>
       </c>
-      <c r="H23" s="447"/>
-[...75 lines deleted...]
-      <c r="A28" s="55">
+      <c r="H27" s="203" t="s">
+        <v>119</v>
+      </c>
+      <c r="I27" s="200" t="s">
+        <v>120</v>
+      </c>
+      <c r="J27" s="34"/>
+    </row>
+    <row r="28" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>46011</v>
       </c>
-      <c r="B28" s="30"/>
-[...33 lines deleted...]
-    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B28" s="29"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="77"/>
+      <c r="E28" s="451"/>
+      <c r="F28" s="139"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="77"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="40"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="77"/>
+      <c r="E29" s="452"/>
+      <c r="F29" s="150"/>
+      <c r="G29" s="77"/>
+      <c r="H29" s="77"/>
+      <c r="I29" s="53"/>
+      <c r="J29" s="40"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="453"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="103"/>
+      <c r="H30" s="103"/>
+      <c r="I30" s="103"/>
+      <c r="J30" s="41"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
       <c r="F31" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="10">
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H26"/>
-    <mergeCell ref="C24:C26"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:P34"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.54296875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="22.54296875" customWidth="1"/>
+    <col min="1" max="1" width="13.5546875" customWidth="1"/>
+    <col min="2" max="2" width="4.5546875" customWidth="1"/>
+    <col min="3" max="3" width="26.88671875" customWidth="1"/>
+    <col min="4" max="4" width="28.88671875" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="21.44140625" customWidth="1"/>
+    <col min="7" max="7" width="22.5546875" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
-    <col min="9" max="9" width="23.08984375" customWidth="1"/>
-    <col min="10" max="10" width="22.453125" customWidth="1"/>
+    <col min="9" max="9" width="23.109375" customWidth="1"/>
+    <col min="10" max="10" width="22.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="24"/>
-      <c r="C3" s="149" t="s">
+      <c r="B3" s="23"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="55">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="26"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>46012</v>
       </c>
-      <c r="B4" s="29"/>
-[...42 lines deleted...]
-      <c r="C7" s="149" t="s">
+      <c r="B4" s="28"/>
+      <c r="C4" s="139"/>
+      <c r="D4" s="139"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="139"/>
+      <c r="G4" s="139"/>
+      <c r="H4" s="139"/>
+      <c r="I4" s="139"/>
+      <c r="J4" s="95"/>
+    </row>
+    <row r="5" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="131"/>
+      <c r="K5" s="129"/>
+      <c r="L5" s="129"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="131"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="150" t="s">
+      <c r="D7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="151" t="s">
+      <c r="E7" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="150" t="s">
+      <c r="F7" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="157" t="s">
-[...9 lines deleted...]
-      <c r="K7" s="131"/>
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="25"/>
+      <c r="K7" s="129"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="14"/>
       <c r="O7" s="14"/>
       <c r="P7" s="14"/>
     </row>
-    <row r="8" spans="1:16" ht="18" x14ac:dyDescent="0.35">
-      <c r="A8" s="55">
+    <row r="8" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>46013</v>
       </c>
-      <c r="B8" s="36"/>
-[...62 lines deleted...]
-      <c r="K11" s="131"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="139"/>
+      <c r="D8" s="139"/>
+      <c r="E8" s="139"/>
+      <c r="F8" s="139"/>
+      <c r="G8" s="139"/>
+      <c r="H8" s="139"/>
+      <c r="I8" s="139"/>
+      <c r="J8" s="53"/>
+      <c r="K8" s="129"/>
+      <c r="L8" s="129"/>
+    </row>
+    <row r="9" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="57"/>
+      <c r="G9" s="57"/>
+      <c r="H9" s="57"/>
+      <c r="I9" s="57"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="129"/>
+      <c r="L9" s="129"/>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="83"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="83"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="83"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="129"/>
+      <c r="L10" s="129"/>
+    </row>
+    <row r="11" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="475" t="s">
+        <v>139</v>
+      </c>
+      <c r="D11" s="476"/>
+      <c r="E11" s="423" t="s">
+        <v>140</v>
+      </c>
+      <c r="F11" s="423"/>
+      <c r="G11" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="25"/>
+      <c r="K11" s="129"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
       <c r="O11" s="14"/>
       <c r="P11" s="14"/>
     </row>
-    <row r="12" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A12" s="55">
+    <row r="12" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
         <v>46014</v>
       </c>
-      <c r="B12" s="29"/>
-[...32 lines deleted...]
-      <c r="C14" s="359"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="351" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" s="359"/>
+      <c r="E12" s="351" t="s">
+        <v>86</v>
+      </c>
+      <c r="F12" s="352"/>
+      <c r="G12" s="139"/>
+      <c r="H12" s="139"/>
+      <c r="I12" s="139"/>
+      <c r="J12" s="137"/>
+      <c r="K12" s="129"/>
+      <c r="L12" s="129"/>
+    </row>
+    <row r="13" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="347"/>
+      <c r="D13" s="348"/>
+      <c r="E13" s="347"/>
+      <c r="F13" s="353"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="129"/>
+      <c r="L13" s="129"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="354"/>
       <c r="D14" s="360"/>
-      <c r="E14" s="359"/>
-[...13 lines deleted...]
-      <c r="C15" s="213" t="s">
+      <c r="E14" s="354"/>
+      <c r="F14" s="355"/>
+      <c r="G14" s="83"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="83"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="129"/>
+      <c r="L14" s="129"/>
+    </row>
+    <row r="15" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="178" t="s">
+      <c r="D15" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="123" t="s">
+      <c r="E15" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="178" t="s">
+      <c r="F15" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="114" t="s">
+      <c r="G15" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="25"/>
+      <c r="K15" s="129"/>
+      <c r="L15" s="129"/>
+    </row>
+    <row r="16" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>46015</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="212"/>
+      <c r="D16" s="212"/>
+      <c r="E16" s="212"/>
+      <c r="F16" s="212"/>
+      <c r="G16" s="212"/>
+      <c r="H16" s="212"/>
+      <c r="I16" s="212"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="129"/>
+      <c r="L16" s="129"/>
+    </row>
+    <row r="17" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="212"/>
+      <c r="D17" s="212"/>
+      <c r="E17" s="212"/>
+      <c r="F17" s="212"/>
+      <c r="G17" s="212"/>
+      <c r="H17" s="212"/>
+      <c r="I17" s="212"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="129"/>
+      <c r="L17" s="129"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="213"/>
+      <c r="D18" s="213"/>
+      <c r="E18" s="213"/>
+      <c r="F18" s="213"/>
+      <c r="G18" s="213"/>
+      <c r="H18" s="213"/>
+      <c r="I18" s="213"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="129"/>
+      <c r="L18" s="129"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="25"/>
+      <c r="K19" s="129"/>
+      <c r="L19" s="129"/>
+    </row>
+    <row r="20" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
+        <v>46016</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="212"/>
+      <c r="D20" s="212"/>
+      <c r="E20" s="212"/>
+      <c r="F20" s="212"/>
+      <c r="G20" s="212"/>
+      <c r="H20" s="212"/>
+      <c r="I20" s="212"/>
+      <c r="J20" s="195"/>
+      <c r="K20" s="129"/>
+      <c r="L20" s="129"/>
+    </row>
+    <row r="21" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="212"/>
+      <c r="D21" s="212"/>
+      <c r="E21" s="212"/>
+      <c r="F21" s="212"/>
+      <c r="G21" s="212"/>
+      <c r="H21" s="212"/>
+      <c r="I21" s="212"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="97"/>
+      <c r="L21" s="82"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="213"/>
+      <c r="D22" s="213"/>
+      <c r="E22" s="213"/>
+      <c r="F22" s="213"/>
+      <c r="G22" s="213"/>
+      <c r="H22" s="213"/>
+      <c r="I22" s="213"/>
+      <c r="J22" s="196"/>
+      <c r="K22" s="129"/>
+      <c r="L22" s="129"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H15" s="150" t="s">
-[...135 lines deleted...]
-      <c r="D23" s="204" t="s">
+      <c r="D23" s="200" t="s">
+        <v>121</v>
+      </c>
+      <c r="E23" s="200" t="s">
+        <v>132</v>
+      </c>
+      <c r="F23" s="200" t="s">
         <v>133</v>
       </c>
-      <c r="E23" s="204" t="s">
-[...17 lines deleted...]
-      <c r="A24" s="55">
+      <c r="G23" s="203" t="s">
+        <v>134</v>
+      </c>
+      <c r="H23" s="203" t="s">
+        <v>119</v>
+      </c>
+      <c r="I23" s="200" t="s">
+        <v>120</v>
+      </c>
+      <c r="J23" s="48"/>
+    </row>
+    <row r="24" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
         <v>46017</v>
       </c>
-      <c r="B24" s="36"/>
-[...48 lines deleted...]
-      <c r="A28" s="55">
+      <c r="B24" s="35"/>
+      <c r="C24" s="139"/>
+      <c r="D24" s="139"/>
+      <c r="E24" s="139"/>
+      <c r="F24" s="139"/>
+      <c r="G24" s="139"/>
+      <c r="H24" s="139"/>
+      <c r="I24" s="139"/>
+      <c r="J24" s="29"/>
+    </row>
+    <row r="25" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="29"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="83"/>
+      <c r="D26" s="83"/>
+      <c r="E26" s="83"/>
+      <c r="F26" s="83"/>
+      <c r="G26" s="83"/>
+      <c r="H26" s="83"/>
+      <c r="I26" s="83"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="44"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="34"/>
+    </row>
+    <row r="28" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>46018</v>
       </c>
-      <c r="B28" s="30"/>
-[...40 lines deleted...]
-      <c r="B32" s="20"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="387" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="388"/>
+      <c r="E28" s="388"/>
+      <c r="F28" s="388"/>
+      <c r="G28" s="388"/>
+      <c r="H28" s="388"/>
+      <c r="I28" s="389"/>
+      <c r="J28" s="40"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="390"/>
+      <c r="D29" s="391"/>
+      <c r="E29" s="391"/>
+      <c r="F29" s="391"/>
+      <c r="G29" s="391"/>
+      <c r="H29" s="391"/>
+      <c r="I29" s="392"/>
+      <c r="J29" s="40"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="393"/>
+      <c r="D30" s="394"/>
+      <c r="E30" s="394"/>
+      <c r="F30" s="394"/>
+      <c r="G30" s="394"/>
+      <c r="H30" s="394"/>
+      <c r="I30" s="395"/>
+      <c r="J30" s="41"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B31" s="20"/>
+      <c r="J31" s="21"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B32" s="19"/>
       <c r="J32" s="13"/>
     </row>
-    <row r="33" spans="2:10" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B33" s="3"/>
       <c r="J33" s="13"/>
     </row>
-    <row r="34" spans="2:10" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B34" s="3"/>
       <c r="J34" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="C28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="C12:D14"/>
     <mergeCell ref="E12:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BA3670B-0067-4435-9338-E01886724475}">
   <dimension ref="A1:P34"/>
   <sheetViews>
-    <sheetView topLeftCell="A8" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F28" sqref="F28:G30"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="22.54296875" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.88671875" customWidth="1"/>
+    <col min="4" max="4" width="25.5546875" customWidth="1"/>
+    <col min="5" max="6" width="21.44140625" customWidth="1"/>
+    <col min="7" max="7" width="22.5546875" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
-    <col min="9" max="9" width="23.08984375" customWidth="1"/>
-    <col min="10" max="10" width="22.453125" customWidth="1"/>
+    <col min="9" max="9" width="23.109375" customWidth="1"/>
+    <col min="10" max="10" width="22.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="24"/>
-[...10 lines deleted...]
-      <c r="A4" s="55">
+      <c r="B3" s="23"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="26"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>46019</v>
       </c>
-      <c r="B4" s="29"/>
-[...42 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="B4" s="28"/>
+      <c r="C4" s="387" t="s">
+        <v>77</v>
+      </c>
+      <c r="D4" s="388"/>
+      <c r="E4" s="388"/>
+      <c r="F4" s="388"/>
+      <c r="G4" s="388"/>
+      <c r="H4" s="388"/>
+      <c r="I4" s="389"/>
+      <c r="J4" s="95"/>
+    </row>
+    <row r="5" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="390"/>
+      <c r="D5" s="391"/>
+      <c r="E5" s="391"/>
+      <c r="F5" s="391"/>
+      <c r="G5" s="391"/>
+      <c r="H5" s="391"/>
+      <c r="I5" s="392"/>
+      <c r="J5" s="131"/>
+      <c r="K5" s="129" t="s">
+        <v>232</v>
+      </c>
+      <c r="L5" s="129"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="393"/>
+      <c r="D6" s="394"/>
+      <c r="E6" s="394"/>
+      <c r="F6" s="394"/>
+      <c r="G6" s="394"/>
+      <c r="H6" s="394"/>
+      <c r="I6" s="395"/>
+      <c r="J6" s="131"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="24"/>
-[...8 lines deleted...]
-      <c r="K7" s="131"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="26"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="129"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="14"/>
       <c r="O7" s="14"/>
       <c r="P7" s="14"/>
     </row>
-    <row r="8" spans="1:16" ht="18" x14ac:dyDescent="0.35">
-      <c r="A8" s="55">
+    <row r="8" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>46020</v>
       </c>
-      <c r="B8" s="36"/>
-[...42 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="B8" s="35"/>
+      <c r="C8" s="387" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" s="388"/>
+      <c r="E8" s="388"/>
+      <c r="F8" s="388"/>
+      <c r="G8" s="388"/>
+      <c r="H8" s="388"/>
+      <c r="I8" s="389"/>
+      <c r="J8" s="53"/>
+      <c r="K8" s="129"/>
+      <c r="L8" s="129"/>
+    </row>
+    <row r="9" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="390"/>
+      <c r="D9" s="391"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="391"/>
+      <c r="G9" s="391"/>
+      <c r="H9" s="391"/>
+      <c r="I9" s="392"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="129"/>
+      <c r="L9" s="129"/>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="393"/>
+      <c r="D10" s="394"/>
+      <c r="E10" s="394"/>
+      <c r="F10" s="394"/>
+      <c r="G10" s="394"/>
+      <c r="H10" s="394"/>
+      <c r="I10" s="395"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="129"/>
+      <c r="L10" s="129"/>
+    </row>
+    <row r="11" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="24"/>
-      <c r="C11" s="213" t="s">
+      <c r="B11" s="23"/>
+      <c r="C11" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="178" t="s">
+      <c r="D11" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="123" t="s">
+      <c r="E11" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="178" t="s">
+      <c r="F11" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="114" t="s">
-[...9 lines deleted...]
-      <c r="K11" s="131"/>
+      <c r="G11" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="25"/>
+      <c r="K11" s="129"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
       <c r="O11" s="14"/>
       <c r="P11" s="14"/>
     </row>
-    <row r="12" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A12" s="55">
+    <row r="12" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
         <v>46021</v>
       </c>
-      <c r="B12" s="29"/>
-[...46 lines deleted...]
-      <c r="C15" s="213" t="s">
+      <c r="B12" s="28"/>
+      <c r="C12" s="139"/>
+      <c r="D12" s="139"/>
+      <c r="E12" s="139"/>
+      <c r="F12" s="139"/>
+      <c r="G12" s="139"/>
+      <c r="H12" s="139"/>
+      <c r="I12" s="139"/>
+      <c r="J12" s="137"/>
+      <c r="K12" s="129"/>
+      <c r="L12" s="129"/>
+    </row>
+    <row r="13" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="129" t="s">
+        <v>39</v>
+      </c>
+      <c r="L13" s="129"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="83"/>
+      <c r="D14" s="83"/>
+      <c r="E14" s="83"/>
+      <c r="F14" s="83"/>
+      <c r="G14" s="83"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="83"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="129"/>
+      <c r="L14" s="129"/>
+    </row>
+    <row r="15" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="178" t="s">
+      <c r="D15" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="123" t="s">
+      <c r="E15" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="178" t="s">
+      <c r="F15" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="114" t="s">
+      <c r="G15" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="25"/>
+      <c r="K15" s="129"/>
+      <c r="L15" s="129"/>
+    </row>
+    <row r="16" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>46022</v>
+      </c>
+      <c r="B16" s="28"/>
+      <c r="C16" s="212"/>
+      <c r="D16" s="212"/>
+      <c r="E16" s="212"/>
+      <c r="F16" s="212"/>
+      <c r="G16" s="212"/>
+      <c r="H16" s="212"/>
+      <c r="I16" s="212"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="129"/>
+      <c r="L16" s="129"/>
+    </row>
+    <row r="17" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="39"/>
+      <c r="B17" s="31"/>
+      <c r="C17" s="212"/>
+      <c r="D17" s="212"/>
+      <c r="E17" s="212"/>
+      <c r="F17" s="212"/>
+      <c r="G17" s="212"/>
+      <c r="H17" s="212"/>
+      <c r="I17" s="212"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="129"/>
+      <c r="L17" s="129"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="28"/>
+      <c r="C18" s="213"/>
+      <c r="D18" s="213"/>
+      <c r="E18" s="213"/>
+      <c r="F18" s="213"/>
+      <c r="G18" s="213"/>
+      <c r="H18" s="213"/>
+      <c r="I18" s="213"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="129"/>
+      <c r="L18" s="129"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="25"/>
+      <c r="K19" s="129"/>
+      <c r="L19" s="129"/>
+    </row>
+    <row r="20" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
+        <v>45658</v>
+      </c>
+      <c r="B20" s="35"/>
+      <c r="C20" s="212"/>
+      <c r="D20" s="212"/>
+      <c r="E20" s="212"/>
+      <c r="F20" s="212"/>
+      <c r="G20" s="212"/>
+      <c r="H20" s="212"/>
+      <c r="I20" s="212"/>
+      <c r="J20" s="195"/>
+      <c r="K20" s="129"/>
+      <c r="L20" s="129"/>
+    </row>
+    <row r="21" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="212"/>
+      <c r="D21" s="212"/>
+      <c r="E21" s="212"/>
+      <c r="F21" s="212"/>
+      <c r="G21" s="212"/>
+      <c r="H21" s="212"/>
+      <c r="I21" s="212"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="97"/>
+      <c r="L21" s="97"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="37"/>
+      <c r="C22" s="213"/>
+      <c r="D22" s="213"/>
+      <c r="E22" s="213"/>
+      <c r="F22" s="213"/>
+      <c r="G22" s="213"/>
+      <c r="H22" s="213"/>
+      <c r="I22" s="213"/>
+      <c r="J22" s="196"/>
+      <c r="K22" s="129"/>
+      <c r="L22" s="129"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="200" t="s">
+        <v>92</v>
+      </c>
+      <c r="E23" s="200" t="s">
+        <v>141</v>
+      </c>
+      <c r="F23" s="200" t="s">
+        <v>142</v>
+      </c>
+      <c r="G23" s="203" t="s">
+        <v>143</v>
+      </c>
+      <c r="H23" s="203" t="s">
+        <v>144</v>
+      </c>
+      <c r="I23" s="200" t="s">
+        <v>12</v>
+      </c>
+      <c r="J23" s="200" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45659</v>
+      </c>
+      <c r="B24" s="35"/>
+      <c r="C24" s="361"/>
+      <c r="D24" s="124"/>
+      <c r="E24" s="124"/>
+      <c r="F24" s="124"/>
+      <c r="G24" s="124"/>
+      <c r="H24" s="124"/>
+      <c r="I24" s="124"/>
+      <c r="J24" s="124"/>
+    </row>
+    <row r="25" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="362"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="53"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="53"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="363"/>
+      <c r="D26" s="94"/>
+      <c r="E26" s="94"/>
+      <c r="F26" s="94"/>
+      <c r="G26" s="94"/>
+      <c r="H26" s="94"/>
+      <c r="I26" s="94"/>
+      <c r="J26" s="94"/>
+    </row>
+    <row r="27" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="173" t="s">
         <v>98</v>
       </c>
-      <c r="H15" s="150" t="s">
-[...220 lines deleted...]
-      <c r="A28" s="55">
+      <c r="D27" s="200" t="s">
+        <v>92</v>
+      </c>
+      <c r="E27" s="200" t="s">
+        <v>141</v>
+      </c>
+      <c r="F27" s="477" t="s">
+        <v>355</v>
+      </c>
+      <c r="G27" s="478"/>
+      <c r="H27" s="345" t="s">
+        <v>225</v>
+      </c>
+      <c r="I27" s="346"/>
+      <c r="J27" s="412"/>
+    </row>
+    <row r="28" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45660</v>
       </c>
-      <c r="B28" s="30"/>
-[...33 lines deleted...]
-      <c r="H30" s="359"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="361"/>
+      <c r="D28" s="124"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="479" t="s">
+        <v>356</v>
+      </c>
+      <c r="G28" s="480"/>
+      <c r="H28" s="351" t="s">
+        <v>233</v>
+      </c>
+      <c r="I28" s="359"/>
+      <c r="J28" s="352"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="362"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="481"/>
+      <c r="G29" s="482"/>
+      <c r="H29" s="347"/>
+      <c r="I29" s="348"/>
+      <c r="J29" s="353"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="363"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="94"/>
+      <c r="F30" s="483"/>
+      <c r="G30" s="484"/>
+      <c r="H30" s="354"/>
       <c r="I30" s="360"/>
-      <c r="J30" s="361"/>
-[...6 lines deleted...]
-      <c r="B32" s="20"/>
+      <c r="J30" s="355"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B31" s="20"/>
+      <c r="J31" s="21"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B32" s="19"/>
       <c r="J32" s="13"/>
     </row>
-    <row r="33" spans="2:10" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B33" s="3"/>
       <c r="J33" s="13"/>
     </row>
-    <row r="34" spans="2:10" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B34" s="3"/>
       <c r="J34" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C8:I10"/>
     <mergeCell ref="C4:I6"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="H28:J30"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="F28:G30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+    <sheetView topLeftCell="A8" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G28" sqref="G28:I30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="23.54296875" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" customWidth="1"/>
+    <col min="3" max="3" width="23.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.5546875" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
-    <col min="6" max="6" width="24.453125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="12.54296875" customWidth="1"/>
+    <col min="6" max="6" width="24.44140625" customWidth="1"/>
+    <col min="7" max="7" width="25.44140625" customWidth="1"/>
+    <col min="8" max="9" width="22.5546875" customWidth="1"/>
+    <col min="10" max="10" width="20.5546875" customWidth="1"/>
+    <col min="11" max="11" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="213" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="178" t="s">
+      <c r="D3" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="123" t="s">
+      <c r="E3" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="178" t="s">
+      <c r="F3" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="114" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="55">
+      <c r="G3" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="25"/>
+    </row>
+    <row r="4" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="54">
         <v>45661</v>
       </c>
-      <c r="B4" s="29"/>
-[...41 lines deleted...]
-      <c r="C7" s="213" t="s">
+      <c r="B4" s="28"/>
+      <c r="C4" s="139"/>
+      <c r="D4" s="139"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="139"/>
+      <c r="G4" s="139"/>
+      <c r="H4" s="139"/>
+      <c r="I4" s="139"/>
+      <c r="J4" s="137"/>
+      <c r="K4" s="100"/>
+    </row>
+    <row r="5" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="210"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="210"/>
+    </row>
+    <row r="7" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="178" t="s">
+      <c r="D7" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="123" t="s">
+      <c r="E7" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="178" t="s">
+      <c r="F7" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="114" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="55">
+      <c r="G7" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="175" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="112" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="136"/>
+    </row>
+    <row r="8" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>45662</v>
       </c>
-      <c r="B8" s="36"/>
-[...38 lines deleted...]
-      <c r="C11" s="213" t="s">
+      <c r="B8" s="35"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="151"/>
+      <c r="F8" s="194"/>
+      <c r="G8" s="124"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+    </row>
+    <row r="9" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="438"/>
+      <c r="F9" s="439"/>
+      <c r="G9" s="214"/>
+      <c r="H9" s="214"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="77"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="153"/>
+      <c r="F10" s="156"/>
+      <c r="G10" s="79"/>
+      <c r="H10" s="103"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="103"/>
+    </row>
+    <row r="11" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="178" t="s">
+      <c r="D11" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="123" t="s">
+      <c r="E11" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="178" t="s">
+      <c r="F11" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="114" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="128"/>
+      <c r="G11" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="175" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="112" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="126"/>
       <c r="K11" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      <c r="A12" s="55">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
         <v>45663</v>
       </c>
-      <c r="B12" s="29"/>
-[...40 lines deleted...]
-      <c r="C15" s="213" t="s">
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="274"/>
+      <c r="G12" s="138"/>
+      <c r="H12" s="274"/>
+      <c r="I12" s="138"/>
+      <c r="J12" s="137"/>
+      <c r="K12" s="99"/>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="97"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="97"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="82"/>
+      <c r="K13" s="210"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="73"/>
+      <c r="H14" s="98"/>
+      <c r="I14" s="73"/>
+      <c r="J14" s="103"/>
+    </row>
+    <row r="15" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="178" t="s">
+      <c r="D15" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="123" t="s">
+      <c r="E15" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="178" t="s">
+      <c r="F15" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="114" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="55">
+      <c r="G15" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="126"/>
+    </row>
+    <row r="16" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
         <v>45664</v>
       </c>
-      <c r="B16" s="36"/>
-[...39 lines deleted...]
-      <c r="C19" s="213" t="s">
+      <c r="B16" s="35"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="99"/>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="77"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="103"/>
+    </row>
+    <row r="19" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="178" t="s">
+      <c r="D19" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="123" t="s">
+      <c r="E19" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="178" t="s">
+      <c r="F19" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="114" t="s">
-[...11 lines deleted...]
-      <c r="A20" s="55">
+      <c r="G19" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="136"/>
+    </row>
+    <row r="20" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
         <v>45665</v>
       </c>
-      <c r="B20" s="29"/>
-[...59 lines deleted...]
-      <c r="A24" s="55">
+      <c r="B20" s="28"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="133"/>
+      <c r="K20" s="210"/>
+    </row>
+    <row r="21" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="77"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="77"/>
+      <c r="G21" s="77"/>
+      <c r="H21" s="77"/>
+      <c r="I21" s="77"/>
+      <c r="J21" s="133"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="103"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="103"/>
+      <c r="G22" s="103"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="134"/>
+    </row>
+    <row r="23" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="211" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="200" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="121" t="s">
+        <v>107</v>
+      </c>
+      <c r="F23" s="122" t="s">
+        <v>76</v>
+      </c>
+      <c r="G23" s="345" t="s">
+        <v>225</v>
+      </c>
+      <c r="H23" s="346"/>
+      <c r="I23" s="412"/>
+      <c r="J23" s="126"/>
+    </row>
+    <row r="24" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
         <v>45666</v>
       </c>
-      <c r="B24" s="36"/>
-[...9 lines deleted...]
-      <c r="J24" s="78"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="77"/>
+      <c r="G24" s="351" t="s">
+        <v>234</v>
+      </c>
+      <c r="H24" s="359"/>
+      <c r="I24" s="352"/>
+      <c r="J24" s="77"/>
       <c r="K24" t="s">
-        <v>293</v>
-[...21 lines deleted...]
-      <c r="G26" s="359"/>
+        <v>276</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="77"/>
+      <c r="F25" s="77"/>
+      <c r="G25" s="347"/>
+      <c r="H25" s="348"/>
+      <c r="I25" s="353"/>
+      <c r="J25" s="77"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="127"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="103"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="354"/>
       <c r="H26" s="360"/>
-      <c r="I26" s="361"/>
-[...27 lines deleted...]
-      <c r="A28" s="55">
+      <c r="I26" s="355"/>
+      <c r="J26" s="103"/>
+    </row>
+    <row r="27" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="211" t="s">
+        <v>146</v>
+      </c>
+      <c r="D27" s="200" t="s">
+        <v>108</v>
+      </c>
+      <c r="E27" s="121" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" s="200" t="s">
+        <v>142</v>
+      </c>
+      <c r="G27" s="345" t="s">
+        <v>277</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="412"/>
+      <c r="J27" s="126"/>
+    </row>
+    <row r="28" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45667</v>
       </c>
-      <c r="B28" s="30"/>
-[...30 lines deleted...]
-      <c r="G30" s="359"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="71"/>
+      <c r="D28" s="80"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="219"/>
+      <c r="G28" s="351" t="s">
+        <v>41</v>
+      </c>
+      <c r="H28" s="359"/>
+      <c r="I28" s="352"/>
+      <c r="J28" s="77"/>
+      <c r="K28" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="214"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="275"/>
+      <c r="F29" s="275"/>
+      <c r="G29" s="347"/>
+      <c r="H29" s="348"/>
+      <c r="I29" s="353"/>
+      <c r="J29" s="77"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="73"/>
+      <c r="D30" s="125"/>
+      <c r="E30" s="79"/>
+      <c r="F30" s="141"/>
+      <c r="G30" s="354"/>
       <c r="H30" s="360"/>
-      <c r="I30" s="361"/>
-      <c r="J30" s="105"/>
+      <c r="I30" s="355"/>
+      <c r="J30" s="103"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E9:F9"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15:C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="35.453125" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="4.5546875" customWidth="1"/>
+    <col min="3" max="3" width="19.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="35.44140625" customWidth="1"/>
     <col min="5" max="5" width="27" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="24.54296875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="15.90625" customWidth="1"/>
+    <col min="6" max="6" width="24.5546875" customWidth="1"/>
+    <col min="7" max="7" width="29.44140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="17.44140625" customWidth="1"/>
+    <col min="10" max="10" width="15.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="149" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>46398</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="100"/>
+    </row>
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="210"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="210"/>
+    </row>
+    <row r="7" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="34"/>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>46399</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="282"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="77"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="103"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
+        <v>46400</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="210"/>
+    </row>
+    <row r="13" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="282"/>
+      <c r="G13" s="53"/>
+      <c r="H13" s="77"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="50"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="103"/>
+      <c r="H14" s="103"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>46401</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="29"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="77"/>
+      <c r="F17" s="77"/>
+      <c r="G17" s="70"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="29"/>
+      <c r="L17" s="50"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="34"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
+        <v>46402</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="160"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="160"/>
+      <c r="H20" s="80"/>
+      <c r="I20" s="124"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="210"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="129" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="125"/>
+      <c r="D22" s="244"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="128"/>
+      <c r="H22" s="125"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="149" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="256" t="s">
+        <v>117</v>
+      </c>
+      <c r="F23" s="268"/>
+      <c r="G23" s="349" t="s">
+        <v>278</v>
+      </c>
+      <c r="H23" s="419"/>
+      <c r="I23" s="350"/>
+      <c r="J23" s="126"/>
+    </row>
+    <row r="24" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>46403</v>
+      </c>
+      <c r="B24" s="35"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="80"/>
+      <c r="F24" s="267"/>
+      <c r="G24" s="351" t="s">
+        <v>218</v>
+      </c>
+      <c r="H24" s="359"/>
+      <c r="I24" s="352"/>
+      <c r="J24" s="77"/>
+    </row>
+    <row r="25" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="80"/>
+      <c r="F25" s="63"/>
+      <c r="G25" s="347"/>
+      <c r="H25" s="348"/>
+      <c r="I25" s="353"/>
+      <c r="J25" s="77"/>
+      <c r="K25" s="454"/>
+      <c r="L25" s="424"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="283"/>
+      <c r="F26" s="64"/>
+      <c r="G26" s="354"/>
+      <c r="H26" s="360"/>
+      <c r="I26" s="355"/>
+      <c r="J26" s="103"/>
+    </row>
+    <row r="27" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...407 lines deleted...]
-      <c r="A28" s="55">
+      <c r="D27" s="152" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="149" t="s">
+        <v>148</v>
+      </c>
+      <c r="F27" s="265"/>
+      <c r="G27" s="345" t="s">
+        <v>225</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="412"/>
+      <c r="J27" s="271"/>
+      <c r="M27" s="270"/>
+    </row>
+    <row r="28" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>46404</v>
       </c>
-      <c r="B28" s="30"/>
-[...30 lines deleted...]
-      <c r="G30" s="359"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="138"/>
+      <c r="E28" s="284"/>
+      <c r="F28" s="90"/>
+      <c r="G28" s="351" t="s">
+        <v>243</v>
+      </c>
+      <c r="H28" s="359"/>
+      <c r="I28" s="352"/>
+      <c r="J28" s="59"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="258"/>
+      <c r="G29" s="347"/>
+      <c r="H29" s="348"/>
+      <c r="I29" s="353"/>
+      <c r="J29" s="57"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="125"/>
+      <c r="D30" s="285"/>
+      <c r="E30" s="286"/>
+      <c r="F30" s="91"/>
+      <c r="G30" s="354"/>
       <c r="H30" s="360"/>
-      <c r="I30" s="361"/>
-      <c r="J30" s="62"/>
+      <c r="I30" s="355"/>
+      <c r="J30" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView topLeftCell="A9" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+      <selection activeCell="C15" sqref="C15:C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="12.54296875" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="9.44140625" customWidth="1"/>
+    <col min="3" max="3" width="19.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.44140625" customWidth="1"/>
+    <col min="5" max="5" width="28.5546875" customWidth="1"/>
+    <col min="6" max="6" width="38.5546875" customWidth="1"/>
+    <col min="7" max="7" width="27.44140625" customWidth="1"/>
+    <col min="8" max="8" width="20.5546875" customWidth="1"/>
+    <col min="9" max="9" width="19.109375" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
+    <col min="11" max="11" width="15.5546875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="149" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="55">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="26"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>45675</v>
       </c>
-      <c r="B4" s="69"/>
-[...36 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="B4" s="68"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="100"/>
+    </row>
+    <row r="5" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="210"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="67"/>
-      <c r="C7" s="149" t="s">
+      <c r="B7" s="66"/>
+      <c r="C7" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="150" t="s">
+      <c r="D7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="151" t="s">
+      <c r="E7" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="150" t="s">
+      <c r="F7" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="157" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="55">
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="96"/>
+    </row>
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>45676</v>
       </c>
-      <c r="B8" s="75"/>
-[...34 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="B8" s="74"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+    </row>
+    <row r="9" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="77"/>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="103"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="103"/>
+    </row>
+    <row r="11" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="53"/>
-      <c r="C11" s="149" t="s">
+      <c r="B11" s="52"/>
+      <c r="C11" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="150" t="s">
+      <c r="D11" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="151" t="s">
+      <c r="E11" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="150" t="s">
+      <c r="F11" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="157" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="68"/>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="67"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
       <c r="O11" s="14"/>
       <c r="P11" s="14"/>
     </row>
-    <row r="12" spans="1:16" ht="18" x14ac:dyDescent="0.35">
-      <c r="A12" s="55">
+    <row r="12" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
         <v>45677</v>
       </c>
-      <c r="B12" s="30"/>
-[...34 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+    </row>
+    <row r="13" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="77"/>
+      <c r="J13" s="77"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="103"/>
+      <c r="H14" s="103"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="103"/>
+    </row>
+    <row r="15" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="35"/>
-[...3 lines deleted...]
-      <c r="D15" s="150" t="s">
+      <c r="B15" s="34"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="151" t="s">
+      <c r="E15" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="150" t="s">
+      <c r="F15" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="157" t="s">
-[...16 lines deleted...]
-      <c r="A16" s="55">
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="67"/>
+      <c r="L15" s="485"/>
+      <c r="M15" s="485"/>
+      <c r="N15" s="485"/>
+      <c r="O15" s="485"/>
+      <c r="P15" s="485"/>
+    </row>
+    <row r="16" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
         <v>45678</v>
       </c>
-      <c r="B16" s="30"/>
-[...8 lines deleted...]
-      <c r="K16" s="131"/>
+      <c r="B16" s="29"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="80"/>
+      <c r="G16" s="267"/>
+      <c r="H16" s="267"/>
+      <c r="I16" s="267"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="129"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
     </row>
-    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-      <c r="A19" s="23" t="s">
+    <row r="17" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="287"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="101"/>
+    </row>
+    <row r="18" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="125"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="103"/>
+    </row>
+    <row r="19" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="49"/>
-      <c r="C19" s="149" t="s">
+      <c r="B19" s="48"/>
+      <c r="C19" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="150" t="s">
+      <c r="D19" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="150" t="s">
+      <c r="E19" s="149" t="s">
+        <v>114</v>
+      </c>
+      <c r="F19" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="157" t="s">
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="87"/>
+    </row>
+    <row r="20" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
+        <v>45679</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="160"/>
+      <c r="E20" s="160"/>
+      <c r="F20" s="58"/>
+      <c r="G20" s="267"/>
+      <c r="H20" s="267"/>
+      <c r="I20" s="267"/>
+      <c r="J20" s="77"/>
+    </row>
+    <row r="21" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="257"/>
+      <c r="G21" s="63"/>
+      <c r="H21" s="63"/>
+      <c r="I21" s="63"/>
+      <c r="J21" s="77"/>
+    </row>
+    <row r="22" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="125"/>
+      <c r="D22" s="244"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="103"/>
+    </row>
+    <row r="23" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="147" t="s">
+        <v>110</v>
+      </c>
+      <c r="E23" s="197" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="199" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="349" t="s">
+        <v>157</v>
+      </c>
+      <c r="H23" s="419"/>
+      <c r="I23" s="350"/>
+      <c r="J23" s="67"/>
+    </row>
+    <row r="24" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45680</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="451"/>
+      <c r="E24" s="451"/>
+      <c r="F24" s="451"/>
+      <c r="G24" s="427" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" s="428"/>
+      <c r="I24" s="429"/>
+      <c r="J24" s="77"/>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="452"/>
+      <c r="E25" s="452"/>
+      <c r="F25" s="452"/>
+      <c r="G25" s="430"/>
+      <c r="H25" s="431"/>
+      <c r="I25" s="432"/>
+      <c r="J25" s="77"/>
+      <c r="K25" s="455" t="s">
+        <v>244</v>
+      </c>
+      <c r="L25" s="456"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="453"/>
+      <c r="E26" s="453"/>
+      <c r="F26" s="453"/>
+      <c r="G26" s="433"/>
+      <c r="H26" s="434"/>
+      <c r="I26" s="435"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="99"/>
+      <c r="L26" s="99"/>
+    </row>
+    <row r="27" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H19" s="150" t="s">
-[...120 lines deleted...]
-      <c r="C27" s="192" t="s">
+      <c r="D27" s="147" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="149" t="s">
-[...18 lines deleted...]
-      <c r="A28" s="55">
+      <c r="E27" s="468" t="s">
+        <v>117</v>
+      </c>
+      <c r="F27" s="469"/>
+      <c r="G27" s="425" t="s">
+        <v>138</v>
+      </c>
+      <c r="H27" s="426"/>
+      <c r="I27" s="425" t="s">
+        <v>154</v>
+      </c>
+      <c r="J27" s="426"/>
+      <c r="K27" s="99"/>
+      <c r="L27" s="99"/>
+    </row>
+    <row r="28" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45681</v>
       </c>
-      <c r="B28" s="41"/>
-[...40 lines deleted...]
-    <row r="31" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="451"/>
+      <c r="E28" s="461"/>
+      <c r="F28" s="463"/>
+      <c r="G28" s="461"/>
+      <c r="H28" s="462"/>
+      <c r="I28" s="461"/>
+      <c r="J28" s="463"/>
+      <c r="K28" s="99"/>
+      <c r="L28" s="99"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="452"/>
+      <c r="E29" s="379"/>
+      <c r="F29" s="380"/>
+      <c r="G29" s="379"/>
+      <c r="H29" s="464"/>
+      <c r="I29" s="379"/>
+      <c r="J29" s="380"/>
+      <c r="K29" s="455" t="s">
+        <v>244</v>
+      </c>
+      <c r="L29" s="456"/>
+    </row>
+    <row r="30" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="453"/>
+      <c r="E30" s="465"/>
+      <c r="F30" s="467"/>
+      <c r="G30" s="465"/>
+      <c r="H30" s="466"/>
+      <c r="I30" s="465"/>
+      <c r="J30" s="467"/>
+      <c r="K30" s="129"/>
+    </row>
+    <row r="31" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="G28:H30"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="I28:J30"/>
     <mergeCell ref="L15:P15"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="F24:F26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="K29:L29"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="D24:D26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <dimension ref="A1:S30"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15:C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="28.08984375" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="4.44140625" customWidth="1"/>
+    <col min="3" max="3" width="18.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.109375" customWidth="1"/>
     <col min="6" max="6" width="21" customWidth="1"/>
-    <col min="7" max="7" width="27.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="12.54296875" customWidth="1"/>
+    <col min="7" max="7" width="27.5546875" customWidth="1"/>
+    <col min="8" max="8" width="21.88671875" customWidth="1"/>
+    <col min="9" max="9" width="19.44140625" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="149" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>45682</v>
+      </c>
+      <c r="B4" s="68"/>
+      <c r="C4" s="214"/>
+      <c r="D4" s="150"/>
+      <c r="E4" s="150"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="210"/>
+      <c r="M4" s="210"/>
+    </row>
+    <row r="5" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="210"/>
+      <c r="L5" s="210"/>
+      <c r="M5" s="210"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="215"/>
+      <c r="D6" s="216"/>
+      <c r="E6" s="216"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+      <c r="M6" s="210"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="66"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="25"/>
+      <c r="K7" s="210"/>
+      <c r="L7" s="210"/>
+      <c r="M7" s="210"/>
+    </row>
+    <row r="8" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>45683</v>
+      </c>
+      <c r="B8" s="74"/>
+      <c r="C8" s="214"/>
+      <c r="D8" s="150"/>
+      <c r="E8" s="150"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="80"/>
+      <c r="H8" s="124"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="210"/>
+      <c r="L8" s="210"/>
+      <c r="M8" s="210"/>
+    </row>
+    <row r="9" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="210"/>
+      <c r="L9" s="210"/>
+      <c r="M9" s="210"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="215"/>
+      <c r="D10" s="216"/>
+      <c r="E10" s="216"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="125"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="210"/>
+      <c r="L10" s="210"/>
+      <c r="M10" s="210"/>
+    </row>
+    <row r="11" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="123"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
+      <c r="M11" s="210"/>
+    </row>
+    <row r="12" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
+        <v>45684</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="150"/>
+      <c r="D12" s="150"/>
+      <c r="E12" s="150"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="210"/>
+      <c r="L12" s="210"/>
+      <c r="M12" s="210"/>
+    </row>
+    <row r="13" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="75"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="210"/>
+      <c r="L13" s="210"/>
+      <c r="M13" s="210"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="216"/>
+      <c r="D14" s="216"/>
+      <c r="E14" s="216"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="210"/>
+      <c r="M14" s="210"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="34"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="123"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="210"/>
+      <c r="M15" s="210"/>
+    </row>
+    <row r="16" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45685</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="150"/>
+      <c r="E16" s="150"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="80"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="210"/>
+      <c r="L16" s="210"/>
+      <c r="M16" s="210"/>
+    </row>
+    <row r="17" spans="1:19" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="80"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="222"/>
+      <c r="L17" s="210"/>
+      <c r="M17" s="210"/>
+    </row>
+    <row r="18" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="216"/>
+      <c r="E18" s="216"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="210"/>
+      <c r="L18" s="210"/>
+      <c r="M18" s="210"/>
+    </row>
+    <row r="19" spans="1:19" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="123"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+      <c r="M19" s="210"/>
+    </row>
+    <row r="20" spans="1:19" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
+        <v>45686</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="80"/>
+      <c r="F20" s="124"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="124"/>
+      <c r="I20" s="124"/>
+      <c r="J20" s="133"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+      <c r="M20" s="210"/>
+    </row>
+    <row r="21" spans="1:19" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="76"/>
+      <c r="F21" s="92"/>
+      <c r="G21" s="92"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="92"/>
+      <c r="J21" s="133"/>
+      <c r="K21" s="210"/>
+      <c r="L21" s="210"/>
+      <c r="M21" s="210"/>
+    </row>
+    <row r="22" spans="1:19" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="125"/>
+      <c r="D22" s="244"/>
+      <c r="E22" s="80"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="134"/>
+      <c r="K22" s="210"/>
+      <c r="L22" s="210"/>
+      <c r="M22" s="210"/>
+    </row>
+    <row r="23" spans="1:19" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="149" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="486" t="s">
+        <v>155</v>
+      </c>
+      <c r="F23" s="487"/>
+      <c r="G23" s="364" t="s">
+        <v>156</v>
+      </c>
+      <c r="H23" s="409"/>
+      <c r="I23" s="365"/>
+      <c r="J23" s="135"/>
+      <c r="K23" s="210"/>
+      <c r="L23" s="210"/>
+      <c r="M23" s="210"/>
+    </row>
+    <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45687</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="488"/>
+      <c r="F24" s="489"/>
+      <c r="G24" s="427" t="s">
+        <v>235</v>
+      </c>
+      <c r="H24" s="428"/>
+      <c r="I24" s="429"/>
+      <c r="J24" s="82"/>
+      <c r="K24" s="455" t="s">
+        <v>260</v>
+      </c>
+      <c r="L24" s="456"/>
+      <c r="M24" s="210"/>
+    </row>
+    <row r="25" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="490"/>
+      <c r="F25" s="491"/>
+      <c r="G25" s="430"/>
+      <c r="H25" s="431"/>
+      <c r="I25" s="432"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="223"/>
+      <c r="L25" s="210"/>
+      <c r="M25" s="210"/>
+    </row>
+    <row r="26" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="492"/>
+      <c r="F26" s="493"/>
+      <c r="G26" s="433"/>
+      <c r="H26" s="434"/>
+      <c r="I26" s="435"/>
+      <c r="J26" s="83"/>
+      <c r="K26" s="223"/>
+      <c r="L26" s="210"/>
+      <c r="M26" s="210"/>
+    </row>
+    <row r="27" spans="1:19" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...470 lines deleted...]
-      <c r="A28" s="55">
+      <c r="D27" s="149" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="149" t="s">
+        <v>152</v>
+      </c>
+      <c r="F27" s="345" t="s">
+        <v>226</v>
+      </c>
+      <c r="G27" s="346"/>
+      <c r="H27" s="425" t="s">
+        <v>236</v>
+      </c>
+      <c r="I27" s="426"/>
+      <c r="J27" s="123"/>
+      <c r="K27" s="210"/>
+      <c r="L27" s="210"/>
+      <c r="M27" s="210"/>
+    </row>
+    <row r="28" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45688</v>
       </c>
-      <c r="B28" s="41"/>
-[...12 lines deleted...]
-      <c r="M28" s="226"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="351" t="s">
+        <v>237</v>
+      </c>
+      <c r="G28" s="359"/>
+      <c r="H28" s="376"/>
+      <c r="I28" s="494"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="210"/>
+      <c r="L28" s="221"/>
+      <c r="M28" s="221"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
     </row>
-    <row r="29" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...20 lines deleted...]
-      <c r="F30" s="359"/>
+    <row r="29" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="347"/>
+      <c r="G29" s="348"/>
+      <c r="H29" s="495"/>
+      <c r="I29" s="496"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="220"/>
+      <c r="L29" s="210"/>
+      <c r="M29" s="210"/>
+    </row>
+    <row r="30" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="354"/>
       <c r="G30" s="360"/>
-      <c r="H30" s="473"/>
-[...4 lines deleted...]
-      <c r="M30" s="215"/>
+      <c r="H30" s="497"/>
+      <c r="I30" s="498"/>
+      <c r="J30" s="103"/>
+      <c r="K30" s="210"/>
+      <c r="L30" s="210"/>
+      <c r="M30" s="210"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="F28:G30"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="H28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G23:I23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="C15" sqref="C15:C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
-    <col min="4" max="4" width="30.453125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="12.54296875" customWidth="1"/>
+    <col min="4" max="4" width="30.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.44140625" customWidth="1"/>
+    <col min="6" max="6" width="36.44140625" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" customWidth="1"/>
+    <col min="8" max="8" width="25.44140625" customWidth="1"/>
+    <col min="9" max="9" width="22.44140625" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="149" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="150" t="s">
+      <c r="E3" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="55">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>45689</v>
       </c>
-      <c r="B4" s="69"/>
-[...41 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="B4" s="68"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="100"/>
+    </row>
+    <row r="5" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="210"/>
+      <c r="L5" s="210"/>
+      <c r="M5" s="210"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+      <c r="M6" s="210"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="67"/>
-      <c r="C7" s="149" t="s">
+      <c r="B7" s="66"/>
+      <c r="C7" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="150" t="s">
+      <c r="D7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="150" t="s">
+      <c r="E7" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F7" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="431" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="55">
+      <c r="G7" s="459" t="s">
+        <v>103</v>
+      </c>
+      <c r="H7" s="460"/>
+      <c r="I7" s="460"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="210"/>
+      <c r="L7" s="210"/>
+      <c r="M7" s="210"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>45690</v>
       </c>
-      <c r="B8" s="75"/>
-[...45 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="B8" s="74"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="400" t="s">
+        <v>73</v>
+      </c>
+      <c r="H8" s="401"/>
+      <c r="I8" s="402"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="210"/>
+      <c r="L8" s="210"/>
+      <c r="M8" s="210"/>
+    </row>
+    <row r="9" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="214"/>
+      <c r="F9" s="279"/>
+      <c r="G9" s="403"/>
+      <c r="H9" s="404"/>
+      <c r="I9" s="405"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="210"/>
+      <c r="L9" s="210"/>
+      <c r="M9" s="210"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="406"/>
+      <c r="H10" s="407"/>
+      <c r="I10" s="408"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="210"/>
+      <c r="L10" s="210"/>
+      <c r="M10" s="210"/>
+    </row>
+    <row r="11" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="49"/>
-      <c r="C11" s="149" t="s">
+      <c r="B11" s="48"/>
+      <c r="C11" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="150" t="s">
+      <c r="D11" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="150" t="s">
+      <c r="E11" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F11" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="157" t="s">
-[...14 lines deleted...]
-      <c r="A12" s="55">
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="45"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
+      <c r="M11" s="210"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
         <v>45691</v>
       </c>
-      <c r="B12" s="30"/>
-[...43 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="210"/>
+      <c r="L12" s="210"/>
+      <c r="M12" s="210"/>
+    </row>
+    <row r="13" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="214"/>
+      <c r="E13" s="150"/>
+      <c r="F13" s="279"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="210"/>
+      <c r="L13" s="210"/>
+      <c r="M13" s="210"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="210"/>
+      <c r="M14" s="210"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="35"/>
-      <c r="C15" s="149" t="s">
+      <c r="B15" s="34"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="45"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="210"/>
+      <c r="M15" s="210"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45692</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="80"/>
+      <c r="G16" s="124"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="210"/>
+      <c r="L16" s="210"/>
+      <c r="M16" s="210"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="77"/>
+      <c r="E17" s="214"/>
+      <c r="F17" s="277"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="210"/>
+      <c r="L17" s="210"/>
+      <c r="M17" s="210"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="125"/>
+      <c r="G18" s="79"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="210"/>
+      <c r="L18" s="210"/>
+      <c r="M18" s="210"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="150" t="s">
+      <c r="D19" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="150" t="s">
+      <c r="E19" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="F19" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="157" t="s">
-[...92 lines deleted...]
-      <c r="A20" s="55">
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="45"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+      <c r="M19" s="210"/>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
         <v>45693</v>
       </c>
-      <c r="B20" s="39"/>
-[...70 lines deleted...]
-      <c r="A24" s="55">
+      <c r="B20" s="38"/>
+      <c r="C20" s="183"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="217"/>
+      <c r="F20" s="160"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+      <c r="M20" s="210"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="214"/>
+      <c r="E21" s="277"/>
+      <c r="F21" s="214"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="77"/>
+      <c r="K21" s="455" t="s">
+        <v>42</v>
+      </c>
+      <c r="L21" s="456"/>
+      <c r="M21" s="210"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="277"/>
+      <c r="F22" s="281"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="210"/>
+      <c r="L22" s="210"/>
+      <c r="M22" s="210"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="147" t="s">
+        <v>110</v>
+      </c>
+      <c r="E23" s="197" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="199" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="349"/>
+      <c r="H23" s="419"/>
+      <c r="I23" s="350"/>
+      <c r="J23" s="88"/>
+      <c r="K23" s="210"/>
+      <c r="L23" s="210"/>
+      <c r="M23" s="210"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
         <v>45694</v>
       </c>
-      <c r="B24" s="30"/>
-[...65 lines deleted...]
-      <c r="K27" s="225"/>
+      <c r="B24" s="29"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="451"/>
+      <c r="E24" s="451"/>
+      <c r="F24" s="451"/>
+      <c r="G24" s="376"/>
+      <c r="H24" s="499"/>
+      <c r="I24" s="377"/>
+      <c r="J24" s="77"/>
+      <c r="K24" s="210" t="s">
+        <v>263</v>
+      </c>
+      <c r="L24" s="210"/>
+      <c r="M24" s="210"/>
+    </row>
+    <row r="25" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="452"/>
+      <c r="E25" s="452"/>
+      <c r="F25" s="452"/>
+      <c r="G25" s="366"/>
+      <c r="H25" s="378"/>
+      <c r="I25" s="367"/>
+      <c r="J25" s="77"/>
+      <c r="K25" s="210"/>
+      <c r="L25" s="210"/>
+      <c r="M25" s="210"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="453"/>
+      <c r="E26" s="453"/>
+      <c r="F26" s="453"/>
+      <c r="G26" s="385"/>
+      <c r="H26" s="500"/>
+      <c r="I26" s="386"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="210"/>
+      <c r="L26" s="210"/>
+      <c r="M26" s="210"/>
+    </row>
+    <row r="27" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="188" t="s">
+        <v>128</v>
+      </c>
+      <c r="D27" s="149" t="s">
+        <v>151</v>
+      </c>
+      <c r="E27" s="197" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" s="147" t="s">
+        <v>94</v>
+      </c>
+      <c r="G27" s="345"/>
+      <c r="H27" s="346"/>
+      <c r="I27" s="412"/>
+      <c r="J27" s="123"/>
+      <c r="K27" s="220"/>
       <c r="L27" s="14"/>
-      <c r="M27" s="226"/>
-[...2 lines deleted...]
-      <c r="A28" s="55">
+      <c r="M27" s="221"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45695</v>
       </c>
-      <c r="B28" s="41"/>
-[...45 lines deleted...]
-      <c r="M31" s="215"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="451"/>
+      <c r="E28" s="461"/>
+      <c r="F28" s="451"/>
+      <c r="G28" s="376"/>
+      <c r="H28" s="499"/>
+      <c r="I28" s="377"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="210"/>
+      <c r="L28" s="210"/>
+      <c r="M28" s="210"/>
+    </row>
+    <row r="29" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="452"/>
+      <c r="E29" s="379"/>
+      <c r="F29" s="452"/>
+      <c r="G29" s="366"/>
+      <c r="H29" s="378"/>
+      <c r="I29" s="367"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="210"/>
+      <c r="L29" s="210"/>
+      <c r="M29" s="210"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="453"/>
+      <c r="E30" s="465"/>
+      <c r="F30" s="453"/>
+      <c r="G30" s="385"/>
+      <c r="H30" s="500"/>
+      <c r="I30" s="386"/>
+      <c r="J30" s="103"/>
+      <c r="K30" s="220"/>
+      <c r="L30" s="220"/>
+      <c r="M30" s="221"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="K31" s="210"/>
+      <c r="L31" s="210"/>
+      <c r="M31" s="210"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="K21:L21"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="F24:F26"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+    <sheetView topLeftCell="A5" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15:C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="20.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="19.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.88671875" customWidth="1"/>
+    <col min="5" max="5" width="36.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26.5546875" customWidth="1"/>
+    <col min="7" max="7" width="21.5546875" customWidth="1"/>
+    <col min="8" max="8" width="20.5546875" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
-    <col min="10" max="11" width="12.54296875" customWidth="1"/>
-    <col min="12" max="12" width="7.453125" customWidth="1"/>
+    <col min="10" max="11" width="12.5546875" customWidth="1"/>
+    <col min="12" max="12" width="7.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="149" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>45696</v>
+      </c>
+      <c r="B4" s="68"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="210"/>
+      <c r="M4" s="210"/>
+    </row>
+    <row r="5" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="210"/>
+      <c r="L5" s="210"/>
+      <c r="M5" s="210"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+      <c r="M6" s="210"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="66"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="349" t="s">
+        <v>158</v>
+      </c>
+      <c r="H7" s="419"/>
+      <c r="I7" s="350"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="210"/>
+      <c r="L7" s="210"/>
+      <c r="M7" s="210"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>45697</v>
+      </c>
+      <c r="B8" s="74"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="461"/>
+      <c r="H8" s="462"/>
+      <c r="I8" s="463"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="210"/>
+      <c r="L8" s="210"/>
+      <c r="M8" s="210"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="214"/>
+      <c r="F9" s="279"/>
+      <c r="G9" s="379"/>
+      <c r="H9" s="464"/>
+      <c r="I9" s="380"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="455"/>
+      <c r="L9" s="501"/>
+      <c r="M9" s="210"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="465"/>
+      <c r="H10" s="466"/>
+      <c r="I10" s="467"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="210"/>
+      <c r="L10" s="210"/>
+      <c r="M10" s="210"/>
+    </row>
+    <row r="11" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="45"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
+      <c r="M11" s="210"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
+        <v>45698</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="210"/>
+      <c r="L12" s="210"/>
+      <c r="M12" s="210"/>
+    </row>
+    <row r="13" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="214"/>
+      <c r="E13" s="150"/>
+      <c r="F13" s="214"/>
+      <c r="G13" s="277"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="77"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="210"/>
+      <c r="L13" s="210"/>
+      <c r="M13" s="210"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="210"/>
+      <c r="M14" s="210"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="34"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="349" t="s">
+        <v>158</v>
+      </c>
+      <c r="H15" s="419"/>
+      <c r="I15" s="350"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="210"/>
+      <c r="M15" s="210"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45699</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="124"/>
+      <c r="F16" s="80"/>
+      <c r="G16" s="461"/>
+      <c r="H16" s="462"/>
+      <c r="I16" s="463"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="210"/>
+      <c r="L16" s="210"/>
+      <c r="M16" s="210"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="77"/>
+      <c r="E17" s="214"/>
+      <c r="F17" s="77"/>
+      <c r="G17" s="379"/>
+      <c r="H17" s="464"/>
+      <c r="I17" s="380"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="220"/>
+      <c r="L17" s="210"/>
+      <c r="M17" s="210"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="79"/>
+      <c r="F18" s="125"/>
+      <c r="G18" s="465"/>
+      <c r="H18" s="466"/>
+      <c r="I18" s="467"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="210"/>
+      <c r="L18" s="210"/>
+      <c r="M18" s="210"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="45"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+      <c r="M19" s="210"/>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
+        <v>45700</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="183"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="217"/>
+      <c r="F20" s="160"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+      <c r="M20" s="210"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="214"/>
+      <c r="E21" s="277"/>
+      <c r="F21" s="214"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="77"/>
+      <c r="J21" s="77"/>
+      <c r="K21" s="210"/>
+      <c r="L21" s="210"/>
+      <c r="M21" s="210"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="277"/>
+      <c r="F22" s="281"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="210"/>
+      <c r="L22" s="210"/>
+      <c r="M22" s="210"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="121" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="175" t="s">
+        <v>117</v>
+      </c>
+      <c r="F23" s="112" t="s">
+        <v>136</v>
+      </c>
+      <c r="G23" s="349" t="s">
+        <v>157</v>
+      </c>
+      <c r="H23" s="419"/>
+      <c r="I23" s="350"/>
+      <c r="J23" s="88"/>
+      <c r="K23" s="210"/>
+      <c r="L23" s="210"/>
+      <c r="M23" s="210"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45701</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="124"/>
+      <c r="E24" s="124"/>
+      <c r="F24" s="77"/>
+      <c r="G24" s="461"/>
+      <c r="H24" s="462"/>
+      <c r="I24" s="463"/>
+      <c r="J24" s="77"/>
+      <c r="K24" s="210" t="s">
+        <v>265</v>
+      </c>
+      <c r="L24" s="210"/>
+      <c r="M24" s="210"/>
+    </row>
+    <row r="25" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="77"/>
+      <c r="F25" s="77"/>
+      <c r="G25" s="379"/>
+      <c r="H25" s="464"/>
+      <c r="I25" s="380"/>
+      <c r="J25" s="77"/>
+      <c r="K25" s="210"/>
+      <c r="L25" s="210"/>
+      <c r="M25" s="210"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="465"/>
+      <c r="H26" s="466"/>
+      <c r="I26" s="467"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="210"/>
+      <c r="L26" s="210"/>
+      <c r="M26" s="210"/>
+    </row>
+    <row r="27" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...462 lines deleted...]
-      <c r="A28" s="55">
+      <c r="D27" s="121" t="s">
+        <v>166</v>
+      </c>
+      <c r="E27" s="121" t="s">
+        <v>162</v>
+      </c>
+      <c r="F27" s="177" t="s">
+        <v>153</v>
+      </c>
+      <c r="G27" s="345" t="s">
+        <v>154</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="412"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="210"/>
+      <c r="L27" s="210"/>
+      <c r="M27" s="210"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45702</v>
       </c>
-      <c r="B28" s="41"/>
-[...42 lines deleted...]
-      <c r="M30" s="215"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="451"/>
+      <c r="E28" s="461"/>
+      <c r="F28" s="461"/>
+      <c r="G28" s="461"/>
+      <c r="H28" s="462"/>
+      <c r="I28" s="463"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="210"/>
+      <c r="L28" s="210"/>
+      <c r="M28" s="210"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="452"/>
+      <c r="E29" s="379"/>
+      <c r="F29" s="379"/>
+      <c r="G29" s="379"/>
+      <c r="H29" s="464"/>
+      <c r="I29" s="380"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="455" t="s">
+        <v>44</v>
+      </c>
+      <c r="L29" s="456"/>
+      <c r="M29" s="210"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="453"/>
+      <c r="E30" s="465"/>
+      <c r="F30" s="465"/>
+      <c r="G30" s="465"/>
+      <c r="H30" s="466"/>
+      <c r="I30" s="467"/>
+      <c r="J30" s="103"/>
+      <c r="K30" s="210"/>
+      <c r="L30" s="210"/>
+      <c r="M30" s="210"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="K29:L29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77B8A095-EDFB-4441-9A50-E7934C6F061F}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.44140625" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" customWidth="1"/>
+    <col min="9" max="9" width="17.44140625" customWidth="1"/>
+    <col min="10" max="10" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="341" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="368" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1" s="368"/>
+      <c r="D1" s="368"/>
+      <c r="F1" s="371" t="s">
+        <v>0</v>
+      </c>
+      <c r="G1" s="372"/>
+      <c r="H1" s="372"/>
+      <c r="I1" s="373"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="369"/>
+      <c r="C2" s="369"/>
+      <c r="D2" s="370"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="374"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="375"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="118"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="120" t="s">
+        <v>58</v>
+      </c>
+      <c r="F3" s="119"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>45880</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+    </row>
+    <row r="5" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="92" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" s="92"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="118" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" s="119" t="s">
         <v>52</v>
       </c>
-      <c r="C1" s="341"/>
-[...93 lines deleted...]
-      <c r="A8" s="55">
+      <c r="E7" s="120"/>
+      <c r="F7" s="119"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="34"/>
+    </row>
+    <row r="8" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>45881</v>
       </c>
-      <c r="B8" s="36"/>
-[...15 lines deleted...]
-      <c r="D9" s="30" t="s">
+      <c r="B8" s="35"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="E9" s="30"/>
-[...19 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="D9" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="94"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="24"/>
-[...12 lines deleted...]
-      <c r="A12" s="55">
+      <c r="B11" s="23"/>
+      <c r="C11" s="118"/>
+      <c r="D11" s="119"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="119" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" s="26"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
         <v>45882</v>
       </c>
-      <c r="B12" s="29"/>
-[...36 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="38"/>
+    </row>
+    <row r="13" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="92"/>
+      <c r="E13" s="92"/>
+      <c r="F13" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="G13" s="29"/>
+      <c r="H13" s="92"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="94"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="24"/>
-[...10 lines deleted...]
-      <c r="A16" s="55">
+      <c r="B15" s="23"/>
+      <c r="C15" s="118"/>
+      <c r="D15" s="119"/>
+      <c r="E15" s="120"/>
+      <c r="F15" s="119"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
         <v>45883</v>
       </c>
-      <c r="B16" s="36"/>
-[...34 lines deleted...]
-      <c r="A19" s="23" t="s">
+      <c r="B16" s="35"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+    </row>
+    <row r="17" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="92"/>
+      <c r="E17" s="92"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="94"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="24"/>
-[...10 lines deleted...]
-      <c r="A20" s="55">
+      <c r="B19" s="23"/>
+      <c r="C19" s="118"/>
+      <c r="D19" s="119"/>
+      <c r="E19" s="120"/>
+      <c r="F19" s="119"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="34"/>
+    </row>
+    <row r="20" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
         <v>45884</v>
       </c>
-      <c r="B20" s="29"/>
-[...34 lines deleted...]
-      <c r="A23" s="43" t="s">
+      <c r="B20" s="28"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="93"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="40"/>
+    </row>
+    <row r="21" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="92"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="40"/>
+    </row>
+    <row r="22" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="24"/>
-[...100 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="364"/>
+      <c r="F23" s="365"/>
+      <c r="G23" s="364"/>
+      <c r="H23" s="365"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+    </row>
+    <row r="24" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="376"/>
+      <c r="H24" s="377"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="113"/>
+    </row>
+    <row r="25" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="366"/>
+      <c r="F25" s="378"/>
+      <c r="G25" s="366"/>
+      <c r="H25" s="367"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="111"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="364"/>
+      <c r="F27" s="365"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="87"/>
+    </row>
+    <row r="28" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="111"/>
+      <c r="D28" s="93"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="111"/>
+      <c r="H28" s="111"/>
+      <c r="I28" s="111"/>
+      <c r="J28" s="40"/>
+    </row>
+    <row r="29" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="92"/>
+      <c r="E29" s="366"/>
+      <c r="F29" s="367"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="92"/>
+      <c r="J29" s="57"/>
+    </row>
+    <row r="30" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="111"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="111"/>
+      <c r="H30" s="111"/>
+      <c r="I30" s="111"/>
+      <c r="J30" s="41"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="C15" sqref="C15:C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="21.90625" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" customWidth="1"/>
+    <col min="4" max="4" width="26.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24.44140625" customWidth="1"/>
+    <col min="6" max="6" width="31.88671875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.88671875" customWidth="1"/>
     <col min="8" max="8" width="23" customWidth="1"/>
     <col min="9" max="9" width="26" customWidth="1"/>
-    <col min="10" max="10" width="12.54296875" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="213" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="178" t="s">
+      <c r="D3" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="123" t="s">
+      <c r="E3" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="178" t="s">
+      <c r="F3" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="114" t="s">
+      <c r="G3" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>45703</v>
+      </c>
+      <c r="B4" s="68"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="124"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="210"/>
+      <c r="M4" s="210"/>
+      <c r="N4" s="224"/>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="277"/>
+      <c r="E5" s="275"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="277"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="210"/>
+      <c r="L5" s="210"/>
+      <c r="M5" s="210"/>
+      <c r="N5" s="224"/>
+    </row>
+    <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+      <c r="M6" s="210"/>
+      <c r="N6" s="224"/>
+    </row>
+    <row r="7" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="66"/>
+      <c r="C7" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="45"/>
+      <c r="K7" s="210"/>
+      <c r="L7" s="210"/>
+      <c r="M7" s="210"/>
+      <c r="N7" s="224"/>
+    </row>
+    <row r="8" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>45704</v>
+      </c>
+      <c r="B8" s="74"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="80"/>
+      <c r="H8" s="124"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="210"/>
+      <c r="L8" s="210"/>
+      <c r="M8" s="210"/>
+      <c r="N8" s="224"/>
+    </row>
+    <row r="9" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="279"/>
+      <c r="G9" s="277"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="210"/>
+      <c r="L9" s="210"/>
+      <c r="M9" s="210"/>
+      <c r="N9" s="224"/>
+    </row>
+    <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="125"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="210"/>
+      <c r="L10" s="210"/>
+      <c r="M10" s="210"/>
+      <c r="N10" s="224"/>
+    </row>
+    <row r="11" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="C11" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
+      <c r="M11" s="210"/>
+      <c r="N11" s="224"/>
+    </row>
+    <row r="12" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
+        <v>45705</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="124"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="210"/>
+      <c r="L12" s="210"/>
+      <c r="M12" s="210"/>
+      <c r="N12" s="224"/>
+    </row>
+    <row r="13" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="279"/>
+      <c r="G13" s="53"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="210"/>
+      <c r="L13" s="210"/>
+      <c r="M13" s="210"/>
+      <c r="N13" s="224"/>
+    </row>
+    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="79"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="210"/>
+      <c r="M14" s="210"/>
+      <c r="N14" s="224"/>
+    </row>
+    <row r="15" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="34"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="45"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="210"/>
+      <c r="M15" s="210"/>
+      <c r="N15" s="224"/>
+    </row>
+    <row r="16" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45706</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="77"/>
+      <c r="I16" s="138"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="100"/>
+      <c r="L16" s="210"/>
+      <c r="M16" s="210"/>
+      <c r="N16" s="224"/>
+    </row>
+    <row r="17" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="214"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="282"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="210"/>
+      <c r="L17" s="210"/>
+      <c r="M17" s="210"/>
+      <c r="N17" s="224"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="103"/>
+      <c r="H18" s="103"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="220"/>
+      <c r="L18" s="210"/>
+      <c r="M18" s="210"/>
+      <c r="N18" s="224"/>
+    </row>
+    <row r="19" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="364" t="s">
+        <v>170</v>
+      </c>
+      <c r="G19" s="409"/>
+      <c r="H19" s="409"/>
+      <c r="I19" s="365"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+      <c r="M19" s="210"/>
+      <c r="N19" s="224"/>
+    </row>
+    <row r="20" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
+        <v>45707</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="158"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="427" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="428"/>
+      <c r="H20" s="428"/>
+      <c r="I20" s="429"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+      <c r="M20" s="210"/>
+      <c r="N20" s="224"/>
+    </row>
+    <row r="21" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="430"/>
+      <c r="G21" s="431"/>
+      <c r="H21" s="431"/>
+      <c r="I21" s="432"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="210"/>
+      <c r="L21" s="210"/>
+      <c r="M21" s="210"/>
+      <c r="N21" s="224"/>
+    </row>
+    <row r="22" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="433"/>
+      <c r="G22" s="434"/>
+      <c r="H22" s="434"/>
+      <c r="I22" s="435"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="210"/>
+      <c r="L22" s="210"/>
+      <c r="M22" s="210"/>
+      <c r="N22" s="224"/>
+    </row>
+    <row r="23" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="231" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="208" t="s">
+        <v>110</v>
+      </c>
+      <c r="E23" s="229" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="229" t="s">
+        <v>147</v>
+      </c>
+      <c r="G23" s="425" t="s">
+        <v>279</v>
+      </c>
+      <c r="H23" s="470"/>
+      <c r="I23" s="426"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="210"/>
+      <c r="L23" s="210"/>
+      <c r="M23" s="210"/>
+      <c r="N23" s="224"/>
+    </row>
+    <row r="24" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="54">
+        <v>45708</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="451"/>
+      <c r="E24" s="461"/>
+      <c r="F24" s="451"/>
+      <c r="G24" s="400" t="s">
+        <v>220</v>
+      </c>
+      <c r="H24" s="401"/>
+      <c r="I24" s="402"/>
+      <c r="J24" s="114"/>
+      <c r="K24" s="210"/>
+      <c r="L24" s="210"/>
+      <c r="M24" s="210"/>
+      <c r="N24" s="224"/>
+    </row>
+    <row r="25" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="46"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="452"/>
+      <c r="E25" s="379"/>
+      <c r="F25" s="452"/>
+      <c r="G25" s="403"/>
+      <c r="H25" s="404"/>
+      <c r="I25" s="405"/>
+      <c r="J25" s="104"/>
+      <c r="K25" s="225"/>
+      <c r="L25" s="102"/>
+      <c r="M25" s="210"/>
+      <c r="N25" s="224"/>
+    </row>
+    <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="47"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="453"/>
+      <c r="E26" s="465"/>
+      <c r="F26" s="453"/>
+      <c r="G26" s="406"/>
+      <c r="H26" s="407"/>
+      <c r="I26" s="408"/>
+      <c r="J26" s="104"/>
+      <c r="K26" s="102"/>
+      <c r="L26" s="210"/>
+      <c r="M26" s="210"/>
+      <c r="N26" s="224"/>
+    </row>
+    <row r="27" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="232" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="178" t="s">
-[...466 lines deleted...]
-      <c r="C27" s="237" t="s">
+      <c r="D27" s="208" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="213" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="339" t="s">
+      <c r="E27" s="229" t="s">
         <v>171</v>
       </c>
-      <c r="H27" s="389"/>
-[...8 lines deleted...]
-      <c r="A28" s="55">
+      <c r="F27" s="208" t="s">
+        <v>94</v>
+      </c>
+      <c r="G27" s="364" t="s">
+        <v>156</v>
+      </c>
+      <c r="H27" s="409"/>
+      <c r="I27" s="365"/>
+      <c r="J27" s="116"/>
+      <c r="K27" s="210"/>
+      <c r="L27" s="210"/>
+      <c r="M27" s="210"/>
+      <c r="N27" s="224"/>
+    </row>
+    <row r="28" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="54">
         <v>45709</v>
       </c>
-      <c r="B28" s="41"/>
-[...51 lines deleted...]
-      <c r="N31" s="229"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="451"/>
+      <c r="E28" s="502"/>
+      <c r="F28" s="451"/>
+      <c r="G28" s="427" t="s">
+        <v>238</v>
+      </c>
+      <c r="H28" s="428"/>
+      <c r="I28" s="429"/>
+      <c r="J28" s="104"/>
+      <c r="K28" s="210"/>
+      <c r="L28" s="210"/>
+      <c r="M28" s="210"/>
+      <c r="N28" s="224"/>
+    </row>
+    <row r="29" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="46"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="452"/>
+      <c r="E29" s="503"/>
+      <c r="F29" s="452"/>
+      <c r="G29" s="430"/>
+      <c r="H29" s="431"/>
+      <c r="I29" s="432"/>
+      <c r="J29" s="104"/>
+      <c r="K29" s="210"/>
+      <c r="L29" s="210"/>
+      <c r="M29" s="210"/>
+      <c r="N29" s="224"/>
+    </row>
+    <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="47"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="453"/>
+      <c r="E30" s="504"/>
+      <c r="F30" s="453"/>
+      <c r="G30" s="433"/>
+      <c r="H30" s="434"/>
+      <c r="I30" s="435"/>
+      <c r="J30" s="115"/>
+      <c r="K30" s="220"/>
+      <c r="L30" s="210"/>
+      <c r="M30" s="210"/>
+      <c r="N30" s="224"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="K31" s="224"/>
+      <c r="L31" s="224"/>
+      <c r="M31" s="224"/>
+      <c r="N31" s="224"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E24:E26"/>
     <mergeCell ref="F24:F26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D17" sqref="D17"/>
+      <selection activeCell="C15" sqref="C15:C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="42.6328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" customWidth="1"/>
+    <col min="4" max="4" width="42.88671875" customWidth="1"/>
+    <col min="5" max="5" width="42.5546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" customWidth="1"/>
-    <col min="7" max="7" width="23.08984375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="13.90625" customWidth="1"/>
+    <col min="7" max="7" width="23.109375" customWidth="1"/>
+    <col min="8" max="8" width="22.44140625" customWidth="1"/>
+    <col min="9" max="9" width="21.88671875" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
+    <col min="12" max="12" width="10.88671875" customWidth="1"/>
+    <col min="13" max="13" width="13.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
-      <c r="C3" s="213" t="s">
+      <c r="C3" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="178" t="s">
+      <c r="D3" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="123" t="s">
+      <c r="E3" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="178" t="s">
+      <c r="F3" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="114" t="s">
+      <c r="G3" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+      <c r="K3" s="237"/>
+      <c r="L3" s="224"/>
+      <c r="M3" s="224"/>
+      <c r="N3" s="224"/>
+    </row>
+    <row r="4" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>45710</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="124"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="238"/>
+      <c r="L4" s="224"/>
+      <c r="M4" s="224"/>
+      <c r="N4" s="224"/>
+    </row>
+    <row r="5" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="54"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="224"/>
+      <c r="L5" s="224"/>
+      <c r="M5" s="224"/>
+      <c r="N5" s="224"/>
+    </row>
+    <row r="6" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="54"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="224"/>
+      <c r="L6" s="224"/>
+      <c r="M6" s="224"/>
+      <c r="N6" s="224"/>
+    </row>
+    <row r="7" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="26"/>
+      <c r="K7" s="224"/>
+      <c r="L7" s="224"/>
+      <c r="M7" s="224"/>
+      <c r="N7" s="224"/>
+    </row>
+    <row r="8" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>45711</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="224"/>
+      <c r="L8" s="224"/>
+      <c r="M8" s="224"/>
+      <c r="N8" s="224"/>
+    </row>
+    <row r="9" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="77"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="224"/>
+      <c r="L9" s="224"/>
+      <c r="M9" s="224"/>
+      <c r="N9" s="224"/>
+    </row>
+    <row r="10" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="103"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="224"/>
+      <c r="L10" s="224"/>
+      <c r="M10" s="224"/>
+      <c r="N10" s="224"/>
+    </row>
+    <row r="11" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="117"/>
+      <c r="C11" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="45"/>
+      <c r="K11" s="224"/>
+      <c r="L11" s="224"/>
+      <c r="M11" s="224"/>
+      <c r="N11" s="224"/>
+    </row>
+    <row r="12" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
+        <v>45712</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="224"/>
+      <c r="L12" s="224"/>
+      <c r="M12" s="224"/>
+      <c r="N12" s="224"/>
+    </row>
+    <row r="13" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="75"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="77"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="224"/>
+      <c r="L13" s="224"/>
+      <c r="M13" s="224"/>
+      <c r="N13" s="224"/>
+    </row>
+    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="224"/>
+      <c r="L14" s="224"/>
+      <c r="M14" s="224"/>
+    </row>
+    <row r="15" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="45"/>
+      <c r="K15" s="224"/>
+      <c r="L15" s="224"/>
+      <c r="M15" s="224"/>
+    </row>
+    <row r="16" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45713</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="80"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="224"/>
+      <c r="L16" s="224"/>
+      <c r="M16" s="224"/>
+    </row>
+    <row r="17" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="77"/>
+      <c r="F17" s="282"/>
+      <c r="G17" s="80"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="224"/>
+      <c r="L17" s="224"/>
+      <c r="M17" s="224"/>
+      <c r="N17" s="224"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="224"/>
+      <c r="L18" s="224"/>
+      <c r="M18" s="224"/>
+    </row>
+    <row r="19" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="381" t="s">
+        <v>172</v>
+      </c>
+      <c r="E19" s="382"/>
+      <c r="F19" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="45"/>
+      <c r="K19" s="224"/>
+      <c r="L19" s="224"/>
+      <c r="M19" s="224"/>
+    </row>
+    <row r="20" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
+        <v>45714</v>
+      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="185"/>
+      <c r="D20" s="505"/>
+      <c r="E20" s="506"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="224"/>
+      <c r="L20" s="224"/>
+      <c r="M20" s="224"/>
+    </row>
+    <row r="21" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="379"/>
+      <c r="E21" s="380"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="77"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="77"/>
+      <c r="K21" s="455" t="s">
+        <v>245</v>
+      </c>
+      <c r="L21" s="456"/>
+      <c r="M21" s="224"/>
+      <c r="N21" s="224"/>
+    </row>
+    <row r="22" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="465"/>
+      <c r="E22" s="467"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="224"/>
+      <c r="L22" s="224"/>
+      <c r="M22" s="224"/>
+      <c r="N22" s="224"/>
+    </row>
+    <row r="23" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="231" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="121" t="s">
+        <v>110</v>
+      </c>
+      <c r="E23" s="175" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="112" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="349" t="s">
+        <v>168</v>
+      </c>
+      <c r="H23" s="419"/>
+      <c r="I23" s="350"/>
+      <c r="J23" s="106"/>
+      <c r="K23" s="224"/>
+      <c r="L23" s="224"/>
+      <c r="M23" s="224"/>
+      <c r="N23" s="224"/>
+    </row>
+    <row r="24" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45715</v>
+      </c>
+      <c r="B24" s="15"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="288"/>
+      <c r="E24" s="124"/>
+      <c r="F24" s="124"/>
+      <c r="G24" s="461"/>
+      <c r="H24" s="462"/>
+      <c r="I24" s="463"/>
+      <c r="J24" s="108"/>
+      <c r="K24" s="224" t="s">
+        <v>268</v>
+      </c>
+      <c r="L24" s="224"/>
+      <c r="M24" s="224"/>
+      <c r="N24" s="224"/>
+    </row>
+    <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="77"/>
+      <c r="F25" s="77"/>
+      <c r="G25" s="379"/>
+      <c r="H25" s="464"/>
+      <c r="I25" s="380"/>
+      <c r="J25" s="109"/>
+      <c r="K25" s="224"/>
+      <c r="L25" s="224"/>
+      <c r="M25" s="224"/>
+      <c r="N25" s="224"/>
+    </row>
+    <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="289"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="79"/>
+      <c r="G26" s="465"/>
+      <c r="H26" s="466"/>
+      <c r="I26" s="467"/>
+      <c r="J26" s="110"/>
+      <c r="K26" s="224"/>
+      <c r="L26" s="254"/>
+      <c r="M26" s="224"/>
+      <c r="N26" s="224"/>
+    </row>
+    <row r="27" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="5"/>
+      <c r="C27" s="232" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="178" t="s">
-[...491 lines deleted...]
-      <c r="A28" s="55">
+      <c r="D27" s="121" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="121" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" s="208" t="s">
+        <v>94</v>
+      </c>
+      <c r="G27" s="345" t="s">
+        <v>169</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="412"/>
+      <c r="J27" s="105"/>
+      <c r="L27" s="224"/>
+      <c r="M27" s="224"/>
+      <c r="N27" s="224"/>
+    </row>
+    <row r="28" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45716</v>
       </c>
       <c r="B28" s="9"/>
-      <c r="C28" s="78"/>
-[...5 lines deleted...]
-      <c r="I28" s="320"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="451"/>
+      <c r="F28" s="451"/>
+      <c r="G28" s="461"/>
+      <c r="H28" s="462"/>
+      <c r="I28" s="463"/>
       <c r="J28" s="15"/>
-      <c r="K28" s="244"/>
-[...5 lines deleted...]
-      <c r="A29" s="47"/>
+      <c r="K28" s="239"/>
+      <c r="L28" s="224"/>
+      <c r="M28" s="224"/>
+      <c r="N28" s="224"/>
+    </row>
+    <row r="29" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
       <c r="B29" s="9"/>
-      <c r="C29" s="78"/>
-[...5 lines deleted...]
-      <c r="I29" s="322"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="452"/>
+      <c r="F29" s="452"/>
+      <c r="G29" s="379"/>
+      <c r="H29" s="464"/>
+      <c r="I29" s="380"/>
       <c r="J29" s="15"/>
-      <c r="K29" s="428" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="48"/>
+      <c r="K29" s="455" t="s">
+        <v>246</v>
+      </c>
+      <c r="L29" s="456"/>
+      <c r="M29" s="224"/>
+      <c r="N29" s="224"/>
+    </row>
+    <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
       <c r="B30" s="10"/>
-      <c r="C30" s="105"/>
-[...5 lines deleted...]
-      <c r="I30" s="324"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="453"/>
+      <c r="F30" s="453"/>
+      <c r="G30" s="465"/>
+      <c r="H30" s="466"/>
+      <c r="I30" s="467"/>
       <c r="J30" s="4"/>
-      <c r="K30" s="229"/>
-[...2 lines deleted...]
-      <c r="N30" s="229"/>
+      <c r="K30" s="224"/>
+      <c r="L30" s="224"/>
+      <c r="M30" s="224"/>
+      <c r="N30" s="224"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K21:L21"/>
     <mergeCell ref="K29:L29"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="D20:E20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="C15" sqref="C15:C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="35.08984375" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="4.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" customWidth="1"/>
+    <col min="4" max="4" width="35.109375" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
-    <col min="6" max="6" width="23.6328125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="12.54296875" customWidth="1"/>
+    <col min="6" max="6" width="23.5546875" customWidth="1"/>
+    <col min="7" max="7" width="26.44140625" customWidth="1"/>
+    <col min="8" max="8" width="19.44140625" customWidth="1"/>
+    <col min="9" max="9" width="20.44140625" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
     <col min="11" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="213" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="178" t="s">
+      <c r="D3" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="123" t="s">
+      <c r="E3" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="178" t="s">
+      <c r="F3" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="114" t="s">
+      <c r="G3" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>45711</v>
+      </c>
+      <c r="B4" s="68"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="124"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="210"/>
+      <c r="M4" s="210"/>
+      <c r="N4" s="210"/>
+      <c r="O4" s="210"/>
+    </row>
+    <row r="5" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="210"/>
+      <c r="L5" s="210"/>
+      <c r="M5" s="210"/>
+      <c r="N5" s="210"/>
+      <c r="O5" s="210"/>
+    </row>
+    <row r="6" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+      <c r="M6" s="210"/>
+      <c r="N6" s="210"/>
+      <c r="O6" s="210"/>
+    </row>
+    <row r="7" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="66"/>
+      <c r="C7" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="26"/>
+      <c r="K7" s="210"/>
+      <c r="L7" s="210"/>
+      <c r="M7" s="210"/>
+      <c r="N7" s="210"/>
+      <c r="O7" s="210"/>
+    </row>
+    <row r="8" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>45712</v>
+      </c>
+      <c r="B8" s="74"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="210"/>
+      <c r="L8" s="210"/>
+      <c r="M8" s="210"/>
+      <c r="N8" s="210"/>
+      <c r="O8" s="210"/>
+    </row>
+    <row r="9" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="77"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="210"/>
+      <c r="L9" s="210"/>
+      <c r="M9" s="210"/>
+      <c r="N9" s="210"/>
+      <c r="O9" s="210"/>
+    </row>
+    <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="103"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="210"/>
+      <c r="L10" s="210"/>
+      <c r="M10" s="210"/>
+      <c r="N10" s="210"/>
+      <c r="O10" s="210"/>
+    </row>
+    <row r="11" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="C11" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="45"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
+      <c r="M11" s="210"/>
+      <c r="N11" s="210"/>
+      <c r="O11" s="210"/>
+    </row>
+    <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
+        <v>45713</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="124"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="210"/>
+      <c r="L12" s="210"/>
+      <c r="M12" s="210"/>
+      <c r="N12" s="210"/>
+      <c r="O12" s="210"/>
+    </row>
+    <row r="13" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="379"/>
+      <c r="E13" s="464"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="210"/>
+      <c r="L13" s="210"/>
+      <c r="M13" s="210"/>
+      <c r="N13" s="210"/>
+      <c r="O13" s="210"/>
+    </row>
+    <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="125"/>
+      <c r="F14" s="79"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="210"/>
+      <c r="L14" s="210"/>
+      <c r="M14" s="210"/>
+      <c r="N14" s="210"/>
+      <c r="O14" s="210"/>
+    </row>
+    <row r="15" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="34"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="45"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="210"/>
+      <c r="M15" s="210"/>
+      <c r="N15" s="210"/>
+      <c r="O15" s="210"/>
+      <c r="Q15" s="18"/>
+    </row>
+    <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45714</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="80"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="210"/>
+      <c r="L16" s="210"/>
+      <c r="M16" s="210"/>
+      <c r="N16" s="210"/>
+      <c r="O16" s="210"/>
+      <c r="Q16" s="18"/>
+    </row>
+    <row r="17" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="77"/>
+      <c r="F17" s="282"/>
+      <c r="G17" s="80"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="77"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="210"/>
+      <c r="L17" s="210"/>
+      <c r="M17" s="210"/>
+      <c r="N17" s="210"/>
+      <c r="O17" s="210"/>
+      <c r="Q17" s="18"/>
+    </row>
+    <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="210"/>
+      <c r="L18" s="210"/>
+      <c r="M18" s="210"/>
+      <c r="N18" s="210"/>
+      <c r="O18" s="210"/>
+      <c r="Q18" s="18"/>
+    </row>
+    <row r="19" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="45"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+      <c r="M19" s="210"/>
+      <c r="N19" s="210"/>
+      <c r="O19" s="210"/>
+      <c r="Q19" s="18"/>
+    </row>
+    <row r="20" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
+        <v>45715</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="183"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+      <c r="M20" s="210"/>
+      <c r="N20" s="210"/>
+      <c r="O20" s="210"/>
+      <c r="Q20" s="18"/>
+    </row>
+    <row r="21" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="77"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="77"/>
+      <c r="K21" s="210"/>
+      <c r="L21" s="210"/>
+      <c r="M21" s="210"/>
+      <c r="N21" s="210"/>
+      <c r="O21" s="210"/>
+    </row>
+    <row r="22" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="210"/>
+      <c r="L22" s="210"/>
+      <c r="M22" s="210"/>
+      <c r="N22" s="210"/>
+      <c r="O22" s="210"/>
+    </row>
+    <row r="23" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="231" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="121" t="s">
+        <v>167</v>
+      </c>
+      <c r="E23" s="510" t="s">
+        <v>174</v>
+      </c>
+      <c r="F23" s="511"/>
+      <c r="G23" s="518" t="s">
+        <v>173</v>
+      </c>
+      <c r="H23" s="519"/>
+      <c r="I23" s="112" t="s">
+        <v>163</v>
+      </c>
+      <c r="J23" s="84"/>
+      <c r="K23" s="210"/>
+      <c r="L23" s="210"/>
+      <c r="M23" s="210"/>
+      <c r="N23" s="210"/>
+      <c r="O23" s="210"/>
+    </row>
+    <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45716</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="461"/>
+      <c r="E24" s="512"/>
+      <c r="F24" s="513"/>
+      <c r="G24" s="461"/>
+      <c r="H24" s="463"/>
+      <c r="I24" s="77"/>
+      <c r="J24" s="57"/>
+      <c r="K24" s="455"/>
+      <c r="L24" s="456"/>
+      <c r="M24" s="210"/>
+      <c r="N24" s="210"/>
+      <c r="O24" s="210"/>
+    </row>
+    <row r="25" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="379"/>
+      <c r="E25" s="514"/>
+      <c r="F25" s="515"/>
+      <c r="G25" s="379"/>
+      <c r="H25" s="380"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="57"/>
+      <c r="K25" s="235"/>
+      <c r="L25" s="235"/>
+      <c r="M25" s="235"/>
+      <c r="N25" s="235"/>
+      <c r="O25" s="230"/>
+      <c r="P25" s="230"/>
+    </row>
+    <row r="26" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="465"/>
+      <c r="E26" s="516"/>
+      <c r="F26" s="517"/>
+      <c r="G26" s="465"/>
+      <c r="H26" s="467"/>
+      <c r="I26" s="276"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="210"/>
+      <c r="L26" s="210"/>
+      <c r="M26" s="210"/>
+      <c r="N26" s="210"/>
+    </row>
+    <row r="27" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="232" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="178" t="s">
-[...497 lines deleted...]
-      <c r="C27" s="237" t="s">
+      <c r="D27" s="121" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="123" t="s">
-[...18 lines deleted...]
-      <c r="A28" s="55">
+      <c r="E27" s="381" t="s">
+        <v>165</v>
+      </c>
+      <c r="F27" s="382"/>
+      <c r="G27" s="381" t="s">
+        <v>164</v>
+      </c>
+      <c r="H27" s="423"/>
+      <c r="I27" s="382"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="210"/>
+      <c r="L27" s="210"/>
+      <c r="M27" s="210"/>
+      <c r="N27" s="210"/>
+    </row>
+    <row r="28" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45717</v>
       </c>
-      <c r="B28" s="41"/>
-[...44 lines deleted...]
-      <c r="O30" s="223"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="507"/>
+      <c r="E28" s="461"/>
+      <c r="F28" s="463"/>
+      <c r="G28" s="461"/>
+      <c r="H28" s="462"/>
+      <c r="I28" s="463"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="220"/>
+      <c r="L28" s="210"/>
+      <c r="M28" s="210"/>
+      <c r="N28" s="210"/>
+    </row>
+    <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="508"/>
+      <c r="E29" s="379"/>
+      <c r="F29" s="380"/>
+      <c r="G29" s="379"/>
+      <c r="H29" s="464"/>
+      <c r="I29" s="380"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="210"/>
+      <c r="L29" s="221"/>
+      <c r="M29" s="210"/>
+      <c r="N29" s="210"/>
+    </row>
+    <row r="30" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="509"/>
+      <c r="E30" s="465"/>
+      <c r="F30" s="467"/>
+      <c r="G30" s="465"/>
+      <c r="H30" s="466"/>
+      <c r="I30" s="467"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="236"/>
+      <c r="L30" s="236"/>
+      <c r="M30" s="236"/>
+      <c r="N30" s="236"/>
+      <c r="O30" s="218"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="G28:I30"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="C15" sqref="C15:C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="27.90625" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="22.109375" customWidth="1"/>
+    <col min="4" max="4" width="31.109375" customWidth="1"/>
+    <col min="5" max="5" width="23.88671875" customWidth="1"/>
+    <col min="6" max="6" width="23.44140625" customWidth="1"/>
+    <col min="7" max="7" width="23.5546875" customWidth="1"/>
+    <col min="8" max="9" width="21.44140625" customWidth="1"/>
+    <col min="10" max="10" width="20.44140625" customWidth="1"/>
+    <col min="11" max="11" width="27.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="149" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+      <c r="L3" s="520"/>
+      <c r="M3" s="520"/>
+      <c r="N3" s="520"/>
+      <c r="O3" s="520"/>
+      <c r="P3" s="520"/>
+    </row>
+    <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>45718</v>
+      </c>
+      <c r="B4" s="68"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="100"/>
+    </row>
+    <row r="5" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="210"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="210"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="66"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="364" t="s">
+        <v>181</v>
+      </c>
+      <c r="H7" s="409"/>
+      <c r="I7" s="365"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="210"/>
+    </row>
+    <row r="8" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>45719</v>
+      </c>
+      <c r="B8" s="74"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="427" t="s">
+        <v>68</v>
+      </c>
+      <c r="H8" s="428"/>
+      <c r="I8" s="429"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="210"/>
+    </row>
+    <row r="9" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="430"/>
+      <c r="H9" s="431"/>
+      <c r="I9" s="432"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="240"/>
+    </row>
+    <row r="10" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="433"/>
+      <c r="H10" s="434"/>
+      <c r="I10" s="435"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="210"/>
+    </row>
+    <row r="11" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="349" t="s">
+        <v>179</v>
+      </c>
+      <c r="G11" s="419"/>
+      <c r="H11" s="419"/>
+      <c r="I11" s="350"/>
+      <c r="J11" s="45"/>
+      <c r="K11" s="210"/>
+    </row>
+    <row r="12" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
+        <v>45720</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="427" t="s">
+        <v>180</v>
+      </c>
+      <c r="G12" s="428"/>
+      <c r="H12" s="428"/>
+      <c r="I12" s="429"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="210"/>
+    </row>
+    <row r="13" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="430"/>
+      <c r="G13" s="431"/>
+      <c r="H13" s="431"/>
+      <c r="I13" s="432"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="222"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="433"/>
+      <c r="G14" s="434"/>
+      <c r="H14" s="434"/>
+      <c r="I14" s="435"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="210"/>
+    </row>
+    <row r="15" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="34"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="364" t="s">
+        <v>181</v>
+      </c>
+      <c r="H15" s="409"/>
+      <c r="I15" s="365"/>
+      <c r="J15" s="87"/>
+      <c r="K15" s="210"/>
+      <c r="L15" s="485"/>
+      <c r="M15" s="485"/>
+      <c r="N15" s="485"/>
+      <c r="O15" s="485"/>
+      <c r="P15" s="485"/>
+    </row>
+    <row r="16" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45721</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="427" t="s">
+        <v>150</v>
+      </c>
+      <c r="H16" s="428"/>
+      <c r="I16" s="429"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="210"/>
+    </row>
+    <row r="17" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="77"/>
+      <c r="E17" s="80"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="430"/>
+      <c r="H17" s="431"/>
+      <c r="I17" s="432"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="210"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="433"/>
+      <c r="H18" s="434"/>
+      <c r="I18" s="435"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="210"/>
+    </row>
+    <row r="19" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="45"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="485"/>
+      <c r="M19" s="485"/>
+      <c r="N19" s="485"/>
+      <c r="O19" s="485"/>
+      <c r="P19" s="485"/>
+    </row>
+    <row r="20" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
+        <v>45722</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="183"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="210"/>
+    </row>
+    <row r="21" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="77"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="77"/>
+      <c r="K21" s="210"/>
+    </row>
+    <row r="22" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="210"/>
+    </row>
+    <row r="23" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="121" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="233" t="s">
+        <v>175</v>
+      </c>
+      <c r="F23" s="211" t="s">
+        <v>176</v>
+      </c>
+      <c r="G23" s="233" t="s">
+        <v>177</v>
+      </c>
+      <c r="H23" s="211" t="s">
+        <v>178</v>
+      </c>
+      <c r="I23" s="233" t="s">
+        <v>104</v>
+      </c>
+      <c r="J23" s="234"/>
+      <c r="K23" s="210"/>
+    </row>
+    <row r="24" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45723</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="124"/>
+      <c r="E24" s="80"/>
+      <c r="F24" s="124"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="77"/>
+      <c r="I24" s="77"/>
+      <c r="J24" s="77"/>
+      <c r="K24" s="210"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="77"/>
+      <c r="H25" s="77"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="77"/>
+      <c r="K25" s="210"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="125"/>
+      <c r="F26" s="79"/>
+      <c r="G26" s="103"/>
+      <c r="H26" s="103"/>
+      <c r="I26" s="276"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="210"/>
+    </row>
+    <row r="27" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="188" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="150" t="s">
-[...343 lines deleted...]
-      <c r="D23" s="123" t="s">
+      <c r="D27" s="121" t="s">
+        <v>108</v>
+      </c>
+      <c r="E27" s="122" t="s">
+        <v>185</v>
+      </c>
+      <c r="F27" s="121" t="s">
+        <v>186</v>
+      </c>
+      <c r="G27" s="518" t="s">
+        <v>118</v>
+      </c>
+      <c r="H27" s="519"/>
+      <c r="I27" s="233" t="s">
         <v>119</v>
       </c>
-      <c r="E23" s="238" t="s">
-[...88 lines deleted...]
-      <c r="A28" s="55">
+      <c r="J27" s="211" t="s">
+        <v>120</v>
+      </c>
+      <c r="K27" s="210"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45724</v>
       </c>
-      <c r="B28" s="41"/>
-[...37 lines deleted...]
-      <c r="G38" s="63"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="185"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="461"/>
+      <c r="H28" s="463"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="210"/>
+    </row>
+    <row r="29" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="82"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="379"/>
+      <c r="H29" s="380"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="220"/>
+    </row>
+    <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="244"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="465"/>
+      <c r="H30" s="467"/>
+      <c r="I30" s="103"/>
+      <c r="J30" s="103"/>
+      <c r="K30" s="210"/>
+    </row>
+    <row r="38" spans="7:7" ht="18" x14ac:dyDescent="0.35">
+      <c r="G38" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="G28:H30"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="L15:P15"/>
     <mergeCell ref="L19:P19"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I10"/>
     <mergeCell ref="F12:I14"/>
     <mergeCell ref="F11:I11"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="K20" sqref="K20"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="8" width="25.36328125" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="21.44140625" customWidth="1"/>
+    <col min="4" max="4" width="25.109375" customWidth="1"/>
+    <col min="5" max="5" width="25.44140625" customWidth="1"/>
+    <col min="6" max="6" width="24.44140625" customWidth="1"/>
+    <col min="7" max="8" width="25.44140625" customWidth="1"/>
     <col min="9" max="9" width="22" customWidth="1"/>
-    <col min="10" max="10" width="16.6328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="10.36328125" customWidth="1"/>
+    <col min="10" max="10" width="16.5546875" customWidth="1"/>
+    <col min="11" max="11" width="11.109375" customWidth="1"/>
+    <col min="12" max="12" width="10.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="213" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="178" t="s">
+      <c r="D3" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="123" t="s">
+      <c r="E3" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="178" t="s">
+      <c r="F3" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="329" t="s">
-[...9 lines deleted...]
-      <c r="A4" s="55">
+      <c r="G3" s="381" t="s">
+        <v>184</v>
+      </c>
+      <c r="H3" s="382"/>
+      <c r="I3" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>45725</v>
       </c>
-      <c r="B4" s="69"/>
-[...37 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="B4" s="68"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="124"/>
+      <c r="G4" s="461"/>
+      <c r="H4" s="521"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="100"/>
+    </row>
+    <row r="5" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="503"/>
+      <c r="H5" s="522"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="210"/>
+    </row>
+    <row r="6" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="504"/>
+      <c r="H6" s="523"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="210"/>
+    </row>
+    <row r="7" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="67"/>
-      <c r="C7" s="213" t="s">
+      <c r="B7" s="66"/>
+      <c r="C7" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="178" t="s">
+      <c r="D7" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="123" t="s">
+      <c r="E7" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="178" t="s">
+      <c r="F7" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="114" t="s">
+      <c r="G7" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="26"/>
+    </row>
+    <row r="8" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>45726</v>
+      </c>
+      <c r="B8" s="74"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+    </row>
+    <row r="9" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="77"/>
+      <c r="J9" s="77"/>
+    </row>
+    <row r="10" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="103"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="103"/>
+    </row>
+    <row r="11" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="C11" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="45"/>
+    </row>
+    <row r="12" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
+        <v>45727</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="210"/>
+    </row>
+    <row r="13" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="282"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="77"/>
+    </row>
+    <row r="14" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="103"/>
+    </row>
+    <row r="15" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="34"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="45"/>
+    </row>
+    <row r="16" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45728</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="80"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="77"/>
+    </row>
+    <row r="17" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="282"/>
+      <c r="G17" s="80"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="77"/>
+    </row>
+    <row r="18" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="103"/>
+    </row>
+    <row r="19" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="364" t="s">
+        <v>181</v>
+      </c>
+      <c r="H19" s="409"/>
+      <c r="I19" s="365"/>
+      <c r="J19" s="45"/>
+    </row>
+    <row r="20" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
+        <v>45729</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="185"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="461"/>
+      <c r="H20" s="462"/>
+      <c r="I20" s="463"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="210"/>
+    </row>
+    <row r="21" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="379"/>
+      <c r="H21" s="464"/>
+      <c r="I21" s="380"/>
+      <c r="J21" s="77"/>
+      <c r="K21" s="210"/>
+    </row>
+    <row r="22" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="465"/>
+      <c r="H22" s="466"/>
+      <c r="I22" s="467"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="210"/>
+    </row>
+    <row r="23" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="231" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="208" t="s">
+        <v>121</v>
+      </c>
+      <c r="E23" s="518" t="s">
+        <v>182</v>
+      </c>
+      <c r="F23" s="519"/>
+      <c r="G23" s="211" t="s">
+        <v>131</v>
+      </c>
+      <c r="H23" s="211" t="s">
+        <v>119</v>
+      </c>
+      <c r="I23" s="461" t="s">
+        <v>120</v>
+      </c>
+      <c r="J23" s="463"/>
+      <c r="K23" s="210"/>
+    </row>
+    <row r="24" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45730</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="451"/>
+      <c r="E24" s="461"/>
+      <c r="F24" s="463"/>
+      <c r="G24" s="290"/>
+      <c r="H24" s="139"/>
+      <c r="I24" s="140"/>
+      <c r="J24" s="139"/>
+      <c r="K24" s="210"/>
+    </row>
+    <row r="25" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="452"/>
+      <c r="E25" s="379"/>
+      <c r="F25" s="380"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="82"/>
+      <c r="I25" s="70"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="210"/>
+    </row>
+    <row r="26" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="453"/>
+      <c r="E26" s="465"/>
+      <c r="F26" s="467"/>
+      <c r="G26" s="244"/>
+      <c r="H26" s="83"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="83"/>
+      <c r="K26" s="210"/>
+    </row>
+    <row r="27" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="232" t="s">
         <v>98</v>
       </c>
-      <c r="H7" s="178" t="s">
-[...316 lines deleted...]
-      <c r="C27" s="237" t="s">
+      <c r="D27" s="208" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="213" t="s">
-[...21 lines deleted...]
-      <c r="A28" s="55">
+      <c r="E27" s="122" t="s">
+        <v>185</v>
+      </c>
+      <c r="F27" s="121" t="s">
+        <v>186</v>
+      </c>
+      <c r="G27" s="233" t="s">
+        <v>189</v>
+      </c>
+      <c r="H27" s="211" t="s">
+        <v>188</v>
+      </c>
+      <c r="I27" s="518" t="s">
+        <v>154</v>
+      </c>
+      <c r="J27" s="519"/>
+      <c r="K27" s="210"/>
+    </row>
+    <row r="28" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45731</v>
       </c>
-      <c r="B28" s="41"/>
-[...34 lines deleted...]
-      <c r="K30" s="215"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="138"/>
+      <c r="E28" s="185"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="138"/>
+      <c r="H28" s="138"/>
+      <c r="I28" s="462"/>
+      <c r="J28" s="463"/>
+      <c r="K28" s="210"/>
+    </row>
+    <row r="29" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="282"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="464"/>
+      <c r="J29" s="380"/>
+      <c r="K29" s="210"/>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="244"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="73"/>
+      <c r="H30" s="73"/>
+      <c r="I30" s="466"/>
+      <c r="J30" s="467"/>
+      <c r="K30" s="210"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="I28:J30"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="G4:H6"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G20:I22"/>
     <mergeCell ref="G19:I19"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="F8" sqref="F8:I10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="12.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="19.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.109375" customWidth="1"/>
+    <col min="5" max="5" width="22.5546875" customWidth="1"/>
+    <col min="6" max="6" width="22.44140625" customWidth="1"/>
+    <col min="7" max="7" width="22.5546875" customWidth="1"/>
+    <col min="8" max="8" width="22.44140625" customWidth="1"/>
+    <col min="9" max="9" width="18.5546875" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="213" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="178" t="s">
+      <c r="D3" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="123" t="s">
+      <c r="E3" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="178" t="s">
+      <c r="F3" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="329" t="s">
-[...9 lines deleted...]
-      <c r="A4" s="55">
+      <c r="G3" s="381" t="s">
+        <v>184</v>
+      </c>
+      <c r="H3" s="382"/>
+      <c r="I3" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>45732</v>
       </c>
-      <c r="B4" s="69"/>
-[...37 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="B4" s="68"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="461"/>
+      <c r="H4" s="521"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="100"/>
+    </row>
+    <row r="5" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="503"/>
+      <c r="H5" s="522"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="210"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="504"/>
+      <c r="H6" s="523"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="210"/>
+    </row>
+    <row r="7" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="67"/>
-      <c r="C7" s="213" t="s">
+      <c r="B7" s="66"/>
+      <c r="C7" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="178" t="s">
+      <c r="D7" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="123" t="s">
+      <c r="E7" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="329" t="s">
-[...8 lines deleted...]
-      <c r="A8" s="55">
+      <c r="F7" s="381" t="s">
+        <v>190</v>
+      </c>
+      <c r="G7" s="423"/>
+      <c r="H7" s="423"/>
+      <c r="I7" s="382"/>
+      <c r="J7" s="26"/>
+    </row>
+    <row r="8" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>45733</v>
       </c>
-      <c r="B8" s="75"/>
-[...36 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="B8" s="74"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="427" t="s">
+        <v>187</v>
+      </c>
+      <c r="G8" s="428"/>
+      <c r="H8" s="428"/>
+      <c r="I8" s="429"/>
+      <c r="J8" s="77"/>
+    </row>
+    <row r="9" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="430"/>
+      <c r="G9" s="431"/>
+      <c r="H9" s="431"/>
+      <c r="I9" s="432"/>
+      <c r="J9" s="77"/>
+    </row>
+    <row r="10" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="433"/>
+      <c r="G10" s="434"/>
+      <c r="H10" s="434"/>
+      <c r="I10" s="435"/>
+      <c r="J10" s="103"/>
+    </row>
+    <row r="11" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="49"/>
-      <c r="C11" s="213" t="s">
+      <c r="B11" s="48"/>
+      <c r="C11" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="178" t="s">
+      <c r="D11" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="123" t="s">
+      <c r="E11" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="178" t="s">
+      <c r="F11" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="114" t="s">
+      <c r="G11" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="45"/>
+    </row>
+    <row r="12" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
+        <v>45734</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="210"/>
+    </row>
+    <row r="13" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="77"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="210"/>
+    </row>
+    <row r="14" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="103"/>
+    </row>
+    <row r="15" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="34"/>
+      <c r="C15" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="45"/>
+    </row>
+    <row r="16" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45735</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="80"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="77"/>
+    </row>
+    <row r="17" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="282"/>
+      <c r="G17" s="80"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="100"/>
+    </row>
+    <row r="18" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="79"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="103"/>
+    </row>
+    <row r="19" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="45"/>
+    </row>
+    <row r="20" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
+        <v>45736</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="185"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+    </row>
+    <row r="21" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="77"/>
+      <c r="J21" s="77"/>
+    </row>
+    <row r="22" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+    </row>
+    <row r="23" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="231" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="208" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="241" t="s">
+        <v>107</v>
+      </c>
+      <c r="F23" s="233" t="s">
+        <v>106</v>
+      </c>
+      <c r="G23" s="518" t="s">
+        <v>191</v>
+      </c>
+      <c r="H23" s="524"/>
+      <c r="I23" s="524"/>
+      <c r="J23" s="45"/>
+    </row>
+    <row r="24" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45737</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="140"/>
+      <c r="E24" s="290"/>
+      <c r="F24" s="140"/>
+      <c r="G24" s="461"/>
+      <c r="H24" s="462"/>
+      <c r="I24" s="463"/>
+      <c r="J24" s="77"/>
+    </row>
+    <row r="25" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="379"/>
+      <c r="H25" s="464"/>
+      <c r="I25" s="380"/>
+      <c r="J25" s="77"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="244"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="465"/>
+      <c r="H26" s="466"/>
+      <c r="I26" s="467"/>
+      <c r="J26" s="103"/>
+    </row>
+    <row r="27" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="232" t="s">
         <v>98</v>
       </c>
-      <c r="H11" s="178" t="s">
-[...247 lines deleted...]
-      <c r="C27" s="237" t="s">
+      <c r="D27" s="208" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="213" t="s">
-[...16 lines deleted...]
-      <c r="A28" s="55">
+      <c r="E27" s="465" t="s">
+        <v>116</v>
+      </c>
+      <c r="F27" s="525"/>
+      <c r="G27" s="518" t="s">
+        <v>161</v>
+      </c>
+      <c r="H27" s="519"/>
+      <c r="I27" s="518" t="s">
+        <v>123</v>
+      </c>
+      <c r="J27" s="519"/>
+    </row>
+    <row r="28" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45738</v>
       </c>
-      <c r="B28" s="41"/>
-[...31 lines deleted...]
-      <c r="J30" s="324"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="461"/>
+      <c r="F28" s="463"/>
+      <c r="G28" s="461"/>
+      <c r="H28" s="463"/>
+      <c r="I28" s="461"/>
+      <c r="J28" s="463"/>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="379"/>
+      <c r="F29" s="380"/>
+      <c r="G29" s="379"/>
+      <c r="H29" s="380"/>
+      <c r="I29" s="379"/>
+      <c r="J29" s="380"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="465"/>
+      <c r="F30" s="467"/>
+      <c r="G30" s="465"/>
+      <c r="H30" s="467"/>
+      <c r="I30" s="465"/>
+      <c r="J30" s="467"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="G28:H30"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="I28:J30"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="F8:I10"/>
     <mergeCell ref="G4:H6"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="C28" sqref="C28:G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="12.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.5546875" customWidth="1"/>
+    <col min="4" max="4" width="24.88671875" customWidth="1"/>
+    <col min="5" max="5" width="24.44140625" customWidth="1"/>
+    <col min="6" max="6" width="23.44140625" customWidth="1"/>
+    <col min="7" max="7" width="25.44140625" customWidth="1"/>
+    <col min="8" max="8" width="22.44140625" customWidth="1"/>
+    <col min="9" max="9" width="22.88671875" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="213" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="178" t="s">
+      <c r="D3" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="123" t="s">
+      <c r="E3" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="178" t="s">
+      <c r="F3" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="114" t="s">
+      <c r="G3" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+      <c r="L3" s="485"/>
+      <c r="M3" s="485"/>
+      <c r="N3" s="485"/>
+      <c r="O3" s="485"/>
+      <c r="P3" s="485"/>
+    </row>
+    <row r="4" spans="1:16" ht="21" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>45739</v>
+      </c>
+      <c r="B4" s="68"/>
+      <c r="C4" s="69"/>
+      <c r="D4" s="138"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="138"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+    </row>
+    <row r="5" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="253"/>
+      <c r="E6" s="253"/>
+      <c r="F6" s="253"/>
+      <c r="G6" s="253"/>
+      <c r="H6" s="253"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="66"/>
+      <c r="C7" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="45"/>
+      <c r="L7" s="485"/>
+      <c r="M7" s="485"/>
+      <c r="N7" s="485"/>
+      <c r="O7" s="485"/>
+      <c r="P7" s="485"/>
+    </row>
+    <row r="8" spans="1:16" ht="21" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>45740</v>
+      </c>
+      <c r="B8" s="74"/>
+      <c r="C8" s="69"/>
+      <c r="D8" s="69"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="71"/>
+      <c r="L8" s="485"/>
+      <c r="M8" s="485"/>
+      <c r="N8" s="485"/>
+      <c r="O8" s="485"/>
+      <c r="P8" s="485"/>
+    </row>
+    <row r="9" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="291"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="71"/>
+    </row>
+    <row r="10" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="73"/>
+    </row>
+    <row r="11" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="C11" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="45"/>
+    </row>
+    <row r="12" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
+        <v>45741</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="75"/>
+      <c r="D12" s="76"/>
+      <c r="E12" s="53"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="53"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="53"/>
+      <c r="J12" s="71"/>
+    </row>
+    <row r="13" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="71"/>
+    </row>
+    <row r="14" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="73"/>
+      <c r="F14" s="73"/>
+      <c r="G14" s="73"/>
+      <c r="H14" s="73"/>
+      <c r="I14" s="73"/>
+      <c r="J14" s="73"/>
+    </row>
+    <row r="15" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="34"/>
+      <c r="C15" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="45"/>
+    </row>
+    <row r="16" spans="1:16" ht="21" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45742</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="242"/>
+      <c r="E16" s="80"/>
+      <c r="F16" s="124"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="77"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="71"/>
+    </row>
+    <row r="17" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="80"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="79"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="73"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="175" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="45"/>
+    </row>
+    <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
+        <v>45743</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="243"/>
+      <c r="D20" s="246"/>
+      <c r="E20" s="185"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="138"/>
+      <c r="H20" s="97"/>
+      <c r="I20" s="124"/>
+      <c r="J20" s="71"/>
+    </row>
+    <row r="21" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="247"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="278"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+    </row>
+    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="248"/>
+      <c r="E22" s="244"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="98"/>
+      <c r="I22" s="292"/>
+      <c r="J22" s="73"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="231" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="208" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="233" t="s">
+        <v>175</v>
+      </c>
+      <c r="F23" s="518" t="s">
+        <v>192</v>
+      </c>
+      <c r="G23" s="519"/>
+      <c r="H23" s="245" t="s">
+        <v>119</v>
+      </c>
+      <c r="I23" s="76" t="s">
+        <v>120</v>
+      </c>
+      <c r="J23" s="139"/>
+    </row>
+    <row r="24" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45744</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="451"/>
+      <c r="D24" s="451"/>
+      <c r="E24" s="246"/>
+      <c r="F24" s="461"/>
+      <c r="G24" s="463"/>
+      <c r="H24" s="250"/>
+      <c r="I24" s="124"/>
+      <c r="J24" s="139"/>
+    </row>
+    <row r="25" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="452"/>
+      <c r="E25" s="247"/>
+      <c r="F25" s="379"/>
+      <c r="G25" s="380"/>
+      <c r="H25" s="133"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="82"/>
+    </row>
+    <row r="26" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="453"/>
+      <c r="E26" s="248"/>
+      <c r="F26" s="465"/>
+      <c r="G26" s="467"/>
+      <c r="H26" s="134"/>
+      <c r="I26" s="244"/>
+      <c r="J26" s="83"/>
+    </row>
+    <row r="27" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="180" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="178" t="s">
-[...332 lines deleted...]
-      <c r="D23" s="213" t="s">
+      <c r="D27" s="208" t="s">
+        <v>108</v>
+      </c>
+      <c r="E27" s="233" t="s">
+        <v>175</v>
+      </c>
+      <c r="F27" s="518" t="s">
+        <v>192</v>
+      </c>
+      <c r="G27" s="519"/>
+      <c r="H27" s="245" t="s">
         <v>119</v>
       </c>
-      <c r="E23" s="238" t="s">
-[...79 lines deleted...]
-      <c r="A28" s="55">
+      <c r="I27" s="76" t="s">
+        <v>120</v>
+      </c>
+      <c r="J27" s="139"/>
+    </row>
+    <row r="28" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45745</v>
       </c>
-      <c r="B28" s="41"/>
-[...31 lines deleted...]
-      <c r="J30" s="84"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="451"/>
+      <c r="E28" s="249"/>
+      <c r="F28" s="461"/>
+      <c r="G28" s="463"/>
+      <c r="H28" s="250"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="139"/>
+    </row>
+    <row r="29" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="452"/>
+      <c r="E29" s="251"/>
+      <c r="F29" s="379"/>
+      <c r="G29" s="380"/>
+      <c r="H29" s="133"/>
+      <c r="I29" s="53"/>
+      <c r="J29" s="82"/>
+    </row>
+    <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="453"/>
+      <c r="E30" s="252"/>
+      <c r="F30" s="465"/>
+      <c r="G30" s="467"/>
+      <c r="H30" s="134"/>
+      <c r="I30" s="244"/>
+      <c r="J30" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="L7:P7"/>
     <mergeCell ref="L8:P8"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="F28:G30"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F24:G26"/>
     <mergeCell ref="F27:G27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A5A7F9B-37B5-4467-B4F5-AC4ADBB23D83}">
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
     <col min="3" max="3" width="15" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.6328125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="12.54296875" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" customWidth="1"/>
+    <col min="5" max="5" width="21.5546875" customWidth="1"/>
+    <col min="6" max="6" width="20.109375" customWidth="1"/>
+    <col min="7" max="7" width="18.44140625" customWidth="1"/>
+    <col min="8" max="8" width="18.5546875" customWidth="1"/>
+    <col min="9" max="9" width="17.44140625" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>183</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...13 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="149" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D3" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E3" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
-[...16 lines deleted...]
-      <c r="A4" s="55">
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+      <c r="L3" s="485"/>
+      <c r="M3" s="485"/>
+      <c r="N3" s="485"/>
+      <c r="O3" s="485"/>
+      <c r="P3" s="485"/>
+    </row>
+    <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>45746</v>
       </c>
-      <c r="B4" s="69"/>
-[...34 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="B4" s="68"/>
+      <c r="C4" s="69"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="138"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="29"/>
+    </row>
+    <row r="5" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="29"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="67"/>
-      <c r="C7" s="149" t="s">
+      <c r="B7" s="66"/>
+      <c r="C7" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="150" t="s">
+      <c r="D7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="151" t="s">
+      <c r="E7" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="150" t="s">
+      <c r="F7" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="157" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="55">
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="45"/>
+      <c r="L7" s="485"/>
+      <c r="M7" s="485"/>
+      <c r="N7" s="485"/>
+      <c r="O7" s="485"/>
+      <c r="P7" s="485"/>
+    </row>
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>45747</v>
       </c>
-      <c r="B8" s="75"/>
-[...39 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="B8" s="74"/>
+      <c r="C8" s="69"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="71"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="29"/>
+      <c r="L8" s="485"/>
+      <c r="M8" s="485"/>
+      <c r="N8" s="485"/>
+      <c r="O8" s="485"/>
+      <c r="P8" s="485"/>
+    </row>
+    <row r="9" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="76"/>
+      <c r="H9" s="70"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="49"/>
-      <c r="C11" s="149" t="s">
+      <c r="B11" s="48"/>
+      <c r="C11" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="150" t="s">
+      <c r="D11" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="151" t="s">
+      <c r="E11" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="150" t="s">
+      <c r="F11" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="157" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="55">
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="45"/>
+    </row>
+    <row r="12" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
         <v>45748</v>
       </c>
-      <c r="B12" s="30"/>
-[...34 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="75"/>
+      <c r="D12" s="76"/>
+      <c r="E12" s="53"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="53"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="53"/>
+      <c r="J12" s="38"/>
+    </row>
+    <row r="13" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="76"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="73"/>
+      <c r="F14" s="73"/>
+      <c r="G14" s="73"/>
+      <c r="H14" s="73"/>
+      <c r="I14" s="73"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="35"/>
-      <c r="C15" s="149" t="s">
+      <c r="B15" s="34"/>
+      <c r="C15" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="150" t="s">
+      <c r="D15" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="151" t="s">
+      <c r="E15" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="150" t="s">
+      <c r="F15" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="157" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="55">
+      <c r="G15" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="45"/>
+    </row>
+    <row r="16" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
         <v>45749</v>
       </c>
-      <c r="B16" s="30"/>
-[...34 lines deleted...]
-      <c r="A19" s="23" t="s">
+      <c r="B16" s="29"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="80"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="77"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="29"/>
+    </row>
+    <row r="17" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="79"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="83"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="49"/>
-      <c r="C19" s="149" t="s">
+      <c r="B19" s="48"/>
+      <c r="C19" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="150" t="s">
+      <c r="D19" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="151" t="s">
+      <c r="E19" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="150" t="s">
+      <c r="F19" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="157" t="s">
-[...11 lines deleted...]
-      <c r="A20" s="55">
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="45"/>
+    </row>
+    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
         <v>45750</v>
       </c>
-      <c r="B20" s="39"/>
-[...34 lines deleted...]
-      <c r="A23" s="43" t="s">
+      <c r="B20" s="38"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="138"/>
+      <c r="H20" s="97"/>
+      <c r="I20" s="124"/>
+      <c r="J20" s="40"/>
+    </row>
+    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="76"/>
+      <c r="E21" s="76"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="226"/>
+      <c r="H21" s="227"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="40"/>
+    </row>
+    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="98"/>
+      <c r="I22" s="228"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="49"/>
-[...20 lines deleted...]
-      <c r="A24" s="55">
+      <c r="B23" s="48"/>
+      <c r="C23" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="147" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="532" t="s">
+        <v>159</v>
+      </c>
+      <c r="F23" s="533"/>
+      <c r="G23" s="532" t="s">
+        <v>160</v>
+      </c>
+      <c r="H23" s="533"/>
+      <c r="I23" s="438" t="s">
+        <v>104</v>
+      </c>
+      <c r="J23" s="487"/>
+    </row>
+    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
         <v>45751</v>
       </c>
-      <c r="B24" s="30"/>
-[...58 lines deleted...]
-      <c r="A28" s="55">
+      <c r="B24" s="29"/>
+      <c r="C24" s="534"/>
+      <c r="D24" s="451"/>
+      <c r="E24" s="537"/>
+      <c r="F24" s="538"/>
+      <c r="G24" s="526"/>
+      <c r="H24" s="527"/>
+      <c r="I24" s="461"/>
+      <c r="J24" s="463"/>
+    </row>
+    <row r="25" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="535"/>
+      <c r="D25" s="452"/>
+      <c r="E25" s="539"/>
+      <c r="F25" s="540"/>
+      <c r="G25" s="528"/>
+      <c r="H25" s="529"/>
+      <c r="I25" s="379"/>
+      <c r="J25" s="380"/>
+    </row>
+    <row r="26" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="536"/>
+      <c r="D26" s="453"/>
+      <c r="E26" s="541"/>
+      <c r="F26" s="542"/>
+      <c r="G26" s="530"/>
+      <c r="H26" s="531"/>
+      <c r="I26" s="465"/>
+      <c r="J26" s="467"/>
+    </row>
+    <row r="27" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="D27" s="147" t="s">
+        <v>108</v>
+      </c>
+      <c r="E27" s="532" t="s">
+        <v>159</v>
+      </c>
+      <c r="F27" s="533"/>
+      <c r="G27" s="532" t="s">
+        <v>160</v>
+      </c>
+      <c r="H27" s="533"/>
+      <c r="I27" s="486" t="s">
+        <v>104</v>
+      </c>
+      <c r="J27" s="487"/>
+    </row>
+    <row r="28" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45752</v>
       </c>
-      <c r="B28" s="41"/>
-[...31 lines deleted...]
-      <c r="J30" s="324"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="451"/>
+      <c r="D28" s="451"/>
+      <c r="E28" s="526"/>
+      <c r="F28" s="527"/>
+      <c r="G28" s="526"/>
+      <c r="H28" s="527"/>
+      <c r="I28" s="461"/>
+      <c r="J28" s="463"/>
+    </row>
+    <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="452"/>
+      <c r="D29" s="452"/>
+      <c r="E29" s="528"/>
+      <c r="F29" s="529"/>
+      <c r="G29" s="528"/>
+      <c r="H29" s="529"/>
+      <c r="I29" s="379"/>
+      <c r="J29" s="380"/>
+    </row>
+    <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="453"/>
+      <c r="D30" s="453"/>
+      <c r="E30" s="530"/>
+      <c r="F30" s="531"/>
+      <c r="G30" s="530"/>
+      <c r="H30" s="531"/>
+      <c r="I30" s="465"/>
+      <c r="J30" s="467"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="L7:P7"/>
     <mergeCell ref="L8:P8"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="E24:F26"/>
     <mergeCell ref="G24:H26"/>
     <mergeCell ref="I24:J26"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:F30"/>
     <mergeCell ref="G28:H30"/>
     <mergeCell ref="I28:J30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E95295CE-45C5-4914-8ABE-E3F88D2DD6DF}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.44140625" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" customWidth="1"/>
+    <col min="9" max="9" width="17.44140625" customWidth="1"/>
+    <col min="10" max="10" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="344" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="368" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1" s="368"/>
+      <c r="D1" s="368"/>
+      <c r="F1" s="371" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="345"/>
-[...6 lines deleted...]
-      <c r="D2" s="343"/>
+      <c r="G1" s="372"/>
+      <c r="H1" s="372"/>
+      <c r="I1" s="373"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="369"/>
+      <c r="C2" s="369"/>
+      <c r="D2" s="370"/>
       <c r="E2" s="11"/>
-      <c r="F2" s="347"/>
-[...5 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="F2" s="374"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="375"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="24"/>
-[...12 lines deleted...]
-      <c r="A4" s="55">
+      <c r="B3" s="23"/>
+      <c r="C3" s="118"/>
+      <c r="D3" s="119" t="s">
+        <v>62</v>
+      </c>
+      <c r="E3" s="120"/>
+      <c r="F3" s="119"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>45887</v>
       </c>
-      <c r="B4" s="29"/>
-[...36 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+    </row>
+    <row r="5" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="E5" s="92"/>
+      <c r="F5" s="92"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="24"/>
-[...12 lines deleted...]
-      <c r="A8" s="55">
+      <c r="B7" s="23"/>
+      <c r="C7" s="118"/>
+      <c r="D7" s="119" t="s">
+        <v>62</v>
+      </c>
+      <c r="E7" s="120"/>
+      <c r="F7" s="119"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="34"/>
+    </row>
+    <row r="8" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>45888</v>
       </c>
-      <c r="B8" s="36"/>
-[...36 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="B8" s="35"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="29"/>
+      <c r="F9" s="92"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="94"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="24"/>
-[...12 lines deleted...]
-      <c r="A12" s="55">
+      <c r="B11" s="23"/>
+      <c r="C11" s="118"/>
+      <c r="D11" s="119"/>
+      <c r="E11" s="120" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" s="119"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
         <v>45889</v>
       </c>
-      <c r="B12" s="29"/>
-[...36 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="38"/>
+    </row>
+    <row r="13" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="92"/>
+      <c r="E13" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="92"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="94"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="24"/>
-[...10 lines deleted...]
-      <c r="A16" s="55">
+      <c r="B15" s="23"/>
+      <c r="C15" s="118"/>
+      <c r="D15" s="119"/>
+      <c r="E15" s="120"/>
+      <c r="F15" s="119"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
         <v>45890</v>
       </c>
-      <c r="B16" s="36"/>
-[...34 lines deleted...]
-      <c r="A19" s="23" t="s">
+      <c r="B16" s="35"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+    </row>
+    <row r="17" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="92"/>
+      <c r="E17" s="92"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="94"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="24"/>
-[...10 lines deleted...]
-      <c r="A20" s="55">
+      <c r="B19" s="23"/>
+      <c r="C19" s="118"/>
+      <c r="D19" s="119"/>
+      <c r="E19" s="120"/>
+      <c r="F19" s="119"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="34"/>
+    </row>
+    <row r="20" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
         <v>45891</v>
       </c>
-      <c r="B20" s="29"/>
-[...134 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="93"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="40"/>
+    </row>
+    <row r="21" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="92"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="40"/>
+    </row>
+    <row r="22" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="364"/>
+      <c r="F23" s="365"/>
+      <c r="G23" s="364"/>
+      <c r="H23" s="365"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+    </row>
+    <row r="24" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="376"/>
+      <c r="H24" s="377"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="113"/>
+    </row>
+    <row r="25" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="366"/>
+      <c r="F25" s="378"/>
+      <c r="G25" s="366"/>
+      <c r="H25" s="367"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="111"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="42"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="364"/>
+      <c r="F27" s="365"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="87"/>
+    </row>
+    <row r="28" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="111"/>
+      <c r="D28" s="93"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="111"/>
+      <c r="H28" s="111"/>
+      <c r="I28" s="111"/>
+      <c r="J28" s="40"/>
+    </row>
+    <row r="29" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="92"/>
+      <c r="E29" s="366"/>
+      <c r="F29" s="367"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="92"/>
+      <c r="J29" s="57"/>
+    </row>
+    <row r="30" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="111"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="111"/>
+      <c r="H30" s="111"/>
+      <c r="I30" s="111"/>
+      <c r="J30" s="41"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EA6C276-BC9F-4568-A5B6-EC4A3C4954E8}">
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.44140625" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" customWidth="1"/>
+    <col min="9" max="9" width="17.44140625" customWidth="1"/>
+    <col min="10" max="10" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="344" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="368" t="s">
+        <v>48</v>
+      </c>
+      <c r="C1" s="368"/>
+      <c r="D1" s="368"/>
+      <c r="F1" s="371" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="345"/>
-[...6 lines deleted...]
-      <c r="D2" s="343"/>
+      <c r="G1" s="372"/>
+      <c r="H1" s="372"/>
+      <c r="I1" s="373"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="369"/>
+      <c r="C2" s="369"/>
+      <c r="D2" s="370"/>
       <c r="E2" s="11"/>
-      <c r="F2" s="347"/>
-[...5 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="F2" s="374"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="375"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="24"/>
-[...12 lines deleted...]
-      <c r="A4" s="55">
+      <c r="B3" s="23"/>
+      <c r="C3" s="118"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="120" t="s">
+        <v>61</v>
+      </c>
+      <c r="F3" s="119"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>45894</v>
       </c>
-      <c r="B4" s="29"/>
-[...36 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+    </row>
+    <row r="5" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="92"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="24"/>
-[...12 lines deleted...]
-      <c r="A8" s="55">
+      <c r="B7" s="23"/>
+      <c r="C7" s="118"/>
+      <c r="D7" s="119" t="s">
+        <v>62</v>
+      </c>
+      <c r="E7" s="120"/>
+      <c r="F7" s="119"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="34"/>
+    </row>
+    <row r="8" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>45895</v>
       </c>
-      <c r="B8" s="36"/>
-[...36 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="B8" s="35"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="29"/>
+      <c r="F9" s="92"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="94"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="24"/>
-[...12 lines deleted...]
-      <c r="A12" s="55">
+      <c r="B11" s="23"/>
+      <c r="C11" s="118"/>
+      <c r="D11" s="119"/>
+      <c r="E11" s="120" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" s="119"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
         <v>45896</v>
       </c>
-      <c r="B12" s="29"/>
-[...36 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="38"/>
+    </row>
+    <row r="13" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="92"/>
+      <c r="E13" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="92"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="94"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="24"/>
-[...12 lines deleted...]
-      <c r="A16" s="55">
+      <c r="B15" s="23"/>
+      <c r="C15" s="118"/>
+      <c r="D15" s="119"/>
+      <c r="E15" s="120"/>
+      <c r="F15" s="119" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="26"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
         <v>45897</v>
       </c>
-      <c r="B16" s="36"/>
-[...36 lines deleted...]
-      <c r="A19" s="23" t="s">
+      <c r="B16" s="35"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+    </row>
+    <row r="17" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="92"/>
+      <c r="E17" s="92"/>
+      <c r="F17" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="94"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="24"/>
-[...10 lines deleted...]
-      <c r="A20" s="55">
+      <c r="B19" s="23"/>
+      <c r="C19" s="118"/>
+      <c r="D19" s="119"/>
+      <c r="E19" s="120"/>
+      <c r="F19" s="119"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="34"/>
+    </row>
+    <row r="20" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
         <v>45898</v>
       </c>
-      <c r="B20" s="29"/>
-[...134 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="93"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="40"/>
+    </row>
+    <row r="21" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="92"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="40"/>
+    </row>
+    <row r="22" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="42"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="364"/>
+      <c r="F23" s="365"/>
+      <c r="G23" s="364"/>
+      <c r="H23" s="365"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+    </row>
+    <row r="24" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="27"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="376"/>
+      <c r="H24" s="377"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="113"/>
+    </row>
+    <row r="25" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="46"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="366"/>
+      <c r="F25" s="378"/>
+      <c r="G25" s="366"/>
+      <c r="H25" s="367"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="111"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="42"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="364"/>
+      <c r="F27" s="365"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="87"/>
+    </row>
+    <row r="28" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="27"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="111"/>
+      <c r="D28" s="93"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="111"/>
+      <c r="H28" s="111"/>
+      <c r="I28" s="111"/>
+      <c r="J28" s="40"/>
+    </row>
+    <row r="29" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="46"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="92"/>
+      <c r="E29" s="366"/>
+      <c r="F29" s="367"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="92"/>
+      <c r="J29" s="57"/>
+    </row>
+    <row r="30" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A30" s="47"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="111"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="111"/>
+      <c r="H30" s="111"/>
+      <c r="I30" s="111"/>
+      <c r="J30" s="41"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C23029A-6CFD-4029-9D94-DE755E59033B}">
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0">
       <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="19.54296875" customWidth="1"/>
+    <col min="1" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.44140625" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" customWidth="1"/>
+    <col min="9" max="9" width="17.44140625" customWidth="1"/>
+    <col min="10" max="10" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="344" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="368" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1" s="368"/>
+      <c r="D1" s="368"/>
+      <c r="F1" s="371" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="345"/>
-[...6 lines deleted...]
-      <c r="D2" s="343"/>
+      <c r="G1" s="372"/>
+      <c r="H1" s="372"/>
+      <c r="I1" s="373"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="369"/>
+      <c r="C2" s="369"/>
+      <c r="D2" s="370"/>
       <c r="E2" s="11"/>
-      <c r="F2" s="347"/>
-[...5 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="F2" s="374"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="375"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="24"/>
-[...3 lines deleted...]
-      <c r="F3" s="121" t="s">
+      <c r="B3" s="23"/>
+      <c r="C3" s="118"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="119" t="s">
+        <v>61</v>
+      </c>
+      <c r="G3" s="26"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="48"/>
+    </row>
+    <row r="4" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
+        <v>45900</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+    </row>
+    <row r="5" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="92"/>
+      <c r="F5" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+    </row>
+    <row r="6" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="118"/>
+      <c r="D7" s="119"/>
+      <c r="E7" s="120" t="s">
+        <v>63</v>
+      </c>
+      <c r="F7" s="119"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="34"/>
+    </row>
+    <row r="8" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
+        <v>45901</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="29"/>
+    </row>
+    <row r="9" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="92"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="94"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="118"/>
+      <c r="D11" s="119"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="119"/>
+      <c r="G11" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="24"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
+        <v>45902</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="38"/>
+    </row>
+    <row r="13" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="39"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="92"/>
+      <c r="E13" s="92"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="92"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="94"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="118" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" s="119" t="s">
         <v>67</v>
       </c>
-      <c r="G3" s="27"/>
-[...24 lines deleted...]
-      <c r="F5" s="93" t="s">
+      <c r="E15" s="120"/>
+      <c r="F15" s="119"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>45903</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+    </row>
+    <row r="17" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="30"/>
-[...189 lines deleted...]
-      <c r="A19" s="23" t="s">
+      <c r="D17" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="92"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="94"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="24"/>
-[...10 lines deleted...]
-      <c r="A20" s="55">
+      <c r="B19" s="23"/>
+      <c r="C19" s="118"/>
+      <c r="D19" s="119"/>
+      <c r="E19" s="120"/>
+      <c r="F19" s="119"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="34"/>
+    </row>
+    <row r="20" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
         <v>45904</v>
       </c>
-      <c r="B20" s="29"/>
-[...48 lines deleted...]
-      <c r="A24" s="55">
+      <c r="B20" s="28"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="93"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="40"/>
+    </row>
+    <row r="21" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="92"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="40"/>
+    </row>
+    <row r="22" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="41"/>
+    </row>
+    <row r="23" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="364"/>
+      <c r="F23" s="365"/>
+      <c r="G23" s="364"/>
+      <c r="H23" s="365"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+    </row>
+    <row r="24" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
         <v>45905</v>
       </c>
-      <c r="B24" s="36"/>
-[...48 lines deleted...]
-      <c r="A28" s="55">
+      <c r="B24" s="35"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="376"/>
+      <c r="H24" s="377"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="113"/>
+    </row>
+    <row r="25" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="30"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="366"/>
+      <c r="F25" s="378"/>
+      <c r="G25" s="366"/>
+      <c r="H25" s="367"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="111"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="54" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="364"/>
+      <c r="F27" s="365"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="87"/>
+    </row>
+    <row r="28" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45906</v>
       </c>
-      <c r="B28" s="30"/>
-[...19 lines deleted...]
-      <c r="J29" s="58"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="111"/>
+      <c r="D28" s="93"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="111"/>
+      <c r="H28" s="111"/>
+      <c r="I28" s="111"/>
+      <c r="J28" s="40"/>
+    </row>
+    <row r="29" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="32"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="92"/>
+      <c r="E29" s="366"/>
+      <c r="F29" s="367"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="92"/>
+      <c r="J29" s="57"/>
       <c r="K29" t="s">
-        <v>266</v>
-[...19 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+        <v>249</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A30" s="54"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="111"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="111"/>
+      <c r="H30" s="111"/>
+      <c r="I30" s="111"/>
+      <c r="J30" s="41"/>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:H25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N36"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D41" sqref="D41"/>
+    <sheetView topLeftCell="A5" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E20" sqref="E20:F22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.453125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="20.90625" customWidth="1"/>
+    <col min="1" max="1" width="14.44140625" customWidth="1"/>
+    <col min="2" max="2" width="3.44140625" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="20.44140625" customWidth="1"/>
+    <col min="7" max="7" width="21.44140625" customWidth="1"/>
+    <col min="8" max="8" width="20.88671875" customWidth="1"/>
     <col min="9" max="9" width="19" customWidth="1"/>
-    <col min="10" max="10" width="19.54296875" customWidth="1"/>
-    <col min="11" max="11" width="20.453125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="19.5546875" customWidth="1"/>
+    <col min="11" max="11" width="20.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...14 lines deleted...]
-        <v>213</v>
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
       </c>
       <c r="B3" s="1"/>
-      <c r="C3" s="213"/>
-      <c r="D3" s="178" t="s">
+      <c r="C3" s="208"/>
+      <c r="D3" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="123" t="s">
+      <c r="E3" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="178" t="s">
+      <c r="F3" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="114" t="s">
-[...14 lines deleted...]
-      <c r="A4" s="55">
+      <c r="G3" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="45"/>
+      <c r="K3" s="297"/>
+      <c r="L3" s="224"/>
+      <c r="M3" s="224"/>
+    </row>
+    <row r="4" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="54">
         <v>46272</v>
       </c>
       <c r="B4" s="2"/>
-      <c r="C4" s="94"/>
-[...12 lines deleted...]
-      <c r="A5" s="31"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="139"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="224"/>
+      <c r="M4" s="224"/>
+    </row>
+    <row r="5" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
       <c r="B5" s="3"/>
-      <c r="C5" s="93"/>
-      <c r="D5" s="30" t="s">
+      <c r="C5" s="92"/>
+      <c r="D5" s="29" t="s">
+        <v>314</v>
+      </c>
+      <c r="E5" s="29" t="s">
         <v>315</v>
       </c>
-      <c r="E5" s="30" t="s">
-[...20 lines deleted...]
-      <c r="A6" s="33"/>
+      <c r="F5" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G5" s="272" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="I5" s="29" t="s">
+        <v>289</v>
+      </c>
+      <c r="J5" s="77"/>
+      <c r="K5" s="298"/>
+      <c r="L5" s="224"/>
+      <c r="M5" s="224"/>
+    </row>
+    <row r="6" spans="1:13" s="146" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
       <c r="B6" s="2"/>
-      <c r="C6" s="95"/>
-[...13 lines deleted...]
-        <v>212</v>
+      <c r="C6" s="94"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="94"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="298"/>
+      <c r="L6" s="224"/>
+      <c r="M6" s="224"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
       </c>
       <c r="B7" s="1"/>
-      <c r="C7" s="213"/>
-      <c r="D7" s="178" t="s">
+      <c r="C7" s="208"/>
+      <c r="D7" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="114" t="s">
+      <c r="E7" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="178" t="s">
+      <c r="F7" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="114" t="s">
-[...14 lines deleted...]
-      <c r="A8" s="55">
+      <c r="G7" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="26"/>
+      <c r="K7" s="298"/>
+      <c r="L7" s="224"/>
+      <c r="M7" s="224"/>
+    </row>
+    <row r="8" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="54">
         <v>45908</v>
       </c>
       <c r="B8" s="6"/>
-      <c r="C8" s="94"/>
-[...12 lines deleted...]
-      <c r="A9" s="37"/>
+      <c r="C8" s="93"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="298"/>
+      <c r="L8" s="224"/>
+      <c r="M8" s="224"/>
+    </row>
+    <row r="9" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
       <c r="B9" s="2"/>
-      <c r="C9" s="93"/>
-[...7 lines deleted...]
-      <c r="G9" s="279" t="s">
+      <c r="C9" s="92"/>
+      <c r="D9" s="50" t="s">
         <v>317</v>
       </c>
-      <c r="H9" s="30" t="s">
-[...11 lines deleted...]
-      <c r="A10" s="33"/>
+      <c r="E9" s="294" t="s">
+        <v>300</v>
+      </c>
+      <c r="F9" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G9" s="272" t="s">
+        <v>293</v>
+      </c>
+      <c r="H9" s="92"/>
+      <c r="I9" s="29" t="s">
+        <v>290</v>
+      </c>
+      <c r="J9" s="77"/>
+      <c r="K9" s="298"/>
+      <c r="L9" s="224"/>
+      <c r="M9" s="224"/>
+    </row>
+    <row r="10" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="32"/>
       <c r="B10" s="7"/>
-      <c r="C10" s="95"/>
-[...17 lines deleted...]
-      <c r="D11" s="178" t="s">
+      <c r="C10" s="94"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="298"/>
+      <c r="L10" s="224"/>
+      <c r="M10" s="224"/>
+    </row>
+    <row r="11" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="117"/>
+      <c r="C11" s="208"/>
+      <c r="D11" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="114" t="s">
+      <c r="E11" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="178" t="s">
+      <c r="F11" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="114" t="s">
-[...14 lines deleted...]
-      <c r="A12" s="55">
+      <c r="G11" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="45"/>
+      <c r="K11" s="298"/>
+      <c r="L11" s="224"/>
+      <c r="M11" s="224"/>
+    </row>
+    <row r="12" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="54">
         <v>45909</v>
       </c>
       <c r="B12" s="15"/>
-      <c r="C12" s="30"/>
-[...12 lines deleted...]
-      <c r="A13" s="31"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="158"/>
+      <c r="E12" s="159"/>
+      <c r="F12" s="93"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="298"/>
+      <c r="L12" s="224"/>
+      <c r="M12" s="224"/>
+    </row>
+    <row r="13" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
       <c r="B13" s="15"/>
-      <c r="C13" s="93"/>
-[...22 lines deleted...]
-      <c r="A14" s="33"/>
+      <c r="C13" s="92"/>
+      <c r="D13" s="295" t="s">
+        <v>296</v>
+      </c>
+      <c r="E13" s="295" t="s">
+        <v>313</v>
+      </c>
+      <c r="F13" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G13" s="295" t="s">
+        <v>54</v>
+      </c>
+      <c r="H13" s="272" t="s">
+        <v>69</v>
+      </c>
+      <c r="I13" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13" s="77"/>
+      <c r="K13" s="298"/>
+      <c r="L13" s="224"/>
+      <c r="M13" s="224"/>
+    </row>
+    <row r="14" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
       <c r="B14" s="4"/>
-      <c r="C14" s="93"/>
-[...13 lines deleted...]
-        <v>210</v>
+      <c r="C14" s="92"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="94"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="298"/>
+      <c r="L14" s="224"/>
+      <c r="M14" s="224"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="213"/>
-      <c r="D15" s="178" t="s">
+      <c r="C15" s="208"/>
+      <c r="D15" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="114" t="s">
+      <c r="E15" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="178" t="s">
+      <c r="F15" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="114" t="s">
-[...14 lines deleted...]
-      <c r="A16" s="55">
+      <c r="G15" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="45"/>
+      <c r="K15" s="298"/>
+      <c r="L15" s="224"/>
+      <c r="M15" s="224"/>
+    </row>
+    <row r="16" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
         <v>45910</v>
       </c>
       <c r="B16" s="15"/>
-      <c r="C16" s="94"/>
-[...12 lines deleted...]
-      <c r="A17" s="37"/>
+      <c r="C16" s="93"/>
+      <c r="D16" s="139"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="298"/>
+      <c r="L16" s="224"/>
+      <c r="M16" s="224"/>
+    </row>
+    <row r="17" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="36"/>
       <c r="B17" s="15"/>
-      <c r="C17" s="93"/>
-      <c r="D17" s="93" t="s">
+      <c r="C17" s="92"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="92" t="s">
+        <v>317</v>
+      </c>
+      <c r="F17" s="92" t="s">
+        <v>78</v>
+      </c>
+      <c r="G17" s="272" t="s">
+        <v>69</v>
+      </c>
+      <c r="H17" s="294" t="s">
+        <v>300</v>
+      </c>
+      <c r="I17" s="92"/>
+      <c r="J17" s="77"/>
+      <c r="K17" s="298"/>
+      <c r="L17" s="224"/>
+      <c r="M17" s="224"/>
+    </row>
+    <row r="18" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="94"/>
+      <c r="D18" s="83"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="298"/>
+      <c r="L18" s="224"/>
+      <c r="M18" s="224"/>
+    </row>
+    <row r="19" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="208"/>
+      <c r="D19" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="381" t="s">
+        <v>292</v>
+      </c>
+      <c r="F19" s="382"/>
+      <c r="G19" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="45"/>
+      <c r="K19" s="298"/>
+      <c r="L19" s="224"/>
+      <c r="M19" s="224"/>
+    </row>
+    <row r="20" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
+        <v>45911</v>
+      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="93"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="376" t="s">
+        <v>291</v>
+      </c>
+      <c r="F20" s="377"/>
+      <c r="G20" s="93"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="298"/>
+      <c r="L20" s="224"/>
+      <c r="M20" s="224"/>
+    </row>
+    <row r="21" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="295"/>
+      <c r="D21" s="29" t="s">
+        <v>293</v>
+      </c>
+      <c r="E21" s="366"/>
+      <c r="F21" s="367"/>
+      <c r="G21" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="H21" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="I21" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="J21" s="77"/>
+      <c r="K21" s="298"/>
+      <c r="L21" s="224"/>
+      <c r="M21" s="224"/>
+    </row>
+    <row r="22" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="94"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="385"/>
+      <c r="F22" s="386"/>
+      <c r="G22" s="94"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="298"/>
+      <c r="L22" s="224"/>
+      <c r="M22" s="224"/>
+    </row>
+    <row r="23" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="231" t="s">
+        <v>280</v>
+      </c>
+      <c r="D23" s="121" t="s">
+        <v>281</v>
+      </c>
+      <c r="E23" s="175" t="s">
+        <v>282</v>
+      </c>
+      <c r="F23" s="112" t="s">
+        <v>283</v>
+      </c>
+      <c r="G23" s="175" t="s">
+        <v>284</v>
+      </c>
+      <c r="H23" s="112" t="s">
+        <v>285</v>
+      </c>
+      <c r="I23" s="293" t="s">
+        <v>286</v>
+      </c>
+      <c r="J23" s="208" t="s">
+        <v>287</v>
+      </c>
+      <c r="K23" s="299" t="s">
+        <v>288</v>
+      </c>
+      <c r="L23" s="224"/>
+      <c r="M23" s="224"/>
+    </row>
+    <row r="24" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>45912</v>
+      </c>
+      <c r="B24" s="15"/>
+      <c r="C24" s="124"/>
+      <c r="D24" s="124"/>
+      <c r="E24" s="124"/>
+      <c r="F24" s="130"/>
+      <c r="G24" s="138"/>
+      <c r="H24" s="138"/>
+      <c r="I24" s="139"/>
+      <c r="J24" s="267"/>
+      <c r="K24" s="300"/>
+      <c r="L24" s="224" t="s">
+        <v>248</v>
+      </c>
+      <c r="M24" s="224"/>
+      <c r="N24" s="224"/>
+    </row>
+    <row r="25" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="36"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="295" t="s">
         <v>316</v>
       </c>
-      <c r="E17" s="30" t="s">
-[...68 lines deleted...]
-      <c r="E20" s="333" t="s">
+      <c r="D25" s="272" t="s">
+        <v>69</v>
+      </c>
+      <c r="E25" s="50" t="s">
+        <v>299</v>
+      </c>
+      <c r="F25" s="294" t="s">
+        <v>300</v>
+      </c>
+      <c r="G25" s="92" t="s">
+        <v>317</v>
+      </c>
+      <c r="H25" s="92"/>
+      <c r="I25" s="295" t="s">
         <v>313</v>
       </c>
-      <c r="F20" s="334"/>
-[...135 lines deleted...]
-      <c r="A26" s="33"/>
+      <c r="J25" s="92" t="s">
+        <v>297</v>
+      </c>
+      <c r="K25" s="295"/>
+      <c r="L25" s="224"/>
+      <c r="M25" s="224"/>
+    </row>
+    <row r="26" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
       <c r="B26" s="4"/>
-      <c r="C26" s="95"/>
-[...2 lines deleted...]
-      <c r="F26" s="95"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="94"/>
+      <c r="E26" s="94"/>
+      <c r="F26" s="56"/>
       <c r="G26" s="73"/>
-      <c r="H26" s="74"/>
-[...8 lines deleted...]
-        <v>215</v>
+      <c r="H26" s="73"/>
+      <c r="I26" s="83"/>
+      <c r="J26" s="94"/>
+      <c r="K26" s="301"/>
+      <c r="L26" s="254"/>
+      <c r="M26" s="224"/>
+    </row>
+    <row r="27" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
       </c>
       <c r="B27" s="5"/>
-      <c r="C27" s="331" t="s">
-[...28 lines deleted...]
-      <c r="A28" s="55">
+      <c r="C27" s="383" t="s">
+        <v>294</v>
+      </c>
+      <c r="D27" s="384"/>
+      <c r="E27" s="175" t="s">
+        <v>282</v>
+      </c>
+      <c r="F27" s="112" t="s">
+        <v>283</v>
+      </c>
+      <c r="G27" s="175" t="s">
+        <v>284</v>
+      </c>
+      <c r="H27" s="112" t="s">
+        <v>285</v>
+      </c>
+      <c r="I27" s="293" t="s">
+        <v>286</v>
+      </c>
+      <c r="J27" s="208" t="s">
+        <v>287</v>
+      </c>
+      <c r="K27" s="299" t="s">
+        <v>288</v>
+      </c>
+      <c r="L27" s="224"/>
+      <c r="M27" s="224"/>
+    </row>
+    <row r="28" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>45913</v>
       </c>
       <c r="B28" s="9"/>
-      <c r="C28" s="319" t="s">
-[...16 lines deleted...]
-      <c r="A29" s="31"/>
+      <c r="C28" s="124"/>
+      <c r="D28" s="124"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="124"/>
+      <c r="G28" s="140"/>
+      <c r="H28" s="138"/>
+      <c r="I28" s="139"/>
+      <c r="J28" s="139"/>
+      <c r="K28" s="139"/>
+      <c r="L28" s="224" t="s">
+        <v>247</v>
+      </c>
+      <c r="M28" s="224"/>
+    </row>
+    <row r="29" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A29" s="30"/>
       <c r="B29" s="9"/>
-      <c r="C29" s="321"/>
-[...26 lines deleted...]
-      <c r="A30" s="33"/>
+      <c r="C29" s="379" t="s">
+        <v>293</v>
+      </c>
+      <c r="D29" s="380"/>
+      <c r="E29" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="F29" s="92" t="s">
+        <v>51</v>
+      </c>
+      <c r="G29" s="295" t="s">
+        <v>296</v>
+      </c>
+      <c r="H29" s="294"/>
+      <c r="I29" s="92"/>
+      <c r="J29" s="92"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="224"/>
+      <c r="M29" s="224"/>
+    </row>
+    <row r="30" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
       <c r="B30" s="10"/>
-      <c r="C30" s="323"/>
-[...16 lines deleted...]
-    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="94"/>
+      <c r="F30" s="94"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="73"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="224"/>
+      <c r="M30" s="224"/>
+    </row>
+    <row r="31" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="C28:D30"/>
+    <mergeCell ref="C29:D29"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="E20:F22"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:O33"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="14" width="10.36328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="4.88671875" customWidth="1"/>
+    <col min="3" max="3" width="21.44140625" customWidth="1"/>
+    <col min="4" max="4" width="24.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.5546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" customWidth="1"/>
+    <col min="7" max="7" width="20.109375" customWidth="1"/>
+    <col min="8" max="8" width="30.77734375" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="19.88671875" customWidth="1"/>
+    <col min="11" max="11" width="22.88671875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="16.33203125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.5546875" customWidth="1"/>
+    <col min="14" max="14" width="10.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>201</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...14 lines deleted...]
-        <v>213</v>
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
       </c>
       <c r="B3" s="1"/>
-      <c r="C3" s="213" t="s">
+      <c r="C3" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="178" t="s">
+      <c r="D3" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="123" t="s">
+      <c r="E3" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="178" t="s">
+      <c r="F3" s="175" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="114" t="s">
+      <c r="G3" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="26"/>
+      <c r="M3" s="296"/>
+      <c r="N3" s="296"/>
+      <c r="O3" s="296"/>
+    </row>
+    <row r="4" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="54">
+        <v>45914</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="161"/>
+      <c r="E4" s="160"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="160"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="92"/>
+      <c r="K4" t="s">
+        <v>365</v>
+      </c>
+      <c r="M4" s="315"/>
+      <c r="N4" s="296"/>
+      <c r="O4" s="296"/>
+    </row>
+    <row r="5" spans="1:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="30"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="311"/>
+      <c r="D5" s="310" t="s">
+        <v>318</v>
+      </c>
+      <c r="E5" s="311" t="s">
+        <v>319</v>
+      </c>
+      <c r="F5" s="314" t="s">
+        <v>54</v>
+      </c>
+      <c r="G5" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="H5" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="I5" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="J5" s="92"/>
+      <c r="K5" t="s">
+        <v>367</v>
+      </c>
+      <c r="M5" s="296"/>
+      <c r="N5" s="296"/>
+      <c r="O5" s="296"/>
+    </row>
+    <row r="6" spans="1:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="336"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="79"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="94"/>
+    </row>
+    <row r="7" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="96"/>
+      <c r="K7" s="331"/>
+      <c r="L7" s="327"/>
+    </row>
+    <row r="8" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="54">
+        <v>45915</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="92"/>
+      <c r="K8" s="332"/>
+      <c r="L8" s="327"/>
+    </row>
+    <row r="9" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="36"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="330" t="s">
+        <v>316</v>
+      </c>
+      <c r="D9" s="313" t="s">
+        <v>296</v>
+      </c>
+      <c r="E9" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G9" s="311" t="s">
+        <v>321</v>
+      </c>
+      <c r="H9" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J9" s="92"/>
+      <c r="M9" s="315"/>
+    </row>
+    <row r="10" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A10" s="32"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="103"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="94"/>
+      <c r="M10" s="315"/>
+    </row>
+    <row r="11" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="117"/>
+      <c r="C11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="67"/>
+      <c r="L11" s="327"/>
+      <c r="M11" s="315"/>
+    </row>
+    <row r="12" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="54">
+        <v>45916</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="361"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="162"/>
+      <c r="F12" s="124"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="104"/>
+      <c r="M12" s="315"/>
+    </row>
+    <row r="13" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="362"/>
+      <c r="D13" s="329" t="s">
+        <v>323</v>
+      </c>
+      <c r="E13" s="311" t="s">
+        <v>324</v>
+      </c>
+      <c r="F13" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G13" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="H13" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="I13" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13" s="92"/>
+      <c r="K13" s="331"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="315"/>
+    </row>
+    <row r="14" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A14" s="32"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="363"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="125"/>
+      <c r="F14" s="79"/>
+      <c r="G14" s="103"/>
+      <c r="H14" s="103"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="94"/>
+      <c r="K14" s="332"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="315"/>
+    </row>
+    <row r="15" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="356" t="s">
+        <v>102</v>
+      </c>
+      <c r="H15" s="357"/>
+      <c r="I15" s="358"/>
+      <c r="J15" s="67"/>
+      <c r="M15" s="315"/>
+    </row>
+    <row r="16" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="54">
+        <v>45917</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="351" t="s">
+        <v>239</v>
+      </c>
+      <c r="H16" s="359"/>
+      <c r="I16" s="352"/>
+      <c r="J16" s="92"/>
+      <c r="M16" s="315"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="36"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="312" t="s">
+        <v>362</v>
+      </c>
+      <c r="E17" s="314" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G17" s="347"/>
+      <c r="H17" s="348"/>
+      <c r="I17" s="353"/>
+      <c r="J17" s="92"/>
+      <c r="K17" s="238"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="315"/>
+    </row>
+    <row r="18" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A18" s="32"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="354"/>
+      <c r="H18" s="360"/>
+      <c r="I18" s="355"/>
+      <c r="J18" s="94"/>
+      <c r="M18" s="315"/>
+    </row>
+    <row r="19" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="147" t="s">
+        <v>360</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J19" s="96"/>
+      <c r="M19" s="315"/>
+    </row>
+    <row r="20" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="54">
+        <v>45918</v>
+      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="162"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="124"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="333"/>
+      <c r="K20" s="100"/>
+      <c r="M20" s="315"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="30"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="313" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="312" t="s">
+        <v>363</v>
+      </c>
+      <c r="E21" s="311" t="s">
+        <v>323</v>
+      </c>
+      <c r="F21" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G21" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="H21" s="313" t="s">
+        <v>297</v>
+      </c>
+      <c r="I21" s="77"/>
+      <c r="J21" s="333"/>
+      <c r="K21" s="100"/>
+      <c r="M21" s="315"/>
+    </row>
+    <row r="22" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="32"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="103"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="179"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="334"/>
+      <c r="M22" s="315"/>
+    </row>
+    <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="173" t="s">
+        <v>364</v>
+      </c>
+      <c r="D23" s="121" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" s="175" t="s">
+        <v>306</v>
+      </c>
+      <c r="F23" s="112" t="s">
+        <v>307</v>
+      </c>
+      <c r="G23" s="175" t="s">
+        <v>308</v>
+      </c>
+      <c r="H23" s="175" t="s">
+        <v>309</v>
+      </c>
+      <c r="I23" s="175" t="s">
+        <v>310</v>
+      </c>
+      <c r="J23" s="349" t="s">
+        <v>215</v>
+      </c>
+      <c r="K23" s="350"/>
+      <c r="M23" s="315"/>
+    </row>
+    <row r="24" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="54">
+        <v>45919</v>
+      </c>
+      <c r="B24" s="15"/>
+      <c r="C24" s="267"/>
+      <c r="D24" s="124"/>
+      <c r="E24" s="124"/>
+      <c r="F24" s="124"/>
+      <c r="G24" s="124"/>
+      <c r="H24" s="124"/>
+      <c r="I24" s="124"/>
+      <c r="J24" s="351" t="s">
+        <v>217</v>
+      </c>
+      <c r="K24" s="352"/>
+      <c r="M24" s="315"/>
+    </row>
+    <row r="25" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="36"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="330" t="s">
+        <v>316</v>
+      </c>
+      <c r="D25" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="E25" s="312"/>
+      <c r="F25" s="312"/>
+      <c r="G25" s="313" t="s">
+        <v>53</v>
+      </c>
+      <c r="H25" s="312"/>
+      <c r="I25" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="J25" s="347"/>
+      <c r="K25" s="353"/>
+      <c r="M25" s="315"/>
+    </row>
+    <row r="26" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="32"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="64"/>
+      <c r="D26" s="94"/>
+      <c r="E26" s="94"/>
+      <c r="F26" s="94"/>
+      <c r="G26" s="79"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="354"/>
+      <c r="K26" s="355"/>
+      <c r="M26" s="315"/>
+    </row>
+    <row r="27" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="5"/>
+      <c r="C27" s="231" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="178" t="s">
-[...434 lines deleted...]
-      <c r="A28" s="55">
+      <c r="D27" s="121" t="s">
+        <v>97</v>
+      </c>
+      <c r="E27" s="175" t="s">
+        <v>306</v>
+      </c>
+      <c r="F27" s="112" t="s">
+        <v>307</v>
+      </c>
+      <c r="G27" s="547"/>
+      <c r="H27" s="340" t="s">
+        <v>381</v>
+      </c>
+      <c r="I27" s="340" t="s">
+        <v>382</v>
+      </c>
+      <c r="J27" s="308"/>
+      <c r="K27" s="299"/>
+      <c r="M27" s="315"/>
+    </row>
+    <row r="28" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="54">
         <v>45920</v>
       </c>
       <c r="B28" s="9"/>
-      <c r="C28" s="126" t="s">
-[...12 lines deleted...]
-      <c r="A29" s="31"/>
+      <c r="C28" s="124" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="140"/>
+      <c r="E28" s="140"/>
+      <c r="F28" s="140"/>
+      <c r="G28" s="548"/>
+      <c r="H28" s="544"/>
+      <c r="I28" s="543"/>
+      <c r="J28" s="274"/>
+      <c r="K28" s="138"/>
+      <c r="M28" s="315"/>
+    </row>
+    <row r="29" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="30"/>
       <c r="B29" s="9"/>
-      <c r="C29" s="54" t="s">
-[...15 lines deleted...]
-      <c r="A30" s="33"/>
+      <c r="C29" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="D29" s="330" t="s">
+        <v>316</v>
+      </c>
+      <c r="E29" s="312" t="s">
+        <v>363</v>
+      </c>
+      <c r="F29" s="312" t="s">
+        <v>362</v>
+      </c>
+      <c r="G29" s="549"/>
+      <c r="H29" s="545" t="s">
+        <v>312</v>
+      </c>
+      <c r="I29" s="313" t="s">
+        <v>366</v>
+      </c>
+      <c r="J29" s="97"/>
+      <c r="K29" s="92"/>
+      <c r="L29" s="307" t="s">
+        <v>302</v>
+      </c>
+      <c r="M29" s="315"/>
+    </row>
+    <row r="30" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
       <c r="B30" s="10"/>
-      <c r="C30" s="95"/>
-[...7 lines deleted...]
-      <c r="K30" s="74"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="550"/>
+      <c r="H30" s="546"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="98"/>
+      <c r="K30" s="73"/>
+    </row>
+    <row r="33" spans="12:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="L33" s="327"/>
+      <c r="M33" s="327"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="B1:D2"/>
+    <mergeCell ref="F1:I2"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="J24:K26"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
-    <mergeCell ref="B1:D2"/>
-[...1 lines deleted...]
-    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="C12:C14"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:L34"/>
+  <dimension ref="A1:M35"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="K25" sqref="K25"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.54296875" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" customWidth="1"/>
     <col min="3" max="3" width="19" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="21.90625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="21.90625" customWidth="1"/>
+    <col min="4" max="4" width="21.88671875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.44140625" customWidth="1"/>
+    <col min="6" max="6" width="21.109375" customWidth="1"/>
+    <col min="7" max="7" width="21.88671875" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
-    <col min="9" max="9" width="18.453125" customWidth="1"/>
+    <col min="9" max="9" width="18.44140625" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="20.44140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F1" s="327" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="341" t="s">
+        <v>202</v>
+      </c>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="F1" s="343" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="327"/>
-[...17 lines deleted...]
-      <c r="C3" s="149" t="s">
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+    </row>
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="342"/>
+      <c r="C2" s="342"/>
+      <c r="D2" s="342"/>
+      <c r="F2" s="344"/>
+      <c r="G2" s="344"/>
+      <c r="H2" s="344"/>
+      <c r="I2" s="344"/>
+    </row>
+    <row r="3" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="147" t="s">
+        <v>361</v>
+      </c>
+      <c r="D3" s="148" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="48"/>
+      <c r="M3" s="296"/>
+    </row>
+    <row r="4" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="27">
+        <v>45921</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="124"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="29"/>
+      <c r="K4" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="30"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="311"/>
+      <c r="D5" s="310" t="s">
+        <v>318</v>
+      </c>
+      <c r="E5" s="311" t="s">
+        <v>319</v>
+      </c>
+      <c r="F5" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G5" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="H5" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="I5" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="J5" s="29"/>
+      <c r="K5" t="s">
+        <v>367</v>
+      </c>
+      <c r="M5" s="315"/>
+    </row>
+    <row r="6" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="312"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="150" t="s">
+      <c r="D7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="151" t="s">
+      <c r="E7" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="150" t="s">
+      <c r="F7" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="157" t="s">
-[...58 lines deleted...]
-      <c r="D7" s="150" t="s">
+      <c r="G7" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="34"/>
+    </row>
+    <row r="8" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="27">
+        <v>45922</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="29"/>
+      <c r="K8" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="30"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="330" t="s">
+        <v>316</v>
+      </c>
+      <c r="D9" s="314" t="s">
+        <v>368</v>
+      </c>
+      <c r="E9" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G9" s="311" t="s">
+        <v>321</v>
+      </c>
+      <c r="H9" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" s="314" t="s">
+        <v>54</v>
+      </c>
+      <c r="J9" s="29"/>
+      <c r="M9" s="315"/>
+    </row>
+    <row r="10" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A10" s="32"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="103"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="33"/>
+      <c r="M10" s="315"/>
+    </row>
+    <row r="11" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A11" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D11" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="151" t="s">
+      <c r="E11" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="150" t="s">
+      <c r="F11" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="350" t="s">
-[...59 lines deleted...]
-      <c r="D11" s="150" t="s">
+      <c r="G11" s="155" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" s="48"/>
+      <c r="M11" s="315"/>
+    </row>
+    <row r="12" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="27">
+        <v>45923</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="161"/>
+      <c r="E12" s="162"/>
+      <c r="F12" s="124"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="38"/>
+      <c r="K12" t="s">
+        <v>365</v>
+      </c>
+      <c r="M12" s="315"/>
+    </row>
+    <row r="13" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="311" t="s">
+        <v>303</v>
+      </c>
+      <c r="D13" s="311" t="s">
+        <v>323</v>
+      </c>
+      <c r="E13" s="311" t="s">
+        <v>322</v>
+      </c>
+      <c r="F13" s="311" t="s">
+        <v>321</v>
+      </c>
+      <c r="G13" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="H13" s="314" t="s">
+        <v>69</v>
+      </c>
+      <c r="I13" s="314" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13" s="29"/>
+      <c r="K13" t="s">
+        <v>367</v>
+      </c>
+      <c r="M13" s="315"/>
+    </row>
+    <row r="14" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A14" s="32"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="214"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="125"/>
+      <c r="F14" s="79"/>
+      <c r="G14" s="103"/>
+      <c r="H14" s="103"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="33"/>
+      <c r="M14" s="315"/>
+    </row>
+    <row r="15" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A15" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="147" t="s">
+        <v>359</v>
+      </c>
+      <c r="D15" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="151" t="s">
+      <c r="E15" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="150" t="s">
+      <c r="F15" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="157" t="s">
-[...56 lines deleted...]
-      <c r="D15" s="150" t="s">
+      <c r="G15" s="397" t="s">
+        <v>102</v>
+      </c>
+      <c r="H15" s="398"/>
+      <c r="I15" s="399"/>
+      <c r="J15" s="48"/>
+      <c r="M15" s="315"/>
+    </row>
+    <row r="16" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="27">
+        <v>45924</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="400" t="s">
+        <v>149</v>
+      </c>
+      <c r="H16" s="401"/>
+      <c r="I16" s="402"/>
+      <c r="J16" s="29"/>
+      <c r="M16" s="315"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="328" t="s">
+        <v>357</v>
+      </c>
+      <c r="D17" s="313" t="s">
+        <v>313</v>
+      </c>
+      <c r="E17" s="311" t="s">
+        <v>320</v>
+      </c>
+      <c r="F17" s="302" t="s">
+        <v>301</v>
+      </c>
+      <c r="G17" s="403"/>
+      <c r="H17" s="404"/>
+      <c r="I17" s="405"/>
+      <c r="J17" s="29"/>
+      <c r="M17" s="315"/>
+    </row>
+    <row r="18" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A18" s="32"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="406"/>
+      <c r="H18" s="407"/>
+      <c r="I18" s="408"/>
+      <c r="J18" s="33"/>
+      <c r="M18" s="315"/>
+    </row>
+    <row r="19" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A19" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="147" t="s">
+        <v>361</v>
+      </c>
+      <c r="D19" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="151" t="s">
+      <c r="E19" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="150" t="s">
-[...74 lines deleted...]
-      <c r="A20" s="28">
+      <c r="F19" s="364" t="s">
+        <v>325</v>
+      </c>
+      <c r="G19" s="409"/>
+      <c r="H19" s="409"/>
+      <c r="I19" s="365"/>
+      <c r="J19" s="34"/>
+      <c r="M19" s="315"/>
+    </row>
+    <row r="20" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="27">
         <v>45925</v>
       </c>
-      <c r="B20" s="29"/>
-[...54 lines deleted...]
-      <c r="A24" s="28">
+      <c r="B20" s="28"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="400" t="s">
+        <v>221</v>
+      </c>
+      <c r="G20" s="401"/>
+      <c r="H20" s="401"/>
+      <c r="I20" s="402"/>
+      <c r="J20" s="40"/>
+      <c r="M20" s="315"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="312" t="s">
+        <v>296</v>
+      </c>
+      <c r="D21" s="313" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="311" t="s">
+        <v>324</v>
+      </c>
+      <c r="F21" s="403"/>
+      <c r="G21" s="404"/>
+      <c r="H21" s="404"/>
+      <c r="I21" s="405"/>
+      <c r="J21" s="40"/>
+      <c r="L21" s="62"/>
+      <c r="M21" s="315"/>
+    </row>
+    <row r="22" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="32"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="103"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="406"/>
+      <c r="G22" s="407"/>
+      <c r="H22" s="407"/>
+      <c r="I22" s="408"/>
+      <c r="J22" s="41"/>
+      <c r="M22" s="315"/>
+    </row>
+    <row r="23" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A23" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="383" t="s">
+        <v>222</v>
+      </c>
+      <c r="D23" s="396"/>
+      <c r="E23" s="396"/>
+      <c r="F23" s="396"/>
+      <c r="G23" s="396"/>
+      <c r="H23" s="396"/>
+      <c r="I23" s="384"/>
+      <c r="J23" s="48"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="315"/>
+    </row>
+    <row r="24" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="27">
         <v>45926</v>
       </c>
-      <c r="B24" s="36"/>
-[...21 lines deleted...]
-      <c r="J25" s="30"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="387" t="s">
+        <v>77</v>
+      </c>
+      <c r="D24" s="388"/>
+      <c r="E24" s="388"/>
+      <c r="F24" s="388"/>
+      <c r="G24" s="388"/>
+      <c r="H24" s="388"/>
+      <c r="I24" s="389"/>
+      <c r="J24" s="29"/>
+      <c r="M24" s="315"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="30"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="390"/>
+      <c r="D25" s="391"/>
+      <c r="E25" s="391"/>
+      <c r="F25" s="391"/>
+      <c r="G25" s="391"/>
+      <c r="H25" s="391"/>
+      <c r="I25" s="392"/>
+      <c r="J25" s="29"/>
       <c r="K25" t="s">
-        <v>343</v>
-[...31 lines deleted...]
-      <c r="A28" s="28">
+        <v>311</v>
+      </c>
+      <c r="M25" s="315"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="32"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="393"/>
+      <c r="D26" s="394"/>
+      <c r="E26" s="394"/>
+      <c r="F26" s="394"/>
+      <c r="G26" s="394"/>
+      <c r="H26" s="394"/>
+      <c r="I26" s="395"/>
+      <c r="J26" s="33"/>
+      <c r="M26" s="315"/>
+    </row>
+    <row r="27" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="383" t="s">
+        <v>222</v>
+      </c>
+      <c r="D27" s="396"/>
+      <c r="E27" s="396"/>
+      <c r="F27" s="396"/>
+      <c r="G27" s="396"/>
+      <c r="H27" s="396"/>
+      <c r="I27" s="384"/>
+      <c r="J27" s="34"/>
+      <c r="M27" s="315"/>
+    </row>
+    <row r="28" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="27">
         <v>45927</v>
       </c>
-      <c r="B28" s="30"/>
-[...9 lines deleted...]
-      <c r="J28" s="41"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="387" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="388"/>
+      <c r="E28" s="388"/>
+      <c r="F28" s="388"/>
+      <c r="G28" s="388"/>
+      <c r="H28" s="388"/>
+      <c r="I28" s="389"/>
+      <c r="J28" s="40"/>
       <c r="K28" t="s">
-        <v>268</v>
-[...28 lines deleted...]
-    </row>
+        <v>251</v>
+      </c>
+      <c r="M28" s="315"/>
+    </row>
+    <row r="29" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="30"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="390"/>
+      <c r="D29" s="391"/>
+      <c r="E29" s="391"/>
+      <c r="F29" s="391"/>
+      <c r="G29" s="391"/>
+      <c r="H29" s="391"/>
+      <c r="I29" s="392"/>
+      <c r="J29" s="40"/>
+      <c r="M29" s="315"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="393"/>
+      <c r="D30" s="394"/>
+      <c r="E30" s="394"/>
+      <c r="F30" s="394"/>
+      <c r="G30" s="394"/>
+      <c r="H30" s="394"/>
+      <c r="I30" s="395"/>
+      <c r="J30" s="41"/>
+    </row>
+    <row r="33" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="M33" s="327"/>
+    </row>
+    <row r="34" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A34" s="27"/>
+    </row>
+    <row r="35" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="10">
     <mergeCell ref="C24:I26"/>
     <mergeCell ref="C28:I30"/>
     <mergeCell ref="B1:D2"/>
     <mergeCell ref="F1:I2"/>
     <mergeCell ref="C23:I23"/>
     <mergeCell ref="C27:I27"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I18"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="F20:I22"/>
-    <mergeCell ref="G7:I7"/>
-    <mergeCell ref="G8:I10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e58707db-cea7-4907-92d1-cf323291762b}" enabled="1" method="Standard" siteId="{e11cbe9c-f680-44b9-9d42-d705f740b888}" removed="0"/>
   <clbl:label id="{f0785fb4-7cd3-40c0-8122-f25147720244}" enabled="1" method="Standard" siteId="{3619ea90-fa6e-40bf-aa11-2d4a18ad7689}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>37</vt:i4>