--- v3 (2026-09-10)
+++ v4 (2026-10-21)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://akademiskahus-my.sharepoint.com/personal/jonas_hansson_akademiskahus_se/Documents/Jonas/Solängen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="129" documentId="8_{9D4EC85F-4649-4ABE-83EC-32FFB30DBEF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6D49D256-0F6D-456A-B7B3-07495B724063}"/>
+  <xr:revisionPtr revIDLastSave="133" documentId="8_{9D4EC85F-4649-4ABE-83EC-32FFB30DBEF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{58E5C5CE-272C-4B78-9F4F-CFB2BC4E11E8}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" tabRatio="865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" tabRatio="865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="11" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="54">
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>Söndag</t>
   </si>
   <si>
     <t>9:00-9:30</t>
   </si>
   <si>
     <t>9:30-10:00</t>
   </si>
   <si>
     <t>10:00-10:30</t>
   </si>
   <si>
     <t>10:30-11:00</t>
   </si>
   <si>
     <t>11:00-11:30</t>
   </si>
   <si>
     <t>11:30-12:00</t>
   </si>
   <si>
@@ -187,51 +187,54 @@
   <si>
     <t>F19/20</t>
   </si>
   <si>
     <t>P19</t>
   </si>
   <si>
     <t>F17/18</t>
   </si>
   <si>
     <t>F21</t>
   </si>
   <si>
     <t>LEK</t>
   </si>
   <si>
     <t>V32-40</t>
   </si>
   <si>
     <t>P21</t>
   </si>
   <si>
     <t>Jr</t>
   </si>
   <si>
-    <t>Rev. 2026-08-25</t>
+    <t>P16/P17</t>
+  </si>
+  <si>
+    <t>Rev. 2026-10-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-41D]General"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot; &quot;[$kr-41D];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$kr-41D]"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1505,62 +1508,60 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DC26692-EB4D-E049-A282-CCB2604C4F74}">
   <dimension ref="A1:CC40"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="77" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="77" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="81" width="2.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AG1" s="118"/>
       <c r="BB1" s="19"/>
       <c r="BC1" s="20"/>
       <c r="BD1" s="20"/>
       <c r="BE1" s="76"/>
       <c r="BF1" s="62"/>
       <c r="BG1" s="14"/>
       <c r="BH1" s="14"/>
       <c r="BI1" s="14"/>
       <c r="BJ1" s="14"/>
       <c r="BK1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="BL1" s="14"/>
       <c r="BM1" s="14"/>
       <c r="BN1" s="14"/>
       <c r="BO1" s="14"/>
       <c r="BP1" s="14"/>
       <c r="BQ1" s="61"/>
       <c r="BR1" s="62"/>
       <c r="BS1" s="14"/>
       <c r="BT1" s="14"/>
       <c r="BU1" s="14"/>
       <c r="BV1" s="14"/>
@@ -2302,56 +2303,58 @@
       <c r="U18" s="92"/>
       <c r="V18" s="78"/>
       <c r="W18" s="92"/>
       <c r="X18" s="92"/>
       <c r="Y18" s="78"/>
       <c r="Z18" s="54"/>
       <c r="AA18" s="54" t="s">
         <v>39</v>
       </c>
       <c r="AB18" s="56"/>
       <c r="AC18" s="55"/>
       <c r="AD18" s="54" t="s">
         <v>46</v>
       </c>
       <c r="AE18" s="56"/>
       <c r="AF18" s="55"/>
       <c r="AG18" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AH18" s="56"/>
       <c r="AI18" s="55"/>
       <c r="AJ18" s="54" t="s">
         <v>41</v>
       </c>
       <c r="AK18" s="56"/>
-      <c r="AL18" s="92"/>
-[...4 lines deleted...]
-      <c r="AQ18" s="78"/>
+      <c r="AL18" s="55"/>
+      <c r="AM18" s="54"/>
+      <c r="AN18" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO18" s="54"/>
+      <c r="AP18" s="54"/>
+      <c r="AQ18" s="56"/>
       <c r="AR18" s="55"/>
       <c r="AS18" s="54"/>
       <c r="AT18" s="54" t="s">
         <v>39</v>
       </c>
       <c r="AU18" s="54"/>
       <c r="AV18" s="81"/>
       <c r="AW18" s="81"/>
       <c r="AX18" s="34"/>
       <c r="AY18" s="25"/>
       <c r="AZ18" s="25"/>
       <c r="BA18" s="143"/>
       <c r="BB18" s="6"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="106"/>
       <c r="BF18" s="65"/>
       <c r="BG18" s="11"/>
       <c r="BH18" s="11"/>
       <c r="BI18" s="11"/>
       <c r="BJ18" s="11"/>
       <c r="BK18" s="11"/>
       <c r="BL18" s="11"/>
       <c r="BM18" s="11"/>
       <c r="BN18" s="11"/>
@@ -2391,56 +2394,56 @@
       <c r="M19" s="60"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="58"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="58"/>
       <c r="T19" s="41"/>
       <c r="U19" s="41"/>
       <c r="V19" s="60"/>
       <c r="W19" s="41"/>
       <c r="X19" s="41"/>
       <c r="Y19" s="60"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="58"/>
       <c r="AC19" s="57"/>
       <c r="AD19" s="99"/>
       <c r="AE19" s="58"/>
       <c r="AF19" s="57"/>
       <c r="AG19" s="99"/>
       <c r="AH19" s="58"/>
       <c r="AI19" s="57"/>
       <c r="AJ19" s="99"/>
       <c r="AK19" s="58"/>
-      <c r="AL19" s="41"/>
-[...4 lines deleted...]
-      <c r="AQ19" s="60"/>
+      <c r="AL19" s="57"/>
+      <c r="AM19" s="5"/>
+      <c r="AN19" s="5"/>
+      <c r="AO19" s="5"/>
+      <c r="AP19" s="5"/>
+      <c r="AQ19" s="58"/>
       <c r="AR19" s="59"/>
       <c r="AS19" s="6"/>
       <c r="AT19" s="98"/>
       <c r="AU19" s="6"/>
       <c r="AV19" s="6"/>
       <c r="AW19" s="6"/>
       <c r="AX19" s="33"/>
       <c r="AY19" s="27"/>
       <c r="AZ19" s="27"/>
       <c r="BA19" s="107"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
       <c r="BE19" s="82"/>
       <c r="BF19" s="79"/>
       <c r="BG19" s="12"/>
       <c r="BH19" s="12"/>
       <c r="BI19" s="12"/>
       <c r="BJ19" s="12"/>
       <c r="BK19" s="12"/>
       <c r="BL19" s="12"/>
       <c r="BM19" s="12"/>
       <c r="BN19" s="12"/>
       <c r="BO19" s="12"/>
       <c r="BP19" s="12"/>