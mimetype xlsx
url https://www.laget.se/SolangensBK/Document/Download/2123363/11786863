--- v0 (2026-02-07)
+++ v1 (2026-05-06)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://akademiskahus-my.sharepoint.com/personal/jonas_hansson_akademiskahus_se/Documents/Jonas/Solängen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="89" documentId="8_{9D4EC85F-4649-4ABE-83EC-32FFB30DBEF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9AB111CC-854A-48C8-A3A4-D47FB84F9939}"/>
+  <xr:revisionPtr revIDLastSave="92" documentId="8_{9D4EC85F-4649-4ABE-83EC-32FFB30DBEF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39AAE23A-B747-422C-9C00-1F0477DFCAE3}"/>
   <bookViews>
-    <workbookView xWindow="6285" yWindow="1650" windowWidth="22545" windowHeight="14295" tabRatio="865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1860" yWindow="1860" windowWidth="19420" windowHeight="12300" tabRatio="865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="11" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="50">
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>Söndag</t>
   </si>
   <si>
     <t>9:00-9:30</t>
   </si>
   <si>
     <t>9:30-10:00</t>
   </si>
   <si>
     <t>10:00-10:30</t>
   </si>
   <si>
     <t>10:30-11:00</t>
   </si>
   <si>
     <t>11:00-11:30</t>
   </si>
   <si>
     <t>11:30-12:00</t>
   </si>
   <si>
@@ -178,51 +178,51 @@
   <si>
     <t>Utvecklingsträning</t>
   </si>
   <si>
     <t>P20</t>
   </si>
   <si>
     <t>Träningstider 2026</t>
   </si>
   <si>
     <t>15:00-15:30</t>
   </si>
   <si>
     <t>F19/20</t>
   </si>
   <si>
     <t>P19</t>
   </si>
   <si>
     <t>F17/18</t>
   </si>
   <si>
     <t>F15/16</t>
   </si>
   <si>
-    <t>Rev. 2026-02-02</t>
+    <t>Rev. 2026-04-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-41D]General"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot; &quot;[$kr-41D];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$kr-41D]"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1440,605 +1440,605 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DC26692-EB4D-E049-A282-CCB2604C4F74}">
   <dimension ref="A1:CC40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="77" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.58203125" defaultRowHeight="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="81" width="2.625" customWidth="1"/>
+    <col min="2" max="81" width="2.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:81" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="F1" t="s">
         <v>49</v>
       </c>
       <c r="AG1" s="125"/>
       <c r="BB1" s="19"/>
       <c r="BC1" s="20"/>
       <c r="BD1" s="20"/>
       <c r="BE1" s="80"/>
       <c r="BF1" s="66"/>
       <c r="BG1" s="14"/>
       <c r="BH1" s="14"/>
       <c r="BI1" s="14"/>
       <c r="BJ1" s="14"/>
       <c r="BK1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="BL1" s="14"/>
       <c r="BM1" s="14"/>
       <c r="BN1" s="14"/>
       <c r="BO1" s="14"/>
       <c r="BP1" s="14"/>
       <c r="BQ1" s="65"/>
       <c r="BR1" s="66"/>
       <c r="BS1" s="14"/>
       <c r="BT1" s="14"/>
       <c r="BU1" s="14"/>
       <c r="BV1" s="14"/>
       <c r="BW1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="BX1" s="14"/>
       <c r="BY1" s="14"/>
       <c r="BZ1" s="14"/>
       <c r="CA1" s="14"/>
       <c r="CB1" s="14"/>
       <c r="CC1" s="65"/>
     </row>
-    <row r="2" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AJ2" s="129"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="18"/>
       <c r="BD2" s="18"/>
       <c r="BE2" s="81" t="s">
         <v>2</v>
       </c>
       <c r="BF2" s="55"/>
       <c r="BG2" s="56"/>
       <c r="BH2" s="56" t="s">
         <v>40</v>
       </c>
       <c r="BI2" s="56"/>
       <c r="BJ2" s="56"/>
       <c r="BK2" s="84"/>
       <c r="BL2" s="59"/>
       <c r="BM2" s="58" t="s">
         <v>47</v>
       </c>
       <c r="BN2" s="151"/>
       <c r="BO2" s="152"/>
       <c r="BP2" s="58" t="s">
         <v>45</v>
       </c>
       <c r="BQ2" s="60"/>
       <c r="BR2" s="55"/>
       <c r="BS2" s="56"/>
       <c r="BT2" s="99" t="s">
         <v>32</v>
       </c>
       <c r="BU2" s="56"/>
       <c r="BV2" s="56"/>
       <c r="BW2" s="84"/>
       <c r="BX2" s="59"/>
       <c r="BY2" s="58" t="s">
         <v>39</v>
       </c>
       <c r="BZ2" s="151"/>
       <c r="CA2" s="38"/>
       <c r="CB2" s="38"/>
       <c r="CC2" s="134"/>
     </row>
-    <row r="3" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AJ3" s="129"/>
       <c r="BB3" s="17"/>
       <c r="BC3" s="18"/>
       <c r="BD3" s="18"/>
       <c r="BE3" s="81" t="s">
         <v>3</v>
       </c>
       <c r="BF3" s="37"/>
       <c r="BG3" s="26"/>
       <c r="BH3" s="107"/>
       <c r="BI3" s="26"/>
       <c r="BJ3" s="26"/>
       <c r="BK3" s="28"/>
       <c r="BL3" s="37"/>
       <c r="BM3" s="26"/>
       <c r="BN3" s="7"/>
       <c r="BO3" s="63"/>
       <c r="BP3" s="26"/>
       <c r="BQ3" s="28"/>
       <c r="BR3" s="37"/>
       <c r="BS3" s="26"/>
       <c r="BT3" s="107"/>
       <c r="BU3" s="26"/>
       <c r="BV3" s="26"/>
       <c r="BW3" s="28"/>
       <c r="BX3" s="37"/>
       <c r="BY3" s="26"/>
       <c r="BZ3" s="7"/>
       <c r="CA3" s="135"/>
       <c r="CB3" s="135"/>
       <c r="CC3" s="136"/>
     </row>
-    <row r="4" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AJ4" s="129"/>
       <c r="BB4" s="17"/>
       <c r="BC4" s="18"/>
       <c r="BD4" s="18"/>
       <c r="BE4" s="81" t="s">
         <v>4</v>
       </c>
       <c r="BF4" s="23"/>
       <c r="BG4" s="23"/>
       <c r="BH4" s="23"/>
       <c r="BI4" s="23"/>
       <c r="BJ4" s="23"/>
       <c r="BK4" s="28"/>
       <c r="BL4" s="37"/>
       <c r="BM4" s="23"/>
       <c r="BN4" s="62"/>
       <c r="BO4" s="61"/>
       <c r="BP4" s="23"/>
       <c r="BQ4" s="28"/>
       <c r="BR4" s="23"/>
       <c r="BS4" s="23"/>
       <c r="BT4" s="23"/>
       <c r="BU4" s="23"/>
       <c r="BV4" s="23"/>
       <c r="BW4" s="23"/>
       <c r="BX4" s="37"/>
       <c r="BY4" s="23"/>
       <c r="BZ4" s="62"/>
       <c r="CA4" s="135"/>
       <c r="CB4" s="135"/>
       <c r="CC4" s="136"/>
     </row>
-    <row r="5" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="X5" s="33" t="s">
         <v>33</v>
       </c>
       <c r="AJ5" s="129"/>
       <c r="BB5" s="17"/>
       <c r="BC5" s="18"/>
       <c r="BD5" s="18"/>
       <c r="BE5" s="81" t="s">
         <v>5</v>
       </c>
       <c r="BF5" s="59"/>
       <c r="BG5" s="58"/>
       <c r="BH5" s="58" t="s">
         <v>37</v>
       </c>
       <c r="BI5" s="58"/>
       <c r="BJ5" s="85"/>
       <c r="BK5" s="25"/>
       <c r="BL5" s="154"/>
       <c r="BM5" s="155"/>
       <c r="BN5" s="156"/>
       <c r="BO5" s="157"/>
       <c r="BP5" s="155"/>
       <c r="BQ5" s="158"/>
       <c r="BR5" s="59"/>
       <c r="BS5" s="58"/>
       <c r="BT5" s="153" t="s">
         <v>34</v>
       </c>
       <c r="BU5" s="58"/>
       <c r="BV5" s="85"/>
       <c r="BW5" s="25"/>
       <c r="BX5" s="130"/>
       <c r="BY5" s="131"/>
       <c r="BZ5" s="137" t="s">
         <v>30</v>
       </c>
       <c r="CA5" s="131"/>
       <c r="CB5" s="131"/>
       <c r="CC5" s="132"/>
     </row>
-    <row r="6" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="X6" s="1"/>
       <c r="AJ6" s="129"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="18"/>
       <c r="BD6" s="18"/>
       <c r="BE6" s="81" t="s">
         <v>6</v>
       </c>
       <c r="BF6" s="63"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="105"/>
       <c r="BI6" s="6"/>
       <c r="BJ6" s="6"/>
       <c r="BK6" s="7"/>
       <c r="BL6" s="159"/>
       <c r="BM6" s="160"/>
       <c r="BN6" s="160"/>
       <c r="BO6" s="144"/>
       <c r="BP6" s="160"/>
       <c r="BQ6" s="161"/>
       <c r="BR6" s="63"/>
       <c r="BS6" s="6"/>
       <c r="BT6" s="105"/>
       <c r="BU6" s="6"/>
       <c r="BV6" s="6"/>
       <c r="BW6" s="7"/>
       <c r="BX6" s="37"/>
       <c r="BY6" s="26"/>
       <c r="BZ6" s="26"/>
       <c r="CA6" s="26"/>
       <c r="CB6" s="26"/>
       <c r="CC6" s="31"/>
     </row>
-    <row r="7" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="108"/>
       <c r="B7" s="117"/>
       <c r="C7" s="117"/>
       <c r="D7" s="117"/>
       <c r="E7" s="117"/>
       <c r="X7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ7" s="129"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="18"/>
       <c r="BD7" s="18"/>
       <c r="BE7" s="81" t="s">
         <v>7</v>
       </c>
       <c r="BF7" s="61"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
       <c r="BK7" s="62"/>
       <c r="BL7" s="162"/>
       <c r="BM7" s="163"/>
       <c r="BN7" s="163"/>
       <c r="BO7" s="163"/>
       <c r="BP7" s="163"/>
       <c r="BQ7" s="164"/>
       <c r="BR7" s="61"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
       <c r="BU7" s="5"/>
       <c r="BV7" s="5"/>
       <c r="BW7" s="62"/>
       <c r="BX7" s="36"/>
       <c r="BY7" s="133"/>
       <c r="BZ7" s="133"/>
       <c r="CA7" s="133"/>
       <c r="CB7" s="133"/>
       <c r="CC7" s="32"/>
     </row>
-    <row r="8" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="128"/>
       <c r="B8" s="127"/>
       <c r="C8" s="52"/>
       <c r="D8" s="52"/>
       <c r="X8" s="16"/>
       <c r="AJ8" s="129"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="18"/>
       <c r="BD8" s="18"/>
       <c r="BE8" s="81" t="s">
         <v>8</v>
       </c>
       <c r="BF8" s="72"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="10"/>
       <c r="BI8" s="10"/>
       <c r="BJ8" s="10"/>
       <c r="BK8" s="10"/>
       <c r="BL8" s="10"/>
       <c r="BM8" s="10"/>
       <c r="BN8" s="10"/>
       <c r="BO8" s="10"/>
       <c r="BP8" s="10"/>
       <c r="BQ8" s="71"/>
       <c r="BR8" s="72"/>
       <c r="BS8" s="10"/>
       <c r="BT8" s="100"/>
       <c r="BU8" s="10"/>
       <c r="BV8" s="10"/>
       <c r="BW8" s="10"/>
       <c r="BX8" s="10"/>
       <c r="BY8" s="10"/>
       <c r="BZ8" s="10"/>
       <c r="CA8" s="10"/>
       <c r="CB8" s="10"/>
       <c r="CC8" s="21"/>
     </row>
-    <row r="9" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="128"/>
       <c r="X9" s="34" t="s">
         <v>35</v>
       </c>
       <c r="AJ9" s="129"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="18"/>
       <c r="BD9" s="18"/>
       <c r="BE9" s="81" t="s">
         <v>9</v>
       </c>
       <c r="BF9" s="69"/>
       <c r="BG9" s="11"/>
       <c r="BH9" s="11"/>
       <c r="BI9" s="11"/>
       <c r="BJ9" s="11"/>
       <c r="BK9" s="11"/>
       <c r="BL9" s="11"/>
       <c r="BM9" s="11"/>
       <c r="BN9" s="11"/>
       <c r="BO9" s="11"/>
       <c r="BP9" s="11"/>
       <c r="BQ9" s="73"/>
       <c r="BR9" s="69"/>
       <c r="BS9" s="11"/>
       <c r="BT9" s="101"/>
       <c r="BU9" s="11"/>
       <c r="BV9" s="11"/>
       <c r="BW9" s="11"/>
       <c r="BX9" s="11"/>
       <c r="BY9" s="11"/>
       <c r="BZ9" s="11"/>
       <c r="CA9" s="11"/>
       <c r="CB9" s="11"/>
       <c r="CC9" s="13"/>
     </row>
-    <row r="10" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="128"/>
       <c r="X10" s="34"/>
       <c r="AJ10" s="129"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="18"/>
       <c r="BD10" s="18"/>
       <c r="BE10" s="81" t="s">
         <v>10</v>
       </c>
       <c r="BF10" s="69"/>
       <c r="BG10" s="11"/>
       <c r="BH10" s="11"/>
       <c r="BI10" s="11"/>
       <c r="BJ10" s="11"/>
       <c r="BK10" s="11"/>
       <c r="BL10" s="11" t="s">
         <v>29</v>
       </c>
       <c r="BM10" s="11"/>
       <c r="BN10" s="11"/>
       <c r="BO10" s="11"/>
       <c r="BP10" s="11"/>
       <c r="BQ10" s="73"/>
       <c r="BR10" s="69"/>
       <c r="BS10" s="11"/>
       <c r="BT10" s="101"/>
       <c r="BU10" s="11"/>
       <c r="BV10" s="11"/>
       <c r="BW10" s="11"/>
       <c r="BX10" s="11" t="s">
         <v>29</v>
       </c>
       <c r="BY10" s="11"/>
       <c r="BZ10" s="11"/>
       <c r="CA10" s="11"/>
       <c r="CB10" s="11"/>
       <c r="CC10" s="13"/>
     </row>
-    <row r="11" spans="1:81" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:81" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="128"/>
       <c r="AJ11" s="129"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="18"/>
       <c r="BD11" s="18"/>
       <c r="BE11" s="81" t="s">
         <v>11</v>
       </c>
       <c r="BF11" s="69"/>
       <c r="BG11" s="11"/>
       <c r="BH11" s="11"/>
       <c r="BI11" s="11"/>
       <c r="BJ11" s="11"/>
       <c r="BK11" s="11"/>
       <c r="BL11" s="11"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
       <c r="BQ11" s="73"/>
       <c r="BR11" s="69"/>
       <c r="BS11" s="11"/>
       <c r="BT11" s="101"/>
       <c r="BU11" s="11"/>
       <c r="BV11" s="11"/>
       <c r="BW11" s="11"/>
       <c r="BX11" s="11"/>
       <c r="BY11" s="11"/>
       <c r="BZ11" s="11"/>
       <c r="CA11" s="11"/>
       <c r="CB11" s="11"/>
       <c r="CC11" s="13"/>
     </row>
-    <row r="12" spans="1:81" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:81" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="128"/>
       <c r="B12" s="126"/>
       <c r="AJ12" s="129"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="18"/>
       <c r="BD12" s="18"/>
       <c r="BE12" s="81" t="s">
         <v>12</v>
       </c>
       <c r="BF12" s="69"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
       <c r="BL12" s="11"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
       <c r="BQ12" s="73"/>
       <c r="BR12" s="69"/>
       <c r="BS12" s="11"/>
       <c r="BT12" s="101"/>
       <c r="BU12" s="11"/>
       <c r="BV12" s="11"/>
       <c r="BW12" s="11"/>
       <c r="BX12" s="11"/>
       <c r="BY12" s="11"/>
       <c r="BZ12" s="11"/>
       <c r="CA12" s="11"/>
       <c r="CB12" s="11"/>
       <c r="CC12" s="13"/>
     </row>
-    <row r="13" spans="1:81" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:81" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="BB13" s="17"/>
       <c r="BC13" s="18"/>
       <c r="BD13" s="18"/>
       <c r="BE13" s="81" t="s">
         <v>13</v>
       </c>
       <c r="BF13" s="69"/>
       <c r="BG13" s="11"/>
       <c r="BH13" s="11"/>
       <c r="BI13" s="11"/>
       <c r="BJ13" s="11"/>
       <c r="BK13" s="11"/>
       <c r="BL13" s="11"/>
       <c r="BM13" s="11"/>
       <c r="BN13" s="11"/>
       <c r="BO13" s="11"/>
       <c r="BP13" s="11"/>
       <c r="BQ13" s="73"/>
       <c r="BR13" s="69"/>
       <c r="BS13" s="11"/>
       <c r="BT13" s="101"/>
       <c r="BU13" s="11"/>
       <c r="BV13" s="11"/>
       <c r="BW13" s="11"/>
       <c r="BX13" s="11"/>
       <c r="BY13" s="11"/>
       <c r="BZ13" s="11"/>
       <c r="CA13" s="11"/>
       <c r="CB13" s="11"/>
       <c r="CC13" s="13"/>
     </row>
-    <row r="14" spans="1:81" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:81" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="BB14" s="17"/>
       <c r="BC14" s="18"/>
       <c r="BD14" s="18"/>
       <c r="BE14" s="81" t="s">
         <v>44</v>
       </c>
       <c r="BF14" s="69"/>
       <c r="BG14" s="11"/>
       <c r="BH14" s="11"/>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="11"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
       <c r="BM14" s="11"/>
       <c r="BN14" s="11"/>
       <c r="BO14" s="11"/>
       <c r="BP14" s="11"/>
       <c r="BQ14" s="73"/>
       <c r="BR14" s="69"/>
       <c r="BS14" s="11"/>
       <c r="BT14" s="101"/>
       <c r="BU14" s="11"/>
       <c r="BV14" s="11"/>
       <c r="BW14" s="11"/>
       <c r="BX14" s="11"/>
       <c r="BY14" s="11"/>
       <c r="BZ14" s="11"/>
       <c r="CA14" s="11"/>
       <c r="CB14" s="11"/>
       <c r="CC14" s="13"/>
     </row>
-    <row r="15" spans="1:81" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:81" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="AV15" s="117"/>
       <c r="AW15" s="118"/>
       <c r="AX15" s="66"/>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="14" t="s">
         <v>18</v>
       </c>
       <c r="BA15" s="14"/>
       <c r="BB15" s="14"/>
       <c r="BC15" s="15"/>
       <c r="BD15" s="15"/>
       <c r="BE15" s="116"/>
       <c r="BF15" s="69"/>
       <c r="BG15" s="11"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="11"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
       <c r="BM15" s="11"/>
       <c r="BN15" s="11"/>
       <c r="BO15" s="11"/>
       <c r="BP15" s="11"/>
       <c r="BQ15" s="73"/>
       <c r="BR15" s="69"/>
       <c r="BS15" s="11"/>
       <c r="BT15" s="101"/>
       <c r="BU15" s="11"/>
       <c r="BV15" s="11"/>
       <c r="BW15" s="11"/>
       <c r="BX15" s="11"/>
       <c r="BY15" s="11"/>
       <c r="BZ15" s="11"/>
       <c r="CA15" s="11"/>
       <c r="CB15" s="11"/>
       <c r="CC15" s="13"/>
     </row>
-    <row r="16" spans="1:81" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:81" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="77" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="66"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="65"/>
       <c r="N16" s="66"/>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="14" t="s">
         <v>15</v>
       </c>
@@ -2089,51 +2089,51 @@
       <c r="BF16" s="69"/>
       <c r="BG16" s="11"/>
       <c r="BH16" s="11"/>
       <c r="BI16" s="11"/>
       <c r="BJ16" s="11"/>
       <c r="BK16" s="11"/>
       <c r="BL16" s="11"/>
       <c r="BM16" s="11"/>
       <c r="BN16" s="11"/>
       <c r="BO16" s="11"/>
       <c r="BP16" s="11"/>
       <c r="BQ16" s="73"/>
       <c r="BR16" s="69"/>
       <c r="BS16" s="11"/>
       <c r="BT16" s="101"/>
       <c r="BU16" s="11"/>
       <c r="BV16" s="11"/>
       <c r="BW16" s="11"/>
       <c r="BX16" s="11"/>
       <c r="BY16" s="11"/>
       <c r="BZ16" s="11"/>
       <c r="CA16" s="11"/>
       <c r="CB16" s="11"/>
       <c r="CC16" s="13"/>
     </row>
-    <row r="17" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="78" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="68"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="67"/>
       <c r="N17" s="68"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
       <c r="S17" s="4"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
       <c r="V17" s="4"/>
       <c r="W17" s="4"/>
@@ -2176,85 +2176,87 @@
       <c r="BF17" s="69"/>
       <c r="BG17" s="11"/>
       <c r="BH17" s="11"/>
       <c r="BI17" s="11"/>
       <c r="BJ17" s="11"/>
       <c r="BK17" s="11"/>
       <c r="BL17" s="11"/>
       <c r="BM17" s="11"/>
       <c r="BN17" s="11"/>
       <c r="BO17" s="11"/>
       <c r="BP17" s="11"/>
       <c r="BQ17" s="73"/>
       <c r="BR17" s="83"/>
       <c r="BS17" s="12"/>
       <c r="BT17" s="102"/>
       <c r="BU17" s="12"/>
       <c r="BV17" s="12"/>
       <c r="BW17" s="12"/>
       <c r="BX17" s="12"/>
       <c r="BY17" s="12"/>
       <c r="BZ17" s="12"/>
       <c r="CA17" s="12"/>
       <c r="CB17" s="12"/>
       <c r="CC17" s="87"/>
     </row>
-    <row r="18" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="79" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="95"/>
       <c r="C18" s="51"/>
       <c r="D18" s="82"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="82"/>
       <c r="H18" s="95"/>
       <c r="I18" s="51"/>
       <c r="J18" s="82"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="82"/>
       <c r="N18" s="58"/>
       <c r="O18" s="58" t="s">
         <v>48</v>
       </c>
       <c r="P18" s="60"/>
       <c r="Q18" s="59"/>
       <c r="R18" s="58" t="s">
         <v>46</v>
       </c>
       <c r="S18" s="60"/>
       <c r="T18" s="96"/>
       <c r="U18" s="96"/>
       <c r="V18" s="82"/>
       <c r="W18" s="96"/>
       <c r="X18" s="96"/>
       <c r="Y18" s="82"/>
-      <c r="Z18" s="96"/>
-[...1 lines deleted...]
-      <c r="AB18" s="82"/>
+      <c r="Z18" s="58"/>
+      <c r="AA18" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB18" s="60"/>
       <c r="AC18" s="59"/>
       <c r="AD18" s="58" t="s">
         <v>47</v>
       </c>
       <c r="AE18" s="60"/>
       <c r="AF18" s="59"/>
       <c r="AG18" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AH18" s="60"/>
       <c r="AI18" s="59"/>
       <c r="AJ18" s="58" t="s">
         <v>42</v>
       </c>
       <c r="AK18" s="60"/>
       <c r="AL18" s="59"/>
       <c r="AM18" s="58"/>
       <c r="AN18" s="58" t="s">
         <v>48</v>
       </c>
       <c r="AO18" s="58"/>
       <c r="AP18" s="85"/>
       <c r="AQ18" s="25"/>
       <c r="AR18" s="59"/>
       <c r="AS18" s="58"/>
@@ -2279,81 +2281,81 @@
       <c r="BJ18" s="11"/>
       <c r="BK18" s="11"/>
       <c r="BL18" s="11"/>
       <c r="BM18" s="11"/>
       <c r="BN18" s="11"/>
       <c r="BO18" s="11"/>
       <c r="BP18" s="11"/>
       <c r="BQ18" s="74" t="s">
         <v>20</v>
       </c>
       <c r="BR18" s="35"/>
       <c r="BS18" s="27"/>
       <c r="BT18" s="98"/>
       <c r="BU18" s="98"/>
       <c r="BV18" s="98"/>
       <c r="BW18" s="27" t="s">
         <v>36</v>
       </c>
       <c r="BX18" s="58"/>
       <c r="BY18" s="27"/>
       <c r="BZ18" s="27"/>
       <c r="CA18" s="27"/>
       <c r="CB18" s="27"/>
       <c r="CC18" s="104"/>
     </row>
-    <row r="19" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="79" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="97"/>
       <c r="C19" s="44"/>
       <c r="D19" s="64"/>
       <c r="E19" s="44"/>
       <c r="F19" s="109"/>
       <c r="G19" s="64"/>
       <c r="H19" s="97"/>
       <c r="I19" s="44"/>
       <c r="J19" s="64"/>
       <c r="K19" s="44"/>
       <c r="L19" s="109"/>
       <c r="M19" s="64"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="62"/>
       <c r="Q19" s="61"/>
       <c r="R19" s="106"/>
       <c r="S19" s="62"/>
       <c r="T19" s="44"/>
       <c r="U19" s="44"/>
       <c r="V19" s="64"/>
       <c r="W19" s="44"/>
       <c r="X19" s="44"/>
       <c r="Y19" s="64"/>
-      <c r="Z19" s="44"/>
-[...1 lines deleted...]
-      <c r="AB19" s="64"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="62"/>
       <c r="AC19" s="61"/>
       <c r="AD19" s="106"/>
       <c r="AE19" s="62"/>
       <c r="AF19" s="61"/>
       <c r="AG19" s="106"/>
       <c r="AH19" s="62"/>
       <c r="AI19" s="61"/>
       <c r="AJ19" s="106"/>
       <c r="AK19" s="62"/>
       <c r="AL19" s="63"/>
       <c r="AM19" s="6"/>
       <c r="AN19" s="105"/>
       <c r="AO19" s="6"/>
       <c r="AP19" s="6"/>
       <c r="AQ19" s="7"/>
       <c r="AR19" s="63"/>
       <c r="AS19" s="6"/>
       <c r="AT19" s="105"/>
       <c r="AU19" s="6"/>
       <c r="AV19" s="6"/>
       <c r="AW19" s="6"/>
       <c r="AX19" s="36"/>
       <c r="AY19" s="29"/>
       <c r="AZ19" s="29"/>
       <c r="BA19" s="114"/>
@@ -2366,51 +2368,51 @@
       <c r="BH19" s="12"/>
       <c r="BI19" s="12"/>
       <c r="BJ19" s="12"/>
       <c r="BK19" s="12"/>
       <c r="BL19" s="12"/>
       <c r="BM19" s="12"/>
       <c r="BN19" s="12"/>
       <c r="BO19" s="12"/>
       <c r="BP19" s="12"/>
       <c r="BQ19" s="75" t="s">
         <v>21</v>
       </c>
       <c r="BR19" s="37"/>
       <c r="BS19" s="26"/>
       <c r="BT19" s="94"/>
       <c r="BU19" s="26"/>
       <c r="BV19" s="26"/>
       <c r="BW19" s="105"/>
       <c r="BX19" s="6"/>
       <c r="BY19" s="26"/>
       <c r="BZ19" s="24"/>
       <c r="CA19" s="26"/>
       <c r="CB19" s="26"/>
       <c r="CC19" s="31"/>
     </row>
-    <row r="20" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="79" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="58"/>
       <c r="F20" s="85"/>
       <c r="G20" s="25"/>
       <c r="H20" s="59"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58" t="s">
         <v>40</v>
       </c>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="25"/>
       <c r="N20" s="59"/>
       <c r="O20" s="58"/>
       <c r="P20" s="58" t="s">
         <v>37</v>
       </c>
       <c r="Q20" s="58"/>
@@ -2461,51 +2463,51 @@
       <c r="AX20" s="44"/>
       <c r="AY20" s="44"/>
       <c r="AZ20" s="44"/>
       <c r="BA20" s="64"/>
       <c r="BB20" s="44"/>
       <c r="BC20" s="44"/>
       <c r="BD20" s="44"/>
       <c r="BE20" s="64"/>
       <c r="BF20" s="70"/>
       <c r="BQ20" s="76" t="s">
         <v>22</v>
       </c>
       <c r="BR20" s="36"/>
       <c r="BS20" s="29"/>
       <c r="BT20" s="103"/>
       <c r="BU20" s="29"/>
       <c r="BV20" s="29"/>
       <c r="BW20" s="5"/>
       <c r="BX20" s="5"/>
       <c r="BY20" s="29"/>
       <c r="BZ20" s="29"/>
       <c r="CA20" s="57"/>
       <c r="CB20" s="29"/>
       <c r="CC20" s="32"/>
     </row>
-    <row r="21" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="79" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="63"/>
       <c r="C21" s="6"/>
       <c r="D21" s="105"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="7"/>
       <c r="H21" s="63"/>
       <c r="I21" s="6"/>
       <c r="J21" s="105"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="7"/>
       <c r="N21" s="63"/>
       <c r="O21" s="6"/>
       <c r="P21" s="105"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="7"/>
       <c r="T21" s="63"/>
       <c r="U21" s="6"/>
       <c r="V21" s="105"/>
       <c r="W21" s="63"/>
@@ -2538,51 +2540,51 @@
       <c r="AX21" s="69"/>
       <c r="AY21" s="11"/>
       <c r="AZ21" s="11"/>
       <c r="BA21" s="11"/>
       <c r="BB21" s="11"/>
       <c r="BC21" s="11"/>
       <c r="BD21" s="11"/>
       <c r="BE21" s="73"/>
       <c r="BF21" s="70"/>
       <c r="BQ21" s="76" t="s">
         <v>23</v>
       </c>
       <c r="BR21" s="53"/>
       <c r="BS21" s="43"/>
       <c r="BT21" s="43"/>
       <c r="BU21" s="43"/>
       <c r="BV21" s="43"/>
       <c r="BW21" s="46"/>
       <c r="BX21" s="49"/>
       <c r="BY21" s="49"/>
       <c r="BZ21" s="22"/>
       <c r="CA21" s="49"/>
       <c r="CB21" s="49"/>
       <c r="CC21" s="50"/>
     </row>
-    <row r="22" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="79" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="61"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="62"/>
       <c r="H22" s="61"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="62"/>
       <c r="N22" s="61"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="62"/>
       <c r="T22" s="61"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="61"/>
@@ -2617,51 +2619,51 @@
       <c r="AZ22" s="11"/>
       <c r="BA22" s="11"/>
       <c r="BB22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="BC22" s="11"/>
       <c r="BD22" s="11"/>
       <c r="BE22" s="73"/>
       <c r="BF22" s="70"/>
       <c r="BQ22" s="76" t="s">
         <v>24</v>
       </c>
       <c r="BR22" s="42"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="47"/>
       <c r="BU22" s="22"/>
       <c r="BV22" s="22"/>
       <c r="BW22" s="39"/>
       <c r="BX22" s="8"/>
       <c r="BY22" s="8"/>
       <c r="BZ22" s="8"/>
       <c r="CA22" s="8"/>
       <c r="CB22" s="8"/>
       <c r="CC22" s="9"/>
     </row>
-    <row r="23" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="79" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="28"/>
       <c r="N23" s="37"/>
       <c r="O23" s="26"/>
       <c r="P23" s="26"/>
       <c r="Q23" s="26"/>
       <c r="R23" s="26"/>
       <c r="S23" s="26" t="s">
         <v>36</v>
       </c>
@@ -2696,51 +2698,51 @@
       <c r="AX23" s="69"/>
       <c r="AY23" s="11"/>
       <c r="AZ23" s="11"/>
       <c r="BA23" s="11"/>
       <c r="BB23" s="11"/>
       <c r="BC23" s="11"/>
       <c r="BD23" s="11"/>
       <c r="BE23" s="73"/>
       <c r="BF23" s="70"/>
       <c r="BQ23" s="76" t="s">
         <v>25</v>
       </c>
       <c r="BR23" s="54"/>
       <c r="BS23" s="40"/>
       <c r="BT23" s="40"/>
       <c r="BU23" s="40"/>
       <c r="BV23" s="40"/>
       <c r="BW23" s="41"/>
       <c r="BX23" s="44"/>
       <c r="BY23" s="44"/>
       <c r="BZ23" s="45"/>
       <c r="CA23" s="44"/>
       <c r="CB23" s="44"/>
       <c r="CC23" s="48"/>
     </row>
-    <row r="24" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="79" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="94"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="28"/>
       <c r="N24" s="37"/>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="94"/>
       <c r="W24" s="26"/>
@@ -2763,51 +2765,51 @@
       <c r="AN24" s="26"/>
       <c r="AO24" s="26"/>
       <c r="AP24" s="26"/>
       <c r="AQ24" s="26"/>
       <c r="AR24" s="63"/>
       <c r="AS24" s="6"/>
       <c r="AT24" s="105"/>
       <c r="AU24" s="6"/>
       <c r="AV24" s="6"/>
       <c r="AW24" s="7"/>
       <c r="AX24" s="69"/>
       <c r="AY24" s="11"/>
       <c r="AZ24" s="11"/>
       <c r="BA24" s="11"/>
       <c r="BB24" s="11"/>
       <c r="BC24" s="11"/>
       <c r="BD24" s="11"/>
       <c r="BE24" s="73"/>
       <c r="BF24" s="70"/>
       <c r="BQ24" s="76" t="s">
         <v>26</v>
       </c>
       <c r="BR24" s="70"/>
       <c r="CC24" s="2"/>
     </row>
-    <row r="25" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="88" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
       <c r="F25" s="29"/>
       <c r="G25" s="106"/>
       <c r="H25" s="29"/>
       <c r="I25" s="29"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="30"/>
       <c r="N25" s="36"/>
       <c r="O25" s="29"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="106"/>
       <c r="T25" s="29"/>
       <c r="U25" s="29"/>
       <c r="V25" s="29"/>
       <c r="W25" s="29"/>
@@ -2850,91 +2852,91 @@
       <c r="BH25" s="91"/>
       <c r="BI25" s="91"/>
       <c r="BJ25" s="91"/>
       <c r="BK25" s="91"/>
       <c r="BL25" s="91"/>
       <c r="BM25" s="91"/>
       <c r="BN25" s="91"/>
       <c r="BO25" s="91"/>
       <c r="BP25" s="91"/>
       <c r="BQ25" s="92" t="s">
         <v>27</v>
       </c>
       <c r="BR25" s="90"/>
       <c r="BS25" s="91"/>
       <c r="BT25" s="91"/>
       <c r="BU25" s="91"/>
       <c r="BV25" s="91"/>
       <c r="BW25" s="91"/>
       <c r="BX25" s="91"/>
       <c r="BY25" s="91"/>
       <c r="BZ25" s="91"/>
       <c r="CA25" s="91"/>
       <c r="CB25" s="91"/>
       <c r="CC25" s="93"/>
     </row>
-    <row r="26" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="27" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ27" s="125"/>
     </row>
-    <row r="28" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ28" s="125"/>
     </row>
-    <row r="29" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ29" s="125"/>
     </row>
-    <row r="30" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ30" s="125"/>
     </row>
-    <row r="31" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ31" s="125"/>
     </row>
-    <row r="32" spans="1:81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ32" s="125"/>
     </row>
-    <row r="33" spans="43:43" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="43:43" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ33" s="125"/>
     </row>
-    <row r="34" spans="43:43" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="43:43" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ34" s="125"/>
     </row>
-    <row r="35" spans="43:43" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="43:43" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ35" s="125"/>
     </row>
-    <row r="36" spans="43:43" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="43:43" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ36" s="125"/>
     </row>
-    <row r="37" spans="43:43" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="43:43" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ37" s="125"/>
     </row>
-    <row r="38" spans="43:43" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="43:43" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ38" s="125"/>
     </row>
-    <row r="39" spans="43:43" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="43:43" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ39" s="125"/>
     </row>
-    <row r="40" spans="43:43" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="43:43" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AQ40" s="125"/>
     </row>
   </sheetData>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;A&amp;"Calibri"&amp;12&amp;I0000FF Intern&amp;1#_x000D_</oddHeader>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>