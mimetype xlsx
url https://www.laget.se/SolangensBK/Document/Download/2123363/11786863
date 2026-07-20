--- v1 (2026-05-06)
+++ v2 (2026-07-20)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://akademiskahus-my.sharepoint.com/personal/jonas_hansson_akademiskahus_se/Documents/Jonas/Solängen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="92" documentId="8_{9D4EC85F-4649-4ABE-83EC-32FFB30DBEF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39AAE23A-B747-422C-9C00-1F0477DFCAE3}"/>
+  <xr:revisionPtr revIDLastSave="116" documentId="8_{9D4EC85F-4649-4ABE-83EC-32FFB30DBEF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D32129B9-287A-45DE-835F-DA29C68E0CF6}"/>
   <bookViews>
-    <workbookView xWindow="1860" yWindow="1860" windowWidth="19420" windowHeight="12300" tabRatio="865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20" yWindow="520" windowWidth="22540" windowHeight="14300" tabRatio="865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="11" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="49">
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>Söndag</t>
   </si>
   <si>
     <t>9:00-9:30</t>
   </si>
   <si>
     <t>9:30-10:00</t>
   </si>
   <si>
     <t>10:00-10:30</t>
   </si>
   <si>
     <t>10:30-11:00</t>
   </si>
   <si>
     <t>11:00-11:30</t>
   </si>
   <si>
     <t>11:30-12:00</t>
   </si>
   <si>
@@ -139,90 +139,87 @@
   <si>
     <t>P12</t>
   </si>
   <si>
     <t>Matchtid</t>
   </si>
   <si>
     <t>P13</t>
   </si>
   <si>
     <t>Eklanda</t>
   </si>
   <si>
     <t>P16</t>
   </si>
   <si>
     <t>Eklandavallen</t>
   </si>
   <si>
     <t>P17</t>
   </si>
   <si>
     <t>V2 - V26 och V33 - V50</t>
   </si>
   <si>
-    <t>F10/11</t>
-[...1 lines deleted...]
-  <si>
     <t>F12/13</t>
   </si>
   <si>
     <t>P/Fxx</t>
   </si>
   <si>
     <t>P18</t>
   </si>
   <si>
     <t>P14/15</t>
   </si>
   <si>
     <t>Utvecklingsträning</t>
   </si>
   <si>
     <t>P20</t>
   </si>
   <si>
     <t>Träningstider 2026</t>
   </si>
   <si>
     <t>15:00-15:30</t>
   </si>
   <si>
     <t>F19/20</t>
   </si>
   <si>
     <t>P19</t>
   </si>
   <si>
     <t>F17/18</t>
   </si>
   <si>
-    <t>F15/16</t>
-[...2 lines deleted...]
-    <t>Rev. 2026-04-16</t>
+    <t>F21</t>
+  </si>
+  <si>
+    <t>Rev. 2026-07-05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-41D]General"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot; &quot;[$kr-41D];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$kr-41D]"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -652,51 +649,51 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="166">
+  <cellXfs count="168">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -707,82 +704,73 @@
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -800,53 +788,50 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -905,70 +890,61 @@
     </xf>
     <xf numFmtId="20" fontId="7" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="7" fillId="3" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1031,143 +1007,170 @@
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Excel Built-in Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Heading" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Heading1" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Result" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Result2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF4F400"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFFF2600"/>
       <color rgb="FFF3BFBB"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>88900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>50094</xdr:colOff>
+      <xdr:colOff>48506</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>82968</xdr:rowOff>
+      <xdr:rowOff>84555</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Bildobjekt 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2074A91-9ECA-304C-BBC4-FCA903880931}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="114300" y="88900"/>
           <a:ext cx="1142294" cy="1264068"/>
@@ -1440,1504 +1443,1495 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DC26692-EB4D-E049-A282-CCB2604C4F74}">
   <dimension ref="A1:CC40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="77" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.58203125" defaultRowHeight="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="81" width="2.58203125" customWidth="1"/>
+    <col min="2" max="81" width="2.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:81" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F1" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="AG1" s="125"/>
+        <v>48</v>
+      </c>
+      <c r="AG1" s="118"/>
       <c r="BB1" s="19"/>
       <c r="BC1" s="20"/>
       <c r="BD1" s="20"/>
-      <c r="BE1" s="80"/>
-      <c r="BF1" s="66"/>
+      <c r="BE1" s="76"/>
+      <c r="BF1" s="62"/>
       <c r="BG1" s="14"/>
       <c r="BH1" s="14"/>
       <c r="BI1" s="14"/>
       <c r="BJ1" s="14"/>
       <c r="BK1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="BL1" s="14"/>
       <c r="BM1" s="14"/>
       <c r="BN1" s="14"/>
       <c r="BO1" s="14"/>
       <c r="BP1" s="14"/>
-      <c r="BQ1" s="65"/>
-      <c r="BR1" s="66"/>
+      <c r="BQ1" s="61"/>
+      <c r="BR1" s="62"/>
       <c r="BS1" s="14"/>
       <c r="BT1" s="14"/>
       <c r="BU1" s="14"/>
       <c r="BV1" s="14"/>
       <c r="BW1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="BX1" s="14"/>
       <c r="BY1" s="14"/>
       <c r="BZ1" s="14"/>
       <c r="CA1" s="14"/>
       <c r="CB1" s="14"/>
-      <c r="CC1" s="65"/>
-[...2 lines deleted...]
-      <c r="AJ2" s="129"/>
+      <c r="CC1" s="61"/>
+    </row>
+    <row r="2" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ2" s="122"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="18"/>
       <c r="BD2" s="18"/>
-      <c r="BE2" s="81" t="s">
+      <c r="BE2" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="BF2" s="55"/>
-[...19 lines deleted...]
-      <c r="BT2" s="99" t="s">
+      <c r="BF2" s="52"/>
+      <c r="BG2" s="53"/>
+      <c r="BH2" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="BI2" s="53"/>
+      <c r="BJ2" s="53"/>
+      <c r="BK2" s="80"/>
+      <c r="BL2" s="55"/>
+      <c r="BM2" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="BN2" s="144"/>
+      <c r="BO2" s="64"/>
+      <c r="BP2" s="92"/>
+      <c r="BQ2" s="78"/>
+      <c r="BR2" s="52"/>
+      <c r="BS2" s="53"/>
+      <c r="BT2" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="BU2" s="56"/>
-[...12 lines deleted...]
-      <c r="AJ3" s="129"/>
+      <c r="BU2" s="53"/>
+      <c r="BV2" s="53"/>
+      <c r="BW2" s="80"/>
+      <c r="BX2" s="55"/>
+      <c r="BY2" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="BZ2" s="144"/>
+      <c r="CA2" s="35"/>
+      <c r="CB2" s="35"/>
+      <c r="CC2" s="127"/>
+    </row>
+    <row r="3" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ3" s="122"/>
       <c r="BB3" s="17"/>
       <c r="BC3" s="18"/>
       <c r="BD3" s="18"/>
-      <c r="BE3" s="81" t="s">
+      <c r="BE3" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="BF3" s="37"/>
-[...6 lines deleted...]
-      <c r="BM3" s="26"/>
+      <c r="BF3" s="34"/>
+      <c r="BG3" s="25"/>
+      <c r="BH3" s="100"/>
+      <c r="BI3" s="25"/>
+      <c r="BJ3" s="25"/>
+      <c r="BK3" s="26"/>
+      <c r="BL3" s="34"/>
+      <c r="BM3" s="25"/>
       <c r="BN3" s="7"/>
-      <c r="BO3" s="63"/>
-[...9 lines deleted...]
-      <c r="BY3" s="26"/>
+      <c r="BO3" s="166"/>
+      <c r="BP3" s="22"/>
+      <c r="BQ3" s="36"/>
+      <c r="BR3" s="34"/>
+      <c r="BS3" s="25"/>
+      <c r="BT3" s="100"/>
+      <c r="BU3" s="25"/>
+      <c r="BV3" s="25"/>
+      <c r="BW3" s="26"/>
+      <c r="BX3" s="34"/>
+      <c r="BY3" s="25"/>
       <c r="BZ3" s="7"/>
-      <c r="CA3" s="135"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="129"/>
+      <c r="CA3" s="128"/>
+      <c r="CB3" s="128"/>
+      <c r="CC3" s="129"/>
+    </row>
+    <row r="4" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ4" s="122"/>
       <c r="BB4" s="17"/>
       <c r="BC4" s="18"/>
       <c r="BD4" s="18"/>
-      <c r="BE4" s="81" t="s">
+      <c r="BE4" s="77" t="s">
         <v>4</v>
       </c>
       <c r="BF4" s="23"/>
       <c r="BG4" s="23"/>
       <c r="BH4" s="23"/>
       <c r="BI4" s="23"/>
       <c r="BJ4" s="23"/>
-      <c r="BK4" s="28"/>
-      <c r="BL4" s="37"/>
+      <c r="BK4" s="26"/>
+      <c r="BL4" s="34"/>
       <c r="BM4" s="23"/>
-      <c r="BN4" s="62"/>
-[...2 lines deleted...]
-      <c r="BQ4" s="28"/>
+      <c r="BN4" s="58"/>
+      <c r="BO4" s="93"/>
+      <c r="BQ4" s="36"/>
       <c r="BR4" s="23"/>
       <c r="BS4" s="23"/>
       <c r="BT4" s="23"/>
       <c r="BU4" s="23"/>
       <c r="BV4" s="23"/>
       <c r="BW4" s="23"/>
-      <c r="BX4" s="37"/>
+      <c r="BX4" s="34"/>
       <c r="BY4" s="23"/>
-      <c r="BZ4" s="62"/>
-[...5 lines deleted...]
-      <c r="X5" s="33" t="s">
+      <c r="BZ4" s="58"/>
+      <c r="CA4" s="128"/>
+      <c r="CB4" s="128"/>
+      <c r="CC4" s="129"/>
+    </row>
+    <row r="5" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X5" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="AJ5" s="129"/>
+      <c r="AJ5" s="122"/>
       <c r="BB5" s="17"/>
       <c r="BC5" s="18"/>
       <c r="BD5" s="18"/>
-      <c r="BE5" s="81" t="s">
+      <c r="BE5" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="BF5" s="59"/>
-[...15 lines deleted...]
-      <c r="BT5" s="153" t="s">
+      <c r="BF5" s="55"/>
+      <c r="BG5" s="54"/>
+      <c r="BH5" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="BI5" s="54"/>
+      <c r="BJ5" s="81"/>
+      <c r="BK5" s="24"/>
+      <c r="BL5" s="146"/>
+      <c r="BM5" s="147"/>
+      <c r="BN5" s="148"/>
+      <c r="BO5" s="149"/>
+      <c r="BP5" s="147"/>
+      <c r="BQ5" s="150"/>
+      <c r="BR5" s="55"/>
+      <c r="BS5" s="54"/>
+      <c r="BT5" s="145" t="s">
         <v>34</v>
       </c>
-      <c r="BU5" s="58"/>
-[...4 lines deleted...]
-      <c r="BZ5" s="137" t="s">
+      <c r="BU5" s="54"/>
+      <c r="BV5" s="81"/>
+      <c r="BW5" s="24"/>
+      <c r="BX5" s="123"/>
+      <c r="BY5" s="124"/>
+      <c r="BZ5" s="130" t="s">
         <v>30</v>
       </c>
-      <c r="CA5" s="131"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="CA5" s="124"/>
+      <c r="CB5" s="124"/>
+      <c r="CC5" s="125"/>
+    </row>
+    <row r="6" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="X6" s="1"/>
-      <c r="AJ6" s="129"/>
+      <c r="AJ6" s="122"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="18"/>
       <c r="BD6" s="18"/>
-      <c r="BE6" s="81" t="s">
+      <c r="BE6" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="BF6" s="63"/>
+      <c r="BF6" s="59"/>
       <c r="BG6" s="6"/>
-      <c r="BH6" s="105"/>
+      <c r="BH6" s="98"/>
       <c r="BI6" s="6"/>
       <c r="BJ6" s="6"/>
       <c r="BK6" s="7"/>
-      <c r="BL6" s="159"/>
-[...5 lines deleted...]
-      <c r="BR6" s="63"/>
+      <c r="BL6" s="151"/>
+      <c r="BM6" s="152"/>
+      <c r="BN6" s="152"/>
+      <c r="BO6" s="137"/>
+      <c r="BP6" s="152"/>
+      <c r="BQ6" s="153"/>
+      <c r="BR6" s="59"/>
       <c r="BS6" s="6"/>
-      <c r="BT6" s="105"/>
+      <c r="BT6" s="98"/>
       <c r="BU6" s="6"/>
       <c r="BV6" s="6"/>
       <c r="BW6" s="7"/>
-      <c r="BX6" s="37"/>
-[...11 lines deleted...]
-      <c r="E7" s="117"/>
+      <c r="BX6" s="34"/>
+      <c r="BY6" s="25"/>
+      <c r="BZ6" s="25"/>
+      <c r="CA6" s="25"/>
+      <c r="CB6" s="25"/>
+      <c r="CC6" s="29"/>
+    </row>
+    <row r="7" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="101"/>
+      <c r="B7" s="110"/>
+      <c r="C7" s="110"/>
+      <c r="D7" s="110"/>
+      <c r="E7" s="110"/>
       <c r="X7" s="3" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="AJ7" s="129"/>
+        <v>42</v>
+      </c>
+      <c r="AJ7" s="122"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="18"/>
       <c r="BD7" s="18"/>
-      <c r="BE7" s="81" t="s">
+      <c r="BE7" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="BF7" s="61"/>
+      <c r="BF7" s="57"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
-      <c r="BK7" s="62"/>
-[...6 lines deleted...]
-      <c r="BR7" s="61"/>
+      <c r="BK7" s="58"/>
+      <c r="BL7" s="154"/>
+      <c r="BM7" s="155"/>
+      <c r="BN7" s="155"/>
+      <c r="BO7" s="155"/>
+      <c r="BP7" s="155"/>
+      <c r="BQ7" s="156"/>
+      <c r="BR7" s="57"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
       <c r="BU7" s="5"/>
       <c r="BV7" s="5"/>
-      <c r="BW7" s="62"/>
-[...11 lines deleted...]
-      <c r="D8" s="52"/>
+      <c r="BW7" s="58"/>
+      <c r="BX7" s="33"/>
+      <c r="BY7" s="126"/>
+      <c r="BZ7" s="126"/>
+      <c r="CA7" s="126"/>
+      <c r="CB7" s="126"/>
+      <c r="CC7" s="30"/>
+    </row>
+    <row r="8" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="121"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
       <c r="X8" s="16"/>
-      <c r="AJ8" s="129"/>
+      <c r="AJ8" s="122"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="18"/>
       <c r="BD8" s="18"/>
-      <c r="BE8" s="81" t="s">
+      <c r="BE8" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="BF8" s="72"/>
+      <c r="BF8" s="68"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="10"/>
       <c r="BI8" s="10"/>
       <c r="BJ8" s="10"/>
       <c r="BK8" s="10"/>
       <c r="BL8" s="10"/>
       <c r="BM8" s="10"/>
       <c r="BN8" s="10"/>
       <c r="BO8" s="10"/>
       <c r="BP8" s="10"/>
-      <c r="BQ8" s="71"/>
-      <c r="BR8" s="72"/>
+      <c r="BQ8" s="67"/>
+      <c r="BR8" s="68"/>
       <c r="BS8" s="10"/>
-      <c r="BT8" s="100"/>
+      <c r="BT8" s="95"/>
       <c r="BU8" s="10"/>
       <c r="BV8" s="10"/>
       <c r="BW8" s="10"/>
       <c r="BX8" s="10"/>
       <c r="BY8" s="10"/>
       <c r="BZ8" s="10"/>
       <c r="CA8" s="10"/>
       <c r="CB8" s="10"/>
       <c r="CC8" s="21"/>
     </row>
-    <row r="9" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="X9" s="34" t="s">
+    <row r="9" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="121"/>
+      <c r="X9" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="AJ9" s="129"/>
+      <c r="AJ9" s="122"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="18"/>
       <c r="BD9" s="18"/>
-      <c r="BE9" s="81" t="s">
+      <c r="BE9" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="BF9" s="69"/>
+      <c r="BF9" s="65"/>
       <c r="BG9" s="11"/>
       <c r="BH9" s="11"/>
       <c r="BI9" s="11"/>
       <c r="BJ9" s="11"/>
       <c r="BK9" s="11"/>
       <c r="BL9" s="11"/>
       <c r="BM9" s="11"/>
       <c r="BN9" s="11"/>
       <c r="BO9" s="11"/>
       <c r="BP9" s="11"/>
-      <c r="BQ9" s="73"/>
-      <c r="BR9" s="69"/>
+      <c r="BQ9" s="69"/>
+      <c r="BR9" s="65"/>
       <c r="BS9" s="11"/>
-      <c r="BT9" s="101"/>
+      <c r="BT9" s="96"/>
       <c r="BU9" s="11"/>
       <c r="BV9" s="11"/>
       <c r="BW9" s="11"/>
       <c r="BX9" s="11"/>
       <c r="BY9" s="11"/>
       <c r="BZ9" s="11"/>
       <c r="CA9" s="11"/>
       <c r="CB9" s="11"/>
       <c r="CC9" s="13"/>
     </row>
-    <row r="10" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="AJ10" s="129"/>
+    <row r="10" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="121"/>
+      <c r="X10" s="32"/>
+      <c r="AJ10" s="122"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="18"/>
       <c r="BD10" s="18"/>
-      <c r="BE10" s="81" t="s">
+      <c r="BE10" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="BF10" s="69"/>
+      <c r="BF10" s="65"/>
       <c r="BG10" s="11"/>
       <c r="BH10" s="11"/>
       <c r="BI10" s="11"/>
       <c r="BJ10" s="11"/>
       <c r="BK10" s="11"/>
       <c r="BL10" s="11" t="s">
         <v>29</v>
       </c>
       <c r="BM10" s="11"/>
       <c r="BN10" s="11"/>
       <c r="BO10" s="11"/>
       <c r="BP10" s="11"/>
-      <c r="BQ10" s="73"/>
-      <c r="BR10" s="69"/>
+      <c r="BQ10" s="69"/>
+      <c r="BR10" s="65"/>
       <c r="BS10" s="11"/>
-      <c r="BT10" s="101"/>
+      <c r="BT10" s="96"/>
       <c r="BU10" s="11"/>
       <c r="BV10" s="11"/>
       <c r="BW10" s="11"/>
       <c r="BX10" s="11" t="s">
         <v>29</v>
       </c>
       <c r="BY10" s="11"/>
       <c r="BZ10" s="11"/>
       <c r="CA10" s="11"/>
       <c r="CB10" s="11"/>
       <c r="CC10" s="13"/>
     </row>
-    <row r="11" spans="1:81" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="AJ11" s="129"/>
+    <row r="11" spans="1:81" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="121"/>
+      <c r="AJ11" s="122"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="18"/>
       <c r="BD11" s="18"/>
-      <c r="BE11" s="81" t="s">
+      <c r="BE11" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="BF11" s="69"/>
+      <c r="BF11" s="65"/>
       <c r="BG11" s="11"/>
       <c r="BH11" s="11"/>
       <c r="BI11" s="11"/>
       <c r="BJ11" s="11"/>
       <c r="BK11" s="11"/>
       <c r="BL11" s="11"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
-      <c r="BQ11" s="73"/>
-      <c r="BR11" s="69"/>
+      <c r="BQ11" s="69"/>
+      <c r="BR11" s="65"/>
       <c r="BS11" s="11"/>
-      <c r="BT11" s="101"/>
+      <c r="BT11" s="96"/>
       <c r="BU11" s="11"/>
       <c r="BV11" s="11"/>
       <c r="BW11" s="11"/>
       <c r="BX11" s="11"/>
       <c r="BY11" s="11"/>
       <c r="BZ11" s="11"/>
       <c r="CA11" s="11"/>
       <c r="CB11" s="11"/>
       <c r="CC11" s="13"/>
     </row>
-    <row r="12" spans="1:81" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="AJ12" s="129"/>
+    <row r="12" spans="1:81" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="121"/>
+      <c r="B12" s="119"/>
+      <c r="AJ12" s="122"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="18"/>
       <c r="BD12" s="18"/>
-      <c r="BE12" s="81" t="s">
+      <c r="BE12" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="BF12" s="69"/>
+      <c r="BF12" s="65"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
       <c r="BL12" s="11"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
-      <c r="BQ12" s="73"/>
-      <c r="BR12" s="69"/>
+      <c r="BQ12" s="69"/>
+      <c r="BR12" s="65"/>
       <c r="BS12" s="11"/>
-      <c r="BT12" s="101"/>
+      <c r="BT12" s="96"/>
       <c r="BU12" s="11"/>
       <c r="BV12" s="11"/>
       <c r="BW12" s="11"/>
       <c r="BX12" s="11"/>
       <c r="BY12" s="11"/>
       <c r="BZ12" s="11"/>
       <c r="CA12" s="11"/>
       <c r="CB12" s="11"/>
       <c r="CC12" s="13"/>
     </row>
-    <row r="13" spans="1:81" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:81" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="BB13" s="17"/>
       <c r="BC13" s="18"/>
       <c r="BD13" s="18"/>
-      <c r="BE13" s="81" t="s">
+      <c r="BE13" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="BF13" s="69"/>
+      <c r="BF13" s="65"/>
       <c r="BG13" s="11"/>
       <c r="BH13" s="11"/>
       <c r="BI13" s="11"/>
       <c r="BJ13" s="11"/>
       <c r="BK13" s="11"/>
       <c r="BL13" s="11"/>
       <c r="BM13" s="11"/>
       <c r="BN13" s="11"/>
       <c r="BO13" s="11"/>
       <c r="BP13" s="11"/>
-      <c r="BQ13" s="73"/>
-      <c r="BR13" s="69"/>
+      <c r="BQ13" s="69"/>
+      <c r="BR13" s="65"/>
       <c r="BS13" s="11"/>
-      <c r="BT13" s="101"/>
+      <c r="BT13" s="96"/>
       <c r="BU13" s="11"/>
       <c r="BV13" s="11"/>
       <c r="BW13" s="11"/>
       <c r="BX13" s="11"/>
       <c r="BY13" s="11"/>
       <c r="BZ13" s="11"/>
       <c r="CA13" s="11"/>
       <c r="CB13" s="11"/>
       <c r="CC13" s="13"/>
     </row>
-    <row r="14" spans="1:81" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:81" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="BB14" s="17"/>
       <c r="BC14" s="18"/>
       <c r="BD14" s="18"/>
-      <c r="BE14" s="81" t="s">
-[...2 lines deleted...]
-      <c r="BF14" s="69"/>
+      <c r="BE14" s="77" t="s">
+        <v>43</v>
+      </c>
+      <c r="BF14" s="65"/>
       <c r="BG14" s="11"/>
       <c r="BH14" s="11"/>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="11"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
       <c r="BM14" s="11"/>
       <c r="BN14" s="11"/>
       <c r="BO14" s="11"/>
       <c r="BP14" s="11"/>
-      <c r="BQ14" s="73"/>
-      <c r="BR14" s="69"/>
+      <c r="BQ14" s="69"/>
+      <c r="BR14" s="65"/>
       <c r="BS14" s="11"/>
-      <c r="BT14" s="101"/>
+      <c r="BT14" s="96"/>
       <c r="BU14" s="11"/>
       <c r="BV14" s="11"/>
       <c r="BW14" s="11"/>
       <c r="BX14" s="11"/>
       <c r="BY14" s="11"/>
       <c r="BZ14" s="11"/>
       <c r="CA14" s="11"/>
       <c r="CB14" s="11"/>
       <c r="CC14" s="13"/>
     </row>
-    <row r="15" spans="1:81" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="AX15" s="66"/>
+    <row r="15" spans="1:81" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AV15" s="110"/>
+      <c r="AW15" s="111"/>
+      <c r="AX15" s="62"/>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="14" t="s">
         <v>18</v>
       </c>
       <c r="BA15" s="14"/>
       <c r="BB15" s="14"/>
       <c r="BC15" s="15"/>
       <c r="BD15" s="15"/>
-      <c r="BE15" s="116"/>
-      <c r="BF15" s="69"/>
+      <c r="BE15" s="109"/>
+      <c r="BF15" s="65"/>
       <c r="BG15" s="11"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="11"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
       <c r="BM15" s="11"/>
       <c r="BN15" s="11"/>
       <c r="BO15" s="11"/>
       <c r="BP15" s="11"/>
-      <c r="BQ15" s="73"/>
-      <c r="BR15" s="69"/>
+      <c r="BQ15" s="69"/>
+      <c r="BR15" s="65"/>
       <c r="BS15" s="11"/>
-      <c r="BT15" s="101"/>
+      <c r="BT15" s="96"/>
       <c r="BU15" s="11"/>
       <c r="BV15" s="11"/>
       <c r="BW15" s="11"/>
       <c r="BX15" s="11"/>
       <c r="BY15" s="11"/>
       <c r="BZ15" s="11"/>
       <c r="CA15" s="11"/>
       <c r="CB15" s="11"/>
       <c r="CC15" s="13"/>
     </row>
-    <row r="16" spans="1:81" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="77" t="s">
+    <row r="16" spans="1:81" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="66"/>
+      <c r="B16" s="62"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
-      <c r="M16" s="65"/>
-      <c r="N16" s="66"/>
+      <c r="M16" s="61"/>
+      <c r="N16" s="62"/>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="14" t="s">
         <v>15</v>
       </c>
       <c r="T16" s="14"/>
       <c r="U16" s="14"/>
       <c r="V16" s="14"/>
       <c r="W16" s="14"/>
       <c r="X16" s="14"/>
-      <c r="Y16" s="65"/>
-      <c r="Z16" s="66"/>
+      <c r="Y16" s="61"/>
+      <c r="Z16" s="62"/>
       <c r="AA16" s="14"/>
       <c r="AB16" s="14"/>
       <c r="AC16" s="14"/>
       <c r="AD16" s="14"/>
       <c r="AE16" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AF16" s="14"/>
       <c r="AG16" s="14"/>
       <c r="AH16" s="14"/>
       <c r="AI16" s="14"/>
       <c r="AJ16" s="14"/>
-      <c r="AK16" s="65"/>
-      <c r="AL16" s="66"/>
+      <c r="AK16" s="61"/>
+      <c r="AL16" s="62"/>
       <c r="AM16" s="14"/>
       <c r="AN16" s="14"/>
       <c r="AO16" s="14"/>
       <c r="AP16" s="14"/>
       <c r="AQ16" s="14" t="s">
         <v>17</v>
       </c>
       <c r="AR16" s="14"/>
       <c r="AS16" s="14"/>
       <c r="AT16" s="14"/>
       <c r="AU16" s="14"/>
       <c r="AV16" s="14"/>
       <c r="AW16" s="14"/>
-      <c r="AX16" s="110"/>
-[...9 lines deleted...]
-      <c r="BF16" s="69"/>
+      <c r="AX16" s="103"/>
+      <c r="AY16" s="104"/>
+      <c r="AZ16" s="104"/>
+      <c r="BA16" s="108" t="s">
+        <v>37</v>
+      </c>
+      <c r="BB16" s="104"/>
+      <c r="BC16" s="104"/>
+      <c r="BD16" s="104"/>
+      <c r="BE16" s="105"/>
+      <c r="BF16" s="65"/>
       <c r="BG16" s="11"/>
       <c r="BH16" s="11"/>
       <c r="BI16" s="11"/>
       <c r="BJ16" s="11"/>
       <c r="BK16" s="11"/>
       <c r="BL16" s="11"/>
       <c r="BM16" s="11"/>
       <c r="BN16" s="11"/>
       <c r="BO16" s="11"/>
       <c r="BP16" s="11"/>
-      <c r="BQ16" s="73"/>
-      <c r="BR16" s="69"/>
+      <c r="BQ16" s="69"/>
+      <c r="BR16" s="65"/>
       <c r="BS16" s="11"/>
-      <c r="BT16" s="101"/>
+      <c r="BT16" s="96"/>
       <c r="BU16" s="11"/>
       <c r="BV16" s="11"/>
       <c r="BW16" s="11"/>
       <c r="BX16" s="11"/>
       <c r="BY16" s="11"/>
       <c r="BZ16" s="11"/>
       <c r="CA16" s="11"/>
       <c r="CB16" s="11"/>
       <c r="CC16" s="13"/>
     </row>
-    <row r="17" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="78" t="s">
+    <row r="17" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="68"/>
+      <c r="B17" s="64"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
-      <c r="M17" s="67"/>
-      <c r="N17" s="68"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="64"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
       <c r="S17" s="4"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
       <c r="V17" s="4"/>
       <c r="W17" s="4"/>
       <c r="X17" s="4"/>
-      <c r="Y17" s="67"/>
-      <c r="Z17" s="68"/>
+      <c r="Y17" s="63"/>
+      <c r="Z17" s="64"/>
       <c r="AA17" s="4"/>
       <c r="AB17" s="4"/>
       <c r="AC17" s="4"/>
       <c r="AD17" s="4"/>
       <c r="AE17" s="4"/>
       <c r="AF17" s="4"/>
       <c r="AG17" s="4"/>
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
-      <c r="AK17" s="67"/>
-      <c r="AL17" s="68"/>
+      <c r="AK17" s="63"/>
+      <c r="AL17" s="64"/>
       <c r="AM17" s="4"/>
       <c r="AN17" s="4"/>
       <c r="AO17" s="4"/>
       <c r="AP17" s="4"/>
       <c r="AQ17" s="4"/>
       <c r="AR17" s="4"/>
       <c r="AS17" s="4"/>
       <c r="AT17" s="4"/>
       <c r="AU17" s="4"/>
       <c r="AV17" s="4"/>
-      <c r="AW17" s="119"/>
-      <c r="AX17" s="165"/>
+      <c r="AW17" s="112"/>
+      <c r="AX17" s="157"/>
       <c r="AY17" s="23"/>
       <c r="AZ17" s="23"/>
-      <c r="BA17" s="149" t="s">
-        <v>41</v>
+      <c r="BA17" s="142" t="s">
+        <v>40</v>
       </c>
       <c r="BB17" s="23"/>
       <c r="BC17" s="23"/>
       <c r="BD17" s="23"/>
-      <c r="BE17" s="113"/>
-      <c r="BF17" s="69"/>
+      <c r="BE17" s="106"/>
+      <c r="BF17" s="65"/>
       <c r="BG17" s="11"/>
       <c r="BH17" s="11"/>
       <c r="BI17" s="11"/>
       <c r="BJ17" s="11"/>
       <c r="BK17" s="11"/>
       <c r="BL17" s="11"/>
       <c r="BM17" s="11"/>
       <c r="BN17" s="11"/>
       <c r="BO17" s="11"/>
       <c r="BP17" s="11"/>
-      <c r="BQ17" s="73"/>
-      <c r="BR17" s="83"/>
+      <c r="BQ17" s="69"/>
+      <c r="BR17" s="79"/>
       <c r="BS17" s="12"/>
-      <c r="BT17" s="102"/>
+      <c r="BT17" s="97"/>
       <c r="BU17" s="12"/>
       <c r="BV17" s="12"/>
       <c r="BW17" s="12"/>
       <c r="BX17" s="12"/>
       <c r="BY17" s="12"/>
       <c r="BZ17" s="12"/>
       <c r="CA17" s="12"/>
       <c r="CB17" s="12"/>
-      <c r="CC17" s="87"/>
-[...2 lines deleted...]
-      <c r="A18" s="79" t="s">
+      <c r="CC17" s="83"/>
+    </row>
+    <row r="18" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="95"/>
-[...17 lines deleted...]
-      <c r="R18" s="58" t="s">
+      <c r="B18" s="54"/>
+      <c r="C18" s="54" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="56"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="56"/>
+      <c r="H18" s="91"/>
+      <c r="I18" s="48"/>
+      <c r="J18" s="78"/>
+      <c r="K18" s="92"/>
+      <c r="L18" s="92"/>
+      <c r="M18" s="78"/>
+      <c r="N18" s="54"/>
+      <c r="O18" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="P18" s="56"/>
+      <c r="Q18" s="131"/>
+      <c r="R18" s="132"/>
+      <c r="S18" s="167"/>
+      <c r="T18" s="92"/>
+      <c r="U18" s="92"/>
+      <c r="V18" s="78"/>
+      <c r="W18" s="92"/>
+      <c r="X18" s="92"/>
+      <c r="Y18" s="78"/>
+      <c r="Z18" s="54"/>
+      <c r="AA18" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB18" s="56"/>
+      <c r="AC18" s="55"/>
+      <c r="AD18" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="S18" s="60"/>
-[...17 lines deleted...]
-      <c r="AG18" s="58" t="s">
+      <c r="AE18" s="56"/>
+      <c r="AF18" s="55"/>
+      <c r="AG18" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH18" s="56"/>
+      <c r="AI18" s="55"/>
+      <c r="AJ18" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK18" s="56"/>
+      <c r="AL18" s="131"/>
+      <c r="AM18" s="132"/>
+      <c r="AN18" s="132"/>
+      <c r="AO18" s="132"/>
+      <c r="AP18" s="133"/>
+      <c r="AQ18" s="134"/>
+      <c r="AR18" s="55"/>
+      <c r="AS18" s="54"/>
+      <c r="AT18" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="AH18" s="60"/>
-[...24 lines deleted...]
-      <c r="BA18" s="150"/>
+      <c r="AU18" s="54"/>
+      <c r="AV18" s="81"/>
+      <c r="AW18" s="81"/>
+      <c r="AX18" s="34"/>
+      <c r="AY18" s="25"/>
+      <c r="AZ18" s="25"/>
+      <c r="BA18" s="143"/>
       <c r="BB18" s="6"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
-      <c r="BE18" s="113"/>
-      <c r="BF18" s="69"/>
+      <c r="BE18" s="106"/>
+      <c r="BF18" s="65"/>
       <c r="BG18" s="11"/>
       <c r="BH18" s="11"/>
       <c r="BI18" s="11"/>
       <c r="BJ18" s="11"/>
       <c r="BK18" s="11"/>
       <c r="BL18" s="11"/>
       <c r="BM18" s="11"/>
       <c r="BN18" s="11"/>
       <c r="BO18" s="11"/>
       <c r="BP18" s="11"/>
-      <c r="BQ18" s="74" t="s">
+      <c r="BQ18" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="BR18" s="35"/>
-[...15 lines deleted...]
-      <c r="A19" s="79" t="s">
+      <c r="BR18" s="146"/>
+      <c r="BS18" s="147"/>
+      <c r="BT18" s="148"/>
+      <c r="BU18" s="148"/>
+      <c r="BV18" s="148"/>
+      <c r="BW18" s="147"/>
+      <c r="BX18" s="132"/>
+      <c r="BY18" s="147"/>
+      <c r="BZ18" s="147"/>
+      <c r="CA18" s="147"/>
+      <c r="CB18" s="147"/>
+      <c r="CC18" s="160"/>
+    </row>
+    <row r="19" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="75" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="97"/>
-[...10 lines deleted...]
-      <c r="M19" s="64"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="58"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="58"/>
+      <c r="H19" s="93"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="102"/>
+      <c r="M19" s="60"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
-      <c r="P19" s="62"/>
-[...8 lines deleted...]
-      <c r="Y19" s="64"/>
+      <c r="P19" s="58"/>
+      <c r="Q19" s="139"/>
+      <c r="R19" s="159"/>
+      <c r="S19" s="141"/>
+      <c r="T19" s="41"/>
+      <c r="U19" s="41"/>
+      <c r="V19" s="60"/>
+      <c r="W19" s="41"/>
+      <c r="X19" s="41"/>
+      <c r="Y19" s="60"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
-      <c r="AB19" s="62"/>
-[...15 lines deleted...]
-      <c r="AR19" s="63"/>
+      <c r="AB19" s="58"/>
+      <c r="AC19" s="57"/>
+      <c r="AD19" s="99"/>
+      <c r="AE19" s="58"/>
+      <c r="AF19" s="57"/>
+      <c r="AG19" s="99"/>
+      <c r="AH19" s="58"/>
+      <c r="AI19" s="57"/>
+      <c r="AJ19" s="99"/>
+      <c r="AK19" s="58"/>
+      <c r="AL19" s="135"/>
+      <c r="AM19" s="136"/>
+      <c r="AN19" s="137"/>
+      <c r="AO19" s="136"/>
+      <c r="AP19" s="136"/>
+      <c r="AQ19" s="138"/>
+      <c r="AR19" s="59"/>
       <c r="AS19" s="6"/>
-      <c r="AT19" s="105"/>
+      <c r="AT19" s="98"/>
       <c r="AU19" s="6"/>
       <c r="AV19" s="6"/>
       <c r="AW19" s="6"/>
-      <c r="AX19" s="36"/>
-[...2 lines deleted...]
-      <c r="BA19" s="114"/>
+      <c r="AX19" s="33"/>
+      <c r="AY19" s="27"/>
+      <c r="AZ19" s="27"/>
+      <c r="BA19" s="107"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
-      <c r="BE19" s="86"/>
-      <c r="BF19" s="83"/>
+      <c r="BE19" s="82"/>
+      <c r="BF19" s="79"/>
       <c r="BG19" s="12"/>
       <c r="BH19" s="12"/>
       <c r="BI19" s="12"/>
       <c r="BJ19" s="12"/>
       <c r="BK19" s="12"/>
       <c r="BL19" s="12"/>
       <c r="BM19" s="12"/>
       <c r="BN19" s="12"/>
       <c r="BO19" s="12"/>
       <c r="BP19" s="12"/>
-      <c r="BQ19" s="75" t="s">
+      <c r="BQ19" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="BR19" s="37"/>
-[...13 lines deleted...]
-      <c r="A20" s="79" t="s">
+      <c r="BR19" s="151"/>
+      <c r="BS19" s="152"/>
+      <c r="BT19" s="158"/>
+      <c r="BU19" s="152"/>
+      <c r="BV19" s="152"/>
+      <c r="BW19" s="137"/>
+      <c r="BX19" s="136"/>
+      <c r="BY19" s="152"/>
+      <c r="BZ19" s="161"/>
+      <c r="CA19" s="152"/>
+      <c r="CB19" s="152"/>
+      <c r="CC19" s="162"/>
+    </row>
+    <row r="20" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="75" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="59"/>
-[...1 lines deleted...]
-      <c r="D20" s="58" t="s">
+      <c r="B20" s="55"/>
+      <c r="C20" s="54"/>
+      <c r="D20" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="E20" s="58"/>
-[...19 lines deleted...]
-      <c r="U20" s="58" t="s">
+      <c r="E20" s="54"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="54"/>
+      <c r="J20" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="K20" s="54"/>
+      <c r="L20" s="54"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="55"/>
+      <c r="O20" s="54"/>
+      <c r="P20" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q20" s="54"/>
+      <c r="R20" s="81"/>
+      <c r="S20" s="24"/>
+      <c r="T20" s="55"/>
+      <c r="U20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="V20" s="23"/>
-      <c r="W20" s="59"/>
-      <c r="X20" s="58" t="s">
+      <c r="W20" s="55"/>
+      <c r="X20" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="Y20" s="60"/>
-[...2 lines deleted...]
-      <c r="AB20" s="58" t="s">
+      <c r="Y20" s="56"/>
+      <c r="Z20" s="55"/>
+      <c r="AA20" s="54"/>
+      <c r="AB20" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="AC20" s="58"/>
-[...4 lines deleted...]
-      <c r="AH20" s="58" t="s">
+      <c r="AC20" s="54"/>
+      <c r="AD20" s="54"/>
+      <c r="AE20" s="24"/>
+      <c r="AF20" s="55"/>
+      <c r="AG20" s="54"/>
+      <c r="AH20" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="AI20" s="58"/>
-[...12 lines deleted...]
-      <c r="AT20" s="58" t="s">
+      <c r="AI20" s="54"/>
+      <c r="AJ20" s="81"/>
+      <c r="AK20" s="24"/>
+      <c r="AL20" s="55"/>
+      <c r="AM20" s="54"/>
+      <c r="AN20" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="AO20" s="54"/>
+      <c r="AP20" s="81"/>
+      <c r="AQ20" s="24"/>
+      <c r="AR20" s="55"/>
+      <c r="AS20" s="54"/>
+      <c r="AT20" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="AU20" s="58"/>
-[...11 lines deleted...]
-      <c r="BQ20" s="76" t="s">
+      <c r="AU20" s="54"/>
+      <c r="AV20" s="54"/>
+      <c r="AW20" s="24"/>
+      <c r="AX20" s="41"/>
+      <c r="AY20" s="41"/>
+      <c r="AZ20" s="41"/>
+      <c r="BA20" s="60"/>
+      <c r="BB20" s="41"/>
+      <c r="BC20" s="41"/>
+      <c r="BD20" s="41"/>
+      <c r="BE20" s="60"/>
+      <c r="BF20" s="66"/>
+      <c r="BQ20" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="BR20" s="36"/>
-[...13 lines deleted...]
-      <c r="A21" s="79" t="s">
+      <c r="BR20" s="154"/>
+      <c r="BS20" s="155"/>
+      <c r="BT20" s="163"/>
+      <c r="BU20" s="155"/>
+      <c r="BV20" s="155"/>
+      <c r="BW20" s="140"/>
+      <c r="BX20" s="140"/>
+      <c r="BY20" s="155"/>
+      <c r="BZ20" s="155"/>
+      <c r="CA20" s="164"/>
+      <c r="CB20" s="155"/>
+      <c r="CC20" s="165"/>
+    </row>
+    <row r="21" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="75" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="63"/>
+      <c r="B21" s="59"/>
       <c r="C21" s="6"/>
-      <c r="D21" s="105"/>
+      <c r="D21" s="98"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="7"/>
-      <c r="H21" s="63"/>
+      <c r="H21" s="59"/>
       <c r="I21" s="6"/>
-      <c r="J21" s="105"/>
+      <c r="J21" s="98"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="7"/>
-      <c r="N21" s="63"/>
+      <c r="N21" s="59"/>
       <c r="O21" s="6"/>
-      <c r="P21" s="105"/>
+      <c r="P21" s="98"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="7"/>
-      <c r="T21" s="63"/>
+      <c r="T21" s="59"/>
       <c r="U21" s="6"/>
-      <c r="V21" s="105"/>
-      <c r="W21" s="63"/>
+      <c r="V21" s="98"/>
+      <c r="W21" s="59"/>
       <c r="X21" s="6"/>
       <c r="Y21" s="7"/>
-      <c r="Z21" s="63"/>
+      <c r="Z21" s="59"/>
       <c r="AA21" s="6"/>
-      <c r="AB21" s="105"/>
+      <c r="AB21" s="98"/>
       <c r="AC21" s="6"/>
       <c r="AD21" s="6"/>
       <c r="AE21" s="7"/>
-      <c r="AF21" s="63"/>
+      <c r="AF21" s="59"/>
       <c r="AG21" s="6"/>
-      <c r="AH21" s="105"/>
+      <c r="AH21" s="98"/>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="7"/>
-      <c r="AL21" s="63"/>
+      <c r="AL21" s="59"/>
       <c r="AM21" s="6"/>
-      <c r="AN21" s="105"/>
+      <c r="AN21" s="98"/>
       <c r="AO21" s="6"/>
       <c r="AP21" s="6"/>
       <c r="AQ21" s="7"/>
-      <c r="AR21" s="63"/>
+      <c r="AR21" s="59"/>
       <c r="AS21" s="6"/>
-      <c r="AT21" s="105"/>
+      <c r="AT21" s="98"/>
       <c r="AU21" s="6"/>
       <c r="AV21" s="6"/>
       <c r="AW21" s="7"/>
-      <c r="AX21" s="69"/>
+      <c r="AX21" s="65"/>
       <c r="AY21" s="11"/>
       <c r="AZ21" s="11"/>
       <c r="BA21" s="11"/>
       <c r="BB21" s="11"/>
       <c r="BC21" s="11"/>
       <c r="BD21" s="11"/>
-      <c r="BE21" s="73"/>
-[...1 lines deleted...]
-      <c r="BQ21" s="76" t="s">
+      <c r="BE21" s="69"/>
+      <c r="BF21" s="66"/>
+      <c r="BQ21" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="BR21" s="53"/>
-[...6 lines deleted...]
-      <c r="BY21" s="49"/>
+      <c r="BR21" s="50"/>
+      <c r="BS21" s="40"/>
+      <c r="BT21" s="40"/>
+      <c r="BU21" s="40"/>
+      <c r="BV21" s="40"/>
+      <c r="BW21" s="43"/>
+      <c r="BX21" s="46"/>
+      <c r="BY21" s="46"/>
       <c r="BZ21" s="22"/>
-      <c r="CA21" s="49"/>
-[...4 lines deleted...]
-      <c r="A22" s="79" t="s">
+      <c r="CA21" s="46"/>
+      <c r="CB21" s="46"/>
+      <c r="CC21" s="47"/>
+    </row>
+    <row r="22" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="75" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="61"/>
+      <c r="B22" s="57"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
-      <c r="G22" s="62"/>
-      <c r="H22" s="61"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="57"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
-      <c r="M22" s="62"/>
-      <c r="N22" s="61"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="57"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
-      <c r="S22" s="62"/>
-      <c r="T22" s="61"/>
+      <c r="S22" s="58"/>
+      <c r="T22" s="57"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
-      <c r="W22" s="61"/>
+      <c r="W22" s="57"/>
       <c r="X22" s="5"/>
-      <c r="Y22" s="62"/>
-      <c r="Z22" s="61"/>
+      <c r="Y22" s="58"/>
+      <c r="Z22" s="57"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
-      <c r="AE22" s="62"/>
-      <c r="AF22" s="61"/>
+      <c r="AE22" s="58"/>
+      <c r="AF22" s="57"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
-      <c r="AK22" s="62"/>
-      <c r="AL22" s="61"/>
+      <c r="AK22" s="58"/>
+      <c r="AL22" s="57"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
-      <c r="AQ22" s="62"/>
-      <c r="AR22" s="61"/>
+      <c r="AQ22" s="58"/>
+      <c r="AR22" s="57"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
-      <c r="AW22" s="62"/>
-      <c r="AX22" s="69"/>
+      <c r="AW22" s="58"/>
+      <c r="AX22" s="65"/>
       <c r="AY22" s="11"/>
       <c r="AZ22" s="11"/>
       <c r="BA22" s="11"/>
       <c r="BB22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="BC22" s="11"/>
       <c r="BD22" s="11"/>
-      <c r="BE22" s="73"/>
-[...1 lines deleted...]
-      <c r="BQ22" s="76" t="s">
+      <c r="BE22" s="69"/>
+      <c r="BF22" s="66"/>
+      <c r="BQ22" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="BR22" s="42"/>
+      <c r="BR22" s="39"/>
       <c r="BS22" s="22"/>
-      <c r="BT22" s="47"/>
+      <c r="BT22" s="44"/>
       <c r="BU22" s="22"/>
       <c r="BV22" s="22"/>
-      <c r="BW22" s="39"/>
+      <c r="BW22" s="36"/>
       <c r="BX22" s="8"/>
       <c r="BY22" s="8"/>
       <c r="BZ22" s="8"/>
       <c r="CA22" s="8"/>
       <c r="CB22" s="8"/>
       <c r="CC22" s="9"/>
     </row>
-    <row r="23" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="79" t="s">
+    <row r="23" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="75" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="37"/>
-[...4 lines deleted...]
-      <c r="G23" s="26" t="s">
+      <c r="B23" s="34"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="H23" s="26"/>
-[...35 lines deleted...]
-      <c r="AT23" s="58" t="s">
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="26"/>
+      <c r="N23" s="151"/>
+      <c r="O23" s="152"/>
+      <c r="P23" s="152"/>
+      <c r="Q23" s="152"/>
+      <c r="R23" s="152"/>
+      <c r="S23" s="152"/>
+      <c r="T23" s="152"/>
+      <c r="U23" s="152"/>
+      <c r="V23" s="152"/>
+      <c r="W23" s="152"/>
+      <c r="X23" s="152"/>
+      <c r="Y23" s="153"/>
+      <c r="Z23" s="131"/>
+      <c r="AA23" s="132"/>
+      <c r="AB23" s="132"/>
+      <c r="AC23" s="132"/>
+      <c r="AD23" s="133"/>
+      <c r="AE23" s="134"/>
+      <c r="AL23" s="55"/>
+      <c r="AM23" s="54"/>
+      <c r="AN23" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="AU23" s="58"/>
-[...2 lines deleted...]
-      <c r="AX23" s="69"/>
+      <c r="AO23" s="54"/>
+      <c r="AP23" s="81"/>
+      <c r="AQ23" s="24"/>
+      <c r="AR23" s="131"/>
+      <c r="AS23" s="132"/>
+      <c r="AT23" s="132"/>
+      <c r="AU23" s="132"/>
+      <c r="AV23" s="133"/>
+      <c r="AW23" s="134"/>
+      <c r="AX23" s="65"/>
       <c r="AY23" s="11"/>
       <c r="AZ23" s="11"/>
       <c r="BA23" s="11"/>
       <c r="BB23" s="11"/>
       <c r="BC23" s="11"/>
       <c r="BD23" s="11"/>
-      <c r="BE23" s="73"/>
-[...1 lines deleted...]
-      <c r="BQ23" s="76" t="s">
+      <c r="BE23" s="69"/>
+      <c r="BF23" s="66"/>
+      <c r="BQ23" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="BR23" s="54"/>
-[...13 lines deleted...]
-      <c r="A24" s="79" t="s">
+      <c r="BR23" s="51"/>
+      <c r="BS23" s="37"/>
+      <c r="BT23" s="37"/>
+      <c r="BU23" s="37"/>
+      <c r="BV23" s="37"/>
+      <c r="BW23" s="38"/>
+      <c r="BX23" s="41"/>
+      <c r="BY23" s="41"/>
+      <c r="BZ23" s="42"/>
+      <c r="CA23" s="41"/>
+      <c r="CB23" s="41"/>
+      <c r="CC23" s="45"/>
+    </row>
+    <row r="24" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="75" t="s">
         <v>26</v>
       </c>
-      <c r="B24" s="37"/>
-[...47 lines deleted...]
-      <c r="AX24" s="69"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="90"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="151"/>
+      <c r="O24" s="152"/>
+      <c r="P24" s="152"/>
+      <c r="Q24" s="152"/>
+      <c r="R24" s="152"/>
+      <c r="S24" s="152"/>
+      <c r="T24" s="152"/>
+      <c r="U24" s="152"/>
+      <c r="V24" s="158"/>
+      <c r="W24" s="152"/>
+      <c r="X24" s="152"/>
+      <c r="Y24" s="153"/>
+      <c r="Z24" s="135"/>
+      <c r="AA24" s="136"/>
+      <c r="AB24" s="137"/>
+      <c r="AC24" s="136"/>
+      <c r="AD24" s="136"/>
+      <c r="AE24" s="138"/>
+      <c r="AF24" s="113"/>
+      <c r="AG24" s="113"/>
+      <c r="AH24" s="114"/>
+      <c r="AI24" s="113"/>
+      <c r="AJ24" s="113"/>
+      <c r="AK24" s="115"/>
+      <c r="AL24" s="59"/>
+      <c r="AM24" s="6"/>
+      <c r="AN24" s="98"/>
+      <c r="AO24" s="6"/>
+      <c r="AP24" s="6"/>
+      <c r="AQ24" s="7"/>
+      <c r="AR24" s="135"/>
+      <c r="AS24" s="136"/>
+      <c r="AT24" s="137"/>
+      <c r="AU24" s="136"/>
+      <c r="AV24" s="136"/>
+      <c r="AW24" s="138"/>
+      <c r="AX24" s="65"/>
       <c r="AY24" s="11"/>
       <c r="AZ24" s="11"/>
       <c r="BA24" s="11"/>
       <c r="BB24" s="11"/>
       <c r="BC24" s="11"/>
       <c r="BD24" s="11"/>
-      <c r="BE24" s="73"/>
-[...1 lines deleted...]
-      <c r="BQ24" s="76" t="s">
+      <c r="BE24" s="69"/>
+      <c r="BF24" s="66"/>
+      <c r="BQ24" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="BR24" s="70"/>
+      <c r="BR24" s="66"/>
       <c r="CC24" s="2"/>
     </row>
-    <row r="25" spans="1:81" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="88" t="s">
+    <row r="25" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="84" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="36"/>
-[...47 lines deleted...]
-      <c r="AX25" s="83"/>
+      <c r="B25" s="33"/>
+      <c r="C25" s="27"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="27"/>
+      <c r="G25" s="99"/>
+      <c r="H25" s="27"/>
+      <c r="I25" s="27"/>
+      <c r="J25" s="27"/>
+      <c r="K25" s="27"/>
+      <c r="L25" s="27"/>
+      <c r="M25" s="28"/>
+      <c r="N25" s="154"/>
+      <c r="O25" s="155"/>
+      <c r="P25" s="155"/>
+      <c r="Q25" s="155"/>
+      <c r="R25" s="155"/>
+      <c r="S25" s="159"/>
+      <c r="T25" s="155"/>
+      <c r="U25" s="155"/>
+      <c r="V25" s="155"/>
+      <c r="W25" s="155"/>
+      <c r="X25" s="155"/>
+      <c r="Y25" s="156"/>
+      <c r="Z25" s="139"/>
+      <c r="AA25" s="140"/>
+      <c r="AB25" s="140"/>
+      <c r="AC25" s="140"/>
+      <c r="AD25" s="140"/>
+      <c r="AE25" s="141"/>
+      <c r="AF25" s="116"/>
+      <c r="AG25" s="116"/>
+      <c r="AH25" s="116"/>
+      <c r="AI25" s="116"/>
+      <c r="AJ25" s="116"/>
+      <c r="AK25" s="117"/>
+      <c r="AL25" s="57"/>
+      <c r="AM25" s="5"/>
+      <c r="AN25" s="5"/>
+      <c r="AO25" s="5"/>
+      <c r="AP25" s="5"/>
+      <c r="AQ25" s="58"/>
+      <c r="AR25" s="139"/>
+      <c r="AS25" s="140"/>
+      <c r="AT25" s="140"/>
+      <c r="AU25" s="140"/>
+      <c r="AV25" s="140"/>
+      <c r="AW25" s="141"/>
+      <c r="AX25" s="79"/>
       <c r="AY25" s="12"/>
       <c r="AZ25" s="12"/>
       <c r="BA25" s="12"/>
       <c r="BB25" s="12"/>
       <c r="BC25" s="12"/>
       <c r="BD25" s="12"/>
-      <c r="BE25" s="89"/>
-[...11 lines deleted...]
-      <c r="BQ25" s="92" t="s">
+      <c r="BE25" s="85"/>
+      <c r="BF25" s="86"/>
+      <c r="BG25" s="87"/>
+      <c r="BH25" s="87"/>
+      <c r="BI25" s="87"/>
+      <c r="BJ25" s="87"/>
+      <c r="BK25" s="87"/>
+      <c r="BL25" s="87"/>
+      <c r="BM25" s="87"/>
+      <c r="BN25" s="87"/>
+      <c r="BO25" s="87"/>
+      <c r="BP25" s="87"/>
+      <c r="BQ25" s="88" t="s">
         <v>27</v>
       </c>
-      <c r="BR25" s="90"/>
-[...53 lines deleted...]
-      <c r="AQ40" s="125"/>
+      <c r="BR25" s="86"/>
+      <c r="BS25" s="87"/>
+      <c r="BT25" s="87"/>
+      <c r="BU25" s="87"/>
+      <c r="BV25" s="87"/>
+      <c r="BW25" s="87"/>
+      <c r="BX25" s="87"/>
+      <c r="BY25" s="87"/>
+      <c r="BZ25" s="87"/>
+      <c r="CA25" s="87"/>
+      <c r="CB25" s="87"/>
+      <c r="CC25" s="89"/>
+    </row>
+    <row r="26" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ27" s="118"/>
+    </row>
+    <row r="28" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ28" s="118"/>
+    </row>
+    <row r="29" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ29" s="118"/>
+    </row>
+    <row r="30" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ30" s="118"/>
+    </row>
+    <row r="31" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ31" s="118"/>
+    </row>
+    <row r="32" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ32" s="118"/>
+    </row>
+    <row r="33" spans="43:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ33" s="118"/>
+    </row>
+    <row r="34" spans="43:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ34" s="118"/>
+    </row>
+    <row r="35" spans="43:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ35" s="118"/>
+    </row>
+    <row r="36" spans="43:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ36" s="118"/>
+    </row>
+    <row r="37" spans="43:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ37" s="118"/>
+    </row>
+    <row r="38" spans="43:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ38" s="118"/>
+    </row>
+    <row r="39" spans="43:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ39" s="118"/>
+    </row>
+    <row r="40" spans="43:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AQ40" s="118"/>
     </row>
   </sheetData>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;A&amp;"Calibri"&amp;12&amp;I0000FF Intern&amp;1#_x000D_</oddHeader>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>