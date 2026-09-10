--- v2 (2026-07-20)
+++ v3 (2026-09-10)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://akademiskahus-my.sharepoint.com/personal/jonas_hansson_akademiskahus_se/Documents/Jonas/Solängen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="116" documentId="8_{9D4EC85F-4649-4ABE-83EC-32FFB30DBEF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D32129B9-287A-45DE-835F-DA29C68E0CF6}"/>
+  <xr:revisionPtr revIDLastSave="129" documentId="8_{9D4EC85F-4649-4ABE-83EC-32FFB30DBEF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6D49D256-0F6D-456A-B7B3-07495B724063}"/>
   <bookViews>
-    <workbookView xWindow="20" yWindow="520" windowWidth="22540" windowHeight="14300" tabRatio="865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" tabRatio="865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="11" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="53">
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>Söndag</t>
   </si>
   <si>
     <t>9:00-9:30</t>
   </si>
   <si>
     <t>9:30-10:00</t>
   </si>
   <si>
     <t>10:00-10:30</t>
   </si>
   <si>
     <t>10:30-11:00</t>
   </si>
   <si>
     <t>11:00-11:30</t>
   </si>
   <si>
     <t>11:30-12:00</t>
   </si>
   <si>
@@ -175,51 +175,63 @@
   <si>
     <t>Utvecklingsträning</t>
   </si>
   <si>
     <t>P20</t>
   </si>
   <si>
     <t>Träningstider 2026</t>
   </si>
   <si>
     <t>15:00-15:30</t>
   </si>
   <si>
     <t>F19/20</t>
   </si>
   <si>
     <t>P19</t>
   </si>
   <si>
     <t>F17/18</t>
   </si>
   <si>
     <t>F21</t>
   </si>
   <si>
-    <t>Rev. 2026-07-05</t>
+    <t>LEK</t>
+  </si>
+  <si>
+    <t>V32-40</t>
+  </si>
+  <si>
+    <t>P21</t>
+  </si>
+  <si>
+    <t>Jr</t>
+  </si>
+  <si>
+    <t>Rev. 2026-08-25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-41D]General"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot; &quot;[$kr-41D];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$kr-41D]"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -365,51 +377,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -635,65 +647,107 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="dashDotDot">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="dashDotDot">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="dashDotDot">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashDotDot">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dashDotDot">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="168">
+  <cellXfs count="172">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1047,75 +1101,87 @@
     <xf numFmtId="0" fontId="9" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Excel Built-in Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Heading" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Heading1" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Result" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Result2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF4F400"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFFF2600"/>
       <color rgb="FFF3BFBB"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -1124,53 +1190,53 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>88900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>48506</xdr:colOff>
+      <xdr:colOff>54856</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>84555</xdr:rowOff>
+      <xdr:rowOff>90905</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Bildobjekt 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2074A91-9ECA-304C-BBC4-FCA903880931}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="114300" y="88900"/>
           <a:ext cx="1142294" cy="1264068"/>
@@ -1440,61 +1506,61 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DC26692-EB4D-E049-A282-CCB2604C4F74}">
   <dimension ref="A1:CC40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="77" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F2" sqref="F2"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="81" width="2.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="AG1" s="118"/>
       <c r="BB1" s="19"/>
       <c r="BC1" s="20"/>
       <c r="BD1" s="20"/>
       <c r="BE1" s="76"/>
       <c r="BF1" s="62"/>
       <c r="BG1" s="14"/>
       <c r="BH1" s="14"/>
       <c r="BI1" s="14"/>
       <c r="BJ1" s="14"/>
       <c r="BK1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="BL1" s="14"/>
       <c r="BM1" s="14"/>
       <c r="BN1" s="14"/>
       <c r="BO1" s="14"/>
       <c r="BP1" s="14"/>
       <c r="BQ1" s="61"/>
       <c r="BR1" s="62"/>
       <c r="BS1" s="14"/>
       <c r="BT1" s="14"/>
       <c r="BU1" s="14"/>
       <c r="BV1" s="14"/>
@@ -1544,51 +1610,51 @@
       <c r="BY2" s="54" t="s">
         <v>38</v>
       </c>
       <c r="BZ2" s="144"/>
       <c r="CA2" s="35"/>
       <c r="CB2" s="35"/>
       <c r="CC2" s="127"/>
     </row>
     <row r="3" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AJ3" s="122"/>
       <c r="BB3" s="17"/>
       <c r="BC3" s="18"/>
       <c r="BD3" s="18"/>
       <c r="BE3" s="77" t="s">
         <v>3</v>
       </c>
       <c r="BF3" s="34"/>
       <c r="BG3" s="25"/>
       <c r="BH3" s="100"/>
       <c r="BI3" s="25"/>
       <c r="BJ3" s="25"/>
       <c r="BK3" s="26"/>
       <c r="BL3" s="34"/>
       <c r="BM3" s="25"/>
       <c r="BN3" s="7"/>
-      <c r="BO3" s="166"/>
+      <c r="BO3" s="165"/>
       <c r="BP3" s="22"/>
       <c r="BQ3" s="36"/>
       <c r="BR3" s="34"/>
       <c r="BS3" s="25"/>
       <c r="BT3" s="100"/>
       <c r="BU3" s="25"/>
       <c r="BV3" s="25"/>
       <c r="BW3" s="26"/>
       <c r="BX3" s="34"/>
       <c r="BY3" s="25"/>
       <c r="BZ3" s="7"/>
       <c r="CA3" s="128"/>
       <c r="CB3" s="128"/>
       <c r="CC3" s="129"/>
     </row>
     <row r="4" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AJ4" s="122"/>
       <c r="BB4" s="17"/>
       <c r="BC4" s="18"/>
       <c r="BD4" s="18"/>
       <c r="BE4" s="77" t="s">
         <v>4</v>
       </c>
       <c r="BF4" s="23"/>
       <c r="BG4" s="23"/>
@@ -1611,91 +1677,95 @@
       <c r="BY4" s="23"/>
       <c r="BZ4" s="58"/>
       <c r="CA4" s="128"/>
       <c r="CB4" s="128"/>
       <c r="CC4" s="129"/>
     </row>
     <row r="5" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="X5" s="31" t="s">
         <v>33</v>
       </c>
       <c r="AJ5" s="122"/>
       <c r="BB5" s="17"/>
       <c r="BC5" s="18"/>
       <c r="BD5" s="18"/>
       <c r="BE5" s="77" t="s">
         <v>5</v>
       </c>
       <c r="BF5" s="55"/>
       <c r="BG5" s="54"/>
       <c r="BH5" s="54" t="s">
         <v>36</v>
       </c>
       <c r="BI5" s="54"/>
       <c r="BJ5" s="81"/>
       <c r="BK5" s="24"/>
-      <c r="BL5" s="146"/>
-[...1 lines deleted...]
-      <c r="BN5" s="148"/>
+      <c r="BL5" s="166"/>
+      <c r="BM5" s="167" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN5" s="168"/>
       <c r="BO5" s="149"/>
       <c r="BP5" s="147"/>
       <c r="BQ5" s="150"/>
       <c r="BR5" s="55"/>
       <c r="BS5" s="54"/>
       <c r="BT5" s="145" t="s">
         <v>34</v>
       </c>
       <c r="BU5" s="54"/>
       <c r="BV5" s="81"/>
       <c r="BW5" s="24"/>
       <c r="BX5" s="123"/>
       <c r="BY5" s="124"/>
       <c r="BZ5" s="130" t="s">
         <v>30</v>
       </c>
       <c r="CA5" s="124"/>
       <c r="CB5" s="124"/>
       <c r="CC5" s="125"/>
     </row>
     <row r="6" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="X6" s="1"/>
       <c r="AJ6" s="122"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="18"/>
       <c r="BD6" s="18"/>
       <c r="BE6" s="77" t="s">
         <v>6</v>
       </c>
       <c r="BF6" s="59"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="98"/>
       <c r="BI6" s="6"/>
       <c r="BJ6" s="6"/>
       <c r="BK6" s="7"/>
-      <c r="BL6" s="151"/>
-[...1 lines deleted...]
-      <c r="BN6" s="152"/>
+      <c r="BL6" s="169"/>
+      <c r="BM6" s="170" t="s">
+        <v>49</v>
+      </c>
+      <c r="BN6" s="171"/>
       <c r="BO6" s="137"/>
       <c r="BP6" s="152"/>
       <c r="BQ6" s="153"/>
       <c r="BR6" s="59"/>
       <c r="BS6" s="6"/>
       <c r="BT6" s="98"/>
       <c r="BU6" s="6"/>
       <c r="BV6" s="6"/>
       <c r="BW6" s="7"/>
       <c r="BX6" s="34"/>
       <c r="BY6" s="25"/>
       <c r="BZ6" s="25"/>
       <c r="CA6" s="25"/>
       <c r="CB6" s="25"/>
       <c r="CC6" s="29"/>
     </row>
     <row r="7" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="101"/>
       <c r="B7" s="110"/>
       <c r="C7" s="110"/>
       <c r="D7" s="110"/>
       <c r="E7" s="110"/>
       <c r="X7" s="3" t="s">
         <v>42</v>
       </c>
@@ -2201,214 +2271,216 @@
     <row r="18" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="75" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="54"/>
       <c r="C18" s="54" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="56"/>
       <c r="E18" s="54"/>
       <c r="F18" s="54" t="s">
         <v>47</v>
       </c>
       <c r="G18" s="56"/>
       <c r="H18" s="91"/>
       <c r="I18" s="48"/>
       <c r="J18" s="78"/>
       <c r="K18" s="92"/>
       <c r="L18" s="92"/>
       <c r="M18" s="78"/>
       <c r="N18" s="54"/>
       <c r="O18" s="54" t="s">
         <v>45</v>
       </c>
       <c r="P18" s="56"/>
-      <c r="Q18" s="131"/>
-[...1 lines deleted...]
-      <c r="S18" s="167"/>
+      <c r="Q18" s="54"/>
+      <c r="R18" s="54" t="s">
+        <v>50</v>
+      </c>
+      <c r="S18" s="56"/>
       <c r="T18" s="92"/>
       <c r="U18" s="92"/>
       <c r="V18" s="78"/>
       <c r="W18" s="92"/>
       <c r="X18" s="92"/>
       <c r="Y18" s="78"/>
       <c r="Z18" s="54"/>
       <c r="AA18" s="54" t="s">
         <v>39</v>
       </c>
       <c r="AB18" s="56"/>
       <c r="AC18" s="55"/>
       <c r="AD18" s="54" t="s">
         <v>46</v>
       </c>
       <c r="AE18" s="56"/>
       <c r="AF18" s="55"/>
       <c r="AG18" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AH18" s="56"/>
       <c r="AI18" s="55"/>
       <c r="AJ18" s="54" t="s">
         <v>41</v>
       </c>
       <c r="AK18" s="56"/>
-      <c r="AL18" s="131"/>
-[...4 lines deleted...]
-      <c r="AQ18" s="134"/>
+      <c r="AL18" s="92"/>
+      <c r="AM18" s="92"/>
+      <c r="AN18" s="78"/>
+      <c r="AO18" s="92"/>
+      <c r="AP18" s="92"/>
+      <c r="AQ18" s="78"/>
       <c r="AR18" s="55"/>
       <c r="AS18" s="54"/>
       <c r="AT18" s="54" t="s">
         <v>39</v>
       </c>
       <c r="AU18" s="54"/>
       <c r="AV18" s="81"/>
       <c r="AW18" s="81"/>
       <c r="AX18" s="34"/>
       <c r="AY18" s="25"/>
       <c r="AZ18" s="25"/>
       <c r="BA18" s="143"/>
       <c r="BB18" s="6"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="106"/>
       <c r="BF18" s="65"/>
       <c r="BG18" s="11"/>
       <c r="BH18" s="11"/>
       <c r="BI18" s="11"/>
       <c r="BJ18" s="11"/>
       <c r="BK18" s="11"/>
       <c r="BL18" s="11"/>
       <c r="BM18" s="11"/>
       <c r="BN18" s="11"/>
       <c r="BO18" s="11"/>
       <c r="BP18" s="11"/>
       <c r="BQ18" s="70" t="s">
         <v>20</v>
       </c>
       <c r="BR18" s="146"/>
       <c r="BS18" s="147"/>
       <c r="BT18" s="148"/>
       <c r="BU18" s="148"/>
       <c r="BV18" s="148"/>
       <c r="BW18" s="147"/>
       <c r="BX18" s="132"/>
       <c r="BY18" s="147"/>
       <c r="BZ18" s="147"/>
       <c r="CA18" s="147"/>
       <c r="CB18" s="147"/>
-      <c r="CC18" s="160"/>
+      <c r="CC18" s="159"/>
     </row>
     <row r="19" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="75" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="58"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="58"/>
       <c r="H19" s="93"/>
       <c r="I19" s="41"/>
       <c r="J19" s="60"/>
       <c r="K19" s="41"/>
       <c r="L19" s="102"/>
       <c r="M19" s="60"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="58"/>
-      <c r="Q19" s="139"/>
-[...1 lines deleted...]
-      <c r="S19" s="141"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="58"/>
       <c r="T19" s="41"/>
       <c r="U19" s="41"/>
       <c r="V19" s="60"/>
       <c r="W19" s="41"/>
       <c r="X19" s="41"/>
       <c r="Y19" s="60"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="58"/>
       <c r="AC19" s="57"/>
       <c r="AD19" s="99"/>
       <c r="AE19" s="58"/>
       <c r="AF19" s="57"/>
       <c r="AG19" s="99"/>
       <c r="AH19" s="58"/>
       <c r="AI19" s="57"/>
       <c r="AJ19" s="99"/>
       <c r="AK19" s="58"/>
-      <c r="AL19" s="135"/>
-[...4 lines deleted...]
-      <c r="AQ19" s="138"/>
+      <c r="AL19" s="41"/>
+      <c r="AM19" s="41"/>
+      <c r="AN19" s="60"/>
+      <c r="AO19" s="41"/>
+      <c r="AP19" s="41"/>
+      <c r="AQ19" s="60"/>
       <c r="AR19" s="59"/>
       <c r="AS19" s="6"/>
       <c r="AT19" s="98"/>
       <c r="AU19" s="6"/>
       <c r="AV19" s="6"/>
       <c r="AW19" s="6"/>
       <c r="AX19" s="33"/>
       <c r="AY19" s="27"/>
       <c r="AZ19" s="27"/>
       <c r="BA19" s="107"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
       <c r="BE19" s="82"/>
       <c r="BF19" s="79"/>
       <c r="BG19" s="12"/>
       <c r="BH19" s="12"/>
       <c r="BI19" s="12"/>
       <c r="BJ19" s="12"/>
       <c r="BK19" s="12"/>
       <c r="BL19" s="12"/>
       <c r="BM19" s="12"/>
       <c r="BN19" s="12"/>
       <c r="BO19" s="12"/>
       <c r="BP19" s="12"/>
       <c r="BQ19" s="71" t="s">
         <v>21</v>
       </c>
       <c r="BR19" s="151"/>
       <c r="BS19" s="152"/>
       <c r="BT19" s="158"/>
       <c r="BU19" s="152"/>
       <c r="BV19" s="152"/>
       <c r="BW19" s="137"/>
       <c r="BX19" s="136"/>
       <c r="BY19" s="152"/>
-      <c r="BZ19" s="161"/>
+      <c r="BZ19" s="160"/>
       <c r="CA19" s="152"/>
       <c r="CB19" s="152"/>
-      <c r="CC19" s="162"/>
+      <c r="CC19" s="161"/>
     </row>
     <row r="20" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="75" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="55"/>
       <c r="C20" s="54"/>
       <c r="D20" s="54" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="54"/>
       <c r="F20" s="81"/>
       <c r="G20" s="24"/>
       <c r="H20" s="55"/>
       <c r="I20" s="54"/>
       <c r="J20" s="54" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="54"/>
       <c r="L20" s="54"/>
       <c r="M20" s="24"/>
       <c r="N20" s="55"/>
       <c r="O20" s="54"/>
       <c r="P20" s="54" t="s">
         <v>36</v>
@@ -2450,60 +2522,60 @@
       <c r="AO20" s="54"/>
       <c r="AP20" s="81"/>
       <c r="AQ20" s="24"/>
       <c r="AR20" s="55"/>
       <c r="AS20" s="54"/>
       <c r="AT20" s="54" t="s">
         <v>30</v>
       </c>
       <c r="AU20" s="54"/>
       <c r="AV20" s="54"/>
       <c r="AW20" s="24"/>
       <c r="AX20" s="41"/>
       <c r="AY20" s="41"/>
       <c r="AZ20" s="41"/>
       <c r="BA20" s="60"/>
       <c r="BB20" s="41"/>
       <c r="BC20" s="41"/>
       <c r="BD20" s="41"/>
       <c r="BE20" s="60"/>
       <c r="BF20" s="66"/>
       <c r="BQ20" s="72" t="s">
         <v>22</v>
       </c>
       <c r="BR20" s="154"/>
       <c r="BS20" s="155"/>
-      <c r="BT20" s="163"/>
+      <c r="BT20" s="162"/>
       <c r="BU20" s="155"/>
       <c r="BV20" s="155"/>
       <c r="BW20" s="140"/>
       <c r="BX20" s="140"/>
       <c r="BY20" s="155"/>
       <c r="BZ20" s="155"/>
-      <c r="CA20" s="164"/>
+      <c r="CA20" s="163"/>
       <c r="CB20" s="155"/>
-      <c r="CC20" s="165"/>
+      <c r="CC20" s="164"/>
     </row>
     <row r="21" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="75" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="59"/>
       <c r="C21" s="6"/>
       <c r="D21" s="98"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="7"/>
       <c r="H21" s="59"/>
       <c r="I21" s="6"/>
       <c r="J21" s="98"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="7"/>
       <c r="N21" s="59"/>
       <c r="O21" s="6"/>
       <c r="P21" s="98"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="7"/>
       <c r="T21" s="59"/>
       <c r="U21" s="6"/>
@@ -2635,226 +2707,230 @@
       <c r="BX22" s="8"/>
       <c r="BY22" s="8"/>
       <c r="BZ22" s="8"/>
       <c r="CA22" s="8"/>
       <c r="CB22" s="8"/>
       <c r="CC22" s="9"/>
     </row>
     <row r="23" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="75" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="34"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="26"/>
-      <c r="N23" s="151"/>
-[...4 lines deleted...]
-      <c r="S23" s="152"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="54"/>
+      <c r="P23" s="54" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q23" s="54"/>
+      <c r="R23" s="81"/>
+      <c r="S23" s="24"/>
       <c r="T23" s="152"/>
       <c r="U23" s="152"/>
       <c r="V23" s="152"/>
       <c r="W23" s="152"/>
       <c r="X23" s="152"/>
       <c r="Y23" s="153"/>
       <c r="Z23" s="131"/>
       <c r="AA23" s="132"/>
       <c r="AB23" s="132"/>
       <c r="AC23" s="132"/>
       <c r="AD23" s="133"/>
       <c r="AE23" s="134"/>
       <c r="AL23" s="55"/>
       <c r="AM23" s="54"/>
       <c r="AN23" s="54" t="s">
         <v>28</v>
       </c>
       <c r="AO23" s="54"/>
       <c r="AP23" s="81"/>
       <c r="AQ23" s="24"/>
-      <c r="AR23" s="131"/>
-[...4 lines deleted...]
-      <c r="AW23" s="134"/>
+      <c r="AR23" s="55"/>
+      <c r="AS23" s="54"/>
+      <c r="AT23" s="54" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU23" s="54"/>
+      <c r="AV23" s="81"/>
+      <c r="AW23" s="24"/>
       <c r="AX23" s="65"/>
       <c r="AY23" s="11"/>
       <c r="AZ23" s="11"/>
       <c r="BA23" s="11"/>
       <c r="BB23" s="11"/>
       <c r="BC23" s="11"/>
       <c r="BD23" s="11"/>
       <c r="BE23" s="69"/>
       <c r="BF23" s="66"/>
       <c r="BQ23" s="72" t="s">
         <v>25</v>
       </c>
       <c r="BR23" s="51"/>
       <c r="BS23" s="37"/>
       <c r="BT23" s="37"/>
       <c r="BU23" s="37"/>
       <c r="BV23" s="37"/>
       <c r="BW23" s="38"/>
       <c r="BX23" s="41"/>
       <c r="BY23" s="41"/>
       <c r="BZ23" s="42"/>
       <c r="CA23" s="41"/>
       <c r="CB23" s="41"/>
       <c r="CC23" s="45"/>
     </row>
     <row r="24" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="75" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="90"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="26"/>
-      <c r="N24" s="151"/>
-[...4 lines deleted...]
-      <c r="S24" s="152"/>
+      <c r="N24" s="59"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="98"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="7"/>
       <c r="T24" s="152"/>
       <c r="U24" s="152"/>
       <c r="V24" s="158"/>
       <c r="W24" s="152"/>
       <c r="X24" s="152"/>
       <c r="Y24" s="153"/>
       <c r="Z24" s="135"/>
       <c r="AA24" s="136"/>
       <c r="AB24" s="137"/>
       <c r="AC24" s="136"/>
       <c r="AD24" s="136"/>
       <c r="AE24" s="138"/>
       <c r="AF24" s="113"/>
       <c r="AG24" s="113"/>
       <c r="AH24" s="114"/>
       <c r="AI24" s="113"/>
       <c r="AJ24" s="113"/>
       <c r="AK24" s="115"/>
       <c r="AL24" s="59"/>
       <c r="AM24" s="6"/>
       <c r="AN24" s="98"/>
       <c r="AO24" s="6"/>
       <c r="AP24" s="6"/>
       <c r="AQ24" s="7"/>
-      <c r="AR24" s="135"/>
-[...4 lines deleted...]
-      <c r="AW24" s="138"/>
+      <c r="AR24" s="59"/>
+      <c r="AS24" s="6"/>
+      <c r="AT24" s="98"/>
+      <c r="AU24" s="6"/>
+      <c r="AV24" s="6"/>
+      <c r="AW24" s="7"/>
       <c r="AX24" s="65"/>
       <c r="AY24" s="11"/>
       <c r="AZ24" s="11"/>
       <c r="BA24" s="11"/>
       <c r="BB24" s="11"/>
       <c r="BC24" s="11"/>
       <c r="BD24" s="11"/>
       <c r="BE24" s="69"/>
       <c r="BF24" s="66"/>
       <c r="BQ24" s="72" t="s">
         <v>26</v>
       </c>
       <c r="BR24" s="66"/>
       <c r="CC24" s="2"/>
     </row>
     <row r="25" spans="1:81" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="84" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="99"/>
       <c r="H25" s="27"/>
       <c r="I25" s="27"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="28"/>
-      <c r="N25" s="154"/>
-[...4 lines deleted...]
-      <c r="S25" s="159"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="58"/>
       <c r="T25" s="155"/>
       <c r="U25" s="155"/>
       <c r="V25" s="155"/>
       <c r="W25" s="155"/>
       <c r="X25" s="155"/>
       <c r="Y25" s="156"/>
       <c r="Z25" s="139"/>
       <c r="AA25" s="140"/>
       <c r="AB25" s="140"/>
       <c r="AC25" s="140"/>
       <c r="AD25" s="140"/>
       <c r="AE25" s="141"/>
       <c r="AF25" s="116"/>
       <c r="AG25" s="116"/>
       <c r="AH25" s="116"/>
       <c r="AI25" s="116"/>
       <c r="AJ25" s="116"/>
       <c r="AK25" s="117"/>
       <c r="AL25" s="57"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="58"/>
-      <c r="AR25" s="139"/>
-[...4 lines deleted...]
-      <c r="AW25" s="141"/>
+      <c r="AR25" s="57"/>
+      <c r="AS25" s="5"/>
+      <c r="AT25" s="5"/>
+      <c r="AU25" s="5"/>
+      <c r="AV25" s="5"/>
+      <c r="AW25" s="58"/>
       <c r="AX25" s="79"/>
       <c r="AY25" s="12"/>
       <c r="AZ25" s="12"/>
       <c r="BA25" s="12"/>
       <c r="BB25" s="12"/>
       <c r="BC25" s="12"/>
       <c r="BD25" s="12"/>
       <c r="BE25" s="85"/>
       <c r="BF25" s="86"/>
       <c r="BG25" s="87"/>
       <c r="BH25" s="87"/>
       <c r="BI25" s="87"/>
       <c r="BJ25" s="87"/>
       <c r="BK25" s="87"/>
       <c r="BL25" s="87"/>
       <c r="BM25" s="87"/>
       <c r="BN25" s="87"/>
       <c r="BO25" s="87"/>
       <c r="BP25" s="87"/>
       <c r="BQ25" s="88" t="s">
         <v>27</v>
       </c>
       <c r="BR25" s="86"/>
       <c r="BS25" s="87"/>
       <c r="BT25" s="87"/>