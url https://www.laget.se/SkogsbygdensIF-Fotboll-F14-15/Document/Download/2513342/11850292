--- v0 (2026-05-07)
+++ v1 (2026-05-31)
@@ -7,80 +7,80 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/008460890e3bbabd/Skrivbord/SIF/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="160" documentId="8_{6FDFFCCF-C2D0-4F33-B256-5BFCC2027872}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{78C78EB3-5B4C-43D7-B965-43A70FCD6D47}"/>
+  <xr:revisionPtr revIDLastSave="243" documentId="8_{6FDFFCCF-C2D0-4F33-B256-5BFCC2027872}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CA092780-CF5B-4EB8-9BC3-5AE97C4103E1}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{97DDFF35-95BD-4FF8-8464-941D00308983}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
     <sheet name="Blad2" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="80">
   <si>
     <t>Omg</t>
   </si>
   <si>
     <t>Div</t>
   </si>
   <si>
     <t>Hemmalag</t>
   </si>
   <si>
     <t>Bortalag</t>
   </si>
   <si>
     <t>Anläggning</t>
   </si>
   <si>
     <t>Noltorpsvallen C</t>
   </si>
   <si>
     <t>Herrljunga/Frisco</t>
   </si>
   <si>
     <t>Elva</t>
   </si>
   <si>
@@ -270,50 +270,56 @@
     <t>2026-08-16 12.30</t>
   </si>
   <si>
     <t>F15-16 11.00</t>
   </si>
   <si>
     <t>2026-08-30 11.00</t>
   </si>
   <si>
     <t>2026-09-20 11.00</t>
   </si>
   <si>
     <t>Vara klassbollen, scout</t>
   </si>
   <si>
     <t>2026-05-09 10.00</t>
   </si>
   <si>
     <t>F15-16 11.30</t>
   </si>
   <si>
     <t>2026-05-26 18.30</t>
   </si>
   <si>
     <t>2026-05-18 18.30</t>
+  </si>
+  <si>
+    <t>Svea</t>
+  </si>
+  <si>
+    <t>Lagföräldrar:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -499,51 +505,51 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF97AFC5"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF97AFC5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -607,52 +613,53 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
@@ -937,52 +944,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C74FC4A3-0AD7-42A4-8698-1C86CC86C81D}">
   <dimension ref="B1:P47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D19" workbookViewId="0">
-      <selection activeCell="N44" sqref="N44"/>
+    <sheetView tabSelected="1" topLeftCell="D17" workbookViewId="0">
+      <selection activeCell="G41" sqref="G41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="17.77734375" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24.33203125" customWidth="1"/>
     <col min="5" max="5" width="16.77734375" customWidth="1"/>
     <col min="6" max="6" width="23.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.109375" customWidth="1"/>
     <col min="8" max="14" width="14.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="15.44140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B1" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="16" t="s">
         <v>2</v>
       </c>
@@ -1129,51 +1136,51 @@
       <c r="G6" s="32" t="s">
         <v>19</v>
       </c>
       <c r="I6" s="33" t="s">
         <v>73</v>
       </c>
       <c r="K6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B7" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="31">
         <v>6</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="38">
-        <v>46180.708333333336</v>
+        <v>46180.760416666664</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="2:14" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="B8" s="32" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="32">
         <v>7</v>
       </c>
       <c r="D8" s="32" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="32" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="36" t="s">
         <v>67</v>
       </c>
       <c r="G8" s="32" t="s">
@@ -1363,50 +1370,53 @@
       <c r="H16" s="9"/>
       <c r="K16" s="7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B17" s="12"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="14"/>
       <c r="K17" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="17"/>
       <c r="H18" s="18"/>
+      <c r="K18" s="7" t="s">
+        <v>78</v>
+      </c>
       <c r="L18" s="3"/>
       <c r="M18" s="4"/>
       <c r="N18" s="5"/>
     </row>
     <row r="19" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="12"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="J19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="P19" s="1"/>
     </row>
     <row r="20" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="8"/>
       <c r="H20" s="9"/>
@@ -1542,51 +1552,51 @@
       </c>
       <c r="P24" s="31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B25" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="38">
         <v>46145.625</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="35" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="36" t="s">
         <v>65</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>76</v>
       </c>
       <c r="H25" s="38">
-        <v>46180.708333333336</v>
+        <v>46180.760416666664</v>
       </c>
       <c r="I25" s="36" t="s">
         <v>67</v>
       </c>
       <c r="J25" s="36" t="s">
         <v>69</v>
       </c>
       <c r="K25" s="38">
         <v>46255.770833333336</v>
       </c>
       <c r="L25" s="36" t="s">
         <v>71</v>
       </c>
       <c r="M25" s="38">
         <v>46269.75</v>
       </c>
       <c r="N25" s="38">
         <v>46278.625</v>
       </c>
       <c r="O25" s="36" t="s">
         <v>72</v>
       </c>
       <c r="P25" s="38">
         <v>46291.458333333336</v>
       </c>
@@ -1605,560 +1615,563 @@
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B27" s="39">
         <v>1</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="J27" s="7" t="s">
+      <c r="J27" s="43" t="s">
         <v>25</v>
       </c>
       <c r="K27" s="7" t="s">
         <v>7</v>
       </c>
       <c r="L27" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="N27" s="7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="O27" s="7" t="s">
         <v>17</v>
       </c>
       <c r="P27" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B28" s="39">
         <v>2</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="J28" s="7" t="s">
+      <c r="J28" s="43" t="s">
         <v>11</v>
       </c>
       <c r="K28" s="7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="L28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="M28" s="7" t="s">
         <v>8</v>
       </c>
       <c r="N28" s="7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O28" s="7" t="s">
         <v>22</v>
       </c>
       <c r="P28" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B29" s="39">
         <v>3</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="J29" s="7" t="s">
+      <c r="J29" s="43" t="s">
         <v>8</v>
       </c>
       <c r="K29" s="7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="L29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="M29" s="7" t="s">
         <v>10</v>
       </c>
       <c r="N29" s="7" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B30" s="39">
         <v>4</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="J30" s="7" t="s">
+      <c r="J30" s="43" t="s">
         <v>10</v>
       </c>
       <c r="K30" s="7" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="L30" s="7" t="s">
         <v>14</v>
       </c>
       <c r="M30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="N30" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="P30" s="7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B31" s="40">
         <v>5</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="J31" s="7" t="s">
+      <c r="J31" s="43" t="s">
         <v>23</v>
       </c>
       <c r="K31" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="M31" s="7" t="s">
         <v>62</v>
       </c>
       <c r="N31" s="7" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="O31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="P31" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B32" s="39">
         <v>6</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="J32" s="7" t="s">
+      <c r="J32" s="43" t="s">
         <v>62</v>
       </c>
       <c r="K32" s="7" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="L32" s="7" t="s">
         <v>7</v>
       </c>
       <c r="M32" s="7" t="s">
         <v>12</v>
       </c>
       <c r="N32" s="7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="O32" s="7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="P32" s="7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B33" s="39">
         <v>7</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="J33" s="7" t="s">
+      <c r="J33" s="43" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="L33" s="7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="M33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="N33" s="7" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="O33" s="7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="P33" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B34" s="39">
         <v>8</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>62</v>
+        <v>7</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="J34" s="43" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="7" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L34" s="7" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="M34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="N34" s="7" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="O34" s="7" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="P34" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B35" s="39">
         <v>9</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G35" s="41" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="J35" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="J35" s="43" t="s">
         <v>22</v>
       </c>
       <c r="K35" s="7" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="L35" s="7" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="M35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="N35" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="O35" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P35" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B36" s="39">
         <v>10</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>24</v>
+      </c>
+      <c r="J36" s="43" t="s">
+        <v>16</v>
       </c>
       <c r="K36" s="7" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="L36" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N36" s="7" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="O36" s="7" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="P36" s="7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B37" s="39">
         <v>11</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>78</v>
+      </c>
+      <c r="J37" s="43" t="s">
+        <v>78</v>
       </c>
       <c r="K37" s="7" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="L37" s="7" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="M37" s="7" t="s">
         <v>7</v>
       </c>
       <c r="N37" s="7" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="O37" s="7" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="P37" s="7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D38" s="7"/>
       <c r="P38" s="7"/>
     </row>
     <row r="39" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D39" s="7"/>
       <c r="P39" s="7"/>
     </row>
     <row r="40" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D40" s="7"/>
       <c r="P40" s="7"/>
     </row>
     <row r="41" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B41" t="s">
+        <v>79</v>
+      </c>
       <c r="D41" s="7"/>
       <c r="P41" s="7"/>
     </row>
     <row r="42" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D42" s="7"/>
       <c r="P42" s="7"/>
     </row>
     <row r="43" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D43" s="7"/>
       <c r="P43" s="7"/>
     </row>
     <row r="44" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D44" s="7"/>
       <c r="P44" s="7"/>
     </row>
     <row r="45" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D45" s="7"/>
     </row>
     <row r="46" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D46" s="7"/>
     </row>
     <row r="47" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D47" s="7"/>
     </row>
   </sheetData>