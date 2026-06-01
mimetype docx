--- v0 (2026-05-11)
+++ v1 (2026-06-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="037A2FD4" w14:textId="4F1E7777" w:rsidR="00BE6CA4" w:rsidRDefault="00590CD6" w:rsidP="00BE6CA4">
+    <w:p w14:paraId="037A2FD4" w14:textId="31085356" w:rsidR="00BE6CA4" w:rsidRDefault="00590CD6" w:rsidP="00BE6CA4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Föreningsd</w:t>
       </w:r>
       <w:r w:rsidR="00891093" w:rsidRPr="00BE6CA4">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">omare </w:t>
       </w:r>
       <w:r w:rsidR="00720483">
@@ -71,57 +71,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> och 3 mot 3</w:t>
       </w:r>
       <w:r w:rsidR="00720483">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00891093" w:rsidRPr="00BE6CA4">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>säsongen 202</w:t>
       </w:r>
-      <w:r w:rsidR="003509DE">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00CE52CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F356B0" w14:textId="71601166" w:rsidR="00A87381" w:rsidRPr="00A87381" w:rsidRDefault="00A87381" w:rsidP="00BE6CA4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87381">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>Läs före ni bokar domare:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BACAA22" w14:textId="1047F39F" w:rsidR="00FF7859" w:rsidRPr="00FF7859" w:rsidRDefault="00FF7859" w:rsidP="00FF7859">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
@@ -500,640 +500,859 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B0306F" w14:textId="77777777" w:rsidR="0038065D" w:rsidRDefault="00C67379" w:rsidP="0016486E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F804FF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Domare 5 mot 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526015A9" w14:textId="6D81E3B6" w:rsidR="00056A8E" w:rsidRDefault="00E46BF1" w:rsidP="00BB1DC1">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Albin Lorentzon, </w:t>
+    <w:p w14:paraId="569B530F" w14:textId="77777777" w:rsidR="00CE52CC" w:rsidRDefault="00CE52CC" w:rsidP="0016486E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49034BD8" w14:textId="21374B08" w:rsidR="00CE52CC" w:rsidRDefault="00CE52CC" w:rsidP="0016486E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ragna Svärd, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C27558">
-[...7 lines deleted...]
-        <w:t>0737-774 484</w:t>
+      <w:r w:rsidR="00324B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0703-670118</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C27558">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Andrea Stjern, </w:t>
+      <w:r w:rsidR="00324B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.       </w:t>
+      </w:r>
+      <w:r w:rsidR="00517394">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00517394">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kareflod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00517394">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00056A8E">
-[...7 lines deleted...]
-        <w:t>0707- 197 510</w:t>
+      <w:r w:rsidR="00517394">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0764-492333</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">adh, </w:t>
+      <w:r w:rsidR="00517394">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6064951A" w14:textId="7975C909" w:rsidR="00517394" w:rsidRDefault="00517394" w:rsidP="0016486E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alva Andersson </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="005B6890">
-[...7 lines deleted...]
-        <w:t>0760-393 099</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0722-057336</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="005B6890">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Frans Kvarnström, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.    </w:t>
+      </w:r>
+      <w:r w:rsidR="0080433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Melker Hedberg </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="006E5FCC">
-[...17 lines deleted...]
-        <w:t>168 759</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0760-394935</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Hampus </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624E98CB" w14:textId="3C9AF274" w:rsidR="00517394" w:rsidRDefault="00517394" w:rsidP="0016486E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agnes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Breding</w:t>
+        <w:t>Olvesjö</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>0737-</w:t>
-[...29 lines deleted...]
-        <w:t>822</w:t>
+        <w:t>0793-230847</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001063F6">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hugo Olofsson, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0080433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Oscar Ohlsson, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003E35D7">
-[...7 lines deleted...]
-        <w:t>0793-416 291</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0702-462192</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Karl Lennartsson, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C42FE0D" w14:textId="7D995228" w:rsidR="00517394" w:rsidRDefault="00517394" w:rsidP="0016486E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ellen Lind Hoffman, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>0763-016 333</w:t>
+        <w:t>0769-258507</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Lova Green, </w:t>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:r w:rsidR="0080433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Charlie Gullbrandsson, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002E0B61">
-[...17 lines deleted...]
-        <w:t> 405</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0761-911104</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Ludvig Johannisson, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D29C180" w14:textId="3D250346" w:rsidR="00517394" w:rsidRDefault="00517394" w:rsidP="0016486E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noomi Örtendahl, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>0738-734 785</w:t>
+        <w:t>0763-375759</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0080433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Charlie Bergkvist, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0793-221638</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B90CED9" w14:textId="4FFB5923" w:rsidR="00517394" w:rsidRDefault="00517394" w:rsidP="0016486E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tilde </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E11D55">
-[...7 lines deleted...]
-        <w:t>Noell</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hamel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E11D55">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Svensson, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E11D55">
-[...7 lines deleted...]
-        <w:t>0708-536 925</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0732-988882</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Oscar Laitinen, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0080433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Siri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ulmfelt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>0761-717</w:t>
-[...19 lines deleted...]
-        <w:t>144</w:t>
+        <w:t>0763-123337</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="006350C2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ted Fors, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3937CEBD" w14:textId="510AF1D8" w:rsidR="00517394" w:rsidRDefault="0080433E" w:rsidP="0016486E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00517394">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tilda Berg, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="006350C2">
-[...17 lines deleted...]
-        <w:t>219 948</w:t>
+      <w:r w:rsidR="00517394">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0731-408405</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Teo Wollbrant, </w:t>
+      <w:r w:rsidR="00517394">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00517394">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00517394">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anna Kristensson</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>07</w:t>
-[...19 lines deleted...]
-        <w:t>7-830 243</w:t>
+        <w:t>0731-408405</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...42 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A26D29" w14:textId="28F46C45" w:rsidR="0080433E" w:rsidRDefault="0080433E" w:rsidP="0080433E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                  Signe Myrberg, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0724-416216</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ABADF8" w14:textId="77777777" w:rsidR="00517394" w:rsidRDefault="00517394" w:rsidP="0016486E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6899DA0F" w14:textId="77777777" w:rsidR="00CE52CC" w:rsidRDefault="00CE52CC" w:rsidP="0016486E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0699FB9A" w14:textId="35A33420" w:rsidR="000A1D5C" w:rsidRPr="002C5A04" w:rsidRDefault="000A1D5C" w:rsidP="0080433E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="10013749" w14:textId="3C09D82D" w:rsidR="006C4676" w:rsidRPr="003D401C" w:rsidRDefault="00F33AF5" w:rsidP="003D401C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Har samtliga 5 mot 5 domare förhinder så </w:t>
       </w:r>
       <w:r w:rsidR="000E34E0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kan ni testa att </w:t>
@@ -1286,61 +1505,61 @@
         <w:t>50501</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C4676">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/Linus Hansson</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C4676" w:rsidRPr="006C4676" w:rsidSect="00B6231F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="641" w:bottom="357" w:left="1259" w:header="227" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00F79E35" w14:textId="77777777" w:rsidR="002840E5" w:rsidRDefault="002840E5" w:rsidP="00383128">
+    <w:p w14:paraId="1D040E60" w14:textId="77777777" w:rsidR="003939FA" w:rsidRDefault="003939FA" w:rsidP="00383128">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="733A3A53" w14:textId="77777777" w:rsidR="002840E5" w:rsidRDefault="002840E5" w:rsidP="00383128">
+    <w:p w14:paraId="34638BB8" w14:textId="77777777" w:rsidR="003939FA" w:rsidRDefault="003939FA" w:rsidP="00383128">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1351,61 +1570,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48CA97E8" w14:textId="77777777" w:rsidR="002840E5" w:rsidRDefault="002840E5" w:rsidP="00383128">
+    <w:p w14:paraId="79CEF5F8" w14:textId="77777777" w:rsidR="003939FA" w:rsidRDefault="003939FA" w:rsidP="00383128">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FF87970" w14:textId="77777777" w:rsidR="002840E5" w:rsidRDefault="002840E5" w:rsidP="00383128">
+    <w:p w14:paraId="292BE614" w14:textId="77777777" w:rsidR="003939FA" w:rsidRDefault="003939FA" w:rsidP="00383128">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D6509E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F882532"/>
     <w:lvl w:ilvl="0" w:tplc="6D32946E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="360"/>
       </w:pPr>
@@ -1520,139 +1739,144 @@
     <w:rsidRoot w:val="00170F61"/>
     <w:rsid w:val="00052E99"/>
     <w:rsid w:val="00056A8E"/>
     <w:rsid w:val="00061B84"/>
     <w:rsid w:val="00077CF4"/>
     <w:rsid w:val="00082630"/>
     <w:rsid w:val="000A1D5C"/>
     <w:rsid w:val="000B00C3"/>
     <w:rsid w:val="000E34E0"/>
     <w:rsid w:val="001063F6"/>
     <w:rsid w:val="001320CE"/>
     <w:rsid w:val="0016486E"/>
     <w:rsid w:val="00170F61"/>
     <w:rsid w:val="00191F6E"/>
     <w:rsid w:val="00210032"/>
     <w:rsid w:val="002325EE"/>
     <w:rsid w:val="00233182"/>
     <w:rsid w:val="00276515"/>
     <w:rsid w:val="002819A0"/>
     <w:rsid w:val="002840E5"/>
     <w:rsid w:val="00292D56"/>
     <w:rsid w:val="00294F01"/>
     <w:rsid w:val="002C5A04"/>
     <w:rsid w:val="002E0B61"/>
     <w:rsid w:val="002E45A6"/>
+    <w:rsid w:val="00324B0E"/>
     <w:rsid w:val="003507CA"/>
     <w:rsid w:val="003509DE"/>
     <w:rsid w:val="00362E28"/>
     <w:rsid w:val="0038065D"/>
     <w:rsid w:val="00383128"/>
+    <w:rsid w:val="003939FA"/>
     <w:rsid w:val="00395387"/>
     <w:rsid w:val="003D102B"/>
     <w:rsid w:val="003D401C"/>
     <w:rsid w:val="003E35D7"/>
     <w:rsid w:val="003F1D8E"/>
     <w:rsid w:val="00434061"/>
     <w:rsid w:val="00435E2E"/>
     <w:rsid w:val="00452CFA"/>
     <w:rsid w:val="004A2D29"/>
     <w:rsid w:val="004A7EE7"/>
     <w:rsid w:val="004B4C04"/>
     <w:rsid w:val="004F3044"/>
+    <w:rsid w:val="00517394"/>
     <w:rsid w:val="005234C8"/>
     <w:rsid w:val="0054320B"/>
     <w:rsid w:val="00550738"/>
     <w:rsid w:val="005608A0"/>
     <w:rsid w:val="00560E50"/>
     <w:rsid w:val="00567E11"/>
     <w:rsid w:val="00590CD6"/>
     <w:rsid w:val="005B6890"/>
     <w:rsid w:val="005B6BF4"/>
     <w:rsid w:val="005D3BEA"/>
     <w:rsid w:val="005E3FF8"/>
     <w:rsid w:val="00614ACC"/>
     <w:rsid w:val="006160CF"/>
     <w:rsid w:val="006350C2"/>
     <w:rsid w:val="006359AE"/>
     <w:rsid w:val="006414F5"/>
     <w:rsid w:val="006663C6"/>
     <w:rsid w:val="00692138"/>
     <w:rsid w:val="00693877"/>
     <w:rsid w:val="006B05D4"/>
     <w:rsid w:val="006C4676"/>
     <w:rsid w:val="006C6225"/>
     <w:rsid w:val="006E5FCC"/>
     <w:rsid w:val="006F6B3F"/>
     <w:rsid w:val="00714103"/>
     <w:rsid w:val="00720483"/>
     <w:rsid w:val="00722802"/>
     <w:rsid w:val="00790EBF"/>
     <w:rsid w:val="007B2EBB"/>
     <w:rsid w:val="007B36A8"/>
     <w:rsid w:val="007C4D10"/>
     <w:rsid w:val="007E54D6"/>
     <w:rsid w:val="007F6135"/>
     <w:rsid w:val="0080053F"/>
+    <w:rsid w:val="0080433E"/>
     <w:rsid w:val="00857571"/>
     <w:rsid w:val="00891093"/>
     <w:rsid w:val="0089127A"/>
     <w:rsid w:val="00891FD7"/>
     <w:rsid w:val="008B5148"/>
     <w:rsid w:val="008F2E5C"/>
     <w:rsid w:val="009323C1"/>
     <w:rsid w:val="00983FDC"/>
     <w:rsid w:val="00985B98"/>
     <w:rsid w:val="0099531D"/>
     <w:rsid w:val="00997C61"/>
     <w:rsid w:val="009B4759"/>
     <w:rsid w:val="009B7460"/>
     <w:rsid w:val="00A121D5"/>
     <w:rsid w:val="00A16860"/>
     <w:rsid w:val="00A25FE7"/>
     <w:rsid w:val="00A704A9"/>
     <w:rsid w:val="00A83B37"/>
     <w:rsid w:val="00A87381"/>
     <w:rsid w:val="00A96B60"/>
     <w:rsid w:val="00AB3F5D"/>
     <w:rsid w:val="00B6231F"/>
     <w:rsid w:val="00B977BB"/>
     <w:rsid w:val="00BB1DC1"/>
     <w:rsid w:val="00BB335D"/>
     <w:rsid w:val="00BC258A"/>
     <w:rsid w:val="00BC517E"/>
     <w:rsid w:val="00BE6CA4"/>
     <w:rsid w:val="00C02481"/>
     <w:rsid w:val="00C27558"/>
     <w:rsid w:val="00C465A6"/>
     <w:rsid w:val="00C51882"/>
     <w:rsid w:val="00C60F7A"/>
     <w:rsid w:val="00C65BB6"/>
     <w:rsid w:val="00C67379"/>
     <w:rsid w:val="00C90612"/>
     <w:rsid w:val="00CA06B6"/>
     <w:rsid w:val="00CB3CE6"/>
+    <w:rsid w:val="00CE52CC"/>
     <w:rsid w:val="00CF1F3B"/>
     <w:rsid w:val="00CF5FA9"/>
     <w:rsid w:val="00D1440F"/>
     <w:rsid w:val="00D359B0"/>
     <w:rsid w:val="00DE48EA"/>
     <w:rsid w:val="00E0360D"/>
     <w:rsid w:val="00E11D55"/>
     <w:rsid w:val="00E17602"/>
     <w:rsid w:val="00E46BF1"/>
     <w:rsid w:val="00E561CB"/>
     <w:rsid w:val="00E64711"/>
     <w:rsid w:val="00E77451"/>
     <w:rsid w:val="00EA6957"/>
     <w:rsid w:val="00ED19F6"/>
     <w:rsid w:val="00F12A7E"/>
     <w:rsid w:val="00F33AF5"/>
     <w:rsid w:val="00F55A22"/>
     <w:rsid w:val="00F60FD5"/>
     <w:rsid w:val="00F804FF"/>
     <w:rsid w:val="00F94406"/>
     <w:rsid w:val="00FA18B6"/>
     <w:rsid w:val="00FF7859"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -2437,70 +2661,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>425</Words>
-  <Characters>2256</Characters>
+  <Words>467</Words>
+  <Characters>2477</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2676</CharactersWithSpaces>
+  <CharactersWithSpaces>2939</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kenneth Thorén</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>