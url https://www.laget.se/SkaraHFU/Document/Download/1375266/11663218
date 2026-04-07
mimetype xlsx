--- v2 (2025-12-14)
+++ v3 (2026-04-07)
@@ -98,53 +98,50 @@
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>IF Hellton U</t>
   </si>
   <si>
     <t>Redbergslids IK 2</t>
   </si>
   <si>
     <t>Torsdag</t>
   </si>
   <si>
     <t>2025-12-11</t>
   </si>
   <si>
     <t>20:00</t>
   </si>
   <si>
     <t>IK Baltichov</t>
   </si>
   <si>
     <t>Kungälvs HK B</t>
   </si>
   <si>
-    <t>2026-01-08</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-25</t>
   </si>
   <si>
     <t>Vilanhallen 2</t>
   </si>
   <si>
     <t>2026-01-30</t>
   </si>
   <si>
     <t>2026-02-19</t>
   </si>
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
     <t>2026-03-14</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>BK Heid 2</t>
@@ -306,50 +303,53 @@
     <t>Filmning av spelare</t>
   </si>
   <si>
     <t>Bella</t>
   </si>
   <si>
     <t>Elvira</t>
   </si>
   <si>
     <t>Stina P</t>
   </si>
   <si>
     <t>Stina I K</t>
   </si>
   <si>
     <t>SE Hall</t>
   </si>
   <si>
     <t>Hanna G</t>
   </si>
   <si>
     <t>U-lag spelar</t>
   </si>
   <si>
     <t>J-lag</t>
+  </si>
+  <si>
+    <t>NYTT DATUM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -682,733 +682,735 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="K9" sqref="K9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="21.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="13.109375" customWidth="1"/>
     <col min="11" max="11" width="12.5546875" customWidth="1"/>
     <col min="12" max="12" width="17.109375" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J1" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="K1" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="J1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L1" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="E2" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F2" s="1" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="J2" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="K2" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="K2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L2" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="I3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J4" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K4" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="K4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L4" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M4" s="1"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="2">
         <v>0.70833333333333337</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M5" s="1"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="4">
         <v>45990</v>
       </c>
       <c r="C6" s="2">
         <v>0.54166666666666663</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J6" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="I6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="1" t="s">
+      <c r="K6" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="K6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="J7" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K7" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="K7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M7" s="1"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="J8" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="K8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L8" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M8" s="1"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="1" t="s">
-        <v>26</v>
+      <c r="B9" s="4">
+        <v>46044</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="M9" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="1" t="s">
+      <c r="K10" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="K10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L10" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M10" s="1"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H11" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="K11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L11" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M12" s="1"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M13" s="1"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="K14" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="K14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L14" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M14" s="1"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>73</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="M15" s="1"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J16" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="K16" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="K16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L16" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="J17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="K17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L17" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M17" s="1"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:G17">
     <sortState ref="A2:I17">
       <sortCondition ref="B2:B17"/>
     </sortState>
   </autoFilter>
   <sortState ref="A2:M17">
     <sortCondition ref="B2:B17"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>