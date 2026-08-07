--- v0 (2026-06-26)
+++ v1 (2026-08-07)
@@ -85,145 +85,181 @@
     </w:p>
     <w:p w14:paraId="2B4885ED" w14:textId="049B2F32" w:rsidR="00751FF3" w:rsidRPr="00751FF3" w:rsidRDefault="00751FF3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751FF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Alla</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7051D311" w14:textId="5BE1763C" w:rsidR="005C1FB2" w:rsidRPr="00DE491B" w:rsidRDefault="00DE491B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="000F1816" w:rsidRPr="00DE491B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ociety</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> expo</w:t>
       </w:r>
       <w:r w:rsidR="000F1816" w:rsidRPr="00DE491B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009CA957" w14:textId="262B451F" w:rsidR="000F1816" w:rsidRPr="00DE491B" w:rsidRDefault="000F1816">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE491B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Jenny Lundmark</w:t>
       </w:r>
       <w:r w:rsidR="00DE491B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, Anders Ahlström, Sara Klingstedt, Marlen Lundmark, Tobias Lundmark, Sara Boström, Jenny Larsson, Anders Sandlund, Lina Johansson, Leif Wennerlöf, Sandra Idenäs, Minna Idenäs</w:t>
+        <w:t xml:space="preserve">, Anders Ahlström, Sara Klingstedt, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE491B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Marlen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE491B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lundmark, Tobias Lundmark, Sara Boström, Jenny Larsson, Anders Sandlund, Lina Johansson, Leif </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE491B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wennerlöf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE491B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Sandra Idenäs, Minna Idenäs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058885D2" w14:textId="6575A96E" w:rsidR="00DE491B" w:rsidRPr="00DE491B" w:rsidRDefault="00F03F31">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Discg</w:t>
       </w:r>
       <w:r w:rsidR="00DE491B" w:rsidRPr="00DE491B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>olf</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DE491B" w:rsidRPr="00DE491B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76855AF4" w14:textId="39671344" w:rsidR="00DE491B" w:rsidRDefault="00DE491B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sara Klingstedt, Tobias Lundmark, Anders Ahlström</w:t>
       </w:r>
     </w:p>
@@ -265,189 +301,248 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Trygg Idrottsplats</w:t>
       </w:r>
       <w:r w:rsidR="00A43EB5" w:rsidRPr="00A43EB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15 aug</w:t>
       </w:r>
       <w:r w:rsidRPr="00A43EB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F7136E" w14:textId="21A020EA" w:rsidR="00A43EB5" w:rsidRDefault="00A43EB5">
+    <w:p w14:paraId="14F7136E" w14:textId="6460DB28" w:rsidR="00A43EB5" w:rsidRDefault="00A43EB5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Förälder till Liselott, Signe</w:t>
+        <w:t xml:space="preserve">Förälder till </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27582">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sally</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Signe</w:t>
       </w:r>
       <w:r w:rsidR="0046471D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Juno</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B3E3FF" w14:textId="56CE2B6A" w:rsidR="00A43EB5" w:rsidRPr="00A43EB5" w:rsidRDefault="00A43EB5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A43EB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Damernas match den 25 okt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA62DC0" w14:textId="079503F0" w:rsidR="00A43EB5" w:rsidRDefault="00A43EB5">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2EA62DC0" w14:textId="6A313286" w:rsidR="00A43EB5" w:rsidRDefault="00A43EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Adelia, Ebba, Joline, Juno, Liselott, Minna, Olivia</w:t>
+        <w:t>Adelia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Ebba, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Joline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Juno, Minna, Olivia</w:t>
       </w:r>
       <w:r w:rsidR="0046471D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> plus föräldrar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041CB8AD" w14:textId="77777777" w:rsidR="00751FF3" w:rsidRDefault="00751FF3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3769C23A" w14:textId="6EEF422D" w:rsidR="00DE491B" w:rsidRPr="00DE491B" w:rsidRDefault="00DE491B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE491B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Totalt arbetade pass/spelare</w:t>
       </w:r>
       <w:r w:rsidR="001B58ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> idag 9/6-26</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> idag 9/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B58ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6-26</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005557A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ej noterat vilka som var på pantinsamlingen</w:t>
       </w:r>
       <w:r w:rsidR="0000166D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> då de flesta var där</w:t>
       </w:r>
       <w:r w:rsidR="005557A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1363FB67" w14:textId="74727731" w:rsidR="00DE491B" w:rsidRDefault="00DE491B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Joline III</w:t>
+        <w:t>Joline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III</w:t>
       </w:r>
       <w:r w:rsidR="00A43EB5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13664F9E" w14:textId="20050ADF" w:rsidR="00DE491B" w:rsidRDefault="00DE491B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ella II</w:t>
       </w:r>
       <w:r w:rsidR="00A43EB5">
         <w:rPr>
@@ -578,416 +673,504 @@
       <w:r w:rsidRPr="0046471D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Adelia </w:t>
       </w:r>
       <w:r w:rsidR="00A43EB5" w:rsidRPr="0046471D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0046471D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BD6D0E" w14:textId="545BC665" w:rsidR="00DE491B" w:rsidRDefault="00DE491B">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="50BD6D0E" w14:textId="545BC665" w:rsidR="00DE491B" w:rsidRPr="006C3455" w:rsidRDefault="00DE491B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Minna I</w:t>
       </w:r>
-      <w:r w:rsidR="00A43EB5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00A43EB5" w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406FD736" w14:textId="5282861B" w:rsidR="006C0E90" w:rsidRDefault="006C0E90">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="406FD736" w14:textId="5282861B" w:rsidR="006C0E90" w:rsidRPr="006C3455" w:rsidRDefault="006C0E90">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Juno II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02620AE0" w14:textId="44755EC0" w:rsidR="00DE491B" w:rsidRDefault="00DE491B">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="02620AE0" w14:textId="6CFAB512" w:rsidR="00DE491B" w:rsidRPr="006C3455" w:rsidRDefault="00DE491B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sally</w:t>
       </w:r>
-      <w:r w:rsidR="00A43EB5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00A43EB5" w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="0046471D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0046471D" w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="006277F6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D31B54B" w14:textId="711584B6" w:rsidR="00DE491B" w:rsidRPr="00D7111E" w:rsidRDefault="00DE491B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Signe</w:t>
       </w:r>
-      <w:r w:rsidR="00A43EB5">
-[...24 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00A43EB5" w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE32D99" w14:textId="004AA3CE" w:rsidR="00DE491B" w:rsidRDefault="00DE491B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Olivia</w:t>
       </w:r>
       <w:r w:rsidR="00A43EB5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCE7109" w14:textId="77777777" w:rsidR="00DE491B" w:rsidRPr="00DE491B" w:rsidRDefault="00DE491B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="726C6047" w14:textId="77777777" w:rsidR="006269C6" w:rsidRDefault="006269C6"/>
     <w:p w14:paraId="6E54866B" w14:textId="77777777" w:rsidR="006269C6" w:rsidRDefault="006269C6"/>
     <w:p w14:paraId="5D10EEFD" w14:textId="77777777" w:rsidR="004E467B" w:rsidRDefault="004E467B"/>
     <w:p w14:paraId="2D504119" w14:textId="77777777" w:rsidR="004E467B" w:rsidRDefault="004E467B"/>
-    <w:p w14:paraId="7EE45C43" w14:textId="6DAD52D9" w:rsidR="000F1816" w:rsidRDefault="00FA3EF4">
+    <w:p w14:paraId="17413DF6" w14:textId="77777777" w:rsidR="00D7111E" w:rsidRDefault="00D7111E"/>
+    <w:p w14:paraId="7EE45C43" w14:textId="61911E38" w:rsidR="000F1816" w:rsidRDefault="00FA3EF4">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Körschema</w:t>
       </w:r>
       <w:r w:rsidR="00BC1058">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF1E33">
         <w:t xml:space="preserve">Umeå </w:t>
       </w:r>
       <w:r w:rsidR="00BC1058">
         <w:t>matcher:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3FA31B" w14:textId="058FAB55" w:rsidR="00BC1058" w:rsidRDefault="006269C6">
       <w:r>
         <w:t xml:space="preserve">Robertsfors 13 maj – </w:t>
       </w:r>
       <w:r w:rsidR="00E746DE">
         <w:t>Minna, Olivia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A4CC94" w14:textId="226C978E" w:rsidR="006269C6" w:rsidRPr="0093435C" w:rsidRDefault="00316299">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="44A4CC94" w14:textId="2217F0CC" w:rsidR="006269C6" w:rsidRPr="006C3455" w:rsidRDefault="00316299">
+      <w:r w:rsidRPr="006C3455">
         <w:t xml:space="preserve">Umeå IK 9 aug </w:t>
       </w:r>
-      <w:r w:rsidR="00757048" w:rsidRPr="0093435C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00757048" w:rsidRPr="006C3455">
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="0093435C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C3455">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E746DE" w:rsidRPr="0093435C">
+      <w:r w:rsidR="006C3455">
+        <w:t>Olivia</w:t>
+      </w:r>
+      <w:r w:rsidR="00863D31" w:rsidRPr="006C3455">
+        <w:t xml:space="preserve">, Juno, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3051" w:rsidRPr="006C3455">
+        <w:t>Ella</w:t>
+      </w:r>
+      <w:r w:rsidR="0036726C" w:rsidRPr="006C3455">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00666497">
+        <w:t>Vera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3678ED70" w14:textId="71FB785A" w:rsidR="00757048" w:rsidRPr="006C3455" w:rsidRDefault="00757048">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ersmark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aug</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="005239FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ebba</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3051" w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Joline, </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3455" w:rsidRPr="006C3455">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Adelia</w:t>
       </w:r>
-      <w:r w:rsidR="00863D31" w:rsidRPr="0093435C">
-[...43 lines deleted...]
-      <w:r w:rsidR="0093435C">
+      <w:r w:rsidR="0093435C" w:rsidRPr="006C3455">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>, Signe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679A3117" w14:textId="1EFFCCB8" w:rsidR="00757048" w:rsidRPr="0093435C" w:rsidRDefault="00D40CC6">
       <w:r w:rsidRPr="0093435C">
-        <w:t xml:space="preserve">Robertsfors 9 sept – </w:t>
+        <w:t xml:space="preserve">Robertsfors 9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093435C">
+        <w:t>sept</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093435C">
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00957DB9" w:rsidRPr="0093435C">
         <w:t xml:space="preserve">Ebba, </w:t>
       </w:r>
       <w:r w:rsidR="00432B2F" w:rsidRPr="0093435C">
         <w:t>Minna</w:t>
       </w:r>
       <w:r w:rsidR="00A04DE8" w:rsidRPr="0093435C">
         <w:t>, Juno</w:t>
       </w:r>
       <w:r w:rsidR="0093435C" w:rsidRPr="0093435C">
         <w:t>, Sigrid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B242FD1" w14:textId="27F8B4F4" w:rsidR="00D40CC6" w:rsidRPr="00A04DE8" w:rsidRDefault="00BD0B79">
-[...16 lines deleted...]
-    <w:sectPr w:rsidR="00FA3EF4" w:rsidRPr="00A04DE8">
+    <w:p w14:paraId="7B242FD1" w14:textId="204B85C6" w:rsidR="00D40CC6" w:rsidRPr="005239FB" w:rsidRDefault="00BD0B79">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005239FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Gimonäs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005239FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005239FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>okt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005239FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00A04DE8" w:rsidRPr="005239FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adelia, Ella, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6F6B" w:rsidRPr="005239FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Joline</w:t>
+      </w:r>
+      <w:r w:rsidR="0093435C" w:rsidRPr="005239FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00666497" w:rsidRPr="005239FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sally</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B76A86B" w14:textId="77777777" w:rsidR="00BD0B79" w:rsidRPr="005239FB" w:rsidRDefault="00BD0B79">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521A0E57" w14:textId="77777777" w:rsidR="006269C6" w:rsidRPr="005239FB" w:rsidRDefault="006269C6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31893FA8" w14:textId="77777777" w:rsidR="00FA3EF4" w:rsidRPr="005239FB" w:rsidRDefault="00FA3EF4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FA3EF4" w:rsidRPr="005239FB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F1816"/>
     <w:rsid w:val="0000166D"/>
+    <w:rsid w:val="0008010D"/>
     <w:rsid w:val="000C3051"/>
     <w:rsid w:val="000F1816"/>
     <w:rsid w:val="001B58ED"/>
     <w:rsid w:val="00203D75"/>
     <w:rsid w:val="00316299"/>
     <w:rsid w:val="0036726C"/>
+    <w:rsid w:val="003E38B2"/>
     <w:rsid w:val="00432B2F"/>
     <w:rsid w:val="0046471D"/>
     <w:rsid w:val="004E467B"/>
+    <w:rsid w:val="005239FB"/>
     <w:rsid w:val="005557A0"/>
     <w:rsid w:val="005C1FB2"/>
     <w:rsid w:val="006269C6"/>
+    <w:rsid w:val="006277F6"/>
+    <w:rsid w:val="00666497"/>
     <w:rsid w:val="00674564"/>
     <w:rsid w:val="006C0E90"/>
+    <w:rsid w:val="006C3455"/>
     <w:rsid w:val="00751FF3"/>
     <w:rsid w:val="00757048"/>
     <w:rsid w:val="00810A7A"/>
     <w:rsid w:val="00810D33"/>
     <w:rsid w:val="00863D31"/>
     <w:rsid w:val="0087651D"/>
     <w:rsid w:val="008A7454"/>
     <w:rsid w:val="0093435C"/>
     <w:rsid w:val="00957DB9"/>
     <w:rsid w:val="009C297D"/>
     <w:rsid w:val="00A04DE8"/>
     <w:rsid w:val="00A43EB5"/>
     <w:rsid w:val="00BC1058"/>
+    <w:rsid w:val="00BC6F6B"/>
     <w:rsid w:val="00BD0B79"/>
+    <w:rsid w:val="00D27582"/>
     <w:rsid w:val="00D40CC6"/>
+    <w:rsid w:val="00D7111E"/>
     <w:rsid w:val="00DE491B"/>
     <w:rsid w:val="00DF2D46"/>
     <w:rsid w:val="00E746DE"/>
     <w:rsid w:val="00E935D6"/>
     <w:rsid w:val="00EA178B"/>
     <w:rsid w:val="00F03F31"/>
     <w:rsid w:val="00FA3EF4"/>
     <w:rsid w:val="00FF1E33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -2233,69 +2416,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>171</Words>
-  <Characters>908</Characters>
+  <Words>166</Words>
+  <Characters>885</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1077</CharactersWithSpaces>
+  <CharactersWithSpaces>1049</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandra Idenäs</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>