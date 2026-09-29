--- v0 (2026-09-04)
+++ v1 (2026-09-29)
@@ -136,332 +136,317 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A638282" w14:textId="38F9C7F4" w:rsidR="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>2 långpannor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C4D2E" w14:paraId="02BE71DE" w14:textId="77777777" w:rsidTr="002C4D2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="541EFBF4" w14:textId="539C2C88" w:rsidR="002C4D2E" w:rsidRPr="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Junie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> J</w:t>
+              <w:t>Junie J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43B49B81" w14:textId="6178ABE3" w:rsidR="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>2 långpannor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C4D2E" w14:paraId="385CE715" w14:textId="77777777" w:rsidTr="002C4D2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F23087F" w14:textId="4EB1345F" w:rsidR="002C4D2E" w:rsidRPr="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Sigirid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> V</w:t>
+              <w:t>Sigirid V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E09C87A" w14:textId="6D6711E8" w:rsidR="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>2 långpannor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C4D2E" w14:paraId="164CA1C2" w14:textId="77777777" w:rsidTr="002C4D2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3285B525" w14:textId="04C6D834" w:rsidR="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
             <w:r>
               <w:t>Vera H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E83186B" w14:textId="2626E772" w:rsidR="002C4D2E" w:rsidRPr="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
             <w:r>
               <w:t>2 långpannor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C4D2E" w14:paraId="372568B4" w14:textId="77777777" w:rsidTr="002C4D2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6091E437" w14:textId="2178CA23" w:rsidR="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Valenci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> B</w:t>
+              <w:t>Valenci B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57ECEBF8" w14:textId="060B240B" w:rsidR="002C4D2E" w:rsidRPr="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
             <w:r w:rsidRPr="002C4D2E">
               <w:t>2 långpannor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="719C169B" w14:textId="77777777" w:rsidR="002C4D2E" w:rsidRPr="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0590A048" w14:textId="77777777" w:rsidR="00762CF1" w:rsidRDefault="00762CF1" w:rsidP="00762CF1"/>
     <w:p w14:paraId="69587178" w14:textId="77777777" w:rsidR="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1"/>
-    <w:p w14:paraId="5AE92131" w14:textId="42DCFEAE" w:rsidR="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
-      <w:r w:rsidRPr="002C4D2E">
+    <w:p w14:paraId="5AE92131" w14:textId="41C0A393" w:rsidR="002C4D2E" w:rsidRDefault="00A0372D" w:rsidP="00762CF1">
+      <w:r w:rsidRPr="00A0372D">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33234136" wp14:editId="01C5295C">
-[...2 lines deleted...]
-            <wp:docPr id="1517069949" name="Bildobjekt 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1650279B" wp14:editId="0957823A">
+            <wp:extent cx="5147945" cy="580390"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="35219129" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1517069949" name=""/>
+                    <pic:cNvPr id="35219129" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5147945" cy="641350"/>
+                      <a:ext cx="5147945" cy="580390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA70AF0" w14:textId="77777777" w:rsidR="002C4D2E" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1"/>
-    <w:p w14:paraId="69A50C3C" w14:textId="48A557D4" w:rsidR="002C4D2E" w:rsidRPr="00762CF1" w:rsidRDefault="002C4D2E" w:rsidP="00762CF1">
-      <w:r w:rsidRPr="002C4D2E">
+    <w:p w14:paraId="69A50C3C" w14:textId="40A19F06" w:rsidR="002C4D2E" w:rsidRPr="00762CF1" w:rsidRDefault="00A0372D" w:rsidP="00762CF1">
+      <w:r w:rsidRPr="00A0372D">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A273058" wp14:editId="1548332D">
-[...2 lines deleted...]
-            <wp:docPr id="1867456554" name="Bildobjekt 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="135E87D1" wp14:editId="2009A6A6">
+            <wp:extent cx="5147945" cy="969645"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="1022960673" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1867456554" name=""/>
+                    <pic:cNvPr id="1022960673" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5147945" cy="935990"/>
+                      <a:ext cx="5147945" cy="969645"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002C4D2E" w:rsidRPr="00762CF1" w:rsidSect="00AB7C22">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2194" w:right="2098" w:bottom="1985" w:left="1701" w:header="284" w:footer="624" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25D9BC64" w14:textId="77777777" w:rsidR="007B4A2F" w:rsidRDefault="007B4A2F" w:rsidP="00E2209A">
+    <w:p w14:paraId="55AB1A41" w14:textId="77777777" w:rsidR="003B3CB4" w:rsidRDefault="003B3CB4" w:rsidP="00E2209A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="504D4D75" w14:textId="77777777" w:rsidR="007B4A2F" w:rsidRDefault="007B4A2F" w:rsidP="00E2209A">
+    <w:p w14:paraId="480CFB66" w14:textId="77777777" w:rsidR="003B3CB4" w:rsidRDefault="003B3CB4" w:rsidP="00E2209A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="SK Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="0000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{33459BD6-B46A-487B-A433-741E1401069E}"/>
-    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{E20BF4E9-49F8-44B1-BF03-84D502C937FC}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{6885B335-FD12-4A3F-9C5E-A6A1CF3854D9}"/>
+    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{5D557F43-EA5E-4ED2-94BF-37C89C02CDE0}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SK Sans Black">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="0000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E706365" w14:textId="77777777" w:rsidR="007B4A2F" w:rsidRDefault="007B4A2F" w:rsidP="00E2209A">
+    <w:p w14:paraId="0B8275D9" w14:textId="77777777" w:rsidR="003B3CB4" w:rsidRDefault="003B3CB4" w:rsidP="00E2209A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6553B93E" w14:textId="77777777" w:rsidR="007B4A2F" w:rsidRDefault="007B4A2F" w:rsidP="00E2209A">
+    <w:p w14:paraId="5617D832" w14:textId="77777777" w:rsidR="003B3CB4" w:rsidRDefault="003B3CB4" w:rsidP="00E2209A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="346E0225" w14:textId="77777777" w:rsidR="00E2209A" w:rsidRDefault="00E2209A">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10434" w:type="dxa"/>
       <w:tblInd w:w="-1218" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
@@ -568,51 +553,50 @@
         <w:tcPr>
           <w:tcW w:w="4108" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2087C7F7" w14:textId="77777777" w:rsidR="00E2209A" w:rsidRPr="00322F89" w:rsidRDefault="00E2209A" w:rsidP="008E17FD">
           <w:pPr>
             <w:pStyle w:val="Sidhuvudfrstasida"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1F8994C8" w14:textId="77777777" w:rsidR="00E2209A" w:rsidRDefault="00E2209A">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00762CF1"/>
     <w:rsid w:val="00006FF6"/>
@@ -632,50 +616,51 @@
     <w:rsid w:val="000E6AA9"/>
     <w:rsid w:val="000F3FE9"/>
     <w:rsid w:val="00105D4D"/>
     <w:rsid w:val="001100EF"/>
     <w:rsid w:val="00133632"/>
     <w:rsid w:val="0015680D"/>
     <w:rsid w:val="00183492"/>
     <w:rsid w:val="001B372F"/>
     <w:rsid w:val="001C11B7"/>
     <w:rsid w:val="001D13EA"/>
     <w:rsid w:val="001E6460"/>
     <w:rsid w:val="00200A1B"/>
     <w:rsid w:val="00231857"/>
     <w:rsid w:val="00256829"/>
     <w:rsid w:val="00265C2D"/>
     <w:rsid w:val="0029413F"/>
     <w:rsid w:val="002A17A8"/>
     <w:rsid w:val="002B5069"/>
     <w:rsid w:val="002C4D2E"/>
     <w:rsid w:val="002F0903"/>
     <w:rsid w:val="00315C86"/>
     <w:rsid w:val="00353D06"/>
     <w:rsid w:val="00375F46"/>
     <w:rsid w:val="003A2D11"/>
     <w:rsid w:val="003A7EEE"/>
+    <w:rsid w:val="003B3CB4"/>
     <w:rsid w:val="003D0ABD"/>
     <w:rsid w:val="003E1AA1"/>
     <w:rsid w:val="003E4EE0"/>
     <w:rsid w:val="003E7B19"/>
     <w:rsid w:val="003F0688"/>
     <w:rsid w:val="003F323C"/>
     <w:rsid w:val="00413119"/>
     <w:rsid w:val="004179EE"/>
     <w:rsid w:val="00445B36"/>
     <w:rsid w:val="00460791"/>
     <w:rsid w:val="00474B42"/>
     <w:rsid w:val="0048495B"/>
     <w:rsid w:val="004851AB"/>
     <w:rsid w:val="004879AC"/>
     <w:rsid w:val="004A51AA"/>
     <w:rsid w:val="004E1640"/>
     <w:rsid w:val="004E4F1B"/>
     <w:rsid w:val="00507CAE"/>
     <w:rsid w:val="00513A9E"/>
     <w:rsid w:val="00533BAB"/>
     <w:rsid w:val="00533DC0"/>
     <w:rsid w:val="005404F0"/>
     <w:rsid w:val="0054358B"/>
     <w:rsid w:val="00587787"/>
     <w:rsid w:val="005A3D59"/>
@@ -691,69 +676,71 @@
     <w:rsid w:val="00762CF1"/>
     <w:rsid w:val="00775326"/>
     <w:rsid w:val="00784304"/>
     <w:rsid w:val="00793545"/>
     <w:rsid w:val="007A5745"/>
     <w:rsid w:val="007B4A2F"/>
     <w:rsid w:val="00806FA0"/>
     <w:rsid w:val="0081231B"/>
     <w:rsid w:val="008252DD"/>
     <w:rsid w:val="008321CB"/>
     <w:rsid w:val="00884484"/>
     <w:rsid w:val="00895B57"/>
     <w:rsid w:val="00896532"/>
     <w:rsid w:val="008C08ED"/>
     <w:rsid w:val="008E4F6A"/>
     <w:rsid w:val="008E772C"/>
     <w:rsid w:val="008F566F"/>
     <w:rsid w:val="00915A09"/>
     <w:rsid w:val="00926942"/>
     <w:rsid w:val="009468EC"/>
     <w:rsid w:val="00955DDD"/>
     <w:rsid w:val="00984F16"/>
     <w:rsid w:val="00990F41"/>
     <w:rsid w:val="009917C4"/>
     <w:rsid w:val="009E61F7"/>
+    <w:rsid w:val="00A0372D"/>
     <w:rsid w:val="00A10BA5"/>
     <w:rsid w:val="00A25E4D"/>
     <w:rsid w:val="00A334E2"/>
     <w:rsid w:val="00A45D40"/>
     <w:rsid w:val="00A70EB3"/>
     <w:rsid w:val="00A83ACE"/>
     <w:rsid w:val="00A86AE4"/>
     <w:rsid w:val="00AB7C22"/>
     <w:rsid w:val="00AC41EE"/>
     <w:rsid w:val="00AD6001"/>
     <w:rsid w:val="00AD7D56"/>
     <w:rsid w:val="00AF4107"/>
     <w:rsid w:val="00B2251F"/>
     <w:rsid w:val="00B33822"/>
     <w:rsid w:val="00B37DCE"/>
     <w:rsid w:val="00B40C7B"/>
     <w:rsid w:val="00B625EA"/>
     <w:rsid w:val="00BA65FF"/>
     <w:rsid w:val="00BB0ACC"/>
+    <w:rsid w:val="00BE0406"/>
     <w:rsid w:val="00BE69C6"/>
     <w:rsid w:val="00BF0103"/>
     <w:rsid w:val="00C07931"/>
     <w:rsid w:val="00C147E4"/>
     <w:rsid w:val="00C14881"/>
     <w:rsid w:val="00C3503B"/>
     <w:rsid w:val="00C57D9C"/>
     <w:rsid w:val="00C93173"/>
     <w:rsid w:val="00CB1DE5"/>
     <w:rsid w:val="00CB6177"/>
     <w:rsid w:val="00D20251"/>
     <w:rsid w:val="00D225B5"/>
     <w:rsid w:val="00D64ABD"/>
     <w:rsid w:val="00D70B0D"/>
     <w:rsid w:val="00D936F2"/>
     <w:rsid w:val="00DC0955"/>
     <w:rsid w:val="00DC1C52"/>
     <w:rsid w:val="00DC405D"/>
     <w:rsid w:val="00DC7696"/>
     <w:rsid w:val="00DE3BAB"/>
     <w:rsid w:val="00E10780"/>
     <w:rsid w:val="00E2209A"/>
     <w:rsid w:val="00E2547E"/>
     <w:rsid w:val="00E402E5"/>
     <w:rsid w:val="00E4333A"/>