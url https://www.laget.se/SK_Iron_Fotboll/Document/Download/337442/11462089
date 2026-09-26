--- v3 (2026-08-14)
+++ v4 (2026-09-26)
@@ -21,60 +21,60 @@
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Johanna\Documents\Fotboll\Planläggning\Gräsplan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5BC6AE69-D4B3-4E88-9225-487D3E8F2636}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7990B628-F558-4293-98EE-A6DC40AABBDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="33240" yWindow="792" windowWidth="23040" windowHeight="12120" firstSheet="5" activeTab="18" xr2:uid="{C2B82A84-31A9-42C0-BEA8-C0038A7B8BC3}"/>
+    <workbookView xWindow="33228" yWindow="-696" windowWidth="23040" windowHeight="12060" firstSheet="7" activeTab="19" xr2:uid="{C2B82A84-31A9-42C0-BEA8-C0038A7B8BC3}"/>
   </bookViews>
   <sheets>
     <sheet name="v.17" sheetId="2" r:id="rId1"/>
     <sheet name="V.18" sheetId="27" r:id="rId2"/>
     <sheet name="V.19" sheetId="28" r:id="rId3"/>
     <sheet name="V.20" sheetId="29" r:id="rId4"/>
     <sheet name="V.21" sheetId="30" r:id="rId5"/>
     <sheet name="V.22" sheetId="31" r:id="rId6"/>
     <sheet name="V.23" sheetId="32" r:id="rId7"/>
     <sheet name="V.24" sheetId="33" r:id="rId8"/>
     <sheet name="v.25" sheetId="10" r:id="rId9"/>
     <sheet name="V.26" sheetId="34" r:id="rId10"/>
     <sheet name="v.27-29" sheetId="12" r:id="rId11"/>
     <sheet name="V.30" sheetId="35" r:id="rId12"/>
     <sheet name="V.31" sheetId="36" r:id="rId13"/>
     <sheet name="V.32" sheetId="37" r:id="rId14"/>
     <sheet name="V.33" sheetId="38" r:id="rId15"/>
     <sheet name="V.34" sheetId="40" r:id="rId16"/>
     <sheet name="V.35" sheetId="41" r:id="rId17"/>
     <sheet name="V.36" sheetId="42" r:id="rId18"/>
     <sheet name="V.37" sheetId="43" r:id="rId19"/>
     <sheet name="V.38" sheetId="44" r:id="rId20"/>
     <sheet name="V.39" sheetId="45" r:id="rId21"/>
     <sheet name="V.40" sheetId="46" r:id="rId22"/>
     <sheet name="V.41" sheetId="47" r:id="rId23"/>
@@ -90,51 +90,51 @@
     <definedName name="_xlnm.Print_Area" localSheetId="7">V.24!$A$1:$N$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">v.25!$A$1:$L$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">V.26!$A$1:$K$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">V.32!$A$1:$M$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">V.33!$A$1:$M$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="19">V.38!$A$1:$M$32</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1442" uniqueCount="408">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1444" uniqueCount="410">
   <si>
     <t>SK Iron Fotboll</t>
   </si>
   <si>
     <t>Björkvallens IP</t>
   </si>
   <si>
     <t>Grislösa</t>
   </si>
   <si>
     <t>A-plan</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>B-plan</t>
   </si>
   <si>
     <t>Kiosk</t>
   </si>
   <si>
     <t>7-m 1</t>
   </si>
   <si>
@@ -1314,50 +1314,56 @@
     <t>spelas 9/6</t>
   </si>
   <si>
     <t>14:00 F13 år M- Enköping</t>
   </si>
   <si>
     <t xml:space="preserve">16:00 F13 år M-GUSK </t>
   </si>
   <si>
     <t>15:30 F13 år M-Alsike IF</t>
   </si>
   <si>
     <t>14:00 F12årM-Fanna BK</t>
   </si>
   <si>
     <t>Flyttad match</t>
   </si>
   <si>
     <t>10:00-13:00</t>
   </si>
   <si>
     <t>POOLSPEL F-18</t>
   </si>
   <si>
     <t>18:00 F12årS-Vaksala SK</t>
+  </si>
+  <si>
+    <t>19150 P14årL-Knarrbacken FC</t>
+  </si>
+  <si>
+    <t>18:00 P11årM-IK Sirius FK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yy/mm/dd;@"/>
   </numFmts>
   <fonts count="55" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="20"/>
@@ -7896,72 +7902,72 @@
     <xf numFmtId="0" fontId="34" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="48" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="366" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="367" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="36" fillId="8" borderId="268" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="36" fillId="8" borderId="163" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="149" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="54" fillId="5" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="36" fillId="0" borderId="163" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="331" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="7" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="127" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="356" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="204" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="7" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFE7FF"/>
       <color rgb="FFFFD9FF"/>
       <color rgb="FFFFCCFF"/>
       <color rgb="FFFFCCCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -8355,62 +8361,62 @@
   <cols>
     <col min="2" max="2" width="21.6640625" customWidth="1"/>
     <col min="3" max="4" width="1.6640625" customWidth="1"/>
     <col min="5" max="5" width="28.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="1.6640625" customWidth="1"/>
     <col min="9" max="9" width="28.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="1.6640625" customWidth="1"/>
     <col min="12" max="12" width="20.21875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.88671875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="174"/>
       <c r="E1" s="173" t="s">
         <v>51</v>
       </c>
       <c r="F1" s="177"/>
-      <c r="G1" s="1050" t="s">
+      <c r="G1" s="1051" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="1048"/>
-[...7 lines deleted...]
-      <c r="P1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1049"/>
+      <c r="N1" s="1049"/>
+      <c r="O1" s="1049"/>
+      <c r="P1" s="1050"/>
     </row>
     <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="172"/>
       <c r="E2" s="195"/>
       <c r="F2" s="178"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="192"/>
       <c r="K2" s="5"/>
       <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="191"/>
       <c r="N2" s="180"/>
       <c r="O2" s="180"/>
@@ -9016,56 +9022,56 @@
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="N29" sqref="N29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="24.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="3.77734375" customWidth="1"/>
     <col min="7" max="9" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>72</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...4 lines deleted...]
-      <c r="K1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1050"/>
     </row>
     <row r="2" spans="1:12" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="191"/>
       <c r="I2" s="180"/>
       <c r="J2" s="180"/>
       <c r="K2" s="181"/>
     </row>
     <row r="3" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
@@ -9530,110 +9536,110 @@
       <c r="D31" s="135"/>
     </row>
     <row r="37" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D37" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:K1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E2B77A5-2BB1-49F8-91F2-07E05F3684E9}">
   <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="I53" sqref="I53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:13" ht="25.2" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="D1" s="1059" t="s">
+      <c r="D1" s="1060" t="s">
         <v>19</v>
       </c>
-      <c r="E1" s="1060"/>
-[...7 lines deleted...]
-      <c r="M1" s="1061"/>
+      <c r="E1" s="1061"/>
+      <c r="F1" s="1061"/>
+      <c r="G1" s="1061"/>
+      <c r="H1" s="1061"/>
+      <c r="I1" s="1061"/>
+      <c r="J1" s="1061"/>
+      <c r="K1" s="1061"/>
+      <c r="L1" s="1061"/>
+      <c r="M1" s="1062"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A5" s="47"/>
       <c r="B5" s="47"/>
       <c r="C5" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F02D59D5-4E8D-4D42-8007-D519111FFC32}">
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="H2" activeCellId="1" sqref="F1:K1048576 F1:K1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="21.6640625" customWidth="1"/>
     <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="1.6640625" customWidth="1"/>
     <col min="7" max="11" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...4 lines deleted...]
-      <c r="K1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1050"/>
     </row>
     <row r="2" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="191"/>
       <c r="I2" s="180"/>
       <c r="J2" s="180"/>
       <c r="K2" s="181"/>
     </row>
     <row r="3" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
@@ -10031,56 +10037,56 @@
       <selection activeCell="H2" activeCellId="1" sqref="F1:K1048576 F1:K1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="21.6640625" customWidth="1"/>
     <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="1.6640625" customWidth="1"/>
     <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>84</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...4 lines deleted...]
-      <c r="K1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1050"/>
     </row>
     <row r="2" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="191"/>
       <c r="I2" s="180"/>
       <c r="J2" s="180"/>
       <c r="K2" s="181"/>
     </row>
     <row r="3" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
@@ -10493,58 +10499,58 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="21.6640625" customWidth="1"/>
     <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.33203125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="25.88671875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="24" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.88671875" customWidth="1"/>
     <col min="11" max="11" width="12" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>87</v>
       </c>
       <c r="E1" s="286"/>
-      <c r="F1" s="1048"/>
-[...6 lines deleted...]
-      <c r="M1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1050"/>
     </row>
     <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="287"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="287"/>
       <c r="I2" s="191"/>
       <c r="J2" s="716"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
     <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
@@ -11079,86 +11085,86 @@
     <row r="31" spans="1:17" x14ac:dyDescent="0.3">
       <c r="D31" s="1044" t="s">
         <v>254</v>
       </c>
       <c r="F31" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="37" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D37" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B021017-7262-466A-B852-3AF9802BE726}">
   <dimension ref="A1:Q42"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="F46" sqref="F46"/>
+      <selection activeCell="P25" sqref="P25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="26.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.21875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.88671875" customWidth="1"/>
     <col min="7" max="7" width="28.21875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.44140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.44140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="4.6640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.33203125" customWidth="1"/>
     <col min="12" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>87</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...6 lines deleted...]
-      <c r="M1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1050"/>
     </row>
     <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="287"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="287"/>
       <c r="I2" s="191"/>
       <c r="J2" s="287"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
     <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
@@ -11662,51 +11668,51 @@
       </c>
       <c r="K26" s="387"/>
       <c r="L26" s="371"/>
       <c r="M26" s="370"/>
       <c r="N26" s="323"/>
     </row>
     <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="576"/>
       <c r="B27" s="445"/>
       <c r="C27" s="810"/>
       <c r="E27" s="599"/>
       <c r="F27" s="472"/>
       <c r="G27" s="133"/>
       <c r="H27" s="599"/>
       <c r="I27" s="933"/>
       <c r="J27" s="933"/>
       <c r="K27" s="599"/>
       <c r="L27" s="371"/>
       <c r="M27" s="370"/>
       <c r="N27" s="323"/>
     </row>
     <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="576"/>
       <c r="B28" s="658"/>
       <c r="C28" s="810"/>
-      <c r="D28" s="943" t="s">
+      <c r="D28" s="1048" t="s">
         <v>223</v>
       </c>
       <c r="E28" s="821">
         <v>2.4</v>
       </c>
       <c r="F28" s="387"/>
       <c r="G28" s="675" t="s">
         <v>301</v>
       </c>
       <c r="H28" s="377" t="s">
         <v>378</v>
       </c>
       <c r="I28" s="935"/>
       <c r="J28" s="390"/>
       <c r="K28" s="422"/>
       <c r="L28" s="773" t="s">
         <v>364</v>
       </c>
       <c r="M28" s="777" t="s">
         <v>365</v>
       </c>
       <c r="N28" s="323"/>
     </row>
     <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="600"/>
@@ -11790,86 +11796,86 @@
       <c r="L33" s="138"/>
       <c r="P33" s="135"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.3">
       <c r="D36" s="135"/>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.3">
       <c r="G37" s="244"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.3">
       <c r="D42" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{367BAD7A-4C5A-4194-B0F6-836D6B897F0F}">
   <dimension ref="A1:Q38"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+    <sheetView topLeftCell="A5" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="27.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.33203125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="31.77734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="24.88671875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="13.33203125" customWidth="1"/>
     <col min="13" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>87</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...6 lines deleted...]
-      <c r="M1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1050"/>
     </row>
     <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
     <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
@@ -12281,51 +12287,53 @@
     </row>
     <row r="23" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="170" t="s">
         <v>168</v>
       </c>
       <c r="B23" s="50"/>
       <c r="C23" s="58"/>
       <c r="D23" s="513"/>
       <c r="E23" s="30"/>
       <c r="F23" s="43"/>
       <c r="G23" s="50"/>
       <c r="H23" s="30"/>
       <c r="I23" s="50"/>
       <c r="J23" s="30"/>
       <c r="K23" s="50"/>
       <c r="L23" s="290"/>
       <c r="M23" s="291"/>
     </row>
     <row r="24" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="170"/>
       <c r="B24" s="141"/>
       <c r="C24" s="51"/>
       <c r="D24" s="1039" t="s">
         <v>400</v>
       </c>
-      <c r="E24" s="822"/>
+      <c r="E24" s="822">
+        <v>2.4</v>
+      </c>
       <c r="F24" s="971" t="s">
         <v>383</v>
       </c>
       <c r="G24" s="631" t="s">
         <v>277</v>
       </c>
       <c r="H24" s="822">
         <v>1.3</v>
       </c>
       <c r="I24" s="565" t="s">
         <v>326</v>
       </c>
       <c r="J24" s="822">
         <v>2.4</v>
       </c>
       <c r="K24" s="50"/>
       <c r="L24" s="773" t="s">
         <v>364</v>
       </c>
       <c r="M24" s="567" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="369"/>
@@ -12333,51 +12341,51 @@
       <c r="C25" s="515"/>
       <c r="D25" s="1038"/>
       <c r="E25" s="516"/>
       <c r="F25" s="972" t="s">
         <v>382</v>
       </c>
       <c r="G25" s="133"/>
       <c r="H25" s="516"/>
       <c r="I25" s="225"/>
       <c r="J25" s="516"/>
       <c r="K25" s="222"/>
       <c r="L25" s="772" t="s">
         <v>366</v>
       </c>
       <c r="M25" s="777" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="216"/>
       <c r="B26" s="542"/>
       <c r="C26" s="436"/>
       <c r="D26" s="670" t="s">
         <v>230</v>
       </c>
-      <c r="E26" s="516">
+      <c r="E26" s="823">
         <v>1.3</v>
       </c>
       <c r="F26" s="221"/>
       <c r="G26" s="947" t="s">
         <v>255</v>
       </c>
       <c r="H26" s="823" t="s">
         <v>378</v>
       </c>
       <c r="I26" s="225"/>
       <c r="J26" s="516"/>
       <c r="K26" s="223"/>
       <c r="L26" s="371"/>
       <c r="M26" s="575"/>
     </row>
     <row r="27" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="171"/>
       <c r="B27" s="155"/>
       <c r="C27" s="188"/>
       <c r="D27" s="408"/>
       <c r="E27" s="409"/>
       <c r="F27" s="159"/>
       <c r="G27" s="948"/>
       <c r="H27" s="409"/>
       <c r="I27" s="667"/>
@@ -12445,59 +12453,59 @@
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="23.77734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="24.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.5546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="22.109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="15.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>87</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...7 lines deleted...]
-      <c r="N1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1049"/>
+      <c r="N1" s="1050"/>
     </row>
     <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="192"/>
       <c r="I2" s="191"/>
       <c r="J2" s="192"/>
       <c r="K2" s="180"/>
       <c r="L2" s="192"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
@@ -13071,87 +13079,87 @@
       <c r="K29" s="138"/>
       <c r="L29" s="138"/>
       <c r="M29" s="138"/>
       <c r="Q29" s="135"/>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.3">
       <c r="D32" s="135"/>
     </row>
     <row r="38" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D38" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA559851-BBBD-4E80-A998-24DFFCF982C7}">
   <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="23.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="24.21875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.21875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="23.33203125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="13.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>92</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...7 lines deleted...]
-      <c r="N1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1049"/>
+      <c r="N1" s="1050"/>
     </row>
     <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="178"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
@@ -13367,51 +13375,53 @@
     </row>
     <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
       <c r="B12" s="700" t="s">
         <v>349</v>
       </c>
       <c r="C12" s="278"/>
       <c r="D12" s="696"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
       <c r="G12" s="338"/>
       <c r="H12" s="269"/>
       <c r="I12" s="346"/>
       <c r="J12" s="269"/>
       <c r="K12" s="346"/>
       <c r="L12" s="269"/>
       <c r="M12" s="355"/>
       <c r="N12" s="552"/>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
-      <c r="D13" s="328"/>
+      <c r="D13" s="943" t="s">
+        <v>408</v>
+      </c>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
       <c r="G13" s="337"/>
       <c r="H13" s="254"/>
       <c r="I13" s="328"/>
       <c r="J13" s="254"/>
       <c r="K13" s="337"/>
       <c r="L13" s="254"/>
       <c r="M13" s="553"/>
       <c r="N13" s="551"/>
     </row>
     <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="168"/>
       <c r="B14" s="694" t="s">
         <v>351</v>
       </c>
       <c r="C14" s="276"/>
       <c r="D14" s="782" t="s">
         <v>352</v>
       </c>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
       <c r="G14" s="686" t="s">
         <v>359</v>
       </c>
@@ -13792,85 +13802,85 @@
       <c r="J32" s="138"/>
       <c r="K32" s="138"/>
       <c r="L32" s="138"/>
       <c r="M32" s="138"/>
       <c r="Q32" s="294"/>
     </row>
     <row r="41" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D41" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93D82EBC-2DF6-4EC8-83DB-D0A74DB51391}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="25.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.88671875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="24.44140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>92</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...6 lines deleted...]
-      <c r="M1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1050"/>
     </row>
     <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
     <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
@@ -14155,60 +14165,60 @@
       <c r="M15" s="359"/>
     </row>
     <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>181</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
       <c r="D16" s="196"/>
       <c r="E16" s="30"/>
       <c r="F16" s="56"/>
       <c r="G16" s="25"/>
       <c r="H16" s="30"/>
       <c r="I16" s="483"/>
       <c r="J16" s="30"/>
       <c r="K16" s="56"/>
       <c r="L16" s="60"/>
       <c r="M16" s="151"/>
       <c r="Q16" s="112"/>
     </row>
     <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="285"/>
       <c r="B17" s="457"/>
       <c r="C17" s="458"/>
       <c r="D17" s="115"/>
-      <c r="E17" s="1062"/>
+      <c r="E17" s="138"/>
       <c r="F17" s="461"/>
       <c r="G17" s="676" t="s">
         <v>407</v>
       </c>
-      <c r="H17" s="1063">
+      <c r="H17" s="135">
         <v>1.3</v>
       </c>
       <c r="I17" s="461"/>
-      <c r="J17" s="1062"/>
+      <c r="J17" s="138"/>
       <c r="K17" s="461"/>
       <c r="L17" s="463"/>
       <c r="M17" s="464"/>
       <c r="Q17" s="112"/>
     </row>
     <row r="18" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="169"/>
       <c r="B18" s="308"/>
       <c r="C18" s="59"/>
       <c r="D18" s="476"/>
       <c r="E18" s="27"/>
       <c r="F18" s="64"/>
       <c r="G18" s="28"/>
       <c r="H18" s="27"/>
       <c r="I18" s="64"/>
       <c r="J18" s="27"/>
       <c r="K18" s="64"/>
       <c r="L18" s="46"/>
       <c r="M18" s="152"/>
     </row>
     <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165" t="s">
         <v>182</v>
       </c>
       <c r="B19" s="50"/>
@@ -14473,62 +14483,62 @@
     <col min="3" max="4" width="1.6640625" customWidth="1"/>
     <col min="5" max="5" width="32.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="1.6640625" customWidth="1"/>
     <col min="9" max="9" width="31.6640625" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="1.6640625" customWidth="1"/>
     <col min="12" max="12" width="42.44140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.5546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.109375" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="17.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="174"/>
       <c r="E1" s="173" t="s">
         <v>102</v>
       </c>
       <c r="F1" s="177"/>
-      <c r="G1" s="1051" t="s">
+      <c r="G1" s="1052" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="1052"/>
-[...7 lines deleted...]
-      <c r="P1" s="1053"/>
+      <c r="H1" s="1053"/>
+      <c r="I1" s="1053"/>
+      <c r="J1" s="1053"/>
+      <c r="K1" s="1053"/>
+      <c r="L1" s="1053"/>
+      <c r="M1" s="1053"/>
+      <c r="N1" s="1053"/>
+      <c r="O1" s="1053"/>
+      <c r="P1" s="1054"/>
     </row>
     <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="172"/>
       <c r="E2" s="195"/>
       <c r="F2" s="178"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="192"/>
       <c r="K2" s="5"/>
       <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="191"/>
       <c r="N2" s="180"/>
       <c r="O2" s="180"/>
@@ -15143,88 +15153,88 @@
       <c r="H42" s="1021"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B43" s="294"/>
     </row>
     <row r="51" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B51" s="1022"/>
       <c r="C51" s="240"/>
       <c r="D51" s="240"/>
       <c r="E51" s="1023"/>
       <c r="H51" s="1021"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F286686-713B-484C-A2A0-22E4A5906549}">
   <dimension ref="A1:R43"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="23.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27.109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21.44140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.44140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="14" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>92</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...6 lines deleted...]
-      <c r="M1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1050"/>
     </row>
     <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
     <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
@@ -15434,51 +15444,53 @@
         <v>349</v>
       </c>
       <c r="C12" s="278"/>
       <c r="D12" s="333"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
       <c r="G12" s="346"/>
       <c r="H12" s="269"/>
       <c r="I12" s="346"/>
       <c r="J12" s="269"/>
       <c r="K12" s="346"/>
       <c r="L12" s="355"/>
       <c r="M12" s="962"/>
     </row>
     <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
       <c r="D13" s="328"/>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
       <c r="G13" s="828"/>
       <c r="H13" s="254"/>
-      <c r="I13" s="328"/>
+      <c r="I13" s="627" t="s">
+        <v>409</v>
+      </c>
       <c r="J13" s="254"/>
       <c r="K13" s="328"/>
       <c r="L13" s="553"/>
       <c r="M13" s="548"/>
     </row>
     <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="168"/>
       <c r="B14" s="588" t="s">
         <v>351</v>
       </c>
       <c r="C14" s="276"/>
       <c r="D14" s="881" t="s">
         <v>352</v>
       </c>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
       <c r="G14" s="785" t="s">
         <v>359</v>
       </c>
       <c r="H14" s="261"/>
       <c r="I14" s="963" t="s">
         <v>360</v>
       </c>
       <c r="J14" s="261"/>
       <c r="K14" s="876" t="s">
@@ -15566,51 +15578,51 @@
       <c r="E19" s="30"/>
       <c r="F19" s="43"/>
       <c r="G19" s="53"/>
       <c r="H19" s="30"/>
       <c r="I19" s="56"/>
       <c r="J19" s="30"/>
       <c r="K19" s="56"/>
       <c r="L19" s="60"/>
       <c r="M19" s="151"/>
     </row>
     <row r="20" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="288"/>
       <c r="B20" s="978" t="s">
         <v>406</v>
       </c>
       <c r="C20" s="486"/>
       <c r="D20" s="957" t="s">
         <v>226</v>
       </c>
       <c r="E20" s="135">
         <v>1.3</v>
       </c>
       <c r="F20" s="971" t="s">
         <v>388</v>
       </c>
-      <c r="G20" s="627" t="s">
+      <c r="G20" s="1063" t="s">
         <v>310</v>
       </c>
       <c r="H20" s="135">
         <v>2.4</v>
       </c>
       <c r="I20" s="413"/>
       <c r="J20" s="138"/>
       <c r="K20" s="225"/>
       <c r="L20" s="225"/>
       <c r="M20" s="153"/>
     </row>
     <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="285"/>
       <c r="B21" s="980" t="s">
         <v>405</v>
       </c>
       <c r="C21" s="113"/>
       <c r="D21" s="658"/>
       <c r="E21" s="516"/>
       <c r="F21" s="461"/>
       <c r="G21" s="468"/>
       <c r="H21" s="516"/>
       <c r="I21" s="225"/>
       <c r="J21" s="516"/>
       <c r="K21" s="225"/>
@@ -15895,59 +15907,59 @@
   <cols>
     <col min="2" max="2" width="25.21875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="24.44140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21.77734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="22.77734375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>92</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...7 lines deleted...]
-      <c r="N1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1049"/>
+      <c r="N1" s="1050"/>
     </row>
     <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="178"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
@@ -16520,62 +16532,62 @@
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="21.6640625" customWidth="1"/>
     <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="1.6640625" customWidth="1"/>
     <col min="5" max="5" width="30.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="1.6640625" customWidth="1"/>
     <col min="9" max="9" width="23.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="1.6640625" customWidth="1"/>
     <col min="12" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="174"/>
       <c r="E1" s="173" t="s">
         <v>93</v>
       </c>
       <c r="F1" s="177"/>
-      <c r="G1" s="1051" t="s">
+      <c r="G1" s="1052" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="1052"/>
-[...7 lines deleted...]
-      <c r="P1" s="1053"/>
+      <c r="H1" s="1053"/>
+      <c r="I1" s="1053"/>
+      <c r="J1" s="1053"/>
+      <c r="K1" s="1053"/>
+      <c r="L1" s="1053"/>
+      <c r="M1" s="1053"/>
+      <c r="N1" s="1053"/>
+      <c r="O1" s="1053"/>
+      <c r="P1" s="1054"/>
     </row>
     <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="172"/>
       <c r="E2" s="195"/>
       <c r="F2" s="178"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="192"/>
       <c r="K2" s="5"/>
       <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="191"/>
       <c r="N2" s="180"/>
       <c r="O2" s="180"/>
@@ -17171,62 +17183,62 @@
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="25.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="1.6640625" customWidth="1"/>
     <col min="5" max="5" width="30.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="1.6640625" customWidth="1"/>
     <col min="9" max="9" width="23.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="1.6640625" customWidth="1"/>
     <col min="12" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="174"/>
       <c r="E1" s="173" t="s">
         <v>142</v>
       </c>
       <c r="F1" s="177"/>
-      <c r="G1" s="1051" t="s">
+      <c r="G1" s="1052" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="1052"/>
-[...7 lines deleted...]
-      <c r="P1" s="1053"/>
+      <c r="H1" s="1053"/>
+      <c r="I1" s="1053"/>
+      <c r="J1" s="1053"/>
+      <c r="K1" s="1053"/>
+      <c r="L1" s="1053"/>
+      <c r="M1" s="1053"/>
+      <c r="N1" s="1053"/>
+      <c r="O1" s="1053"/>
+      <c r="P1" s="1054"/>
     </row>
     <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>141</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="172"/>
       <c r="E2" s="195"/>
       <c r="F2" s="178"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="192"/>
       <c r="K2" s="5"/>
       <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="191"/>
       <c r="N2" s="180"/>
       <c r="O2" s="180"/>
@@ -17741,59 +17753,59 @@
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="24.6640625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="32.109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="28.77734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="27.77734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.33203125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="26.77734375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="3.77734375" customWidth="1"/>
     <col min="13" max="14" width="15.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>55</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1052"/>
-[...7 lines deleted...]
-      <c r="N1" s="1053"/>
+      <c r="F1" s="1053"/>
+      <c r="G1" s="1053"/>
+      <c r="H1" s="1053"/>
+      <c r="I1" s="1053"/>
+      <c r="J1" s="1053"/>
+      <c r="K1" s="1053"/>
+      <c r="L1" s="1053"/>
+      <c r="M1" s="1053"/>
+      <c r="N1" s="1054"/>
     </row>
     <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="246"/>
       <c r="F2" s="5"/>
       <c r="G2" s="247" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="246"/>
       <c r="I2" s="191"/>
       <c r="J2" s="246"/>
       <c r="K2" s="180"/>
       <c r="L2" s="246"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
@@ -18392,58 +18404,58 @@
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="22.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.33203125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="30.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="31.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.21875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.33203125" customWidth="1"/>
     <col min="12" max="12" width="13.33203125" style="323" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>55</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...6 lines deleted...]
-      <c r="M1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1050"/>
     </row>
     <row r="2" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>47</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="184"/>
       <c r="I2" s="191"/>
       <c r="J2" s="184"/>
       <c r="K2" s="180"/>
       <c r="L2" s="351"/>
       <c r="M2" s="181"/>
     </row>
     <row r="3" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
@@ -19180,58 +19192,58 @@
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="23.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="25.77734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.77734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.33203125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>55</v>
       </c>
       <c r="E1" s="286"/>
-      <c r="F1" s="1054"/>
-[...6 lines deleted...]
-      <c r="M1" s="1055"/>
+      <c r="F1" s="1055"/>
+      <c r="G1" s="1055"/>
+      <c r="H1" s="1055"/>
+      <c r="I1" s="1055"/>
+      <c r="J1" s="1055"/>
+      <c r="K1" s="1055"/>
+      <c r="L1" s="1055"/>
+      <c r="M1" s="1056"/>
     </row>
     <row r="2" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="287"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="287"/>
       <c r="I2" s="191"/>
       <c r="J2" s="287"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
     <row r="3" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
@@ -19853,59 +19865,59 @@
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="26.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.33203125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="23.109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="27.21875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>66</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...7 lines deleted...]
-      <c r="N1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1049"/>
+      <c r="N1" s="1050"/>
     </row>
     <row r="2" spans="1:14" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="178"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
     <row r="3" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
@@ -20686,58 +20698,58 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="21.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.44140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21.5546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>72</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...6 lines deleted...]
-      <c r="M1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1050"/>
     </row>
     <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="287"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="184"/>
       <c r="I2" s="191"/>
       <c r="J2" s="184"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
     <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
@@ -21306,59 +21318,59 @@
   <cols>
     <col min="2" max="2" width="34.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="23.109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="24.88671875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.77734375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="14.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>72</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1048"/>
-[...7 lines deleted...]
-      <c r="N1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1049"/>
+      <c r="N1" s="1050"/>
     </row>
     <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="178"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
@@ -21980,57 +21992,57 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="25.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.6640625" customWidth="1"/>
     <col min="4" max="4" width="21.88671875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.88671875" customWidth="1"/>
     <col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.6640625" customWidth="1"/>
     <col min="9" max="12" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="25.8" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="54" t="s">
         <v>72</v>
       </c>
       <c r="E1" s="3"/>
-      <c r="F1" s="1056"/>
-[...5 lines deleted...]
-      <c r="L1" s="1058"/>
+      <c r="F1" s="1057"/>
+      <c r="G1" s="1058"/>
+      <c r="H1" s="1058"/>
+      <c r="I1" s="1058"/>
+      <c r="J1" s="1058"/>
+      <c r="K1" s="1058"/>
+      <c r="L1" s="1059"/>
     </row>
     <row r="2" spans="1:12" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="904" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="908"/>
       <c r="D2" s="915"/>
       <c r="E2" s="29"/>
       <c r="F2" s="195"/>
       <c r="G2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="29"/>
       <c r="I2" s="6"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="297"/>
     </row>
     <row r="3" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="8"/>
       <c r="B3" s="905" t="s">
         <v>3</v>