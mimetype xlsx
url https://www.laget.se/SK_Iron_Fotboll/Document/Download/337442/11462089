--- v0 (2025-11-27)
+++ v1 (2026-04-18)
@@ -21,119 +21,119 @@
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Johanna\Documents\Fotboll\Planläggning\Gräsplan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9AB08875-C0E8-4825-9367-D7F0E291AF02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4FBCFFA-63A3-4E72-92B6-31A81F9A3923}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="33900" yWindow="396" windowWidth="23040" windowHeight="12072" firstSheet="12" activeTab="20" xr2:uid="{C2B82A84-31A9-42C0-BEA8-C0038A7B8BC3}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="2" activeTab="3" xr2:uid="{C2B82A84-31A9-42C0-BEA8-C0038A7B8BC3}"/>
   </bookViews>
   <sheets>
     <sheet name="v.17" sheetId="2" r:id="rId1"/>
     <sheet name="V.18" sheetId="27" r:id="rId2"/>
     <sheet name="V.19" sheetId="28" r:id="rId3"/>
     <sheet name="V.20" sheetId="29" r:id="rId4"/>
     <sheet name="V.21" sheetId="30" r:id="rId5"/>
     <sheet name="V.22" sheetId="31" r:id="rId6"/>
     <sheet name="V.23" sheetId="32" r:id="rId7"/>
     <sheet name="V.24" sheetId="33" r:id="rId8"/>
     <sheet name="v.25" sheetId="10" r:id="rId9"/>
     <sheet name="V.26" sheetId="34" r:id="rId10"/>
     <sheet name="v.27-29" sheetId="12" r:id="rId11"/>
     <sheet name="V.30" sheetId="35" r:id="rId12"/>
     <sheet name="V.31" sheetId="36" r:id="rId13"/>
     <sheet name="V.32" sheetId="37" r:id="rId14"/>
     <sheet name="V.33" sheetId="38" r:id="rId15"/>
     <sheet name="V.34" sheetId="40" r:id="rId16"/>
     <sheet name="V.35" sheetId="41" r:id="rId17"/>
     <sheet name="V.36" sheetId="42" r:id="rId18"/>
     <sheet name="V.37" sheetId="43" r:id="rId19"/>
     <sheet name="V.38" sheetId="44" r:id="rId20"/>
     <sheet name="V.39" sheetId="45" r:id="rId21"/>
     <sheet name="V.40" sheetId="46" r:id="rId22"/>
     <sheet name="V.41" sheetId="47" r:id="rId23"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">v.17!$A$1:$P$27</definedName>
-[...8 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="9">V.26!$A$1:$P$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">v.17!$A$1:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">V.18!$A$1:$P$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">V.19!$A$1:$P$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">V.20!$A$1:$P$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">V.21!$A$2:$P$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">V.22!$A$1:$P$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">V.23!$A$1:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">V.24!$A$1:$P$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">v.25!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">V.26!$A$1:$P$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">V.33!$A$1:$P$31</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="19">V.38!$A$1:$P$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="19">V.38!$A$1:$P$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1486" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="916" uniqueCount="381">
   <si>
     <t>SK Iron Fotboll</t>
   </si>
   <si>
     <t>Björkvallens IP</t>
   </si>
   <si>
     <t>Grislösa</t>
   </si>
   <si>
     <t>A-plan</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>B-plan</t>
   </si>
   <si>
     <t>Kiosk</t>
   </si>
   <si>
     <t>7-m 1</t>
   </si>
   <si>
@@ -295,302 +295,158 @@
   <si>
     <t>t11</t>
   </si>
   <si>
     <t>t16</t>
   </si>
   <si>
     <t>Kristi himmelfärdsdag</t>
   </si>
   <si>
     <t>m22</t>
   </si>
   <si>
     <t>o24</t>
   </si>
   <si>
     <t>f26</t>
   </si>
   <si>
     <t>s28</t>
   </si>
   <si>
     <t>Maj/Juni</t>
   </si>
   <si>
-    <t>m29</t>
-[...1 lines deleted...]
-  <si>
     <t>t30</t>
   </si>
   <si>
     <t>t1</t>
   </si>
   <si>
     <t>f2</t>
   </si>
   <si>
     <t>l3</t>
   </si>
   <si>
     <t>s4</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
     <t>m5</t>
   </si>
   <si>
     <t>t6</t>
   </si>
   <si>
     <t>o7</t>
   </si>
   <si>
     <t>t8</t>
   </si>
   <si>
     <t>f9</t>
   </si>
   <si>
     <t>l10</t>
   </si>
   <si>
     <t>s11</t>
   </si>
   <si>
-    <t>m12</t>
-[...1 lines deleted...]
-  <si>
     <t>t13</t>
   </si>
   <si>
-    <t>o14</t>
-[...1 lines deleted...]
-  <si>
     <t>t15</t>
   </si>
   <si>
-    <t>f16</t>
-[...13 lines deleted...]
-  <si>
     <t>t22</t>
   </si>
   <si>
-    <t>f23</t>
-[...13 lines deleted...]
-  <si>
     <t>t29</t>
   </si>
   <si>
-    <t>f30</t>
-[...1 lines deleted...]
-  <si>
     <t>Juli/Augusti</t>
   </si>
   <si>
     <t>t3</t>
   </si>
   <si>
     <t>t10</t>
   </si>
   <si>
     <t>Augusti</t>
   </si>
   <si>
     <t>t17</t>
   </si>
   <si>
     <t>t24</t>
   </si>
   <si>
     <t>t5</t>
   </si>
   <si>
     <t>t7</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>September/Oktober</t>
   </si>
   <si>
-    <t>s1</t>
-[...43 lines deleted...]
-  <si>
     <t>Nationaldagen</t>
   </si>
   <si>
-    <t>l31</t>
-[...49 lines deleted...]
-  <si>
     <t>KONSTGRÄS</t>
   </si>
   <si>
     <t>m21</t>
   </si>
   <si>
     <t>o23</t>
   </si>
   <si>
     <t>f25</t>
   </si>
   <si>
-    <t>l26</t>
-[...1 lines deleted...]
-  <si>
     <t>s27</t>
   </si>
   <si>
     <t>m28</t>
   </si>
   <si>
     <t>o30</t>
   </si>
   <si>
     <t>April/Maj</t>
   </si>
   <si>
-    <t>t31</t>
-[...1 lines deleted...]
-  <si>
     <t>f1</t>
   </si>
   <si>
     <t>l2</t>
   </si>
   <si>
     <t>s3</t>
   </si>
   <si>
     <t>m4</t>
   </si>
   <si>
     <t>o6</t>
   </si>
   <si>
     <t>f8</t>
   </si>
   <si>
     <t>l9</t>
   </si>
   <si>
     <t>s10</t>
   </si>
   <si>
     <t>m11</t>
@@ -667,676 +523,766 @@
   <si>
     <t>s14</t>
   </si>
   <si>
     <t>m15</t>
   </si>
   <si>
     <t>o17</t>
   </si>
   <si>
     <t>f19</t>
   </si>
   <si>
     <t>l20</t>
   </si>
   <si>
     <t>s21</t>
   </si>
   <si>
     <t>v41</t>
   </si>
   <si>
     <t>Oktober</t>
   </si>
   <si>
-    <t>18.00-19.00 Herrjun.</t>
-[...143 lines deleted...]
-    <t>15:00 Herr-Bälinge IF</t>
+    <t>m20</t>
+  </si>
+  <si>
+    <t>o22</t>
+  </si>
+  <si>
+    <t>f24</t>
+  </si>
+  <si>
+    <t>l25</t>
+  </si>
+  <si>
+    <t>s26</t>
+  </si>
+  <si>
+    <t>m27</t>
+  </si>
+  <si>
+    <t>o29</t>
+  </si>
+  <si>
+    <t>l27</t>
+  </si>
+  <si>
+    <t>f31</t>
+  </si>
+  <si>
+    <t>l1</t>
+  </si>
+  <si>
+    <t>s2</t>
+  </si>
+  <si>
+    <t>m3</t>
+  </si>
+  <si>
+    <t>o5</t>
+  </si>
+  <si>
+    <t>f7</t>
+  </si>
+  <si>
+    <t>l8</t>
+  </si>
+  <si>
+    <t>s9</t>
+  </si>
+  <si>
+    <t>m10</t>
+  </si>
+  <si>
+    <t>o12</t>
+  </si>
+  <si>
+    <t>f14</t>
+  </si>
+  <si>
+    <t>l15</t>
+  </si>
+  <si>
+    <t>s16</t>
+  </si>
+  <si>
+    <t>m17</t>
+  </si>
+  <si>
+    <t>o19</t>
+  </si>
+  <si>
+    <t>f21</t>
+  </si>
+  <si>
+    <t>l22</t>
+  </si>
+  <si>
+    <t>s23</t>
+  </si>
+  <si>
+    <t>m24</t>
+  </si>
+  <si>
+    <t>o26</t>
+  </si>
+  <si>
+    <t>f28</t>
+  </si>
+  <si>
+    <t>l29</t>
+  </si>
+  <si>
+    <t>s30</t>
+  </si>
+  <si>
+    <t>m31</t>
+  </si>
+  <si>
+    <t>o2</t>
+  </si>
+  <si>
+    <t>f4</t>
+  </si>
+  <si>
+    <t>l5</t>
+  </si>
+  <si>
+    <t>s6</t>
+  </si>
+  <si>
+    <t>m7</t>
+  </si>
+  <si>
+    <t>o9</t>
+  </si>
+  <si>
+    <t>f11</t>
+  </si>
+  <si>
+    <t>l12</t>
+  </si>
+  <si>
+    <t>s13</t>
+  </si>
+  <si>
+    <t>m14</t>
+  </si>
+  <si>
+    <t>o16</t>
+  </si>
+  <si>
+    <t>f18</t>
+  </si>
+  <si>
+    <t>l19</t>
+  </si>
+  <si>
+    <t>s20</t>
+  </si>
+  <si>
+    <t>11:00 Bälinge KG</t>
+  </si>
+  <si>
+    <t>Bälinge KG</t>
+  </si>
+  <si>
+    <t>Herr-Bälinge IF 2</t>
+  </si>
+  <si>
+    <t>11:00 Herr-Bälinge IF 2</t>
+  </si>
+  <si>
+    <t>19:30 Herr-Runhällen BoIS</t>
+  </si>
+  <si>
+    <t>15:00 Herr-Hagby IK</t>
+  </si>
+  <si>
+    <t>12:00 Herr-Harbo IF 2</t>
+  </si>
+  <si>
+    <t>12:00 Herr-Järlåsa/Vittinge FF</t>
   </si>
   <si>
     <t>15:00 Herr-IK Fyris Uppsala</t>
   </si>
   <si>
-    <t>10:00 F14år-IF VP Uppsala</t>
-[...26 lines deleted...]
-    <t>14:00 F13årS-Upsala IF</t>
+    <t>15:00 Herr-Heby AIF 2</t>
+  </si>
+  <si>
+    <t>14:00 Dam-Vattholma IF</t>
+  </si>
+  <si>
+    <t>14:00 Herr-Fanna BK 2</t>
+  </si>
+  <si>
+    <t>12:00 Dam-IK Fyris Uppsala</t>
+  </si>
+  <si>
+    <t>12:00 Dam-GUSK 3</t>
+  </si>
+  <si>
+    <t>12:00 Dam-Östhammars SK</t>
+  </si>
+  <si>
+    <t>12:00 Dam-Karlholms/GoIF/Österlövsta FF 2</t>
+  </si>
+  <si>
+    <t>12:00 Dam-Alsike IF</t>
+  </si>
+  <si>
+    <t>10:00 Dam-Storvreta IK</t>
+  </si>
+  <si>
+    <t>Valborgsmässoafton</t>
+  </si>
+  <si>
+    <t>19:30 P16-17år-Gottsunda FC</t>
+  </si>
+  <si>
+    <t>19:30 P16-17år-Vaksala SK</t>
+  </si>
+  <si>
+    <t>19:30 P16-17år-Märsta IK</t>
+  </si>
+  <si>
+    <t>17:00 P16-17år-Upsala IF Fotboll</t>
+  </si>
+  <si>
+    <t>14:00 P16-17år-BKV Norrtälje</t>
+  </si>
+  <si>
+    <t>14:00 P16-17år-Rosersberg IK</t>
+  </si>
+  <si>
+    <t>15:00 P16-17år-Sunnersta AIF</t>
+  </si>
+  <si>
+    <t>14:00 P16-17år-Knarrbacken FC</t>
+  </si>
+  <si>
+    <t>15:00 P16-17år-Knivsta IK</t>
+  </si>
+  <si>
+    <t>11:00 P13årM-Storvreta</t>
+  </si>
+  <si>
+    <t>Lämnat som förslag till</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Knatteligan </t>
+  </si>
+  <si>
+    <t>15:00 F13årM-Vaksala SK</t>
+  </si>
+  <si>
+    <t>Student</t>
+  </si>
+  <si>
+    <t>Tagit bort 7/6 för Knatteligan om någon väljder det så får de vara på Grislösas planer</t>
+  </si>
+  <si>
+    <t>9:30 P14årL-Ullfors IK</t>
+  </si>
+  <si>
+    <t>16:00 P14årL-Unik FK</t>
+  </si>
+  <si>
+    <t>10:00 P14årL-Rasbo IK</t>
+  </si>
+  <si>
+    <t>16:00 P14årL-Rånäs IF</t>
+  </si>
+  <si>
+    <t>16:00 P14årL-Knarrbacken FC</t>
+  </si>
+  <si>
+    <t>10:00 P14årL-Söderfors GoIF</t>
+  </si>
+  <si>
+    <t>17:00 P14årL-Harbo IF</t>
+  </si>
+  <si>
+    <t>10:00 P14årL-IK Fyris Uppsala</t>
+  </si>
+  <si>
+    <t>10:00 P14årM-Unik FK</t>
+  </si>
+  <si>
+    <t>14:00 P14årM-Harbo IF</t>
+  </si>
+  <si>
+    <t>16:00 P14årM-IF VP Uppsala</t>
+  </si>
+  <si>
+    <t>16:00 P14årM-Bälinge IF</t>
+  </si>
+  <si>
+    <t>10:00 P14årM-Enköping SK FK</t>
+  </si>
+  <si>
+    <t>16:00 P14årM-Heby AIF</t>
+  </si>
+  <si>
+    <t>14:00 P13årM-Funbo IF</t>
+  </si>
+  <si>
+    <t>12:00 P13årM-IK Sirius FK</t>
+  </si>
+  <si>
+    <t>17:30 P13årM-Bälinge IF</t>
+  </si>
+  <si>
+    <t>14:00 P13årM-GUSK</t>
+  </si>
+  <si>
+    <t>14:00 P13årM-Vattholma IF</t>
+  </si>
+  <si>
+    <t>14:00 P13årM-Upsala IF</t>
+  </si>
+  <si>
+    <t>14:00 P13årM-FC Åland/Jomala IK</t>
+  </si>
+  <si>
+    <t>12:30 F14årM-Danmarks IF</t>
+  </si>
+  <si>
+    <t>14:30 F14årM-Unik FK</t>
+  </si>
+  <si>
+    <t>19:00 F14årM-Tierps IF</t>
+  </si>
+  <si>
+    <t>12:00 F14årM-IK Fyris</t>
+  </si>
+  <si>
+    <t>12:00 F14årM-Vaksala SK</t>
+  </si>
+  <si>
+    <t>12:00 F14årM-Tierps IF</t>
+  </si>
+  <si>
+    <t>12:00 F14årM-IF VP Uppsala</t>
+  </si>
+  <si>
+    <t>10:00 P14årM-Åsunda IF</t>
+  </si>
+  <si>
+    <t>9:30 F13årM-IK Uppsala</t>
   </si>
   <si>
     <t>14:00 F13årM-Häverödals SK</t>
   </si>
   <si>
-    <t>14:00 F13årM-Rimbo IF</t>
-[...293 lines deleted...]
-    <t>12:00 F10årM2-Alsike</t>
+    <t>17:30 F13årM-Storvreta</t>
+  </si>
+  <si>
+    <t>19:00 F14årM-Storvreta IK</t>
+  </si>
+  <si>
+    <t>19:30 P14årL-Vaksala</t>
+  </si>
+  <si>
+    <t>Stenhagens IP KG</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Bälinge 7m plan 2</t>
+  </si>
+  <si>
+    <t>12:00 F12årM-GUSK</t>
+  </si>
+  <si>
+    <t>12:00 F12årM-Upsala IF</t>
+  </si>
+  <si>
+    <t>12:00 F12årM-Fanna BK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12:00 F12årM-IF VP Uppsala </t>
+  </si>
+  <si>
+    <t>12:00 F12årM-Bälinge IF</t>
+  </si>
+  <si>
+    <t>12:00 F12årS-Vaksala SK</t>
+  </si>
+  <si>
+    <t>12:00 F12årS-Upsala IF</t>
+  </si>
+  <si>
+    <t>11:00 P12årL-Skuttunge</t>
+  </si>
+  <si>
+    <t>10:00 P12årL-Östhammars SK</t>
+  </si>
+  <si>
+    <t>10:00 P12årL-Hagby IK</t>
+  </si>
+  <si>
+    <t>12:00 F12årS-Sunnersta AIF</t>
+  </si>
+  <si>
+    <t>10:00 P12årL-Jumkils IF</t>
+  </si>
+  <si>
+    <t>11:00 P12årL-JumkilsIF</t>
+  </si>
+  <si>
+    <t>10:00 P12årM-Österlövsta FF</t>
+  </si>
+  <si>
+    <t>10:00 P12årM-Storvreta IK</t>
+  </si>
+  <si>
+    <t>10:00 P12årM-Films SK</t>
+  </si>
+  <si>
+    <t>11:00 P12årM-Gimo IF FK</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Blå-Örsundsbro IF</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Blå-Bälinge IF</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Blå-IK Fyris Uppsala</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Blå-Skuttunge SK/IK Hinden</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Blå-Heby AIF</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Blå-Järlåsa IF</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Blå-Tierps IF</t>
+  </si>
+  <si>
+    <t>14:00 P10årM Blå-IFK Mariehamn</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Blå-Östhammars SK</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Blå-Olands FF</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Blå-Karlholms GoIF</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Blå-Storvreta IK</t>
+  </si>
+  <si>
+    <t>11:00 P10årL Blå-Harbo IF</t>
+  </si>
+  <si>
+    <t>Bälinge 7m 1</t>
+  </si>
+  <si>
+    <t>Bälinge 11 m</t>
+  </si>
+  <si>
+    <t>Bälinge 11m</t>
+  </si>
+  <si>
+    <t>Ärentuna 7m 1</t>
+  </si>
+  <si>
+    <t>13:00 F12årS-IK Sirius FK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bälinge 11m </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bälinge 7m 1 </t>
+  </si>
+  <si>
+    <t>Säsongstid</t>
+  </si>
+  <si>
+    <t>Säsong+30 min till bokat  303962</t>
+  </si>
+  <si>
+    <t>Bälinge 7m 2</t>
+  </si>
+  <si>
+    <t>13:30 P10årL Blå-Börje SK</t>
+  </si>
+  <si>
+    <t>09:30  F13årM-Unik FK</t>
+  </si>
+  <si>
+    <t>Säsong</t>
+  </si>
+  <si>
+    <t>17:00 P12årM-Vattholma IF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13:00 P12årL-Storvreta </t>
+  </si>
+  <si>
+    <t>15:00 F10årL-Månkarbo IF</t>
+  </si>
+  <si>
+    <t>11:00 F10årL-Rasbo IK</t>
+  </si>
+  <si>
+    <t>11:00 F10årL-Karlholms GoIF</t>
+  </si>
+  <si>
+    <t>11:00 F10årL-Olands FF</t>
+  </si>
+  <si>
+    <t>15:00 F10årL-Österlövsta FF</t>
+  </si>
+  <si>
+    <t>11:00 F10årL-Gimo IF FK</t>
+  </si>
+  <si>
+    <t>11:00 F10årL-Tierps IF</t>
+  </si>
+  <si>
+    <t>10:00 F11årM-GUSK</t>
+  </si>
+  <si>
+    <t>10:00 F11årM-Ullfors IK</t>
+  </si>
+  <si>
+    <t>10:00 F11årM-Vaksala SK</t>
+  </si>
+  <si>
+    <t>13:00 F11årM-Vaksala SK</t>
+  </si>
+  <si>
+    <t>10:00 F11årM-Bälinge IF</t>
+  </si>
+  <si>
+    <t>12:00 P13årM-Films SK</t>
+  </si>
+  <si>
+    <t>10:00 F11årL-Tärnsjö</t>
+  </si>
+  <si>
+    <t>11:30 F11årL-Bälinge IF</t>
+  </si>
+  <si>
+    <t>11:30 F11årL-Heby AIF</t>
+  </si>
+  <si>
+    <t>11:30 F11årL-Unik FK</t>
+  </si>
+  <si>
+    <t>11:30 F11årL-Östervåla IF</t>
+  </si>
+  <si>
+    <t>11:30 F11årL-Enköpings SK</t>
   </si>
   <si>
     <t>13:00 F11årM-Storvreta IK</t>
   </si>
   <si>
-    <t>18:00 Herrjun-Unik FK</t>
-[...134 lines deleted...]
-    <t>10:00 P11årM1-Upsala IF</t>
+    <t>15:00 F11årL-Tärnsjö</t>
+  </si>
+  <si>
+    <t>16:15 F11årM-Films SK/IFK D/Ö</t>
+  </si>
+  <si>
+    <t>10:00 F12årS-Håbo FF</t>
+  </si>
+  <si>
+    <t>10:00 F12årS-Upsala IF</t>
+  </si>
+  <si>
+    <t>15:00 P11årM-Ullfors IK</t>
+  </si>
+  <si>
+    <t>19:00 P11årM-Storvreta IK</t>
+  </si>
+  <si>
+    <t>10:00 P11årM-Bälinge IF</t>
+  </si>
+  <si>
+    <t>10:00 P11årM-Morgongåva</t>
+  </si>
+  <si>
+    <t>09:30 P11årM-IK Sirius FK</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Östhammars IF</t>
+  </si>
+  <si>
+    <t>10:00 P11årL-Vaksala SK</t>
+  </si>
+  <si>
+    <t>10:00 P11årL-Armeniska United FK</t>
+  </si>
+  <si>
+    <t>11:30 P11årL-Tobo/Örbyhus FF</t>
+  </si>
+  <si>
+    <t>16:00 P11årM-GUSK</t>
+  </si>
+  <si>
+    <t>10:00 P11årL-Månkarbo IF</t>
+  </si>
+  <si>
+    <t>11:30 P11årL-GUSK</t>
+  </si>
+  <si>
+    <t>15:00 P11årL-Storvreta IK</t>
+  </si>
+  <si>
+    <t>15:00 P11årL-Tierps IF</t>
+  </si>
+  <si>
+    <t>09:30 P10årM Gul-IFK Uppsala</t>
+  </si>
+  <si>
+    <t>säsongstid 9-11, match 9:30-11</t>
+  </si>
+  <si>
+    <t>09:30 P10årL Gul-Upplands-Ekeby IF</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-Vaksala SK</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-IK Sirius FK</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-IK Sirius</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Unik FK</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Vattholma IF</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Roslagsbro IF</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-Upsala IF</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Vaksala SK</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-Skuttunge SK/IKH</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Hallsta IK</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-Bälinge IF</t>
+  </si>
+  <si>
+    <t>17:30 P11årM-Olands FF</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 17:30 P11årM-Olands FF</t>
+  </si>
+  <si>
+    <t>16:15 P10årM Gul-Storvreta</t>
+  </si>
+  <si>
+    <t>09:30 P14årM-Storvreta IK</t>
+  </si>
+  <si>
+    <t>19:00 P14årM-Fanna BK</t>
+  </si>
+  <si>
+    <t>15:00 P12årM-Tierps IF</t>
+  </si>
+  <si>
+    <t>7-m 5</t>
+  </si>
+  <si>
+    <t>14:00 P10årM Blå-Österlövsta FF</t>
+  </si>
+  <si>
+    <t>Gränbyskolan 7m 1</t>
+  </si>
+  <si>
+    <t>09:30 F12årM-Heby AIF</t>
+  </si>
+  <si>
+    <t>Norrtälje utgått</t>
+  </si>
+  <si>
+    <t>15:00 P12årM-Karlholms GoIF</t>
+  </si>
+  <si>
+    <t>11:00 F13årM-Jomala IK</t>
+  </si>
+  <si>
+    <t>POOLSPEL F-17</t>
+  </si>
+  <si>
+    <t>19:00 Herr-IK Nordia</t>
+  </si>
+  <si>
+    <t>19:00 Herrsenior-IK Nordia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fotbollens dag </t>
+  </si>
+  <si>
+    <t>Film utgått</t>
+  </si>
+  <si>
+    <t>F-18</t>
+  </si>
+  <si>
+    <t>10:00 P14årM-Harbo IF</t>
+  </si>
+  <si>
+    <t>Avbokat invänta ny dag!</t>
+  </si>
+  <si>
+    <t>11:30-15:30</t>
+  </si>
+  <si>
+    <t>POOLSPEL P-18</t>
+  </si>
+  <si>
+    <t>9-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="57">
+  <fonts count="55" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
@@ -1507,80 +1453,66 @@
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="24"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...6 lines deleted...]
-      <name val="Calibri  "/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -1627,146 +1559,143 @@
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <strike/>
-      <sz val="8"/>
+      <b/>
+      <sz val="9"/>
+      <color indexed="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <name val="Calibri"/>
+      <color theme="1"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-      <name val="Calibri"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Source Sans Pro"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="Source Sans Pro"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
-  <fills count="12">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79998168889431442"/>
+        <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF92D050"/>
+        <fgColor rgb="FFFFE7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF0000"/>
-[...5 lines deleted...]
-        <fgColor theme="9" tint="0.79998168889431442"/>
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="322">
+  <borders count="329">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -3862,65 +3791,50 @@
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dotted">
-[...13 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
@@ -3941,63 +3855,50 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -4080,105 +3981,66 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right style="dotted">
-[...52 lines deleted...]
-      </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -4204,78 +4066,50 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...26 lines deleted...]
-    <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
@@ -4477,98 +4311,87 @@
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...39 lines deleted...]
-      </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
@@ -4640,63 +4463,50 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dashed">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -5052,217 +4862,87 @@
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
-[...5 lines deleted...]
-      <bottom/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...1 lines deleted...]
-      <right style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
-      <bottom style="dotted">
-[...8 lines deleted...]
-      <right style="dashed">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...130 lines deleted...]
-      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
@@ -5272,65 +4952,50 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="dotted">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -5379,697 +5044,1030 @@
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...11 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
-      <top style="dotted">
-[...10 lines deleted...]
-      </left>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="dotted">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thick">
-[...20 lines deleted...]
-      <bottom/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dashed">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
-      <bottom style="dotted">
-[...7 lines deleted...]
-      </left>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...24 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="dashed">
-[...24 lines deleted...]
-      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="dashed">
-[...42 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="dashed">
-[...173 lines deleted...]
-      </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
-      <top style="dashed">
-[...46 lines deleted...]
-      <right/>
       <top style="medium">
-        <color indexed="64"/>
-[...110 lines deleted...]
-      <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="932">
+  <cellXfs count="1051">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -6087,91 +6085,87 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1"/>
@@ -6259,55 +6253,52 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="97" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="6" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="101" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1"/>
@@ -6359,945 +6350,1075 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="149" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="150" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="151" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="151" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="151" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="153" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="153" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="154" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="155" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="158" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="159" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="162" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="168" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="171" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="169" xfId="0" applyBorder="1"/>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="126" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="140" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="6" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="6" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="180" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="181" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="176" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="118" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="181" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="188" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="182" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="192" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="185" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="186" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="190" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="146" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="191" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="192" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="193" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="11" fillId="0" borderId="154" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...30 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="201" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="194" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="203" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="195" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="188" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="202" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="195" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="196" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="189" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="204" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="197" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="152" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="205" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="198" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="154" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="215" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="182" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="204" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="205" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="207" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="217" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="218" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="210" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="222" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="213" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="215" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="216" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="218" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="219" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="160" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="231" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="162" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="220" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="219" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="6" borderId="221" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="6" borderId="219" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="222" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="211" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="203" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="206" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="199" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="158" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="185" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="180" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="173" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="171" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="208" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="155" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="167" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="173" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="164" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="217" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="224" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="224" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="225" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="216" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="226" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="227" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="228" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="229" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="230" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="231" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="232" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="233" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="234" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="235" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="236" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="237" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="234" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="239" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="238" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="233" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="240" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="238" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="241" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="242" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="182" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="254" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="255" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="256" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="257" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="258" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="213" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="276" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="277" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="155" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="122" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="181" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="181" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="141" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="170" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="155" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="89" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="179" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="187" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="155" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="185" xfId="0" applyFont="1" applyBorder="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="180" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="214" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="232" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="186" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="194" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="181" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="167" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="179" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="263" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="168" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="158" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="268" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="264" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="251" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="252" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="253" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="155" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="180" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="174" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="249" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="247" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="250" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="248" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="247" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="163" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="140" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="151" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="245" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="244" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="155" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="208" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="209" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="278" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="223" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="183" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="175" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="280" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="261" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="270" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="271" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="184" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="184" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="273" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="206" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="179" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="180" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="211" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="274" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="119" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="178" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="281" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="266" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="265" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="214" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="260" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="209" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="202" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="259" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="184" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="212" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="274" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="275" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="178" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="158" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="246" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="117" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="196" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="200" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="151" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="201" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="159" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="243" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="20" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="282" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="283" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="284" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="285" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="217" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="286" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="217" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="287" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="219" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="288" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="289" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="240" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="290" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="291" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="219" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="220" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="279" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="159" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="292" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="158" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="238" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="257" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="171" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="187" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="158" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="187" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="11" fillId="0" borderId="154" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="219" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="225" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="228" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="232" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="289" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="284" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="189" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="237" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="240" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="217" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="224" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="229" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="233" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="234" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="290" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="286" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="216" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="226" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="235" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="240" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="217" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="224" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="234" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="233" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="231" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="203" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="287" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="239" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="238" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="238" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="288" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="227" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="236" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="182" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="248" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="213" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="269" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="272" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="267" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="271" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="182" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="209" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="293" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="294" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="295" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="158" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="274" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="297" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="298" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="297" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="299" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="300" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="301" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="219" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="168" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="302" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="303" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="272" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="168" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="171" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="171" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="233" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="245" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="246" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="11" fillId="0" borderId="304" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="305" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="159" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="173" xfId="0" applyFont="1" applyBorder="1"/>
-[...78 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="11" borderId="158" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="52" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="11" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="176" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="168" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="158" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="158" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="168" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="168" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="259" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="306" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="307" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="184" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="309" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="262" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="310" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="181" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="214" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="214" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="311" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="187" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="312" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="311" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="187" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="187" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="306" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="308" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="313" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="314" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="315" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="168" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="271" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="268" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="270" xfId="0" applyFont="1" applyBorder="1"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="191" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="282" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="316" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="317" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="211" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="318" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="11" borderId="170" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="319" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="320" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="158" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="321" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="322" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="323" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="296" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="54" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="54" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="54" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="187" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="187" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="269" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="324" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="311" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="267" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="305" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="260" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="325" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="326" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="184" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="272" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="327" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="37" fillId="11" borderId="291" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...226 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="185" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="168" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="7" borderId="171" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="177" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="223" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="328" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="220" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="219" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="325" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="135" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="135" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="10" borderId="134" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="10" borderId="136" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="134" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="135" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="136" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="231" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="222" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="10" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="36" fillId="5" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFE7FF"/>
+      <color rgb="FFFFD9FF"/>
       <color rgb="FFFFCCFF"/>
       <color rgb="FFFFCCCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -7649,16080 +7770,14966 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{912D3799-4425-40DF-B952-9D05FFB964C0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T42"/>
+  <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="T20" sqref="T20"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="21.6640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="12" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.6328125" customWidth="1"/>
+    <col min="3" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="28.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="20.1796875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="10.88671875" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.90625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...2 lines deleted...]
-      <c r="E1" s="213" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
         <v>52</v>
       </c>
-      <c r="F1" s="217"/>
-[...14 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="239" t="s">
+      <c r="E3" s="232" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="237"/>
+      <c r="F3" s="230"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="234" t="s">
+      <c r="I3" s="227" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="230" t="s">
+      <c r="M3" s="223" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="175" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
-[...6 lines deleted...]
-      <c r="E4" s="236"/>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>144</v>
+      </c>
+      <c r="B4" s="236"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="216"/>
+      <c r="E4" s="229"/>
       <c r="F4" s="35"/>
       <c r="G4" s="29"/>
-      <c r="H4" s="50"/>
+      <c r="H4" s="48"/>
       <c r="I4" s="25"/>
-      <c r="J4" s="82"/>
-[...13 lines deleted...]
-      <c r="F5" s="47"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="130"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="90"/>
+      <c r="P4" s="176"/>
+    </row>
+    <row r="5" spans="1:20" ht="22.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="199"/>
+      <c r="B5" s="125"/>
+      <c r="C5" s="218"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="45"/>
       <c r="G5" s="24"/>
-      <c r="H5" s="51"/>
-[...14 lines deleted...]
-      <c r="E6" s="77"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="91"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="56"/>
+      <c r="O5" s="58"/>
+      <c r="P5" s="177"/>
+    </row>
+    <row r="6" spans="1:20" ht="23" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A6" s="200"/>
+      <c r="B6" s="127"/>
+      <c r="C6" s="219"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="73"/>
       <c r="F6" s="31"/>
       <c r="G6" s="32"/>
-      <c r="H6" s="54"/>
+      <c r="H6" s="52"/>
       <c r="I6" s="30"/>
-      <c r="J6" s="64"/>
-[...14 lines deleted...]
-      <c r="E7" s="90"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="95"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="128"/>
+      <c r="P6" s="178"/>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="174"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="86"/>
       <c r="F7" s="35"/>
       <c r="G7" s="29"/>
-      <c r="H7" s="50"/>
+      <c r="H7" s="48"/>
       <c r="I7" s="25"/>
-      <c r="J7" s="84"/>
-[...13 lines deleted...]
-      <c r="F8" s="47"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="97"/>
+      <c r="L7" s="126"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="117"/>
+      <c r="P7" s="179"/>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="75"/>
+      <c r="C8" s="122"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="45"/>
       <c r="G8" s="24"/>
-      <c r="H8" s="51"/>
-[...14 lines deleted...]
-      <c r="E9" s="100"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="88"/>
+      <c r="J8" s="79"/>
+      <c r="K8" s="100"/>
+      <c r="L8" s="76"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="101"/>
+      <c r="O8" s="124"/>
+      <c r="P8" s="177"/>
+    </row>
+    <row r="9" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="125"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="96"/>
       <c r="F9" s="31"/>
       <c r="G9" s="32"/>
-      <c r="H9" s="54"/>
+      <c r="H9" s="52"/>
       <c r="I9" s="30"/>
-      <c r="J9" s="64"/>
-[...14 lines deleted...]
-      <c r="E10" s="60"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="88"/>
+      <c r="L9" s="134"/>
+      <c r="M9" s="131"/>
+      <c r="N9" s="102"/>
+      <c r="O9" s="94"/>
+      <c r="P9" s="178"/>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>145</v>
+      </c>
+      <c r="B10" s="129"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="77"/>
+      <c r="E10" s="58"/>
       <c r="F10" s="35"/>
       <c r="G10" s="29"/>
-      <c r="H10" s="50"/>
+      <c r="H10" s="48"/>
       <c r="I10" s="25"/>
-      <c r="J10" s="84"/>
-[...13 lines deleted...]
-      <c r="F11" s="47"/>
+      <c r="J10" s="80"/>
+      <c r="K10" s="103"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="83"/>
+      <c r="N10" s="104"/>
+      <c r="O10" s="105"/>
+      <c r="P10" s="180"/>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="122"/>
+      <c r="D11" s="113"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="45"/>
       <c r="G11" s="24"/>
-      <c r="H11" s="51"/>
-[...14 lines deleted...]
-      <c r="E12" s="127"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="46"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="106"/>
+      <c r="L11" s="124"/>
+      <c r="M11" s="124"/>
+      <c r="N11" s="85"/>
+      <c r="O11" s="132"/>
+      <c r="P11" s="177"/>
+    </row>
+    <row r="12" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="112"/>
+      <c r="E12" s="123"/>
       <c r="F12" s="31"/>
       <c r="G12" s="32"/>
-      <c r="H12" s="54"/>
+      <c r="H12" s="52"/>
       <c r="I12" s="30"/>
-      <c r="J12" s="64"/>
-[...14 lines deleted...]
-      <c r="E13" s="90"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="88"/>
+      <c r="L12" s="94"/>
+      <c r="M12" s="94"/>
+      <c r="N12" s="107"/>
+      <c r="O12" s="94"/>
+      <c r="P12" s="178"/>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="129"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="77"/>
+      <c r="E13" s="86"/>
       <c r="F13" s="35"/>
       <c r="G13" s="29"/>
-      <c r="H13" s="50"/>
+      <c r="H13" s="48"/>
       <c r="I13" s="25"/>
-      <c r="J13" s="84"/>
-[...13 lines deleted...]
-      <c r="F14" s="47"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="108"/>
+      <c r="L13" s="92"/>
+      <c r="M13" s="83"/>
+      <c r="N13" s="98"/>
+      <c r="O13" s="99"/>
+      <c r="P13" s="181"/>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="724" t="s">
+        <v>194</v>
+      </c>
+      <c r="C14" s="122"/>
+      <c r="D14" s="113"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="45"/>
       <c r="G14" s="24"/>
-      <c r="H14" s="51"/>
-[...14 lines deleted...]
-      <c r="E15" s="80"/>
+      <c r="H14" s="49"/>
+      <c r="I14" s="46"/>
+      <c r="J14" s="79"/>
+      <c r="K14" s="135"/>
+      <c r="L14" s="76"/>
+      <c r="M14" s="58"/>
+      <c r="N14" s="84"/>
+      <c r="O14" s="132"/>
+      <c r="P14" s="182"/>
+    </row>
+    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="76"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="54"/>
+      <c r="H15" s="52"/>
       <c r="I15" s="30"/>
-      <c r="J15" s="64"/>
-      <c r="K15" s="113"/>
+      <c r="J15" s="62"/>
+      <c r="K15" s="109"/>
       <c r="L15" s="32"/>
-      <c r="M15" s="115"/>
-[...11 lines deleted...]
-      <c r="E16" s="124"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="69"/>
+      <c r="O15" s="136"/>
+      <c r="P15" s="183"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
+        <v>146</v>
+      </c>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="120"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
+      <c r="H16" s="63"/>
       <c r="I16" s="25"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...9 lines deleted...]
-      <c r="E17" s="39"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="38"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
+      <c r="H17" s="71"/>
       <c r="I17" s="30"/>
-      <c r="J17" s="40"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...10 lines deleted...]
-      <c r="D18" s="81"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
+        <v>147</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
       <c r="E18" s="25"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="50"/>
+      <c r="H18" s="48"/>
       <c r="I18" s="28"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...10 lines deleted...]
-      </c>
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A19" s="198"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="256"/>
       <c r="F19" s="35"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="50"/>
+      <c r="H19" s="48"/>
       <c r="I19" s="28"/>
       <c r="J19" s="22"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="20"/>
-      <c r="N19" s="65"/>
-[...7 lines deleted...]
-      <c r="D20" s="117"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A20" s="201"/>
+      <c r="B20" s="435"/>
+      <c r="C20" s="436"/>
+      <c r="D20" s="113"/>
       <c r="E20" s="27"/>
       <c r="F20" s="26"/>
-      <c r="G20" s="61"/>
-      <c r="H20" s="85"/>
+      <c r="G20" s="59"/>
+      <c r="H20" s="81"/>
       <c r="I20" s="27"/>
       <c r="J20" s="26"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="23"/>
-      <c r="N20" s="66"/>
+      <c r="N20" s="64"/>
       <c r="O20" s="21"/>
-      <c r="P20" s="193"/>
-[...5 lines deleted...]
-      <c r="D21" s="116"/>
+      <c r="P20" s="186"/>
+    </row>
+    <row r="21" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="202"/>
+      <c r="B21" s="73"/>
+      <c r="C21" s="66"/>
+      <c r="D21" s="112"/>
       <c r="E21" s="30"/>
       <c r="F21" s="31"/>
       <c r="G21" s="32"/>
-      <c r="H21" s="54"/>
-[...1 lines deleted...]
-      <c r="J21" s="40"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="39"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
-      <c r="M21" s="46"/>
-[...10 lines deleted...]
-      <c r="D22" s="81"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="71"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="185"/>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A22" s="203" t="s">
+        <v>148</v>
+      </c>
+      <c r="B22" s="57"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="77"/>
       <c r="E22" s="25"/>
       <c r="F22" s="35"/>
       <c r="G22" s="29"/>
-      <c r="H22" s="50"/>
+      <c r="H22" s="48"/>
       <c r="I22" s="28"/>
       <c r="J22" s="22"/>
       <c r="K22" s="29"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
-      <c r="N22" s="59"/>
-[...103 lines deleted...]
-      <c r="G28" s="173"/>
+      <c r="N22" s="57"/>
+      <c r="O22" s="172"/>
+      <c r="P22" s="187"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A23" s="249"/>
+      <c r="B23" s="258"/>
+      <c r="C23" s="250"/>
+      <c r="D23" s="251"/>
+      <c r="E23" s="885" t="s">
+        <v>253</v>
+      </c>
+      <c r="F23" s="252"/>
+      <c r="G23" s="253"/>
+      <c r="H23" s="254"/>
+      <c r="I23" s="258"/>
+      <c r="J23" s="252"/>
+      <c r="K23" s="253"/>
+      <c r="L23" s="903" t="s">
+        <v>289</v>
+      </c>
+      <c r="M23" s="256"/>
+      <c r="N23" s="256"/>
+      <c r="O23" s="173"/>
+      <c r="P23" s="257"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A24" s="249"/>
+      <c r="B24" s="258"/>
+      <c r="C24" s="250"/>
+      <c r="D24" s="251"/>
+      <c r="F24" s="252"/>
+      <c r="G24" s="253"/>
+      <c r="H24" s="254"/>
+      <c r="I24" s="256"/>
+      <c r="J24" s="252"/>
+      <c r="K24" s="253"/>
+      <c r="L24" s="256"/>
+      <c r="M24" s="256"/>
+      <c r="N24" s="256"/>
+      <c r="O24" s="173"/>
+      <c r="P24" s="257"/>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A25" s="249"/>
+      <c r="B25" s="258"/>
+      <c r="C25" s="250"/>
+      <c r="D25" s="251"/>
+      <c r="E25" s="724" t="s">
+        <v>361</v>
+      </c>
+      <c r="F25" s="252"/>
+      <c r="G25" s="253"/>
+      <c r="H25" s="254"/>
+      <c r="I25" s="256"/>
+      <c r="J25" s="252"/>
+      <c r="K25" s="253"/>
+      <c r="L25" s="256"/>
+      <c r="M25" s="256"/>
+      <c r="N25" s="256"/>
+      <c r="O25" s="173"/>
+      <c r="P25" s="257"/>
+    </row>
+    <row r="26" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="204"/>
+      <c r="B26" s="188"/>
+      <c r="C26" s="221"/>
+      <c r="D26" s="220"/>
+      <c r="E26" s="190"/>
+      <c r="F26" s="191"/>
+      <c r="G26" s="189"/>
+      <c r="H26" s="192"/>
+      <c r="I26" s="190"/>
+      <c r="J26" s="191"/>
+      <c r="K26" s="189"/>
+      <c r="L26" s="193"/>
+      <c r="M26" s="194"/>
+      <c r="N26" s="194"/>
+      <c r="O26" s="195"/>
+      <c r="P26" s="196"/>
+    </row>
+    <row r="27" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="167"/>
+      <c r="B27" s="168"/>
+      <c r="C27" s="168"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="168"/>
+      <c r="F27" s="168"/>
+      <c r="G27" s="169"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="222"/>
+      <c r="J27" s="170"/>
+      <c r="K27" s="169"/>
+      <c r="L27" s="171"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="168"/>
+      <c r="O27" s="171"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A28" s="167"/>
+      <c r="B28" s="372"/>
+      <c r="C28" s="171"/>
+      <c r="D28" s="169"/>
+      <c r="E28" s="171"/>
+      <c r="F28" s="171"/>
+      <c r="G28" s="169"/>
       <c r="H28" s="33"/>
-      <c r="I28" s="229"/>
-[...103 lines deleted...]
-      <c r="I42" s="229"/>
+      <c r="I28" s="171"/>
+      <c r="J28" s="171"/>
+      <c r="K28" s="169"/>
+      <c r="L28" s="171"/>
+      <c r="M28" s="169"/>
+      <c r="N28" s="171"/>
+      <c r="O28" s="171"/>
+      <c r="S28" s="279"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A29">
+        <v>260423</v>
+      </c>
+      <c r="B29" s="724" t="s">
+        <v>194</v>
+      </c>
+      <c r="E29" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="B30" s="347"/>
+      <c r="E30" s="168"/>
+      <c r="H30" s="418"/>
+      <c r="I30" s="168"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A32">
+        <v>260426</v>
+      </c>
+      <c r="B32" s="885" t="s">
+        <v>253</v>
+      </c>
+      <c r="E32" t="s">
+        <v>290</v>
+      </c>
+      <c r="H32" s="418" t="s">
+        <v>297</v>
+      </c>
+      <c r="I32" s="279"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A33">
+        <v>260426</v>
+      </c>
+      <c r="B33" s="903" t="s">
+        <v>289</v>
+      </c>
+      <c r="E33" t="s">
+        <v>290</v>
+      </c>
+      <c r="H33" s="898">
+        <v>305241</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A34">
+        <v>260426</v>
+      </c>
+      <c r="B34" s="724" t="s">
+        <v>361</v>
+      </c>
+      <c r="E34" t="s">
+        <v>291</v>
+      </c>
+      <c r="H34" s="902">
+        <v>305817</v>
+      </c>
+      <c r="I34" s="279"/>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="I36" s="222"/>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="B37" s="279"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="E39" s="168"/>
+      <c r="I39" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EBDF3B0-E9EA-4932-AE10-B5009F06E52C}">
-  <dimension ref="A1:T36"/>
+  <dimension ref="A1:T37"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="24.33203125" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.36328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="24.54296875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="14" width="13.36328125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="14" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>73</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="239" t="s">
+      <c r="E3" s="232" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="237"/>
+      <c r="F3" s="230"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="234" t="s">
+      <c r="I3" s="227" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="230" t="s">
+      <c r="M3" s="223" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="175" t="s">
         <v>12</v>
       </c>
-      <c r="Q3" s="295"/>
-[...314 lines deleted...]
-      <c r="E17" s="128"/>
+      <c r="Q3" s="278"/>
+    </row>
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>63</v>
+      </c>
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="702"/>
+      <c r="P4" s="704"/>
+      <c r="Q4" s="433"/>
+    </row>
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="401"/>
+      <c r="P5" s="421"/>
+      <c r="Q5" s="278"/>
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="397"/>
+      <c r="P6" s="614"/>
+      <c r="Q6" s="278"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="565"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="703"/>
+      <c r="P7" s="705"/>
+    </row>
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="520"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="708"/>
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="333"/>
+      <c r="B9" s="437"/>
+      <c r="C9" s="531"/>
+      <c r="D9" s="532"/>
+      <c r="E9" s="406"/>
+      <c r="F9" s="534"/>
+      <c r="G9" s="535"/>
+      <c r="H9" s="536"/>
+      <c r="I9" s="355"/>
+      <c r="J9" s="538"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="713"/>
+      <c r="M9" s="722"/>
+      <c r="N9" s="401"/>
+      <c r="O9" s="411"/>
+      <c r="P9" s="423"/>
+    </row>
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="202"/>
+      <c r="B10" s="384"/>
+      <c r="C10" s="327"/>
+      <c r="D10" s="317"/>
+      <c r="E10" s="404"/>
+      <c r="F10" s="318"/>
+      <c r="G10" s="319"/>
+      <c r="H10" s="330"/>
+      <c r="I10" s="357"/>
+      <c r="J10" s="358"/>
+      <c r="K10" s="99"/>
+      <c r="L10" s="397"/>
+      <c r="M10" s="402"/>
+      <c r="N10" s="405"/>
+      <c r="O10" s="714"/>
+      <c r="P10" s="707"/>
+    </row>
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="198" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="386"/>
+      <c r="C11" s="300"/>
+      <c r="D11" s="301"/>
+      <c r="E11" s="385"/>
+      <c r="F11" s="303"/>
+      <c r="G11" s="304"/>
+      <c r="H11" s="359"/>
+      <c r="I11" s="360"/>
+      <c r="J11" s="361"/>
+      <c r="K11" s="324"/>
+      <c r="L11" s="395"/>
+      <c r="M11" s="386"/>
+      <c r="N11" s="386"/>
+      <c r="O11" s="712"/>
+      <c r="P11" s="709"/>
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="201"/>
+      <c r="B12" s="387"/>
+      <c r="C12" s="325"/>
+      <c r="D12" s="309"/>
+      <c r="E12" s="877" t="s">
+        <v>247</v>
+      </c>
+      <c r="F12" s="310"/>
+      <c r="G12" s="311"/>
+      <c r="H12" s="328"/>
+      <c r="I12" s="362"/>
+      <c r="J12" s="356"/>
+      <c r="K12" s="329"/>
+      <c r="L12" s="390"/>
+      <c r="M12" s="403"/>
+      <c r="N12" s="406"/>
+      <c r="O12" s="412"/>
+      <c r="P12" s="723"/>
+    </row>
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="333"/>
+      <c r="C13" s="572"/>
+      <c r="D13" s="532"/>
+      <c r="E13" s="536"/>
+      <c r="F13" s="534"/>
+      <c r="G13" s="535"/>
+      <c r="H13" s="536"/>
+      <c r="I13" s="537"/>
+      <c r="J13" s="538"/>
+      <c r="K13" s="99"/>
+      <c r="L13" s="560"/>
+      <c r="M13" s="394"/>
+      <c r="N13" s="406"/>
+      <c r="O13" s="412"/>
+      <c r="P13" s="715"/>
+    </row>
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="202"/>
+      <c r="B14" s="383"/>
+      <c r="C14" s="327"/>
+      <c r="D14" s="317"/>
+      <c r="E14" s="404"/>
+      <c r="F14" s="318"/>
+      <c r="G14" s="319"/>
+      <c r="H14" s="330"/>
+      <c r="I14" s="357"/>
+      <c r="J14" s="358"/>
+      <c r="K14" s="99"/>
+      <c r="L14" s="396"/>
+      <c r="M14" s="404"/>
+      <c r="N14" s="404"/>
+      <c r="O14" s="413"/>
+      <c r="P14" s="711"/>
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="198" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="386"/>
+      <c r="C15" s="300"/>
+      <c r="D15" s="323"/>
+      <c r="E15" s="565"/>
+      <c r="F15" s="303"/>
+      <c r="G15" s="304"/>
+      <c r="H15" s="359"/>
+      <c r="I15" s="360"/>
+      <c r="J15" s="363"/>
+      <c r="K15" s="324"/>
+      <c r="L15" s="395"/>
+      <c r="M15" s="386"/>
+      <c r="N15" s="395"/>
+      <c r="O15" s="712"/>
+      <c r="P15" s="709"/>
+    </row>
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="201"/>
+      <c r="B16" s="388"/>
+      <c r="C16" s="325"/>
+      <c r="D16" s="309"/>
+      <c r="E16" s="394"/>
+      <c r="F16" s="310"/>
+      <c r="G16" s="311"/>
+      <c r="H16" s="328"/>
+      <c r="I16" s="364"/>
+      <c r="J16" s="356"/>
+      <c r="K16" s="326"/>
+      <c r="L16" s="400"/>
+      <c r="M16" s="400"/>
+      <c r="N16" s="407"/>
+      <c r="O16" s="717"/>
+      <c r="P16" s="716"/>
+    </row>
+    <row r="17" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="365"/>
+      <c r="C17" s="66"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="124"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
-[...16 lines deleted...]
-      <c r="E18" s="124"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="366"/>
+      <c r="J17" s="37"/>
+      <c r="K17" s="109"/>
+      <c r="L17" s="399"/>
+      <c r="M17" s="111"/>
+      <c r="N17" s="408"/>
+      <c r="O17" s="415"/>
+      <c r="P17" s="417"/>
+    </row>
+    <row r="18" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="541"/>
+      <c r="C18" s="116"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="229"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="65"/>
+      <c r="H18" s="63"/>
       <c r="I18" s="25"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...9 lines deleted...]
-      <c r="E19" s="39"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+      <c r="T18" s="121"/>
+    </row>
+    <row r="19" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="202"/>
+      <c r="B19" s="158"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="112"/>
+      <c r="E19" s="158"/>
       <c r="F19" s="31"/>
       <c r="G19" s="32"/>
-      <c r="H19" s="75"/>
+      <c r="H19" s="71"/>
       <c r="I19" s="30"/>
-      <c r="J19" s="40"/>
+      <c r="J19" s="39"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
-      <c r="M19" s="46"/>
-[...11 lines deleted...]
-      <c r="E20" s="25"/>
+      <c r="M19" s="44"/>
+      <c r="N19" s="71"/>
+      <c r="O19" s="53"/>
+      <c r="P19" s="185"/>
+    </row>
+    <row r="20" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="198" t="s">
+        <v>151</v>
+      </c>
+      <c r="B20" s="57"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="57"/>
       <c r="F20" s="35"/>
       <c r="G20" s="29"/>
-      <c r="H20" s="50"/>
+      <c r="H20" s="48"/>
       <c r="I20" s="28"/>
       <c r="J20" s="22"/>
       <c r="K20" s="29"/>
       <c r="L20" s="29"/>
       <c r="M20" s="20"/>
-      <c r="N20" s="65"/>
-[...5 lines deleted...]
-      <c r="B21" s="647" t="s">
+      <c r="N20" s="63"/>
+      <c r="O20" s="67"/>
+      <c r="P20" s="184"/>
+    </row>
+    <row r="21" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="198"/>
+      <c r="B21" s="288"/>
+      <c r="C21" s="448"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="857" t="s">
         <v>376</v>
       </c>
-      <c r="C21" s="488">
-[...3 lines deleted...]
-      <c r="E21" s="25"/>
       <c r="F21" s="35"/>
       <c r="G21" s="29"/>
-      <c r="H21" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H21" s="48"/>
+      <c r="I21" s="588"/>
       <c r="J21" s="22"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="20"/>
-      <c r="N21" s="65"/>
-[...8 lines deleted...]
-      <c r="E22" s="30"/>
+      <c r="N21" s="63"/>
+      <c r="O21" s="67"/>
+      <c r="P21" s="184"/>
+    </row>
+    <row r="22" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="202"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="73"/>
       <c r="F22" s="31"/>
       <c r="G22" s="32"/>
-      <c r="H22" s="54"/>
-[...1 lines deleted...]
-      <c r="J22" s="40"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="39"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
-      <c r="M22" s="46"/>
-[...11 lines deleted...]
-      <c r="E23" s="25"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="185"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="203" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" s="57"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="57"/>
       <c r="F23" s="35"/>
       <c r="G23" s="29"/>
-      <c r="H23" s="50"/>
+      <c r="H23" s="48"/>
       <c r="I23" s="28"/>
       <c r="J23" s="22"/>
       <c r="K23" s="29"/>
       <c r="L23" s="36"/>
       <c r="M23" s="36"/>
-      <c r="N23" s="59"/>
-[...16 lines deleted...]
-      <c r="E24" s="28"/>
+      <c r="N23" s="57"/>
+      <c r="O23" s="430"/>
+      <c r="P23" s="429"/>
+    </row>
+    <row r="24" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="203"/>
+      <c r="B24" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="C24" s="448"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="958" t="s">
+        <v>221</v>
+      </c>
       <c r="F24" s="35"/>
       <c r="G24" s="29"/>
-      <c r="H24" s="50"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H24" s="48"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="450"/>
       <c r="K24" s="29"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
-      <c r="N24" s="59"/>
-[...49 lines deleted...]
-      <c r="G27" s="173"/>
+      <c r="N24" s="57"/>
+      <c r="O24" s="430"/>
+      <c r="P24" s="429"/>
+    </row>
+    <row r="25" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="283"/>
+      <c r="B25" s="863" t="s">
+        <v>220</v>
+      </c>
+      <c r="C25" s="483"/>
+      <c r="D25" s="544"/>
+      <c r="E25" s="437"/>
+      <c r="F25" s="171"/>
+      <c r="G25" s="545"/>
+      <c r="H25" s="270"/>
+      <c r="I25" s="865"/>
+      <c r="J25" s="485"/>
+      <c r="K25" s="545"/>
+      <c r="L25" s="489"/>
+      <c r="M25" s="489"/>
+      <c r="N25" s="489"/>
+      <c r="O25" s="839"/>
+      <c r="P25" s="866"/>
+    </row>
+    <row r="26" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="204"/>
+      <c r="B26" s="188"/>
+      <c r="C26" s="221"/>
+      <c r="D26" s="220"/>
+      <c r="E26" s="190"/>
+      <c r="F26" s="191"/>
+      <c r="G26" s="189"/>
+      <c r="H26" s="192"/>
+      <c r="I26" s="190"/>
+      <c r="J26" s="191"/>
+      <c r="K26" s="189"/>
+      <c r="L26" s="193"/>
+      <c r="M26" s="194"/>
+      <c r="N26" s="194"/>
+      <c r="O26" s="193"/>
+      <c r="P26" s="615"/>
+    </row>
+    <row r="27" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="167"/>
+      <c r="B27" s="168"/>
+      <c r="C27" s="168"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="168"/>
+      <c r="F27" s="168"/>
+      <c r="G27" s="169"/>
       <c r="H27" s="33"/>
-      <c r="I27" s="175"/>
-[...17 lines deleted...]
-      <c r="I36" s="229"/>
+      <c r="I27" s="222"/>
+      <c r="J27" s="170"/>
+      <c r="K27" s="169"/>
+      <c r="L27" s="171"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="168"/>
+      <c r="O27" s="171"/>
+    </row>
+    <row r="28" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A28" s="167"/>
+      <c r="B28" s="171"/>
+      <c r="C28" s="171"/>
+      <c r="D28" s="169"/>
+      <c r="E28" s="171"/>
+      <c r="F28" s="171"/>
+      <c r="G28" s="169"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="171"/>
+      <c r="J28" s="171"/>
+      <c r="K28" s="169"/>
+      <c r="L28" s="171"/>
+      <c r="M28" s="169"/>
+      <c r="N28" s="171"/>
+      <c r="O28" s="171"/>
+      <c r="S28" s="168"/>
+    </row>
+    <row r="31" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="E31" s="168"/>
+      <c r="I31" s="168"/>
+    </row>
+    <row r="34" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I34" s="222"/>
+    </row>
+    <row r="37" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E37" s="168"/>
+      <c r="I37" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E2B77A5-2BB1-49F8-91F2-07E05F3684E9}">
   <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="I53" sqref="I53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:13" ht="25.2" thickBot="1">
-      <c r="D1" s="928" t="s">
+    <row r="1" spans="1:13" ht="25.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="D1" s="1047" t="s">
         <v>19</v>
       </c>
-      <c r="E1" s="929"/>
-[...12 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="E1" s="1048"/>
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1049"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A5" s="54"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F02D59D5-4E8D-4D42-8007-D519111FFC32}">
   <dimension ref="A1:T32"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="O20" sqref="O20:P21"/>
+    <sheetView topLeftCell="A6" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A23" sqref="A23:Q25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="21.6640625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.6328125" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...2 lines deleted...]
-      <c r="E1" s="213" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
         <v>25</v>
       </c>
-      <c r="F1" s="217"/>
-[...12 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="239" t="s">
+      <c r="E3" s="232" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="237"/>
+      <c r="F3" s="230"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="234" t="s">
+      <c r="I3" s="227" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="230" t="s">
+      <c r="M3" s="223" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-[...144 lines deleted...]
-      <c r="A10" s="205" t="s">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
         <v>144</v>
       </c>
-      <c r="B10" s="572" t="s">
-[...126 lines deleted...]
-      <c r="E15" s="128"/>
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="703"/>
+      <c r="P4" s="705"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="401"/>
+      <c r="P5" s="421"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="397"/>
+      <c r="P6" s="422"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="703"/>
+      <c r="P7" s="705"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="423"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="397"/>
+      <c r="P9" s="422"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>145</v>
+      </c>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="702"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="390"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="424"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="425"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="703"/>
+      <c r="P13" s="705"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="414"/>
+      <c r="P14" s="416"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...16 lines deleted...]
-      <c r="E16" s="124"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
+        <v>146</v>
+      </c>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="120"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
+      <c r="H16" s="63"/>
       <c r="I16" s="25"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...9 lines deleted...]
-      <c r="E17" s="39"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="38"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
+      <c r="H17" s="71"/>
       <c r="I17" s="30"/>
-      <c r="J17" s="40"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...10 lines deleted...]
-      <c r="D18" s="81"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
+        <v>147</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
       <c r="E18" s="25"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="50"/>
+      <c r="H18" s="48"/>
       <c r="I18" s="28"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...7 lines deleted...]
-      <c r="D19" s="116"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="202"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="66"/>
+      <c r="D19" s="112"/>
       <c r="E19" s="30"/>
       <c r="F19" s="31"/>
       <c r="G19" s="32"/>
-      <c r="H19" s="54"/>
-[...1 lines deleted...]
-      <c r="J19" s="40"/>
+      <c r="H19" s="52"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="39"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
-      <c r="M19" s="46"/>
-[...10 lines deleted...]
-      <c r="D20" s="81"/>
+      <c r="M19" s="44"/>
+      <c r="N19" s="71"/>
+      <c r="O19" s="53"/>
+      <c r="P19" s="185"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="203" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20" s="57"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="77"/>
       <c r="E20" s="25"/>
       <c r="F20" s="35"/>
       <c r="G20" s="29"/>
-      <c r="H20" s="50"/>
+      <c r="H20" s="48"/>
       <c r="I20" s="28"/>
       <c r="J20" s="22"/>
       <c r="K20" s="29"/>
       <c r="L20" s="36"/>
       <c r="M20" s="36"/>
-      <c r="N20" s="59"/>
-[...37 lines deleted...]
-      <c r="G22" s="173"/>
+      <c r="N20" s="57"/>
+      <c r="O20" s="430"/>
+      <c r="P20" s="429"/>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="204"/>
+      <c r="B21" s="188"/>
+      <c r="C21" s="221"/>
+      <c r="D21" s="220"/>
+      <c r="E21" s="190"/>
+      <c r="F21" s="191"/>
+      <c r="G21" s="189"/>
+      <c r="H21" s="192"/>
+      <c r="I21" s="190"/>
+      <c r="J21" s="191"/>
+      <c r="K21" s="189"/>
+      <c r="L21" s="193"/>
+      <c r="M21" s="194"/>
+      <c r="N21" s="194"/>
+      <c r="O21" s="194"/>
+      <c r="P21" s="194"/>
+      <c r="Q21" s="263"/>
+    </row>
+    <row r="22" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="167"/>
+      <c r="B22" s="168"/>
+      <c r="C22" s="168"/>
+      <c r="D22" s="169"/>
+      <c r="E22" s="168"/>
+      <c r="F22" s="168"/>
+      <c r="G22" s="169"/>
       <c r="H22" s="33"/>
-      <c r="I22" s="229"/>
-[...14 lines deleted...]
-      <c r="G23" s="173"/>
+      <c r="I22" s="222"/>
+      <c r="J22" s="170"/>
+      <c r="K22" s="169"/>
+      <c r="L22" s="171"/>
+      <c r="M22" s="169"/>
+      <c r="N22" s="168"/>
+      <c r="O22" s="171"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A23" s="167"/>
+      <c r="B23" s="171"/>
+      <c r="C23" s="171"/>
+      <c r="D23" s="169"/>
+      <c r="E23" s="171"/>
+      <c r="F23" s="171"/>
+      <c r="G23" s="169"/>
       <c r="H23" s="33"/>
-      <c r="I23" s="175"/>
-[...17 lines deleted...]
-      <c r="I32" s="229"/>
+      <c r="I23" s="171"/>
+      <c r="J23" s="171"/>
+      <c r="K23" s="169"/>
+      <c r="L23" s="171"/>
+      <c r="M23" s="169"/>
+      <c r="N23" s="171"/>
+      <c r="O23" s="171"/>
+      <c r="S23" s="168"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E26" s="168"/>
+      <c r="I26" s="168"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="I29" s="222"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E32" s="168"/>
+      <c r="I32" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3405862C-8B85-4E2B-A23C-A108121D4E70}">
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="O20" sqref="O20:P21"/>
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="21.6640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="11" width="1.6640625" customWidth="1"/>
+    <col min="2" max="2" width="21.6328125" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="1.6328125" customWidth="1"/>
     <col min="12" max="12" width="12" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
-    <col min="15" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="239" t="s">
+      <c r="E3" s="232" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="237"/>
+      <c r="F3" s="230"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="234" t="s">
+      <c r="I3" s="227" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="230" t="s">
+      <c r="M3" s="223" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-[...144 lines deleted...]
-      <c r="A10" s="205" t="s">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
         <v>149</v>
       </c>
-      <c r="B10" s="572" t="s">
-[...126 lines deleted...]
-      <c r="E15" s="128"/>
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="712"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="713"/>
+      <c r="P5" s="706"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="714"/>
+      <c r="P6" s="707"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="712"/>
+      <c r="P7" s="704"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="708"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="714"/>
+      <c r="P9" s="707"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>150</v>
+      </c>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="712"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="390"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="710"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="711"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="712"/>
+      <c r="P13" s="709"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="717"/>
+      <c r="P14" s="716"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...10 lines deleted...]
-      <c r="A16" s="205" t="s">
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
         <v>152</v>
       </c>
-      <c r="C16" s="120"/>
-[...1 lines deleted...]
-      <c r="E16" s="124"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="120"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
+      <c r="H16" s="63"/>
       <c r="I16" s="25"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...9 lines deleted...]
-      <c r="E17" s="39"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="38"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
+      <c r="H17" s="71"/>
       <c r="I17" s="30"/>
-      <c r="J17" s="40"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...5 lines deleted...]
-      <c r="A18" s="205" t="s">
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
         <v>153</v>
       </c>
-      <c r="B18" s="59"/>
-[...1 lines deleted...]
-      <c r="D18" s="81"/>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
       <c r="E18" s="25"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="50"/>
+      <c r="H18" s="48"/>
       <c r="I18" s="28"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...7 lines deleted...]
-      <c r="D19" s="116"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="202"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="66"/>
+      <c r="D19" s="112"/>
       <c r="E19" s="30"/>
       <c r="F19" s="31"/>
       <c r="G19" s="32"/>
-      <c r="H19" s="54"/>
-[...1 lines deleted...]
-      <c r="J19" s="40"/>
+      <c r="H19" s="52"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="39"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
-      <c r="M19" s="46"/>
-[...5 lines deleted...]
-      <c r="A20" s="210" t="s">
+      <c r="M19" s="44"/>
+      <c r="N19" s="71"/>
+      <c r="O19" s="53"/>
+      <c r="P19" s="185"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="203" t="s">
         <v>154</v>
       </c>
-      <c r="B20" s="59"/>
-[...1 lines deleted...]
-      <c r="D20" s="81"/>
+      <c r="B20" s="57"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="77"/>
       <c r="E20" s="25"/>
       <c r="F20" s="35"/>
       <c r="G20" s="29"/>
-      <c r="H20" s="50"/>
+      <c r="H20" s="48"/>
       <c r="I20" s="28"/>
       <c r="J20" s="22"/>
       <c r="K20" s="29"/>
       <c r="L20" s="36"/>
       <c r="M20" s="36"/>
-      <c r="N20" s="59"/>
-[...36 lines deleted...]
-      <c r="G22" s="173"/>
+      <c r="N20" s="57"/>
+      <c r="O20" s="430"/>
+      <c r="P20" s="429"/>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="204"/>
+      <c r="B21" s="188"/>
+      <c r="C21" s="221"/>
+      <c r="D21" s="220"/>
+      <c r="E21" s="190"/>
+      <c r="F21" s="191"/>
+      <c r="G21" s="189"/>
+      <c r="H21" s="192"/>
+      <c r="I21" s="190"/>
+      <c r="J21" s="191"/>
+      <c r="K21" s="189"/>
+      <c r="L21" s="193"/>
+      <c r="M21" s="194"/>
+      <c r="N21" s="194"/>
+      <c r="O21" s="430"/>
+      <c r="P21" s="429"/>
+    </row>
+    <row r="22" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="167"/>
+      <c r="B22" s="168"/>
+      <c r="C22" s="168"/>
+      <c r="D22" s="169"/>
+      <c r="E22" s="168"/>
+      <c r="F22" s="168"/>
+      <c r="G22" s="169"/>
       <c r="H22" s="33"/>
-      <c r="I22" s="229"/>
-[...15 lines deleted...]
-      <c r="G23" s="173"/>
+      <c r="I22" s="222"/>
+      <c r="J22" s="170"/>
+      <c r="K22" s="169"/>
+      <c r="L22" s="171"/>
+      <c r="M22" s="169"/>
+      <c r="N22" s="168"/>
+      <c r="O22" s="266"/>
+      <c r="P22" s="348"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A23" s="167"/>
+      <c r="B23" s="171"/>
+      <c r="C23" s="171"/>
+      <c r="D23" s="169"/>
+      <c r="E23" s="171"/>
+      <c r="F23" s="171"/>
+      <c r="G23" s="169"/>
       <c r="H23" s="33"/>
-      <c r="I23" s="175"/>
-[...17 lines deleted...]
-      <c r="I32" s="229"/>
+      <c r="I23" s="171"/>
+      <c r="J23" s="171"/>
+      <c r="K23" s="169"/>
+      <c r="L23" s="171"/>
+      <c r="M23" s="169"/>
+      <c r="N23" s="171"/>
+      <c r="O23" s="171"/>
+      <c r="S23" s="168"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E26" s="168"/>
+      <c r="I26" s="168"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="I29" s="222"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E32" s="168"/>
+      <c r="I32" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA117282-6E21-4D43-BBE2-2B0CD9B1AC09}">
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:T36"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M27" sqref="M27"/>
+      <selection activeCell="L24" sqref="L24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="21.6640625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="12" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.6328125" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="30.36328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="25.90625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
-    <col min="15" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" s="335"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="376"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="336"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="382" t="s">
+      <c r="I2" s="340" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="381"/>
+      <c r="J2" s="339"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="307" t="s">
+      <c r="I3" s="285" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-      <c r="A4" s="205" t="s">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
         <v>155</v>
       </c>
-      <c r="B4" s="571" t="s">
-[...140 lines deleted...]
-      <c r="A10" s="205" t="s">
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="712"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="713"/>
+      <c r="P5" s="706"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="714"/>
+      <c r="P6" s="707"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="712"/>
+      <c r="P7" s="704"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="708"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="714"/>
+      <c r="P9" s="707"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
         <v>156</v>
       </c>
-      <c r="B10" s="572" t="s">
-[...126 lines deleted...]
-      <c r="E15" s="128"/>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="712"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="390"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="710"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="711"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="712"/>
+      <c r="P13" s="709"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="717"/>
+      <c r="P14" s="716"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...10 lines deleted...]
-      <c r="A16" s="205" t="s">
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
         <v>157</v>
       </c>
-      <c r="B16" s="179"/>
-[...2 lines deleted...]
-      <c r="E16" s="443"/>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="541"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
-      <c r="I16" s="59"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="57"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...9 lines deleted...]
-      <c r="E17" s="162"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="158"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
-[...1 lines deleted...]
-      <c r="J17" s="40"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...5 lines deleted...]
-      <c r="A18" s="205" t="s">
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B18" s="704" t="s">
-[...4 lines deleted...]
-      <c r="E18" s="59"/>
+      <c r="B18" s="258"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="57"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="50"/>
-      <c r="I18" s="179"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="174"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...22 lines deleted...]
-      <c r="A20" s="210" t="s">
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="334"/>
+      <c r="B19" s="258"/>
+      <c r="C19" s="589"/>
+      <c r="D19" s="544"/>
+      <c r="E19" s="844" t="s">
+        <v>251</v>
+      </c>
+      <c r="F19" s="171"/>
+      <c r="G19" s="545"/>
+      <c r="H19" s="270"/>
+      <c r="I19" s="542"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="545"/>
+      <c r="L19" s="889" t="s">
+        <v>327</v>
+      </c>
+      <c r="M19" s="547"/>
+      <c r="N19" s="546"/>
+      <c r="O19" s="548"/>
+      <c r="P19" s="549"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="202"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="66"/>
+      <c r="D20" s="112"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="52"/>
+      <c r="I20" s="158"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="71"/>
+      <c r="O20" s="53"/>
+      <c r="P20" s="185"/>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="203" t="s">
         <v>159</v>
       </c>
-      <c r="B20" s="59"/>
-[...88 lines deleted...]
-      <c r="I32" s="229"/>
+      <c r="B21" s="57"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="616"/>
+      <c r="J21" s="617"/>
+      <c r="K21" s="77"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="36"/>
+      <c r="N21" s="57"/>
+      <c r="O21" s="430"/>
+      <c r="P21" s="429"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="283"/>
+      <c r="B22" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="C22" s="122"/>
+      <c r="D22" s="544"/>
+      <c r="E22" s="730" t="s">
+        <v>234</v>
+      </c>
+      <c r="F22" s="46"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="49"/>
+      <c r="I22" s="959"/>
+      <c r="J22" s="49"/>
+      <c r="K22" s="544"/>
+      <c r="L22" s="897" t="s">
+        <v>279</v>
+      </c>
+      <c r="M22" s="58"/>
+      <c r="N22" s="489"/>
+      <c r="O22" s="430"/>
+      <c r="P22" s="429"/>
+    </row>
+    <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="283"/>
+      <c r="B23" s="863" t="s">
+        <v>220</v>
+      </c>
+      <c r="C23" s="589"/>
+      <c r="D23" s="544"/>
+      <c r="E23" s="58"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="930"/>
+      <c r="H23" s="548"/>
+      <c r="I23" s="160"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="113"/>
+      <c r="M23" s="489"/>
+      <c r="N23" s="58"/>
+      <c r="O23" s="430"/>
+      <c r="P23" s="429"/>
+    </row>
+    <row r="24" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="283"/>
+      <c r="B24" s="476"/>
+      <c r="C24" s="122"/>
+      <c r="D24" s="962"/>
+      <c r="E24" s="476"/>
+      <c r="F24" s="171"/>
+      <c r="G24" s="545"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="960"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="113"/>
+      <c r="L24" s="910" t="s">
+        <v>262</v>
+      </c>
+      <c r="M24" s="58"/>
+      <c r="N24" s="489"/>
+      <c r="O24" s="430"/>
+      <c r="P24" s="429"/>
+    </row>
+    <row r="25" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="204"/>
+      <c r="B25" s="188"/>
+      <c r="C25" s="221"/>
+      <c r="D25" s="220"/>
+      <c r="E25" s="188"/>
+      <c r="F25" s="191"/>
+      <c r="G25" s="189"/>
+      <c r="H25" s="192"/>
+      <c r="I25" s="188"/>
+      <c r="J25" s="191"/>
+      <c r="K25" s="189"/>
+      <c r="L25" s="194"/>
+      <c r="M25" s="194"/>
+      <c r="N25" s="194"/>
+      <c r="O25" s="430"/>
+      <c r="P25" s="618"/>
+    </row>
+    <row r="26" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="167"/>
+      <c r="B26" s="168"/>
+      <c r="C26" s="168"/>
+      <c r="D26" s="169"/>
+      <c r="E26" s="168"/>
+      <c r="F26" s="168"/>
+      <c r="G26" s="169"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="222"/>
+      <c r="J26" s="170"/>
+      <c r="K26" s="169"/>
+      <c r="L26" s="171"/>
+      <c r="M26" s="169"/>
+      <c r="N26" s="168"/>
+      <c r="O26" s="266"/>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A27" s="167"/>
+      <c r="B27" s="171"/>
+      <c r="C27" s="171"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="171"/>
+      <c r="F27" s="171"/>
+      <c r="G27" s="169"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="171"/>
+      <c r="J27" s="171"/>
+      <c r="K27" s="169"/>
+      <c r="L27" s="171"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="171"/>
+      <c r="O27" s="171"/>
+      <c r="S27" s="168"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E28" s="347"/>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E30" s="168"/>
+      <c r="I30" s="168"/>
+    </row>
+    <row r="33" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I33" s="222"/>
+    </row>
+    <row r="36" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E36" s="168"/>
+      <c r="I36" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B021017-7262-466A-B852-3AF9802BE726}">
   <dimension ref="A1:T42"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="I38" sqref="I38"/>
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="24.33203125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="8.88671875" customWidth="1"/>
+    <col min="2" max="2" width="26.08984375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="30.1796875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="8" max="8" width="8.90625" customWidth="1"/>
     <col min="9" max="9" width="26" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="3.33203125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="28.1796875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="23.453125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.36328125" customWidth="1"/>
+    <col min="15" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="376"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="336"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="307" t="s">
+      <c r="I3" s="285" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="368" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-      <c r="A4" s="205" t="s">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="744" t="s">
         <v>160</v>
       </c>
-      <c r="B4" s="571" t="s">
-[...142 lines deleted...]
-      <c r="A10" s="205" t="s">
+      <c r="B4" s="745"/>
+      <c r="C4" s="448"/>
+      <c r="D4" s="746"/>
+      <c r="E4" s="747"/>
+      <c r="F4" s="450"/>
+      <c r="G4" s="451"/>
+      <c r="H4" s="452"/>
+      <c r="I4" s="452"/>
+      <c r="J4" s="748"/>
+      <c r="K4" s="749"/>
+      <c r="L4" s="750"/>
+      <c r="M4" s="750"/>
+      <c r="N4" s="750"/>
+      <c r="O4" s="751"/>
+      <c r="P4" s="752"/>
+      <c r="Q4" s="381"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="753"/>
+      <c r="B5" s="754"/>
+      <c r="C5" s="454"/>
+      <c r="D5" s="455"/>
+      <c r="E5" s="755"/>
+      <c r="F5" s="512"/>
+      <c r="G5" s="457"/>
+      <c r="H5" s="487"/>
+      <c r="I5" s="749"/>
+      <c r="J5" s="482"/>
+      <c r="K5" s="756"/>
+      <c r="L5" s="755"/>
+      <c r="M5" s="757"/>
+      <c r="N5" s="757"/>
+      <c r="O5" s="758"/>
+      <c r="P5" s="759"/>
+      <c r="Q5" s="381"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="760"/>
+      <c r="B6" s="761"/>
+      <c r="C6" s="440"/>
+      <c r="D6" s="441"/>
+      <c r="E6" s="762"/>
+      <c r="F6" s="443"/>
+      <c r="G6" s="444"/>
+      <c r="H6" s="446"/>
+      <c r="I6" s="446"/>
+      <c r="J6" s="763"/>
+      <c r="K6" s="764"/>
+      <c r="L6" s="765"/>
+      <c r="M6" s="766"/>
+      <c r="N6" s="766"/>
+      <c r="O6" s="767"/>
+      <c r="P6" s="768"/>
+      <c r="Q6" s="381"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="744" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="769"/>
+      <c r="C7" s="448"/>
+      <c r="D7" s="449"/>
+      <c r="E7" s="769"/>
+      <c r="F7" s="450"/>
+      <c r="G7" s="451"/>
+      <c r="H7" s="452"/>
+      <c r="I7" s="452"/>
+      <c r="J7" s="748"/>
+      <c r="K7" s="567"/>
+      <c r="L7" s="750"/>
+      <c r="M7" s="769"/>
+      <c r="N7" s="750"/>
+      <c r="O7" s="751"/>
+      <c r="P7" s="752"/>
+      <c r="Q7" s="381"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="770"/>
+      <c r="B8" s="771"/>
+      <c r="C8" s="634"/>
+      <c r="D8" s="455"/>
+      <c r="E8" s="772"/>
+      <c r="F8" s="512"/>
+      <c r="G8" s="457"/>
+      <c r="H8" s="495"/>
+      <c r="I8" s="772"/>
+      <c r="J8" s="513"/>
+      <c r="K8" s="568"/>
+      <c r="L8" s="773"/>
+      <c r="M8" s="774"/>
+      <c r="N8" s="755"/>
+      <c r="O8" s="775"/>
+      <c r="P8" s="776"/>
+      <c r="Q8" s="381"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="777"/>
+      <c r="B9" s="778"/>
+      <c r="C9" s="468"/>
+      <c r="D9" s="441"/>
+      <c r="E9" s="762"/>
+      <c r="F9" s="443"/>
+      <c r="G9" s="444"/>
+      <c r="H9" s="445"/>
+      <c r="I9" s="779"/>
+      <c r="J9" s="507"/>
+      <c r="K9" s="749"/>
+      <c r="L9" s="766"/>
+      <c r="M9" s="780"/>
+      <c r="N9" s="781"/>
+      <c r="O9" s="767"/>
+      <c r="P9" s="768"/>
+      <c r="Q9" s="381"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="744" t="s">
         <v>161</v>
       </c>
-      <c r="B10" s="572" t="s">
-[...142 lines deleted...]
-      <c r="A16" s="205" t="s">
+      <c r="B10" s="769"/>
+      <c r="C10" s="448"/>
+      <c r="D10" s="746"/>
+      <c r="E10" s="782"/>
+      <c r="F10" s="450"/>
+      <c r="G10" s="451"/>
+      <c r="H10" s="447"/>
+      <c r="I10" s="566"/>
+      <c r="J10" s="783"/>
+      <c r="K10" s="567"/>
+      <c r="L10" s="750"/>
+      <c r="M10" s="769"/>
+      <c r="N10" s="769"/>
+      <c r="O10" s="751"/>
+      <c r="P10" s="784"/>
+      <c r="Q10" s="381"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="770"/>
+      <c r="B11" s="771"/>
+      <c r="C11" s="634"/>
+      <c r="D11" s="455"/>
+      <c r="E11" s="755"/>
+      <c r="F11" s="512"/>
+      <c r="G11" s="457"/>
+      <c r="H11" s="495"/>
+      <c r="I11" s="785"/>
+      <c r="J11" s="513"/>
+      <c r="K11" s="786"/>
+      <c r="L11" s="755"/>
+      <c r="M11" s="787"/>
+      <c r="N11" s="788"/>
+      <c r="O11" s="496"/>
+      <c r="P11" s="346"/>
+      <c r="Q11" s="381"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="777"/>
+      <c r="B12" s="434"/>
+      <c r="C12" s="468"/>
+      <c r="D12" s="441"/>
+      <c r="E12" s="762"/>
+      <c r="F12" s="443"/>
+      <c r="G12" s="444"/>
+      <c r="H12" s="445"/>
+      <c r="I12" s="779"/>
+      <c r="J12" s="507"/>
+      <c r="K12" s="749"/>
+      <c r="L12" s="765"/>
+      <c r="M12" s="789"/>
+      <c r="N12" s="789"/>
+      <c r="O12" s="790"/>
+      <c r="P12" s="791"/>
+      <c r="Q12" s="381"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="744" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="769"/>
+      <c r="C13" s="448"/>
+      <c r="D13" s="449"/>
+      <c r="E13" s="769"/>
+      <c r="F13" s="450"/>
+      <c r="G13" s="451"/>
+      <c r="H13" s="447"/>
+      <c r="I13" s="566"/>
+      <c r="J13" s="505"/>
+      <c r="K13" s="567"/>
+      <c r="L13" s="750"/>
+      <c r="M13" s="769"/>
+      <c r="N13" s="750"/>
+      <c r="O13" s="966"/>
+      <c r="P13" s="784"/>
+      <c r="Q13" s="381"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="770"/>
+      <c r="B14" s="792"/>
+      <c r="C14" s="634"/>
+      <c r="D14" s="455"/>
+      <c r="E14" s="527"/>
+      <c r="F14" s="512"/>
+      <c r="G14" s="457"/>
+      <c r="H14" s="495"/>
+      <c r="I14" s="793"/>
+      <c r="J14" s="513"/>
+      <c r="K14" s="568"/>
+      <c r="L14" s="569"/>
+      <c r="M14" s="569"/>
+      <c r="N14" s="729"/>
+      <c r="O14" s="414"/>
+      <c r="P14" s="794"/>
+      <c r="Q14" s="381"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="777"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="468"/>
+      <c r="D15" s="441"/>
+      <c r="E15" s="445"/>
+      <c r="F15" s="443"/>
+      <c r="G15" s="444"/>
+      <c r="H15" s="445"/>
+      <c r="I15" s="779"/>
+      <c r="J15" s="507"/>
+      <c r="K15" s="795"/>
+      <c r="L15" s="796"/>
+      <c r="M15" s="797"/>
+      <c r="N15" s="798"/>
+      <c r="O15" s="968"/>
+      <c r="P15" s="967"/>
+      <c r="Q15" s="381"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="744" t="s">
         <v>162</v>
       </c>
-      <c r="B16" s="179"/>
-[...83 lines deleted...]
-      <c r="A20" s="205" t="s">
+      <c r="B16" s="437"/>
+      <c r="C16" s="799"/>
+      <c r="D16" s="449"/>
+      <c r="E16" s="477"/>
+      <c r="F16" s="450"/>
+      <c r="G16" s="451"/>
+      <c r="H16" s="447"/>
+      <c r="I16" s="566"/>
+      <c r="J16" s="450"/>
+      <c r="K16" s="451"/>
+      <c r="L16" s="451"/>
+      <c r="M16" s="480"/>
+      <c r="N16" s="447"/>
+      <c r="O16" s="505"/>
+      <c r="P16" s="800"/>
+      <c r="Q16" s="381"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="801"/>
+      <c r="B17" s="619"/>
+      <c r="C17" s="802"/>
+      <c r="D17" s="484"/>
+      <c r="E17" s="524"/>
+      <c r="F17" s="485"/>
+      <c r="G17" s="486"/>
+      <c r="H17" s="729"/>
+      <c r="I17" s="524"/>
+      <c r="J17" s="485"/>
+      <c r="K17" s="486"/>
+      <c r="L17" s="486"/>
+      <c r="M17" s="488"/>
+      <c r="N17" s="729"/>
+      <c r="O17" s="726"/>
+      <c r="P17" s="803"/>
+      <c r="Q17" s="381"/>
+      <c r="T17" s="121"/>
+    </row>
+    <row r="18" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="801"/>
+      <c r="B18" s="620"/>
+      <c r="C18" s="802"/>
+      <c r="D18" s="484"/>
+      <c r="E18" s="804"/>
+      <c r="F18" s="485"/>
+      <c r="G18" s="486"/>
+      <c r="H18" s="729"/>
+      <c r="I18" s="453"/>
+      <c r="J18" s="485"/>
+      <c r="K18" s="486"/>
+      <c r="L18" s="486"/>
+      <c r="M18" s="488"/>
+      <c r="N18" s="729"/>
+      <c r="O18" s="726"/>
+      <c r="P18" s="803"/>
+      <c r="Q18" s="381"/>
+      <c r="T18" s="121"/>
+    </row>
+    <row r="19" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="777"/>
+      <c r="B19" s="577"/>
+      <c r="C19" s="468"/>
+      <c r="D19" s="441"/>
+      <c r="E19" s="779"/>
+      <c r="F19" s="443"/>
+      <c r="G19" s="444"/>
+      <c r="H19" s="445"/>
+      <c r="I19" s="779"/>
+      <c r="J19" s="443"/>
+      <c r="K19" s="444"/>
+      <c r="L19" s="444"/>
+      <c r="M19" s="479"/>
+      <c r="N19" s="445"/>
+      <c r="O19" s="507"/>
+      <c r="P19" s="805"/>
+      <c r="Q19" s="381"/>
+    </row>
+    <row r="20" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="744" t="s">
         <v>163</v>
       </c>
-      <c r="B20" s="236"/>
-[...101 lines deleted...]
-      <c r="A25" s="210" t="s">
+      <c r="B20" s="475"/>
+      <c r="C20" s="448"/>
+      <c r="D20" s="449"/>
+      <c r="E20" s="447"/>
+      <c r="F20" s="450"/>
+      <c r="G20" s="806"/>
+      <c r="H20" s="566"/>
+      <c r="I20" s="620"/>
+      <c r="J20" s="450"/>
+      <c r="K20" s="451"/>
+      <c r="L20" s="451"/>
+      <c r="M20" s="480"/>
+      <c r="N20" s="447"/>
+      <c r="O20" s="505"/>
+      <c r="P20" s="346"/>
+      <c r="Q20" s="381"/>
+    </row>
+    <row r="21" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="807"/>
+      <c r="B21" s="559"/>
+      <c r="C21" s="483"/>
+      <c r="D21" s="484"/>
+      <c r="E21" s="620"/>
+      <c r="F21" s="485"/>
+      <c r="G21" s="464"/>
+      <c r="H21" s="449"/>
+      <c r="I21" s="586"/>
+      <c r="J21" s="485"/>
+      <c r="K21" s="486"/>
+      <c r="L21" s="740" t="s">
+        <v>339</v>
+      </c>
+      <c r="M21" s="808"/>
+      <c r="N21" s="451"/>
+      <c r="O21" s="451"/>
+      <c r="P21" s="809"/>
+      <c r="Q21" s="381"/>
+    </row>
+    <row r="22" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="810"/>
+      <c r="B22" s="375"/>
+      <c r="C22" s="621"/>
+      <c r="D22" s="484"/>
+      <c r="E22" s="451"/>
+      <c r="F22" s="622"/>
+      <c r="G22" s="811"/>
+      <c r="H22" s="455"/>
+      <c r="I22" s="453"/>
+      <c r="J22" s="485"/>
+      <c r="K22" s="812"/>
+      <c r="L22" s="963"/>
+      <c r="M22" s="451"/>
+      <c r="N22" s="451"/>
+      <c r="O22" s="451"/>
+      <c r="P22" s="346"/>
+      <c r="Q22" s="381"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="801"/>
+      <c r="B23" s="453"/>
+      <c r="C23" s="492"/>
+      <c r="D23" s="484"/>
+      <c r="E23" s="526"/>
+      <c r="F23" s="485"/>
+      <c r="G23" s="813"/>
+      <c r="H23" s="449"/>
+      <c r="I23" s="451"/>
+      <c r="J23" s="493"/>
+      <c r="K23" s="486"/>
+      <c r="L23" s="899" t="s">
+        <v>309</v>
+      </c>
+      <c r="M23" s="488"/>
+      <c r="N23" s="729"/>
+      <c r="O23" s="726"/>
+      <c r="P23" s="809"/>
+      <c r="Q23" s="381"/>
+    </row>
+    <row r="24" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="777"/>
+      <c r="B24" s="445"/>
+      <c r="C24" s="468"/>
+      <c r="D24" s="441"/>
+      <c r="E24" s="445"/>
+      <c r="F24" s="443"/>
+      <c r="G24" s="444"/>
+      <c r="H24" s="779"/>
+      <c r="I24" s="586"/>
+      <c r="J24" s="443"/>
+      <c r="K24" s="444"/>
+      <c r="L24" s="444"/>
+      <c r="M24" s="479"/>
+      <c r="N24" s="445"/>
+      <c r="O24" s="507"/>
+      <c r="P24" s="805"/>
+      <c r="Q24" s="381"/>
+    </row>
+    <row r="25" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="814" t="s">
         <v>164</v>
       </c>
-      <c r="B25" s="59"/>
-[...181 lines deleted...]
-      <c r="G33" s="173"/>
+      <c r="B25" s="447"/>
+      <c r="C25" s="448"/>
+      <c r="D25" s="449"/>
+      <c r="E25" s="447"/>
+      <c r="F25" s="450"/>
+      <c r="G25" s="451"/>
+      <c r="H25" s="447"/>
+      <c r="I25" s="815"/>
+      <c r="J25" s="450"/>
+      <c r="K25" s="451"/>
+      <c r="L25" s="475"/>
+      <c r="N25" s="447"/>
+      <c r="O25" s="343"/>
+      <c r="P25" s="344"/>
+      <c r="Q25" s="381"/>
+    </row>
+    <row r="26" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="814"/>
+      <c r="B26" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="C26" s="448"/>
+      <c r="D26" s="449"/>
+      <c r="E26" s="875" t="s">
+        <v>241</v>
+      </c>
+      <c r="F26" s="450"/>
+      <c r="G26" s="451"/>
+      <c r="H26" s="447"/>
+      <c r="I26" s="624"/>
+      <c r="J26" s="625"/>
+      <c r="K26" s="816"/>
+      <c r="L26" s="896" t="s">
+        <v>269</v>
+      </c>
+      <c r="M26" s="964" t="s">
+        <v>313</v>
+      </c>
+      <c r="N26" s="447"/>
+      <c r="O26" s="430"/>
+      <c r="P26" s="429"/>
+      <c r="Q26" s="381"/>
+    </row>
+    <row r="27" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="744"/>
+      <c r="B27" s="863" t="s">
+        <v>220</v>
+      </c>
+      <c r="C27" s="634"/>
+      <c r="D27" s="449"/>
+      <c r="F27" s="817"/>
+      <c r="G27" s="451"/>
+      <c r="H27" s="447"/>
+      <c r="I27" s="453"/>
+      <c r="J27" s="450"/>
+      <c r="K27" s="451"/>
+      <c r="M27" s="818"/>
+      <c r="N27" s="818"/>
+      <c r="O27" s="430"/>
+      <c r="P27" s="429"/>
+      <c r="Q27" s="381"/>
+    </row>
+    <row r="28" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="744"/>
+      <c r="B28" s="932"/>
+      <c r="C28" s="634"/>
+      <c r="D28" s="449"/>
+      <c r="E28" s="873" t="s">
+        <v>228</v>
+      </c>
+      <c r="F28" s="450"/>
+      <c r="G28" s="486"/>
+      <c r="H28" s="447"/>
+      <c r="I28" s="819"/>
+      <c r="J28" s="450"/>
+      <c r="K28" s="451"/>
+      <c r="L28" s="844" t="s">
+        <v>321</v>
+      </c>
+      <c r="M28" s="488"/>
+      <c r="N28" s="488"/>
+      <c r="O28" s="524"/>
+      <c r="P28" s="809"/>
+      <c r="Q28" s="381"/>
+    </row>
+    <row r="29" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="820"/>
+      <c r="B29" s="476"/>
+      <c r="C29" s="448"/>
+      <c r="D29" s="449"/>
+      <c r="F29" s="487"/>
+      <c r="G29" s="451"/>
+      <c r="H29" s="447"/>
+      <c r="I29" s="628"/>
+      <c r="J29" s="450"/>
+      <c r="K29" s="818"/>
+      <c r="L29" s="476"/>
+      <c r="M29" s="569"/>
+      <c r="N29" s="569"/>
+      <c r="O29" s="524"/>
+      <c r="P29" s="809"/>
+      <c r="Q29" s="381"/>
+    </row>
+    <row r="30" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="820"/>
+      <c r="B30" s="719"/>
+      <c r="C30" s="483"/>
+      <c r="D30" s="484"/>
+      <c r="E30" s="476"/>
+      <c r="F30" s="513"/>
+      <c r="G30" s="486"/>
+      <c r="H30" s="729"/>
+      <c r="I30" s="658"/>
+      <c r="J30" s="487"/>
+      <c r="K30" s="965"/>
+      <c r="L30" s="740" t="s">
+        <v>329</v>
+      </c>
+      <c r="M30" s="488"/>
+      <c r="N30" s="488"/>
+      <c r="O30" s="524"/>
+      <c r="P30" s="887"/>
+      <c r="Q30" s="381"/>
+    </row>
+    <row r="31" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="822"/>
+      <c r="B31" s="188"/>
+      <c r="C31" s="498"/>
+      <c r="D31" s="499"/>
+      <c r="E31" s="497"/>
+      <c r="F31" s="500"/>
+      <c r="G31" s="501"/>
+      <c r="H31" s="667"/>
+      <c r="I31" s="823"/>
+      <c r="J31" s="500"/>
+      <c r="K31" s="501"/>
+      <c r="L31" s="823"/>
+      <c r="M31" s="824"/>
+      <c r="N31" s="824"/>
+      <c r="O31" s="530"/>
+      <c r="P31" s="825"/>
+      <c r="Q31" s="381"/>
+    </row>
+    <row r="32" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="826"/>
+      <c r="B32" s="347"/>
+      <c r="C32" s="347"/>
+      <c r="D32" s="827"/>
+      <c r="E32" s="347"/>
+      <c r="F32" s="347"/>
+      <c r="G32" s="827"/>
+      <c r="H32" s="485"/>
+      <c r="I32" s="828"/>
+      <c r="J32" s="827"/>
+      <c r="K32" s="827"/>
+      <c r="L32" s="485"/>
+      <c r="M32" s="827"/>
+      <c r="N32" s="347"/>
+      <c r="O32" s="485"/>
+      <c r="P32" s="381"/>
+      <c r="Q32" s="381"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A33" s="167"/>
+      <c r="B33" s="171"/>
+      <c r="C33" s="171"/>
+      <c r="D33" s="169"/>
+      <c r="E33" s="171"/>
+      <c r="F33" s="171"/>
+      <c r="G33" s="169"/>
       <c r="H33" s="33"/>
-      <c r="I33" s="175"/>
-[...17 lines deleted...]
-      <c r="I42" s="229"/>
+      <c r="I33" s="171"/>
+      <c r="J33" s="171"/>
+      <c r="K33" s="169"/>
+      <c r="L33" s="171"/>
+      <c r="M33" s="169"/>
+      <c r="N33" s="171"/>
+      <c r="O33" s="171"/>
+      <c r="S33" s="168"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E36" s="168"/>
+      <c r="I36" s="168"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="I39" s="222"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E42" s="168"/>
+      <c r="I42" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{367BAD7A-4C5A-4194-B0F6-836D6B897F0F}">
-  <dimension ref="A1:T40"/>
+  <dimension ref="A1:T38"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="O16" sqref="O16:P16"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="27.33203125" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="16" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.36328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="30.36328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="24.54296875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="31.81640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="24.90625" bestFit="1" customWidth="1"/>
+    <col min="14" max="15" width="13.36328125" customWidth="1"/>
+    <col min="16" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="307" t="s">
+      <c r="I3" s="285" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="175" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-      <c r="A4" s="205" t="s">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
         <v>165</v>
       </c>
-      <c r="B4" s="571" t="s">
-[...140 lines deleted...]
-      <c r="A10" s="205" t="s">
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="712"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="713"/>
+      <c r="P5" s="706"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="714"/>
+      <c r="P6" s="707"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="712"/>
+      <c r="P7" s="704"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="708"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="714"/>
+      <c r="P9" s="707"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
         <v>166</v>
       </c>
-      <c r="B10" s="572" t="s">
-[...126 lines deleted...]
-      <c r="E15" s="128"/>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="712"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="390"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="710"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="711"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="712"/>
+      <c r="P13" s="709"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="717"/>
+      <c r="P14" s="716"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...10 lines deleted...]
-      <c r="A16" s="205" t="s">
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
         <v>167</v>
       </c>
-      <c r="B16" s="179"/>
-[...2 lines deleted...]
-      <c r="E16" s="792"/>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="629"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
-      <c r="I16" s="128"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="124"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...14 lines deleted...]
-      <c r="F17" s="430"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="630"/>
+      <c r="P16" s="718"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="439"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="631"/>
+      <c r="F17" s="443"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H17" s="71"/>
+      <c r="I17" s="632"/>
+      <c r="J17" s="443"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...5 lines deleted...]
-      <c r="A18" s="205" t="s">
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
         <v>168</v>
       </c>
-      <c r="B18" s="59"/>
-[...2 lines deleted...]
-      <c r="E18" s="59"/>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="57"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="50"/>
-      <c r="I18" s="445"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="542"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...13 lines deleted...]
-      </c>
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="198"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="874" t="s">
+        <v>229</v>
+      </c>
+      <c r="F19" s="35"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="50"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H19" s="48"/>
+      <c r="I19" s="633"/>
+      <c r="J19" s="450"/>
       <c r="K19" s="29"/>
-      <c r="L19" s="29"/>
+      <c r="L19" s="897" t="s">
+        <v>280</v>
+      </c>
       <c r="M19" s="20"/>
-      <c r="N19" s="65"/>
-[...13 lines deleted...]
-      <c r="J20" s="419"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="201"/>
+      <c r="C20" s="634"/>
+      <c r="D20" s="113"/>
+      <c r="E20" s="555"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="59"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="636"/>
+      <c r="J20" s="512"/>
       <c r="K20" s="24"/>
-      <c r="L20" s="24"/>
+      <c r="L20" s="476"/>
       <c r="M20" s="23"/>
-      <c r="N20" s="66"/>
+      <c r="N20" s="64"/>
       <c r="O20" s="21"/>
-      <c r="P20" s="193"/>
-[...28 lines deleted...]
-      <c r="E22" s="500"/>
+      <c r="P20" s="186"/>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="333"/>
+      <c r="C21" s="531"/>
+      <c r="D21" s="251"/>
+      <c r="E21" s="844" t="s">
+        <v>248</v>
+      </c>
+      <c r="F21" s="523"/>
+      <c r="G21" s="591"/>
+      <c r="H21" s="637"/>
+      <c r="I21" s="870"/>
+      <c r="J21" s="478"/>
+      <c r="K21" s="253"/>
+      <c r="L21" s="740" t="s">
+        <v>340</v>
+      </c>
+      <c r="M21" s="367"/>
+      <c r="N21" s="368"/>
+      <c r="O21" s="369"/>
+      <c r="P21" s="370"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="202"/>
+      <c r="B22" s="380"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="974"/>
       <c r="F22" s="31"/>
       <c r="G22" s="32"/>
-      <c r="H22" s="54"/>
-[...1 lines deleted...]
-      <c r="J22" s="40"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="638"/>
+      <c r="J22" s="39"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
-      <c r="M22" s="46"/>
-[...5 lines deleted...]
-      <c r="A23" s="210" t="s">
+      <c r="M22" s="44"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="185"/>
+    </row>
+    <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="203" t="s">
         <v>169</v>
       </c>
-      <c r="B23" s="59"/>
-[...2 lines deleted...]
-      <c r="E23" s="793"/>
+      <c r="B23" s="57"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="639"/>
       <c r="F23" s="35"/>
       <c r="G23" s="29"/>
-      <c r="H23" s="50"/>
-[...1 lines deleted...]
-      <c r="J23" s="502"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="640"/>
+      <c r="J23" s="641"/>
       <c r="K23" s="29"/>
       <c r="L23" s="36"/>
       <c r="M23" s="36"/>
-      <c r="N23" s="59"/>
-[...13 lines deleted...]
-      </c>
+      <c r="N23" s="57"/>
+      <c r="O23" s="343"/>
+      <c r="P23" s="344"/>
+    </row>
+    <row r="24" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="203"/>
+      <c r="B24" s="174"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="973" t="s">
+        <v>235</v>
+      </c>
+      <c r="F24" s="518"/>
       <c r="G24" s="29"/>
-      <c r="H24" s="50"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H24" s="48"/>
+      <c r="I24" s="972"/>
+      <c r="J24" s="35"/>
       <c r="K24" s="29"/>
-      <c r="L24" s="263"/>
-[...5 lines deleted...]
-      <c r="P24" s="827" t="s">
+      <c r="L24" s="897" t="s">
+        <v>287</v>
+      </c>
+      <c r="M24" s="897" t="s">
+        <v>351</v>
+      </c>
+      <c r="N24" s="57"/>
+      <c r="O24" s="430"/>
+      <c r="P24" s="429"/>
+    </row>
+    <row r="25" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="428"/>
+      <c r="B25" s="642"/>
+      <c r="C25" s="643"/>
+      <c r="D25" s="975"/>
+      <c r="E25" s="520"/>
+      <c r="F25" s="644"/>
+      <c r="G25" s="645"/>
+      <c r="H25" s="646"/>
+      <c r="I25" s="971"/>
+      <c r="J25" s="518"/>
+      <c r="K25" s="24"/>
+      <c r="M25" s="255"/>
+      <c r="N25" s="255"/>
+      <c r="O25" s="430"/>
+      <c r="P25" s="969"/>
+    </row>
+    <row r="26" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="249"/>
+      <c r="B26" s="697"/>
+      <c r="C26" s="510"/>
+      <c r="D26" s="888"/>
+      <c r="E26" s="526"/>
+      <c r="F26" s="644"/>
+      <c r="G26" s="253"/>
+      <c r="H26" s="254"/>
+      <c r="I26" s="970"/>
+      <c r="J26" s="644"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="889" t="s">
+        <v>263</v>
+      </c>
+      <c r="M26" s="256"/>
+      <c r="N26" s="256"/>
+      <c r="O26" s="430"/>
+      <c r="P26" s="743"/>
+    </row>
+    <row r="27" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="204"/>
+      <c r="B27" s="188"/>
+      <c r="C27" s="221"/>
+      <c r="D27" s="220"/>
+      <c r="E27" s="470"/>
+      <c r="F27" s="471"/>
+      <c r="G27" s="189"/>
+      <c r="H27" s="192"/>
+      <c r="I27" s="648"/>
+      <c r="J27" s="471"/>
+      <c r="K27" s="189"/>
+      <c r="L27" s="649"/>
+      <c r="M27" s="194"/>
+      <c r="N27" s="194"/>
+      <c r="O27" s="195"/>
+      <c r="P27" s="196"/>
+    </row>
+    <row r="28" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="167"/>
+      <c r="B28" s="168"/>
+      <c r="C28" s="168"/>
+      <c r="D28" s="169"/>
+      <c r="E28" s="472"/>
+      <c r="F28" s="168"/>
+      <c r="G28" s="169"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="222"/>
+      <c r="J28" s="170"/>
+      <c r="K28" s="169"/>
+      <c r="L28" s="171"/>
+      <c r="M28" s="169"/>
+      <c r="N28" s="168"/>
+      <c r="O28" s="171"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A29" s="167"/>
+      <c r="B29" s="171"/>
+      <c r="C29" s="171"/>
+      <c r="D29" s="169"/>
+      <c r="E29" s="171"/>
+      <c r="F29" s="171"/>
+      <c r="G29" s="169"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="171"/>
+      <c r="J29" s="171"/>
+      <c r="K29" s="169"/>
+      <c r="M29" s="169"/>
+      <c r="N29" s="171"/>
+      <c r="O29" s="171"/>
+      <c r="S29" s="168"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E32" s="168"/>
+      <c r="I32" s="168"/>
+    </row>
+    <row r="34" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B34" s="997" t="s">
+        <v>213</v>
+      </c>
+      <c r="D34" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="14.4" customHeight="1">
-[...153 lines deleted...]
-      <c r="I40" s="229"/>
+    <row r="35" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="I35" s="222"/>
+    </row>
+    <row r="38" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="E38" s="168"/>
+      <c r="I38" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3037D0D-2DAB-4E7B-A7EB-B7CC613B6E30}">
-  <dimension ref="A1:T36"/>
+  <dimension ref="A1:T37"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="N2" sqref="N1:N1048576"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="21.6640625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="15" max="16" width="15.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.81640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="3.36328125" customWidth="1"/>
+    <col min="12" max="12" width="24.6328125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="15.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="239" t="s">
+      <c r="E3" s="232" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="237"/>
+      <c r="F3" s="230"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="234" t="s">
+      <c r="I3" s="227" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="368" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-      <c r="A4" s="205" t="s">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
         <v>170</v>
       </c>
-      <c r="B4" s="571" t="s">
-[...140 lines deleted...]
-      <c r="A10" s="205" t="s">
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="712"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="713"/>
+      <c r="P5" s="706"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="714"/>
+      <c r="P6" s="707"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="712"/>
+      <c r="P7" s="704"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="708"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="714"/>
+      <c r="P9" s="707"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
         <v>171</v>
       </c>
-      <c r="B10" s="572" t="s">
-[...126 lines deleted...]
-      <c r="E15" s="128"/>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="712"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="390"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="710"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="711"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="712"/>
+      <c r="P13" s="709"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="717"/>
+      <c r="P14" s="716"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...10 lines deleted...]
-      <c r="A16" s="205" t="s">
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
         <v>172</v>
       </c>
-      <c r="B16" s="508"/>
-[...2 lines deleted...]
-      <c r="E16" s="124"/>
+      <c r="B16" s="650"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="120"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
+      <c r="H16" s="63"/>
       <c r="I16" s="25"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...13 lines deleted...]
-      <c r="E17" s="509"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="630"/>
+      <c r="P16" s="651"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="652"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
+      <c r="H17" s="71"/>
       <c r="I17" s="30"/>
-      <c r="J17" s="40"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...5 lines deleted...]
-      <c r="A18" s="205" t="s">
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
         <v>173</v>
       </c>
-      <c r="B18" s="59"/>
-[...2 lines deleted...]
-      <c r="E18" s="236"/>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="229"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="50"/>
-      <c r="I18" s="443"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="541"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
-      <c r="L18" s="29"/>
-[...14 lines deleted...]
-      <c r="F19" s="415"/>
+      <c r="M18" s="650"/>
+      <c r="N18" s="650"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="198"/>
+      <c r="B19" s="741" t="s">
+        <v>214</v>
+      </c>
+      <c r="C19" s="448"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="476"/>
+      <c r="F19" s="450"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="50"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H19" s="48"/>
+      <c r="I19" s="977"/>
+      <c r="J19" s="450"/>
       <c r="K19" s="29"/>
-      <c r="L19" s="29"/>
-[...24 lines deleted...]
-      <c r="A21" s="210" t="s">
+      <c r="L19" s="876" t="s">
+        <v>271</v>
+      </c>
+      <c r="M19" s="936" t="s">
+        <v>331</v>
+      </c>
+      <c r="N19" s="731" t="s">
+        <v>352</v>
+      </c>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="334"/>
+      <c r="B20" s="375"/>
+      <c r="C20" s="483"/>
+      <c r="D20" s="544"/>
+      <c r="E20" s="932"/>
+      <c r="F20" s="485"/>
+      <c r="G20" s="545"/>
+      <c r="H20" s="270"/>
+      <c r="I20" s="627"/>
+      <c r="J20" s="485"/>
+      <c r="K20" s="545"/>
+      <c r="M20" s="64"/>
+      <c r="N20" s="64"/>
+      <c r="O20" s="978"/>
+      <c r="P20" s="186"/>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="334"/>
+      <c r="B21" s="375"/>
+      <c r="C21" s="483"/>
+      <c r="D21" s="544"/>
+      <c r="E21" s="932"/>
+      <c r="F21" s="487"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="977"/>
+      <c r="J21" s="485"/>
+      <c r="K21" s="545"/>
+      <c r="L21" s="889" t="s">
+        <v>270</v>
+      </c>
+      <c r="M21" s="547"/>
+      <c r="N21" s="546"/>
+      <c r="O21" s="548"/>
+      <c r="P21" s="549"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="202"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="158"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="32"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="185"/>
+    </row>
+    <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="203" t="s">
         <v>174</v>
       </c>
-      <c r="B21" s="59"/>
-[...139 lines deleted...]
-      <c r="G27" s="173"/>
+      <c r="B23" s="57"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="653"/>
+      <c r="F23" s="551"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="654"/>
+      <c r="J23" s="655"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="57"/>
+      <c r="O23" s="343"/>
+      <c r="P23" s="344"/>
+    </row>
+    <row r="24" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="203"/>
+      <c r="B24" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="C24" s="65"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="876" t="s">
+        <v>242</v>
+      </c>
+      <c r="F24" s="35"/>
+      <c r="G24" s="545"/>
+      <c r="H24" s="48"/>
+      <c r="I24" s="656"/>
+      <c r="J24" s="487"/>
+      <c r="K24" s="451"/>
+      <c r="L24" s="844" t="s">
+        <v>322</v>
+      </c>
+      <c r="M24" s="980" t="s">
+        <v>314</v>
+      </c>
+      <c r="N24" s="57"/>
+      <c r="O24" s="430"/>
+      <c r="P24" s="969"/>
+    </row>
+    <row r="25" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="283"/>
+      <c r="B25" s="863" t="s">
+        <v>220</v>
+      </c>
+      <c r="C25" s="589"/>
+      <c r="D25" s="544"/>
+      <c r="E25" s="375"/>
+      <c r="F25" s="171"/>
+      <c r="G25" s="545"/>
+      <c r="H25" s="270"/>
+      <c r="I25" s="867"/>
+      <c r="J25" s="452"/>
+      <c r="K25" s="486"/>
+      <c r="M25" s="489"/>
+      <c r="N25" s="36"/>
+      <c r="O25" s="839"/>
+      <c r="P25" s="979"/>
+    </row>
+    <row r="26" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="204"/>
+      <c r="B26" s="188"/>
+      <c r="C26" s="221"/>
+      <c r="D26" s="220"/>
+      <c r="E26" s="188"/>
+      <c r="F26" s="191"/>
+      <c r="G26" s="189"/>
+      <c r="H26" s="192"/>
+      <c r="I26" s="648"/>
+      <c r="J26" s="191"/>
+      <c r="K26" s="189"/>
+      <c r="L26" s="193"/>
+      <c r="M26" s="194"/>
+      <c r="N26" s="194"/>
+      <c r="O26" s="195"/>
+      <c r="P26" s="196"/>
+    </row>
+    <row r="27" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="167"/>
+      <c r="B27" s="168"/>
+      <c r="C27" s="168"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="168"/>
+      <c r="F27" s="168"/>
+      <c r="G27" s="169"/>
       <c r="H27" s="33"/>
-      <c r="I27" s="175"/>
-[...20 lines deleted...]
-      <c r="I36" s="229"/>
+      <c r="I27" s="265"/>
+      <c r="J27" s="170"/>
+      <c r="K27" s="169"/>
+      <c r="L27" s="171"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="168"/>
+      <c r="O27" s="171"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A28" s="167"/>
+      <c r="B28" s="171"/>
+      <c r="C28" s="171"/>
+      <c r="D28" s="169"/>
+      <c r="E28" s="171"/>
+      <c r="F28" s="171"/>
+      <c r="G28" s="169"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="171"/>
+      <c r="J28" s="171"/>
+      <c r="K28" s="169"/>
+      <c r="L28" s="171"/>
+      <c r="M28" s="169"/>
+      <c r="N28" s="171"/>
+      <c r="O28" s="171"/>
+      <c r="S28" s="168"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E31" s="168"/>
+      <c r="I31" s="168"/>
+    </row>
+    <row r="34" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I34" s="222"/>
+    </row>
+    <row r="35" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I35" s="222"/>
+    </row>
+    <row r="37" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E37" s="168"/>
+      <c r="I37" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA559851-BBBD-4E80-A998-24DFFCF982C7}">
   <dimension ref="A1:T41"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I44" sqref="I44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="23.5546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="1.6640625" customWidth="1"/>
+    <col min="2" max="2" width="23.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
     <col min="9" max="9" width="27" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="3.44140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16" width="13.33203125" customWidth="1"/>
+    <col min="10" max="10" width="3.453125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="24.1796875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="20.1796875" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="13.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>93</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="239" t="s">
+      <c r="E3" s="232" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="237"/>
+      <c r="F3" s="230"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="307" t="s">
+      <c r="I3" s="285" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-      <c r="A4" s="205" t="s">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
         <v>175</v>
       </c>
-      <c r="B4" s="571"/>
-[...138 lines deleted...]
-      <c r="A10" s="205" t="s">
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="712"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="713"/>
+      <c r="P5" s="706"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="714"/>
+      <c r="P6" s="707"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>69</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="712"/>
+      <c r="P7" s="704"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="708"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="714"/>
+      <c r="P9" s="707"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
         <v>176</v>
       </c>
-      <c r="B10" s="572"/>
-[...124 lines deleted...]
-      <c r="E15" s="128"/>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="712"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="390"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="710"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="711"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="712"/>
+      <c r="P13" s="709"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="717"/>
+      <c r="P14" s="716"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...10 lines deleted...]
-      <c r="A16" s="205" t="s">
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
         <v>177</v>
       </c>
-      <c r="B16" s="179"/>
-[...2 lines deleted...]
-      <c r="E16" s="497"/>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="657"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
-      <c r="I16" s="59"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="57"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...27 lines deleted...]
-      <c r="A18" s="205" t="s">
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="334"/>
+      <c r="C17" s="543"/>
+      <c r="D17" s="544"/>
+      <c r="E17" s="732"/>
+      <c r="F17" s="171"/>
+      <c r="G17" s="545"/>
+      <c r="H17" s="546"/>
+      <c r="I17" s="124"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="545"/>
+      <c r="L17" s="545"/>
+      <c r="M17" s="547"/>
+      <c r="N17" s="546"/>
+      <c r="O17" s="548"/>
+      <c r="P17" s="549"/>
+      <c r="T17" s="121"/>
+    </row>
+    <row r="18" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="202"/>
+      <c r="B18" s="158"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="112"/>
+      <c r="E18" s="473"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="71"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="39"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="44"/>
+      <c r="N18" s="71"/>
+      <c r="O18" s="53"/>
+      <c r="P18" s="185"/>
+    </row>
+    <row r="19" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="198" t="s">
         <v>178</v>
       </c>
-      <c r="B18" s="59"/>
-[...25 lines deleted...]
-      </c>
+      <c r="B19" s="57"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="229"/>
+      <c r="F19" s="35"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="66"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H19" s="48"/>
+      <c r="I19" s="174"/>
+      <c r="J19" s="22"/>
       <c r="K19" s="29"/>
-      <c r="L19" s="510"/>
+      <c r="L19" s="29"/>
       <c r="M19" s="20"/>
-      <c r="N19" s="65"/>
-[...69 lines deleted...]
-      <c r="E23" s="77"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="198"/>
+      <c r="B20" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="C20" s="65"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="858" t="s">
+        <v>236</v>
+      </c>
+      <c r="F20" s="35"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="64"/>
+      <c r="I20" s="658"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="897" t="s">
+        <v>288</v>
+      </c>
+      <c r="M20" s="985" t="s">
+        <v>332</v>
+      </c>
+      <c r="N20" s="63"/>
+      <c r="O20" s="67"/>
+      <c r="P20" s="184"/>
+    </row>
+    <row r="21" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="334"/>
+      <c r="B21" s="931" t="s">
+        <v>220</v>
+      </c>
+      <c r="C21" s="65"/>
+      <c r="D21" s="544"/>
+      <c r="E21" s="986"/>
+      <c r="F21" s="171"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="368"/>
+      <c r="I21" s="658"/>
+      <c r="J21" s="171"/>
+      <c r="K21" s="545"/>
+      <c r="M21" s="547"/>
+      <c r="N21" s="546"/>
+      <c r="O21" s="548"/>
+      <c r="P21" s="549"/>
+    </row>
+    <row r="22" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="341"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="962"/>
+      <c r="F22" s="626"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="659"/>
+      <c r="I22" s="661"/>
+      <c r="J22" s="626"/>
+      <c r="K22" s="545"/>
+      <c r="L22" s="509"/>
+      <c r="M22" s="659"/>
+      <c r="N22" s="659"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="660"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="202"/>
+      <c r="B23" s="188"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="112"/>
+      <c r="E23" s="73"/>
       <c r="F23" s="31"/>
       <c r="G23" s="32"/>
-      <c r="H23" s="75"/>
-[...1 lines deleted...]
-      <c r="J23" s="40"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="662"/>
+      <c r="J23" s="39"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
-      <c r="M23" s="46"/>
-[...5 lines deleted...]
-      <c r="A24" s="385" t="s">
+      <c r="M23" s="44"/>
+      <c r="N23" s="71"/>
+      <c r="O23" s="53"/>
+      <c r="P23" s="185"/>
+    </row>
+    <row r="24" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="342" t="s">
         <v>179</v>
       </c>
-      <c r="B24" s="410"/>
-[...2 lines deleted...]
-      <c r="E24" s="59"/>
+      <c r="B24" s="504"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="57"/>
       <c r="F24" s="35"/>
       <c r="G24" s="29"/>
-      <c r="H24" s="693"/>
-[...1 lines deleted...]
-      <c r="J24" s="502"/>
+      <c r="H24" s="584"/>
+      <c r="I24" s="160"/>
+      <c r="J24" s="641"/>
       <c r="K24" s="29"/>
-      <c r="L24" s="36"/>
       <c r="M24" s="36"/>
-      <c r="N24" s="59"/>
-[...13 lines deleted...]
-      <c r="I25" s="714" t="s">
+      <c r="N24" s="57"/>
+      <c r="O24" s="57"/>
+      <c r="P24" s="344"/>
+    </row>
+    <row r="25" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="203"/>
+      <c r="B25" s="830" t="s">
+        <v>199</v>
+      </c>
+      <c r="C25" s="65"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="876" t="s">
+        <v>243</v>
+      </c>
+      <c r="F25" s="35"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="628"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="876" t="s">
+        <v>281</v>
+      </c>
+      <c r="M25" s="982" t="s">
         <v>310</v>
       </c>
-      <c r="J25" s="35">
-[...122 lines deleted...]
-      <c r="G31" s="173"/>
+      <c r="N25" s="897" t="s">
+        <v>353</v>
+      </c>
+      <c r="O25" s="57"/>
+      <c r="P25" s="733"/>
+    </row>
+    <row r="26" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="203"/>
+      <c r="B26" s="371"/>
+      <c r="C26" s="448"/>
+      <c r="D26" s="449"/>
+      <c r="E26" s="628"/>
+      <c r="F26" s="487"/>
+      <c r="G26" s="451"/>
+      <c r="H26" s="447"/>
+      <c r="I26" s="628"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="476"/>
+      <c r="N26" s="57"/>
+      <c r="O26" s="57"/>
+      <c r="P26" s="983"/>
+    </row>
+    <row r="27" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="283"/>
+      <c r="B27" s="555"/>
+      <c r="C27" s="829"/>
+      <c r="D27" s="484"/>
+      <c r="E27" s="858" t="s">
+        <v>230</v>
+      </c>
+      <c r="F27" s="574"/>
+      <c r="G27" s="486"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="587"/>
+      <c r="J27" s="171"/>
+      <c r="K27" s="545"/>
+      <c r="L27" s="982" t="s">
+        <v>264</v>
+      </c>
+      <c r="M27" s="981" t="s">
+        <v>315</v>
+      </c>
+      <c r="N27" s="36"/>
+      <c r="O27" s="36"/>
+      <c r="P27" s="733"/>
+    </row>
+    <row r="28" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="283"/>
+      <c r="B28" s="375"/>
+      <c r="C28" s="829"/>
+      <c r="D28" s="484"/>
+      <c r="E28" s="587"/>
+      <c r="F28" s="574"/>
+      <c r="G28" s="486"/>
+      <c r="H28" s="447"/>
+      <c r="I28" s="587"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="476"/>
+      <c r="M28" s="58"/>
+      <c r="N28" s="36"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="429"/>
+    </row>
+    <row r="29" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="283"/>
+      <c r="B29" s="976"/>
+      <c r="C29" s="829"/>
+      <c r="D29" s="484"/>
+      <c r="E29" s="587"/>
+      <c r="F29" s="574"/>
+      <c r="G29" s="486"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="587"/>
+      <c r="J29" s="46"/>
+      <c r="K29" s="545"/>
+      <c r="L29" s="740" t="s">
+        <v>341</v>
+      </c>
+      <c r="M29" s="36"/>
+      <c r="N29" s="36"/>
+      <c r="O29" s="36"/>
+      <c r="P29" s="984"/>
+    </row>
+    <row r="30" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="204"/>
+      <c r="B30" s="663"/>
+      <c r="C30" s="664"/>
+      <c r="D30" s="499"/>
+      <c r="E30" s="665"/>
+      <c r="F30" s="666"/>
+      <c r="G30" s="501"/>
+      <c r="H30" s="667"/>
+      <c r="I30" s="665"/>
+      <c r="J30" s="668"/>
+      <c r="K30" s="189"/>
+      <c r="L30" s="193"/>
+      <c r="M30" s="194"/>
+      <c r="N30" s="195"/>
+      <c r="O30" s="195"/>
+      <c r="P30" s="196"/>
+    </row>
+    <row r="31" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="167"/>
+      <c r="B31" s="168"/>
+      <c r="C31" s="168"/>
+      <c r="D31" s="169"/>
+      <c r="E31" s="168"/>
+      <c r="F31" s="168"/>
+      <c r="G31" s="169"/>
       <c r="H31" s="33"/>
-      <c r="I31" s="229"/>
-[...14 lines deleted...]
-      <c r="G32" s="173"/>
+      <c r="I31" s="222"/>
+      <c r="J31" s="170"/>
+      <c r="K31" s="169"/>
+      <c r="L31" s="171"/>
+      <c r="M31" s="169"/>
+      <c r="N31" s="168"/>
+      <c r="O31" s="171"/>
+    </row>
+    <row r="32" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A32" s="167"/>
+      <c r="B32" s="171"/>
+      <c r="C32" s="171"/>
+      <c r="D32" s="169"/>
+      <c r="E32" s="171"/>
+      <c r="F32" s="171"/>
+      <c r="G32" s="169"/>
       <c r="H32" s="33"/>
-      <c r="I32" s="175"/>
-[...16 lines deleted...]
-      <c r="I41" s="229"/>
+      <c r="I32" s="171"/>
+      <c r="J32" s="171"/>
+      <c r="K32" s="169"/>
+      <c r="M32" s="169"/>
+      <c r="N32" s="171"/>
+      <c r="O32" s="171"/>
+      <c r="S32" s="168"/>
+    </row>
+    <row r="35" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I35" s="168"/>
+    </row>
+    <row r="38" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I38" s="222"/>
+    </row>
+    <row r="41" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E41" s="168"/>
+      <c r="I41" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93D82EBC-2DF6-4EC8-83DB-D0A74DB51391}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="T24" sqref="T24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="25.88671875" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.90625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.08984375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="31.90625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="30.453125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.36328125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="24.453125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="29.08984375" bestFit="1" customWidth="1"/>
+    <col min="14" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>93</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="307" t="s">
+      <c r="I3" s="285" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-      <c r="A4" s="205" t="s">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
         <v>180</v>
       </c>
-      <c r="B4" s="571"/>
-[...138 lines deleted...]
-      <c r="A10" s="205" t="s">
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="712"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="713"/>
+      <c r="P5" s="706"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="714"/>
+      <c r="P6" s="707"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>77</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="712"/>
+      <c r="P7" s="704"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="708"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="714"/>
+      <c r="P9" s="707"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
         <v>181</v>
       </c>
-      <c r="B10" s="572"/>
-[...126 lines deleted...]
-      <c r="E15" s="128"/>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="712"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="669"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="710"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="711"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="702"/>
+      <c r="P13" s="709"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="628"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="414"/>
+      <c r="P14" s="416"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...10 lines deleted...]
-      <c r="A16" s="205" t="s">
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
         <v>182</v>
       </c>
-      <c r="B16" s="179"/>
-[...2 lines deleted...]
-      <c r="E16" s="236"/>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="229"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
-      <c r="I16" s="59"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="57"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...13 lines deleted...]
-      </c>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="365"/>
+      <c r="C17" s="66"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="576"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
-[...1 lines deleted...]
-      <c r="J17" s="40"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...5 lines deleted...]
-      <c r="A18" s="205" t="s">
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
         <v>183</v>
       </c>
-      <c r="B18" s="59"/>
-[...2 lines deleted...]
-      <c r="E18" s="59"/>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="57"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="50"/>
-      <c r="I18" s="179"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="174"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...17 lines deleted...]
-      </c>
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="886" t="s">
+        <v>373</v>
+      </c>
+      <c r="B19" s="124"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="435"/>
+      <c r="F19" s="35"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="50"/>
-[...77 lines deleted...]
-      <c r="A23" s="210" t="s">
+      <c r="H19" s="48"/>
+      <c r="I19" s="435"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="897" t="s">
+        <v>275</v>
+      </c>
+      <c r="M19" s="897" t="s">
+        <v>354</v>
+      </c>
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="263"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="198"/>
+      <c r="B20" s="1028" t="s">
+        <v>206</v>
+      </c>
+      <c r="C20" s="448"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="435"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="435"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="451"/>
+      <c r="M20" s="20"/>
+      <c r="N20" s="63"/>
+      <c r="O20" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="263" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="201"/>
+      <c r="B21" s="435"/>
+      <c r="C21" s="436"/>
+      <c r="D21" s="113"/>
+      <c r="E21" s="435"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="81"/>
+      <c r="I21" s="435"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="64"/>
+      <c r="O21" s="863" t="s">
+        <v>220</v>
+      </c>
+      <c r="P21" s="186"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="333"/>
+      <c r="B22" s="741" t="s">
+        <v>215</v>
+      </c>
+      <c r="C22" s="531"/>
+      <c r="D22" s="251"/>
+      <c r="E22" s="258"/>
+      <c r="F22" s="252"/>
+      <c r="G22" s="591"/>
+      <c r="H22" s="637"/>
+      <c r="I22" s="670"/>
+      <c r="J22" s="252"/>
+      <c r="K22" s="253"/>
+      <c r="L22" s="671"/>
+      <c r="M22" s="367"/>
+      <c r="N22" s="368"/>
+      <c r="O22" s="369"/>
+      <c r="P22" s="370"/>
+    </row>
+    <row r="23" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="202"/>
+      <c r="B23" s="73"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="112"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="52"/>
+      <c r="I23" s="158"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="44"/>
+      <c r="N23" s="71"/>
+      <c r="O23" s="53"/>
+      <c r="P23" s="185"/>
+    </row>
+    <row r="24" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="203" t="s">
         <v>184</v>
       </c>
-      <c r="B23" s="59"/>
-[...27 lines deleted...]
-      </c>
+      <c r="B24" s="57"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="35"/>
       <c r="G24" s="29"/>
-      <c r="H24" s="50"/>
-[...100 lines deleted...]
-      <c r="G29" s="173"/>
+      <c r="H24" s="48"/>
+      <c r="I24" s="160"/>
+      <c r="J24" s="641"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="896" t="s">
+        <v>269</v>
+      </c>
+      <c r="N24" s="57"/>
+      <c r="O24" s="343"/>
+      <c r="P24" s="344"/>
+    </row>
+    <row r="25" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="203"/>
+      <c r="B25" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="C25" s="65"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="672"/>
+      <c r="F25" s="35"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="528"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="29"/>
+      <c r="M25" s="36"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="430"/>
+      <c r="P25" s="429"/>
+    </row>
+    <row r="26" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="426"/>
+      <c r="B26" s="863" t="s">
+        <v>220</v>
+      </c>
+      <c r="C26" s="122"/>
+      <c r="D26" s="113"/>
+      <c r="E26" s="673"/>
+      <c r="F26" s="46"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="674"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="889" t="s">
+        <v>265</v>
+      </c>
+      <c r="M26" s="521"/>
+      <c r="N26" s="435"/>
+      <c r="O26" s="430"/>
+      <c r="P26" s="429"/>
+    </row>
+    <row r="27" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="249"/>
+      <c r="C27" s="510"/>
+      <c r="D27" s="251"/>
+      <c r="E27" s="435"/>
+      <c r="F27" s="523"/>
+      <c r="G27" s="253"/>
+      <c r="H27" s="254"/>
+      <c r="I27" s="633"/>
+      <c r="J27" s="523"/>
+      <c r="K27" s="253"/>
+      <c r="M27" s="256"/>
+      <c r="N27" s="256"/>
+      <c r="O27" s="173"/>
+      <c r="P27" s="257"/>
+    </row>
+    <row r="28" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="204"/>
+      <c r="B28" s="188"/>
+      <c r="C28" s="221"/>
+      <c r="D28" s="220"/>
+      <c r="E28" s="188"/>
+      <c r="F28" s="191"/>
+      <c r="G28" s="189"/>
+      <c r="H28" s="192"/>
+      <c r="I28" s="675"/>
+      <c r="J28" s="191"/>
+      <c r="K28" s="189"/>
+      <c r="L28" s="194"/>
+      <c r="M28" s="194"/>
+      <c r="N28" s="194"/>
+      <c r="O28" s="195"/>
+      <c r="P28" s="196"/>
+    </row>
+    <row r="29" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="167"/>
+      <c r="B29" s="168"/>
+      <c r="C29" s="168"/>
+      <c r="D29" s="169"/>
+      <c r="E29" s="168"/>
+      <c r="F29" s="168"/>
+      <c r="G29" s="169"/>
       <c r="H29" s="33"/>
-      <c r="I29" s="229"/>
-[...14 lines deleted...]
-      <c r="G30" s="173"/>
+      <c r="I29" s="222"/>
+      <c r="J29" s="170"/>
+      <c r="K29" s="169"/>
+      <c r="L29" s="171"/>
+      <c r="M29" s="169"/>
+      <c r="N29" s="168"/>
+      <c r="O29" s="171"/>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A30" s="167"/>
+      <c r="B30" s="171"/>
+      <c r="C30" s="171"/>
+      <c r="D30" s="169"/>
+      <c r="E30" s="171"/>
+      <c r="F30" s="171"/>
+      <c r="G30" s="169"/>
       <c r="H30" s="33"/>
-      <c r="I30" s="175"/>
-[...20 lines deleted...]
-      <c r="I39" s="229"/>
+      <c r="I30" s="171"/>
+      <c r="J30" s="171"/>
+      <c r="K30" s="169"/>
+      <c r="L30" s="171"/>
+      <c r="M30" s="169"/>
+      <c r="N30" s="171"/>
+      <c r="O30" s="171"/>
+      <c r="S30" s="168"/>
+    </row>
+    <row r="33" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E33" s="168"/>
+      <c r="I33" s="168"/>
+    </row>
+    <row r="35" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I35" s="281"/>
+    </row>
+    <row r="36" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I36" s="222"/>
+    </row>
+    <row r="39" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E39" s="168"/>
+      <c r="I39" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="67" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76F5B3D0-F9F9-4FFC-9409-7763001C1372}">
-  <dimension ref="A1:T52"/>
+  <dimension ref="A1:T43"/>
   <sheetViews>
-    <sheetView zoomScale="73" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I32" sqref="I32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="32.33203125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="42.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="32.36328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="32.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="31.6328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="42.453125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="11.6640625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="26" width="17.109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.6328125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.54296875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.08984375" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="17.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...20 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1041" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" s="1042"/>
+      <c r="I1" s="1042"/>
+      <c r="J1" s="1042"/>
+      <c r="K1" s="1042"/>
+      <c r="L1" s="1042"/>
+      <c r="M1" s="1042"/>
+      <c r="N1" s="1042"/>
+      <c r="O1" s="1042"/>
+      <c r="P1" s="1043"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="239" t="s">
+      <c r="E3" s="232" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="237"/>
+      <c r="F3" s="230"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="234" t="s">
+      <c r="I3" s="227" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="230" t="s">
+      <c r="M3" s="223" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="175" t="s">
         <v>12</v>
       </c>
       <c r="R3" s="28"/>
     </row>
-    <row r="4" spans="1:20">
-[...6 lines deleted...]
-      <c r="E4" s="539"/>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>149</v>
+      </c>
+      <c r="B4" s="236"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="216"/>
+      <c r="E4" s="377"/>
       <c r="F4" s="35"/>
       <c r="G4" s="29"/>
-      <c r="H4" s="50"/>
+      <c r="H4" s="48"/>
       <c r="I4" s="28"/>
-      <c r="J4" s="82"/>
-[...13 lines deleted...]
-      <c r="F5" s="47"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="130"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="90"/>
+      <c r="P4" s="176"/>
+    </row>
+    <row r="5" spans="1:20" ht="22.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="199"/>
+      <c r="B5" s="378"/>
+      <c r="C5" s="218"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="379"/>
+      <c r="F5" s="45"/>
       <c r="G5" s="24"/>
-      <c r="H5" s="51"/>
-[...14 lines deleted...]
-      <c r="E6" s="70"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="91"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="56"/>
+      <c r="O5" s="58"/>
+      <c r="P5" s="177"/>
+    </row>
+    <row r="6" spans="1:20" ht="23" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A6" s="200"/>
+      <c r="B6" s="380"/>
+      <c r="C6" s="219"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="66"/>
       <c r="F6" s="31"/>
       <c r="G6" s="32"/>
-      <c r="H6" s="54"/>
+      <c r="H6" s="52"/>
       <c r="I6" s="30"/>
-      <c r="J6" s="64"/>
-[...14 lines deleted...]
-      <c r="E7" s="90"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="95"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="128"/>
+      <c r="P6" s="178"/>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="174"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="86"/>
       <c r="F7" s="35"/>
       <c r="G7" s="29"/>
-      <c r="H7" s="50"/>
+      <c r="H7" s="48"/>
       <c r="I7" s="25"/>
-      <c r="J7" s="84"/>
-[...13 lines deleted...]
-      <c r="F8" s="47"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="97"/>
+      <c r="L7" s="126"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="117"/>
+      <c r="P7" s="179"/>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="75"/>
+      <c r="C8" s="122"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="45"/>
       <c r="G8" s="24"/>
-      <c r="H8" s="51"/>
-[...14 lines deleted...]
-      <c r="E9" s="100"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="88"/>
+      <c r="J8" s="79"/>
+      <c r="K8" s="100"/>
+      <c r="L8" s="76"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="101"/>
+      <c r="O8" s="124"/>
+      <c r="P8" s="177"/>
+    </row>
+    <row r="9" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="125"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="96"/>
       <c r="F9" s="31"/>
       <c r="G9" s="32"/>
-      <c r="H9" s="54"/>
+      <c r="H9" s="52"/>
       <c r="I9" s="30"/>
-      <c r="J9" s="64"/>
-[...14 lines deleted...]
-      <c r="E10" s="60"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="88"/>
+      <c r="L9" s="134"/>
+      <c r="M9" s="131"/>
+      <c r="N9" s="102"/>
+      <c r="O9" s="94"/>
+      <c r="P9" s="178"/>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>150</v>
+      </c>
+      <c r="B10" s="129"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="77"/>
+      <c r="E10" s="58"/>
       <c r="F10" s="35"/>
       <c r="G10" s="29"/>
-      <c r="H10" s="50"/>
+      <c r="H10" s="48"/>
       <c r="I10" s="25"/>
-      <c r="J10" s="84"/>
-[...13 lines deleted...]
-      <c r="F11" s="47"/>
+      <c r="J10" s="80"/>
+      <c r="K10" s="103"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="83"/>
+      <c r="N10" s="104"/>
+      <c r="O10" s="105"/>
+      <c r="P10" s="180"/>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="122"/>
+      <c r="D11" s="113"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="45"/>
       <c r="G11" s="24"/>
-      <c r="H11" s="51"/>
-[...14 lines deleted...]
-      <c r="E12" s="127"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="46"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="106"/>
+      <c r="L11" s="124"/>
+      <c r="M11" s="124"/>
+      <c r="N11" s="85"/>
+      <c r="O11" s="132"/>
+      <c r="P11" s="177"/>
+    </row>
+    <row r="12" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="112"/>
+      <c r="E12" s="123"/>
       <c r="F12" s="31"/>
       <c r="G12" s="32"/>
-      <c r="H12" s="54"/>
+      <c r="H12" s="52"/>
       <c r="I12" s="30"/>
-      <c r="J12" s="64"/>
-[...14 lines deleted...]
-      <c r="E13" s="90"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="88"/>
+      <c r="L12" s="94"/>
+      <c r="M12" s="94"/>
+      <c r="N12" s="107"/>
+      <c r="O12" s="94"/>
+      <c r="P12" s="178"/>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="129"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="77"/>
+      <c r="E13" s="86"/>
       <c r="F13" s="35"/>
       <c r="G13" s="29"/>
-      <c r="H13" s="50"/>
+      <c r="H13" s="48"/>
       <c r="I13" s="25"/>
-      <c r="J13" s="84"/>
-[...13 lines deleted...]
-      <c r="F14" s="47"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="108"/>
+      <c r="L13" s="92"/>
+      <c r="M13" s="83"/>
+      <c r="N13" s="98"/>
+      <c r="O13" s="99"/>
+      <c r="P13" s="181"/>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A14" s="201" t="s">
+        <v>208</v>
+      </c>
+      <c r="B14" s="76"/>
+      <c r="C14" s="122"/>
+      <c r="D14" s="113"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="45"/>
       <c r="G14" s="24"/>
-      <c r="H14" s="51"/>
-[...14 lines deleted...]
-      <c r="E15" s="80"/>
+      <c r="H14" s="49"/>
+      <c r="I14" s="46"/>
+      <c r="J14" s="79"/>
+      <c r="K14" s="135"/>
+      <c r="L14" s="76"/>
+      <c r="M14" s="58"/>
+      <c r="N14" s="84"/>
+      <c r="O14" s="132"/>
+      <c r="P14" s="182"/>
+    </row>
+    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="76"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="54"/>
+      <c r="H15" s="52"/>
       <c r="I15" s="30"/>
-      <c r="J15" s="64"/>
-      <c r="K15" s="113"/>
+      <c r="J15" s="62"/>
+      <c r="K15" s="109"/>
       <c r="L15" s="32"/>
-      <c r="M15" s="115"/>
-[...11 lines deleted...]
-      <c r="E16" s="124"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="69"/>
+      <c r="O15" s="136"/>
+      <c r="P15" s="183"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A16" s="237" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="120"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
+      <c r="H16" s="63"/>
       <c r="I16" s="25"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...6 lines deleted...]
-      <c r="B17" s="498"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A17" s="334"/>
+      <c r="B17" s="731" t="s">
+        <v>217</v>
+      </c>
       <c r="C17" s="543"/>
       <c r="D17" s="544"/>
-      <c r="E17" s="545"/>
-[...38 lines deleted...]
-      <c r="D19" s="517"/>
+      <c r="E17" s="840"/>
+      <c r="F17" s="171"/>
+      <c r="G17" s="545"/>
+      <c r="H17" s="546"/>
+      <c r="I17" s="840"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="545"/>
+      <c r="L17" s="545"/>
+      <c r="M17" s="547"/>
+      <c r="N17" s="546"/>
+      <c r="O17" s="548"/>
+      <c r="P17" s="549"/>
+      <c r="T17" s="121"/>
+    </row>
+    <row r="18" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="202"/>
+      <c r="B18" s="439"/>
+      <c r="C18" s="440"/>
+      <c r="D18" s="441"/>
+      <c r="E18" s="442"/>
+      <c r="F18" s="443"/>
+      <c r="G18" s="444"/>
+      <c r="H18" s="445"/>
+      <c r="I18" s="446"/>
+      <c r="J18" s="39"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="44"/>
+      <c r="N18" s="71"/>
+      <c r="O18" s="53"/>
+      <c r="P18" s="185"/>
+    </row>
+    <row r="19" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A19" s="198" t="s">
+        <v>105</v>
+      </c>
+      <c r="B19" s="447"/>
+      <c r="C19" s="448"/>
+      <c r="D19" s="449"/>
       <c r="E19" s="29"/>
-      <c r="F19" s="415"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F19" s="450"/>
+      <c r="G19" s="451"/>
+      <c r="H19" s="452"/>
+      <c r="I19" s="434"/>
       <c r="J19" s="22"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="20"/>
-      <c r="N19" s="65"/>
-[...72 lines deleted...]
-      <c r="J23" s="40"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A20" s="198"/>
+      <c r="B20" s="738" t="s">
+        <v>207</v>
+      </c>
+      <c r="C20" s="448"/>
+      <c r="D20" s="449"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="450"/>
+      <c r="G20" s="451"/>
+      <c r="H20" s="452"/>
+      <c r="I20" s="288"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="903" t="s">
+        <v>294</v>
+      </c>
+      <c r="M20" s="20"/>
+      <c r="N20" s="63"/>
+      <c r="O20" s="67"/>
+      <c r="P20" s="184"/>
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A21" s="201"/>
+      <c r="C21" s="454"/>
+      <c r="D21" s="455"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="456"/>
+      <c r="G21" s="457"/>
+      <c r="H21" s="458"/>
+      <c r="I21" s="459"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="64"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="186"/>
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A22" s="333"/>
+      <c r="B22" s="739" t="s">
+        <v>197</v>
+      </c>
+      <c r="C22" s="460"/>
+      <c r="D22" s="461"/>
+      <c r="E22" s="462"/>
+      <c r="F22" s="463"/>
+      <c r="G22" s="464"/>
+      <c r="H22" s="465"/>
+      <c r="I22" s="466"/>
+      <c r="J22" s="252"/>
+      <c r="K22" s="253"/>
+      <c r="L22" s="903" t="s">
+        <v>364</v>
+      </c>
+      <c r="M22" s="367"/>
+      <c r="N22" s="368"/>
+      <c r="O22" s="369"/>
+      <c r="P22" s="370"/>
+    </row>
+    <row r="23" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="202"/>
+      <c r="B23" s="445"/>
+      <c r="C23" s="468"/>
+      <c r="D23" s="441"/>
+      <c r="E23" s="258"/>
+      <c r="F23" s="443"/>
+      <c r="G23" s="444"/>
+      <c r="H23" s="446"/>
+      <c r="I23" s="442"/>
+      <c r="J23" s="39"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
-      <c r="M23" s="46"/>
-[...15 lines deleted...]
-      <c r="I24" s="550"/>
+      <c r="M23" s="44"/>
+      <c r="N23" s="71"/>
+      <c r="O23" s="53"/>
+      <c r="P23" s="185"/>
+    </row>
+    <row r="24" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A24" s="203" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" s="447"/>
+      <c r="C24" s="448"/>
+      <c r="D24" s="449"/>
+      <c r="E24" s="469"/>
+      <c r="F24" s="450"/>
+      <c r="G24" s="451"/>
+      <c r="H24" s="452"/>
+      <c r="I24" s="434"/>
       <c r="J24" s="22"/>
       <c r="K24" s="29"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
-      <c r="N24" s="59"/>
-[...13 lines deleted...]
-      </c>
+      <c r="N24" s="57"/>
+      <c r="O24" s="343"/>
+      <c r="P24" s="344"/>
+    </row>
+    <row r="25" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A25" s="203"/>
+      <c r="B25" s="520"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="449"/>
+      <c r="E25" s="859" t="s">
+        <v>218</v>
+      </c>
+      <c r="F25" s="450"/>
+      <c r="G25" s="451"/>
+      <c r="H25" s="452"/>
+      <c r="I25" s="60"/>
       <c r="J25" s="22"/>
       <c r="K25" s="29"/>
-      <c r="L25" s="36"/>
+      <c r="L25" s="905" t="s">
+        <v>366</v>
+      </c>
       <c r="M25" s="36"/>
-      <c r="N25" s="59"/>
-[...11 lines deleted...]
-      <c r="J26" s="22"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="345"/>
+      <c r="P25" s="346"/>
+    </row>
+    <row r="26" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A26" s="203"/>
+      <c r="B26" s="520"/>
+      <c r="C26" s="448"/>
+      <c r="D26" s="449"/>
+      <c r="E26" s="845"/>
+      <c r="F26" s="450"/>
+      <c r="G26" s="451"/>
+      <c r="H26" s="452"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="49"/>
       <c r="K26" s="29"/>
-      <c r="L26" s="36"/>
+      <c r="L26" s="903" t="s">
+        <v>343</v>
+      </c>
       <c r="M26" s="36"/>
-      <c r="N26" s="59"/>
-[...47 lines deleted...]
-      <c r="G29" s="173"/>
+      <c r="N26" s="57"/>
+      <c r="O26" s="371"/>
+      <c r="P26" s="382"/>
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A27" s="283"/>
+      <c r="B27" s="520"/>
+      <c r="C27" s="483"/>
+      <c r="D27" s="484"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="485"/>
+      <c r="G27" s="486"/>
+      <c r="H27" s="494"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="848"/>
+      <c r="K27" s="545"/>
+      <c r="L27" s="903" t="s">
+        <v>362</v>
+      </c>
+      <c r="M27" s="489"/>
+      <c r="N27" s="489"/>
+      <c r="O27" s="849"/>
+      <c r="P27" s="850"/>
+    </row>
+    <row r="28" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="204"/>
+      <c r="B28" s="188"/>
+      <c r="C28" s="221"/>
+      <c r="D28" s="220"/>
+      <c r="E28" s="470"/>
+      <c r="F28" s="471"/>
+      <c r="G28" s="189"/>
+      <c r="H28" s="192"/>
+      <c r="I28" s="190"/>
+      <c r="J28" s="191"/>
+      <c r="K28" s="189"/>
+      <c r="L28" s="193"/>
+      <c r="M28" s="194"/>
+      <c r="N28" s="194"/>
+      <c r="O28" s="195"/>
+      <c r="P28" s="196"/>
+      <c r="R28" s="168"/>
+    </row>
+    <row r="29" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="167"/>
+      <c r="B29" s="168"/>
+      <c r="C29" s="168"/>
+      <c r="D29" s="169"/>
+      <c r="E29" s="472"/>
+      <c r="F29" s="168"/>
+      <c r="G29" s="169"/>
       <c r="H29" s="33"/>
-      <c r="I29" s="175"/>
-[...38 lines deleted...]
-      <c r="B34" s="635" t="s">
+      <c r="I29" s="222"/>
+      <c r="J29" s="170"/>
+      <c r="K29" s="169"/>
+      <c r="L29" s="171"/>
+      <c r="M29" s="169"/>
+      <c r="N29" s="168"/>
+      <c r="O29" s="171"/>
+      <c r="R29" s="168"/>
+    </row>
+    <row r="30" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A30" s="167"/>
+      <c r="B30" s="171"/>
+      <c r="C30" s="171"/>
+      <c r="D30" s="169"/>
+      <c r="E30" s="171"/>
+      <c r="F30" s="171"/>
+      <c r="G30" s="169"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="171"/>
+      <c r="J30" s="171"/>
+      <c r="K30" s="169"/>
+      <c r="L30" s="171"/>
+      <c r="M30" s="169"/>
+      <c r="N30" s="171"/>
+      <c r="O30" s="171"/>
+      <c r="S30" s="168"/>
+    </row>
+    <row r="32" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A32">
+        <v>260501</v>
+      </c>
+      <c r="B32" s="731" t="s">
         <v>217</v>
       </c>
-      <c r="C34" s="654"/>
-[...58 lines deleted...]
-      <c r="B39" s="825" t="s">
+      <c r="E32" t="s">
+        <v>292</v>
+      </c>
+      <c r="H32" s="898">
+        <v>303546</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A33" s="284"/>
+      <c r="B33" s="284"/>
+      <c r="C33" s="284"/>
+      <c r="D33" s="284"/>
+      <c r="E33" s="284"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A34">
+        <v>260502</v>
+      </c>
+      <c r="B34" s="738" t="s">
+        <v>207</v>
+      </c>
+      <c r="E34" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A35">
+        <v>260502</v>
+      </c>
+      <c r="B35" s="725" t="s">
+        <v>197</v>
+      </c>
+      <c r="E35" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A36">
+        <v>260502</v>
+      </c>
+      <c r="B36" s="903" t="s">
+        <v>294</v>
+      </c>
+      <c r="E36" t="s">
+        <v>293</v>
+      </c>
+      <c r="H36" s="898">
+        <v>305226</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A37">
+        <v>260502</v>
+      </c>
+      <c r="B37" s="903" t="s">
         <v>364</v>
       </c>
-      <c r="C39" s="305"/>
-[...98 lines deleted...]
-      <c r="E52" s="305"/>
+      <c r="E37" t="s">
+        <v>365</v>
+      </c>
+      <c r="H37">
+        <v>306080</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A40" s="284">
+        <v>260503</v>
+      </c>
+      <c r="B40" s="859" t="s">
+        <v>218</v>
+      </c>
+      <c r="C40" s="890"/>
+      <c r="D40" s="890"/>
+      <c r="E40" s="891" t="s">
+        <v>292</v>
+      </c>
+      <c r="F40" s="892"/>
+      <c r="G40" s="892"/>
+      <c r="H40" s="893">
+        <v>303560</v>
+      </c>
+      <c r="I40" s="892"/>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A41" s="284">
+        <v>260503</v>
+      </c>
+      <c r="B41" s="905" t="s">
+        <v>366</v>
+      </c>
+      <c r="C41" s="894"/>
+      <c r="D41" s="894"/>
+      <c r="E41" s="895" t="s">
+        <v>259</v>
+      </c>
+      <c r="F41" s="895"/>
+      <c r="G41" s="895"/>
+      <c r="H41" s="895">
+        <v>303559</v>
+      </c>
+      <c r="I41" s="735"/>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A42">
+        <v>260503</v>
+      </c>
+      <c r="B42" s="903" t="s">
+        <v>362</v>
+      </c>
+      <c r="E42" t="s">
+        <v>295</v>
+      </c>
+      <c r="H42" s="902">
+        <v>303904</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A43">
+        <v>260503</v>
+      </c>
+      <c r="B43" s="903" t="s">
+        <v>343</v>
+      </c>
+      <c r="E43" t="s">
+        <v>296</v>
+      </c>
+      <c r="H43" t="s">
+        <v>344</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F286686-713B-484C-A2A0-22E4A5906549}">
-  <dimension ref="A1:T43"/>
+  <dimension ref="A1:T42"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="I19" sqref="I19"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="O21" sqref="O21:O22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="23.33203125" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="27.08984375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="8" max="8" width="3.6328125" customWidth="1"/>
+    <col min="9" max="9" width="27.6328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.453125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="22.6328125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="21.453125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.36328125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="14" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>93</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="307" t="s">
+      <c r="I3" s="285" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="671" t="s">
+      <c r="P3" s="420" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-      <c r="A4" s="205" t="s">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
         <v>185</v>
       </c>
-      <c r="B4" s="571"/>
-[...138 lines deleted...]
-      <c r="A10" s="205" t="s">
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="712"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="713"/>
+      <c r="P5" s="706"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="714"/>
+      <c r="P6" s="707"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>82</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="712"/>
+      <c r="P7" s="704"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="708"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="714"/>
+      <c r="P9" s="707"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
         <v>186</v>
       </c>
-      <c r="B10" s="572"/>
-[...126 lines deleted...]
-      <c r="E15" s="128"/>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="712"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="676"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="710"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="711"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="702"/>
+      <c r="P13" s="709"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="628"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="414"/>
+      <c r="P14" s="416"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...10 lines deleted...]
-      <c r="A16" s="205" t="s">
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
         <v>187</v>
       </c>
-      <c r="B16" s="179"/>
-[...2 lines deleted...]
-      <c r="E16" s="236"/>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="229"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
-      <c r="I16" s="59"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="57"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...23 lines deleted...]
-      <c r="A18" s="205" t="s">
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="334"/>
+      <c r="C17" s="543"/>
+      <c r="D17" s="544"/>
+      <c r="E17" s="124"/>
+      <c r="F17" s="171"/>
+      <c r="G17" s="545"/>
+      <c r="H17" s="546"/>
+      <c r="I17" s="124"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="545"/>
+      <c r="L17" s="545"/>
+      <c r="M17" s="547"/>
+      <c r="N17" s="546"/>
+      <c r="O17" s="548"/>
+      <c r="P17" s="549"/>
+      <c r="T17" s="121"/>
+    </row>
+    <row r="18" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="202"/>
+      <c r="B18" s="158"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="112"/>
+      <c r="E18" s="158"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="71"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="677"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="44"/>
+      <c r="N18" s="71"/>
+      <c r="O18" s="53"/>
+      <c r="P18" s="185"/>
+    </row>
+    <row r="19" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="198" t="s">
         <v>188</v>
       </c>
-      <c r="B18" s="59"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B19" s="57"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="57"/>
+      <c r="F19" s="35"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H19" s="48"/>
+      <c r="I19" s="815"/>
       <c r="J19" s="35"/>
-      <c r="K19" s="532"/>
-      <c r="L19" s="748"/>
+      <c r="K19" s="678"/>
+      <c r="L19" s="29"/>
       <c r="M19" s="20"/>
-      <c r="N19" s="65"/>
-[...119 lines deleted...]
-      <c r="A26" s="210" t="s">
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="334"/>
+      <c r="B20" s="860"/>
+      <c r="C20" s="589"/>
+      <c r="D20" s="647"/>
+      <c r="E20" s="871" t="s">
+        <v>231</v>
+      </c>
+      <c r="F20" s="171"/>
+      <c r="G20" s="623"/>
+      <c r="H20" s="64"/>
+      <c r="J20" s="612"/>
+      <c r="K20" s="680"/>
+      <c r="L20" s="740" t="s">
+        <v>333</v>
+      </c>
+      <c r="M20" s="476"/>
+      <c r="N20" s="258"/>
+      <c r="O20" s="258"/>
+      <c r="P20" s="186"/>
+    </row>
+    <row r="21" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="334"/>
+      <c r="B21" s="861"/>
+      <c r="C21" s="122"/>
+      <c r="D21" s="544"/>
+      <c r="E21" s="900"/>
+      <c r="F21" s="644"/>
+      <c r="G21" s="545"/>
+      <c r="H21" s="546"/>
+      <c r="I21" s="994"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="59"/>
+      <c r="M21" s="256"/>
+      <c r="N21" s="258"/>
+      <c r="O21" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="P21" s="186"/>
+      <c r="Q21" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="334"/>
+      <c r="B22" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="C22" s="122"/>
+      <c r="D22" s="544"/>
+      <c r="E22" s="987" t="s">
+        <v>249</v>
+      </c>
+      <c r="F22" s="518"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="988"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="989"/>
+      <c r="L22" s="982" t="s">
+        <v>311</v>
+      </c>
+      <c r="M22" s="256"/>
+      <c r="N22" s="258"/>
+      <c r="O22" s="863" t="s">
+        <v>220</v>
+      </c>
+      <c r="P22" s="549"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="334"/>
+      <c r="B23" s="863" t="s">
+        <v>220</v>
+      </c>
+      <c r="C23" s="589"/>
+      <c r="D23" s="544"/>
+      <c r="E23" s="961"/>
+      <c r="F23" s="518"/>
+      <c r="G23" s="545"/>
+      <c r="H23" s="63"/>
+      <c r="I23" s="988"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="678"/>
+      <c r="L23" s="588"/>
+      <c r="M23" s="256"/>
+      <c r="N23" s="258"/>
+      <c r="O23" s="252"/>
+      <c r="P23" s="186"/>
+    </row>
+    <row r="24" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="202"/>
+      <c r="B24" s="864"/>
+      <c r="C24" s="66"/>
+      <c r="D24" s="112"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="52"/>
+      <c r="I24" s="158"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="677"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="71"/>
+      <c r="O24" s="53"/>
+      <c r="P24" s="185"/>
+    </row>
+    <row r="25" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="203" t="s">
         <v>189</v>
       </c>
-      <c r="B26" s="59"/>
-[...2 lines deleted...]
-      <c r="E26" s="236"/>
+      <c r="B25" s="57"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="229"/>
+      <c r="F25" s="35"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="584"/>
+      <c r="I25" s="610"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="678"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="36"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="343"/>
+      <c r="P25" s="344"/>
+    </row>
+    <row r="26" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="203"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="77"/>
+      <c r="E26" s="871" t="s">
+        <v>244</v>
+      </c>
       <c r="F26" s="35"/>
       <c r="G26" s="29"/>
-      <c r="H26" s="693"/>
-      <c r="I26" s="476"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="627"/>
       <c r="J26" s="35"/>
-      <c r="K26" s="532"/>
-[...20 lines deleted...]
-      </c>
+      <c r="K26" s="678"/>
+      <c r="L26" s="735" t="s">
+        <v>316</v>
+      </c>
+      <c r="M26" s="897" t="s">
+        <v>355</v>
+      </c>
+      <c r="N26" s="57"/>
+      <c r="O26" s="430"/>
+      <c r="P26" s="429"/>
+    </row>
+    <row r="27" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="203"/>
+      <c r="B27" s="741" t="s">
+        <v>198</v>
+      </c>
+      <c r="C27" s="65"/>
+      <c r="D27" s="77"/>
+      <c r="E27" s="517"/>
+      <c r="F27" s="35"/>
       <c r="G27" s="29"/>
-      <c r="H27" s="65"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H27" s="57"/>
+      <c r="I27" s="681"/>
       <c r="J27" s="35"/>
-      <c r="K27" s="532"/>
-      <c r="L27" s="36"/>
+      <c r="K27" s="678"/>
+      <c r="L27" s="932"/>
       <c r="M27" s="36"/>
-      <c r="N27" s="59"/>
-[...120 lines deleted...]
-      <c r="G33" s="173"/>
+      <c r="N27" s="57"/>
+      <c r="O27" s="774"/>
+      <c r="P27" s="866"/>
+    </row>
+    <row r="28" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="283"/>
+      <c r="B28" s="555"/>
+      <c r="C28" s="589"/>
+      <c r="D28" s="544"/>
+      <c r="E28" s="731" t="s">
+        <v>237</v>
+      </c>
+      <c r="F28" s="171"/>
+      <c r="G28" s="686"/>
+      <c r="H28" s="993"/>
+      <c r="I28" s="527"/>
+      <c r="J28" s="171"/>
+      <c r="K28" s="831"/>
+      <c r="L28" s="991" t="s">
+        <v>323</v>
+      </c>
+      <c r="M28" s="58"/>
+      <c r="N28" s="58"/>
+      <c r="O28" s="788"/>
+      <c r="P28" s="990"/>
+    </row>
+    <row r="29" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="249"/>
+      <c r="B29" s="435"/>
+      <c r="C29" s="46"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="476"/>
+      <c r="F29" s="518"/>
+      <c r="G29" s="930"/>
+      <c r="H29" s="992"/>
+      <c r="I29" s="627"/>
+      <c r="J29" s="171"/>
+      <c r="K29" s="831"/>
+      <c r="L29" s="932"/>
+      <c r="M29" s="489"/>
+      <c r="N29" s="489"/>
+      <c r="O29" s="788"/>
+      <c r="P29" s="990"/>
+    </row>
+    <row r="30" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="199"/>
+      <c r="B30" s="435"/>
+      <c r="C30" s="589"/>
+      <c r="D30" s="962"/>
+      <c r="E30" s="995"/>
+      <c r="F30" s="171"/>
+      <c r="G30" s="545"/>
+      <c r="H30" s="124"/>
+      <c r="I30" s="719"/>
+      <c r="J30" s="171"/>
+      <c r="K30" s="831"/>
+      <c r="L30" s="844" t="s">
+        <v>342</v>
+      </c>
+      <c r="M30" s="58"/>
+      <c r="N30" s="58"/>
+      <c r="O30" s="788"/>
+      <c r="P30" s="743"/>
+    </row>
+    <row r="31" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="204"/>
+      <c r="B31" s="683"/>
+      <c r="C31" s="221"/>
+      <c r="D31" s="220"/>
+      <c r="E31" s="188"/>
+      <c r="F31" s="191"/>
+      <c r="G31" s="189"/>
+      <c r="H31" s="529"/>
+      <c r="I31" s="585"/>
+      <c r="J31" s="191"/>
+      <c r="K31" s="189"/>
+      <c r="L31" s="585"/>
+      <c r="M31" s="194"/>
+      <c r="N31" s="194"/>
+      <c r="O31" s="195"/>
+      <c r="P31" s="836"/>
+    </row>
+    <row r="32" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="167"/>
+      <c r="B32" s="168"/>
+      <c r="C32" s="168"/>
+      <c r="D32" s="169"/>
+      <c r="E32" s="168"/>
+      <c r="F32" s="168"/>
+      <c r="G32" s="169"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="222"/>
+      <c r="J32" s="170"/>
+      <c r="K32" s="169"/>
+      <c r="L32" s="171"/>
+      <c r="M32" s="169"/>
+      <c r="N32" s="168"/>
+      <c r="O32" s="171"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A33" s="167"/>
+      <c r="B33" s="171"/>
+      <c r="C33" s="171"/>
+      <c r="D33" s="169"/>
+      <c r="E33" s="171"/>
+      <c r="F33" s="171"/>
+      <c r="G33" s="169"/>
       <c r="H33" s="33"/>
-      <c r="I33" s="229"/>
-[...37 lines deleted...]
-      <c r="I43" s="229"/>
+      <c r="I33" s="171"/>
+      <c r="J33" s="171"/>
+      <c r="K33" s="169"/>
+      <c r="M33" s="169"/>
+      <c r="N33" s="171"/>
+      <c r="O33" s="171"/>
+      <c r="S33" s="168"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="B35" s="168"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E36" s="168"/>
+      <c r="I36" s="168"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="I39" s="222"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E42" s="168"/>
+      <c r="I42" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF52976A-BDF6-40F7-9D05-6C6BDC43572C}">
-  <dimension ref="A1:T39"/>
+  <dimension ref="A1:T36"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A11" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="N19" sqref="N19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="24.5546875" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="14.81640625" customWidth="1"/>
+    <col min="10" max="10" width="4.08984375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="24.453125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="22.81640625" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>93</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="307" t="s">
+      <c r="I3" s="285" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-[...270 lines deleted...]
-      <c r="E15" s="128"/>
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="703"/>
+      <c r="P4" s="705"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="401"/>
+      <c r="P5" s="421"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="397"/>
+      <c r="P6" s="422"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="702"/>
+      <c r="P7" s="704"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="423"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="397"/>
+      <c r="P9" s="422"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="703"/>
+      <c r="P10" s="705"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="669"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="424"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="425"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="703"/>
+      <c r="P13" s="705"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="414"/>
+      <c r="P14" s="416"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...16 lines deleted...]
-      <c r="E16" s="236"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="229"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
-      <c r="I16" s="59"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="57"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...14 lines deleted...]
-      </c>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="506"/>
+      <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
-[...3 lines deleted...]
-      <c r="J17" s="40"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="158"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...11 lines deleted...]
-      <c r="E18" s="445"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="541"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="65"/>
-      <c r="I18" s="443"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="541"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
-      <c r="L18" s="29"/>
-[...12 lines deleted...]
-      <c r="E19" s="492"/>
+      <c r="L18" s="594"/>
+      <c r="N18" s="996"/>
+      <c r="O18" s="584"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="198"/>
+      <c r="B19" s="741" t="s">
+        <v>216</v>
+      </c>
+      <c r="C19" s="65"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="877" t="s">
+        <v>250</v>
+      </c>
       <c r="F19" s="35"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="65"/>
-[...3 lines deleted...]
-      <c r="J19" s="918"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="672"/>
+      <c r="J19" s="963"/>
       <c r="K19" s="29"/>
-      <c r="L19" s="29"/>
-[...25 lines deleted...]
-      <c r="E21" s="77"/>
+      <c r="L19" s="896" t="s">
+        <v>272</v>
+      </c>
+      <c r="M19" s="889" t="s">
+        <v>328</v>
+      </c>
+      <c r="N19" s="897" t="s">
+        <v>356</v>
+      </c>
+      <c r="O19" s="684"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="334"/>
+      <c r="C20" s="589"/>
+      <c r="D20" s="682"/>
+      <c r="E20" s="611"/>
+      <c r="F20" s="310"/>
+      <c r="G20" s="545"/>
+      <c r="H20" s="659"/>
+      <c r="I20" s="371"/>
+      <c r="K20" s="545"/>
+      <c r="L20" s="684"/>
+      <c r="M20" s="684"/>
+      <c r="N20" s="684"/>
+      <c r="O20" s="684"/>
+      <c r="P20" s="184"/>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="202"/>
+      <c r="B21" s="73"/>
+      <c r="C21" s="66"/>
+      <c r="D21" s="112"/>
+      <c r="E21" s="73"/>
       <c r="F21" s="31"/>
       <c r="G21" s="32"/>
-      <c r="H21" s="75"/>
-[...1 lines deleted...]
-      <c r="J21" s="40"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="158"/>
+      <c r="J21" s="39"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
-      <c r="M21" s="46"/>
-[...11 lines deleted...]
-      <c r="E22" s="236"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="71"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="185"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="203" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" s="57"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="229"/>
       <c r="F22" s="35"/>
       <c r="G22" s="29"/>
-      <c r="H22" s="65"/>
-[...1 lines deleted...]
-      <c r="J22" s="502"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="511"/>
+      <c r="J22" s="641"/>
       <c r="K22" s="29"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
-      <c r="N22" s="59"/>
-[...17 lines deleted...]
-      </c>
+      <c r="N22" s="57"/>
+      <c r="O22" s="343"/>
+      <c r="P22" s="344"/>
+    </row>
+    <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="203"/>
+      <c r="B23" s="735" t="s">
+        <v>200</v>
+      </c>
+      <c r="C23" s="65"/>
+      <c r="D23" s="77"/>
+      <c r="F23" s="46"/>
       <c r="G23" s="29"/>
-      <c r="H23" s="65"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H23" s="63"/>
+      <c r="I23" s="685"/>
+      <c r="J23" s="35"/>
       <c r="K23" s="29"/>
-      <c r="M23" s="36"/>
-[...160 lines deleted...]
-      <c r="I39" s="229"/>
+      <c r="L23" s="897" t="s">
+        <v>276</v>
+      </c>
+      <c r="M23" s="897" t="s">
+        <v>282</v>
+      </c>
+      <c r="N23" s="57"/>
+      <c r="O23" s="430"/>
+      <c r="P23" s="429"/>
+    </row>
+    <row r="24" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="201"/>
+      <c r="B24" s="371"/>
+      <c r="C24" s="510"/>
+      <c r="D24" s="544"/>
+      <c r="E24" s="517"/>
+      <c r="F24" s="626"/>
+      <c r="G24" s="545"/>
+      <c r="H24" s="659"/>
+      <c r="I24" s="258"/>
+      <c r="J24" s="171"/>
+      <c r="K24" s="545"/>
+      <c r="M24" s="611"/>
+      <c r="N24" s="611"/>
+      <c r="O24" s="430"/>
+      <c r="P24" s="429"/>
+    </row>
+    <row r="25" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="204"/>
+      <c r="B25" s="188"/>
+      <c r="C25" s="221"/>
+      <c r="D25" s="220"/>
+      <c r="E25" s="188"/>
+      <c r="F25" s="191"/>
+      <c r="G25" s="189"/>
+      <c r="H25" s="529"/>
+      <c r="I25" s="687"/>
+      <c r="J25" s="191"/>
+      <c r="K25" s="189"/>
+      <c r="L25" s="596"/>
+      <c r="M25" s="194"/>
+      <c r="N25" s="194"/>
+      <c r="O25" s="195"/>
+      <c r="P25" s="196"/>
+    </row>
+    <row r="26" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="167"/>
+      <c r="B26" s="168"/>
+      <c r="C26" s="168"/>
+      <c r="D26" s="169"/>
+      <c r="E26" s="168"/>
+      <c r="F26" s="168"/>
+      <c r="G26" s="169"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="222"/>
+      <c r="J26" s="170"/>
+      <c r="K26" s="169"/>
+      <c r="L26" s="171"/>
+      <c r="M26" s="169"/>
+      <c r="N26" s="168"/>
+      <c r="O26" s="171"/>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A27" s="167"/>
+      <c r="B27" s="171"/>
+      <c r="C27" s="171"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="171"/>
+      <c r="F27" s="171"/>
+      <c r="G27" s="169"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="171"/>
+      <c r="J27" s="171"/>
+      <c r="K27" s="169"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="171"/>
+      <c r="O27" s="171"/>
+      <c r="S27" s="168"/>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E30" s="168"/>
+      <c r="I30" s="168"/>
+    </row>
+    <row r="33" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I33" s="222"/>
+    </row>
+    <row r="36" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E36" s="168"/>
+      <c r="I36" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D38ABDD7-D35F-4D3E-B036-38089D89799E}">
-  <dimension ref="A1:T45"/>
+  <dimension ref="A1:T28"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H33" sqref="H33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="21.6640625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.6328125" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="30.36328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="14" width="13.36328125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...20 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>94</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1041" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" s="1042"/>
+      <c r="I1" s="1042"/>
+      <c r="J1" s="1042"/>
+      <c r="K1" s="1042"/>
+      <c r="L1" s="1042"/>
+      <c r="M1" s="1042"/>
+      <c r="N1" s="1042"/>
+      <c r="O1" s="1042"/>
+      <c r="P1" s="1043"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="234" t="s">
+      <c r="I3" s="285" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="230" t="s">
+      <c r="M3" s="223" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="175" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-[...56 lines deleted...]
-      <c r="A7" s="205" t="s">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4" s="299"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="302"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="359"/>
+      <c r="J4" s="363"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="299"/>
+      <c r="M4" s="299"/>
+      <c r="N4" s="299"/>
+      <c r="O4" s="299"/>
+      <c r="P4" s="332"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="598"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="688"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="364"/>
+      <c r="J5" s="356"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="240"/>
+      <c r="M5" s="240"/>
+      <c r="N5" s="240"/>
+      <c r="O5" s="240"/>
+      <c r="P5" s="315"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="689"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="690"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="330"/>
+      <c r="J6" s="358"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="241"/>
+      <c r="M6" s="241"/>
+      <c r="N6" s="241"/>
+      <c r="O6" s="241"/>
+      <c r="P6" s="245"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>84</v>
+      </c>
+      <c r="B7" s="691"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="692"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="359"/>
+      <c r="J7" s="363"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="299"/>
+      <c r="M7" s="299"/>
+      <c r="N7" s="299"/>
+      <c r="O7" s="299"/>
+      <c r="P7" s="332"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="307"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="174"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="312"/>
+      <c r="I8" s="364"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="240"/>
+      <c r="M8" s="240"/>
+      <c r="N8" s="240"/>
+      <c r="O8" s="242"/>
+      <c r="P8" s="246"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="228"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="241"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="320"/>
+      <c r="I9" s="330"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="241"/>
+      <c r="M9" s="693"/>
+      <c r="N9" s="693"/>
+      <c r="O9" s="241"/>
+      <c r="P9" s="245"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>102</v>
+      </c>
+      <c r="B10" s="299"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="692"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="305"/>
+      <c r="I10" s="359"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="299"/>
+      <c r="M10" s="299"/>
+      <c r="N10" s="299"/>
+      <c r="O10" s="299"/>
+      <c r="P10" s="332"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="328"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="240"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="312"/>
+      <c r="I11" s="328"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="240"/>
+      <c r="M11" s="240"/>
+      <c r="N11" s="240"/>
+      <c r="O11" s="243"/>
+      <c r="P11" s="247"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="330"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="241"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="320"/>
+      <c r="I12" s="330"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="241"/>
+      <c r="M12" s="241"/>
+      <c r="N12" s="241"/>
+      <c r="O12" s="244"/>
+      <c r="P12" s="248"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
         <v>69</v>
       </c>
-      <c r="B7" s="358"/>
-[...152 lines deleted...]
-      <c r="E15" s="80"/>
+      <c r="B13" s="691"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="692"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="305"/>
+      <c r="I13" s="359"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="299"/>
+      <c r="M13" s="299"/>
+      <c r="N13" s="299"/>
+      <c r="O13" s="299"/>
+      <c r="P13" s="332"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="307"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="695"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="312"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="240"/>
+      <c r="M14" s="240"/>
+      <c r="N14" s="240"/>
+      <c r="O14" s="242"/>
+      <c r="P14" s="246"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="76"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="54"/>
-[...2 lines deleted...]
-      <c r="K15" s="113"/>
+      <c r="H15" s="52"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
       <c r="L15" s="32"/>
-      <c r="M15" s="115"/>
-[...11 lines deleted...]
-      <c r="E16" s="236"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="693"/>
+      <c r="O15" s="136"/>
+      <c r="P15" s="183"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="229"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
-      <c r="I16" s="25"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="57"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...9 lines deleted...]
-      <c r="E17" s="162"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="158"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
-[...1 lines deleted...]
-      <c r="J17" s="40"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...11 lines deleted...]
-      <c r="E18" s="59"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="57"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="50"/>
-      <c r="I18" s="28"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="174"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...7 lines deleted...]
-      <c r="D19" s="81"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="198"/>
+      <c r="B19" s="696"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="932"/>
       <c r="F19" s="35"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H19" s="48"/>
+      <c r="I19" s="174"/>
       <c r="J19" s="35"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="20"/>
-      <c r="N19" s="65"/>
-[...447 lines deleted...]
-      <c r="K45" s="551"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="202"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="66"/>
+      <c r="D20" s="112"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="52"/>
+      <c r="I20" s="158"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="71"/>
+      <c r="O20" s="53"/>
+      <c r="P20" s="185"/>
+    </row>
+    <row r="21" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="203" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="57"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="174"/>
+      <c r="J21" s="22"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="36"/>
+      <c r="N21" s="57"/>
+      <c r="O21" s="343"/>
+      <c r="P21" s="344"/>
+    </row>
+    <row r="22" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="203"/>
+      <c r="B22" s="740" t="s">
+        <v>193</v>
+      </c>
+      <c r="C22" s="65"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="375"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="48"/>
+      <c r="I22" s="174"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
+      <c r="N22" s="57"/>
+      <c r="O22" s="345"/>
+      <c r="P22" s="346"/>
+    </row>
+    <row r="23" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="203"/>
+      <c r="B23" s="528"/>
+      <c r="C23" s="589"/>
+      <c r="D23" s="544"/>
+      <c r="E23" s="528"/>
+      <c r="F23" s="171"/>
+      <c r="G23" s="545"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="364"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="545"/>
+      <c r="L23" s="489"/>
+      <c r="M23" s="489"/>
+      <c r="N23" s="489"/>
+      <c r="O23" s="496"/>
+      <c r="P23" s="698"/>
+    </row>
+    <row r="24" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="204"/>
+      <c r="B24" s="188"/>
+      <c r="C24" s="221"/>
+      <c r="D24" s="220"/>
+      <c r="E24" s="188"/>
+      <c r="F24" s="191"/>
+      <c r="G24" s="189"/>
+      <c r="H24" s="192"/>
+      <c r="I24" s="188"/>
+      <c r="J24" s="699"/>
+      <c r="K24" s="189"/>
+      <c r="L24" s="193"/>
+      <c r="M24" s="194"/>
+      <c r="N24" s="194"/>
+      <c r="O24" s="195"/>
+      <c r="P24" s="196"/>
+    </row>
+    <row r="25" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="167"/>
+      <c r="B25" s="168"/>
+      <c r="C25" s="168"/>
+      <c r="D25" s="169"/>
+      <c r="E25" s="168"/>
+      <c r="F25" s="168"/>
+      <c r="G25" s="169"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="222"/>
+      <c r="J25" s="170"/>
+      <c r="K25" s="169"/>
+      <c r="L25" s="171"/>
+      <c r="M25" s="169"/>
+      <c r="N25" s="168"/>
+      <c r="O25" s="171"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A26" s="381"/>
+      <c r="B26" s="381"/>
+      <c r="C26" s="381"/>
+      <c r="D26" s="381"/>
+      <c r="E26" s="381"/>
+      <c r="F26" s="381"/>
+      <c r="G26" s="381"/>
+      <c r="H26" s="381"/>
+      <c r="I26" s="381"/>
+      <c r="J26" s="381"/>
+      <c r="K26" s="381"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A27" s="288">
+        <v>261004</v>
+      </c>
+      <c r="B27" s="740" t="s">
+        <v>192</v>
+      </c>
+      <c r="C27" s="749" t="s">
+        <v>190</v>
+      </c>
+      <c r="D27" s="749"/>
+      <c r="E27" s="832"/>
+      <c r="F27" s="381"/>
+      <c r="G27" s="381"/>
+      <c r="H27" s="701"/>
+      <c r="I27" s="700"/>
+      <c r="J27" s="381"/>
+      <c r="K27" s="381"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A28" s="381"/>
+      <c r="B28" s="381"/>
+      <c r="C28" s="381"/>
+      <c r="D28" s="381"/>
+      <c r="E28" s="381"/>
+      <c r="F28" s="381"/>
+      <c r="G28" s="381"/>
+      <c r="H28" s="381"/>
+      <c r="I28" s="381"/>
+      <c r="J28" s="381"/>
+      <c r="K28" s="381"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51271910-BD2B-40EF-B8C2-CC6786759624}">
   <dimension ref="A1:T35"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+      <selection activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="25.109375" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.08984375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="30.36328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="14" width="13.36328125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...6 lines deleted...]
-      <c r="G1" s="922" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>143</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1041" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" s="1042"/>
+      <c r="I1" s="1042"/>
+      <c r="J1" s="1042"/>
+      <c r="K1" s="1042"/>
+      <c r="L1" s="1042"/>
+      <c r="M1" s="1042"/>
+      <c r="N1" s="1042"/>
+      <c r="O1" s="1042"/>
+      <c r="P1" s="1043"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>142</v>
       </c>
-      <c r="H1" s="923"/>
-[...13 lines deleted...]
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="234" t="s">
+      <c r="I3" s="227" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="230" t="s">
+      <c r="M3" s="223" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="175" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-[...210 lines deleted...]
-      <c r="E15" s="80"/>
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>74</v>
+      </c>
+      <c r="B4" s="299"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="302"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="299"/>
+      <c r="M4" s="299"/>
+      <c r="N4" s="299"/>
+      <c r="O4" s="299"/>
+      <c r="P4" s="332"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="598"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="688"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="598"/>
+      <c r="M5" s="240"/>
+      <c r="N5" s="240"/>
+      <c r="O5" s="240"/>
+      <c r="P5" s="315"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="689"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="690"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="241"/>
+      <c r="M6" s="241"/>
+      <c r="N6" s="241"/>
+      <c r="O6" s="241"/>
+      <c r="P6" s="245"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>75</v>
+      </c>
+      <c r="B7" s="691"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="692"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="299"/>
+      <c r="M7" s="299"/>
+      <c r="N7" s="299"/>
+      <c r="O7" s="299"/>
+      <c r="P7" s="332"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="307"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="695"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="312"/>
+      <c r="I8" s="99"/>
+      <c r="J8" s="313"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="240"/>
+      <c r="M8" s="240"/>
+      <c r="N8" s="240"/>
+      <c r="O8" s="242"/>
+      <c r="P8" s="246"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="228"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="241"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="320"/>
+      <c r="I9" s="320"/>
+      <c r="J9" s="321"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="241"/>
+      <c r="M9" s="693"/>
+      <c r="N9" s="693"/>
+      <c r="O9" s="241"/>
+      <c r="P9" s="245"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="299"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="692"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="305"/>
+      <c r="I10" s="305"/>
+      <c r="J10" s="694"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="299"/>
+      <c r="M10" s="299"/>
+      <c r="N10" s="299"/>
+      <c r="O10" s="299"/>
+      <c r="P10" s="332"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="328"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="240"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="312"/>
+      <c r="I11" s="312"/>
+      <c r="J11" s="313"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="240"/>
+      <c r="M11" s="240"/>
+      <c r="N11" s="240"/>
+      <c r="O11" s="243"/>
+      <c r="P11" s="247"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="330"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="241"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="320"/>
+      <c r="I12" s="320"/>
+      <c r="J12" s="321"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="241"/>
+      <c r="M12" s="241"/>
+      <c r="N12" s="241"/>
+      <c r="O12" s="244"/>
+      <c r="P12" s="248"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="691"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="692"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="305"/>
+      <c r="I13" s="305"/>
+      <c r="J13" s="306"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="299"/>
+      <c r="M13" s="299"/>
+      <c r="N13" s="299"/>
+      <c r="O13" s="299"/>
+      <c r="P13" s="332"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="201"/>
+      <c r="B14" s="307"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="695"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="312"/>
+      <c r="I14" s="99"/>
+      <c r="J14" s="313"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="240"/>
+      <c r="M14" s="240"/>
+      <c r="N14" s="240"/>
+      <c r="O14" s="242"/>
+      <c r="P14" s="246"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="76"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="54"/>
+      <c r="H15" s="52"/>
       <c r="I15" s="30"/>
-      <c r="J15" s="64"/>
-      <c r="K15" s="113"/>
+      <c r="J15" s="62"/>
+      <c r="K15" s="109"/>
       <c r="L15" s="32"/>
-      <c r="M15" s="115"/>
-[...11 lines deleted...]
-      <c r="E16" s="236"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="693"/>
+      <c r="O15" s="136"/>
+      <c r="P15" s="183"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="229"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
+      <c r="H16" s="63"/>
       <c r="I16" s="25"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...9 lines deleted...]
-      <c r="E17" s="162"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="158"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
+      <c r="H17" s="71"/>
       <c r="I17" s="30"/>
-      <c r="J17" s="40"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...11 lines deleted...]
-      <c r="E18" s="59"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="57"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="50"/>
+      <c r="H18" s="48"/>
       <c r="I18" s="28"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...8 lines deleted...]
-      <c r="E19" s="59"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="198"/>
+      <c r="B19" s="696"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="57"/>
       <c r="F19" s="35"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="50"/>
-      <c r="I19" s="179"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="174"/>
       <c r="J19" s="35"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="20"/>
-      <c r="N19" s="65"/>
-[...8 lines deleted...]
-      <c r="E20" s="68"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="201"/>
+      <c r="B20" s="435"/>
+      <c r="C20" s="436"/>
+      <c r="D20" s="113"/>
+      <c r="E20" s="435"/>
       <c r="F20" s="26"/>
-      <c r="G20" s="61"/>
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="59"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="528"/>
       <c r="J20" s="26"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="23"/>
-      <c r="N20" s="66"/>
+      <c r="N20" s="64"/>
       <c r="O20" s="21"/>
-      <c r="P20" s="193"/>
-[...6 lines deleted...]
-      <c r="E21" s="77"/>
+      <c r="P20" s="186"/>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="202"/>
+      <c r="B21" s="73"/>
+      <c r="C21" s="66"/>
+      <c r="D21" s="112"/>
+      <c r="E21" s="73"/>
       <c r="F21" s="31"/>
       <c r="G21" s="32"/>
-      <c r="H21" s="54"/>
-[...1 lines deleted...]
-      <c r="J21" s="40"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="39"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
-      <c r="M21" s="46"/>
-[...11 lines deleted...]
-      <c r="E22" s="59"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="71"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="185"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="203" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="57"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="57"/>
       <c r="F22" s="35"/>
       <c r="G22" s="29"/>
-      <c r="H22" s="50"/>
+      <c r="H22" s="48"/>
       <c r="I22" s="28"/>
       <c r="J22" s="22"/>
       <c r="K22" s="29"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
-      <c r="N22" s="59"/>
-[...10 lines deleted...]
-      <c r="E23" s="538"/>
+      <c r="N22" s="57"/>
+      <c r="O22" s="343"/>
+      <c r="P22" s="344"/>
+    </row>
+    <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="203"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="719"/>
       <c r="F23" s="35"/>
       <c r="G23" s="29"/>
-      <c r="H23" s="50"/>
+      <c r="H23" s="48"/>
       <c r="I23" s="28"/>
       <c r="J23" s="22"/>
       <c r="K23" s="29"/>
       <c r="L23" s="36"/>
       <c r="M23" s="36"/>
-      <c r="N23" s="59"/>
-[...28 lines deleted...]
-      <c r="G25" s="173"/>
+      <c r="N23" s="57"/>
+      <c r="O23" s="345"/>
+      <c r="P23" s="346"/>
+    </row>
+    <row r="24" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="204"/>
+      <c r="B24" s="188"/>
+      <c r="C24" s="221"/>
+      <c r="D24" s="220"/>
+      <c r="E24" s="188"/>
+      <c r="F24" s="191"/>
+      <c r="G24" s="189"/>
+      <c r="H24" s="192"/>
+      <c r="I24" s="190"/>
+      <c r="J24" s="191"/>
+      <c r="K24" s="189"/>
+      <c r="L24" s="193"/>
+      <c r="M24" s="194"/>
+      <c r="N24" s="194"/>
+      <c r="O24" s="195"/>
+      <c r="P24" s="196"/>
+    </row>
+    <row r="25" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="167"/>
+      <c r="B25" s="168"/>
+      <c r="C25" s="168"/>
+      <c r="D25" s="169"/>
+      <c r="E25" s="168"/>
+      <c r="F25" s="168"/>
+      <c r="G25" s="169"/>
       <c r="H25" s="33"/>
-      <c r="I25" s="229"/>
-[...14 lines deleted...]
-      <c r="G26" s="173"/>
+      <c r="I25" s="222"/>
+      <c r="J25" s="170"/>
+      <c r="K25" s="169"/>
+      <c r="L25" s="171"/>
+      <c r="M25" s="169"/>
+      <c r="N25" s="168"/>
+      <c r="O25" s="171"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A26" s="167"/>
+      <c r="B26" s="171"/>
+      <c r="C26" s="171"/>
+      <c r="D26" s="169"/>
+      <c r="E26" s="171"/>
+      <c r="F26" s="171"/>
+      <c r="G26" s="169"/>
       <c r="H26" s="33"/>
-      <c r="I26" s="175"/>
-[...27 lines deleted...]
-      <c r="I35" s="229"/>
+      <c r="I26" s="171"/>
+      <c r="J26" s="171"/>
+      <c r="K26" s="169"/>
+      <c r="L26" s="171"/>
+      <c r="M26" s="169"/>
+      <c r="N26" s="171"/>
+      <c r="O26" s="171"/>
+      <c r="S26" s="168"/>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="B27" s="288"/>
+      <c r="H27" s="418"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="B28" s="284"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E29" s="168"/>
+      <c r="I29" s="168"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="I32" s="222"/>
+    </row>
+    <row r="34" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B34" s="284"/>
+    </row>
+    <row r="35" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="E35" s="168"/>
+      <c r="I35" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{038DC7C7-BA49-4E4C-8E26-9147D93092A1}">
-  <dimension ref="A1:T47"/>
+  <dimension ref="A1:T56"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="U29" sqref="U29"/>
+    <sheetView topLeftCell="A31" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A41" sqref="A41:XFD41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="24.6640625" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16" width="15.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.6328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="32.08984375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="25.90625" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="28.81640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="16" width="15.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...2 lines deleted...]
-      <c r="E1" s="213" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
         <v>56</v>
       </c>
-      <c r="F1" s="217"/>
-[...14 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="F1" s="210"/>
+      <c r="G1" s="1041" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" s="1042"/>
+      <c r="I1" s="1042"/>
+      <c r="J1" s="1042"/>
+      <c r="K1" s="1042"/>
+      <c r="L1" s="1042"/>
+      <c r="M1" s="1042"/>
+      <c r="N1" s="1042"/>
+      <c r="O1" s="1042"/>
+      <c r="P1" s="1043"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="321"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="290"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="322"/>
+      <c r="J2" s="291"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="323" t="s">
+      <c r="L2" s="292" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="239" t="s">
+      <c r="E3" s="232" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="324"/>
-      <c r="G3" s="325" t="s">
+      <c r="F3" s="293"/>
+      <c r="G3" s="294" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="326" t="s">
+      <c r="H3" s="295" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="327" t="s">
+      <c r="I3" s="296" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="328"/>
-      <c r="K3" s="325" t="s">
+      <c r="J3" s="297"/>
+      <c r="K3" s="294" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="329" t="s">
+      <c r="L3" s="298" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="320" t="s">
+      <c r="M3" s="289" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="175" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-[...277 lines deleted...]
-      <c r="E15" s="128"/>
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>107</v>
+      </c>
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="703"/>
+      <c r="P4" s="705"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="401"/>
+      <c r="P5" s="421"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="397"/>
+      <c r="P6" s="422"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>91</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="703"/>
+      <c r="P7" s="705"/>
+      <c r="Q7" s="263"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="423"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="397"/>
+      <c r="P9" s="422"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>108</v>
+      </c>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="703"/>
+      <c r="P10" s="705"/>
+      <c r="Q10" s="263"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="390"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="424"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="425"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="703"/>
+      <c r="P13" s="705"/>
+      <c r="Q13" s="263"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="238"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="414"/>
+      <c r="P14" s="416"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...17 lines deleted...]
-      <c r="F16" s="124"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
+        <v>109</v>
+      </c>
+      <c r="B16" s="174"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="901" t="s">
+        <v>257</v>
+      </c>
+      <c r="F16" s="120"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
-      <c r="I16" s="25"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="57"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...36 lines deleted...]
-      <c r="L18" s="518"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="473"/>
+      <c r="C17" s="440"/>
+      <c r="D17" s="441"/>
+      <c r="E17" s="474"/>
+      <c r="F17" s="446"/>
+      <c r="G17" s="444"/>
+      <c r="H17" s="445"/>
+      <c r="I17" s="445"/>
+      <c r="J17" s="443"/>
+      <c r="K17" s="444"/>
+      <c r="L17" s="444"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="475"/>
+      <c r="C18" s="448"/>
+      <c r="D18" s="449"/>
+      <c r="E18" s="475"/>
+      <c r="F18" s="450"/>
+      <c r="G18" s="451"/>
+      <c r="H18" s="452"/>
+      <c r="I18" s="437"/>
+      <c r="J18" s="450"/>
+      <c r="K18" s="451"/>
+      <c r="L18" s="451"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...8 lines deleted...]
-      <c r="E19" s="833" t="s">
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="198"/>
+      <c r="B19" s="476"/>
+      <c r="C19" s="448"/>
+      <c r="D19" s="449"/>
+      <c r="E19" s="830" t="s">
+        <v>252</v>
+      </c>
+      <c r="F19" s="46"/>
+      <c r="G19" s="451"/>
+      <c r="H19" s="452"/>
+      <c r="I19" s="627"/>
+      <c r="J19" s="513"/>
+      <c r="K19" s="451"/>
+      <c r="L19" s="903" t="s">
+        <v>300</v>
+      </c>
+      <c r="M19" s="20"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="201"/>
+      <c r="C20" s="454"/>
+      <c r="D20" s="455"/>
+      <c r="E20" s="467"/>
+      <c r="F20" s="459"/>
+      <c r="G20" s="457"/>
+      <c r="H20" s="458"/>
+      <c r="I20" s="674"/>
+      <c r="J20" s="851"/>
+      <c r="K20" s="457"/>
+      <c r="L20" s="899" t="s">
+        <v>305</v>
+      </c>
+      <c r="M20" s="23"/>
+      <c r="N20" s="64"/>
+      <c r="O20" s="21"/>
+      <c r="P20" s="186"/>
+    </row>
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="333"/>
+      <c r="B21" s="955" t="s">
+        <v>371</v>
+      </c>
+      <c r="C21" s="460"/>
+      <c r="D21" s="461"/>
+      <c r="E21" s="476"/>
+      <c r="F21" s="463"/>
+      <c r="G21" s="464"/>
+      <c r="H21" s="465"/>
+      <c r="I21" s="1021"/>
+      <c r="J21" s="478"/>
+      <c r="K21" s="464"/>
+      <c r="L21" s="1027" t="s">
+        <v>325</v>
+      </c>
+      <c r="M21" s="367"/>
+      <c r="N21" s="368"/>
+      <c r="O21" s="369"/>
+      <c r="P21" s="370"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="333"/>
+      <c r="B22" s="375"/>
+      <c r="C22" s="460"/>
+      <c r="D22" s="461"/>
+      <c r="E22" s="932"/>
+      <c r="F22" s="463"/>
+      <c r="G22" s="464"/>
+      <c r="H22" s="465"/>
+      <c r="I22" s="627"/>
+      <c r="J22" s="478"/>
+      <c r="K22" s="464"/>
+      <c r="L22" s="1027" t="s">
+        <v>326</v>
+      </c>
+      <c r="M22" s="367"/>
+      <c r="N22" s="368"/>
+      <c r="O22" s="369"/>
+      <c r="P22" s="370"/>
+    </row>
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="333"/>
+      <c r="B23" s="375"/>
+      <c r="C23" s="460"/>
+      <c r="D23" s="461"/>
+      <c r="E23" s="932"/>
+      <c r="F23" s="463"/>
+      <c r="G23" s="464"/>
+      <c r="H23" s="465"/>
+      <c r="I23" s="1022"/>
+      <c r="J23" s="478"/>
+      <c r="K23" s="464"/>
+      <c r="L23" s="904" t="s">
+        <v>359</v>
+      </c>
+      <c r="M23" s="367"/>
+      <c r="N23" s="368"/>
+      <c r="O23" s="369"/>
+      <c r="P23" s="370"/>
+    </row>
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="333"/>
+      <c r="B24" s="375"/>
+      <c r="C24" s="460"/>
+      <c r="D24" s="461"/>
+      <c r="E24" s="932"/>
+      <c r="F24" s="463"/>
+      <c r="G24" s="464"/>
+      <c r="H24" s="465"/>
+      <c r="I24" s="1021"/>
+      <c r="J24" s="478"/>
+      <c r="K24" s="464"/>
+      <c r="L24" s="1010" t="s">
+        <v>358</v>
+      </c>
+      <c r="M24" s="367"/>
+      <c r="N24" s="368"/>
+      <c r="O24" s="369"/>
+      <c r="P24" s="370"/>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="333"/>
+      <c r="B25" s="375"/>
+      <c r="C25" s="460"/>
+      <c r="D25" s="461"/>
+      <c r="E25" s="476"/>
+      <c r="F25" s="463"/>
+      <c r="G25" s="464"/>
+      <c r="H25" s="465"/>
+      <c r="I25" s="627"/>
+      <c r="J25" s="478"/>
+      <c r="K25" s="464"/>
+      <c r="M25" s="367"/>
+      <c r="N25" s="368"/>
+      <c r="O25" s="369"/>
+      <c r="P25" s="370"/>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="202"/>
+      <c r="B26" s="445"/>
+      <c r="C26" s="468"/>
+      <c r="D26" s="441"/>
+      <c r="E26" s="479"/>
+      <c r="F26" s="446"/>
+      <c r="G26" s="444"/>
+      <c r="H26" s="446"/>
+      <c r="I26" s="439"/>
+      <c r="J26" s="443"/>
+      <c r="K26" s="444"/>
+      <c r="L26" s="444"/>
+      <c r="M26" s="44"/>
+      <c r="N26" s="71"/>
+      <c r="O26" s="53"/>
+      <c r="P26" s="185"/>
+    </row>
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="203" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" s="447"/>
+      <c r="C27" s="448"/>
+      <c r="D27" s="449"/>
+      <c r="E27" s="475"/>
+      <c r="F27" s="450"/>
+      <c r="G27" s="451"/>
+      <c r="H27" s="452"/>
+      <c r="I27" s="1023"/>
+      <c r="J27" s="450"/>
+      <c r="K27" s="451"/>
+      <c r="L27" s="480"/>
+      <c r="M27" s="36"/>
+      <c r="N27" s="57"/>
+      <c r="O27" s="343"/>
+      <c r="P27" s="481"/>
+    </row>
+    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="203"/>
+      <c r="B28" s="437"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="449"/>
+      <c r="E28" s="1011" t="s">
+        <v>301</v>
+      </c>
+      <c r="F28" s="35"/>
+      <c r="G28" s="451"/>
+      <c r="H28" s="452"/>
+      <c r="I28" s="977"/>
+      <c r="J28" s="513"/>
+      <c r="K28" s="451"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="57"/>
+      <c r="O28" s="430"/>
+      <c r="P28" s="429"/>
+      <c r="Q28" s="263"/>
+    </row>
+    <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="203"/>
+      <c r="B29" s="437"/>
+      <c r="C29" s="448"/>
+      <c r="D29" s="449"/>
+      <c r="E29" s="371"/>
+      <c r="F29" s="450"/>
+      <c r="G29" s="451"/>
+      <c r="H29" s="452"/>
+      <c r="I29" s="1024"/>
+      <c r="J29" s="513"/>
+      <c r="K29" s="451"/>
+      <c r="L29" s="904" t="s">
+        <v>345</v>
+      </c>
+      <c r="M29" s="36"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="430"/>
+      <c r="P29" s="429"/>
+    </row>
+    <row r="30" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="283"/>
+      <c r="B30" s="438"/>
+      <c r="C30" s="483"/>
+      <c r="D30" s="484"/>
+      <c r="E30" s="511"/>
+      <c r="F30" s="485"/>
+      <c r="G30" s="486"/>
+      <c r="H30" s="487"/>
+      <c r="I30" s="960"/>
+      <c r="J30" s="485"/>
+      <c r="K30" s="486"/>
+      <c r="L30" s="904" t="s">
+        <v>304</v>
+      </c>
+      <c r="M30" s="489"/>
+      <c r="N30" s="58"/>
+      <c r="O30" s="490"/>
+      <c r="P30" s="491"/>
+    </row>
+    <row r="31" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="1013"/>
+      <c r="B31" s="477"/>
+      <c r="C31" s="492"/>
+      <c r="D31" s="484"/>
+      <c r="E31" s="438"/>
+      <c r="F31" s="1019"/>
+      <c r="G31" s="486"/>
+      <c r="H31" s="494"/>
+      <c r="I31" s="977"/>
+      <c r="J31" s="1020"/>
+      <c r="K31" s="842"/>
+      <c r="M31" s="58"/>
+      <c r="N31" s="489"/>
+      <c r="O31" s="496"/>
+      <c r="P31" s="1017"/>
+    </row>
+    <row r="32" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="1012"/>
+      <c r="B32" s="587"/>
+      <c r="C32" s="483"/>
+      <c r="D32" s="484"/>
+      <c r="E32" s="438"/>
+      <c r="F32" s="485"/>
+      <c r="G32" s="486"/>
+      <c r="H32" s="921"/>
+      <c r="I32" s="1025"/>
+      <c r="J32" s="1015"/>
+      <c r="K32" s="484"/>
+      <c r="L32" s="903" t="s">
+        <v>303</v>
+      </c>
+      <c r="M32" s="684"/>
+      <c r="N32" s="1016"/>
+      <c r="O32" s="496"/>
+      <c r="P32" s="346"/>
+    </row>
+    <row r="33" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="283"/>
+      <c r="B33" s="453"/>
+      <c r="C33" s="483"/>
+      <c r="D33" s="484"/>
+      <c r="E33" s="375"/>
+      <c r="F33" s="485"/>
+      <c r="G33" s="486"/>
+      <c r="H33" s="493"/>
+      <c r="I33" s="1025"/>
+      <c r="J33" s="492"/>
+      <c r="K33" s="1014"/>
+      <c r="M33" s="684"/>
+      <c r="N33" s="835"/>
+      <c r="O33" s="496"/>
+      <c r="P33" s="1018"/>
+    </row>
+    <row r="34" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="204"/>
+      <c r="B34" s="497"/>
+      <c r="C34" s="498"/>
+      <c r="D34" s="499"/>
+      <c r="E34" s="497"/>
+      <c r="F34" s="500"/>
+      <c r="G34" s="501"/>
+      <c r="H34" s="502"/>
+      <c r="I34" s="1026"/>
+      <c r="J34" s="666"/>
+      <c r="K34" s="501"/>
+      <c r="L34" s="503"/>
+      <c r="M34" s="194"/>
+      <c r="N34" s="194"/>
+      <c r="O34" s="195"/>
+      <c r="P34" s="196"/>
+    </row>
+    <row r="35" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="167"/>
+      <c r="B35" s="168"/>
+      <c r="C35" s="168"/>
+      <c r="D35" s="169"/>
+      <c r="E35" s="168"/>
+      <c r="F35" s="168"/>
+      <c r="G35" s="169"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="222"/>
+      <c r="J35" s="170"/>
+      <c r="K35" s="169"/>
+      <c r="L35" s="171"/>
+      <c r="M35" s="169"/>
+      <c r="N35" s="168"/>
+      <c r="O35" s="171"/>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A36" s="908">
+        <v>260508</v>
+      </c>
+      <c r="B36" s="1005" t="s">
+        <v>257</v>
+      </c>
+      <c r="C36" s="908"/>
+      <c r="D36" s="909"/>
+      <c r="E36" s="908" t="s">
+        <v>258</v>
+      </c>
+      <c r="F36" s="908"/>
+      <c r="G36" s="909"/>
+      <c r="H36" s="88">
+        <v>304000</v>
+      </c>
+      <c r="I36" s="88"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="169"/>
+      <c r="L36" s="171"/>
+      <c r="M36" s="169"/>
+      <c r="N36" s="168"/>
+      <c r="O36" s="171"/>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A37" s="88"/>
+      <c r="B37" s="374"/>
+      <c r="C37" s="88"/>
+      <c r="D37" s="88"/>
+      <c r="E37" s="88"/>
+      <c r="F37" s="88"/>
+      <c r="G37" s="88"/>
+      <c r="H37" s="88"/>
+      <c r="I37" s="88"/>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A38" s="88">
+        <v>260509</v>
+      </c>
+      <c r="B38" s="1006" t="s">
+        <v>252</v>
+      </c>
+      <c r="C38" s="88"/>
+      <c r="D38" s="88"/>
+      <c r="E38" s="88" t="s">
+        <v>296</v>
+      </c>
+      <c r="F38" s="88"/>
+      <c r="G38" s="88"/>
+      <c r="H38" s="88" t="s">
         <v>298</v>
       </c>
-      <c r="F19" s="48">
-[...184 lines deleted...]
-      <c r="J27" s="841" t="s">
+      <c r="I38" s="88"/>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A39" s="88"/>
+      <c r="B39" s="1006" t="s">
+        <v>252</v>
+      </c>
+      <c r="C39" s="88"/>
+      <c r="D39" s="88"/>
+      <c r="E39" s="88" t="s">
+        <v>299</v>
+      </c>
+      <c r="F39" s="88"/>
+      <c r="G39" s="88"/>
+      <c r="H39" s="88">
+        <v>303963</v>
+      </c>
+      <c r="I39" s="88"/>
+    </row>
+    <row r="40" spans="1:16" s="277" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="88">
+        <v>260509</v>
+      </c>
+      <c r="B40" s="1007" t="s">
+        <v>300</v>
+      </c>
+      <c r="C40" s="88"/>
+      <c r="D40" s="88"/>
+      <c r="E40" s="88" t="s">
+        <v>299</v>
+      </c>
+      <c r="F40" s="88"/>
+      <c r="G40" s="88"/>
+      <c r="H40" s="88">
+        <v>305232</v>
+      </c>
+      <c r="I40" s="88"/>
+    </row>
+    <row r="41" spans="1:16" s="277" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="88">
+        <v>260509</v>
+      </c>
+      <c r="B41" s="1008" t="s">
+        <v>305</v>
+      </c>
+      <c r="C41" s="88"/>
+      <c r="D41" s="88"/>
+      <c r="E41" s="908" t="s">
+        <v>296</v>
+      </c>
+      <c r="F41" s="88"/>
+      <c r="G41" s="88"/>
+      <c r="H41" s="88">
+        <v>305337</v>
+      </c>
+      <c r="I41" s="88"/>
+    </row>
+    <row r="42" spans="1:16" s="277" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="88">
+        <v>260509</v>
+      </c>
+      <c r="B42" s="1009" t="s">
+        <v>325</v>
+      </c>
+      <c r="C42" s="88"/>
+      <c r="D42" s="88"/>
+      <c r="E42" s="88" t="s">
+        <v>299</v>
+      </c>
+      <c r="F42" s="88"/>
+      <c r="G42" s="88"/>
+      <c r="H42" s="88">
+        <v>305406</v>
+      </c>
+      <c r="I42" s="88"/>
+      <c r="L42" s="906"/>
+    </row>
+    <row r="43" spans="1:16" s="277" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="88">
+        <v>260509</v>
+      </c>
+      <c r="B43" s="1009" t="s">
+        <v>326</v>
+      </c>
+      <c r="C43" s="88"/>
+      <c r="D43" s="88"/>
+      <c r="E43" s="88" t="s">
+        <v>299</v>
+      </c>
+      <c r="F43" s="88"/>
+      <c r="G43" s="88"/>
+      <c r="H43" s="88">
+        <v>305407</v>
+      </c>
+      <c r="I43" s="88"/>
+      <c r="L43" s="906"/>
+    </row>
+    <row r="44" spans="1:16" s="277" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="88">
+        <v>260509</v>
+      </c>
+      <c r="B44" s="1007" t="s">
+        <v>359</v>
+      </c>
+      <c r="C44" s="88"/>
+      <c r="D44" s="88"/>
+      <c r="E44" s="908" t="s">
+        <v>296</v>
+      </c>
+      <c r="F44" s="88"/>
+      <c r="G44" s="88"/>
+      <c r="H44" s="88">
+        <v>305791</v>
+      </c>
+      <c r="I44" s="88"/>
+      <c r="L44" s="906"/>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A45" s="88">
+        <v>260509</v>
+      </c>
+      <c r="B45" s="1009" t="s">
         <v>357</v>
       </c>
-      <c r="K27" s="842"/>
-[...113 lines deleted...]
-      <c r="E47" s="172"/>
+      <c r="C45" s="88"/>
+      <c r="D45" s="88"/>
+      <c r="E45" s="88" t="s">
+        <v>299</v>
+      </c>
+      <c r="F45" s="88"/>
+      <c r="G45" s="88"/>
+      <c r="H45" s="88">
+        <v>305792</v>
+      </c>
+      <c r="I45" s="88"/>
+      <c r="L45" s="431"/>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A46" s="88">
+        <v>260509</v>
+      </c>
+      <c r="B46" s="88" t="s">
+        <v>372</v>
+      </c>
+      <c r="C46" s="88"/>
+      <c r="D46" s="88"/>
+      <c r="E46" s="88" t="s">
+        <v>292</v>
+      </c>
+      <c r="F46" s="88"/>
+      <c r="G46" s="88"/>
+      <c r="H46" s="88">
+        <v>306131</v>
+      </c>
+      <c r="I46" s="88"/>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A47" s="88"/>
+      <c r="B47" s="88"/>
+      <c r="C47" s="88"/>
+      <c r="D47" s="88"/>
+      <c r="E47" s="88"/>
+      <c r="F47" s="88"/>
+      <c r="G47" s="88"/>
+      <c r="H47" s="88"/>
+      <c r="I47" s="88"/>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A48" s="88">
+        <v>260510</v>
+      </c>
+      <c r="B48" s="1008" t="s">
+        <v>301</v>
+      </c>
+      <c r="C48" s="88"/>
+      <c r="D48" s="88"/>
+      <c r="E48" s="88" t="s">
+        <v>290</v>
+      </c>
+      <c r="F48" s="88"/>
+      <c r="G48" s="88"/>
+      <c r="H48" s="88" t="s">
+        <v>302</v>
+      </c>
+      <c r="I48" s="88"/>
+      <c r="L48" s="431"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A49" s="88">
+        <v>260510</v>
+      </c>
+      <c r="B49" s="1007" t="s">
+        <v>345</v>
+      </c>
+      <c r="C49" s="88"/>
+      <c r="D49" s="88"/>
+      <c r="E49" s="88" t="s">
+        <v>299</v>
+      </c>
+      <c r="F49" s="88"/>
+      <c r="G49" s="88"/>
+      <c r="H49" s="88">
+        <v>305408</v>
+      </c>
+      <c r="I49" s="88"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A50" s="88">
+        <v>260510</v>
+      </c>
+      <c r="B50" s="1007" t="s">
+        <v>304</v>
+      </c>
+      <c r="C50" s="88"/>
+      <c r="D50" s="88"/>
+      <c r="E50" s="88" t="s">
+        <v>299</v>
+      </c>
+      <c r="F50" s="88"/>
+      <c r="G50" s="88"/>
+      <c r="H50" s="88">
+        <v>305231</v>
+      </c>
+      <c r="I50" s="88"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A51" s="88">
+        <v>260510</v>
+      </c>
+      <c r="B51" s="1007" t="s">
+        <v>303</v>
+      </c>
+      <c r="C51" s="88"/>
+      <c r="D51" s="88"/>
+      <c r="E51" s="88" t="s">
+        <v>290</v>
+      </c>
+      <c r="F51" s="88"/>
+      <c r="G51" s="88"/>
+      <c r="H51" s="88">
+        <v>305242</v>
+      </c>
+      <c r="I51" s="88"/>
+      <c r="L51" s="431"/>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A52" s="88"/>
+      <c r="B52" s="88"/>
+      <c r="C52" s="88"/>
+      <c r="D52" s="88"/>
+      <c r="E52" s="88"/>
+      <c r="F52" s="88"/>
+      <c r="G52" s="88"/>
+      <c r="H52" s="907"/>
+      <c r="I52" s="88"/>
+      <c r="L52" s="431"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A53" s="88"/>
+      <c r="B53" s="88"/>
+      <c r="C53" s="88"/>
+      <c r="D53" s="88"/>
+      <c r="E53" s="88"/>
+      <c r="F53" s="88"/>
+      <c r="G53" s="88"/>
+      <c r="H53" s="88"/>
+      <c r="I53" s="88"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="E54" s="6"/>
+      <c r="H54" s="277"/>
+      <c r="I54" s="168"/>
+      <c r="L54" s="278"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B55" s="288"/>
+      <c r="E55" s="168"/>
+      <c r="H55" s="418"/>
+      <c r="I55" s="277"/>
+      <c r="L55" s="431"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="E56" s="168"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ADA53A1-3FD7-492F-8B54-28F231EBAD6A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T55"/>
+  <dimension ref="A1:T54"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I17" sqref="I17"/>
+    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="30.44140625" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="16" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.90625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="30.36328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="25.36328125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="26" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.36328125" customWidth="1"/>
+    <col min="15" max="15" width="13.36328125" style="381" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:16" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...2 lines deleted...]
-      <c r="E1" s="213" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
         <v>56</v>
       </c>
-      <c r="F1" s="217"/>
-[...12 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="409"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="239" t="s">
+      <c r="E3" s="232" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="237"/>
+      <c r="F3" s="230"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="234" t="s">
+      <c r="I3" s="227" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="O3" s="596" t="s">
+        <v>363</v>
+      </c>
+      <c r="O3" s="410" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="368" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-[...381 lines deleted...]
-      <c r="F20" s="48"/>
+    <row r="4" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>112</v>
+      </c>
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="712"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="390"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="713"/>
+      <c r="P5" s="706"/>
+    </row>
+    <row r="6" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="727"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="714"/>
+      <c r="P6" s="707"/>
+    </row>
+    <row r="7" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="712"/>
+      <c r="P7" s="704"/>
+    </row>
+    <row r="8" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="406"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="708"/>
+    </row>
+    <row r="9" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="404"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="714"/>
+      <c r="P9" s="707"/>
+    </row>
+    <row r="10" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="712"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="406"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="938" t="s">
+        <v>256</v>
+      </c>
+      <c r="F11" s="312"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="710"/>
+    </row>
+    <row r="12" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="727"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="711"/>
+    </row>
+    <row r="13" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="237" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="945"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="702"/>
+      <c r="P13" s="709"/>
+    </row>
+    <row r="14" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="853"/>
+      <c r="B14" s="854"/>
+      <c r="C14" s="300"/>
+      <c r="D14" s="323"/>
+      <c r="E14" s="555"/>
+      <c r="F14" s="303"/>
+      <c r="G14" s="304"/>
+      <c r="H14" s="359"/>
+      <c r="J14" s="312"/>
+      <c r="K14" s="855"/>
+      <c r="L14" s="872" t="s">
+        <v>335</v>
+      </c>
+      <c r="M14" s="939" t="s">
+        <v>318</v>
+      </c>
+      <c r="N14" s="944"/>
+      <c r="O14" s="935"/>
+      <c r="P14" s="856"/>
+    </row>
+    <row r="15" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="282"/>
+      <c r="B15" s="943"/>
+      <c r="C15" s="878"/>
+      <c r="D15" s="879"/>
+      <c r="E15" s="673"/>
+      <c r="F15" s="312"/>
+      <c r="G15" s="880"/>
+      <c r="H15" s="407"/>
+      <c r="I15" s="328"/>
+      <c r="J15" s="881"/>
+      <c r="K15" s="882"/>
+      <c r="L15" s="940"/>
+      <c r="M15" s="940"/>
+      <c r="N15" s="946"/>
+      <c r="O15" s="943"/>
+      <c r="P15" s="934"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="238" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="728"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="112"/>
+      <c r="E16" s="477"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="71"/>
+      <c r="I16" s="366"/>
+      <c r="J16" s="37"/>
+      <c r="K16" s="109"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="111"/>
+      <c r="N16" s="408"/>
+      <c r="O16" s="415"/>
+      <c r="P16" s="417"/>
+    </row>
+    <row r="17" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="198" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" s="174"/>
+      <c r="C17" s="116"/>
+      <c r="D17" s="77"/>
+      <c r="E17" s="229"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="504"/>
+      <c r="J17" s="22"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="20"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="505"/>
+      <c r="P17" s="184"/>
+      <c r="T17" s="121"/>
+    </row>
+    <row r="18" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="334"/>
+      <c r="B18" s="740" t="s">
+        <v>209</v>
+      </c>
+      <c r="C18" s="543"/>
+      <c r="D18" s="544"/>
+      <c r="E18" s="124"/>
+      <c r="F18" s="171"/>
+      <c r="G18" s="545"/>
+      <c r="H18" s="546"/>
+      <c r="J18" s="49"/>
+      <c r="K18" s="545"/>
+      <c r="L18" s="740" t="s">
+        <v>330</v>
+      </c>
+      <c r="M18" s="547"/>
+      <c r="N18" s="546"/>
+      <c r="O18" s="726"/>
+      <c r="P18" s="549"/>
+      <c r="T18" s="121"/>
+    </row>
+    <row r="19" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="202"/>
+      <c r="B19" s="841"/>
+      <c r="C19" s="66"/>
+      <c r="D19" s="112"/>
+      <c r="E19" s="506"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="366"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="44"/>
+      <c r="N19" s="71"/>
+      <c r="O19" s="507"/>
+      <c r="P19" s="185"/>
+    </row>
+    <row r="20" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="198" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20" s="229"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="124"/>
+      <c r="F20" s="35"/>
       <c r="G20" s="29"/>
-      <c r="H20" s="65"/>
-[...1 lines deleted...]
-      <c r="J20" s="415"/>
+      <c r="H20" s="63"/>
+      <c r="I20" s="508"/>
+      <c r="J20" s="22"/>
       <c r="K20" s="29"/>
       <c r="L20" s="29"/>
       <c r="M20" s="20"/>
-      <c r="N20" s="65"/>
-[...51 lines deleted...]
-      <c r="F23" s="35"/>
+      <c r="N20" s="63"/>
+      <c r="O20" s="505"/>
+      <c r="P20" s="184"/>
+    </row>
+    <row r="21" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="198"/>
+      <c r="B21" s="741" t="s">
+        <v>195</v>
+      </c>
+      <c r="C21" s="65"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="936" t="s">
+        <v>224</v>
+      </c>
+      <c r="F21" s="35"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="63"/>
+      <c r="I21" s="476"/>
+      <c r="J21" s="450"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="897" t="s">
+        <v>283</v>
+      </c>
+      <c r="M21" s="899" t="s">
+        <v>306</v>
+      </c>
+      <c r="N21" s="63"/>
+      <c r="O21" s="505"/>
+      <c r="P21" s="184"/>
+    </row>
+    <row r="22" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="198"/>
+      <c r="B22" s="347"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="932"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="476"/>
+      <c r="J22" s="450"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="505"/>
+      <c r="P22" s="184"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="198"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="735" t="s">
+        <v>245</v>
+      </c>
+      <c r="F23" s="46"/>
       <c r="G23" s="29"/>
-      <c r="H23" s="65"/>
-[...1 lines deleted...]
-      <c r="J23" s="432"/>
+      <c r="H23" s="63"/>
+      <c r="I23" s="438"/>
+      <c r="J23" s="450"/>
       <c r="K23" s="29"/>
-      <c r="L23" s="36"/>
-[...187 lines deleted...]
-      <c r="G32" s="173"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="63"/>
+      <c r="O23" s="505"/>
+      <c r="P23" s="184"/>
+    </row>
+    <row r="24" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="202"/>
+      <c r="B24" s="73"/>
+      <c r="C24" s="66"/>
+      <c r="D24" s="112"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="71"/>
+      <c r="I24" s="514"/>
+      <c r="J24" s="443"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="71"/>
+      <c r="O24" s="507"/>
+      <c r="P24" s="185"/>
+    </row>
+    <row r="25" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="203" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25" s="57"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="35"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="515"/>
+      <c r="J25" s="516"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="36"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="343"/>
+      <c r="P25" s="344"/>
+    </row>
+    <row r="26" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="203"/>
+      <c r="B26" s="862" t="s">
+        <v>379</v>
+      </c>
+      <c r="C26" s="65"/>
+      <c r="D26" s="77"/>
+      <c r="E26" s="936" t="s">
+        <v>360</v>
+      </c>
+      <c r="F26" s="518"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="519"/>
+      <c r="J26" s="450"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="897" t="s">
+        <v>277</v>
+      </c>
+      <c r="M26" s="897" t="s">
+        <v>334</v>
+      </c>
+      <c r="N26" s="57"/>
+      <c r="O26" s="345"/>
+      <c r="P26" s="346"/>
+    </row>
+    <row r="27" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="199"/>
+      <c r="B27" s="1050" t="s">
+        <v>380</v>
+      </c>
+      <c r="C27" s="122"/>
+      <c r="D27" s="113"/>
+      <c r="E27" s="932"/>
+      <c r="F27" s="518"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="64"/>
+      <c r="I27" s="555"/>
+      <c r="J27" s="512"/>
+      <c r="K27" s="24"/>
+      <c r="M27" s="521"/>
+      <c r="N27" s="435"/>
+      <c r="O27" s="941"/>
+      <c r="P27" s="866"/>
+    </row>
+    <row r="28" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="249"/>
+      <c r="B28" s="861"/>
+      <c r="C28" s="510"/>
+      <c r="D28" s="251"/>
+      <c r="E28" s="937" t="s">
+        <v>254</v>
+      </c>
+      <c r="F28" s="644"/>
+      <c r="G28" s="253"/>
+      <c r="H28" s="368"/>
+      <c r="I28" s="511"/>
+      <c r="J28" s="478"/>
+      <c r="K28" s="253"/>
+      <c r="L28" s="910" t="s">
+        <v>260</v>
+      </c>
+      <c r="M28" s="256"/>
+      <c r="N28" s="256"/>
+      <c r="O28" s="941"/>
+      <c r="P28" s="743"/>
+    </row>
+    <row r="29" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="249"/>
+      <c r="B29" s="525"/>
+      <c r="C29" s="510"/>
+      <c r="D29" s="251"/>
+      <c r="E29" s="511"/>
+      <c r="F29" s="644"/>
+      <c r="G29" s="253"/>
+      <c r="H29" s="368"/>
+      <c r="I29" s="476"/>
+      <c r="J29" s="478"/>
+      <c r="K29" s="253"/>
+      <c r="M29" s="256"/>
+      <c r="N29" s="256"/>
+      <c r="O29" s="942"/>
+      <c r="P29" s="743"/>
+    </row>
+    <row r="30" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="204"/>
+      <c r="B30" s="188"/>
+      <c r="C30" s="221"/>
+      <c r="D30" s="220"/>
+      <c r="E30" s="470"/>
+      <c r="F30" s="471"/>
+      <c r="G30" s="189"/>
+      <c r="H30" s="529"/>
+      <c r="I30" s="188"/>
+      <c r="J30" s="191"/>
+      <c r="K30" s="189"/>
+      <c r="L30" s="188"/>
+      <c r="M30" s="194"/>
+      <c r="N30" s="194"/>
+      <c r="O30" s="530"/>
+      <c r="P30" s="196"/>
+    </row>
+    <row r="31" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="167"/>
+      <c r="B31" s="168"/>
+      <c r="C31" s="168"/>
+      <c r="D31" s="169"/>
+      <c r="E31" s="168"/>
+      <c r="F31" s="168"/>
+      <c r="G31" s="169"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="222"/>
+      <c r="J31" s="170"/>
+      <c r="K31" s="169"/>
+      <c r="L31" s="171"/>
+      <c r="M31" s="169"/>
+      <c r="N31" s="168"/>
+      <c r="O31" s="485"/>
+    </row>
+    <row r="32" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A32" s="167"/>
+      <c r="B32" s="171"/>
+      <c r="C32" s="171"/>
+      <c r="D32" s="169"/>
+      <c r="E32" s="171"/>
+      <c r="F32" s="171"/>
+      <c r="G32" s="169"/>
       <c r="H32" s="33"/>
-      <c r="I32" s="229"/>
-[...97 lines deleted...]
-      <c r="E55" s="305"/>
+      <c r="I32" s="171"/>
+      <c r="J32" s="171"/>
+      <c r="K32" s="169"/>
+      <c r="M32" s="169"/>
+      <c r="N32" s="171"/>
+      <c r="O32" s="485"/>
+      <c r="S32" s="168"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="B34" s="372"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A35">
+        <v>260514</v>
+      </c>
+      <c r="B35" s="1029" t="s">
+        <v>317</v>
+      </c>
+      <c r="E35" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="B43" s="372"/>
+      <c r="E43" s="168"/>
+      <c r="I43" s="284"/>
+      <c r="J43" s="284"/>
+      <c r="K43" s="284"/>
+      <c r="L43" s="284"/>
+      <c r="M43" s="373"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A45" s="284"/>
+      <c r="B45" s="284"/>
+      <c r="C45" s="284"/>
+      <c r="D45" s="284"/>
+      <c r="E45" s="284"/>
+      <c r="I45" s="284"/>
+      <c r="J45" s="284"/>
+      <c r="K45" s="284"/>
+      <c r="L45" s="284"/>
+      <c r="M45" s="284"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A46" s="284"/>
+      <c r="B46" s="284"/>
+      <c r="C46" s="284"/>
+      <c r="D46" s="284"/>
+      <c r="E46" s="284"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A47" s="284"/>
+      <c r="B47" s="284"/>
+      <c r="C47" s="284"/>
+      <c r="D47" s="284"/>
+      <c r="E47" s="284"/>
+      <c r="I47" s="284"/>
+      <c r="J47" s="284"/>
+      <c r="K47" s="284"/>
+      <c r="L47" s="284"/>
+      <c r="M47" s="284"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="I48" s="284"/>
+      <c r="J48" s="374"/>
+      <c r="K48" s="284"/>
+      <c r="L48" s="284"/>
+      <c r="M48" s="284"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="I49" s="284"/>
+      <c r="J49" s="374"/>
+      <c r="K49" s="284"/>
+      <c r="L49" s="284"/>
+      <c r="M49" s="284"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A52" s="284"/>
+      <c r="B52" s="284"/>
+      <c r="C52" s="284"/>
+      <c r="D52" s="284"/>
+      <c r="E52" s="284"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="I53" s="222"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A54" s="284"/>
+      <c r="B54" s="284"/>
+      <c r="C54" s="284"/>
+      <c r="D54" s="284"/>
+      <c r="E54" s="284"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DBD3DA2-5A95-4E59-A48B-7CAD057FA838}">
-  <dimension ref="A1:T38"/>
+  <dimension ref="A1:T40"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="O24" sqref="O24:P25"/>
+    <sheetView topLeftCell="A9" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="O25" sqref="O25:P29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="21.6640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="26.6640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="26.6328125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="4" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="1.6640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="25.81640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="23.81640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="14.36328125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="14.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:16" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...2 lines deleted...]
-      <c r="E1" s="213" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
         <v>56</v>
       </c>
-      <c r="F1" s="375"/>
-[...12 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="F1" s="335"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1037"/>
+      <c r="N1" s="1037"/>
+      <c r="O1" s="1037"/>
+      <c r="P1" s="1038"/>
+    </row>
+    <row r="2" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="376"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="336"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="307" t="s">
+      <c r="I3" s="285" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:16" ht="14.4" customHeight="1">
-[...296 lines deleted...]
-      <c r="E16" s="128"/>
+    <row r="4" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>117</v>
+      </c>
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="703"/>
+      <c r="P4" s="705"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="288"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="401"/>
+      <c r="P5" s="421"/>
+    </row>
+    <row r="6" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="397"/>
+      <c r="P6" s="422"/>
+    </row>
+    <row r="7" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="703"/>
+      <c r="P7" s="705"/>
+    </row>
+    <row r="8" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="423"/>
+    </row>
+    <row r="9" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="397"/>
+      <c r="P9" s="422"/>
+    </row>
+    <row r="10" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>118</v>
+      </c>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="702"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="390"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="721"/>
+    </row>
+    <row r="12" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="333"/>
+      <c r="B12" s="288"/>
+      <c r="C12" s="531"/>
+      <c r="D12" s="532"/>
+      <c r="E12" s="533"/>
+      <c r="F12" s="534"/>
+      <c r="G12" s="535"/>
+      <c r="H12" s="536"/>
+      <c r="I12" s="537"/>
+      <c r="J12" s="538"/>
+      <c r="K12" s="329"/>
+      <c r="L12" s="403"/>
+      <c r="M12" s="539"/>
+      <c r="N12" s="406"/>
+      <c r="O12" s="412"/>
+      <c r="P12" s="721"/>
+    </row>
+    <row r="13" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="202"/>
+      <c r="B13" s="383"/>
+      <c r="C13" s="327"/>
+      <c r="D13" s="317"/>
+      <c r="E13" s="391"/>
+      <c r="F13" s="318"/>
+      <c r="G13" s="319"/>
+      <c r="H13" s="330"/>
+      <c r="I13" s="357"/>
+      <c r="J13" s="358"/>
+      <c r="K13" s="99"/>
+      <c r="L13" s="396"/>
+      <c r="M13" s="404"/>
+      <c r="N13" s="404"/>
+      <c r="O13" s="413"/>
+      <c r="P13" s="425"/>
+    </row>
+    <row r="14" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="198" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="386"/>
+      <c r="C14" s="300"/>
+      <c r="D14" s="323"/>
+      <c r="E14" s="386"/>
+      <c r="F14" s="303"/>
+      <c r="G14" s="304"/>
+      <c r="H14" s="359"/>
+      <c r="I14" s="360"/>
+      <c r="J14" s="363"/>
+      <c r="K14" s="324"/>
+      <c r="L14" s="395"/>
+      <c r="M14" s="386"/>
+      <c r="N14" s="395"/>
+      <c r="O14" s="703"/>
+      <c r="P14" s="705"/>
+    </row>
+    <row r="15" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="201"/>
+      <c r="B15" s="388"/>
+      <c r="C15" s="325"/>
+      <c r="D15" s="309"/>
+      <c r="E15" s="394"/>
+      <c r="F15" s="310"/>
+      <c r="G15" s="311"/>
+      <c r="H15" s="328"/>
+      <c r="I15" s="540"/>
+      <c r="J15" s="356"/>
+      <c r="K15" s="326"/>
+      <c r="L15" s="400"/>
+      <c r="M15" s="400"/>
+      <c r="N15" s="407"/>
+      <c r="O15" s="414"/>
+      <c r="P15" s="720"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="202"/>
+      <c r="B16" s="365"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="112"/>
+      <c r="E16" s="124"/>
       <c r="F16" s="31"/>
       <c r="G16" s="32"/>
-      <c r="H16" s="75"/>
-[...16 lines deleted...]
-      <c r="E17" s="236"/>
+      <c r="H16" s="71"/>
+      <c r="I16" s="366"/>
+      <c r="J16" s="37"/>
+      <c r="K16" s="109"/>
+      <c r="L16" s="399"/>
+      <c r="M16" s="111"/>
+      <c r="N16" s="408"/>
+      <c r="O16" s="415"/>
+      <c r="P16" s="417"/>
+    </row>
+    <row r="17" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="198" t="s">
+        <v>119</v>
+      </c>
+      <c r="B17" s="541"/>
+      <c r="C17" s="116"/>
+      <c r="D17" s="77"/>
+      <c r="E17" s="229"/>
       <c r="F17" s="35"/>
       <c r="G17" s="29"/>
-      <c r="H17" s="65"/>
-      <c r="I17" s="59"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="57"/>
       <c r="J17" s="22"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="20"/>
-      <c r="N17" s="65"/>
-[...13 lines deleted...]
-      <c r="I18" s="128"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="67"/>
+      <c r="P17" s="184"/>
+      <c r="T17" s="121"/>
+    </row>
+    <row r="18" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="334"/>
+      <c r="B18" s="542"/>
+      <c r="C18" s="543"/>
+      <c r="D18" s="544"/>
+      <c r="E18" s="542"/>
+      <c r="F18" s="171"/>
+      <c r="G18" s="545"/>
+      <c r="H18" s="546"/>
+      <c r="I18" s="124"/>
       <c r="J18" s="33"/>
-      <c r="K18" s="484"/>
-[...12 lines deleted...]
-      <c r="E19" s="444"/>
+      <c r="K18" s="545"/>
+      <c r="L18" s="545"/>
+      <c r="M18" s="547"/>
+      <c r="N18" s="546"/>
+      <c r="O18" s="548"/>
+      <c r="P18" s="549"/>
+      <c r="T18" s="121"/>
+    </row>
+    <row r="19" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="202"/>
+      <c r="B19" s="258"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="112"/>
+      <c r="E19" s="550"/>
       <c r="F19" s="31"/>
       <c r="G19" s="32"/>
-      <c r="H19" s="75"/>
-[...1 lines deleted...]
-      <c r="J19" s="40"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="39"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
-      <c r="M19" s="46"/>
-[...11 lines deleted...]
-      <c r="E20" s="59"/>
+      <c r="M19" s="44"/>
+      <c r="N19" s="71"/>
+      <c r="O19" s="53"/>
+      <c r="P19" s="185"/>
+    </row>
+    <row r="20" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="198" t="s">
+        <v>120</v>
+      </c>
+      <c r="B20" s="229"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="57"/>
       <c r="F20" s="35"/>
       <c r="G20" s="29"/>
-      <c r="H20" s="50"/>
-      <c r="I20" s="179"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="174"/>
       <c r="J20" s="35"/>
       <c r="K20" s="29"/>
       <c r="L20" s="29"/>
       <c r="M20" s="20"/>
-      <c r="N20" s="65"/>
-[...13 lines deleted...]
-      </c>
+      <c r="N20" s="63"/>
+      <c r="O20" s="67"/>
+      <c r="P20" s="184"/>
+    </row>
+    <row r="21" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="198"/>
+      <c r="B21" s="57"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="35"/>
       <c r="G21" s="29"/>
-      <c r="H21" s="50"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H21" s="48"/>
+      <c r="I21" s="542"/>
+      <c r="J21" s="35"/>
       <c r="K21" s="29"/>
-      <c r="L21" s="29"/>
-[...30 lines deleted...]
-      <c r="E23" s="549"/>
+      <c r="L21" s="896" t="s">
+        <v>267</v>
+      </c>
+      <c r="M21" s="897" t="s">
+        <v>346</v>
+      </c>
+      <c r="N21" s="63"/>
+      <c r="O21" s="67"/>
+      <c r="P21" s="184"/>
+    </row>
+    <row r="22" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="198"/>
+      <c r="B22" s="734" t="s">
+        <v>202</v>
+      </c>
+      <c r="C22" s="65"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="48"/>
+      <c r="I22" s="542"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="29"/>
+      <c r="M22" s="20"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="184"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="198"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="527"/>
       <c r="F23" s="35"/>
       <c r="G23" s="29"/>
-      <c r="H23" s="50"/>
-[...1 lines deleted...]
-      <c r="J23" s="446"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="258"/>
+      <c r="J23" s="35"/>
       <c r="K23" s="29"/>
-      <c r="L23" s="36"/>
-[...145 lines deleted...]
-      <c r="I38" s="229"/>
+      <c r="L23" s="897" t="s">
+        <v>284</v>
+      </c>
+      <c r="M23" s="20"/>
+      <c r="N23" s="63"/>
+      <c r="O23" s="67"/>
+      <c r="P23" s="184"/>
+    </row>
+    <row r="24" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="202"/>
+      <c r="B24" s="73"/>
+      <c r="C24" s="66"/>
+      <c r="D24" s="112"/>
+      <c r="E24" s="445"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="52"/>
+      <c r="I24" s="158"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="71"/>
+      <c r="O24" s="53"/>
+      <c r="P24" s="185"/>
+    </row>
+    <row r="25" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="203" t="s">
+        <v>121</v>
+      </c>
+      <c r="B25" s="57"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="447"/>
+      <c r="F25" s="35"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="160"/>
+      <c r="J25" s="551"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="36"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="137"/>
+      <c r="P25" s="1032"/>
+    </row>
+    <row r="26" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="199"/>
+      <c r="B26" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="C26" s="436"/>
+      <c r="D26" s="113"/>
+      <c r="E26" s="473"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="258"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="897" t="s">
+        <v>273</v>
+      </c>
+      <c r="M26" s="521"/>
+      <c r="N26" s="435"/>
+      <c r="O26" s="999" t="s">
+        <v>370</v>
+      </c>
+      <c r="P26" s="1033" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="249"/>
+      <c r="B27" s="863" t="s">
+        <v>220</v>
+      </c>
+      <c r="C27" s="250"/>
+      <c r="D27" s="251"/>
+      <c r="E27" s="552"/>
+      <c r="F27" s="523"/>
+      <c r="G27" s="253"/>
+      <c r="H27" s="254"/>
+      <c r="I27" s="553"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="253"/>
+      <c r="M27" s="256"/>
+      <c r="N27" s="258"/>
+      <c r="O27" s="1000" t="s">
+        <v>378</v>
+      </c>
+      <c r="P27" s="1034" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="249"/>
+      <c r="C28" s="250"/>
+      <c r="D28" s="251"/>
+      <c r="E28" s="473"/>
+      <c r="F28" s="46"/>
+      <c r="G28" s="253"/>
+      <c r="H28" s="254"/>
+      <c r="I28" s="258"/>
+      <c r="J28" s="523"/>
+      <c r="K28" s="253"/>
+      <c r="L28" s="910" t="s">
+        <v>266</v>
+      </c>
+      <c r="M28" s="256"/>
+      <c r="N28" s="258"/>
+      <c r="O28" s="1035"/>
+      <c r="P28" s="1033"/>
+    </row>
+    <row r="29" spans="1:20" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="204"/>
+      <c r="B29" s="188"/>
+      <c r="C29" s="221"/>
+      <c r="D29" s="220"/>
+      <c r="E29" s="188"/>
+      <c r="F29" s="191"/>
+      <c r="G29" s="189"/>
+      <c r="H29" s="192"/>
+      <c r="I29" s="188"/>
+      <c r="J29" s="191"/>
+      <c r="K29" s="189"/>
+      <c r="L29" s="194"/>
+      <c r="M29" s="194"/>
+      <c r="N29" s="956"/>
+      <c r="O29" s="1030"/>
+      <c r="P29" s="1031"/>
+    </row>
+    <row r="30" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="167"/>
+      <c r="B30" s="168"/>
+      <c r="C30" s="168"/>
+      <c r="D30" s="169"/>
+      <c r="E30" s="168"/>
+      <c r="F30" s="168"/>
+      <c r="G30" s="169"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="222"/>
+      <c r="J30" s="170"/>
+      <c r="K30" s="169"/>
+      <c r="L30" s="171"/>
+      <c r="M30" s="169"/>
+      <c r="N30" s="168"/>
+      <c r="O30" s="171"/>
+    </row>
+    <row r="31" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A31" s="167"/>
+      <c r="B31" s="171"/>
+      <c r="C31" s="171"/>
+      <c r="D31" s="169"/>
+      <c r="E31" s="171"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="169"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="171"/>
+      <c r="J31" s="171"/>
+      <c r="K31" s="169"/>
+      <c r="L31" s="171"/>
+      <c r="M31" s="169"/>
+      <c r="N31" s="171"/>
+      <c r="O31" s="171"/>
+      <c r="S31" s="168"/>
+    </row>
+    <row r="34" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E34" s="168"/>
+      <c r="I34" s="168"/>
+    </row>
+    <row r="37" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I37" s="222"/>
+    </row>
+    <row r="40" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E40" s="168"/>
+      <c r="I40" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{063D7D91-D1E3-4F28-AD75-01DC63C5ACC3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T40"/>
+  <dimension ref="A1:T45"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+    <sheetView topLeftCell="A5" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M33" sqref="M33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="26.5546875" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="5.36328125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="23.08984375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="27.1796875" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="24" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:16" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...2 lines deleted...]
-      <c r="E1" s="213" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
         <v>67</v>
       </c>
-      <c r="F1" s="217"/>
-[...12 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="307" t="s">
+      <c r="I3" s="285" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="175" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:16" ht="14.4" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="575" t="s">
+    <row r="4" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>122</v>
+      </c>
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="702"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="288"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="401"/>
+      <c r="P5" s="421"/>
+    </row>
+    <row r="6" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="397"/>
+      <c r="P6" s="422"/>
+    </row>
+    <row r="7" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="703"/>
+      <c r="P7" s="705"/>
+    </row>
+    <row r="8" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="406"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="375"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="423"/>
+    </row>
+    <row r="9" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="554"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="397"/>
+      <c r="P9" s="422"/>
+    </row>
+    <row r="10" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>123</v>
+      </c>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="702"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="333"/>
+      <c r="B11" s="406"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="532"/>
+      <c r="E11" s="555"/>
+      <c r="F11" s="512"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="424"/>
+    </row>
+    <row r="12" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="252"/>
+      <c r="B12" s="556"/>
+      <c r="C12" s="557"/>
+      <c r="D12" s="558"/>
+      <c r="E12" s="559"/>
+      <c r="F12" s="534"/>
+      <c r="G12" s="535"/>
+      <c r="H12" s="536"/>
+      <c r="I12" s="537"/>
+      <c r="J12" s="538"/>
+      <c r="K12" s="329"/>
+      <c r="L12" s="560"/>
+      <c r="M12" s="394"/>
+      <c r="N12" s="406"/>
+      <c r="O12" s="412"/>
+      <c r="P12" s="710"/>
+    </row>
+    <row r="13" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="432"/>
+      <c r="B13" s="561"/>
+      <c r="C13" s="562"/>
+      <c r="D13" s="563"/>
+      <c r="E13" s="564"/>
+      <c r="F13" s="358"/>
+      <c r="G13" s="319"/>
+      <c r="H13" s="330"/>
+      <c r="I13" s="357"/>
+      <c r="J13" s="358"/>
+      <c r="K13" s="99"/>
+      <c r="L13" s="396"/>
+      <c r="M13" s="404"/>
+      <c r="N13" s="404"/>
+      <c r="O13" s="413"/>
+      <c r="P13" s="425"/>
+    </row>
+    <row r="14" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="198" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="386"/>
+      <c r="C14" s="300"/>
+      <c r="D14" s="323"/>
+      <c r="E14" s="565"/>
+      <c r="F14" s="303"/>
+      <c r="G14" s="304"/>
+      <c r="H14" s="359"/>
+      <c r="I14" s="566"/>
+      <c r="J14" s="505"/>
+      <c r="K14" s="567"/>
+      <c r="L14" s="395"/>
+      <c r="M14" s="386"/>
+      <c r="N14" s="395"/>
+      <c r="O14" s="703"/>
+      <c r="P14" s="705"/>
+    </row>
+    <row r="15" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="419"/>
+      <c r="B15" s="403"/>
+      <c r="C15" s="325"/>
+      <c r="D15" s="309"/>
+      <c r="E15" s="526"/>
+      <c r="F15" s="512"/>
+      <c r="G15" s="311"/>
+      <c r="H15" s="328"/>
+      <c r="I15" s="559"/>
+      <c r="J15" s="513"/>
+      <c r="K15" s="568"/>
+      <c r="L15" s="569"/>
+      <c r="M15" s="400"/>
+      <c r="N15" s="400"/>
+      <c r="O15" s="414"/>
+      <c r="P15" s="570"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="282"/>
+      <c r="B16" s="571"/>
+      <c r="C16" s="572"/>
+      <c r="D16" s="532"/>
+      <c r="E16" s="526"/>
+      <c r="F16" s="478"/>
+      <c r="G16" s="535"/>
+      <c r="H16" s="536"/>
+      <c r="I16" s="573"/>
+      <c r="J16" s="574"/>
+      <c r="K16" s="575"/>
+      <c r="L16" s="573"/>
+      <c r="M16" s="573"/>
+      <c r="N16" s="573"/>
+      <c r="O16" s="573"/>
+      <c r="P16" s="184"/>
+    </row>
+    <row r="17" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="238"/>
+      <c r="B17" s="576"/>
+      <c r="C17" s="327"/>
+      <c r="D17" s="317"/>
+      <c r="E17" s="577"/>
+      <c r="F17" s="358"/>
+      <c r="G17" s="535"/>
+      <c r="H17" s="330"/>
+      <c r="I17" s="578"/>
+      <c r="J17" s="507"/>
+      <c r="K17" s="579"/>
+      <c r="L17" s="580"/>
+      <c r="M17" s="581"/>
+      <c r="N17" s="581"/>
+      <c r="O17" s="581"/>
+      <c r="P17" s="582"/>
+    </row>
+    <row r="18" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18" s="174"/>
+      <c r="C18" s="116"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="57"/>
+      <c r="F18" s="450"/>
+      <c r="G18" s="583"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="475"/>
+      <c r="J18" s="450"/>
+      <c r="K18" s="451"/>
+      <c r="L18" s="451"/>
+      <c r="M18" s="20"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+      <c r="T18" s="121"/>
+    </row>
+    <row r="19" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="334"/>
+      <c r="B19" s="724" t="s">
+        <v>210</v>
+      </c>
+      <c r="C19" s="543"/>
+      <c r="D19" s="544"/>
+      <c r="E19" s="124"/>
+      <c r="F19" s="485"/>
+      <c r="G19" s="545"/>
+      <c r="H19" s="546"/>
+      <c r="I19" s="729"/>
+      <c r="J19" s="485"/>
+      <c r="K19" s="486"/>
+      <c r="L19" s="486"/>
+      <c r="M19" s="547"/>
+      <c r="N19" s="546"/>
+      <c r="O19" s="548"/>
+      <c r="P19" s="549"/>
+      <c r="T19" s="121"/>
+    </row>
+    <row r="20" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="202"/>
+      <c r="B20" s="158"/>
+      <c r="C20" s="68"/>
+      <c r="D20" s="112"/>
+      <c r="E20" s="506"/>
+      <c r="F20" s="443"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="71"/>
+      <c r="I20" s="445"/>
+      <c r="J20" s="443"/>
+      <c r="K20" s="444"/>
+      <c r="L20" s="444"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="71"/>
+      <c r="O20" s="53"/>
+      <c r="P20" s="185"/>
+    </row>
+    <row r="21" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="198" t="s">
+        <v>125</v>
+      </c>
+      <c r="B21" s="57"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="450"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="437"/>
+      <c r="J21" s="450"/>
+      <c r="K21" s="451"/>
+      <c r="L21" s="451"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="63"/>
+      <c r="O21" s="67"/>
+      <c r="P21" s="184"/>
+    </row>
+    <row r="22" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="198"/>
+      <c r="B22" s="929" t="s">
         <v>196</v>
       </c>
-      <c r="F4" s="335"/>
-[...83 lines deleted...]
-      <c r="N7" s="581" t="s">
+      <c r="C22" s="65"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="871" t="s">
+        <v>232</v>
+      </c>
+      <c r="F22" s="450"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="48"/>
+      <c r="I22" s="375"/>
+      <c r="J22" s="485"/>
+      <c r="K22" s="451"/>
+      <c r="L22" s="915" t="s">
+        <v>307</v>
+      </c>
+      <c r="M22" s="928" t="s">
+        <v>336</v>
+      </c>
+      <c r="N22" s="63"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="184"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="334"/>
+      <c r="B23" s="542"/>
+      <c r="C23" s="122"/>
+      <c r="D23" s="544"/>
+      <c r="E23" s="473"/>
+      <c r="F23" s="485"/>
+      <c r="G23" s="545"/>
+      <c r="H23" s="270"/>
+      <c r="I23" s="375"/>
+      <c r="J23" s="922"/>
+      <c r="K23" s="486"/>
+      <c r="L23" s="914"/>
+      <c r="M23" s="547"/>
+      <c r="N23" s="546"/>
+      <c r="O23" s="548"/>
+      <c r="P23" s="660"/>
+    </row>
+    <row r="24" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="334"/>
+      <c r="B24" s="258"/>
+      <c r="C24" s="46"/>
+      <c r="D24" s="544"/>
+      <c r="E24" s="844" t="s">
         <v>203</v>
       </c>
-      <c r="O7" s="601" t="s">
-[...312 lines deleted...]
-      <c r="I21" s="656" t="s">
+      <c r="F24" s="817"/>
+      <c r="G24" s="253"/>
+      <c r="H24" s="912"/>
+      <c r="I24" s="375"/>
+      <c r="J24" s="485"/>
+      <c r="K24" s="920"/>
+      <c r="L24" s="486"/>
+      <c r="M24" s="912"/>
+      <c r="N24" s="912"/>
+      <c r="O24" s="912"/>
+      <c r="P24" s="549"/>
+    </row>
+    <row r="25" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="334"/>
+      <c r="B25" s="258"/>
+      <c r="C25" s="589"/>
+      <c r="D25" s="544"/>
+      <c r="E25" s="288"/>
+      <c r="F25" s="922"/>
+      <c r="G25" s="253"/>
+      <c r="H25" s="912"/>
+      <c r="I25" s="375"/>
+      <c r="J25" s="921"/>
+      <c r="K25" s="920"/>
+      <c r="L25" s="918"/>
+      <c r="M25" s="912"/>
+      <c r="N25" s="916"/>
+      <c r="O25" s="912"/>
+      <c r="P25" s="917"/>
+    </row>
+    <row r="26" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="334"/>
+      <c r="B26" s="435"/>
+      <c r="C26" s="122"/>
+      <c r="D26" s="544"/>
+      <c r="E26" s="913" t="s">
+        <v>246</v>
+      </c>
+      <c r="F26" s="493"/>
+      <c r="G26" s="930"/>
+      <c r="H26" s="548"/>
+      <c r="I26" s="375"/>
+      <c r="J26" s="493"/>
+      <c r="K26" s="813"/>
+      <c r="L26" s="919"/>
+      <c r="M26" s="547"/>
+      <c r="N26" s="679"/>
+      <c r="O26" s="548"/>
+      <c r="P26" s="549"/>
+    </row>
+    <row r="27" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="202"/>
+      <c r="B27" s="73"/>
+      <c r="C27" s="66"/>
+      <c r="D27" s="112"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="52"/>
+      <c r="I27" s="439"/>
+      <c r="J27" s="443"/>
+      <c r="K27" s="444"/>
+      <c r="L27" s="444"/>
+      <c r="M27" s="44"/>
+      <c r="N27" s="71"/>
+      <c r="O27" s="53"/>
+      <c r="P27" s="185"/>
+    </row>
+    <row r="28" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="203" t="s">
+        <v>126</v>
+      </c>
+      <c r="B28" s="57"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="35"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="584"/>
+      <c r="I28" s="515"/>
+      <c r="J28" s="450"/>
+      <c r="K28" s="451"/>
+      <c r="L28" s="480"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="57"/>
+      <c r="O28" s="343"/>
+      <c r="P28" s="344"/>
+    </row>
+    <row r="29" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="203"/>
+      <c r="B29" s="862" t="s">
+        <v>219</v>
+      </c>
+      <c r="C29" s="65"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="871" t="s">
+        <v>238</v>
+      </c>
+      <c r="F29" s="518"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="843"/>
+      <c r="J29" s="450"/>
+      <c r="K29" s="451"/>
+      <c r="L29" s="741" t="s">
+        <v>268</v>
+      </c>
+      <c r="M29" s="924" t="s">
+        <v>285</v>
+      </c>
+      <c r="N29" s="897" t="s">
         <v>347</v>
       </c>
-      <c r="J21" s="491">
-[...126 lines deleted...]
-      <c r="P26" s="827" t="s">
+      <c r="O29" s="345"/>
+      <c r="P29" s="346"/>
+    </row>
+    <row r="30" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="264"/>
+      <c r="B30" s="863" t="s">
+        <v>220</v>
+      </c>
+      <c r="C30" s="436"/>
+      <c r="D30" s="113"/>
+      <c r="E30" s="371"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="381"/>
+      <c r="J30" s="459"/>
+      <c r="K30" s="457"/>
+      <c r="M30" s="371"/>
+      <c r="O30" s="430"/>
+      <c r="P30" s="429"/>
+    </row>
+    <row r="31" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="742"/>
+      <c r="C31" s="250"/>
+      <c r="D31" s="251"/>
+      <c r="E31" s="873" t="s">
+        <v>225</v>
+      </c>
+      <c r="F31" s="523"/>
+      <c r="G31" s="253"/>
+      <c r="H31" s="368"/>
+      <c r="I31" s="821"/>
+      <c r="J31" s="851"/>
+      <c r="K31" s="464"/>
+      <c r="L31" s="923" t="s">
+        <v>261</v>
+      </c>
+      <c r="M31" s="872" t="s">
+        <v>337</v>
+      </c>
+      <c r="N31" s="925" t="s">
+        <v>319</v>
+      </c>
+      <c r="O31" s="774"/>
+      <c r="P31" s="759"/>
+    </row>
+    <row r="32" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="883"/>
+      <c r="B32" s="821"/>
+      <c r="C32" s="884"/>
+      <c r="D32" s="251"/>
+      <c r="E32" s="525"/>
+      <c r="F32" s="523"/>
+      <c r="G32" s="253"/>
+      <c r="H32" s="368"/>
+      <c r="I32" s="821"/>
+      <c r="J32" s="463"/>
+      <c r="K32" s="464"/>
+      <c r="M32" s="258"/>
+      <c r="N32" s="926"/>
+      <c r="O32" s="788"/>
+      <c r="P32" s="846"/>
+    </row>
+    <row r="33" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="883"/>
+      <c r="B33" s="821"/>
+      <c r="C33" s="884"/>
+      <c r="D33" s="251"/>
+      <c r="E33" s="911" t="s">
+        <v>255</v>
+      </c>
+      <c r="F33" s="523"/>
+      <c r="G33" s="253"/>
+      <c r="H33" s="368"/>
+      <c r="I33" s="852"/>
+      <c r="J33" s="463"/>
+      <c r="K33" s="464"/>
+      <c r="L33" s="872" t="s">
+        <v>338</v>
+      </c>
+      <c r="M33" s="897" t="s">
         <v>368</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="L28" s="656" t="s">
+      <c r="N33" s="927" t="s">
         <v>324</v>
       </c>
-      <c r="M28" s="264"/>
-[...76 lines deleted...]
-      <c r="I40" s="229"/>
+      <c r="O33" s="788"/>
+      <c r="P33" s="846"/>
+    </row>
+    <row r="34" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="204"/>
+      <c r="B34" s="683"/>
+      <c r="C34" s="221"/>
+      <c r="D34" s="220"/>
+      <c r="E34" s="188"/>
+      <c r="F34" s="191"/>
+      <c r="G34" s="189"/>
+      <c r="H34" s="529"/>
+      <c r="I34" s="188"/>
+      <c r="J34" s="191"/>
+      <c r="K34" s="189"/>
+      <c r="L34" s="194"/>
+      <c r="M34" s="194"/>
+      <c r="N34" s="194"/>
+      <c r="O34" s="195"/>
+      <c r="P34" s="196"/>
+    </row>
+    <row r="35" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="167"/>
+      <c r="B35" s="168"/>
+      <c r="C35" s="168"/>
+      <c r="D35" s="169"/>
+      <c r="E35" s="168"/>
+      <c r="F35" s="168"/>
+      <c r="G35" s="169"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="222"/>
+      <c r="J35" s="170"/>
+      <c r="K35" s="169"/>
+      <c r="L35" s="171"/>
+      <c r="M35" s="169"/>
+      <c r="N35" s="168"/>
+      <c r="O35" s="171"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A36" s="167"/>
+      <c r="B36" s="171"/>
+      <c r="C36" s="171"/>
+      <c r="D36" s="169"/>
+      <c r="E36" s="171"/>
+      <c r="F36" s="171"/>
+      <c r="G36" s="169"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="171"/>
+      <c r="J36" s="171"/>
+      <c r="K36" s="169"/>
+      <c r="M36" s="169"/>
+      <c r="N36" s="171"/>
+      <c r="O36" s="171"/>
+      <c r="S36" s="168"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E39" s="168"/>
+      <c r="I39" s="168"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="I42" s="222"/>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="E45" s="168"/>
+      <c r="I45" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A2B3B43-1BB1-474F-8C0F-8B4675D0A42E}">
-  <dimension ref="A1:T38"/>
+  <dimension ref="A1:T37"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K35" sqref="K35"/>
+      <selection activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="24.6640625" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.6328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="24.90625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="22.453125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="21.54296875" bestFit="1" customWidth="1"/>
+    <col min="14" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>73</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="376"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="336"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="309" t="s">
+      <c r="E3" s="287" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="308"/>
+      <c r="F3" s="286"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="379" t="s">
+      <c r="H3" s="338" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="378" t="s">
+      <c r="I3" s="337" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="182" t="s">
+      <c r="P3" s="175" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-[...278 lines deleted...]
-      <c r="E15" s="128"/>
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="702"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="401"/>
+      <c r="P5" s="421"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="397"/>
+      <c r="P6" s="422"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="703"/>
+      <c r="P7" s="705"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="355"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="394"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="423"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="397"/>
+      <c r="P9" s="422"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>128</v>
+      </c>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="703"/>
+      <c r="P10" s="705"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="390"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="424"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="383"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="425"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="712"/>
+      <c r="P13" s="709"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="282"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="586"/>
+      <c r="J14" s="513"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="400"/>
+      <c r="P14" s="416"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="365"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="124"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
-      <c r="H15" s="75"/>
-[...16 lines deleted...]
-      <c r="E16" s="443"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="408"/>
+      <c r="O15" s="415"/>
+      <c r="P15" s="417"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" s="587"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="541"/>
       <c r="F16" s="35"/>
       <c r="G16" s="29"/>
-      <c r="H16" s="65"/>
-      <c r="I16" s="410"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="504"/>
       <c r="J16" s="22"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="65"/>
-[...11 lines deleted...]
-      <c r="E17" s="162"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="184"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="868" t="s">
+        <v>222</v>
+      </c>
+      <c r="B17" s="158"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="158"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
-[...1 lines deleted...]
-      <c r="J17" s="40"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="366"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...11 lines deleted...]
-      <c r="E18" s="236"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="237" t="s">
+        <v>130</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="229"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="65"/>
-      <c r="I18" s="412"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="508"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...17 lines deleted...]
-      </c>
+      <c r="N18" s="63"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="184"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="282" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="559"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="844" t="s">
+        <v>369</v>
+      </c>
+      <c r="F19" s="35"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="65"/>
-[...1 lines deleted...]
-      <c r="J19" s="415"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="588"/>
+      <c r="J19" s="450"/>
       <c r="K19" s="29"/>
-      <c r="L19" s="29"/>
-[...50 lines deleted...]
-      <c r="E22" s="77"/>
+      <c r="L19" s="897" t="s">
+        <v>278</v>
+      </c>
+      <c r="M19" s="897" t="s">
+        <v>348</v>
+      </c>
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="334"/>
+      <c r="B20" s="473"/>
+      <c r="C20" s="589"/>
+      <c r="D20" s="544"/>
+      <c r="E20" s="522"/>
+      <c r="F20" s="171"/>
+      <c r="G20" s="545"/>
+      <c r="H20" s="546"/>
+      <c r="I20" s="590"/>
+      <c r="J20" s="485"/>
+      <c r="K20" s="545"/>
+      <c r="L20" s="545"/>
+      <c r="M20" s="547"/>
+      <c r="N20" s="546"/>
+      <c r="O20" s="548"/>
+      <c r="P20" s="549"/>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="333"/>
+      <c r="C21" s="250"/>
+      <c r="D21" s="251"/>
+      <c r="E21" s="453"/>
+      <c r="F21" s="523"/>
+      <c r="G21" s="591"/>
+      <c r="H21" s="592"/>
+      <c r="I21" s="590"/>
+      <c r="J21" s="523"/>
+      <c r="K21" s="253"/>
+      <c r="L21" s="889" t="s">
+        <v>265</v>
+      </c>
+      <c r="M21" s="367"/>
+      <c r="N21" s="368"/>
+      <c r="O21" s="369"/>
+      <c r="P21" s="370"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="202"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="73"/>
       <c r="F22" s="31"/>
       <c r="G22" s="32"/>
-      <c r="H22" s="75"/>
-[...1 lines deleted...]
-      <c r="J22" s="40"/>
+      <c r="H22" s="71"/>
+      <c r="I22" s="593"/>
+      <c r="J22" s="39"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
-      <c r="M22" s="46"/>
-[...11 lines deleted...]
-      <c r="E23" s="59"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="185"/>
+    </row>
+    <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="203" t="s">
+        <v>131</v>
+      </c>
+      <c r="B23" s="57"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="57"/>
       <c r="F23" s="35"/>
       <c r="G23" s="29"/>
-      <c r="H23" s="65"/>
-      <c r="I23" s="466"/>
+      <c r="H23" s="63"/>
+      <c r="I23" s="594"/>
       <c r="J23" s="22"/>
       <c r="K23" s="29"/>
-      <c r="L23" s="36"/>
-[...19 lines deleted...]
-      </c>
+      <c r="L23" s="897" t="s">
+        <v>274</v>
+      </c>
+      <c r="M23" s="897" t="s">
+        <v>286</v>
+      </c>
+      <c r="N23" s="57"/>
+      <c r="O23" s="343"/>
+      <c r="P23" s="344"/>
+    </row>
+    <row r="24" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="203"/>
+      <c r="B24" s="736" t="s">
+        <v>204</v>
+      </c>
+      <c r="C24" s="250"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="522"/>
+      <c r="F24" s="450"/>
       <c r="G24" s="29"/>
-      <c r="H24" s="65"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H24" s="63"/>
+      <c r="I24" s="595"/>
       <c r="J24" s="35"/>
       <c r="K24" s="29"/>
-      <c r="L24" s="388"/>
-[...14 lines deleted...]
-      <c r="F25" s="415"/>
+      <c r="M24" s="345"/>
+      <c r="N24" s="345"/>
+      <c r="O24" s="430"/>
+      <c r="P24" s="429"/>
+    </row>
+    <row r="25" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="203"/>
+      <c r="C25" s="250"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="511"/>
+      <c r="F25" s="450"/>
       <c r="G25" s="29"/>
-      <c r="H25" s="65"/>
-      <c r="J25" s="48"/>
+      <c r="H25" s="63"/>
+      <c r="J25" s="46"/>
       <c r="K25" s="29"/>
-      <c r="L25" s="624"/>
-[...97 lines deleted...]
-      <c r="I38" s="229"/>
+      <c r="M25" s="345"/>
+      <c r="N25" s="345"/>
+      <c r="O25" s="430"/>
+      <c r="P25" s="429"/>
+    </row>
+    <row r="26" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="204"/>
+      <c r="B26" s="188"/>
+      <c r="C26" s="221"/>
+      <c r="D26" s="220"/>
+      <c r="E26" s="188"/>
+      <c r="F26" s="191"/>
+      <c r="G26" s="189"/>
+      <c r="H26" s="368"/>
+      <c r="I26" s="596"/>
+      <c r="J26" s="191"/>
+      <c r="K26" s="189"/>
+      <c r="L26" s="194"/>
+      <c r="M26" s="194"/>
+      <c r="N26" s="194"/>
+      <c r="O26" s="195"/>
+      <c r="P26" s="196"/>
+    </row>
+    <row r="27" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="167"/>
+      <c r="B27" s="168"/>
+      <c r="C27" s="168"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="168"/>
+      <c r="F27" s="168"/>
+      <c r="G27" s="169"/>
+      <c r="H27" s="597"/>
+      <c r="I27" s="222"/>
+      <c r="J27" s="170"/>
+      <c r="K27" s="169"/>
+      <c r="L27" s="171"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="168"/>
+      <c r="O27" s="171"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A28" s="167"/>
+      <c r="B28" s="171"/>
+      <c r="C28" s="171"/>
+      <c r="D28" s="169"/>
+      <c r="E28" s="171"/>
+      <c r="F28" s="171"/>
+      <c r="G28" s="169"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="171"/>
+      <c r="J28" s="171"/>
+      <c r="K28" s="169"/>
+      <c r="M28" s="169"/>
+      <c r="N28" s="171"/>
+      <c r="O28" s="171"/>
+      <c r="S28" s="168"/>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="B30" s="861" t="s">
+        <v>223</v>
+      </c>
+      <c r="C30" s="861"/>
+      <c r="D30" s="861"/>
+      <c r="E30" s="861"/>
+      <c r="F30" s="861"/>
+      <c r="G30" s="861"/>
+      <c r="H30" s="861"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="B31" s="861"/>
+      <c r="C31" s="861"/>
+      <c r="D31" s="861"/>
+      <c r="E31" s="869"/>
+      <c r="F31" s="861"/>
+      <c r="G31" s="861"/>
+      <c r="H31" s="861"/>
+      <c r="I31" s="168"/>
+    </row>
+    <row r="34" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I34" s="222"/>
+    </row>
+    <row r="37" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E37" s="168"/>
+      <c r="I37" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD24F1EA-B86B-434A-A942-B6FC314A6B29}">
-  <dimension ref="A1:T36"/>
+  <dimension ref="A1:T40"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="S19" sqref="S19"/>
+      <selection activeCell="O18" sqref="O18:P22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="22.88671875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="34.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.6640625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="15" max="16" width="13.33203125" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" customWidth="1"/>
+    <col min="5" max="5" width="23.08984375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="20.6328125" customWidth="1"/>
+    <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6328125" customWidth="1"/>
+    <col min="12" max="12" width="23.08984375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="24.90625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="20.81640625" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="14.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="25.8" thickTop="1">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="208" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="214"/>
-[...18 lines deleted...]
-      <c r="A2" s="216" t="s">
+      <c r="B1" s="207"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="206" t="s">
+        <v>73</v>
+      </c>
+      <c r="F1" s="210"/>
+      <c r="G1" s="1036"/>
+      <c r="H1" s="1039"/>
+      <c r="I1" s="1039"/>
+      <c r="J1" s="1039"/>
+      <c r="K1" s="1039"/>
+      <c r="L1" s="1039"/>
+      <c r="M1" s="1039"/>
+      <c r="N1" s="1039"/>
+      <c r="O1" s="1039"/>
+      <c r="P1" s="1040"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="209" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="241" t="s">
+      <c r="B2" s="234" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="224"/>
-[...2 lines deleted...]
-      <c r="F2" s="218"/>
+      <c r="C2" s="217"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="211"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
-      <c r="I2" s="233" t="s">
+      <c r="I2" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="232"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="6"/>
-      <c r="L2" s="219" t="s">
+      <c r="L2" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="231"/>
-[...6 lines deleted...]
-      <c r="B3" s="242" t="s">
+      <c r="M2" s="224"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="214"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="197"/>
+      <c r="B3" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="240"/>
-      <c r="D3" s="238" t="s">
+      <c r="C3" s="233"/>
+      <c r="D3" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="239" t="s">
+      <c r="E3" s="232" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="237"/>
+      <c r="F3" s="230"/>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="379" t="s">
+      <c r="H3" s="338" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="378" t="s">
+      <c r="I3" s="337" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="11"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M3" s="230" t="s">
         <v>9</v>
       </c>
+      <c r="M3" s="223" t="s">
+        <v>10</v>
+      </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="368" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1">
-[...329 lines deleted...]
-      </c>
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4" s="385"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="389"/>
+      <c r="F4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="305"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="395"/>
+      <c r="M4" s="395"/>
+      <c r="N4" s="395"/>
+      <c r="O4" s="712"/>
+      <c r="P4" s="704"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="199"/>
+      <c r="B5" s="307"/>
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="310"/>
+      <c r="G5" s="311"/>
+      <c r="H5" s="312"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="313"/>
+      <c r="K5" s="314"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="713"/>
+      <c r="P5" s="706"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="200"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="316"/>
+      <c r="D6" s="317"/>
+      <c r="E6" s="391"/>
+      <c r="F6" s="318"/>
+      <c r="G6" s="319"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="321"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="396"/>
+      <c r="M6" s="397"/>
+      <c r="N6" s="397"/>
+      <c r="O6" s="714"/>
+      <c r="P6" s="707"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="198" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="386"/>
+      <c r="C7" s="300"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="303"/>
+      <c r="G7" s="304"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="305"/>
+      <c r="J7" s="306"/>
+      <c r="K7" s="324"/>
+      <c r="L7" s="395"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="395"/>
+      <c r="O7" s="712"/>
+      <c r="P7" s="704"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="201"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="309"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="509"/>
+      <c r="J8" s="356"/>
+      <c r="K8" s="326"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="453"/>
+      <c r="N8" s="390"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="708"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="202"/>
+      <c r="B9" s="384"/>
+      <c r="C9" s="327"/>
+      <c r="D9" s="317"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="318"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="330"/>
+      <c r="I9" s="357"/>
+      <c r="J9" s="358"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="397"/>
+      <c r="M9" s="402"/>
+      <c r="N9" s="405"/>
+      <c r="O9" s="714"/>
+      <c r="P9" s="707"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="198" t="s">
+        <v>133</v>
+      </c>
+      <c r="B10" s="386"/>
+      <c r="C10" s="300"/>
+      <c r="D10" s="301"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="303"/>
+      <c r="G10" s="304"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="360"/>
+      <c r="J10" s="361"/>
+      <c r="K10" s="324"/>
+      <c r="L10" s="395"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="712"/>
+      <c r="P10" s="709"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="857" t="s">
+        <v>211</v>
+      </c>
+      <c r="C11" s="325"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="390"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="311"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="356"/>
+      <c r="K11" s="329"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="403"/>
+      <c r="N11" s="406"/>
+      <c r="O11" s="412"/>
+      <c r="P11" s="710"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="202"/>
+      <c r="B12" s="587"/>
+      <c r="C12" s="327"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="391"/>
+      <c r="F12" s="318"/>
+      <c r="G12" s="319"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="357"/>
+      <c r="J12" s="358"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="404"/>
+      <c r="N12" s="404"/>
+      <c r="O12" s="413"/>
+      <c r="P12" s="711"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="198" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="386"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="303"/>
+      <c r="G13" s="304"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="324"/>
+      <c r="L13" s="395"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="395"/>
+      <c r="O13" s="703"/>
+      <c r="P13" s="705"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="388"/>
+      <c r="C14" s="325"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="394"/>
+      <c r="F14" s="310"/>
+      <c r="G14" s="311"/>
+      <c r="H14" s="328"/>
+      <c r="I14" s="364"/>
+      <c r="J14" s="356"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="400"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="407"/>
+      <c r="O14" s="414"/>
+      <c r="P14" s="416"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="202"/>
+      <c r="B15" s="598"/>
+      <c r="C15" s="327"/>
+      <c r="D15" s="317"/>
+      <c r="E15" s="357"/>
+      <c r="F15" s="443"/>
+      <c r="G15" s="319"/>
+      <c r="H15" s="330"/>
+      <c r="I15" s="357"/>
+      <c r="J15" s="358"/>
+      <c r="K15" s="599"/>
+      <c r="L15" s="319"/>
+      <c r="M15" s="581"/>
+      <c r="N15" s="44"/>
+      <c r="O15" s="44"/>
+      <c r="P15" s="600"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="198" t="s">
+        <v>134</v>
+      </c>
+      <c r="B16" s="601"/>
+      <c r="C16" s="602"/>
+      <c r="D16" s="323"/>
+      <c r="E16" s="603"/>
+      <c r="F16" s="303"/>
+      <c r="G16" s="304"/>
+      <c r="H16" s="359"/>
+      <c r="I16" s="360"/>
+      <c r="J16" s="303"/>
+      <c r="K16" s="304"/>
+      <c r="L16" s="304"/>
+      <c r="M16" s="604"/>
+      <c r="N16" s="359"/>
+      <c r="O16" s="363"/>
+      <c r="P16" s="605"/>
+      <c r="T16" s="121"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="202"/>
+      <c r="B17" s="606"/>
+      <c r="C17" s="468"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="439"/>
+      <c r="F17" s="31"/>
       <c r="G17" s="32"/>
-      <c r="H17" s="75"/>
-[...1 lines deleted...]
-      <c r="J17" s="40"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="366"/>
+      <c r="J17" s="39"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
-      <c r="M17" s="46"/>
-[...11 lines deleted...]
-      <c r="E18" s="59"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="185"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198" t="s">
+        <v>135</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="57"/>
       <c r="F18" s="35"/>
       <c r="G18" s="29"/>
-      <c r="H18" s="65"/>
-      <c r="I18" s="412"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="508"/>
       <c r="J18" s="22"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="20"/>
-      <c r="N18" s="65"/>
-[...8 lines deleted...]
-      <c r="E19" s="437"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="137"/>
+      <c r="P18" s="998"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="198"/>
+      <c r="B19" s="737" t="s">
+        <v>205</v>
+      </c>
+      <c r="C19" s="65"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="876" t="s">
+        <v>226</v>
+      </c>
       <c r="F19" s="35"/>
       <c r="G19" s="29"/>
-      <c r="H19" s="65"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H19" s="63"/>
+      <c r="I19" s="635"/>
+      <c r="J19" s="450"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="20"/>
-      <c r="N19" s="65"/>
-[...83 lines deleted...]
-      <c r="J23" s="175"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="999" t="s">
+        <v>370</v>
+      </c>
+      <c r="P19" s="999" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q19" s="263"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="334"/>
+      <c r="B20" s="628"/>
+      <c r="C20" s="589"/>
+      <c r="D20" s="544"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="626"/>
+      <c r="G20" s="545"/>
+      <c r="H20" s="659"/>
+      <c r="I20" s="679"/>
+      <c r="J20" s="485"/>
+      <c r="K20" s="545"/>
+      <c r="L20" s="837"/>
+      <c r="M20" s="547"/>
+      <c r="N20" s="546"/>
+      <c r="O20" s="1000"/>
+      <c r="P20" s="1001"/>
+      <c r="Q20" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="334"/>
+      <c r="B21" s="731" t="s">
+        <v>201</v>
+      </c>
+      <c r="C21" s="612"/>
+      <c r="D21" s="544"/>
+      <c r="E21" s="525"/>
+      <c r="F21" s="171"/>
+      <c r="G21" s="545"/>
+      <c r="H21" s="546"/>
+      <c r="I21" s="607"/>
+      <c r="J21" s="493"/>
+      <c r="K21" s="623"/>
+      <c r="L21" s="545"/>
+      <c r="M21" s="679"/>
+      <c r="N21" s="679"/>
+      <c r="O21" s="1002"/>
+      <c r="P21" s="869"/>
+      <c r="Q21" s="263"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="202"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="71"/>
+      <c r="I22" s="588"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="32"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="1003"/>
+      <c r="P22" s="1004"/>
+    </row>
+    <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="203" t="s">
+        <v>136</v>
+      </c>
+      <c r="B23" s="57"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="608"/>
+      <c r="G23" s="609"/>
+      <c r="H23" s="63"/>
+      <c r="I23" s="610"/>
+      <c r="J23" s="22"/>
       <c r="K23" s="29"/>
-      <c r="L23" s="172"/>
-[...23 lines deleted...]
-      </c>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="57"/>
+      <c r="O23" s="343"/>
+      <c r="P23" s="344"/>
+    </row>
+    <row r="24" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="203"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="857" t="s">
+        <v>239</v>
+      </c>
+      <c r="F24" s="65"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="63"/>
+      <c r="I24" s="174"/>
+      <c r="J24" s="35"/>
       <c r="K24" s="29"/>
-      <c r="L24" s="486"/>
-[...72 lines deleted...]
-      <c r="I36" s="229"/>
+      <c r="L24" s="844" t="s">
+        <v>312</v>
+      </c>
+      <c r="M24" s="899" t="s">
+        <v>308</v>
+      </c>
+      <c r="N24" s="933" t="s">
+        <v>349</v>
+      </c>
+      <c r="O24" s="847"/>
+      <c r="P24" s="429"/>
+      <c r="Q24" s="263"/>
+    </row>
+    <row r="25" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="203"/>
+      <c r="B25" s="555"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="544"/>
+      <c r="E25" s="375"/>
+      <c r="F25" s="65"/>
+      <c r="G25" s="682"/>
+      <c r="H25" s="679"/>
+      <c r="I25" s="628"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="545"/>
+      <c r="M25" s="684"/>
+      <c r="N25" s="835"/>
+      <c r="O25" s="847"/>
+      <c r="P25" s="759"/>
+    </row>
+    <row r="26" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="203"/>
+      <c r="B26" s="555"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="544"/>
+      <c r="E26" s="857" t="s">
+        <v>233</v>
+      </c>
+      <c r="F26" s="65"/>
+      <c r="G26" s="834"/>
+      <c r="H26" s="679"/>
+      <c r="I26" s="658"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="545"/>
+      <c r="L26" s="735" t="s">
+        <v>320</v>
+      </c>
+      <c r="M26" s="684"/>
+      <c r="N26" s="684"/>
+      <c r="O26" s="847"/>
+      <c r="P26" s="846"/>
+    </row>
+    <row r="27" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="203"/>
+      <c r="B27" s="555"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="544"/>
+      <c r="E27" s="932"/>
+      <c r="F27" s="65"/>
+      <c r="G27" s="834"/>
+      <c r="H27" s="679"/>
+      <c r="I27" s="658"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="545"/>
+      <c r="L27" s="684"/>
+      <c r="M27" s="684"/>
+      <c r="N27" s="684"/>
+      <c r="O27" s="847"/>
+      <c r="P27" s="846"/>
+    </row>
+    <row r="28" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="203"/>
+      <c r="B28" s="555"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="544"/>
+      <c r="E28" s="719"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="834"/>
+      <c r="H28" s="679"/>
+      <c r="I28" s="658"/>
+      <c r="J28" s="35"/>
+      <c r="K28" s="545"/>
+      <c r="L28" s="684"/>
+      <c r="M28" s="684"/>
+      <c r="N28" s="684"/>
+      <c r="O28" s="847"/>
+      <c r="P28" s="846"/>
+    </row>
+    <row r="29" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="204"/>
+      <c r="B29" s="188"/>
+      <c r="C29" s="221"/>
+      <c r="D29" s="833"/>
+      <c r="E29" s="188"/>
+      <c r="F29" s="191"/>
+      <c r="G29" s="189"/>
+      <c r="H29" s="529"/>
+      <c r="I29" s="613"/>
+      <c r="J29" s="191"/>
+      <c r="K29" s="189"/>
+      <c r="L29" s="194"/>
+      <c r="M29" s="194"/>
+      <c r="N29" s="194"/>
+      <c r="O29" s="195"/>
+      <c r="P29" s="836"/>
+    </row>
+    <row r="30" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="167"/>
+      <c r="B30" s="168"/>
+      <c r="C30" s="168"/>
+      <c r="D30" s="169"/>
+      <c r="E30" s="168"/>
+      <c r="F30" s="168"/>
+      <c r="G30" s="169"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="265"/>
+      <c r="J30" s="170"/>
+      <c r="K30" s="169"/>
+      <c r="L30" s="266"/>
+      <c r="M30" s="169"/>
+      <c r="N30" s="168"/>
+      <c r="O30" s="171"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A31" s="167"/>
+      <c r="B31" s="171"/>
+      <c r="C31" s="171"/>
+      <c r="D31" s="169"/>
+      <c r="E31" s="171"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="169"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="171"/>
+      <c r="J31" s="171"/>
+      <c r="K31" s="169"/>
+      <c r="L31" s="171"/>
+      <c r="M31" s="169"/>
+      <c r="N31" s="171"/>
+      <c r="O31" s="171"/>
+      <c r="S31" s="168"/>
+    </row>
+    <row r="34" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E34" s="168"/>
+      <c r="I34" s="168"/>
+    </row>
+    <row r="35" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I35" s="168"/>
+    </row>
+    <row r="36" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I36" s="168"/>
+    </row>
+    <row r="37" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="I37" s="222"/>
+    </row>
+    <row r="40" spans="5:9" x14ac:dyDescent="0.35">
+      <c r="E40" s="168"/>
+      <c r="I40" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82AC9AE5-E4DE-4D34-AC4A-BE80CE77A0FA}">
-  <dimension ref="A1:P35"/>
+  <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I2" sqref="I1:I1048576"/>
+      <selection activeCell="E38" sqref="E38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.6328125" customWidth="1"/>
+    <col min="2" max="2" width="25.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="3.6328125" customWidth="1"/>
+    <col min="5" max="5" width="21.90625" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="3.6328125" customWidth="1"/>
+    <col min="8" max="8" width="8.90625" customWidth="1"/>
+    <col min="9" max="9" width="24.453125" customWidth="1"/>
+    <col min="10" max="11" width="3.6328125" customWidth="1"/>
+    <col min="12" max="12" width="24" bestFit="1" customWidth="1"/>
+    <col min="13" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.8" thickBot="1">
+    <row r="1" spans="1:16" ht="26" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
-      <c r="E1" s="63" t="s">
-        <v>74</v>
+      <c r="E1" s="61" t="s">
+        <v>73</v>
       </c>
       <c r="F1" s="3"/>
-      <c r="G1" s="925"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:16" ht="18" thickBot="1">
+      <c r="G1" s="1044"/>
+      <c r="H1" s="1045"/>
+      <c r="I1" s="1045"/>
+      <c r="J1" s="1045"/>
+      <c r="K1" s="1045"/>
+      <c r="L1" s="1045"/>
+      <c r="M1" s="1045"/>
+      <c r="N1" s="1045"/>
+      <c r="O1" s="1045"/>
+      <c r="P1" s="1046"/>
+    </row>
+    <row r="2" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="19"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="33"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="19"/>
       <c r="K2" s="6"/>
       <c r="L2" s="19"/>
       <c r="M2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
-      <c r="P2" s="397"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16" ht="15" thickBot="1">
+      <c r="P2" s="354"/>
+    </row>
+    <row r="3" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="34"/>
       <c r="D3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="152"/>
-      <c r="G3" s="91" t="s">
+      <c r="F3" s="148"/>
+      <c r="G3" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="153" t="s">
+      <c r="H3" s="149" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="156"/>
+      <c r="J3" s="152"/>
       <c r="K3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M3" s="13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="N3" s="13" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="368" t="s">
+      <c r="P3" s="331" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A4" s="15" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B4" s="141" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4" s="137" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="71"/>
-      <c r="D4" s="50" t="s">
+      <c r="C4" s="67"/>
+      <c r="D4" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="158" t="s">
+      <c r="E4" s="154" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="154"/>
-[...2 lines deleted...]
-      <c r="I4" s="166" t="s">
+      <c r="F4" s="150"/>
+      <c r="G4" s="159"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="162" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="157"/>
-[...1 lines deleted...]
-      <c r="L4" s="166" t="s">
+      <c r="J4" s="153"/>
+      <c r="K4" s="166"/>
+      <c r="L4" s="162" t="s">
         <v>26</v>
       </c>
-      <c r="M4" s="166" t="s">
+      <c r="M4" s="162" t="s">
         <v>26</v>
       </c>
-      <c r="N4" s="166" t="s">
+      <c r="N4" s="162" t="s">
         <v>26</v>
       </c>
-      <c r="O4" s="166" t="s">
+      <c r="O4" s="162" t="s">
         <v>26</v>
       </c>
-      <c r="P4" s="393" t="s">
+      <c r="P4" s="350" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:16">
-[...1 lines deleted...]
-      <c r="B5" s="142" t="s">
+    <row r="5" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A5" s="40"/>
+      <c r="B5" s="138" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="146"/>
-[...1 lines deleted...]
-      <c r="E5" s="159" t="s">
+      <c r="C5" s="142"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="155" t="s">
         <v>28</v>
       </c>
-      <c r="F5" s="154"/>
-[...2 lines deleted...]
-      <c r="I5" s="167" t="s">
+      <c r="F5" s="150"/>
+      <c r="G5" s="159"/>
+      <c r="H5" s="159"/>
+      <c r="I5" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="J5" s="122"/>
-[...1 lines deleted...]
-      <c r="L5" s="167" t="s">
+      <c r="J5" s="118"/>
+      <c r="K5" s="161"/>
+      <c r="L5" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="M5" s="167" t="s">
+      <c r="M5" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="N5" s="167" t="s">
+      <c r="N5" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="O5" s="167" t="s">
+      <c r="O5" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="P5" s="394" t="s">
+      <c r="P5" s="351" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
-[...8 lines deleted...]
-      <c r="I6" s="272" t="s">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A6" s="259"/>
+      <c r="B6" s="138"/>
+      <c r="C6" s="260"/>
+      <c r="D6" s="254"/>
+      <c r="E6" s="155"/>
+      <c r="F6" s="118"/>
+      <c r="G6" s="160"/>
+      <c r="H6" s="160"/>
+      <c r="I6" s="262" t="s">
         <v>29</v>
       </c>
-      <c r="J6" s="122"/>
-[...9 lines deleted...]
-      <c r="B7" s="143" t="s">
+      <c r="J6" s="118"/>
+      <c r="K6" s="159"/>
+      <c r="L6" s="261"/>
+      <c r="M6" s="261"/>
+      <c r="N6" s="261"/>
+      <c r="O6" s="261"/>
+      <c r="P6" s="351"/>
+    </row>
+    <row r="7" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="74"/>
+      <c r="B7" s="139" t="s">
         <v>29</v>
       </c>
-      <c r="C7" s="147"/>
-[...1 lines deleted...]
-      <c r="E7" s="160" t="s">
+      <c r="C7" s="143"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="156" t="s">
         <v>29</v>
       </c>
-      <c r="F7" s="122"/>
-[...5 lines deleted...]
-      <c r="L7" s="168" t="s">
+      <c r="F7" s="118"/>
+      <c r="G7" s="160"/>
+      <c r="H7" s="160"/>
+      <c r="I7" s="267"/>
+      <c r="J7" s="150"/>
+      <c r="K7" s="159"/>
+      <c r="L7" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="M7" s="168" t="s">
+      <c r="M7" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="N7" s="168" t="s">
+      <c r="N7" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="O7" s="168" t="s">
+      <c r="O7" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="P7" s="395" t="s">
+      <c r="P7" s="352" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A8" s="15" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B8" s="141" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="137" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="71"/>
-      <c r="D8" s="50" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="E8" s="161" t="s">
+      <c r="E8" s="157" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="154"/>
-[...2 lines deleted...]
-      <c r="I8" s="169" t="s">
+      <c r="F8" s="150"/>
+      <c r="G8" s="159"/>
+      <c r="H8" s="159"/>
+      <c r="I8" s="165" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="154"/>
-[...1 lines deleted...]
-      <c r="L8" s="169" t="s">
+      <c r="J8" s="150"/>
+      <c r="K8" s="159"/>
+      <c r="L8" s="165" t="s">
         <v>26</v>
       </c>
-      <c r="M8" s="169" t="s">
+      <c r="M8" s="165" t="s">
         <v>26</v>
       </c>
-      <c r="N8" s="169" t="s">
+      <c r="N8" s="165" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="169" t="s">
+      <c r="O8" s="165" t="s">
         <v>26</v>
       </c>
-      <c r="P8" s="393" t="s">
+      <c r="P8" s="350" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A9" s="16"/>
-      <c r="B9" s="142" t="s">
+      <c r="B9" s="138" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="148"/>
-[...1 lines deleted...]
-      <c r="E9" s="159" t="s">
+      <c r="C9" s="144"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="155" t="s">
         <v>28</v>
       </c>
-      <c r="F9" s="122"/>
-[...2 lines deleted...]
-      <c r="I9" s="167" t="s">
+      <c r="F9" s="118"/>
+      <c r="G9" s="160"/>
+      <c r="H9" s="160"/>
+      <c r="I9" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="J9" s="122"/>
-[...1 lines deleted...]
-      <c r="L9" s="167" t="s">
+      <c r="J9" s="118"/>
+      <c r="K9" s="160"/>
+      <c r="L9" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="M9" s="167" t="s">
+      <c r="M9" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="N9" s="167" t="s">
+      <c r="N9" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="O9" s="167" t="s">
+      <c r="O9" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="P9" s="394" t="s">
+      <c r="P9" s="351" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
-[...4 lines deleted...]
-      <c r="E10" s="160" t="s">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A10" s="349"/>
+      <c r="B10" s="138"/>
+      <c r="C10" s="260"/>
+      <c r="D10" s="254"/>
+      <c r="E10" s="156" t="s">
         <v>29</v>
       </c>
-      <c r="F10" s="122"/>
-[...2 lines deleted...]
-      <c r="I10" s="168" t="s">
+      <c r="F10" s="118"/>
+      <c r="G10" s="160"/>
+      <c r="H10" s="160"/>
+      <c r="I10" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="J10" s="122"/>
-[...9 lines deleted...]
-      <c r="B11" s="144" t="s">
+      <c r="J10" s="118"/>
+      <c r="K10" s="160"/>
+      <c r="L10" s="261"/>
+      <c r="M10" s="261"/>
+      <c r="N10" s="261"/>
+      <c r="O10" s="261"/>
+      <c r="P10" s="351"/>
+    </row>
+    <row r="11" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="70"/>
+      <c r="B11" s="140" t="s">
         <v>29</v>
       </c>
-      <c r="C11" s="147"/>
-[...4 lines deleted...]
-      <c r="F11" s="777">
+      <c r="C11" s="143"/>
+      <c r="D11" s="50"/>
+      <c r="E11" s="522"/>
+      <c r="F11" s="427">
         <v>1.3</v>
       </c>
-      <c r="G11" s="165"/>
-[...4 lines deleted...]
-      <c r="J11" s="777">
+      <c r="G11" s="161"/>
+      <c r="H11" s="159"/>
+      <c r="I11" s="586"/>
+      <c r="J11" s="427">
         <v>2.4</v>
       </c>
-      <c r="K11" s="163"/>
-      <c r="L11" s="168" t="s">
+      <c r="K11" s="159"/>
+      <c r="L11" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="M11" s="168" t="s">
+      <c r="M11" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="168" t="s">
+      <c r="N11" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="O11" s="168" t="s">
+      <c r="O11" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="395" t="s">
+      <c r="P11" s="352" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
-[...18 lines deleted...]
-    <row r="13" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A12" s="268"/>
+      <c r="B12" s="288"/>
+      <c r="C12" s="269"/>
+      <c r="D12" s="270"/>
+      <c r="E12" s="271"/>
+      <c r="F12" s="151"/>
+      <c r="G12" s="114"/>
+      <c r="H12" s="114"/>
+      <c r="I12" s="255"/>
+      <c r="K12" s="159"/>
+      <c r="L12" s="272"/>
+      <c r="M12" s="272"/>
+      <c r="N12" s="272"/>
+      <c r="O12" s="272"/>
+      <c r="P12" s="353"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A13" s="15" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B13" s="145" t="s">
+        <v>138</v>
+      </c>
+      <c r="B13" s="141" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="149"/>
-      <c r="D13" s="50" t="s">
+      <c r="C13" s="145"/>
+      <c r="D13" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="E13" s="161" t="s">
+      <c r="E13" s="157" t="s">
         <v>26</v>
       </c>
-      <c r="F13" s="155"/>
-[...2 lines deleted...]
-      <c r="I13" s="169" t="s">
+      <c r="F13" s="151"/>
+      <c r="G13" s="114"/>
+      <c r="H13" s="114"/>
+      <c r="I13" s="165" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="154"/>
-[...1 lines deleted...]
-      <c r="L13" s="169" t="s">
+      <c r="J13" s="150"/>
+      <c r="K13" s="159"/>
+      <c r="L13" s="165" t="s">
         <v>26</v>
       </c>
-      <c r="M13" s="169" t="s">
+      <c r="M13" s="165" t="s">
         <v>26</v>
       </c>
-      <c r="N13" s="169" t="s">
+      <c r="N13" s="165" t="s">
         <v>26</v>
       </c>
-      <c r="O13" s="169" t="s">
+      <c r="O13" s="165" t="s">
         <v>26</v>
       </c>
-      <c r="P13" s="393" t="s">
+      <c r="P13" s="350" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A14" s="16"/>
-      <c r="B14" s="142" t="s">
+      <c r="B14" s="138" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="150"/>
-[...1 lines deleted...]
-      <c r="E14" s="159" t="s">
+      <c r="C14" s="146"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="155" t="s">
         <v>28</v>
       </c>
-      <c r="F14" s="122"/>
-[...2 lines deleted...]
-      <c r="I14" s="167" t="s">
+      <c r="F14" s="118"/>
+      <c r="G14" s="160"/>
+      <c r="H14" s="160"/>
+      <c r="I14" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="J14" s="154"/>
-[...1 lines deleted...]
-      <c r="L14" s="167" t="s">
+      <c r="J14" s="150"/>
+      <c r="K14" s="159"/>
+      <c r="L14" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="M14" s="167" t="s">
+      <c r="M14" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="N14" s="167" t="s">
+      <c r="N14" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="O14" s="167" t="s">
+      <c r="O14" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="P14" s="394" t="s">
+      <c r="P14" s="351" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="15" thickBot="1">
-[...1 lines deleted...]
-      <c r="B15" s="143" t="s">
+    <row r="15" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="70"/>
+      <c r="B15" s="139" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="147"/>
-[...2 lines deleted...]
-      <c r="F15" s="292">
+      <c r="C15" s="143"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="280"/>
+      <c r="F15" s="276">
         <v>1.3</v>
       </c>
-      <c r="G15" s="163"/>
-[...1 lines deleted...]
-      <c r="I15" s="168" t="s">
+      <c r="G15" s="159"/>
+      <c r="H15" s="159"/>
+      <c r="I15" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="J15" s="154"/>
-[...1 lines deleted...]
-      <c r="L15" s="168" t="s">
+      <c r="J15" s="150"/>
+      <c r="K15" s="159"/>
+      <c r="L15" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="M15" s="168" t="s">
+      <c r="M15" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="N15" s="168" t="s">
+      <c r="N15" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="O15" s="168" t="s">
+      <c r="O15" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="P15" s="395" t="s">
+      <c r="P15" s="352" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A16" s="15" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B16" s="145" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="141" t="s">
         <v>30</v>
       </c>
-      <c r="C16" s="149"/>
-      <c r="D16" s="50" t="s">
+      <c r="C16" s="145"/>
+      <c r="D16" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="157" t="s">
         <v>31</v>
       </c>
-      <c r="F16" s="122"/>
-[...2 lines deleted...]
-      <c r="I16" s="169" t="s">
+      <c r="F16" s="118"/>
+      <c r="G16" s="160"/>
+      <c r="H16" s="160"/>
+      <c r="I16" s="165" t="s">
         <v>31</v>
       </c>
-      <c r="J16" s="154"/>
-[...1 lines deleted...]
-      <c r="L16" s="169" t="s">
+      <c r="J16" s="150"/>
+      <c r="K16" s="161"/>
+      <c r="L16" s="165" t="s">
         <v>31</v>
       </c>
-      <c r="M16" s="169" t="s">
+      <c r="M16" s="165" t="s">
         <v>31</v>
       </c>
-      <c r="N16" s="169" t="s">
+      <c r="N16" s="165" t="s">
         <v>31</v>
       </c>
-      <c r="O16" s="169" t="s">
+      <c r="O16" s="165" t="s">
         <v>31</v>
       </c>
-      <c r="P16" s="393" t="s">
+      <c r="P16" s="350" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
-[...1 lines deleted...]
-      <c r="B17" s="142" t="s">
+    <row r="17" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A17" s="133"/>
+      <c r="B17" s="138" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="151"/>
-[...1 lines deleted...]
-      <c r="E17" s="159" t="s">
+      <c r="C17" s="147"/>
+      <c r="D17" s="49"/>
+      <c r="E17" s="155" t="s">
         <v>28</v>
       </c>
-      <c r="F17" s="122"/>
-[...2 lines deleted...]
-      <c r="I17" s="167" t="s">
+      <c r="F17" s="118"/>
+      <c r="G17" s="160"/>
+      <c r="H17" s="160"/>
+      <c r="I17" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="J17" s="155"/>
-[...1 lines deleted...]
-      <c r="L17" s="167" t="s">
+      <c r="J17" s="151"/>
+      <c r="K17" s="114"/>
+      <c r="L17" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="M17" s="167" t="s">
+      <c r="M17" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="N17" s="167" t="s">
+      <c r="N17" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="O17" s="167" t="s">
+      <c r="O17" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="P17" s="394" t="s">
+      <c r="P17" s="351" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="18" spans="1:16" ht="15" thickBot="1">
-[...1 lines deleted...]
-      <c r="B18" s="143" t="s">
+    <row r="18" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="70"/>
+      <c r="B18" s="139" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="147"/>
-[...1 lines deleted...]
-      <c r="E18" s="160" t="s">
+      <c r="C18" s="143"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="156" t="s">
         <v>29</v>
       </c>
-      <c r="F18" s="122"/>
-[...2 lines deleted...]
-      <c r="I18" s="168" t="s">
+      <c r="F18" s="118"/>
+      <c r="G18" s="160"/>
+      <c r="H18" s="160"/>
+      <c r="I18" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="J18" s="154"/>
-[...1 lines deleted...]
-      <c r="L18" s="168" t="s">
+      <c r="J18" s="150"/>
+      <c r="K18" s="159"/>
+      <c r="L18" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="M18" s="168" t="s">
+      <c r="M18" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="N18" s="168" t="s">
+      <c r="N18" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="O18" s="168" t="s">
+      <c r="O18" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="P18" s="395" t="s">
+      <c r="P18" s="352" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A19" s="15" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B19" s="28"/>
-      <c r="C19" s="42"/>
+      <c r="C19" s="41"/>
       <c r="D19" s="29"/>
-      <c r="E19" s="59"/>
-[...4 lines deleted...]
-      <c r="J19" s="22"/>
+      <c r="E19" s="57"/>
+      <c r="F19" s="110"/>
+      <c r="G19" s="77"/>
+      <c r="H19" s="119"/>
+      <c r="I19" s="953"/>
+      <c r="J19" s="954"/>
       <c r="K19" s="29"/>
-      <c r="L19" s="62"/>
-[...6 lines deleted...]
-      <c r="A20" s="246" t="s">
+      <c r="L19" s="60"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="184"/>
+    </row>
+    <row r="20" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="239" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="119"/>
-      <c r="C20" s="44"/>
+      <c r="B20" s="115"/>
+      <c r="C20" s="43"/>
       <c r="D20" s="32"/>
-      <c r="E20" s="162"/>
+      <c r="E20" s="158"/>
       <c r="F20" s="31"/>
       <c r="G20" s="32"/>
-      <c r="H20" s="55"/>
-[...1 lines deleted...]
-      <c r="J20" s="40"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="952"/>
+      <c r="J20" s="39"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
-      <c r="M20" s="46"/>
-[...8 lines deleted...]
-      <c r="B21" s="43"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="44"/>
+      <c r="O20" s="52"/>
+      <c r="P20" s="185"/>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A21" s="72" t="s">
+        <v>140</v>
+      </c>
+      <c r="B21" s="42"/>
       <c r="C21" s="35"/>
       <c r="D21" s="29"/>
-      <c r="E21" s="59"/>
+      <c r="E21" s="57"/>
       <c r="F21" s="35"/>
       <c r="G21" s="29"/>
-      <c r="H21" s="71"/>
-      <c r="I21" s="49"/>
+      <c r="H21" s="67"/>
+      <c r="I21" s="47"/>
       <c r="J21" s="22"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="20"/>
       <c r="N21" s="20"/>
       <c r="O21" s="28"/>
-      <c r="P21" s="191"/>
-[...3 lines deleted...]
-      <c r="B22" s="38"/>
+      <c r="P21" s="184"/>
+    </row>
+    <row r="22" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="70"/>
+      <c r="B22" s="37"/>
       <c r="C22" s="31"/>
       <c r="D22" s="32"/>
-      <c r="E22" s="53"/>
+      <c r="E22" s="51"/>
       <c r="F22" s="31"/>
       <c r="G22" s="32"/>
-      <c r="H22" s="54"/>
-[...1 lines deleted...]
-      <c r="J22" s="40"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="950"/>
+      <c r="J22" s="39"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
-      <c r="M22" s="46"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="185"/>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A23" s="17" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B23" s="25"/>
+        <v>141</v>
+      </c>
+      <c r="B23" s="229"/>
       <c r="C23" s="35"/>
       <c r="D23" s="29"/>
-      <c r="E23" s="478"/>
+      <c r="E23" s="376"/>
       <c r="F23" s="35"/>
       <c r="G23" s="29"/>
-      <c r="H23" s="50"/>
-      <c r="I23" s="49"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="951"/>
       <c r="J23" s="22"/>
       <c r="K23" s="29"/>
       <c r="L23" s="36"/>
       <c r="M23" s="36"/>
       <c r="N23" s="36"/>
-      <c r="O23" s="828" t="s">
-[...38 lines deleted...]
-      <c r="E35" s="311"/>
+      <c r="O23" s="430"/>
+      <c r="P23" s="429"/>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A24" s="957"/>
+      <c r="B24" s="857" t="s">
+        <v>212</v>
+      </c>
+      <c r="C24" s="171"/>
+      <c r="D24" s="24"/>
+      <c r="E24" s="955" t="s">
+        <v>227</v>
+      </c>
+      <c r="F24" s="171"/>
+      <c r="G24" s="545"/>
+      <c r="H24" s="270"/>
+      <c r="I24" s="948"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="545"/>
+      <c r="L24" s="897" t="s">
+        <v>350</v>
+      </c>
+      <c r="M24" s="489"/>
+      <c r="N24" s="489"/>
+      <c r="O24" s="839"/>
+      <c r="P24" s="429"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A25" s="957"/>
+      <c r="B25" s="375"/>
+      <c r="C25" s="518"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="542"/>
+      <c r="F25" s="518"/>
+      <c r="G25" s="253"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="948"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="253"/>
+      <c r="L25" s="58"/>
+      <c r="M25" s="58"/>
+      <c r="N25" s="58"/>
+      <c r="O25" s="839"/>
+      <c r="P25" s="429"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A26" s="838"/>
+      <c r="B26" s="375"/>
+      <c r="C26" s="518"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="929" t="s">
+        <v>240</v>
+      </c>
+      <c r="F26" s="42"/>
+      <c r="G26" s="545"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="949"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="253"/>
+      <c r="L26" s="58"/>
+      <c r="M26" s="489"/>
+      <c r="N26" s="58"/>
+      <c r="O26" s="839"/>
+      <c r="P26" s="429"/>
+    </row>
+    <row r="27" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="273"/>
+      <c r="B27" s="956"/>
+      <c r="C27" s="275"/>
+      <c r="D27" s="189"/>
+      <c r="E27" s="470"/>
+      <c r="F27" s="274"/>
+      <c r="G27" s="189"/>
+      <c r="H27" s="192"/>
+      <c r="I27" s="648"/>
+      <c r="J27" s="947"/>
+      <c r="K27" s="189"/>
+      <c r="L27" s="193"/>
+      <c r="M27" s="193"/>
+      <c r="N27" s="193"/>
+      <c r="O27" s="193"/>
+      <c r="P27" s="429"/>
+    </row>
+    <row r="28" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="P28" s="348"/>
+    </row>
+    <row r="37" spans="5:5" x14ac:dyDescent="0.35">
+      <c r="E37" s="288"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>23</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Namngivna områden</vt:lpstr>