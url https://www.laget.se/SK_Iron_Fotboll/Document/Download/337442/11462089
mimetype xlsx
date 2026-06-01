--- v1 (2026-04-18)
+++ v2 (2026-06-01)
@@ -21,119 +21,119 @@
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Johanna\Documents\Fotboll\Planläggning\Gräsplan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4FBCFFA-63A3-4E72-92B6-31A81F9A3923}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{572D51E8-193C-436B-9EC6-30ADD5A8A148}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="2" activeTab="3" xr2:uid="{C2B82A84-31A9-42C0-BEA8-C0038A7B8BC3}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="3" activeTab="7" xr2:uid="{C2B82A84-31A9-42C0-BEA8-C0038A7B8BC3}"/>
   </bookViews>
   <sheets>
     <sheet name="v.17" sheetId="2" r:id="rId1"/>
     <sheet name="V.18" sheetId="27" r:id="rId2"/>
     <sheet name="V.19" sheetId="28" r:id="rId3"/>
     <sheet name="V.20" sheetId="29" r:id="rId4"/>
     <sheet name="V.21" sheetId="30" r:id="rId5"/>
     <sheet name="V.22" sheetId="31" r:id="rId6"/>
     <sheet name="V.23" sheetId="32" r:id="rId7"/>
     <sheet name="V.24" sheetId="33" r:id="rId8"/>
     <sheet name="v.25" sheetId="10" r:id="rId9"/>
     <sheet name="V.26" sheetId="34" r:id="rId10"/>
     <sheet name="v.27-29" sheetId="12" r:id="rId11"/>
     <sheet name="V.30" sheetId="35" r:id="rId12"/>
     <sheet name="V.31" sheetId="36" r:id="rId13"/>
     <sheet name="V.32" sheetId="37" r:id="rId14"/>
     <sheet name="V.33" sheetId="38" r:id="rId15"/>
     <sheet name="V.34" sheetId="40" r:id="rId16"/>
     <sheet name="V.35" sheetId="41" r:id="rId17"/>
     <sheet name="V.36" sheetId="42" r:id="rId18"/>
     <sheet name="V.37" sheetId="43" r:id="rId19"/>
     <sheet name="V.38" sheetId="44" r:id="rId20"/>
     <sheet name="V.39" sheetId="45" r:id="rId21"/>
     <sheet name="V.40" sheetId="46" r:id="rId22"/>
     <sheet name="V.41" sheetId="47" r:id="rId23"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">v.17!$A$1:$P$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">V.18!$A$1:$P$28</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">V.19!$A$1:$P$34</definedName>
-[...8 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="19">V.38!$A$1:$P$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">V.19!$A$1:$N$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">V.20!$A$1:$M$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">V.21!$A$2:$M$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">V.22!$A$1:$N$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">V.23!$A$1:$M$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">V.24!$A$1:$N$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">v.25!$A$1:$L$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">V.26!$A$1:$K$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">V.33!$A$1:$M$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="19">V.38!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="916" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1436" uniqueCount="403">
   <si>
     <t>SK Iron Fotboll</t>
   </si>
   <si>
     <t>Björkvallens IP</t>
   </si>
   <si>
     <t>Grislösa</t>
   </si>
   <si>
     <t>A-plan</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>B-plan</t>
   </si>
   <si>
     <t>Kiosk</t>
   </si>
   <si>
     <t>7-m 1</t>
   </si>
   <si>
@@ -172,53 +172,50 @@
   <si>
     <t>ALLA bokningsbara planer är STÄNGDA v27-29</t>
   </si>
   <si>
     <t>v30</t>
   </si>
   <si>
     <t>t12</t>
   </si>
   <si>
     <t>t19</t>
   </si>
   <si>
     <t>t26</t>
   </si>
   <si>
     <t>Midsommarafton</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
   <si>
     <t>0930-1100, 1200-1400</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...1 lines deleted...]
-  <si>
     <t>Fotbollsskola</t>
   </si>
   <si>
     <t>1-4</t>
   </si>
   <si>
     <t>0930-1100, 1200-1445</t>
   </si>
   <si>
     <t>0930-1100</t>
   </si>
   <si>
     <t>v17</t>
   </si>
   <si>
     <t>v40</t>
   </si>
   <si>
     <t>v39</t>
   </si>
   <si>
     <t>v38</t>
   </si>
   <si>
     <t>v37</t>
@@ -745,68 +742,62 @@
   <si>
     <t>19:30 P16-17år-Vaksala SK</t>
   </si>
   <si>
     <t>19:30 P16-17år-Märsta IK</t>
   </si>
   <si>
     <t>17:00 P16-17år-Upsala IF Fotboll</t>
   </si>
   <si>
     <t>14:00 P16-17år-BKV Norrtälje</t>
   </si>
   <si>
     <t>14:00 P16-17år-Rosersberg IK</t>
   </si>
   <si>
     <t>15:00 P16-17år-Sunnersta AIF</t>
   </si>
   <si>
     <t>14:00 P16-17år-Knarrbacken FC</t>
   </si>
   <si>
     <t>15:00 P16-17år-Knivsta IK</t>
   </si>
   <si>
-    <t>11:00 P13årM-Storvreta</t>
-[...1 lines deleted...]
-  <si>
     <t>Lämnat som förslag till</t>
   </si>
   <si>
     <t xml:space="preserve">Knatteligan </t>
   </si>
   <si>
     <t>15:00 F13årM-Vaksala SK</t>
   </si>
   <si>
     <t>Student</t>
   </si>
   <si>
-    <t>Tagit bort 7/6 för Knatteligan om någon väljder det så får de vara på Grislösas planer</t>
-[...1 lines deleted...]
-  <si>
     <t>9:30 P14årL-Ullfors IK</t>
   </si>
   <si>
     <t>16:00 P14årL-Unik FK</t>
   </si>
   <si>
     <t>10:00 P14årL-Rasbo IK</t>
   </si>
   <si>
     <t>16:00 P14årL-Rånäs IF</t>
   </si>
   <si>
     <t>16:00 P14årL-Knarrbacken FC</t>
   </si>
   <si>
     <t>10:00 P14årL-Söderfors GoIF</t>
   </si>
   <si>
     <t>17:00 P14årL-Harbo IF</t>
   </si>
   <si>
     <t>10:00 P14årL-IK Fyris Uppsala</t>
   </si>
   <si>
     <t>10:00 P14årM-Unik FK</t>
@@ -823,119 +814,107 @@
   <si>
     <t>10:00 P14årM-Enköping SK FK</t>
   </si>
   <si>
     <t>16:00 P14årM-Heby AIF</t>
   </si>
   <si>
     <t>14:00 P13årM-Funbo IF</t>
   </si>
   <si>
     <t>12:00 P13årM-IK Sirius FK</t>
   </si>
   <si>
     <t>17:30 P13årM-Bälinge IF</t>
   </si>
   <si>
     <t>14:00 P13årM-GUSK</t>
   </si>
   <si>
     <t>14:00 P13årM-Vattholma IF</t>
   </si>
   <si>
     <t>14:00 P13årM-Upsala IF</t>
   </si>
   <si>
-    <t>14:00 P13årM-FC Åland/Jomala IK</t>
-[...1 lines deleted...]
-  <si>
     <t>12:30 F14årM-Danmarks IF</t>
   </si>
   <si>
     <t>14:30 F14årM-Unik FK</t>
   </si>
   <si>
     <t>19:00 F14årM-Tierps IF</t>
   </si>
   <si>
     <t>12:00 F14årM-IK Fyris</t>
   </si>
   <si>
     <t>12:00 F14årM-Vaksala SK</t>
   </si>
   <si>
     <t>12:00 F14årM-Tierps IF</t>
   </si>
   <si>
     <t>12:00 F14årM-IF VP Uppsala</t>
   </si>
   <si>
     <t>10:00 P14årM-Åsunda IF</t>
   </si>
   <si>
     <t>9:30 F13årM-IK Uppsala</t>
   </si>
   <si>
     <t>14:00 F13årM-Häverödals SK</t>
   </si>
   <si>
     <t>17:30 F13årM-Storvreta</t>
   </si>
   <si>
     <t>19:00 F14årM-Storvreta IK</t>
   </si>
   <si>
     <t>19:30 P14årL-Vaksala</t>
   </si>
   <si>
-    <t>Stenhagens IP KG</t>
-[...4 lines deleted...]
-  <si>
     <t>12:00 F12årM-GUSK</t>
   </si>
   <si>
     <t>12:00 F12årM-Upsala IF</t>
   </si>
   <si>
     <t>12:00 F12årM-Fanna BK</t>
   </si>
   <si>
     <t xml:space="preserve">12:00 F12årM-IF VP Uppsala </t>
   </si>
   <si>
     <t>12:00 F12årM-Bälinge IF</t>
   </si>
   <si>
     <t>12:00 F12årS-Vaksala SK</t>
   </si>
   <si>
-    <t>12:00 F12årS-Upsala IF</t>
-[...1 lines deleted...]
-  <si>
     <t>11:00 P12årL-Skuttunge</t>
   </si>
   <si>
     <t>10:00 P12årL-Östhammars SK</t>
   </si>
   <si>
     <t>10:00 P12årL-Hagby IK</t>
   </si>
   <si>
     <t>12:00 F12årS-Sunnersta AIF</t>
   </si>
   <si>
     <t>10:00 P12årL-Jumkils IF</t>
   </si>
   <si>
     <t>11:00 P12årL-JumkilsIF</t>
   </si>
   <si>
     <t>10:00 P12årM-Österlövsta FF</t>
   </si>
   <si>
     <t>10:00 P12årM-Storvreta IK</t>
   </si>
   <si>
     <t>10:00 P12årM-Films SK</t>
@@ -946,110 +925,77 @@
   <si>
     <t>10:00 P10årL Blå-Örsundsbro IF</t>
   </si>
   <si>
     <t>10:00 P10årL Blå-Bälinge IF</t>
   </si>
   <si>
     <t>10:00 P10årL Blå-IK Fyris Uppsala</t>
   </si>
   <si>
     <t>10:00 P10årL Blå-Skuttunge SK/IK Hinden</t>
   </si>
   <si>
     <t>10:00 P10årL Blå-Heby AIF</t>
   </si>
   <si>
     <t>10:00 P10årL Blå-Järlåsa IF</t>
   </si>
   <si>
     <t>10:00 P10årM Blå-Tierps IF</t>
   </si>
   <si>
     <t>14:00 P10årM Blå-IFK Mariehamn</t>
   </si>
   <si>
-    <t>10:00 P10årM Blå-Östhammars SK</t>
-[...1 lines deleted...]
-  <si>
     <t>10:00 P10årM Blå-Olands FF</t>
   </si>
   <si>
     <t>10:00 P10årM Blå-Karlholms GoIF</t>
   </si>
   <si>
     <t>10:00 P10årM Blå-Storvreta IK</t>
   </si>
   <si>
     <t>11:00 P10årL Blå-Harbo IF</t>
   </si>
   <si>
     <t>Bälinge 7m 1</t>
   </si>
   <si>
     <t>Bälinge 11 m</t>
   </si>
   <si>
-    <t>Bälinge 11m</t>
-[...4 lines deleted...]
-  <si>
     <t>13:00 F12årS-IK Sirius FK</t>
   </si>
   <si>
-    <t xml:space="preserve">Bälinge 11m </t>
-[...4 lines deleted...]
-  <si>
     <t>Säsongstid</t>
   </si>
   <si>
-    <t>Säsong+30 min till bokat  303962</t>
-[...7 lines deleted...]
-  <si>
     <t>09:30  F13årM-Unik FK</t>
   </si>
   <si>
-    <t>Säsong</t>
-[...7 lines deleted...]
-  <si>
     <t>15:00 F10årL-Månkarbo IF</t>
   </si>
   <si>
     <t>11:00 F10årL-Rasbo IK</t>
   </si>
   <si>
     <t>11:00 F10årL-Karlholms GoIF</t>
   </si>
   <si>
     <t>11:00 F10årL-Olands FF</t>
   </si>
   <si>
     <t>15:00 F10årL-Österlövsta FF</t>
   </si>
   <si>
     <t>11:00 F10årL-Gimo IF FK</t>
   </si>
   <si>
     <t>11:00 F10årL-Tierps IF</t>
   </si>
   <si>
     <t>10:00 F11årM-GUSK</t>
   </si>
   <si>
     <t>10:00 F11årM-Ullfors IK</t>
@@ -1066,223 +1012,346 @@
   <si>
     <t>12:00 P13årM-Films SK</t>
   </si>
   <si>
     <t>10:00 F11årL-Tärnsjö</t>
   </si>
   <si>
     <t>11:30 F11årL-Bälinge IF</t>
   </si>
   <si>
     <t>11:30 F11årL-Heby AIF</t>
   </si>
   <si>
     <t>11:30 F11årL-Unik FK</t>
   </si>
   <si>
     <t>11:30 F11årL-Östervåla IF</t>
   </si>
   <si>
     <t>11:30 F11årL-Enköpings SK</t>
   </si>
   <si>
     <t>13:00 F11årM-Storvreta IK</t>
   </si>
   <si>
-    <t>15:00 F11årL-Tärnsjö</t>
+    <t>10:00 F12årS-Håbo FF</t>
+  </si>
+  <si>
+    <t>10:00 F12årS-Upsala IF</t>
+  </si>
+  <si>
+    <t>19:00 P11årM-Storvreta IK</t>
+  </si>
+  <si>
+    <t>10:00 P11årM-Bälinge IF</t>
+  </si>
+  <si>
+    <t>10:00 P11årM-Morgongåva</t>
+  </si>
+  <si>
+    <t>09:30 P11årM-IK Sirius FK</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Östhammars IF</t>
+  </si>
+  <si>
+    <t>10:00 P11årL-Vaksala SK</t>
+  </si>
+  <si>
+    <t>10:00 P11årL-Armeniska United FK</t>
+  </si>
+  <si>
+    <t>11:30 P11årL-Tobo/Örbyhus FF</t>
+  </si>
+  <si>
+    <t>16:00 P11årM-GUSK</t>
+  </si>
+  <si>
+    <t>10:00 P11årL-Månkarbo IF</t>
+  </si>
+  <si>
+    <t>11:30 P11årL-GUSK</t>
+  </si>
+  <si>
+    <t>15:00 P11årL-Storvreta IK</t>
+  </si>
+  <si>
+    <t>15:00 P11årL-Tierps IF</t>
+  </si>
+  <si>
+    <t>09:30 P10årM Gul-IFK Uppsala</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-Vaksala SK</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-IK Sirius FK</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-IK Sirius</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Unik FK</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Vattholma IF</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Roslagsbro IF</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-Upsala IF</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Vaksala SK</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-Skuttunge SK/IKH</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Hallsta IK</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-Bälinge IF</t>
+  </si>
+  <si>
+    <t>09:30 P14årM-Storvreta IK</t>
+  </si>
+  <si>
+    <t>19:00 P14årM-Fanna BK</t>
+  </si>
+  <si>
+    <t>15:00 P12årM-Tierps IF</t>
+  </si>
+  <si>
+    <t>7-m 5</t>
+  </si>
+  <si>
+    <t>14:00 P10årM Blå-Österlövsta FF</t>
+  </si>
+  <si>
+    <t>09:30 F12årM-Heby AIF</t>
+  </si>
+  <si>
+    <t>15:00 P12årM-Karlholms GoIF</t>
+  </si>
+  <si>
+    <t>11:00 F13årM-Jomala IK</t>
+  </si>
+  <si>
+    <t>POOLSPEL F-17</t>
+  </si>
+  <si>
+    <t>19:00 Herr-IK Nordia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fotbollens dag </t>
+  </si>
+  <si>
+    <t>Film utgått</t>
+  </si>
+  <si>
+    <t>F-18</t>
+  </si>
+  <si>
+    <t>10:00 P14årM-Harbo IF</t>
+  </si>
+  <si>
+    <t>11:30-15:30</t>
+  </si>
+  <si>
+    <t>POOLSPEL P-18</t>
+  </si>
+  <si>
+    <t>9-16</t>
+  </si>
+  <si>
+    <t>18.00-19.00 Herrjun.</t>
+  </si>
+  <si>
+    <t>19.00-20.30 Dam</t>
+  </si>
+  <si>
+    <t>19.00-20.00 F14/F13/F12</t>
+  </si>
+  <si>
+    <t>19.00-20.30 Herr</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P13</t>
+  </si>
+  <si>
+    <t>19.00-20.00 P11/12</t>
+  </si>
+  <si>
+    <t>18.00-19.00 F15</t>
+  </si>
+  <si>
+    <t>18.00-19.00 F16</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P16-1</t>
+  </si>
+  <si>
+    <t>18.00-19.00 F17</t>
+  </si>
+  <si>
+    <t>18.00-19.00 F18</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P14</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P15</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P16-2</t>
+  </si>
+  <si>
+    <t>17:30-18:30 P17</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P18</t>
+  </si>
+  <si>
+    <t>10.00-11.00 F19</t>
+  </si>
+  <si>
+    <t>10.00-11.00 P19</t>
+  </si>
+  <si>
+    <t>10.00-11.00 F20</t>
+  </si>
+  <si>
+    <t>10.00-11.00 P20</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P11/12</t>
+  </si>
+  <si>
+    <t>19:30 P13årM-Storvreta</t>
+  </si>
+  <si>
+    <t>10:00 P10årM Gul-Storvreta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10:00  P11årM-Olands FF</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Blå-Börje SK</t>
+  </si>
+  <si>
+    <t>12:00 F11årL-Tärnsjö</t>
+  </si>
+  <si>
+    <t>10:00 P10årL Gul-Upplands-Ekeby IF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10:00 P12årL-Storvreta </t>
+  </si>
+  <si>
+    <t>11:30 P12årM-Vattholma IF</t>
+  </si>
+  <si>
+    <t>11:30 P13årM-FC Åland/Jomala IK</t>
+  </si>
+  <si>
+    <t>bandy</t>
+  </si>
+  <si>
+    <t>P11/12</t>
+  </si>
+  <si>
+    <t>F16</t>
+  </si>
+  <si>
+    <t>P16 blå</t>
+  </si>
+  <si>
+    <t>F13/14</t>
+  </si>
+  <si>
+    <t>P15</t>
+  </si>
+  <si>
+    <t>P13</t>
+  </si>
+  <si>
+    <t>P14</t>
+  </si>
+  <si>
+    <t>P16 gul</t>
+  </si>
+  <si>
+    <t>F12</t>
+  </si>
+  <si>
+    <t>Herrjuniorer</t>
+  </si>
+  <si>
+    <t>F15</t>
+  </si>
+  <si>
+    <t>10:00 P10årM blå-Östhammar</t>
   </si>
   <si>
     <t>16:15 F11årM-Films SK/IFK D/Ö</t>
   </si>
   <si>
-    <t>10:00 F12årS-Håbo FF</t>
-[...158 lines deleted...]
-    <t>9-16</t>
+    <t>11:00-13:00 P13</t>
+  </si>
+  <si>
+    <t>IF VP Uppsala utgått</t>
+  </si>
+  <si>
+    <t>19:00 F14årM-Danmarks IF</t>
+  </si>
+  <si>
+    <t>14:00 F12årS-Upsala IF</t>
+  </si>
+  <si>
+    <t>Alla omklädningsrum</t>
+  </si>
+  <si>
+    <t>10:30-15:00</t>
+  </si>
+  <si>
+    <t>19:30 P13årM-IK Sirius FK</t>
+  </si>
+  <si>
+    <t>spelas 9/6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="55" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yy/mm/dd;@"/>
+  </numFmts>
+  <fonts count="54" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
@@ -1552,150 +1621,151 @@
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <strike/>
-[...6 lines deleted...]
-      <b/>
       <sz val="9"/>
       <color indexed="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="13"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFE7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="329">
+  <borders count="367">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -1973,98 +2043,70 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="dashed">
-[...13 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="dashed">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="dashed">
@@ -2729,63 +2771,50 @@
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -2918,129 +2947,75 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dotted">
         <color indexed="64"/>
       </right>
-      <top style="dotted">
-[...9 lines deleted...]
-      </right>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="dashed">
-[...11 lines deleted...]
-      </right>
       <top style="dotted">
-        <color indexed="64"/>
-[...28 lines deleted...]
-      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
@@ -3899,63 +3874,50 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="dashed">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -3963,63 +3925,50 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="dashed">
@@ -4081,65 +4030,50 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dashed">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -4193,80 +4127,50 @@
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dashed">
-[...28 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -4391,165 +4295,98 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dashed">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
-      <bottom style="thick">
-[...67 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
@@ -4581,63 +4418,50 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="dashed">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="dashed">
@@ -4913,2502 +4737,3182 @@
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dotted">
-[...1 lines deleted...]
-      </left>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="dotted">
         <color indexed="64"/>
       </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="dashed">
         <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dashed">
-        <color indexed="64"/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="dashed">
-[...8 lines deleted...]
-      <right style="dashed">
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dotted">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="medium">
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="dashed">
+      <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color rgb="FF000000"/>
-      </bottom>
-[...65 lines deleted...]
-        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...122 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="dashed">
-[...7 lines deleted...]
-      </left>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="dotted">
-[...181 lines deleted...]
-      </top>
       <bottom style="thick">
-        <color indexed="64"/>
-[...139 lines deleted...]
-      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="dotted">
-[...26 lines deleted...]
-      <right style="thin">
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
-[...21 lines deleted...]
-      </right>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="dashed">
         <color indexed="64"/>
       </top>
-      <bottom style="dotted">
-[...31 lines deleted...]
-      <left style="thick">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      <bottom/>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="dashed">
-        <color indexed="64"/>
-[...326 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1051">
+  <cellXfs count="1053">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="94" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="96" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="131" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="130" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="131" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="130" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="139" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="135" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="137" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="139" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="141" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="143" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="138" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="142" xfId="0" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="141" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="149" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="142" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="150" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="143" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="144" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="144" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="146" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="146" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="149" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="150" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="150" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="151" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="152" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="155" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="162" xfId="0" applyBorder="1"/>
+    <xf numFmtId="20" fontId="11" fillId="0" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="153" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="167" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="182" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="173" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="185" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="175" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="186" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="176" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="190" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="180" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="191" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="181" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="192" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="182" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="178" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="195" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="183" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="179" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="185" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="152" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="145" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="198" xfId="0" applyFont="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="219" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="186" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="173" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="192" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="193" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="196" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="198" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="199" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="201" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="202" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="160" xfId="0" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="153" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="155" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="204" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="149" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="191" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="171" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="151" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="163" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="165" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="157" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="200" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="206" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="206" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="207" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="199" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="208" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="209" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="210" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="211" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="212" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="213" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="214" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="215" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="216" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="217" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="218" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="219" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="216" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="221" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="220" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="215" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="240" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="242" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="222" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="220" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="223" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="224" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="182" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="254" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="173" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="232" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="255" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="277" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="233" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="234" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="235" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="236" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="196" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="244" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="245" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="155" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="149" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="150" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="122" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="115" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="153" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="181" xfId="0" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="86" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="177" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="149" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="197" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="170" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="161" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="240" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="231" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="166" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="227" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="229" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="228" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1"/>
-[...75 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="156" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="133" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="153" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="144" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="226" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="194" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="159" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="246" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="154" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="150" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="158" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="247" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="238" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="195" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="190" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="168" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="237" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="274" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="243" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="169" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="184" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="188" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="144" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="189" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="225" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="20" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="282" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="220" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="248" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="249" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="250" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="251" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="252" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="253" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="254" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="255" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="222" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="256" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="257" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="203" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="279" xfId="0" applyFont="1" applyBorder="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="8" borderId="158" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="152" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="258" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="235" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="34" fillId="8" borderId="187" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="163" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="177" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="11" fillId="0" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="202" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="207" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="210" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="232" xfId="0" applyFont="1" applyBorder="1"/>
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="214" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="255" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="250" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="200" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="173" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="196" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="242" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="173" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="195" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="182" xfId="0" applyFont="1" applyBorder="1"/>
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="160" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="293" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="259" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="297" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="298" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="261" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="263" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="202" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="264" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="163" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="163" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="11" fillId="0" borderId="265" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="266" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="151" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="237" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="239" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="197" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="197" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="268" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="177" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="268" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="177" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="267" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="269" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="271" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="7" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="6" borderId="163" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="274" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="275" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="275" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="274" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="277" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="276" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="278" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="230" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="280" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="279" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="179" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="275" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="230" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="281" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="282" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="283" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="262" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="273" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="284" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="285" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="272" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="260" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="220" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="286" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="287" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="290" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="291" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="292" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="227" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="162" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="293" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="243" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="288" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="294" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="295" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="296" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="297" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="8" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="227" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="298" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="289" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="202" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="292" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="270" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="299" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="291" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="300" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="300" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="301" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="302" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="303" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="304" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="305" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="306" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="307" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="219" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="233" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="308" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="308" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="156" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="309" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="310" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="220" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="211" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="212" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="267" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="311" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="212" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="312" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="313" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="314" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="315" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="316" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="169" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="212" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="261" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="257" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="317" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="163" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="177" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="318" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="268" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="319" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="149" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="320" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="321" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="322" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="318" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="195" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="323" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="268" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="321" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="324" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="318" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="325" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="326" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="327" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="318" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="268" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="318" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="197" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="268" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="9" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="154" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="295" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="227" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="258" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="329" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="227" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="325" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="241" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="332" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="267" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="333" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="335" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="267" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="334" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="267" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="335" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="257" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="337" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="338" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="340" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="339" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="341" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="219" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="342" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="343" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="306" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="344" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="345" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="233" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="346" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="189" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="319" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="347" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="327" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="348" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="342" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="352" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="353" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="201" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="272" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="354" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="320" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="330" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="336" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="355" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="357" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="316" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="271" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="358" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="358" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="359" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="331" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="332" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="267" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="320" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="318" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="361" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="197" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="197" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="272" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="267" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="360" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="256" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="187" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="349" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="268" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="149" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="236" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="345" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="252" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="222" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="318" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="268" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="362" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="344" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="345" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="328" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="6" fillId="5" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="8" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="10" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="36" fillId="10" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="203" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="168" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="205" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="166" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="363" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="364" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="144" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="351" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="350" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="293" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="365" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="229" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="11" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="203" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="238" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="202" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="11" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="11" borderId="238" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="177" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="11" borderId="177" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="11" borderId="351" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="156" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="11" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="53" fillId="5" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="11" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="11" borderId="151" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="11" borderId="177" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...122 lines deleted...]
-    <xf numFmtId="0" fontId="54" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="208" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="277" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="163" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="305" xfId="0" applyFont="1" applyBorder="1"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="11" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="366" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="127" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="356" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="222" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="204" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="5" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFE7FF"/>
       <color rgb="FFFFD9FF"/>
       <color rgb="FFFFCCFF"/>
       <color rgb="FFFFCCCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -7773,14967 +8277,14216 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{912D3799-4425-40DF-B952-9D05FFB964C0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="21.6328125" customWidth="1"/>
     <col min="3" max="4" width="1.6328125" customWidth="1"/>
     <col min="5" max="5" width="28.6328125" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="1.6328125" customWidth="1"/>
     <col min="9" max="9" width="28.36328125" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="1.6328125" customWidth="1"/>
     <col min="12" max="12" width="20.1796875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.90625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...17 lines deleted...]
-      <c r="P1" s="1040"/>
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="174"/>
+      <c r="E1" s="173" t="s">
+        <v>51</v>
+      </c>
+      <c r="F1" s="177"/>
+      <c r="G1" s="1039" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1037"/>
+      <c r="N1" s="1037"/>
+      <c r="O1" s="1037"/>
+      <c r="P1" s="1038"/>
     </row>
     <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="209" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="A2" s="176" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...5 lines deleted...]
-      <c r="I2" s="226" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="195"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="225"/>
-[...1 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="J2" s="192"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...2 lines deleted...]
-      <c r="P2" s="214"/>
+      <c r="M2" s="191"/>
+      <c r="N2" s="180"/>
+      <c r="O2" s="180"/>
+      <c r="P2" s="181"/>
     </row>
     <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="197"/>
-      <c r="B3" s="235" t="s">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-      <c r="D3" s="231" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="198" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="232" t="s">
+      <c r="E3" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="230"/>
-      <c r="G3" s="12" t="s">
+      <c r="F3" s="197"/>
+      <c r="G3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="14" t="s">
+      <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="227" t="s">
+      <c r="I3" s="194" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="11"/>
-      <c r="K3" s="12" t="s">
+      <c r="J3" s="9"/>
+      <c r="K3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="13" t="s">
+      <c r="L3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="M3" s="190" t="s">
         <v>9</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="N3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="13" t="s">
+      <c r="O3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="175" t="s">
+      <c r="P3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A4" s="198" t="s">
+      <c r="A4" s="165" t="s">
+        <v>143</v>
+      </c>
+      <c r="B4" s="203"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="183"/>
+      <c r="E4" s="196"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="81"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="82"/>
+      <c r="P4" s="143"/>
+    </row>
+    <row r="5" spans="1:20" ht="22.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="166"/>
+      <c r="B5" s="116"/>
+      <c r="C5" s="185"/>
+      <c r="D5" s="105"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="69"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="51"/>
+      <c r="P5" s="144"/>
+    </row>
+    <row r="6" spans="1:20" ht="23" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A6" s="167"/>
+      <c r="B6" s="118"/>
+      <c r="C6" s="186"/>
+      <c r="D6" s="104"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="85"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="145"/>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="141"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="79"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="117"/>
+      <c r="M7" s="81"/>
+      <c r="N7" s="90"/>
+      <c r="O7" s="108"/>
+      <c r="P7" s="146"/>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="68"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="105"/>
+      <c r="E8" s="115"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="20"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="80"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="92"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="77"/>
+      <c r="N8" s="93"/>
+      <c r="O8" s="115"/>
+      <c r="P8" s="144"/>
+    </row>
+    <row r="9" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="116"/>
+      <c r="C9" s="59"/>
+      <c r="D9" s="104"/>
+      <c r="E9" s="88"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="80"/>
+      <c r="L9" s="125"/>
+      <c r="M9" s="122"/>
+      <c r="N9" s="94"/>
+      <c r="O9" s="86"/>
+      <c r="P9" s="145"/>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>144</v>
       </c>
-      <c r="B4" s="236"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="120"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="70"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="73"/>
+      <c r="K10" s="95"/>
+      <c r="L10" s="76"/>
+      <c r="M10" s="76"/>
+      <c r="N10" s="96"/>
+      <c r="O10" s="97"/>
+      <c r="P10" s="147"/>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="51"/>
+      <c r="C11" s="113"/>
+      <c r="D11" s="105"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="72"/>
+      <c r="K11" s="98"/>
+      <c r="L11" s="115"/>
+      <c r="M11" s="115"/>
+      <c r="N11" s="78"/>
+      <c r="O11" s="123"/>
+      <c r="P11" s="144"/>
+    </row>
+    <row r="12" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="59"/>
+      <c r="D12" s="104"/>
+      <c r="E12" s="114"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="26"/>
+      <c r="J12" s="55"/>
+      <c r="K12" s="80"/>
+      <c r="L12" s="86"/>
+      <c r="M12" s="86"/>
+      <c r="N12" s="99"/>
+      <c r="O12" s="86"/>
+      <c r="P12" s="145"/>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="120"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="70"/>
+      <c r="E13" s="79"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="43"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="73"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="84"/>
+      <c r="M13" s="76"/>
+      <c r="N13" s="90"/>
+      <c r="O13" s="91"/>
+      <c r="P13" s="148"/>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A14" s="168"/>
+      <c r="B14" s="561" t="s">
+        <v>193</v>
+      </c>
+      <c r="C14" s="113"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="126"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="77"/>
+      <c r="O14" s="123"/>
+      <c r="P14" s="149"/>
+    </row>
+    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="66"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="104"/>
+      <c r="E15" s="69"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="101"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="103"/>
+      <c r="N15" s="62"/>
+      <c r="O15" s="127"/>
+      <c r="P15" s="150"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>145</v>
       </c>
-      <c r="B10" s="129"/>
-[...110 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="141"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="111"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="151"/>
+      <c r="T16" s="112"/>
+    </row>
+    <row r="17" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="131"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="104"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="34"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="39"/>
+      <c r="N17" s="64"/>
+      <c r="O17" s="46"/>
+      <c r="P17" s="152"/>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>146</v>
       </c>
-      <c r="B16" s="174"/>
-[...35 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="50"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="70"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="56"/>
+      <c r="O18" s="60"/>
+      <c r="P18" s="151"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A19" s="165"/>
+      <c r="B19" s="50"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="223"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="56"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="151"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A20" s="168"/>
+      <c r="B20" s="375"/>
+      <c r="C20" s="376"/>
+      <c r="D20" s="105"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="19"/>
+      <c r="N20" s="57"/>
+      <c r="O20" s="17"/>
+      <c r="P20" s="153"/>
+    </row>
+    <row r="21" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="169"/>
+      <c r="B21" s="66"/>
+      <c r="C21" s="59"/>
+      <c r="D21" s="104"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="39"/>
+      <c r="N21" s="64"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="152"/>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A22" s="170" t="s">
         <v>147</v>
       </c>
-      <c r="B18" s="57"/>
-[...87 lines deleted...]
-      <c r="P22" s="187"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="139"/>
+      <c r="P22" s="154"/>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.35">
-      <c r="A23" s="249"/>
-[...18 lines deleted...]
-      <c r="P23" s="257"/>
+      <c r="A23" s="216"/>
+      <c r="B23" s="225"/>
+      <c r="C23" s="217"/>
+      <c r="D23" s="218"/>
+      <c r="E23" s="799" t="s">
+        <v>249</v>
+      </c>
+      <c r="F23" s="219"/>
+      <c r="G23" s="220"/>
+      <c r="H23" s="221"/>
+      <c r="I23" s="225"/>
+      <c r="J23" s="219"/>
+      <c r="K23" s="220"/>
+      <c r="L23" s="648" t="s">
+        <v>281</v>
+      </c>
+      <c r="M23" s="223"/>
+      <c r="N23" s="223"/>
+      <c r="O23" s="140"/>
+      <c r="P23" s="224"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.35">
-      <c r="A24" s="249"/>
-[...13 lines deleted...]
-      <c r="P24" s="257"/>
+      <c r="A24" s="216"/>
+      <c r="B24" s="225"/>
+      <c r="C24" s="217"/>
+      <c r="D24" s="218"/>
+      <c r="F24" s="219"/>
+      <c r="G24" s="220"/>
+      <c r="H24" s="221"/>
+      <c r="I24" s="223"/>
+      <c r="J24" s="219"/>
+      <c r="K24" s="220"/>
+      <c r="L24" s="223"/>
+      <c r="M24" s="223"/>
+      <c r="N24" s="223"/>
+      <c r="O24" s="140"/>
+      <c r="P24" s="224"/>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.35">
-      <c r="A25" s="249"/>
-[...16 lines deleted...]
-      <c r="P25" s="257"/>
+      <c r="A25" s="216"/>
+      <c r="B25" s="225"/>
+      <c r="C25" s="217"/>
+      <c r="D25" s="218"/>
+      <c r="E25" s="801" t="s">
+        <v>335</v>
+      </c>
+      <c r="F25" s="219"/>
+      <c r="G25" s="220"/>
+      <c r="H25" s="221"/>
+      <c r="I25" s="223"/>
+      <c r="J25" s="219"/>
+      <c r="K25" s="220"/>
+      <c r="L25" s="223"/>
+      <c r="M25" s="223"/>
+      <c r="N25" s="223"/>
+      <c r="O25" s="140"/>
+      <c r="P25" s="224"/>
     </row>
     <row r="26" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A26" s="204"/>
-[...14 lines deleted...]
-      <c r="P26" s="196"/>
+      <c r="A26" s="171"/>
+      <c r="B26" s="155"/>
+      <c r="C26" s="188"/>
+      <c r="D26" s="187"/>
+      <c r="E26" s="157"/>
+      <c r="F26" s="158"/>
+      <c r="G26" s="156"/>
+      <c r="H26" s="159"/>
+      <c r="I26" s="157"/>
+      <c r="J26" s="158"/>
+      <c r="K26" s="156"/>
+      <c r="L26" s="160"/>
+      <c r="M26" s="161"/>
+      <c r="N26" s="161"/>
+      <c r="O26" s="162"/>
+      <c r="P26" s="163"/>
     </row>
     <row r="27" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="167"/>
-[...13 lines deleted...]
-      <c r="O27" s="171"/>
+      <c r="A27" s="134"/>
+      <c r="B27" s="135"/>
+      <c r="C27" s="135"/>
+      <c r="D27" s="136"/>
+      <c r="E27" s="135"/>
+      <c r="F27" s="135"/>
+      <c r="G27" s="136"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="189"/>
+      <c r="J27" s="137"/>
+      <c r="K27" s="136"/>
+      <c r="L27" s="138"/>
+      <c r="M27" s="136"/>
+      <c r="N27" s="135"/>
+      <c r="O27" s="138"/>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.35">
-      <c r="A28" s="167"/>
-[...14 lines deleted...]
-      <c r="S28" s="279"/>
+      <c r="A28" s="134"/>
+      <c r="B28" s="315"/>
+      <c r="C28" s="138"/>
+      <c r="D28" s="136"/>
+      <c r="E28" s="138"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="136"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="138"/>
+      <c r="J28" s="138"/>
+      <c r="K28" s="136"/>
+      <c r="L28" s="138"/>
+      <c r="M28" s="136"/>
+      <c r="N28" s="138"/>
+      <c r="O28" s="138"/>
+      <c r="S28" s="237"/>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A29">
         <v>260423</v>
       </c>
-      <c r="B29" s="724" t="s">
-        <v>194</v>
+      <c r="B29" s="561" t="s">
+        <v>193</v>
       </c>
       <c r="E29" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.35">
-      <c r="B30" s="347"/>
-[...2 lines deleted...]
-      <c r="I30" s="168"/>
+      <c r="B30" s="294"/>
+      <c r="E30" s="135"/>
+      <c r="H30" s="360"/>
+      <c r="I30" s="135"/>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A32">
         <v>260426</v>
       </c>
-      <c r="B32" s="885" t="s">
-        <v>253</v>
+      <c r="B32" s="640" t="s">
+        <v>249</v>
       </c>
       <c r="E32" t="s">
-        <v>290</v>
-[...4 lines deleted...]
-      <c r="I32" s="279"/>
+        <v>282</v>
+      </c>
+      <c r="H32" s="360" t="s">
+        <v>285</v>
+      </c>
+      <c r="I32" s="237"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A33">
         <v>260426</v>
       </c>
-      <c r="B33" s="903" t="s">
-        <v>289</v>
+      <c r="B33" s="648" t="s">
+        <v>281</v>
       </c>
       <c r="E33" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="H33" s="898">
+        <v>282</v>
+      </c>
+      <c r="H33" s="645">
         <v>305241</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A34">
         <v>260426</v>
       </c>
-      <c r="B34" s="724" t="s">
-        <v>361</v>
+      <c r="B34" s="561" t="s">
+        <v>335</v>
       </c>
       <c r="E34" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="H34" s="902">
+        <v>283</v>
+      </c>
+      <c r="H34" s="647">
         <v>305817</v>
       </c>
-      <c r="I34" s="279"/>
+      <c r="I34" s="237"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="I36" s="222"/>
+      <c r="I36" s="189"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="B37" s="279"/>
+      <c r="B37" s="237"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="E39" s="168"/>
-      <c r="I39" s="222"/>
+      <c r="E39" s="135"/>
+      <c r="I39" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EBDF3B0-E9EA-4932-AE10-B5009F06E52C}">
-  <dimension ref="A1:T37"/>
+  <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection activeCell="H2" activeCellId="1" sqref="G1:G1048576 H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="24.36328125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.6328125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.81640625" customWidth="1"/>
+    <col min="7" max="9" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:12" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1038"/>
+    </row>
+    <row r="2" spans="1:12" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="191"/>
+      <c r="I2" s="180"/>
+      <c r="J2" s="180"/>
+      <c r="K2" s="181"/>
+    </row>
+    <row r="3" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="232" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="230"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="197"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="227" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="190" t="s">
         <v>9</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="13" t="s">
+      <c r="J3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="175" t="s">
+      <c r="K3" s="142" t="s">
         <v>12</v>
       </c>
-      <c r="Q3" s="278"/>
-[...2 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="L3" s="236"/>
+    </row>
+    <row r="4" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="697" t="s">
+        <v>351</v>
+      </c>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="337"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="546"/>
+      <c r="K4" s="548"/>
+      <c r="L4" s="374"/>
+    </row>
+    <row r="5" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="588" t="s">
+        <v>352</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="727" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="I5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="J5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="K5" s="716" t="s">
+        <v>361</v>
+      </c>
+      <c r="L5" s="236"/>
+    </row>
+    <row r="6" spans="1:12" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="344"/>
+      <c r="C6" s="267"/>
+      <c r="D6" s="333"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="339"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="339"/>
+      <c r="K6" s="502"/>
+      <c r="L6" s="236"/>
+    </row>
+    <row r="7" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="328"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="471"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="328"/>
+      <c r="I7" s="337"/>
+      <c r="J7" s="547"/>
+      <c r="K7" s="549"/>
+    </row>
+    <row r="8" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="329"/>
+      <c r="C8" s="276"/>
+      <c r="D8" s="689" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="I8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="J8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="K8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="284"/>
+      <c r="B9" s="726" t="s">
+        <v>354</v>
+      </c>
+      <c r="C9" s="451"/>
+      <c r="D9" s="697" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="452"/>
+      <c r="F9" s="453"/>
+      <c r="G9" s="554"/>
+      <c r="H9" s="560"/>
+      <c r="I9" s="343"/>
+      <c r="J9" s="353"/>
+      <c r="K9" s="365"/>
+    </row>
+    <row r="10" spans="1:12" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="169"/>
+      <c r="B10" s="339"/>
+      <c r="C10" s="278"/>
+      <c r="D10" s="346"/>
+      <c r="E10" s="269"/>
+      <c r="F10" s="281"/>
+      <c r="G10" s="339"/>
+      <c r="H10" s="344"/>
+      <c r="I10" s="347"/>
+      <c r="J10" s="555"/>
+      <c r="K10" s="550"/>
+    </row>
+    <row r="11" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="165" t="s">
         <v>63</v>
       </c>
-      <c r="B4" s="385"/>
-[...129 lines deleted...]
-      <c r="A11" s="198" t="s">
+      <c r="B11" s="328"/>
+      <c r="C11" s="251"/>
+      <c r="D11" s="327"/>
+      <c r="E11" s="254"/>
+      <c r="F11" s="302"/>
+      <c r="G11" s="337"/>
+      <c r="H11" s="328"/>
+      <c r="I11" s="328"/>
+      <c r="J11" s="553"/>
+      <c r="K11" s="551"/>
+    </row>
+    <row r="12" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="168"/>
+      <c r="B12" s="588" t="s">
+        <v>351</v>
+      </c>
+      <c r="C12" s="276"/>
+      <c r="D12" s="697" t="s">
+        <v>353</v>
+      </c>
+      <c r="E12" s="261"/>
+      <c r="F12" s="974" t="s">
+        <v>388</v>
+      </c>
+      <c r="G12" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H12" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="I12" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="J12" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="K12" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="284"/>
+      <c r="B13" s="588" t="s">
+        <v>352</v>
+      </c>
+      <c r="C13" s="474"/>
+      <c r="D13" s="570" t="s">
+        <v>243</v>
+      </c>
+      <c r="E13" s="219">
+        <v>1.3</v>
+      </c>
+      <c r="F13" s="453"/>
+      <c r="G13" s="470"/>
+      <c r="H13" s="336"/>
+      <c r="I13" s="348"/>
+      <c r="J13" s="354"/>
+      <c r="K13" s="556"/>
+    </row>
+    <row r="14" spans="1:12" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="169"/>
+      <c r="B14" s="725"/>
+      <c r="C14" s="278"/>
+      <c r="D14" s="346"/>
+      <c r="E14" s="269"/>
+      <c r="F14" s="281"/>
+      <c r="G14" s="338"/>
+      <c r="H14" s="346"/>
+      <c r="I14" s="346"/>
+      <c r="J14" s="355"/>
+      <c r="K14" s="552"/>
+    </row>
+    <row r="15" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="165" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="328"/>
+      <c r="C15" s="251"/>
+      <c r="D15" s="327"/>
+      <c r="E15" s="254"/>
+      <c r="F15" s="302"/>
+      <c r="G15" s="337"/>
+      <c r="H15" s="328"/>
+      <c r="I15" s="337"/>
+      <c r="J15" s="553"/>
+      <c r="K15" s="551"/>
+    </row>
+    <row r="16" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="168"/>
+      <c r="B16" s="588" t="s">
+        <v>354</v>
+      </c>
+      <c r="C16" s="276"/>
+      <c r="D16" s="584" t="s">
+        <v>355</v>
+      </c>
+      <c r="E16" s="261"/>
+      <c r="F16" s="279"/>
+      <c r="G16" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H16" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="I16" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="J16" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="K16" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="563"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="728" t="s">
+        <v>356</v>
+      </c>
+      <c r="E17" s="27"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="341"/>
+      <c r="H17" s="103"/>
+      <c r="I17" s="350"/>
+      <c r="J17" s="357"/>
+      <c r="K17" s="359"/>
+    </row>
+    <row r="18" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="386"/>
-[...127 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="456"/>
+      <c r="C18" s="107"/>
+      <c r="D18" s="196"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="151"/>
+      <c r="O18" s="112"/>
+    </row>
+    <row r="19" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="169"/>
+      <c r="B19" s="131"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="131"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="46"/>
+      <c r="K19" s="152"/>
+    </row>
+    <row r="20" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="165" t="s">
+        <v>150</v>
+      </c>
+      <c r="B20" s="50"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="151"/>
+    </row>
+    <row r="21" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="165"/>
+      <c r="B21" s="244"/>
+      <c r="C21" s="388"/>
+      <c r="D21" s="624" t="s">
+        <v>347</v>
+      </c>
+      <c r="E21" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="F21" s="975" t="s">
+        <v>392</v>
+      </c>
+      <c r="G21" s="25"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="151"/>
+    </row>
+    <row r="22" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="169"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="152"/>
+    </row>
+    <row r="23" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="170" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="541"/>
-[...114 lines deleted...]
-      <c r="B24" s="862" t="s">
+      <c r="B23" s="50"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="371"/>
+      <c r="K23" s="370"/>
+    </row>
+    <row r="24" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="170"/>
+      <c r="B24" s="447"/>
+      <c r="C24" s="388"/>
+      <c r="D24" s="672" t="s">
         <v>219</v>
       </c>
-      <c r="C24" s="448"/>
-[...98 lines deleted...]
-      <c r="I37" s="222"/>
+      <c r="E24" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="F24" s="975" t="s">
+        <v>392</v>
+      </c>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="798" t="s">
+        <v>367</v>
+      </c>
+      <c r="K24" s="780" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="239"/>
+      <c r="B25" s="445"/>
+      <c r="C25" s="417"/>
+      <c r="D25" s="377"/>
+      <c r="E25" s="138"/>
+      <c r="F25" s="231"/>
+      <c r="G25" s="423"/>
+      <c r="H25" s="423"/>
+      <c r="I25" s="423"/>
+      <c r="J25" s="776" t="s">
+        <v>369</v>
+      </c>
+      <c r="K25" s="780" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="171"/>
+      <c r="B26" s="155"/>
+      <c r="C26" s="188"/>
+      <c r="D26" s="157"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="159"/>
+      <c r="G26" s="160"/>
+      <c r="H26" s="161"/>
+      <c r="I26" s="161"/>
+      <c r="J26" s="924"/>
+      <c r="K26" s="925"/>
+    </row>
+    <row r="27" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="134"/>
+      <c r="B27" s="135"/>
+      <c r="C27" s="135"/>
+      <c r="D27" s="135"/>
+      <c r="E27" s="135"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="138"/>
+      <c r="H27" s="136"/>
+      <c r="I27" s="135"/>
+      <c r="J27" s="138"/>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A28" s="134"/>
+      <c r="B28" s="138"/>
+      <c r="C28" s="138"/>
+      <c r="D28" s="138"/>
+      <c r="E28" s="138"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="138"/>
+      <c r="H28" s="136"/>
+      <c r="I28" s="138"/>
+      <c r="J28" s="138"/>
+      <c r="N28" s="135"/>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="D31" s="135"/>
+    </row>
+    <row r="37" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D37" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:K1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E2B77A5-2BB1-49F8-91F2-07E05F3684E9}">
   <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="I53" sqref="I53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:13" ht="25.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="D1" s="1047" t="s">
+      <c r="D1" s="1048" t="s">
         <v>19</v>
       </c>
-      <c r="E1" s="1048"/>
-[...7 lines deleted...]
-      <c r="M1" s="1049"/>
+      <c r="E1" s="1049"/>
+      <c r="F1" s="1049"/>
+      <c r="G1" s="1049"/>
+      <c r="H1" s="1049"/>
+      <c r="I1" s="1049"/>
+      <c r="J1" s="1049"/>
+      <c r="K1" s="1049"/>
+      <c r="L1" s="1049"/>
+      <c r="M1" s="1050"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A5" s="54"/>
-[...1 lines deleted...]
-      <c r="C5" s="54"/>
+      <c r="A5" s="47"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F02D59D5-4E8D-4D42-8007-D519111FFC32}">
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23:Q25"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H2" activeCellId="1" sqref="F1:K1048576 F1:K1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="21.6328125" customWidth="1"/>
     <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.6328125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="1.6328125" customWidth="1"/>
+    <col min="7" max="11" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:15" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...2 lines deleted...]
-      <c r="E1" s="206" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
         <v>25</v>
       </c>
-      <c r="F1" s="210"/>
-[...12 lines deleted...]
-      <c r="A2" s="209" t="s">
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1038"/>
+    </row>
+    <row r="2" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="234" t="s">
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="191"/>
+      <c r="I2" s="180"/>
+      <c r="J2" s="180"/>
+      <c r="K2" s="181"/>
+    </row>
+    <row r="3" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="232" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="230"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="197"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="227" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="190" t="s">
         <v>9</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="13" t="s">
+      <c r="J3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="331" t="s">
+      <c r="K3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="198" t="s">
+    <row r="4" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>143</v>
+      </c>
+      <c r="B4" s="327"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="337"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="547"/>
+      <c r="K4" s="549"/>
+    </row>
+    <row r="5" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="710" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="I5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="J5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="K5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="339"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="339"/>
+      <c r="K6" s="364"/>
+    </row>
+    <row r="7" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="707"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="328"/>
+      <c r="I7" s="337"/>
+      <c r="J7" s="547"/>
+      <c r="K7" s="549"/>
+    </row>
+    <row r="8" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="706" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="I8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="J8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="K8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="339"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="708" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="344"/>
+      <c r="I9" s="347"/>
+      <c r="J9" s="339"/>
+      <c r="K9" s="364"/>
+    </row>
+    <row r="10" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>144</v>
       </c>
-      <c r="B4" s="385"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="712"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="328"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="546"/>
+      <c r="K10" s="551"/>
+    </row>
+    <row r="11" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="371" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="I11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="J11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="K11" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="729" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="406"/>
+      <c r="D12" s="730"/>
+      <c r="E12" s="269"/>
+      <c r="F12" s="281"/>
+      <c r="G12" s="731"/>
+      <c r="H12" s="732"/>
+      <c r="I12" s="733"/>
+      <c r="J12" s="734"/>
+      <c r="K12" s="735"/>
+    </row>
+    <row r="13" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="751" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="328"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="328"/>
+      <c r="E13" s="254"/>
+      <c r="F13" s="302"/>
+      <c r="G13" s="337"/>
+      <c r="H13" s="328"/>
+      <c r="I13" s="337"/>
+      <c r="J13" s="547"/>
+      <c r="K13" s="549"/>
+    </row>
+    <row r="14" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="737"/>
+      <c r="B14" s="665" t="s">
+        <v>354</v>
+      </c>
+      <c r="C14" s="276"/>
+      <c r="D14" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E14" s="261"/>
+      <c r="F14" s="279"/>
+      <c r="G14" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H14" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="I14" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="J14" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="K14" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="752"/>
+      <c r="B15" s="476"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="713" t="s">
+        <v>356</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="341"/>
+      <c r="H15" s="103"/>
+      <c r="I15" s="350"/>
+      <c r="J15" s="357"/>
+      <c r="K15" s="359"/>
+      <c r="O15" s="112"/>
+    </row>
+    <row r="16" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>145</v>
       </c>
-      <c r="B10" s="386"/>
-[...108 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="739"/>
+      <c r="C16" s="740"/>
+      <c r="D16" s="750"/>
+      <c r="E16" s="138"/>
+      <c r="F16" s="311"/>
+      <c r="G16" s="744"/>
+      <c r="H16" s="423"/>
+      <c r="I16" s="745"/>
+      <c r="J16" s="746"/>
+      <c r="K16" s="748"/>
+      <c r="O16" s="112"/>
+    </row>
+    <row r="17" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="674"/>
+      <c r="C17" s="741"/>
+      <c r="D17" s="674"/>
+      <c r="E17" s="749"/>
+      <c r="F17" s="743"/>
+      <c r="G17" s="341"/>
+      <c r="H17" s="743"/>
+      <c r="I17" s="743"/>
+      <c r="J17" s="743"/>
+      <c r="K17" s="747"/>
+    </row>
+    <row r="18" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>146</v>
       </c>
-      <c r="B16" s="174"/>
-[...35 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="50"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="151"/>
+    </row>
+    <row r="19" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="169"/>
+      <c r="B19" s="66"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="46"/>
+      <c r="K19" s="152"/>
+    </row>
+    <row r="20" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="170" t="s">
         <v>147</v>
       </c>
-      <c r="B18" s="57"/>
-[...116 lines deleted...]
-      <c r="I32" s="222"/>
+      <c r="B20" s="50"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="701" t="s">
+        <v>367</v>
+      </c>
+      <c r="K20" s="793" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="171"/>
+      <c r="B21" s="155"/>
+      <c r="C21" s="188"/>
+      <c r="D21" s="157"/>
+      <c r="E21" s="158"/>
+      <c r="F21" s="159"/>
+      <c r="G21" s="160"/>
+      <c r="H21" s="161"/>
+      <c r="I21" s="161"/>
+      <c r="J21" s="795" t="s">
+        <v>369</v>
+      </c>
+      <c r="K21" s="794" t="s">
+        <v>370</v>
+      </c>
+      <c r="L21" s="227"/>
+    </row>
+    <row r="22" spans="1:14" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="134"/>
+      <c r="B22" s="135"/>
+      <c r="C22" s="135"/>
+      <c r="D22" s="135"/>
+      <c r="E22" s="135"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="138"/>
+      <c r="H22" s="136"/>
+      <c r="I22" s="135"/>
+      <c r="J22" s="138"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A23" s="134"/>
+      <c r="B23" s="138"/>
+      <c r="C23" s="138"/>
+      <c r="D23" s="138"/>
+      <c r="E23" s="138"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="136"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="138"/>
+      <c r="N23" s="135"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="D26" s="135"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="D32" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:K1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3405862C-8B85-4E2B-A23C-A108121D4E70}">
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20"/>
+      <selection activeCell="H2" activeCellId="1" sqref="F1:K1048576 F1:K1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="21.6328125" customWidth="1"/>
     <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.6328125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="1.6328125" customWidth="1"/>
+    <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:15" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1038"/>
+    </row>
+    <row r="2" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="191"/>
+      <c r="I2" s="180"/>
+      <c r="J2" s="180"/>
+      <c r="K2" s="181"/>
+    </row>
+    <row r="3" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="232" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="230"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="197"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="227" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="190" t="s">
         <v>9</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="13" t="s">
+      <c r="J3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="331" t="s">
+      <c r="K3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="198" t="s">
+    <row r="4" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4" s="327"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="337"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="553"/>
+      <c r="K4" s="548"/>
+    </row>
+    <row r="5" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="710" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="I5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="J5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="K5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="339"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="339"/>
+      <c r="K6" s="364"/>
+    </row>
+    <row r="7" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="707"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="328"/>
+      <c r="I7" s="337"/>
+      <c r="J7" s="547"/>
+      <c r="K7" s="549"/>
+    </row>
+    <row r="8" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="706" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="I8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="J8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="K8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="339"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="708" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="344"/>
+      <c r="I9" s="347"/>
+      <c r="J9" s="339"/>
+      <c r="K9" s="364"/>
+    </row>
+    <row r="10" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>149</v>
       </c>
-      <c r="B4" s="385"/>
-[...190 lines deleted...]
-      <c r="G14" s="311"/>
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="712"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="328"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="546"/>
+      <c r="K10" s="551"/>
+    </row>
+    <row r="11" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="284"/>
+      <c r="B11" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="371" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="I11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="J11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="K11" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="135"/>
+      <c r="B12" s="665" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="451"/>
+      <c r="D12" s="714"/>
+      <c r="E12" s="452"/>
+      <c r="F12" s="453"/>
+      <c r="G12" s="345"/>
+      <c r="H12" s="455"/>
+      <c r="I12" s="348"/>
+      <c r="J12" s="354"/>
+      <c r="K12" s="559"/>
+    </row>
+    <row r="13" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="753"/>
+      <c r="B13" s="704"/>
+      <c r="C13" s="278"/>
+      <c r="D13" s="333"/>
+      <c r="E13" s="269"/>
+      <c r="F13" s="281"/>
+      <c r="G13" s="338"/>
+      <c r="H13" s="346"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="355"/>
+      <c r="K13" s="367"/>
+    </row>
+    <row r="14" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="165" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="328"/>
+      <c r="C14" s="251"/>
+      <c r="D14" s="328"/>
+      <c r="E14" s="254"/>
+      <c r="F14" s="302"/>
+      <c r="G14" s="337"/>
       <c r="H14" s="328"/>
-      <c r="I14" s="364"/>
-[...27 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="I14" s="337"/>
+      <c r="J14" s="547"/>
+      <c r="K14" s="549"/>
+    </row>
+    <row r="15" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="288"/>
+      <c r="B15" s="665" t="s">
+        <v>354</v>
+      </c>
+      <c r="C15" s="276"/>
+      <c r="D15" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E15" s="261"/>
+      <c r="F15" s="279"/>
+      <c r="G15" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H15" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="I15" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="J15" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="K15" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="764"/>
+      <c r="B16" s="705"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="713" t="s">
+        <v>356</v>
+      </c>
+      <c r="E16" s="27"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="341"/>
+      <c r="H16" s="103"/>
+      <c r="I16" s="350"/>
+      <c r="J16" s="357"/>
+      <c r="K16" s="359"/>
+      <c r="O16" s="112"/>
+    </row>
+    <row r="17" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="285" t="s">
+        <v>151</v>
+      </c>
+      <c r="B17" s="755"/>
+      <c r="C17" s="498"/>
+      <c r="D17" s="750"/>
+      <c r="E17" s="444"/>
+      <c r="F17" s="311"/>
+      <c r="G17" s="460"/>
+      <c r="H17" s="423"/>
+      <c r="I17" s="759"/>
+      <c r="J17" s="763"/>
+      <c r="K17" s="760"/>
+      <c r="O17" s="112"/>
+    </row>
+    <row r="18" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="754"/>
+      <c r="B18" s="510"/>
+      <c r="C18" s="756"/>
+      <c r="D18" s="674"/>
+      <c r="E18" s="749"/>
+      <c r="F18" s="743"/>
+      <c r="G18" s="757"/>
+      <c r="H18" s="743"/>
+      <c r="I18" s="758"/>
+      <c r="J18" s="762"/>
+      <c r="K18" s="761"/>
+    </row>
+    <row r="19" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165" t="s">
         <v>152</v>
       </c>
-      <c r="C16" s="116"/>
-[...34 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B19" s="50"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="151"/>
+    </row>
+    <row r="20" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="169"/>
+      <c r="B20" s="66"/>
+      <c r="C20" s="59"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="64"/>
+      <c r="J20" s="46"/>
+      <c r="K20" s="152"/>
+    </row>
+    <row r="21" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="170" t="s">
         <v>153</v>
       </c>
-      <c r="B18" s="57"/>
-[...116 lines deleted...]
-      <c r="I32" s="222"/>
+      <c r="B21" s="50"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="43"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="701" t="s">
+        <v>367</v>
+      </c>
+      <c r="K21" s="793" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="171"/>
+      <c r="B22" s="155"/>
+      <c r="C22" s="188"/>
+      <c r="D22" s="157"/>
+      <c r="E22" s="158"/>
+      <c r="F22" s="159"/>
+      <c r="G22" s="160"/>
+      <c r="H22" s="161"/>
+      <c r="I22" s="161"/>
+      <c r="J22" s="702" t="s">
+        <v>369</v>
+      </c>
+      <c r="K22" s="794" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="134"/>
+      <c r="B23" s="135"/>
+      <c r="C23" s="135"/>
+      <c r="D23" s="135"/>
+      <c r="E23" s="135"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="136"/>
+      <c r="I23" s="135"/>
+      <c r="J23" s="229"/>
+      <c r="K23" s="295"/>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A24" s="134"/>
+      <c r="B24" s="138"/>
+      <c r="C24" s="138"/>
+      <c r="D24" s="138"/>
+      <c r="E24" s="138"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="138"/>
+      <c r="H24" s="136"/>
+      <c r="I24" s="138"/>
+      <c r="J24" s="138"/>
+      <c r="N24" s="135"/>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="D27" s="135"/>
+    </row>
+    <row r="33" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D33" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:K1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA117282-6E21-4D43-BBE2-2B0CD9B1AC09}">
-  <dimension ref="A1:T36"/>
+  <dimension ref="A1:P37"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L24" sqref="L24"/>
+    <sheetView topLeftCell="A12" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="21.6328125" customWidth="1"/>
     <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.6328125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="15" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.36328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="25.90625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:16" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" s="286"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1038"/>
+    </row>
+    <row r="2" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="287"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="287"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="180"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="181"/>
+    </row>
+    <row r="3" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="287" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="242"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="285" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="242"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="K3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="L3" s="282" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4" s="327"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="254"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="337"/>
+      <c r="K4" s="553"/>
+      <c r="L4" s="548"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="710" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="891" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="279"/>
+      <c r="I5" s="827" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="K5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="L5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="281"/>
+      <c r="I6" s="927"/>
+      <c r="J6" s="339"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="364"/>
+    </row>
+    <row r="7" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="707"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="546"/>
+      <c r="H7" s="302"/>
+      <c r="I7" s="831"/>
+      <c r="J7" s="337"/>
+      <c r="K7" s="547"/>
+      <c r="L7" s="549"/>
+    </row>
+    <row r="8" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="706" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="891" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="279"/>
+      <c r="I8" s="827" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="K8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="L8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="339"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="708" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="555"/>
+      <c r="H9" s="281"/>
+      <c r="I9" s="928"/>
+      <c r="J9" s="347"/>
+      <c r="K9" s="339"/>
+      <c r="L9" s="364"/>
+    </row>
+    <row r="10" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>155</v>
       </c>
-      <c r="B4" s="385"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="712"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="546"/>
+      <c r="H10" s="302"/>
+      <c r="I10" s="831"/>
+      <c r="J10" s="328"/>
+      <c r="K10" s="546"/>
+      <c r="L10" s="551"/>
+    </row>
+    <row r="11" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="371" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="891" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="279"/>
+      <c r="I11" s="827" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="K11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="L11" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="770"/>
+      <c r="B12" s="584" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="451"/>
+      <c r="D12" s="714"/>
+      <c r="E12" s="452"/>
+      <c r="F12" s="453"/>
+      <c r="G12" s="345"/>
+      <c r="H12" s="453"/>
+      <c r="I12" s="455"/>
+      <c r="J12" s="348"/>
+      <c r="K12" s="354"/>
+      <c r="L12" s="559"/>
+    </row>
+    <row r="13" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="764"/>
+      <c r="B13" s="704"/>
+      <c r="C13" s="278"/>
+      <c r="D13" s="333"/>
+      <c r="E13" s="269"/>
+      <c r="F13" s="281"/>
+      <c r="G13" s="338"/>
+      <c r="H13" s="281"/>
+      <c r="I13" s="815"/>
+      <c r="J13" s="346"/>
+      <c r="K13" s="355"/>
+      <c r="L13" s="367"/>
+    </row>
+    <row r="14" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="165" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="328"/>
+      <c r="C14" s="251"/>
+      <c r="D14" s="328"/>
+      <c r="E14" s="254"/>
+      <c r="F14" s="302"/>
+      <c r="G14" s="546"/>
+      <c r="H14" s="302"/>
+      <c r="I14" s="831"/>
+      <c r="J14" s="337"/>
+      <c r="K14" s="547"/>
+      <c r="L14" s="549"/>
+    </row>
+    <row r="15" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="284"/>
+      <c r="B15" s="665" t="s">
+        <v>354</v>
+      </c>
+      <c r="C15" s="276"/>
+      <c r="D15" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E15" s="261"/>
+      <c r="F15" s="279"/>
+      <c r="G15" s="891" t="s">
+        <v>362</v>
+      </c>
+      <c r="H15" s="279"/>
+      <c r="I15" s="827" t="s">
+        <v>363</v>
+      </c>
+      <c r="J15" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="K15" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="L15" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="764"/>
+      <c r="B16" s="705"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="713" t="s">
+        <v>356</v>
+      </c>
+      <c r="E16" s="27"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="341"/>
+      <c r="H16" s="66"/>
+      <c r="I16" s="860"/>
+      <c r="J16" s="350"/>
+      <c r="K16" s="357"/>
+      <c r="L16" s="359"/>
+      <c r="P16" s="112"/>
+    </row>
+    <row r="17" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="165" t="s">
         <v>156</v>
       </c>
-      <c r="B10" s="386"/>
-[...108 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B17" s="755"/>
+      <c r="C17" s="436"/>
+      <c r="D17" s="750"/>
+      <c r="E17" s="765"/>
+      <c r="F17" s="311"/>
+      <c r="G17" s="460"/>
+      <c r="H17" s="766"/>
+      <c r="I17" s="929"/>
+      <c r="J17" s="759"/>
+      <c r="K17" s="768"/>
+      <c r="L17" s="769"/>
+      <c r="P17" s="112"/>
+    </row>
+    <row r="18" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="169"/>
+      <c r="B18" s="510"/>
+      <c r="C18" s="741"/>
+      <c r="D18" s="510"/>
+      <c r="E18" s="738"/>
+      <c r="F18" s="743"/>
+      <c r="G18" s="757"/>
+      <c r="H18" s="103"/>
+      <c r="I18" s="863"/>
+      <c r="J18" s="758"/>
+      <c r="K18" s="762"/>
+      <c r="L18" s="747"/>
+    </row>
+    <row r="19" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165" t="s">
         <v>157</v>
       </c>
-      <c r="B16" s="174"/>
-[...35 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B19" s="225"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="56"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="151"/>
+    </row>
+    <row r="20" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="285"/>
+      <c r="B20" s="225"/>
+      <c r="C20" s="486"/>
+      <c r="D20" s="616" t="s">
+        <v>247</v>
+      </c>
+      <c r="E20" s="135">
+        <v>1.3</v>
+      </c>
+      <c r="F20" s="975" t="s">
+        <v>390</v>
+      </c>
+      <c r="G20" s="679" t="s">
+        <v>307</v>
+      </c>
+      <c r="H20" s="457">
+        <v>2.4</v>
+      </c>
+      <c r="I20" s="29"/>
+      <c r="J20" s="461"/>
+      <c r="K20" s="463"/>
+      <c r="L20" s="464"/>
+    </row>
+    <row r="21" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="169"/>
+      <c r="B21" s="66"/>
+      <c r="C21" s="59"/>
+      <c r="D21" s="66"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="64"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="152"/>
+    </row>
+    <row r="22" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="170" t="s">
         <v>158</v>
       </c>
-      <c r="B18" s="258"/>
-[...203 lines deleted...]
-      <c r="I36" s="222"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="371"/>
+      <c r="L22" s="370"/>
+    </row>
+    <row r="23" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="239"/>
+      <c r="B23" s="447"/>
+      <c r="C23" s="113"/>
+      <c r="D23" s="1034" t="s">
+        <v>231</v>
+      </c>
+      <c r="E23" s="23">
+        <v>1.3</v>
+      </c>
+      <c r="F23" s="974" t="s">
+        <v>387</v>
+      </c>
+      <c r="G23" s="565" t="s">
+        <v>272</v>
+      </c>
+      <c r="H23" s="375">
+        <v>1.3</v>
+      </c>
+      <c r="I23" s="903"/>
+      <c r="J23" s="423"/>
+      <c r="K23" s="371"/>
+      <c r="L23" s="926"/>
+    </row>
+    <row r="24" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="931"/>
+      <c r="B24" s="445"/>
+      <c r="C24" s="486"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="975" t="s">
+        <v>385</v>
+      </c>
+      <c r="G24" s="133"/>
+      <c r="H24" s="51"/>
+      <c r="I24" s="138"/>
+      <c r="J24" s="51"/>
+      <c r="K24" s="798" t="s">
+        <v>367</v>
+      </c>
+      <c r="L24" s="777" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="930"/>
+      <c r="B25" s="413"/>
+      <c r="C25" s="113"/>
+      <c r="D25" s="413"/>
+      <c r="E25" s="138"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="635" t="s">
+        <v>256</v>
+      </c>
+      <c r="H25" s="141">
+        <v>2.4</v>
+      </c>
+      <c r="I25" s="903"/>
+      <c r="J25" s="423"/>
+      <c r="K25" s="774" t="s">
+        <v>369</v>
+      </c>
+      <c r="L25" s="777" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="171"/>
+      <c r="B26" s="155"/>
+      <c r="C26" s="188"/>
+      <c r="D26" s="155"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="159"/>
+      <c r="G26" s="670"/>
+      <c r="H26" s="158"/>
+      <c r="I26" s="161"/>
+      <c r="J26" s="161"/>
+      <c r="K26" s="772"/>
+      <c r="L26" s="773"/>
+    </row>
+    <row r="27" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="134"/>
+      <c r="B27" s="135"/>
+      <c r="C27" s="135"/>
+      <c r="D27" s="135"/>
+      <c r="E27" s="135"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="138"/>
+      <c r="H27" s="135"/>
+      <c r="I27" s="136"/>
+      <c r="J27" s="135"/>
+      <c r="K27" s="229"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A28" s="134"/>
+      <c r="B28" s="138"/>
+      <c r="C28" s="138"/>
+      <c r="D28" s="138"/>
+      <c r="E28" s="138"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="138"/>
+      <c r="H28" s="138"/>
+      <c r="I28" s="136"/>
+      <c r="J28" s="138"/>
+      <c r="K28" s="138"/>
+      <c r="O28" s="135"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="D29" s="1034" t="s">
+        <v>231</v>
+      </c>
+      <c r="F29" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="D31" s="135"/>
+    </row>
+    <row r="37" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D37" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:L1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B021017-7262-466A-B852-3AF9802BE726}">
-  <dimension ref="A1:T42"/>
+  <dimension ref="A1:Q42"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="26.08984375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.90625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.6328125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="15" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.1796875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.90625" customWidth="1"/>
+    <col min="7" max="7" width="28.1796875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.453125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="23.453125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.6328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.36328125" customWidth="1"/>
+    <col min="12" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1038"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="287"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="287"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="287"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="180"/>
+      <c r="M2" s="181"/>
+    </row>
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="287" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="242"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="285" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="242"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="242"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="282" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="576" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4" s="577"/>
+      <c r="C4" s="388"/>
+      <c r="D4" s="578"/>
+      <c r="E4" s="390"/>
+      <c r="F4" s="392"/>
+      <c r="G4" s="580"/>
+      <c r="H4" s="390"/>
+      <c r="I4" s="580"/>
+      <c r="J4" s="390"/>
+      <c r="K4" s="580"/>
+      <c r="L4" s="581"/>
+      <c r="M4" s="582"/>
+      <c r="N4" s="323"/>
+    </row>
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="583"/>
+      <c r="B5" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="710" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="M5" s="716" t="s">
+        <v>361</v>
+      </c>
+      <c r="N5" s="323"/>
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="586"/>
+      <c r="B6" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="269"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="269"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="339"/>
+      <c r="M6" s="364"/>
+      <c r="N6" s="323"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="576" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="707"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="254"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="254"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="547"/>
+      <c r="M7" s="549"/>
+      <c r="N7" s="323"/>
+    </row>
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="587"/>
+      <c r="B8" s="706" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="689" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="744" t="s">
+      <c r="J8" s="261"/>
+      <c r="K8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M8" s="716" t="s">
+        <v>366</v>
+      </c>
+      <c r="N8" s="323"/>
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="589"/>
+      <c r="B9" s="339"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="708" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="269"/>
+      <c r="I9" s="344"/>
+      <c r="J9" s="269"/>
+      <c r="K9" s="347"/>
+      <c r="L9" s="339"/>
+      <c r="M9" s="364"/>
+      <c r="N9" s="323"/>
+    </row>
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="576" t="s">
         <v>160</v>
       </c>
-      <c r="B4" s="745"/>
-[...114 lines deleted...]
-      <c r="A10" s="744" t="s">
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="712"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="254"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="546"/>
+      <c r="M10" s="551"/>
+      <c r="N10" s="323"/>
+    </row>
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="718"/>
+      <c r="B11" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="371" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="M11" s="716" t="s">
+        <v>361</v>
+      </c>
+      <c r="N11" s="323"/>
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="294"/>
+      <c r="B12" s="665" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="451"/>
+      <c r="D12" s="714"/>
+      <c r="E12" s="452"/>
+      <c r="F12" s="453"/>
+      <c r="G12" s="345"/>
+      <c r="H12" s="452"/>
+      <c r="I12" s="455"/>
+      <c r="J12" s="452"/>
+      <c r="K12" s="348"/>
+      <c r="L12" s="354"/>
+      <c r="M12" s="559"/>
+      <c r="N12" s="323"/>
+    </row>
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="719"/>
+      <c r="B13" s="704"/>
+      <c r="C13" s="278"/>
+      <c r="D13" s="333"/>
+      <c r="E13" s="269"/>
+      <c r="F13" s="281"/>
+      <c r="G13" s="338"/>
+      <c r="H13" s="269"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="269"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="355"/>
+      <c r="M13" s="367"/>
+      <c r="N13" s="323"/>
+    </row>
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="294" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="328"/>
+      <c r="C14" s="251"/>
+      <c r="D14" s="328"/>
+      <c r="E14" s="254"/>
+      <c r="F14" s="302"/>
+      <c r="G14" s="337"/>
+      <c r="H14" s="254"/>
+      <c r="I14" s="328"/>
+      <c r="J14" s="254"/>
+      <c r="K14" s="337"/>
+      <c r="L14" s="547"/>
+      <c r="M14" s="549"/>
+      <c r="N14" s="323"/>
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="294"/>
+      <c r="B15" s="665" t="s">
+        <v>354</v>
+      </c>
+      <c r="C15" s="279"/>
+      <c r="D15" s="942" t="s">
+        <v>355</v>
+      </c>
+      <c r="E15" s="261"/>
+      <c r="F15" s="279"/>
+      <c r="G15" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H15" s="261"/>
+      <c r="I15" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="J15" s="261"/>
+      <c r="K15" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L15" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M15" s="716" t="s">
+        <v>366</v>
+      </c>
+      <c r="N15" s="323"/>
+    </row>
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="719"/>
+      <c r="B16" s="476"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="859" t="s">
+        <v>356</v>
+      </c>
+      <c r="E16" s="27"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="341"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="830"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="350"/>
+      <c r="L16" s="357"/>
+      <c r="M16" s="359"/>
+      <c r="N16" s="323"/>
+      <c r="Q16" s="112"/>
+    </row>
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="948" t="s">
         <v>161</v>
       </c>
-      <c r="B10" s="769"/>
-[...114 lines deleted...]
-      <c r="A16" s="744" t="s">
+      <c r="B17" s="503"/>
+      <c r="C17" s="414"/>
+      <c r="D17" s="943"/>
+      <c r="E17" s="419"/>
+      <c r="F17" s="564"/>
+      <c r="G17" s="420"/>
+      <c r="H17" s="419"/>
+      <c r="I17" s="564"/>
+      <c r="J17" s="419"/>
+      <c r="K17" s="564"/>
+      <c r="L17" s="562"/>
+      <c r="M17" s="593"/>
+      <c r="N17" s="323"/>
+      <c r="Q17" s="112"/>
+    </row>
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="592"/>
+      <c r="B18" s="504"/>
+      <c r="C18" s="414"/>
+      <c r="D18" s="944"/>
+      <c r="E18" s="419"/>
+      <c r="F18" s="564"/>
+      <c r="G18" s="420"/>
+      <c r="H18" s="564"/>
+      <c r="I18" s="938"/>
+      <c r="J18" s="419"/>
+      <c r="K18" s="564"/>
+      <c r="L18" s="562"/>
+      <c r="M18" s="593"/>
+      <c r="N18" s="323"/>
+      <c r="Q18" s="112"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="589"/>
+      <c r="B19" s="477"/>
+      <c r="C19" s="385"/>
+      <c r="D19" s="590"/>
+      <c r="E19" s="383"/>
+      <c r="F19" s="385"/>
+      <c r="G19" s="384"/>
+      <c r="H19" s="385"/>
+      <c r="I19" s="590"/>
+      <c r="J19" s="383"/>
+      <c r="K19" s="385"/>
+      <c r="L19" s="433"/>
+      <c r="M19" s="594"/>
+      <c r="N19" s="323"/>
+    </row>
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="576" t="s">
         <v>162</v>
       </c>
-      <c r="B16" s="437"/>
-[...77 lines deleted...]
-      <c r="A20" s="744" t="s">
+      <c r="B20" s="412"/>
+      <c r="C20" s="387"/>
+      <c r="D20" s="472"/>
+      <c r="E20" s="412"/>
+      <c r="F20" s="472"/>
+      <c r="G20" s="389"/>
+      <c r="H20" s="412"/>
+      <c r="I20" s="472"/>
+      <c r="J20" s="933"/>
+      <c r="K20" s="387"/>
+      <c r="L20" s="431"/>
+      <c r="M20" s="293"/>
+      <c r="N20" s="323"/>
+    </row>
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="595"/>
+      <c r="B21" s="469"/>
+      <c r="C21" s="564"/>
+      <c r="D21" s="504"/>
+      <c r="E21" s="564"/>
+      <c r="F21" s="980" t="s">
+        <v>384</v>
+      </c>
+      <c r="G21" s="816" t="s">
+        <v>318</v>
+      </c>
+      <c r="H21" s="457">
+        <v>1.3</v>
+      </c>
+      <c r="I21" s="941"/>
+      <c r="J21" s="938"/>
+      <c r="K21" s="391"/>
+      <c r="L21" s="391"/>
+      <c r="M21" s="596"/>
+      <c r="N21" s="323"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="597"/>
+      <c r="B22" s="317"/>
+      <c r="C22" s="847"/>
+      <c r="D22" s="389"/>
+      <c r="E22" s="932"/>
+      <c r="F22" s="974" t="s">
+        <v>389</v>
+      </c>
+      <c r="G22" s="934"/>
+      <c r="H22" s="949"/>
+      <c r="I22" s="389"/>
+      <c r="J22" s="939"/>
+      <c r="K22" s="391"/>
+      <c r="L22" s="391"/>
+      <c r="M22" s="293"/>
+      <c r="N22" s="323"/>
+    </row>
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="592"/>
+      <c r="B23" s="393"/>
+      <c r="C23" s="848"/>
+      <c r="D23" s="945"/>
+      <c r="E23" s="564"/>
+      <c r="F23" s="389"/>
+      <c r="G23" s="817" t="s">
+        <v>291</v>
+      </c>
+      <c r="H23" s="457">
+        <v>2.4</v>
+      </c>
+      <c r="I23" s="938"/>
+      <c r="J23" s="938"/>
+      <c r="K23" s="564"/>
+      <c r="L23" s="562"/>
+      <c r="M23" s="596"/>
+      <c r="N23" s="323"/>
+    </row>
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="589"/>
+      <c r="B24" s="385"/>
+      <c r="C24" s="385"/>
+      <c r="D24" s="590"/>
+      <c r="E24" s="385"/>
+      <c r="F24" s="590"/>
+      <c r="G24" s="381"/>
+      <c r="H24" s="385"/>
+      <c r="I24" s="590"/>
+      <c r="J24" s="590"/>
+      <c r="K24" s="385"/>
+      <c r="L24" s="433"/>
+      <c r="M24" s="594"/>
+      <c r="N24" s="323"/>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="598" t="s">
         <v>163</v>
       </c>
-      <c r="B20" s="475"/>
-[...289 lines deleted...]
-      <c r="I42" s="222"/>
+      <c r="B25" s="387"/>
+      <c r="C25" s="387"/>
+      <c r="D25" s="472"/>
+      <c r="E25" s="387"/>
+      <c r="F25" s="472"/>
+      <c r="G25" s="933"/>
+      <c r="H25" s="387"/>
+      <c r="I25" s="133"/>
+      <c r="J25" s="472"/>
+      <c r="K25" s="387"/>
+      <c r="L25" s="290"/>
+      <c r="M25" s="291"/>
+      <c r="N25" s="323"/>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="598"/>
+      <c r="B26" s="447"/>
+      <c r="C26" s="387"/>
+      <c r="D26" s="634" t="s">
+        <v>238</v>
+      </c>
+      <c r="E26" s="377">
+        <v>1.3</v>
+      </c>
+      <c r="F26" s="974" t="s">
+        <v>389</v>
+      </c>
+      <c r="G26" s="828" t="s">
+        <v>262</v>
+      </c>
+      <c r="H26" s="377">
+        <v>1.3</v>
+      </c>
+      <c r="I26" s="935" t="s">
+        <v>295</v>
+      </c>
+      <c r="J26" s="504">
+        <v>2.4</v>
+      </c>
+      <c r="K26" s="387"/>
+      <c r="L26" s="371"/>
+      <c r="M26" s="370"/>
+      <c r="N26" s="323"/>
+    </row>
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="576"/>
+      <c r="B27" s="445"/>
+      <c r="C27" s="813"/>
+      <c r="E27" s="599"/>
+      <c r="F27" s="472"/>
+      <c r="G27" s="133"/>
+      <c r="H27" s="599"/>
+      <c r="I27" s="936"/>
+      <c r="J27" s="936"/>
+      <c r="K27" s="599"/>
+      <c r="L27" s="371"/>
+      <c r="M27" s="370"/>
+      <c r="N27" s="323"/>
+    </row>
+    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="576"/>
+      <c r="B28" s="661"/>
+      <c r="C28" s="813"/>
+      <c r="D28" s="946" t="s">
+        <v>225</v>
+      </c>
+      <c r="E28" s="824">
+        <v>2.4</v>
+      </c>
+      <c r="F28" s="387"/>
+      <c r="G28" s="678" t="s">
+        <v>303</v>
+      </c>
+      <c r="H28" s="377" t="s">
+        <v>381</v>
+      </c>
+      <c r="I28" s="938"/>
+      <c r="J28" s="390"/>
+      <c r="K28" s="422"/>
+      <c r="L28" s="776" t="s">
+        <v>367</v>
+      </c>
+      <c r="M28" s="780" t="s">
+        <v>368</v>
+      </c>
+      <c r="N28" s="323"/>
+    </row>
+    <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="600"/>
+      <c r="B29" s="413"/>
+      <c r="C29" s="387"/>
+      <c r="E29" s="421"/>
+      <c r="F29" s="387"/>
+      <c r="G29" s="934"/>
+      <c r="H29" s="813"/>
+      <c r="I29" s="937"/>
+      <c r="J29" s="438"/>
+      <c r="K29" s="473"/>
+      <c r="L29" s="775" t="s">
+        <v>369</v>
+      </c>
+      <c r="M29" s="780" t="s">
+        <v>370</v>
+      </c>
+      <c r="N29" s="323"/>
+    </row>
+    <row r="30" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="600"/>
+      <c r="B30" s="558"/>
+      <c r="C30" s="564"/>
+      <c r="D30" s="934"/>
+      <c r="E30" s="438"/>
+      <c r="F30" s="564"/>
+      <c r="G30" s="133"/>
+      <c r="H30" s="813"/>
+      <c r="I30" s="938"/>
+      <c r="J30" s="438"/>
+      <c r="K30" s="422"/>
+      <c r="L30" s="778"/>
+      <c r="M30" s="596"/>
+      <c r="N30" s="323"/>
+    </row>
+    <row r="31" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="602"/>
+      <c r="B31" s="155"/>
+      <c r="C31" s="528"/>
+      <c r="D31" s="947"/>
+      <c r="E31" s="428"/>
+      <c r="F31" s="528"/>
+      <c r="G31" s="603"/>
+      <c r="H31" s="426"/>
+      <c r="I31" s="940"/>
+      <c r="J31" s="428"/>
+      <c r="K31" s="604"/>
+      <c r="L31" s="450"/>
+      <c r="M31" s="605"/>
+      <c r="N31" s="323"/>
+    </row>
+    <row r="32" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="606"/>
+      <c r="B32" s="294"/>
+      <c r="C32" s="294"/>
+      <c r="D32" s="294"/>
+      <c r="E32" s="294"/>
+      <c r="F32" s="419"/>
+      <c r="G32" s="419"/>
+      <c r="H32" s="294"/>
+      <c r="I32" s="607"/>
+      <c r="J32" s="294"/>
+      <c r="K32" s="294"/>
+      <c r="L32" s="419"/>
+      <c r="M32" s="323"/>
+      <c r="N32" s="323"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A33" s="134"/>
+      <c r="B33" s="138"/>
+      <c r="C33" s="138"/>
+      <c r="D33" s="138"/>
+      <c r="E33" s="138"/>
+      <c r="F33" s="29"/>
+      <c r="G33" s="138"/>
+      <c r="H33" s="138"/>
+      <c r="I33" s="136"/>
+      <c r="J33" s="138"/>
+      <c r="K33" s="138"/>
+      <c r="L33" s="138"/>
+      <c r="P33" s="135"/>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="D36" s="135"/>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="G37" s="244"/>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="D42" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{367BAD7A-4C5A-4194-B0F6-836D6B897F0F}">
-  <dimension ref="A1:T38"/>
+  <dimension ref="A1:Q38"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="H2" activeCellId="1" sqref="G1:G1048576 H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="27.36328125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.6328125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="16" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.36328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31.81640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="24.90625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="13.36328125" customWidth="1"/>
+    <col min="13" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1038"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="178"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="180"/>
+      <c r="M2" s="181"/>
+    </row>
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="287" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="242"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="285" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="242"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="242"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="142" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>164</v>
+      </c>
+      <c r="B4" s="471"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="254"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="254"/>
+      <c r="K4" s="337"/>
+      <c r="L4" s="553"/>
+      <c r="M4" s="548"/>
+    </row>
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="588" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="781" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="M5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="269"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="269"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="555"/>
+      <c r="M6" s="550"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="328"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="254"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="254"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="553"/>
+      <c r="M7" s="548"/>
+    </row>
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="697" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="689" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="689" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J8" s="261"/>
+      <c r="K8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="346"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="690" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="269"/>
+      <c r="I9" s="344"/>
+      <c r="J9" s="269"/>
+      <c r="K9" s="347"/>
+      <c r="L9" s="555"/>
+      <c r="M9" s="550"/>
+    </row>
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>165</v>
       </c>
-      <c r="B4" s="385"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="335"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="254"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="553"/>
+      <c r="M10" s="551"/>
+    </row>
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="726" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="782" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="M11" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="278"/>
+      <c r="D12" s="699"/>
+      <c r="E12" s="269"/>
+      <c r="F12" s="281"/>
+      <c r="G12" s="338"/>
+      <c r="H12" s="269"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="269"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="355"/>
+      <c r="M12" s="552"/>
+    </row>
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="328"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="328"/>
+      <c r="E13" s="254"/>
+      <c r="F13" s="302"/>
+      <c r="G13" s="337"/>
+      <c r="H13" s="254"/>
+      <c r="I13" s="328"/>
+      <c r="J13" s="254"/>
+      <c r="K13" s="337"/>
+      <c r="L13" s="553"/>
+      <c r="M13" s="551"/>
+    </row>
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="168"/>
+      <c r="B14" s="588" t="s">
+        <v>354</v>
+      </c>
+      <c r="C14" s="276"/>
+      <c r="D14" s="689" t="s">
+        <v>355</v>
+      </c>
+      <c r="E14" s="261"/>
+      <c r="F14" s="279"/>
+      <c r="G14" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L14" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M14" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="563"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="690" t="s">
+        <v>356</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="341"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="830"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="350"/>
+      <c r="L15" s="357"/>
+      <c r="M15" s="359"/>
+    </row>
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>166</v>
       </c>
-      <c r="B10" s="386"/>
-[...108 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="141"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="507"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="508"/>
+      <c r="M16" s="557"/>
+      <c r="Q16" s="112"/>
+    </row>
+    <row r="17" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="379"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="509"/>
+      <c r="E17" s="383"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="383"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="383"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="46"/>
+      <c r="M17" s="152"/>
+    </row>
+    <row r="18" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>167</v>
       </c>
-      <c r="B16" s="174"/>
-[...35 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="50"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="151"/>
+    </row>
+    <row r="19" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="633" t="s">
+        <v>226</v>
+      </c>
+      <c r="E19" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="F19" s="975" t="s">
+        <v>383</v>
+      </c>
+      <c r="G19" s="565" t="s">
+        <v>273</v>
+      </c>
+      <c r="H19" s="36">
+        <v>2.4</v>
+      </c>
+      <c r="I19" s="56"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="151"/>
+    </row>
+    <row r="20" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="168"/>
+      <c r="B20" s="314"/>
+      <c r="C20" s="511"/>
+      <c r="D20" s="468"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="934"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="57"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="57"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="153"/>
+    </row>
+    <row r="21" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="284"/>
+      <c r="C21" s="451"/>
+      <c r="D21" s="616" t="s">
+        <v>244</v>
+      </c>
+      <c r="E21" s="219">
+        <v>2.4</v>
+      </c>
+      <c r="F21" s="512"/>
+      <c r="G21" s="816" t="s">
+        <v>319</v>
+      </c>
+      <c r="H21" s="219" t="s">
+        <v>381</v>
+      </c>
+      <c r="I21" s="311"/>
+      <c r="J21" s="444"/>
+      <c r="K21" s="311"/>
+      <c r="L21" s="312"/>
+      <c r="M21" s="313"/>
+    </row>
+    <row r="22" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="169"/>
+      <c r="B22" s="322"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="674"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="104"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="152"/>
+    </row>
+    <row r="23" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="170" t="s">
         <v>168</v>
       </c>
-      <c r="B18" s="57"/>
-[...233 lines deleted...]
-      <c r="D34" t="s">
+      <c r="B23" s="50"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="513"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="30"/>
+      <c r="K23" s="50"/>
+      <c r="L23" s="290"/>
+      <c r="M23" s="291"/>
+    </row>
+    <row r="24" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="170"/>
+      <c r="B24" s="141"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="673" t="s">
+        <v>232</v>
+      </c>
+      <c r="E24" s="825">
+        <v>1.3</v>
+      </c>
+      <c r="F24" s="974" t="s">
+        <v>386</v>
+      </c>
+      <c r="G24" s="634" t="s">
+        <v>279</v>
+      </c>
+      <c r="H24" s="825">
+        <v>1.3</v>
+      </c>
+      <c r="I24" s="565" t="s">
+        <v>328</v>
+      </c>
+      <c r="J24" s="825">
+        <v>2.4</v>
+      </c>
+      <c r="K24" s="50"/>
+      <c r="L24" s="776" t="s">
         <v>367</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="I38" s="222"/>
+      <c r="M24" s="567" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="369"/>
+      <c r="B25" s="514"/>
+      <c r="C25" s="515"/>
+      <c r="D25" s="441"/>
+      <c r="E25" s="516"/>
+      <c r="F25" s="975" t="s">
+        <v>385</v>
+      </c>
+      <c r="G25" s="133"/>
+      <c r="H25" s="516"/>
+      <c r="I25" s="225"/>
+      <c r="J25" s="516"/>
+      <c r="K25" s="222"/>
+      <c r="L25" s="775" t="s">
+        <v>369</v>
+      </c>
+      <c r="M25" s="780" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="216"/>
+      <c r="B26" s="542"/>
+      <c r="C26" s="436"/>
+      <c r="D26" s="446"/>
+      <c r="E26" s="516"/>
+      <c r="F26" s="221"/>
+      <c r="G26" s="950" t="s">
+        <v>257</v>
+      </c>
+      <c r="H26" s="826" t="s">
+        <v>381</v>
+      </c>
+      <c r="I26" s="225"/>
+      <c r="J26" s="516"/>
+      <c r="K26" s="223"/>
+      <c r="L26" s="371"/>
+      <c r="M26" s="575"/>
+    </row>
+    <row r="27" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="171"/>
+      <c r="B27" s="155"/>
+      <c r="C27" s="188"/>
+      <c r="D27" s="408"/>
+      <c r="E27" s="409"/>
+      <c r="F27" s="159"/>
+      <c r="G27" s="951"/>
+      <c r="H27" s="409"/>
+      <c r="I27" s="670"/>
+      <c r="J27" s="409"/>
+      <c r="K27" s="161"/>
+      <c r="L27" s="162"/>
+      <c r="M27" s="163"/>
+    </row>
+    <row r="28" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="134"/>
+      <c r="B28" s="135"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="410"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="138"/>
+      <c r="H28" s="135"/>
+      <c r="I28" s="136"/>
+      <c r="J28" s="135"/>
+      <c r="K28" s="135"/>
+      <c r="L28" s="138"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A29" s="134"/>
+      <c r="B29" s="138"/>
+      <c r="C29" s="138"/>
+      <c r="D29" s="138"/>
+      <c r="E29" s="138"/>
+      <c r="F29" s="29"/>
+      <c r="H29" s="138"/>
+      <c r="I29" s="136"/>
+      <c r="J29" s="138"/>
+      <c r="K29" s="138"/>
+      <c r="L29" s="138"/>
+      <c r="P29" s="135"/>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="D32" s="135"/>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B34" s="685" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="D38" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3037D0D-2DAB-4E7B-A7EB-B7CC613B6E30}">
-  <dimension ref="A1:T37"/>
+  <dimension ref="A1:R37"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="H2" activeCellId="1" sqref="G1:G1048576 H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="23.81640625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="15" max="16" width="15.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.6328125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="22.08984375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="15.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:18" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1037"/>
+      <c r="N1" s="1038"/>
+    </row>
+    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="192"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="192"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="192"/>
+      <c r="M2" s="180"/>
+      <c r="N2" s="181"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="232" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="230"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="197"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="227" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="9"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="9"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="9"/>
+      <c r="M3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="282" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>169</v>
+      </c>
+      <c r="B4" s="327"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="257"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="257"/>
+      <c r="K4" s="337"/>
+      <c r="L4" s="257"/>
+      <c r="M4" s="553"/>
+      <c r="N4" s="548"/>
+    </row>
+    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="666" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="781" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="264"/>
+      <c r="I5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="264"/>
+      <c r="K5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="264"/>
+      <c r="M5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="N5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="272"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="272"/>
+      <c r="M6" s="555"/>
+      <c r="N6" s="550"/>
+    </row>
+    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="328"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="257"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="257"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="257"/>
+      <c r="M7" s="553"/>
+      <c r="N7" s="548"/>
+    </row>
+    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="726" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="689" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="299"/>
+      <c r="I8" s="689" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J8" s="299"/>
+      <c r="K8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L8" s="299"/>
+      <c r="M8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="N8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="339"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="690" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="301"/>
+      <c r="I9" s="344"/>
+      <c r="J9" s="301"/>
+      <c r="K9" s="347"/>
+      <c r="L9" s="301"/>
+      <c r="M9" s="555"/>
+      <c r="N9" s="550"/>
+    </row>
+    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>170</v>
       </c>
-      <c r="B4" s="385"/>
-[...52 lines deleted...]
-      <c r="A7" s="198" t="s">
+      <c r="B10" s="327"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="335"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="304"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="304"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="304"/>
+      <c r="M10" s="553"/>
+      <c r="N10" s="551"/>
+    </row>
+    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="666" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="782" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="299"/>
+      <c r="I11" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="299"/>
+      <c r="K11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L11" s="299"/>
+      <c r="M11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="N11" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="278"/>
+      <c r="D12" s="699"/>
+      <c r="E12" s="269"/>
+      <c r="F12" s="281"/>
+      <c r="G12" s="338"/>
+      <c r="H12" s="301"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="301"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="301"/>
+      <c r="M12" s="355"/>
+      <c r="N12" s="552"/>
+    </row>
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="386"/>
-[...52 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B13" s="783"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="328"/>
+      <c r="E13" s="254"/>
+      <c r="F13" s="302"/>
+      <c r="G13" s="337"/>
+      <c r="H13" s="306"/>
+      <c r="I13" s="328"/>
+      <c r="J13" s="306"/>
+      <c r="K13" s="337"/>
+      <c r="L13" s="306"/>
+      <c r="M13" s="553"/>
+      <c r="N13" s="551"/>
+    </row>
+    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="168"/>
+      <c r="B14" s="666" t="s">
+        <v>354</v>
+      </c>
+      <c r="C14" s="276"/>
+      <c r="D14" s="785" t="s">
+        <v>355</v>
+      </c>
+      <c r="E14" s="261"/>
+      <c r="F14" s="279"/>
+      <c r="G14" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H14" s="299"/>
+      <c r="I14" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="J14" s="299"/>
+      <c r="K14" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L14" s="299"/>
+      <c r="M14" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="N14" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="705"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="728" t="s">
+        <v>356</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="736"/>
+      <c r="H15" s="309"/>
+      <c r="I15" s="830"/>
+      <c r="J15" s="309"/>
+      <c r="K15" s="350"/>
+      <c r="L15" s="309"/>
+      <c r="M15" s="357"/>
+      <c r="N15" s="359"/>
+    </row>
+    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>171</v>
       </c>
-      <c r="B10" s="386"/>
-[...108 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="517"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="111"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="407"/>
+      <c r="H16" s="110"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="110"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="110"/>
+      <c r="M16" s="508"/>
+      <c r="N16" s="518"/>
+      <c r="R16" s="112"/>
+    </row>
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="131"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="519"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="62"/>
+      <c r="H17" s="838"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="838"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="838"/>
+      <c r="M17" s="46"/>
+      <c r="N17" s="152"/>
+    </row>
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>172</v>
       </c>
-      <c r="B16" s="650"/>
-[...35 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="50"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="196"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="437"/>
+      <c r="H18" s="110"/>
+      <c r="I18" s="517"/>
+      <c r="J18" s="110"/>
+      <c r="K18" s="517"/>
+      <c r="L18" s="110"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="151"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165"/>
+      <c r="B19" s="573" t="s">
+        <v>213</v>
+      </c>
+      <c r="C19" s="107">
+        <v>1.3</v>
+      </c>
+      <c r="D19" s="413"/>
+      <c r="E19" s="390"/>
+      <c r="F19" s="975" t="s">
+        <v>385</v>
+      </c>
+      <c r="G19" s="635" t="s">
+        <v>264</v>
+      </c>
+      <c r="H19" s="434">
+        <v>1.3</v>
+      </c>
+      <c r="I19" s="663" t="s">
+        <v>310</v>
+      </c>
+      <c r="J19" s="434">
+        <v>2.4</v>
+      </c>
+      <c r="K19" s="565" t="s">
+        <v>329</v>
+      </c>
+      <c r="L19" s="434" t="s">
+        <v>381</v>
+      </c>
+      <c r="M19" s="60"/>
+      <c r="N19" s="151"/>
+    </row>
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="285"/>
+      <c r="B20" s="317"/>
+      <c r="C20" s="417"/>
+      <c r="D20" s="661"/>
+      <c r="E20" s="419"/>
+      <c r="F20" s="231"/>
+      <c r="G20" s="437"/>
+      <c r="H20" s="938"/>
+      <c r="I20" s="57"/>
+      <c r="J20" s="938"/>
+      <c r="K20" s="57"/>
+      <c r="L20" s="938"/>
+      <c r="M20" s="676"/>
+      <c r="N20" s="153"/>
+    </row>
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="285"/>
+      <c r="B21" s="317"/>
+      <c r="C21" s="417"/>
+      <c r="D21" s="661"/>
+      <c r="E21" s="421"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="679" t="s">
+        <v>263</v>
+      </c>
+      <c r="H21" s="497">
+        <v>2.4</v>
+      </c>
+      <c r="I21" s="461"/>
+      <c r="J21" s="938"/>
+      <c r="K21" s="461"/>
+      <c r="L21" s="938"/>
+      <c r="M21" s="463"/>
+      <c r="N21" s="464"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="169"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="838"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="838"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="838"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="152"/>
+    </row>
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="170" t="s">
         <v>173</v>
       </c>
-      <c r="B18" s="57"/>
-[...225 lines deleted...]
-      <c r="I37" s="222"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="520"/>
+      <c r="E23" s="466"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="819"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="819"/>
+      <c r="K23" s="50"/>
+      <c r="L23" s="819"/>
+      <c r="M23" s="290"/>
+      <c r="N23" s="291"/>
+    </row>
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="170"/>
+      <c r="B24" s="447"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="635" t="s">
+        <v>239</v>
+      </c>
+      <c r="E24" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="F24" s="974" t="s">
+        <v>386</v>
+      </c>
+      <c r="G24" s="616" t="s">
+        <v>304</v>
+      </c>
+      <c r="H24" s="955">
+        <v>2.4</v>
+      </c>
+      <c r="I24" s="677" t="s">
+        <v>296</v>
+      </c>
+      <c r="J24" s="955">
+        <v>1.3</v>
+      </c>
+      <c r="K24" s="50"/>
+      <c r="L24" s="953"/>
+      <c r="M24" s="776" t="s">
+        <v>367</v>
+      </c>
+      <c r="N24" s="567" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="239"/>
+      <c r="B25" s="445"/>
+      <c r="C25" s="486"/>
+      <c r="D25" s="317"/>
+      <c r="E25" s="138"/>
+      <c r="F25" s="231"/>
+      <c r="G25" s="437"/>
+      <c r="H25" s="472"/>
+      <c r="I25" s="115"/>
+      <c r="J25" s="472"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="472"/>
+      <c r="M25" s="775" t="s">
+        <v>369</v>
+      </c>
+      <c r="N25" s="780" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="171"/>
+      <c r="B26" s="155"/>
+      <c r="C26" s="188"/>
+      <c r="D26" s="155"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="159"/>
+      <c r="G26" s="670"/>
+      <c r="H26" s="484"/>
+      <c r="I26" s="670"/>
+      <c r="J26" s="484"/>
+      <c r="K26" s="670"/>
+      <c r="L26" s="484"/>
+      <c r="M26" s="162"/>
+      <c r="N26" s="163"/>
+    </row>
+    <row r="27" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="134"/>
+      <c r="B27" s="135"/>
+      <c r="C27" s="135"/>
+      <c r="D27" s="135"/>
+      <c r="E27" s="135"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="138"/>
+      <c r="H27" s="137"/>
+      <c r="I27" s="136"/>
+      <c r="J27" s="137"/>
+      <c r="K27" s="135"/>
+      <c r="L27" s="137"/>
+      <c r="M27" s="138"/>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A28" s="134"/>
+      <c r="B28" s="138"/>
+      <c r="C28" s="138"/>
+      <c r="D28" s="138"/>
+      <c r="E28" s="138"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="138"/>
+      <c r="H28" s="138"/>
+      <c r="I28" s="136"/>
+      <c r="J28" s="138"/>
+      <c r="K28" s="138"/>
+      <c r="L28" s="138"/>
+      <c r="M28" s="138"/>
+      <c r="Q28" s="135"/>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="D31" s="135"/>
+    </row>
+    <row r="37" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D37" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA559851-BBBD-4E80-A998-24DFFCF982C7}">
-  <dimension ref="A1:T41"/>
+  <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I44" sqref="I44"/>
+      <selection activeCell="H2" activeCellId="1" sqref="G1:G1048576 H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="23.54296875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="3.453125" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="15" max="16" width="13.36328125" customWidth="1"/>
+    <col min="3" max="3" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.1796875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.1796875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="13.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:18" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1037"/>
+      <c r="N1" s="1038"/>
+    </row>
+    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="178"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="180"/>
+      <c r="N2" s="181"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="232" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="230"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="197"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="285" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="197"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="197"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="197"/>
+      <c r="M3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="282" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>174</v>
+      </c>
+      <c r="B4" s="327"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="254"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="254"/>
+      <c r="K4" s="337"/>
+      <c r="L4" s="254"/>
+      <c r="M4" s="553"/>
+      <c r="N4" s="548"/>
+    </row>
+    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="697" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="781" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="261"/>
+      <c r="M5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="N5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="786" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="269"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="269"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="269"/>
+      <c r="M6" s="555"/>
+      <c r="N6" s="550"/>
+    </row>
+    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="328"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="254"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="254"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="254"/>
+      <c r="M7" s="553"/>
+      <c r="N7" s="548"/>
+    </row>
+    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="726" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="788" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="689" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J8" s="261"/>
+      <c r="K8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L8" s="261"/>
+      <c r="M8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="N8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="339"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="787" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="269"/>
+      <c r="I9" s="344"/>
+      <c r="J9" s="269"/>
+      <c r="K9" s="347"/>
+      <c r="L9" s="269"/>
+      <c r="M9" s="555"/>
+      <c r="N9" s="550"/>
+    </row>
+    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>175</v>
       </c>
-      <c r="B4" s="385"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="327"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="712"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="254"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="254"/>
+      <c r="M10" s="553"/>
+      <c r="N10" s="551"/>
+    </row>
+    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="666" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="788" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L11" s="261"/>
+      <c r="M11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="N11" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="278"/>
+      <c r="D12" s="699"/>
+      <c r="E12" s="269"/>
+      <c r="F12" s="281"/>
+      <c r="G12" s="338"/>
+      <c r="H12" s="269"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="269"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="269"/>
+      <c r="M12" s="355"/>
+      <c r="N12" s="552"/>
+    </row>
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="328"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="328"/>
+      <c r="E13" s="254"/>
+      <c r="F13" s="302"/>
+      <c r="G13" s="337"/>
+      <c r="H13" s="254"/>
+      <c r="I13" s="328"/>
+      <c r="J13" s="254"/>
+      <c r="K13" s="337"/>
+      <c r="L13" s="254"/>
+      <c r="M13" s="553"/>
+      <c r="N13" s="551"/>
+    </row>
+    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="168"/>
+      <c r="B14" s="697" t="s">
+        <v>354</v>
+      </c>
+      <c r="C14" s="276"/>
+      <c r="D14" s="785" t="s">
+        <v>355</v>
+      </c>
+      <c r="E14" s="261"/>
+      <c r="F14" s="279"/>
+      <c r="G14" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L14" s="261"/>
+      <c r="M14" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="N14" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="563"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="728" t="s">
+        <v>356</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="341"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="830"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="956"/>
+      <c r="L15" s="66"/>
+      <c r="M15" s="851"/>
+      <c r="N15" s="359"/>
+    </row>
+    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>176</v>
       </c>
-      <c r="B10" s="386"/>
-[...108 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="141"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="521"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="151"/>
+      <c r="R16" s="112"/>
+    </row>
+    <row r="17" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="285"/>
+      <c r="C17" s="458"/>
+      <c r="D17" s="566"/>
+      <c r="E17" s="138"/>
+      <c r="F17" s="461"/>
+      <c r="G17" s="460"/>
+      <c r="H17" s="138"/>
+      <c r="I17" s="461"/>
+      <c r="J17" s="69"/>
+      <c r="K17" s="461"/>
+      <c r="L17" s="115"/>
+      <c r="M17" s="463"/>
+      <c r="N17" s="151"/>
+      <c r="R17" s="112"/>
+    </row>
+    <row r="18" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="169"/>
+      <c r="B18" s="131"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="411"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="66"/>
+      <c r="K18" s="64"/>
+      <c r="L18" s="66"/>
+      <c r="M18" s="46"/>
+      <c r="N18" s="152"/>
+    </row>
+    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165" t="s">
         <v>177</v>
       </c>
-      <c r="B16" s="174"/>
-[...53 lines deleted...]
-      <c r="A19" s="198" t="s">
+      <c r="B19" s="50"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="196"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="482"/>
+      <c r="H19" s="196"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="151"/>
+    </row>
+    <row r="20" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="165"/>
+      <c r="B20" s="447"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="625" t="s">
+        <v>233</v>
+      </c>
+      <c r="E20" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="F20" s="974" t="s">
+        <v>388</v>
+      </c>
+      <c r="G20" s="635" t="s">
+        <v>280</v>
+      </c>
+      <c r="H20" s="141">
+        <v>2.4</v>
+      </c>
+      <c r="I20" s="663" t="s">
+        <v>311</v>
+      </c>
+      <c r="J20" s="141" t="s">
+        <v>381</v>
+      </c>
+      <c r="K20" s="56"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="60"/>
+      <c r="N20" s="151"/>
+    </row>
+    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="285"/>
+      <c r="B21" s="558"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="682"/>
+      <c r="E21" s="138"/>
+      <c r="F21" s="311"/>
+      <c r="G21" s="789"/>
+      <c r="H21" s="115"/>
+      <c r="I21" s="461"/>
+      <c r="J21" s="115"/>
+      <c r="K21" s="461"/>
+      <c r="L21" s="115"/>
+      <c r="M21" s="463"/>
+      <c r="N21" s="464"/>
+    </row>
+    <row r="22" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="288"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="413"/>
+      <c r="E22" s="505"/>
+      <c r="F22" s="522"/>
+      <c r="G22" s="435"/>
+      <c r="H22" s="500"/>
+      <c r="I22" s="522"/>
+      <c r="J22" s="500"/>
+      <c r="K22" s="522"/>
+      <c r="L22" s="500"/>
+      <c r="M22" s="676"/>
+      <c r="N22" s="523"/>
+    </row>
+    <row r="23" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="169"/>
+      <c r="B23" s="225"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="66"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="64"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="66"/>
+      <c r="I23" s="64"/>
+      <c r="J23" s="66"/>
+      <c r="K23" s="64"/>
+      <c r="L23" s="66"/>
+      <c r="M23" s="46"/>
+      <c r="N23" s="152"/>
+    </row>
+    <row r="24" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="289" t="s">
         <v>178</v>
       </c>
-      <c r="B19" s="57"/>
-[...280 lines deleted...]
-      <c r="I41" s="222"/>
+      <c r="B24" s="196"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="483"/>
+      <c r="G24" s="133"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="430"/>
+      <c r="N24" s="291"/>
+      <c r="Q24" s="294"/>
+    </row>
+    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="170"/>
+      <c r="B25" s="609" t="s">
+        <v>198</v>
+      </c>
+      <c r="C25" s="107">
+        <v>1.3</v>
+      </c>
+      <c r="D25" s="635" t="s">
+        <v>240</v>
+      </c>
+      <c r="E25" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="F25" s="974" t="s">
+        <v>382</v>
+      </c>
+      <c r="G25" s="635" t="s">
+        <v>274</v>
+      </c>
+      <c r="H25" s="141">
+        <v>1.3</v>
+      </c>
+      <c r="I25" s="679" t="s">
+        <v>292</v>
+      </c>
+      <c r="J25" s="141" t="s">
+        <v>381</v>
+      </c>
+      <c r="K25" s="565" t="s">
+        <v>330</v>
+      </c>
+      <c r="L25" s="141">
+        <v>2.4</v>
+      </c>
+      <c r="M25" s="430"/>
+      <c r="N25" s="567"/>
+      <c r="Q25" s="294"/>
+    </row>
+    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="170"/>
+      <c r="B26" s="314"/>
+      <c r="C26" s="388"/>
+      <c r="D26" s="506"/>
+      <c r="E26" s="421"/>
+      <c r="F26" s="387"/>
+      <c r="G26" s="413"/>
+      <c r="H26" s="813"/>
+      <c r="I26" s="437"/>
+      <c r="J26" s="813"/>
+      <c r="K26" s="50"/>
+      <c r="L26" s="813"/>
+      <c r="M26" s="430"/>
+      <c r="N26" s="680"/>
+      <c r="Q26" s="294"/>
+    </row>
+    <row r="27" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="239"/>
+      <c r="B27" s="468"/>
+      <c r="C27" s="608"/>
+      <c r="D27" s="625" t="s">
+        <v>227</v>
+      </c>
+      <c r="E27" s="826" t="s">
+        <v>381</v>
+      </c>
+      <c r="F27" s="56"/>
+      <c r="G27" s="679" t="s">
+        <v>258</v>
+      </c>
+      <c r="H27" s="225">
+        <v>1.3</v>
+      </c>
+      <c r="I27" s="616" t="s">
+        <v>297</v>
+      </c>
+      <c r="J27" s="225">
+        <v>2.4</v>
+      </c>
+      <c r="K27" s="50"/>
+      <c r="L27" s="814"/>
+      <c r="M27" s="957" t="s">
+        <v>367</v>
+      </c>
+      <c r="N27" s="567" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q27" s="294"/>
+    </row>
+    <row r="28" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="239"/>
+      <c r="B28" s="317"/>
+      <c r="C28" s="937"/>
+      <c r="D28" s="485"/>
+      <c r="E28" s="475"/>
+      <c r="F28" s="387"/>
+      <c r="G28" s="413"/>
+      <c r="H28" s="814"/>
+      <c r="I28" s="51"/>
+      <c r="J28" s="814"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="814"/>
+      <c r="M28" s="957" t="s">
+        <v>369</v>
+      </c>
+      <c r="N28" s="780" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q28" s="244"/>
+    </row>
+    <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="239"/>
+      <c r="B29" s="675"/>
+      <c r="C29" s="958"/>
+      <c r="D29" s="485"/>
+      <c r="E29" s="475"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="816" t="s">
+        <v>320</v>
+      </c>
+      <c r="H29" s="225">
+        <v>2.4</v>
+      </c>
+      <c r="I29" s="50"/>
+      <c r="J29" s="814"/>
+      <c r="K29" s="50"/>
+      <c r="L29" s="813"/>
+      <c r="M29" s="30"/>
+      <c r="N29" s="681"/>
+      <c r="Q29" s="294"/>
+    </row>
+    <row r="30" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="171"/>
+      <c r="B30" s="524"/>
+      <c r="C30" s="525"/>
+      <c r="D30" s="526"/>
+      <c r="E30" s="527"/>
+      <c r="F30" s="528"/>
+      <c r="G30" s="670"/>
+      <c r="H30" s="426"/>
+      <c r="I30" s="670"/>
+      <c r="J30" s="426"/>
+      <c r="K30" s="162"/>
+      <c r="L30" s="527"/>
+      <c r="M30" s="162"/>
+      <c r="N30" s="163"/>
+      <c r="Q30" s="294"/>
+    </row>
+    <row r="31" spans="1:18" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="134"/>
+      <c r="B31" s="135"/>
+      <c r="C31" s="135"/>
+      <c r="D31" s="135"/>
+      <c r="E31" s="135"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="138"/>
+      <c r="H31" s="135"/>
+      <c r="I31" s="136"/>
+      <c r="J31" s="135"/>
+      <c r="K31" s="135"/>
+      <c r="L31" s="135"/>
+      <c r="M31" s="138"/>
+      <c r="Q31" s="244"/>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A32" s="134"/>
+      <c r="B32" s="138"/>
+      <c r="C32" s="138"/>
+      <c r="D32" s="138"/>
+      <c r="E32" s="138"/>
+      <c r="F32" s="29"/>
+      <c r="H32" s="138"/>
+      <c r="I32" s="136"/>
+      <c r="J32" s="138"/>
+      <c r="K32" s="138"/>
+      <c r="L32" s="138"/>
+      <c r="M32" s="138"/>
+      <c r="Q32" s="294"/>
+    </row>
+    <row r="41" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D41" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93D82EBC-2DF6-4EC8-83DB-D0A74DB51391}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T39"/>
+  <dimension ref="A1:Q39"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="T24" sqref="T24"/>
+      <selection activeCell="E39" sqref="E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="25.90625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.08984375" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.6328125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31.90625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.453125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="29.08984375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1038"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="178"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="180"/>
+      <c r="M2" s="181"/>
+    </row>
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="287" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="242"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="285" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="242"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="242"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="282" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>179</v>
+      </c>
+      <c r="B4" s="471"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="790"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="254"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="254"/>
+      <c r="K4" s="337"/>
+      <c r="L4" s="553"/>
+      <c r="M4" s="548"/>
+    </row>
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="588" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="791" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="M5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="786" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="333"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="269"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="269"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="555"/>
+      <c r="M6" s="550"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="328"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="254"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="254"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="553"/>
+      <c r="M7" s="548"/>
+    </row>
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="588" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="784" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="689" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J8" s="261"/>
+      <c r="K8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="339"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="690" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="269"/>
+      <c r="I9" s="344"/>
+      <c r="J9" s="269"/>
+      <c r="K9" s="347"/>
+      <c r="L9" s="555"/>
+      <c r="M9" s="550"/>
+    </row>
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>180</v>
       </c>
-      <c r="B4" s="385"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="327"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="712"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="254"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="553"/>
+      <c r="M10" s="551"/>
+    </row>
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="666" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="788" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="M11" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="278"/>
+      <c r="D12" s="699"/>
+      <c r="E12" s="269"/>
+      <c r="F12" s="281"/>
+      <c r="G12" s="338"/>
+      <c r="H12" s="269"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="269"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="355"/>
+      <c r="M12" s="552"/>
+    </row>
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="328"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="328"/>
+      <c r="E13" s="254"/>
+      <c r="F13" s="302"/>
+      <c r="G13" s="337"/>
+      <c r="H13" s="254"/>
+      <c r="I13" s="328"/>
+      <c r="J13" s="254"/>
+      <c r="K13" s="337"/>
+      <c r="L13" s="553"/>
+      <c r="M13" s="551"/>
+    </row>
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="168"/>
+      <c r="B14" s="588" t="s">
+        <v>354</v>
+      </c>
+      <c r="C14" s="276"/>
+      <c r="D14" s="697" t="s">
+        <v>355</v>
+      </c>
+      <c r="E14" s="261"/>
+      <c r="F14" s="279"/>
+      <c r="G14" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L14" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M14" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="563"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="728" t="s">
+        <v>356</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="341"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="103"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="350"/>
+      <c r="L15" s="357"/>
+      <c r="M15" s="359"/>
+    </row>
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>181</v>
       </c>
-      <c r="B10" s="386"/>
-[...108 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="141"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="196"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="483"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="151"/>
+      <c r="Q16" s="112"/>
+    </row>
+    <row r="17" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="308"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="476"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="27"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="46"/>
+      <c r="M17" s="152"/>
+    </row>
+    <row r="18" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>182</v>
       </c>
-      <c r="B16" s="174"/>
-[...35 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="50"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="70"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="151"/>
+    </row>
+    <row r="19" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="641" t="s">
+        <v>344</v>
+      </c>
+      <c r="B19" s="115"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="375"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="974" t="s">
+        <v>388</v>
+      </c>
+      <c r="G19" s="635" t="s">
+        <v>268</v>
+      </c>
+      <c r="H19" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="I19" s="635" t="s">
+        <v>331</v>
+      </c>
+      <c r="J19" s="36">
+        <v>2.4</v>
+      </c>
+      <c r="K19" s="56"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="36"/>
+      <c r="N19" s="227"/>
+    </row>
+    <row r="20" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="165"/>
+      <c r="B20" s="687" t="s">
+        <v>205</v>
+      </c>
+      <c r="C20" s="954">
+        <v>1.3</v>
+      </c>
+      <c r="D20" s="375"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="437"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="30"/>
+      <c r="K20" s="56"/>
+      <c r="L20" s="447"/>
+      <c r="M20" s="36"/>
+      <c r="N20" s="227"/>
+    </row>
+    <row r="21" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="168"/>
+      <c r="B21" s="375"/>
+      <c r="C21" s="376"/>
+      <c r="D21" s="375"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="49"/>
+      <c r="H21" s="22"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="22"/>
+      <c r="K21" s="57"/>
+      <c r="L21" s="445"/>
+      <c r="M21" s="153"/>
+    </row>
+    <row r="22" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="284"/>
+      <c r="B22" s="573" t="s">
+        <v>214</v>
+      </c>
+      <c r="C22" s="400">
+        <v>2.4</v>
+      </c>
+      <c r="D22" s="225"/>
+      <c r="E22" s="219"/>
+      <c r="F22" s="512"/>
+      <c r="G22" s="959"/>
+      <c r="H22" s="219"/>
+      <c r="I22" s="311"/>
+      <c r="J22" s="219"/>
+      <c r="K22" s="311"/>
+      <c r="L22" s="312"/>
+      <c r="M22" s="313"/>
+    </row>
+    <row r="23" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="169"/>
+      <c r="B23" s="66"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="66"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="62"/>
+      <c r="H23" s="27"/>
+      <c r="I23" s="64"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="64"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="152"/>
+    </row>
+    <row r="24" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="170" t="s">
         <v>183</v>
       </c>
-      <c r="B18" s="57"/>
-[...265 lines deleted...]
-      <c r="I39" s="222"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="43"/>
+      <c r="G24" s="488"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="437"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="290"/>
+      <c r="M24" s="291"/>
+    </row>
+    <row r="25" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="170"/>
+      <c r="B25" s="447"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="529"/>
+      <c r="E25" s="30"/>
+      <c r="F25" s="975" t="s">
+        <v>392</v>
+      </c>
+      <c r="G25" s="643" t="s">
+        <v>262</v>
+      </c>
+      <c r="H25" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="I25" s="611"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="371"/>
+      <c r="M25" s="370"/>
+    </row>
+    <row r="26" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="368"/>
+      <c r="B26" s="445"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="530"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="44"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="375"/>
+      <c r="J26" s="440"/>
+      <c r="K26" s="375"/>
+      <c r="L26" s="776" t="s">
+        <v>367</v>
+      </c>
+      <c r="M26" s="567" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="216"/>
+      <c r="B27" s="468"/>
+      <c r="C27" s="436"/>
+      <c r="D27" s="375"/>
+      <c r="E27" s="444"/>
+      <c r="F27" s="221"/>
+      <c r="G27" s="679" t="s">
+        <v>259</v>
+      </c>
+      <c r="H27" s="219">
+        <v>2.4</v>
+      </c>
+      <c r="I27" s="375"/>
+      <c r="J27" s="444"/>
+      <c r="K27" s="223"/>
+      <c r="L27" s="775" t="s">
+        <v>369</v>
+      </c>
+      <c r="M27" s="780" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="171"/>
+      <c r="B28" s="155"/>
+      <c r="C28" s="188"/>
+      <c r="D28" s="155"/>
+      <c r="E28" s="158"/>
+      <c r="F28" s="159"/>
+      <c r="G28" s="670"/>
+      <c r="H28" s="158"/>
+      <c r="I28" s="670"/>
+      <c r="J28" s="158"/>
+      <c r="K28" s="161"/>
+      <c r="L28" s="162"/>
+      <c r="M28" s="163"/>
+    </row>
+    <row r="29" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="134"/>
+      <c r="B29" s="135"/>
+      <c r="C29" s="135"/>
+      <c r="D29" s="135"/>
+      <c r="E29" s="135"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="138"/>
+      <c r="H29" s="135"/>
+      <c r="I29" s="136"/>
+      <c r="J29" s="135"/>
+      <c r="K29" s="135"/>
+      <c r="L29" s="138"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A30" s="134"/>
+      <c r="B30" s="138"/>
+      <c r="C30" s="138"/>
+      <c r="D30" s="138"/>
+      <c r="E30" s="138"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="138"/>
+      <c r="H30" s="138"/>
+      <c r="I30" s="136"/>
+      <c r="J30" s="138"/>
+      <c r="K30" s="138"/>
+      <c r="L30" s="138"/>
+      <c r="P30" s="135"/>
+    </row>
+    <row r="33" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D33" s="135"/>
+    </row>
+    <row r="39" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D39" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="67" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76F5B3D0-F9F9-4FFC-9409-7763001C1372}">
-  <dimension ref="A1:T43"/>
+  <dimension ref="A1:T51"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I32" sqref="I32"/>
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="32.36328125" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="1.6328125" customWidth="1"/>
     <col min="5" max="5" width="32.6328125" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="1.6328125" customWidth="1"/>
     <col min="9" max="9" width="31.6328125" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="1.6328125" customWidth="1"/>
     <col min="12" max="12" width="42.453125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.6328125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.54296875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.08984375" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="17.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...2 lines deleted...]
-      <c r="E1" s="206" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="174"/>
+      <c r="E1" s="173" t="s">
+        <v>102</v>
+      </c>
+      <c r="F1" s="177"/>
+      <c r="G1" s="1040" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="1041"/>
+      <c r="I1" s="1041"/>
+      <c r="J1" s="1041"/>
+      <c r="K1" s="1041"/>
+      <c r="L1" s="1041"/>
+      <c r="M1" s="1041"/>
+      <c r="N1" s="1041"/>
+      <c r="O1" s="1041"/>
+      <c r="P1" s="1042"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="201" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="184"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="195"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="193" t="s">
+        <v>14</v>
+      </c>
+      <c r="J2" s="192"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="179" t="s">
+        <v>2</v>
+      </c>
+      <c r="M2" s="191"/>
+      <c r="N2" s="180"/>
+      <c r="O2" s="180"/>
+      <c r="P2" s="181"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="200"/>
+      <c r="D3" s="198" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="199" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="197"/>
+      <c r="G3" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="H3" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="194" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="9"/>
+      <c r="K3" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="M3" s="190" t="s">
+        <v>9</v>
+      </c>
+      <c r="N3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="O3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="P3" s="142" t="s">
+        <v>12</v>
+      </c>
+      <c r="R3" s="135"/>
+    </row>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4" s="203"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="183"/>
+      <c r="E4" s="319"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="81"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="82"/>
+      <c r="P4" s="143"/>
+    </row>
+    <row r="5" spans="1:20" ht="22.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="166"/>
+      <c r="B5" s="320"/>
+      <c r="C5" s="185"/>
+      <c r="D5" s="105"/>
+      <c r="E5" s="321"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="69"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="51"/>
+      <c r="P5" s="144"/>
+    </row>
+    <row r="6" spans="1:20" ht="23" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A6" s="167"/>
+      <c r="B6" s="322"/>
+      <c r="C6" s="186"/>
+      <c r="D6" s="104"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="85"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="145"/>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="141"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="79"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="117"/>
+      <c r="M7" s="81"/>
+      <c r="N7" s="90"/>
+      <c r="O7" s="108"/>
+      <c r="P7" s="146"/>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="68"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="105"/>
+      <c r="E8" s="115"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="20"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="80"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="92"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="77"/>
+      <c r="N8" s="93"/>
+      <c r="O8" s="115"/>
+      <c r="P8" s="144"/>
+    </row>
+    <row r="9" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="116"/>
+      <c r="C9" s="59"/>
+      <c r="D9" s="104"/>
+      <c r="E9" s="88"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="80"/>
+      <c r="L9" s="125"/>
+      <c r="M9" s="122"/>
+      <c r="N9" s="94"/>
+      <c r="O9" s="86"/>
+      <c r="P9" s="145"/>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
+        <v>149</v>
+      </c>
+      <c r="B10" s="120"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="70"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="73"/>
+      <c r="K10" s="95"/>
+      <c r="L10" s="76"/>
+      <c r="M10" s="76"/>
+      <c r="N10" s="96"/>
+      <c r="O10" s="97"/>
+      <c r="P10" s="147"/>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="51"/>
+      <c r="C11" s="113"/>
+      <c r="D11" s="105"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="72"/>
+      <c r="K11" s="98"/>
+      <c r="L11" s="115"/>
+      <c r="M11" s="115"/>
+      <c r="N11" s="78"/>
+      <c r="O11" s="123"/>
+      <c r="P11" s="144"/>
+    </row>
+    <row r="12" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="59"/>
+      <c r="D12" s="104"/>
+      <c r="E12" s="114"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="26"/>
+      <c r="J12" s="55"/>
+      <c r="K12" s="80"/>
+      <c r="L12" s="86"/>
+      <c r="M12" s="86"/>
+      <c r="N12" s="99"/>
+      <c r="O12" s="86"/>
+      <c r="P12" s="145"/>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="120"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="70"/>
+      <c r="E13" s="79"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="43"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="73"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="84"/>
+      <c r="M13" s="76"/>
+      <c r="N13" s="90"/>
+      <c r="O13" s="91"/>
+      <c r="P13" s="148"/>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A14" s="168" t="s">
+        <v>207</v>
+      </c>
+      <c r="B14" s="69"/>
+      <c r="C14" s="113"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="126"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="77"/>
+      <c r="O14" s="123"/>
+      <c r="P14" s="149"/>
+    </row>
+    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="66"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="104"/>
+      <c r="E15" s="69"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="101"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="103"/>
+      <c r="N15" s="62"/>
+      <c r="O15" s="127"/>
+      <c r="P15" s="150"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A16" s="204" t="s">
         <v>103</v>
       </c>
-      <c r="F1" s="210"/>
-[...309 lines deleted...]
-      <c r="A16" s="237" t="s">
+      <c r="B16" s="141"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="111"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="151"/>
+      <c r="T16" s="112"/>
+    </row>
+    <row r="17" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A17" s="285"/>
+      <c r="B17" s="1021" t="s">
+        <v>216</v>
+      </c>
+      <c r="C17" s="458"/>
+      <c r="D17" s="459"/>
+      <c r="E17" s="614"/>
+      <c r="F17" s="138"/>
+      <c r="G17" s="460"/>
+      <c r="H17" s="461"/>
+      <c r="I17" s="614"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="460"/>
+      <c r="L17" s="460"/>
+      <c r="M17" s="462"/>
+      <c r="N17" s="461"/>
+      <c r="O17" s="463"/>
+      <c r="P17" s="464"/>
+      <c r="T17" s="112"/>
+    </row>
+    <row r="18" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="169"/>
+      <c r="B18" s="379"/>
+      <c r="C18" s="380"/>
+      <c r="D18" s="381"/>
+      <c r="E18" s="382"/>
+      <c r="F18" s="383"/>
+      <c r="G18" s="384"/>
+      <c r="H18" s="385"/>
+      <c r="I18" s="386"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="28"/>
+      <c r="M18" s="39"/>
+      <c r="N18" s="64"/>
+      <c r="O18" s="46"/>
+      <c r="P18" s="152"/>
+    </row>
+    <row r="19" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A19" s="165" t="s">
         <v>104</v>
       </c>
-      <c r="B16" s="174"/>
-[...56 lines deleted...]
-      <c r="A19" s="198" t="s">
+      <c r="B19" s="387"/>
+      <c r="C19" s="388"/>
+      <c r="D19" s="389"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="390"/>
+      <c r="G19" s="391"/>
+      <c r="H19" s="392"/>
+      <c r="I19" s="1032"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="56"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="151"/>
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A20" s="165"/>
+      <c r="B20" s="1023" t="s">
+        <v>206</v>
+      </c>
+      <c r="C20" s="388"/>
+      <c r="D20" s="389"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="390"/>
+      <c r="G20" s="391"/>
+      <c r="H20" s="392"/>
+      <c r="I20" s="1033"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="25"/>
+      <c r="L20" s="1030" t="s">
+        <v>284</v>
+      </c>
+      <c r="M20" s="16"/>
+      <c r="N20" s="56"/>
+      <c r="O20" s="60"/>
+      <c r="P20" s="151"/>
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A21" s="168"/>
+      <c r="C21" s="394"/>
+      <c r="D21" s="395"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="396"/>
+      <c r="G21" s="397"/>
+      <c r="H21" s="398"/>
+      <c r="I21" s="378"/>
+      <c r="J21" s="22"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="19"/>
+      <c r="N21" s="57"/>
+      <c r="O21" s="17"/>
+      <c r="P21" s="153"/>
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A22" s="284"/>
+      <c r="B22" s="1022" t="s">
+        <v>196</v>
+      </c>
+      <c r="C22" s="400"/>
+      <c r="D22" s="401"/>
+      <c r="E22" s="402"/>
+      <c r="F22" s="403"/>
+      <c r="G22" s="404"/>
+      <c r="H22" s="405"/>
+      <c r="I22" s="317"/>
+      <c r="J22" s="219"/>
+      <c r="K22" s="220"/>
+      <c r="L22" s="1030" t="s">
+        <v>338</v>
+      </c>
+      <c r="M22" s="310"/>
+      <c r="N22" s="311"/>
+      <c r="O22" s="312"/>
+      <c r="P22" s="313"/>
+    </row>
+    <row r="23" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="169"/>
+      <c r="B23" s="385"/>
+      <c r="C23" s="406"/>
+      <c r="D23" s="381"/>
+      <c r="E23" s="225"/>
+      <c r="F23" s="383"/>
+      <c r="G23" s="384"/>
+      <c r="H23" s="386"/>
+      <c r="I23" s="379"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="28"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="39"/>
+      <c r="N23" s="64"/>
+      <c r="O23" s="46"/>
+      <c r="P23" s="152"/>
+    </row>
+    <row r="24" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A24" s="170" t="s">
         <v>105</v>
       </c>
-      <c r="B19" s="447"/>
-[...112 lines deleted...]
-      <c r="P24" s="344"/>
+      <c r="B24" s="387"/>
+      <c r="C24" s="388"/>
+      <c r="D24" s="389"/>
+      <c r="E24" s="407"/>
+      <c r="F24" s="390"/>
+      <c r="G24" s="391"/>
+      <c r="H24" s="392"/>
+      <c r="I24" s="377"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="31"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="290"/>
+      <c r="P24" s="291"/>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A25" s="203"/>
-[...18 lines deleted...]
-      <c r="P25" s="346"/>
+      <c r="A25" s="170"/>
+      <c r="B25" s="441"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="389"/>
+      <c r="E25" s="800"/>
+      <c r="F25" s="390"/>
+      <c r="G25" s="391"/>
+      <c r="H25" s="392"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="25"/>
+      <c r="L25" s="1031" t="s">
+        <v>339</v>
+      </c>
+      <c r="M25" s="31"/>
+      <c r="N25" s="50"/>
+      <c r="O25" s="292"/>
+      <c r="P25" s="293"/>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A26" s="203"/>
-[...16 lines deleted...]
-      <c r="P26" s="382"/>
+      <c r="A26" s="170"/>
+      <c r="B26" s="441"/>
+      <c r="C26" s="388"/>
+      <c r="D26" s="389"/>
+      <c r="E26" s="617"/>
+      <c r="F26" s="390"/>
+      <c r="G26" s="391"/>
+      <c r="H26" s="392"/>
+      <c r="I26" s="53"/>
+      <c r="J26" s="44"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="1030" t="s">
+        <v>322</v>
+      </c>
+      <c r="M26" s="31"/>
+      <c r="N26" s="50"/>
+      <c r="O26" s="314"/>
+      <c r="P26" s="324"/>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A27" s="283"/>
-[...16 lines deleted...]
-      <c r="P27" s="850"/>
+      <c r="A27" s="239"/>
+      <c r="B27" s="441"/>
+      <c r="C27" s="417"/>
+      <c r="D27" s="418"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="419"/>
+      <c r="G27" s="420"/>
+      <c r="H27" s="425"/>
+      <c r="I27" s="53"/>
+      <c r="J27" s="618"/>
+      <c r="K27" s="460"/>
+      <c r="L27" s="1030" t="s">
+        <v>336</v>
+      </c>
+      <c r="M27" s="423"/>
+      <c r="N27" s="423"/>
+      <c r="O27" s="619"/>
+      <c r="P27" s="620"/>
     </row>
     <row r="28" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A28" s="204"/>
-[...15 lines deleted...]
-      <c r="R28" s="168"/>
+      <c r="A28" s="171"/>
+      <c r="B28" s="155"/>
+      <c r="C28" s="188"/>
+      <c r="D28" s="187"/>
+      <c r="E28" s="408"/>
+      <c r="F28" s="409"/>
+      <c r="G28" s="156"/>
+      <c r="H28" s="159"/>
+      <c r="I28" s="157"/>
+      <c r="J28" s="158"/>
+      <c r="K28" s="156"/>
+      <c r="L28" s="160"/>
+      <c r="M28" s="161"/>
+      <c r="N28" s="161"/>
+      <c r="O28" s="162"/>
+      <c r="P28" s="163"/>
+      <c r="R28" s="135"/>
     </row>
     <row r="29" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="167"/>
-[...14 lines deleted...]
-      <c r="R29" s="168"/>
+      <c r="A29" s="134"/>
+      <c r="B29" s="135"/>
+      <c r="C29" s="135"/>
+      <c r="D29" s="136"/>
+      <c r="E29" s="410"/>
+      <c r="F29" s="135"/>
+      <c r="G29" s="136"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="189"/>
+      <c r="J29" s="137"/>
+      <c r="K29" s="136"/>
+      <c r="L29" s="138"/>
+      <c r="M29" s="136"/>
+      <c r="N29" s="135"/>
+      <c r="O29" s="138"/>
+      <c r="R29" s="135"/>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A30" s="167"/>
-[...14 lines deleted...]
-      <c r="S30" s="168"/>
+      <c r="A30" s="134"/>
+      <c r="B30" s="138"/>
+      <c r="C30" s="138"/>
+      <c r="D30" s="136"/>
+      <c r="E30" s="138"/>
+      <c r="F30" s="138"/>
+      <c r="G30" s="136"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="138"/>
+      <c r="J30" s="138"/>
+      <c r="K30" s="136"/>
+      <c r="L30" s="138"/>
+      <c r="M30" s="136"/>
+      <c r="N30" s="138"/>
+      <c r="O30" s="138"/>
+      <c r="S30" s="135"/>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A32">
-[...10 lines deleted...]
-      </c>
+      <c r="B32" s="294"/>
+      <c r="H32" s="1024"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A33" s="284"/>
-[...3 lines deleted...]
-      <c r="E33" s="284"/>
+      <c r="A33" s="240"/>
+      <c r="B33" s="240"/>
+      <c r="C33" s="240"/>
+      <c r="D33" s="240"/>
+      <c r="E33" s="240"/>
+      <c r="H33" s="1024"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A34">
-[...7 lines deleted...]
-      </c>
+      <c r="B34" s="244"/>
+      <c r="H34" s="1024"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A35">
-[...7 lines deleted...]
-      </c>
+      <c r="B35" s="135"/>
+      <c r="H35" s="1024"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A36">
-[...10 lines deleted...]
-      </c>
+      <c r="B36" s="294"/>
+      <c r="H36" s="1024"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A37">
-[...29 lines deleted...]
-      <c r="I40" s="892"/>
+      <c r="B37" s="294"/>
+      <c r="H37" s="1024"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H38" s="1024"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H39" s="1024"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A41" s="284">
-[...15 lines deleted...]
-      <c r="I41" s="735"/>
+      <c r="B41" s="294"/>
+      <c r="C41" s="240"/>
+      <c r="D41" s="240"/>
+      <c r="H41" s="1024"/>
+      <c r="I41" s="244"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A42">
-[...10 lines deleted...]
-      </c>
+      <c r="B42" s="294"/>
+      <c r="H42" s="1024"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A43">
-[...10 lines deleted...]
-      </c>
+      <c r="B43" s="294"/>
+    </row>
+    <row r="51" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B51" s="1025"/>
+      <c r="C51" s="240"/>
+      <c r="D51" s="240"/>
+      <c r="E51" s="1026"/>
+      <c r="H51" s="1024"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F286686-713B-484C-A2A0-22E4A5906549}">
-  <dimension ref="A1:T42"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="O21" sqref="O21:O22"/>
+      <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="23.36328125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="3.453125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="27.6328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27.08984375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.6328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.6328125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.453125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.453125" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="1.6328125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="14" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1038"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="178"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="180"/>
+      <c r="M2" s="181"/>
+    </row>
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="287" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="242"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="285" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="242"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="242"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="362" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>184</v>
+      </c>
+      <c r="B4" s="471"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="790"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="328"/>
+      <c r="H4" s="254"/>
+      <c r="I4" s="328"/>
+      <c r="J4" s="254"/>
+      <c r="K4" s="328"/>
+      <c r="L4" s="553"/>
+      <c r="M4" s="548"/>
+    </row>
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="588" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="879" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="879" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="879" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="879" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="879" t="s">
+        <v>360</v>
+      </c>
+      <c r="M5" s="888" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="333"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="333"/>
+      <c r="H6" s="269"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="269"/>
+      <c r="K6" s="887"/>
+      <c r="L6" s="555"/>
+      <c r="M6" s="963"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>81</v>
+      </c>
+      <c r="B7" s="328"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="831"/>
+      <c r="H7" s="254"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="254"/>
+      <c r="K7" s="328"/>
+      <c r="L7" s="546"/>
+      <c r="M7" s="549"/>
+    </row>
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="697" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="689" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="788" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="875" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J8" s="261"/>
+      <c r="K8" s="879" t="s">
+        <v>364</v>
+      </c>
+      <c r="L8" s="879" t="s">
+        <v>365</v>
+      </c>
+      <c r="M8" s="888" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="346"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="690" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="927"/>
+      <c r="H9" s="269"/>
+      <c r="I9" s="964"/>
+      <c r="J9" s="269"/>
+      <c r="K9" s="964"/>
+      <c r="L9" s="555"/>
+      <c r="M9" s="550"/>
+    </row>
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>185</v>
       </c>
-      <c r="B4" s="385"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="712"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="831"/>
+      <c r="H10" s="254"/>
+      <c r="I10" s="337"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="553"/>
+      <c r="M10" s="548"/>
+    </row>
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="697" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="879" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="785" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="584" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="879" t="s">
+        <v>359</v>
+      </c>
+      <c r="L11" s="875" t="s">
+        <v>360</v>
+      </c>
+      <c r="M11" s="888" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="786" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="278"/>
+      <c r="D12" s="333"/>
+      <c r="E12" s="269"/>
+      <c r="F12" s="281"/>
+      <c r="G12" s="346"/>
+      <c r="H12" s="269"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="269"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="355"/>
+      <c r="M12" s="965"/>
+    </row>
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="328"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="328"/>
+      <c r="E13" s="254"/>
+      <c r="F13" s="302"/>
+      <c r="G13" s="831"/>
+      <c r="H13" s="254"/>
+      <c r="I13" s="328"/>
+      <c r="J13" s="254"/>
+      <c r="K13" s="328"/>
+      <c r="L13" s="553"/>
+      <c r="M13" s="548"/>
+    </row>
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="168"/>
+      <c r="B14" s="588" t="s">
+        <v>354</v>
+      </c>
+      <c r="C14" s="276"/>
+      <c r="D14" s="884" t="s">
+        <v>355</v>
+      </c>
+      <c r="E14" s="261"/>
+      <c r="F14" s="279"/>
+      <c r="G14" s="788" t="s">
+        <v>362</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="966" t="s">
+        <v>363</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="879" t="s">
+        <v>364</v>
+      </c>
+      <c r="L14" s="879" t="s">
+        <v>365</v>
+      </c>
+      <c r="M14" s="888" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="563"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="703" t="s">
+        <v>356</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="757"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="103"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="350"/>
+      <c r="L15" s="878"/>
+      <c r="M15" s="359"/>
+    </row>
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>186</v>
       </c>
-      <c r="B10" s="386"/>
-[...108 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="141"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="196"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="70"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="151"/>
+      <c r="Q16" s="112"/>
+    </row>
+    <row r="17" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="285"/>
+      <c r="C17" s="458"/>
+      <c r="D17" s="115"/>
+      <c r="E17" s="138"/>
+      <c r="F17" s="461"/>
+      <c r="G17" s="459"/>
+      <c r="H17" s="138"/>
+      <c r="I17" s="461"/>
+      <c r="J17" s="138"/>
+      <c r="K17" s="461"/>
+      <c r="L17" s="463"/>
+      <c r="M17" s="464"/>
+      <c r="Q17" s="112"/>
+    </row>
+    <row r="18" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="169"/>
+      <c r="B18" s="131"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="131"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="62"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="64"/>
+      <c r="L18" s="46"/>
+      <c r="M18" s="152"/>
+    </row>
+    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165" t="s">
         <v>187</v>
       </c>
-      <c r="B16" s="174"/>
-[...53 lines deleted...]
-      <c r="A19" s="198" t="s">
+      <c r="B19" s="50"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="151"/>
+    </row>
+    <row r="20" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="285"/>
+      <c r="B20" s="50"/>
+      <c r="C20" s="486"/>
+      <c r="D20" s="960" t="s">
+        <v>228</v>
+      </c>
+      <c r="E20" s="135">
+        <v>1.3</v>
+      </c>
+      <c r="F20" s="974" t="s">
+        <v>391</v>
+      </c>
+      <c r="G20" s="630" t="s">
+        <v>312</v>
+      </c>
+      <c r="H20" s="135">
+        <v>2.4</v>
+      </c>
+      <c r="I20" s="413"/>
+      <c r="J20" s="138"/>
+      <c r="K20" s="225"/>
+      <c r="L20" s="225"/>
+      <c r="M20" s="153"/>
+    </row>
+    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="285"/>
+      <c r="C21" s="113"/>
+      <c r="D21" s="661"/>
+      <c r="E21" s="516"/>
+      <c r="F21" s="461"/>
+      <c r="G21" s="468"/>
+      <c r="H21" s="516"/>
+      <c r="I21" s="225"/>
+      <c r="J21" s="516"/>
+      <c r="K21" s="225"/>
+      <c r="L21" s="626" t="s">
+        <v>217</v>
+      </c>
+      <c r="M21" s="153"/>
+      <c r="N21" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="285"/>
+      <c r="B22" s="626" t="s">
+        <v>217</v>
+      </c>
+      <c r="C22" s="113"/>
+      <c r="D22" s="683" t="s">
+        <v>245</v>
+      </c>
+      <c r="E22" s="825">
+        <v>2.4</v>
+      </c>
+      <c r="F22" s="57"/>
+      <c r="G22" s="679" t="s">
+        <v>293</v>
+      </c>
+      <c r="H22" s="825" t="s">
+        <v>381</v>
+      </c>
+      <c r="I22" s="225"/>
+      <c r="J22" s="440"/>
+      <c r="K22" s="225"/>
+      <c r="L22" s="627" t="s">
+        <v>218</v>
+      </c>
+      <c r="M22" s="464"/>
+    </row>
+    <row r="23" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="285"/>
+      <c r="B23" s="627" t="s">
+        <v>218</v>
+      </c>
+      <c r="C23" s="486"/>
+      <c r="D23" s="413"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="110"/>
+      <c r="G23" s="225"/>
+      <c r="H23" s="903"/>
+      <c r="I23" s="225"/>
+      <c r="J23" s="903"/>
+      <c r="K23" s="225"/>
+      <c r="L23" s="219"/>
+      <c r="M23" s="153"/>
+    </row>
+    <row r="24" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="169"/>
+      <c r="B24" s="155"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="66"/>
+      <c r="E24" s="66"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="62"/>
+      <c r="H24" s="309"/>
+      <c r="I24" s="64"/>
+      <c r="J24" s="309"/>
+      <c r="K24" s="64"/>
+      <c r="L24" s="46"/>
+      <c r="M24" s="152"/>
+    </row>
+    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="170" t="s">
         <v>188</v>
       </c>
-      <c r="B19" s="57"/>
-[...309 lines deleted...]
-      <c r="I42" s="222"/>
+      <c r="B25" s="50"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="196"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="819"/>
+      <c r="G25" s="50"/>
+      <c r="H25" s="430"/>
+      <c r="I25" s="50"/>
+      <c r="J25" s="430"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="290"/>
+      <c r="M25" s="291"/>
+    </row>
+    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="170"/>
+      <c r="B26" s="573" t="s">
+        <v>197</v>
+      </c>
+      <c r="C26" s="107">
+        <v>1.3</v>
+      </c>
+      <c r="D26" s="630" t="s">
+        <v>380</v>
+      </c>
+      <c r="E26" s="141" t="s">
+        <v>381</v>
+      </c>
+      <c r="F26" s="1020" t="s">
+        <v>384</v>
+      </c>
+      <c r="G26" s="636" t="s">
+        <v>298</v>
+      </c>
+      <c r="H26" s="434">
+        <v>1.3</v>
+      </c>
+      <c r="I26" s="565" t="s">
+        <v>332</v>
+      </c>
+      <c r="J26" s="434">
+        <v>2.4</v>
+      </c>
+      <c r="K26" s="50"/>
+      <c r="L26" s="371"/>
+      <c r="M26" s="370"/>
+      <c r="R26" s="244"/>
+    </row>
+    <row r="27" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="170"/>
+      <c r="C27" s="107"/>
+      <c r="D27" s="439"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="430"/>
+      <c r="G27" s="661"/>
+      <c r="H27" s="430"/>
+      <c r="I27" s="50"/>
+      <c r="J27" s="430"/>
+      <c r="K27" s="50"/>
+      <c r="L27" s="588"/>
+      <c r="M27" s="628"/>
+      <c r="R27" s="294"/>
+    </row>
+    <row r="28" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="239"/>
+      <c r="B28" s="468"/>
+      <c r="C28" s="486"/>
+      <c r="D28" s="565" t="s">
+        <v>234</v>
+      </c>
+      <c r="E28" s="457" t="s">
+        <v>381</v>
+      </c>
+      <c r="F28" s="903"/>
+      <c r="G28" s="683" t="s">
+        <v>305</v>
+      </c>
+      <c r="H28" s="902"/>
+      <c r="I28" s="51"/>
+      <c r="J28" s="902"/>
+      <c r="K28" s="51"/>
+      <c r="L28" s="776" t="s">
+        <v>367</v>
+      </c>
+      <c r="M28" s="780" t="s">
+        <v>368</v>
+      </c>
+      <c r="R28" s="244"/>
+    </row>
+    <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="216"/>
+      <c r="B29" s="375"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="413"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="961"/>
+      <c r="G29" s="661"/>
+      <c r="H29" s="903"/>
+      <c r="I29" s="115"/>
+      <c r="J29" s="903"/>
+      <c r="K29" s="423"/>
+      <c r="L29" s="798" t="s">
+        <v>369</v>
+      </c>
+      <c r="M29" s="780" t="s">
+        <v>370</v>
+      </c>
+      <c r="R29" s="244"/>
+    </row>
+    <row r="30" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="166"/>
+      <c r="B30" s="375"/>
+      <c r="C30" s="486"/>
+      <c r="D30" s="684"/>
+      <c r="E30" s="115"/>
+      <c r="F30" s="611"/>
+      <c r="G30" s="616" t="s">
+        <v>321</v>
+      </c>
+      <c r="H30" s="497">
+        <v>2.4</v>
+      </c>
+      <c r="I30" s="51"/>
+      <c r="J30" s="902"/>
+      <c r="K30" s="51"/>
+      <c r="L30" s="591"/>
+      <c r="M30" s="575"/>
+      <c r="R30" s="244"/>
+    </row>
+    <row r="31" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="171"/>
+      <c r="B31" s="532"/>
+      <c r="C31" s="188"/>
+      <c r="D31" s="155"/>
+      <c r="E31" s="155"/>
+      <c r="F31" s="962"/>
+      <c r="G31" s="155"/>
+      <c r="H31" s="484"/>
+      <c r="I31" s="670"/>
+      <c r="J31" s="484"/>
+      <c r="K31" s="161"/>
+      <c r="L31" s="162"/>
+      <c r="M31" s="612"/>
+      <c r="R31" s="294"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="134"/>
+      <c r="B32" s="135"/>
+      <c r="C32" s="135"/>
+      <c r="D32" s="135"/>
+      <c r="E32" s="135"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="138"/>
+      <c r="H32" s="135"/>
+      <c r="I32" s="136"/>
+      <c r="J32" s="135"/>
+      <c r="K32" s="135"/>
+      <c r="L32" s="138"/>
+      <c r="R32" s="294"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A33" s="134"/>
+      <c r="B33" s="138"/>
+      <c r="C33" s="138"/>
+      <c r="D33" s="138"/>
+      <c r="E33" s="138"/>
+      <c r="F33" s="29"/>
+      <c r="H33" s="138"/>
+      <c r="I33" s="136"/>
+      <c r="J33" s="138"/>
+      <c r="K33" s="138"/>
+      <c r="L33" s="138"/>
+      <c r="P33" s="135"/>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="B35" s="135"/>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="D36" s="135"/>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="D42" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF52976A-BDF6-40F7-9D05-6C6BDC43572C}">
-  <dimension ref="A1:T36"/>
+  <dimension ref="A1:R36"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="N19" sqref="N19"/>
+      <selection activeCell="N20" sqref="N20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="25.1796875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="15" max="16" width="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.6328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.453125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="22.81640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:18" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1037"/>
+      <c r="N1" s="1038"/>
+    </row>
+    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="178"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="180"/>
+      <c r="N2" s="181"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="287" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="242"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="285" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="242"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="242"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="242"/>
+      <c r="M3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="282" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>96</v>
+      </c>
+      <c r="B4" s="327"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="790"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="254"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="254"/>
+      <c r="K4" s="328"/>
+      <c r="L4" s="254"/>
+      <c r="M4" s="547"/>
+      <c r="N4" s="876"/>
+    </row>
+    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="584" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="879" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="697" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="584" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="879" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="261"/>
+      <c r="M5" s="879" t="s">
+        <v>360</v>
+      </c>
+      <c r="N5" s="888" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="786" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="269"/>
+      <c r="I6" s="887"/>
+      <c r="J6" s="269"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="269"/>
+      <c r="M6" s="338"/>
+      <c r="N6" s="550"/>
+    </row>
+    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>82</v>
+      </c>
+      <c r="B7" s="328"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="328"/>
+      <c r="H7" s="254"/>
+      <c r="I7" s="337"/>
+      <c r="J7" s="254"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="254"/>
+      <c r="M7" s="546"/>
+      <c r="N7" s="548"/>
+    </row>
+    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="697" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="879" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="879" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="879" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J8" s="261"/>
+      <c r="K8" s="885" t="s">
+        <v>364</v>
+      </c>
+      <c r="L8" s="261"/>
+      <c r="M8" s="584" t="s">
+        <v>365</v>
+      </c>
+      <c r="N8" s="888" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="346"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="971" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="269"/>
+      <c r="I9" s="344"/>
+      <c r="J9" s="269"/>
+      <c r="K9" s="952"/>
+      <c r="L9" s="269"/>
+      <c r="M9" s="338"/>
+      <c r="N9" s="963"/>
+    </row>
+    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>97</v>
       </c>
-      <c r="B4" s="385"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="335"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="328"/>
+      <c r="H10" s="254"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="254"/>
+      <c r="M10" s="553"/>
+      <c r="N10" s="548"/>
+    </row>
+    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="697" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="697" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="879" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="879" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="879" t="s">
+        <v>359</v>
+      </c>
+      <c r="L11" s="261"/>
+      <c r="M11" s="875" t="s">
+        <v>360</v>
+      </c>
+      <c r="N11" s="877" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="786" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="278"/>
+      <c r="D12" s="333"/>
+      <c r="E12" s="269"/>
+      <c r="F12" s="281"/>
+      <c r="G12" s="338"/>
+      <c r="H12" s="269"/>
+      <c r="I12" s="693"/>
+      <c r="J12" s="269"/>
+      <c r="K12" s="693"/>
+      <c r="L12" s="269"/>
+      <c r="M12" s="355"/>
+      <c r="N12" s="552"/>
+    </row>
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="328"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="328"/>
+      <c r="E13" s="254"/>
+      <c r="F13" s="302"/>
+      <c r="G13" s="337"/>
+      <c r="H13" s="254"/>
+      <c r="I13" s="337"/>
+      <c r="J13" s="254"/>
+      <c r="K13" s="328"/>
+      <c r="L13" s="254"/>
+      <c r="M13" s="553"/>
+      <c r="N13" s="548"/>
+    </row>
+    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="168"/>
+      <c r="B14" s="726" t="s">
+        <v>354</v>
+      </c>
+      <c r="C14" s="276"/>
+      <c r="D14" s="879" t="s">
+        <v>355</v>
+      </c>
+      <c r="E14" s="261"/>
+      <c r="F14" s="279"/>
+      <c r="G14" s="584" t="s">
+        <v>362</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="970" t="s">
+        <v>363</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="879" t="s">
+        <v>364</v>
+      </c>
+      <c r="L14" s="261"/>
+      <c r="M14" s="879" t="s">
+        <v>365</v>
+      </c>
+      <c r="N14" s="888" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="705"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="972" t="s">
+        <v>356</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="742"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="322"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="858"/>
+      <c r="L15" s="66"/>
+      <c r="M15" s="357"/>
+      <c r="N15" s="969"/>
+    </row>
+    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>98</v>
       </c>
-      <c r="B10" s="386"/>
-[...108 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="141"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="196"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="483"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="151"/>
+      <c r="R16" s="112"/>
+    </row>
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="131"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="432"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="66"/>
+      <c r="I17" s="838"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="66"/>
+      <c r="M17" s="46"/>
+      <c r="N17" s="152"/>
+    </row>
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="50"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="456"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="499"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="133"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="520"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="819"/>
+      <c r="N18" s="151"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165"/>
+      <c r="B19" s="573" t="s">
+        <v>215</v>
+      </c>
+      <c r="C19" s="375">
+        <v>1.3</v>
+      </c>
+      <c r="D19" s="850" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="36">
+        <v>2.4</v>
+      </c>
+      <c r="F19" s="975" t="s">
+        <v>392</v>
+      </c>
+      <c r="G19" s="828" t="s">
+        <v>265</v>
+      </c>
+      <c r="H19" s="141" t="s">
+        <v>381</v>
+      </c>
+      <c r="I19" s="950" t="s">
+        <v>308</v>
+      </c>
+      <c r="J19" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="K19" s="643" t="s">
+        <v>333</v>
+      </c>
+      <c r="L19" s="141">
+        <v>2.4</v>
+      </c>
+      <c r="M19" s="981" t="s">
+        <v>342</v>
+      </c>
+      <c r="N19" s="982" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="285"/>
+      <c r="C20" s="115"/>
+      <c r="D20" s="967"/>
+      <c r="E20" s="261"/>
+      <c r="F20" s="522"/>
+      <c r="G20" s="961"/>
+      <c r="H20" s="279"/>
+      <c r="I20" s="961"/>
+      <c r="J20" s="261"/>
+      <c r="K20" s="69"/>
+      <c r="L20" s="279"/>
+      <c r="M20" s="983" t="s">
+        <v>400</v>
+      </c>
+      <c r="N20" s="1036" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="169"/>
+      <c r="B21" s="66"/>
+      <c r="C21" s="66"/>
+      <c r="D21" s="309"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="104"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="838"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="64"/>
+      <c r="L21" s="66"/>
+      <c r="M21" s="984"/>
+      <c r="N21" s="985"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="170" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="174"/>
-[...236 lines deleted...]
-      <c r="I36" s="222"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="910"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="430"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="820"/>
+      <c r="N22" s="291"/>
+    </row>
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="170"/>
+      <c r="B23" s="569" t="s">
+        <v>199</v>
+      </c>
+      <c r="C23" s="141">
+        <v>1.3</v>
+      </c>
+      <c r="E23" s="41"/>
+      <c r="F23" s="975" t="s">
+        <v>385</v>
+      </c>
+      <c r="G23" s="634" t="s">
+        <v>269</v>
+      </c>
+      <c r="H23" s="825">
+        <v>2.4</v>
+      </c>
+      <c r="I23" s="565" t="s">
+        <v>275</v>
+      </c>
+      <c r="J23" s="825">
+        <v>1.3</v>
+      </c>
+      <c r="K23" s="50"/>
+      <c r="L23" s="51"/>
+      <c r="M23" s="957" t="s">
+        <v>367</v>
+      </c>
+      <c r="N23" s="567" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="168"/>
+      <c r="B24" s="314"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="968"/>
+      <c r="E24" s="505"/>
+      <c r="F24" s="974" t="s">
+        <v>391</v>
+      </c>
+      <c r="G24" s="133"/>
+      <c r="H24" s="861"/>
+      <c r="I24" s="500"/>
+      <c r="J24" s="861"/>
+      <c r="K24" s="500"/>
+      <c r="L24" s="500"/>
+      <c r="M24" s="957" t="s">
+        <v>369</v>
+      </c>
+      <c r="N24" s="780" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="171"/>
+      <c r="B25" s="155"/>
+      <c r="C25" s="188"/>
+      <c r="D25" s="155"/>
+      <c r="E25" s="158"/>
+      <c r="F25" s="449"/>
+      <c r="G25" s="489"/>
+      <c r="H25" s="158"/>
+      <c r="I25" s="670"/>
+      <c r="J25" s="158"/>
+      <c r="K25" s="670"/>
+      <c r="L25" s="155"/>
+      <c r="M25" s="823"/>
+      <c r="N25" s="163"/>
+    </row>
+    <row r="26" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="134"/>
+      <c r="B26" s="135"/>
+      <c r="C26" s="135"/>
+      <c r="D26" s="135"/>
+      <c r="E26" s="135"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="138"/>
+      <c r="H26" s="135"/>
+      <c r="I26" s="136"/>
+      <c r="J26" s="135"/>
+      <c r="K26" s="135"/>
+      <c r="L26" s="135"/>
+      <c r="M26" s="138"/>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A27" s="134"/>
+      <c r="B27" s="138"/>
+      <c r="C27" s="138"/>
+      <c r="D27" s="138"/>
+      <c r="E27" s="138"/>
+      <c r="F27" s="29"/>
+      <c r="H27" s="138"/>
+      <c r="I27" s="136"/>
+      <c r="J27" s="138"/>
+      <c r="K27" s="138"/>
+      <c r="L27" s="138"/>
+      <c r="M27" s="138"/>
+      <c r="Q27" s="135"/>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="D30" s="135"/>
+    </row>
+    <row r="36" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D36" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D38ABDD7-D35F-4D3E-B036-38089D89799E}">
   <dimension ref="A1:T28"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+      <selection activeCell="F36" sqref="F36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="21.6328125" customWidth="1"/>
     <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="1.6328125" customWidth="1"/>
     <col min="5" max="5" width="30.36328125" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="1.6328125" customWidth="1"/>
     <col min="9" max="9" width="23.36328125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="1.6328125" customWidth="1"/>
     <col min="12" max="14" width="13.36328125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...17 lines deleted...]
-      <c r="P1" s="1043"/>
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="174"/>
+      <c r="E1" s="173" t="s">
+        <v>93</v>
+      </c>
+      <c r="F1" s="177"/>
+      <c r="G1" s="1040" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="1041"/>
+      <c r="I1" s="1041"/>
+      <c r="J1" s="1041"/>
+      <c r="K1" s="1041"/>
+      <c r="L1" s="1041"/>
+      <c r="M1" s="1041"/>
+      <c r="N1" s="1041"/>
+      <c r="O1" s="1041"/>
+      <c r="P1" s="1042"/>
     </row>
     <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="209" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="A2" s="176" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...5 lines deleted...]
-      <c r="I2" s="226" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="195"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="225"/>
-[...1 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="J2" s="192"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...2 lines deleted...]
-      <c r="P2" s="214"/>
+      <c r="M2" s="191"/>
+      <c r="N2" s="180"/>
+      <c r="O2" s="180"/>
+      <c r="P2" s="181"/>
     </row>
     <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="197"/>
-      <c r="B3" s="235" t="s">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-      <c r="D3" s="231" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="198" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="287" t="s">
+      <c r="E3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-      <c r="G3" s="12" t="s">
+      <c r="F3" s="242"/>
+      <c r="G3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="14" t="s">
+      <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="285" t="s">
+      <c r="I3" s="241" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="11"/>
-      <c r="K3" s="12" t="s">
+      <c r="J3" s="9"/>
+      <c r="K3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="13" t="s">
+      <c r="L3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="M3" s="190" t="s">
         <v>9</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="N3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="13" t="s">
+      <c r="O3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="175" t="s">
+      <c r="P3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="198" t="s">
+      <c r="A4" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="B4" s="250"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
+      <c r="F4" s="254"/>
+      <c r="G4" s="255"/>
+      <c r="H4" s="256"/>
+      <c r="I4" s="302"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="250"/>
+      <c r="M4" s="250"/>
+      <c r="N4" s="250"/>
+      <c r="O4" s="250"/>
+      <c r="P4" s="283"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="166"/>
+      <c r="B5" s="689" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="260"/>
+      <c r="E5" s="691" t="s">
+        <v>353</v>
+      </c>
+      <c r="F5" s="261"/>
+      <c r="G5" s="262"/>
+      <c r="H5" s="263"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="264"/>
+      <c r="K5" s="265"/>
+      <c r="L5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="M5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="N5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="O5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="P5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="690" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="268"/>
+      <c r="E6" s="333"/>
+      <c r="F6" s="269"/>
+      <c r="G6" s="270"/>
+      <c r="H6" s="271"/>
+      <c r="I6" s="271"/>
+      <c r="J6" s="272"/>
+      <c r="K6" s="273"/>
+      <c r="L6" s="338"/>
+      <c r="M6" s="339"/>
+      <c r="N6" s="339"/>
+      <c r="O6" s="555"/>
+      <c r="P6" s="550"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" s="328"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="274"/>
+      <c r="E7" s="328"/>
+      <c r="F7" s="254"/>
+      <c r="G7" s="255"/>
+      <c r="H7" s="256"/>
+      <c r="I7" s="256"/>
+      <c r="J7" s="257"/>
+      <c r="K7" s="275"/>
+      <c r="L7" s="337"/>
+      <c r="M7" s="328"/>
+      <c r="N7" s="337"/>
+      <c r="O7" s="553"/>
+      <c r="P7" s="548"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="168"/>
+      <c r="B8" s="690" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="260"/>
+      <c r="E8" s="689" t="s">
+        <v>355</v>
+      </c>
+      <c r="F8" s="261"/>
+      <c r="G8" s="262"/>
+      <c r="H8" s="279"/>
+      <c r="I8" s="298"/>
+      <c r="J8" s="299"/>
+      <c r="K8" s="277"/>
+      <c r="L8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="M8" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="N8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="O8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="P8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="326"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="268"/>
+      <c r="E9" s="690" t="s">
+        <v>356</v>
+      </c>
+      <c r="F9" s="269"/>
+      <c r="G9" s="270"/>
+      <c r="H9" s="281"/>
+      <c r="I9" s="300"/>
+      <c r="J9" s="301"/>
+      <c r="K9" s="91"/>
+      <c r="L9" s="339"/>
+      <c r="M9" s="344"/>
+      <c r="N9" s="347"/>
+      <c r="O9" s="555"/>
+      <c r="P9" s="550"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>101</v>
       </c>
-      <c r="B4" s="299"/>
-[...143 lines deleted...]
-      <c r="P11" s="247"/>
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="252"/>
+      <c r="E10" s="335"/>
+      <c r="F10" s="254"/>
+      <c r="G10" s="255"/>
+      <c r="H10" s="302"/>
+      <c r="I10" s="303"/>
+      <c r="J10" s="304"/>
+      <c r="K10" s="275"/>
+      <c r="L10" s="337"/>
+      <c r="M10" s="328"/>
+      <c r="N10" s="328"/>
+      <c r="O10" s="553"/>
+      <c r="P10" s="551"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="168"/>
+      <c r="B11" s="689" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="260"/>
+      <c r="E11" s="690" t="s">
+        <v>353</v>
+      </c>
+      <c r="F11" s="261"/>
+      <c r="G11" s="262"/>
+      <c r="H11" s="279"/>
+      <c r="I11" s="305"/>
+      <c r="J11" s="299"/>
+      <c r="K11" s="280"/>
+      <c r="L11" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="M11" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="N11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="O11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="P11" s="716" t="s">
+        <v>361</v>
+      </c>
     </row>
     <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="202"/>
-[...14 lines deleted...]
-      <c r="P12" s="248"/>
+      <c r="A12" s="169"/>
+      <c r="B12" s="690" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="278"/>
+      <c r="D12" s="268"/>
+      <c r="E12" s="333"/>
+      <c r="F12" s="269"/>
+      <c r="G12" s="270"/>
+      <c r="H12" s="281"/>
+      <c r="I12" s="300"/>
+      <c r="J12" s="301"/>
+      <c r="K12" s="91"/>
+      <c r="L12" s="338"/>
+      <c r="M12" s="346"/>
+      <c r="N12" s="346"/>
+      <c r="O12" s="355"/>
+      <c r="P12" s="552"/>
     </row>
     <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="198" t="s">
+      <c r="A13" s="165" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="328"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="274"/>
+      <c r="E13" s="328"/>
+      <c r="F13" s="254"/>
+      <c r="G13" s="255"/>
+      <c r="H13" s="302"/>
+      <c r="I13" s="303"/>
+      <c r="J13" s="306"/>
+      <c r="K13" s="275"/>
+      <c r="L13" s="337"/>
+      <c r="M13" s="328"/>
+      <c r="N13" s="337"/>
+      <c r="O13" s="553"/>
+      <c r="P13" s="551"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="168"/>
+      <c r="B14" s="690" t="s">
+        <v>354</v>
+      </c>
+      <c r="C14" s="276"/>
+      <c r="D14" s="260"/>
+      <c r="E14" s="689" t="s">
+        <v>355</v>
+      </c>
+      <c r="F14" s="261"/>
+      <c r="G14" s="262"/>
+      <c r="H14" s="279"/>
+      <c r="I14" s="307"/>
+      <c r="J14" s="299"/>
+      <c r="K14" s="277"/>
+      <c r="L14" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="M14" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="N14" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="O14" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="P14" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="308"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="104"/>
+      <c r="E15" s="690" t="s">
+        <v>356</v>
+      </c>
+      <c r="F15" s="27"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="64"/>
+      <c r="I15" s="309"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="101"/>
+      <c r="L15" s="341"/>
+      <c r="M15" s="103"/>
+      <c r="N15" s="350"/>
+      <c r="O15" s="357"/>
+      <c r="P15" s="359"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="691"/>
-[...52 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="141"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="196"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="151"/>
+      <c r="T16" s="112"/>
+    </row>
+    <row r="17" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="131"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="104"/>
+      <c r="E17" s="131"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="66"/>
+      <c r="J17" s="34"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="39"/>
+      <c r="N17" s="64"/>
+      <c r="O17" s="46"/>
+      <c r="P17" s="152"/>
+    </row>
+    <row r="18" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>70</v>
       </c>
-      <c r="B16" s="174"/>
-[...35 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="50"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="70"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="141"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="56"/>
+      <c r="O18" s="60"/>
+      <c r="P18" s="151"/>
+    </row>
+    <row r="19" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165"/>
+      <c r="B19" s="541"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="661"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="141"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="56"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="151"/>
+    </row>
+    <row r="20" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="169"/>
+      <c r="B20" s="66"/>
+      <c r="C20" s="59"/>
+      <c r="D20" s="104"/>
+      <c r="E20" s="66"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="131"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="39"/>
+      <c r="N20" s="64"/>
+      <c r="O20" s="46"/>
+      <c r="P20" s="152"/>
+    </row>
+    <row r="21" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="170" t="s">
         <v>71</v>
       </c>
-      <c r="B18" s="57"/>
-[...69 lines deleted...]
-      <c r="P21" s="344"/>
+      <c r="B21" s="50"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="43"/>
+      <c r="I21" s="141"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="31"/>
+      <c r="N21" s="50"/>
+      <c r="O21" s="290"/>
+      <c r="P21" s="291"/>
     </row>
     <row r="22" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="203"/>
-[...16 lines deleted...]
-      <c r="P22" s="346"/>
+      <c r="A22" s="170"/>
+      <c r="B22" s="572" t="s">
+        <v>192</v>
+      </c>
+      <c r="C22" s="58"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="317"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="141"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="798" t="s">
+        <v>367</v>
+      </c>
+      <c r="P22" s="780" t="s">
+        <v>368</v>
+      </c>
     </row>
     <row r="23" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="203"/>
-[...14 lines deleted...]
-      <c r="P23" s="698"/>
+      <c r="A23" s="170"/>
+      <c r="B23" s="448"/>
+      <c r="C23" s="486"/>
+      <c r="D23" s="459"/>
+      <c r="E23" s="448"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="460"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="307"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="460"/>
+      <c r="L23" s="423"/>
+      <c r="M23" s="423"/>
+      <c r="N23" s="423"/>
+      <c r="O23" s="779" t="s">
+        <v>369</v>
+      </c>
+      <c r="P23" s="780" t="s">
+        <v>370</v>
+      </c>
     </row>
     <row r="24" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="204"/>
-[...14 lines deleted...]
-      <c r="P24" s="196"/>
+      <c r="A24" s="171"/>
+      <c r="B24" s="155"/>
+      <c r="C24" s="188"/>
+      <c r="D24" s="187"/>
+      <c r="E24" s="155"/>
+      <c r="F24" s="158"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="159"/>
+      <c r="I24" s="155"/>
+      <c r="J24" s="543"/>
+      <c r="K24" s="156"/>
+      <c r="L24" s="160"/>
+      <c r="M24" s="161"/>
+      <c r="N24" s="161"/>
+      <c r="O24" s="797"/>
+      <c r="P24" s="796"/>
     </row>
     <row r="25" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="167"/>
-[...13 lines deleted...]
-      <c r="O25" s="171"/>
+      <c r="A25" s="134"/>
+      <c r="B25" s="135"/>
+      <c r="C25" s="135"/>
+      <c r="D25" s="136"/>
+      <c r="E25" s="135"/>
+      <c r="F25" s="135"/>
+      <c r="G25" s="136"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="189"/>
+      <c r="J25" s="137"/>
+      <c r="K25" s="136"/>
+      <c r="L25" s="138"/>
+      <c r="M25" s="136"/>
+      <c r="N25" s="135"/>
+      <c r="O25" s="138"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A26" s="381"/>
-[...9 lines deleted...]
-      <c r="K26" s="381"/>
+      <c r="A26" s="323"/>
+      <c r="B26" s="323"/>
+      <c r="C26" s="323"/>
+      <c r="D26" s="323"/>
+      <c r="E26" s="323"/>
+      <c r="F26" s="323"/>
+      <c r="G26" s="323"/>
+      <c r="H26" s="323"/>
+      <c r="I26" s="323"/>
+      <c r="J26" s="323"/>
+      <c r="K26" s="323"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A27" s="288">
+      <c r="A27" s="244">
         <v>261004</v>
       </c>
-      <c r="B27" s="740" t="s">
-[...12 lines deleted...]
-      <c r="K27" s="381"/>
+      <c r="B27" s="572" t="s">
+        <v>191</v>
+      </c>
+      <c r="C27" s="579" t="s">
+        <v>189</v>
+      </c>
+      <c r="D27" s="579"/>
+      <c r="E27" s="610"/>
+      <c r="F27" s="323"/>
+      <c r="G27" s="323"/>
+      <c r="H27" s="545"/>
+      <c r="I27" s="544"/>
+      <c r="J27" s="323"/>
+      <c r="K27" s="323"/>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A28" s="381"/>
-[...9 lines deleted...]
-      <c r="K28" s="381"/>
+      <c r="A28" s="323"/>
+      <c r="B28" s="323"/>
+      <c r="C28" s="323"/>
+      <c r="D28" s="323"/>
+      <c r="E28" s="323"/>
+      <c r="F28" s="323"/>
+      <c r="G28" s="323"/>
+      <c r="H28" s="323"/>
+      <c r="I28" s="323"/>
+      <c r="J28" s="323"/>
+      <c r="K28" s="323"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51271910-BD2B-40EF-B8C2-CC6786759624}">
   <dimension ref="A1:T35"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="25.08984375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="1.6328125" customWidth="1"/>
     <col min="5" max="5" width="30.36328125" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="1.6328125" customWidth="1"/>
     <col min="9" max="9" width="23.36328125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="1.6328125" customWidth="1"/>
     <col min="12" max="14" width="13.36328125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...17 lines deleted...]
-      <c r="P1" s="1043"/>
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="174"/>
+      <c r="E1" s="173" t="s">
+        <v>142</v>
+      </c>
+      <c r="F1" s="177"/>
+      <c r="G1" s="1040" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="1041"/>
+      <c r="I1" s="1041"/>
+      <c r="J1" s="1041"/>
+      <c r="K1" s="1041"/>
+      <c r="L1" s="1041"/>
+      <c r="M1" s="1041"/>
+      <c r="N1" s="1041"/>
+      <c r="O1" s="1041"/>
+      <c r="P1" s="1042"/>
     </row>
     <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="209" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="A2" s="176" t="s">
+        <v>141</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...5 lines deleted...]
-      <c r="I2" s="226" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="195"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="225"/>
-[...1 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="J2" s="192"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...2 lines deleted...]
-      <c r="P2" s="214"/>
+      <c r="M2" s="191"/>
+      <c r="N2" s="180"/>
+      <c r="O2" s="180"/>
+      <c r="P2" s="181"/>
     </row>
     <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="197"/>
-      <c r="B3" s="235" t="s">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-      <c r="D3" s="231" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="198" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="287" t="s">
+      <c r="E3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-      <c r="G3" s="12" t="s">
+      <c r="F3" s="242"/>
+      <c r="G3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="14" t="s">
+      <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="227" t="s">
+      <c r="I3" s="194" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="11"/>
-      <c r="K3" s="12" t="s">
+      <c r="J3" s="9"/>
+      <c r="K3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="13" t="s">
+      <c r="L3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="M3" s="190" t="s">
         <v>9</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="N3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="13" t="s">
+      <c r="O3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="175" t="s">
+      <c r="P3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="198" t="s">
+      <c r="A4" s="165" t="s">
+        <v>73</v>
+      </c>
+      <c r="B4" s="250"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
+      <c r="F4" s="254"/>
+      <c r="G4" s="255"/>
+      <c r="H4" s="256"/>
+      <c r="I4" s="256"/>
+      <c r="J4" s="257"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="250"/>
+      <c r="M4" s="250"/>
+      <c r="N4" s="250"/>
+      <c r="O4" s="250"/>
+      <c r="P4" s="283"/>
+    </row>
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="491"/>
+      <c r="C5" s="259"/>
+      <c r="D5" s="260"/>
+      <c r="E5" s="533"/>
+      <c r="F5" s="261"/>
+      <c r="G5" s="262"/>
+      <c r="H5" s="263"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="264"/>
+      <c r="K5" s="265"/>
+      <c r="L5" s="491"/>
+      <c r="M5" s="207"/>
+      <c r="N5" s="207"/>
+      <c r="O5" s="207"/>
+      <c r="P5" s="266"/>
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="534"/>
+      <c r="C6" s="267"/>
+      <c r="D6" s="268"/>
+      <c r="E6" s="535"/>
+      <c r="F6" s="269"/>
+      <c r="G6" s="270"/>
+      <c r="H6" s="271"/>
+      <c r="I6" s="271"/>
+      <c r="J6" s="272"/>
+      <c r="K6" s="273"/>
+      <c r="L6" s="208"/>
+      <c r="M6" s="208"/>
+      <c r="N6" s="208"/>
+      <c r="O6" s="208"/>
+      <c r="P6" s="212"/>
+    </row>
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
         <v>74</v>
       </c>
-      <c r="B4" s="299"/>
-[...52 lines deleted...]
-      <c r="A7" s="198" t="s">
+      <c r="B7" s="536"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="274"/>
+      <c r="E7" s="537"/>
+      <c r="F7" s="254"/>
+      <c r="G7" s="255"/>
+      <c r="H7" s="256"/>
+      <c r="I7" s="256"/>
+      <c r="J7" s="257"/>
+      <c r="K7" s="275"/>
+      <c r="L7" s="250"/>
+      <c r="M7" s="250"/>
+      <c r="N7" s="250"/>
+      <c r="O7" s="250"/>
+      <c r="P7" s="283"/>
+    </row>
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="258"/>
+      <c r="C8" s="276"/>
+      <c r="D8" s="260"/>
+      <c r="E8" s="540"/>
+      <c r="F8" s="261"/>
+      <c r="G8" s="262"/>
+      <c r="H8" s="263"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="264"/>
+      <c r="K8" s="277"/>
+      <c r="L8" s="207"/>
+      <c r="M8" s="207"/>
+      <c r="N8" s="207"/>
+      <c r="O8" s="209"/>
+      <c r="P8" s="213"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="195"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="268"/>
+      <c r="E9" s="208"/>
+      <c r="F9" s="269"/>
+      <c r="G9" s="270"/>
+      <c r="H9" s="271"/>
+      <c r="I9" s="271"/>
+      <c r="J9" s="272"/>
+      <c r="K9" s="91"/>
+      <c r="L9" s="208"/>
+      <c r="M9" s="538"/>
+      <c r="N9" s="538"/>
+      <c r="O9" s="208"/>
+      <c r="P9" s="212"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>75</v>
       </c>
-      <c r="B7" s="691"/>
-[...52 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="250"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="252"/>
+      <c r="E10" s="537"/>
+      <c r="F10" s="254"/>
+      <c r="G10" s="255"/>
+      <c r="H10" s="256"/>
+      <c r="I10" s="256"/>
+      <c r="J10" s="539"/>
+      <c r="K10" s="275"/>
+      <c r="L10" s="250"/>
+      <c r="M10" s="250"/>
+      <c r="N10" s="250"/>
+      <c r="O10" s="250"/>
+      <c r="P10" s="283"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="279"/>
+      <c r="C11" s="276"/>
+      <c r="D11" s="260"/>
+      <c r="E11" s="207"/>
+      <c r="F11" s="261"/>
+      <c r="G11" s="262"/>
+      <c r="H11" s="263"/>
+      <c r="I11" s="263"/>
+      <c r="J11" s="264"/>
+      <c r="K11" s="280"/>
+      <c r="L11" s="207"/>
+      <c r="M11" s="207"/>
+      <c r="N11" s="207"/>
+      <c r="O11" s="210"/>
+      <c r="P11" s="214"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="281"/>
+      <c r="C12" s="278"/>
+      <c r="D12" s="268"/>
+      <c r="E12" s="208"/>
+      <c r="F12" s="269"/>
+      <c r="G12" s="270"/>
+      <c r="H12" s="271"/>
+      <c r="I12" s="271"/>
+      <c r="J12" s="272"/>
+      <c r="K12" s="91"/>
+      <c r="L12" s="208"/>
+      <c r="M12" s="208"/>
+      <c r="N12" s="208"/>
+      <c r="O12" s="211"/>
+      <c r="P12" s="215"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
         <v>76</v>
       </c>
-      <c r="B10" s="299"/>
-[...52 lines deleted...]
-      <c r="A13" s="198" t="s">
+      <c r="B13" s="536"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="274"/>
+      <c r="E13" s="537"/>
+      <c r="F13" s="254"/>
+      <c r="G13" s="255"/>
+      <c r="H13" s="256"/>
+      <c r="I13" s="256"/>
+      <c r="J13" s="257"/>
+      <c r="K13" s="275"/>
+      <c r="L13" s="250"/>
+      <c r="M13" s="250"/>
+      <c r="N13" s="250"/>
+      <c r="O13" s="250"/>
+      <c r="P13" s="283"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="168"/>
+      <c r="B14" s="258"/>
+      <c r="C14" s="276"/>
+      <c r="D14" s="260"/>
+      <c r="E14" s="540"/>
+      <c r="F14" s="261"/>
+      <c r="G14" s="262"/>
+      <c r="H14" s="263"/>
+      <c r="I14" s="91"/>
+      <c r="J14" s="264"/>
+      <c r="K14" s="277"/>
+      <c r="L14" s="207"/>
+      <c r="M14" s="207"/>
+      <c r="N14" s="207"/>
+      <c r="O14" s="209"/>
+      <c r="P14" s="213"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="66"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="104"/>
+      <c r="E15" s="69"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="101"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="103"/>
+      <c r="N15" s="538"/>
+      <c r="O15" s="127"/>
+      <c r="P15" s="150"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="691"/>
-[...52 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="141"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="196"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="151"/>
+      <c r="T16" s="112"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="131"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="104"/>
+      <c r="E17" s="131"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="34"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="39"/>
+      <c r="N17" s="64"/>
+      <c r="O17" s="46"/>
+      <c r="P17" s="152"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="174"/>
-[...35 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="50"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="70"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="56"/>
+      <c r="O18" s="60"/>
+      <c r="P18" s="151"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165"/>
+      <c r="B19" s="541"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="141"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="56"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="151"/>
+    </row>
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="168"/>
+      <c r="B20" s="375"/>
+      <c r="C20" s="376"/>
+      <c r="D20" s="105"/>
+      <c r="E20" s="375"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="448"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="19"/>
+      <c r="N20" s="57"/>
+      <c r="O20" s="17"/>
+      <c r="P20" s="153"/>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="169"/>
+      <c r="B21" s="66"/>
+      <c r="C21" s="59"/>
+      <c r="D21" s="104"/>
+      <c r="E21" s="66"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="39"/>
+      <c r="N21" s="64"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="152"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="170" t="s">
         <v>79</v>
       </c>
-      <c r="B18" s="57"/>
-[...87 lines deleted...]
-      <c r="P22" s="344"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="290"/>
+      <c r="P22" s="291"/>
     </row>
     <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="203"/>
-[...13 lines deleted...]
-      <c r="P23" s="346"/>
+      <c r="A23" s="170"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="70"/>
+      <c r="E23" s="558"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
+      <c r="N23" s="50"/>
+      <c r="O23" s="292"/>
+      <c r="P23" s="293"/>
     </row>
     <row r="24" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="204"/>
-[...14 lines deleted...]
-      <c r="P24" s="196"/>
+      <c r="A24" s="171"/>
+      <c r="B24" s="155"/>
+      <c r="C24" s="188"/>
+      <c r="D24" s="187"/>
+      <c r="E24" s="155"/>
+      <c r="F24" s="158"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="159"/>
+      <c r="I24" s="157"/>
+      <c r="J24" s="158"/>
+      <c r="K24" s="156"/>
+      <c r="L24" s="160"/>
+      <c r="M24" s="161"/>
+      <c r="N24" s="161"/>
+      <c r="O24" s="162"/>
+      <c r="P24" s="163"/>
     </row>
     <row r="25" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="167"/>
-[...13 lines deleted...]
-      <c r="O25" s="171"/>
+      <c r="A25" s="134"/>
+      <c r="B25" s="135"/>
+      <c r="C25" s="135"/>
+      <c r="D25" s="136"/>
+      <c r="E25" s="135"/>
+      <c r="F25" s="135"/>
+      <c r="G25" s="136"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="189"/>
+      <c r="J25" s="137"/>
+      <c r="K25" s="136"/>
+      <c r="L25" s="138"/>
+      <c r="M25" s="136"/>
+      <c r="N25" s="135"/>
+      <c r="O25" s="138"/>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.35">
-      <c r="A26" s="167"/>
-[...14 lines deleted...]
-      <c r="S26" s="168"/>
+      <c r="A26" s="134"/>
+      <c r="B26" s="138"/>
+      <c r="C26" s="138"/>
+      <c r="D26" s="136"/>
+      <c r="E26" s="138"/>
+      <c r="F26" s="138"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="138"/>
+      <c r="J26" s="138"/>
+      <c r="K26" s="136"/>
+      <c r="L26" s="138"/>
+      <c r="M26" s="136"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="S26" s="135"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.35">
-      <c r="B27" s="288"/>
-      <c r="H27" s="418"/>
+      <c r="B27" s="244"/>
+      <c r="H27" s="360"/>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.35">
-      <c r="B28" s="284"/>
+      <c r="B28" s="240"/>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.35">
-      <c r="E29" s="168"/>
-      <c r="I29" s="168"/>
+      <c r="E29" s="135"/>
+      <c r="I29" s="135"/>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.35">
-      <c r="I32" s="222"/>
+      <c r="I32" s="189"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.35">
-      <c r="B34" s="284"/>
+      <c r="B34" s="240"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.35">
-      <c r="E35" s="168"/>
-      <c r="I35" s="222"/>
+      <c r="E35" s="135"/>
+      <c r="I35" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{038DC7C7-BA49-4E4C-8E26-9147D93092A1}">
-  <dimension ref="A1:T56"/>
+  <dimension ref="A1:R35"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A41" sqref="A41:XFD41"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="24.6328125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.6328125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="16" width="15.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="32.08984375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.81640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="27.81640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="26.81640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.81640625" customWidth="1"/>
+    <col min="13" max="14" width="15.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:18" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...14 lines deleted...]
-      <c r="M1" s="1042"/>
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1041"/>
+      <c r="G1" s="1041"/>
+      <c r="H1" s="1041"/>
+      <c r="I1" s="1041"/>
+      <c r="J1" s="1041"/>
+      <c r="K1" s="1041"/>
+      <c r="L1" s="1041"/>
+      <c r="M1" s="1041"/>
       <c r="N1" s="1042"/>
-      <c r="O1" s="1042"/>
-[...6 lines deleted...]
-      <c r="B2" s="234" t="s">
+    </row>
+    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="292" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="246"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="247" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="246"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="246"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="246"/>
+      <c r="M2" s="180"/>
+      <c r="N2" s="181"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="232" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="293"/>
-[...3 lines deleted...]
-      <c r="H3" s="295" t="s">
+      <c r="E3" s="248"/>
+      <c r="F3" s="973" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="296" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="298" t="s">
+      <c r="G3" s="249" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="289" t="s">
+      <c r="H3" s="248"/>
+      <c r="I3" s="245" t="s">
         <v>9</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="248"/>
+      <c r="K3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="13" t="s">
+      <c r="L3" s="248"/>
+      <c r="M3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="175" t="s">
+      <c r="N3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="198" t="s">
+    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>106</v>
+      </c>
+      <c r="B4" s="327"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="254"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="254"/>
+      <c r="K4" s="337"/>
+      <c r="L4" s="254"/>
+      <c r="M4" s="547"/>
+      <c r="N4" s="549"/>
+    </row>
+    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="258"/>
+      <c r="C5" s="259"/>
+      <c r="D5" s="332"/>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="332"/>
+      <c r="H5" s="261"/>
+      <c r="I5" s="343"/>
+      <c r="J5" s="261"/>
+      <c r="K5" s="343"/>
+      <c r="L5" s="261"/>
+      <c r="M5" s="343"/>
+      <c r="N5" s="363"/>
+    </row>
+    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="325"/>
+      <c r="C6" s="267"/>
+      <c r="D6" s="333"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="269"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="269"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="269"/>
+      <c r="M6" s="339"/>
+      <c r="N6" s="364"/>
+    </row>
+    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>90</v>
+      </c>
+      <c r="B7" s="328"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="254"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="254"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="254"/>
+      <c r="M7" s="547"/>
+      <c r="N7" s="549"/>
+      <c r="O7" s="227"/>
+    </row>
+    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="329"/>
+      <c r="C8" s="276"/>
+      <c r="D8" s="334"/>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="340"/>
+      <c r="H8" s="261"/>
+      <c r="I8" s="336"/>
+      <c r="J8" s="261"/>
+      <c r="K8" s="332"/>
+      <c r="L8" s="261"/>
+      <c r="M8" s="353"/>
+      <c r="N8" s="365"/>
+    </row>
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="326"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="333"/>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="269"/>
+      <c r="I9" s="344"/>
+      <c r="J9" s="269"/>
+      <c r="K9" s="347"/>
+      <c r="L9" s="269"/>
+      <c r="M9" s="339"/>
+      <c r="N9" s="364"/>
+    </row>
+    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>107</v>
       </c>
-      <c r="B4" s="385"/>
-[...52 lines deleted...]
-      <c r="A7" s="198" t="s">
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="335"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="254"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="254"/>
+      <c r="M10" s="547"/>
+      <c r="N10" s="549"/>
+      <c r="O10" s="227"/>
+    </row>
+    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="329"/>
+      <c r="C11" s="276"/>
+      <c r="D11" s="332"/>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="332"/>
+      <c r="H11" s="261"/>
+      <c r="I11" s="345"/>
+      <c r="J11" s="261"/>
+      <c r="K11" s="348"/>
+      <c r="L11" s="261"/>
+      <c r="M11" s="354"/>
+      <c r="N11" s="366"/>
+    </row>
+    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="325"/>
+      <c r="C12" s="278"/>
+      <c r="D12" s="333"/>
+      <c r="E12" s="269"/>
+      <c r="F12" s="281"/>
+      <c r="G12" s="338"/>
+      <c r="H12" s="269"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="269"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="269"/>
+      <c r="M12" s="355"/>
+      <c r="N12" s="367"/>
+    </row>
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
         <v>91</v>
       </c>
-      <c r="B7" s="386"/>
-[...53 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B13" s="328"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="328"/>
+      <c r="E13" s="254"/>
+      <c r="F13" s="302"/>
+      <c r="G13" s="337"/>
+      <c r="H13" s="254"/>
+      <c r="I13" s="328"/>
+      <c r="J13" s="254"/>
+      <c r="K13" s="337"/>
+      <c r="L13" s="254"/>
+      <c r="M13" s="547"/>
+      <c r="N13" s="549"/>
+      <c r="O13" s="227"/>
+    </row>
+    <row r="14" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="205"/>
+      <c r="B14" s="330"/>
+      <c r="C14" s="276"/>
+      <c r="D14" s="336"/>
+      <c r="E14" s="261"/>
+      <c r="F14" s="279"/>
+      <c r="G14" s="342"/>
+      <c r="H14" s="261"/>
+      <c r="I14" s="342"/>
+      <c r="J14" s="261"/>
+      <c r="K14" s="349"/>
+      <c r="L14" s="261"/>
+      <c r="M14" s="356"/>
+      <c r="N14" s="358"/>
+    </row>
+    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="308"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="115"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="341"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="103"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="350"/>
+      <c r="L15" s="27"/>
+      <c r="M15" s="357"/>
+      <c r="N15" s="359"/>
+    </row>
+    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>108</v>
       </c>
-      <c r="B10" s="386"/>
-[...110 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="141"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="806" t="s">
+        <v>253</v>
+      </c>
+      <c r="E16" s="809">
+        <v>1.3</v>
+      </c>
+      <c r="F16" s="974" t="s">
+        <v>382</v>
+      </c>
+      <c r="G16" s="25"/>
+      <c r="H16" s="809"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="809"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="809"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="151"/>
+      <c r="R16" s="112"/>
+    </row>
+    <row r="17" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="411"/>
+      <c r="C17" s="380"/>
+      <c r="D17" s="805"/>
+      <c r="E17" s="386"/>
+      <c r="F17" s="385"/>
+      <c r="G17" s="384"/>
+      <c r="H17" s="386"/>
+      <c r="I17" s="39"/>
+      <c r="J17" s="386"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="386"/>
+      <c r="M17" s="46"/>
+      <c r="N17" s="152"/>
+    </row>
+    <row r="18" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>109</v>
       </c>
-      <c r="B16" s="174"/>
-[...37 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="412"/>
+      <c r="C18" s="388"/>
+      <c r="D18" s="412"/>
+      <c r="E18" s="390"/>
+      <c r="F18" s="392"/>
+      <c r="G18" s="810" t="s">
+        <v>374</v>
+      </c>
+      <c r="H18" s="36">
+        <v>2.4</v>
+      </c>
+      <c r="I18" s="643" t="s">
+        <v>373</v>
+      </c>
+      <c r="J18" s="824" t="s">
+        <v>381</v>
+      </c>
+      <c r="K18" s="818" t="s">
+        <v>375</v>
+      </c>
+      <c r="L18" s="412"/>
+      <c r="M18" s="819"/>
+      <c r="N18" s="151"/>
+    </row>
+    <row r="19" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165"/>
+      <c r="C19" s="388"/>
+      <c r="D19" s="609" t="s">
+        <v>248</v>
+      </c>
+      <c r="E19" s="23">
+        <v>1.3</v>
+      </c>
+      <c r="F19" s="974" t="s">
+        <v>382</v>
+      </c>
+      <c r="H19" s="41"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="151"/>
+    </row>
+    <row r="20" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="168"/>
+      <c r="C20" s="394"/>
+      <c r="D20" s="675"/>
+      <c r="E20" s="399"/>
+      <c r="F20" s="975" t="s">
+        <v>383</v>
+      </c>
+      <c r="G20" s="811" t="s">
+        <v>376</v>
+      </c>
+      <c r="H20" s="23">
+        <v>2.4</v>
+      </c>
+      <c r="I20" s="57"/>
+      <c r="J20" s="621"/>
+      <c r="K20" s="57"/>
+      <c r="L20" s="378"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="153"/>
+    </row>
+    <row r="21" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="284"/>
+      <c r="C21" s="400"/>
+      <c r="D21" s="437"/>
+      <c r="E21" s="403"/>
+      <c r="F21" s="405"/>
+      <c r="G21" s="132"/>
+      <c r="H21" s="403"/>
+      <c r="I21" s="311"/>
+      <c r="J21" s="403"/>
+      <c r="K21" s="311"/>
+      <c r="L21" s="317"/>
+      <c r="M21" s="312"/>
+      <c r="N21" s="313"/>
+    </row>
+    <row r="22" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="284"/>
+      <c r="B22" s="317"/>
+      <c r="C22" s="400"/>
+      <c r="D22" s="807" t="s">
+        <v>343</v>
+      </c>
+      <c r="E22" s="219">
+        <v>1.3</v>
+      </c>
+      <c r="F22" s="405"/>
+      <c r="G22" s="817" t="s">
+        <v>287</v>
+      </c>
+      <c r="H22" s="403" t="s">
+        <v>381</v>
+      </c>
+      <c r="I22" s="468"/>
+      <c r="J22" s="403"/>
+      <c r="K22" s="311"/>
+      <c r="L22" s="317"/>
+      <c r="M22" s="312"/>
+      <c r="N22" s="313"/>
+    </row>
+    <row r="23" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="284"/>
+      <c r="B23" s="317"/>
+      <c r="C23" s="400"/>
+      <c r="D23" s="468"/>
+      <c r="E23" s="403"/>
+      <c r="F23" s="405"/>
+      <c r="G23" s="812"/>
+      <c r="H23" s="403"/>
+      <c r="I23" s="311"/>
+      <c r="J23" s="403"/>
+      <c r="K23" s="311"/>
+      <c r="L23" s="317"/>
+      <c r="M23" s="312"/>
+      <c r="N23" s="313"/>
+    </row>
+    <row r="24" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="284"/>
+      <c r="B24" s="317"/>
+      <c r="C24" s="400"/>
+      <c r="D24" s="661"/>
+      <c r="E24" s="403"/>
+      <c r="F24" s="405"/>
+      <c r="G24" s="656" t="s">
+        <v>394</v>
+      </c>
+      <c r="H24" s="403">
+        <v>2.4</v>
+      </c>
+      <c r="J24" s="403"/>
+      <c r="K24" s="311"/>
+      <c r="L24" s="317"/>
+      <c r="M24" s="312"/>
+      <c r="N24" s="313"/>
+    </row>
+    <row r="25" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="169"/>
+      <c r="B25" s="385"/>
+      <c r="C25" s="406"/>
+      <c r="D25" s="415"/>
+      <c r="E25" s="386"/>
+      <c r="F25" s="386"/>
+      <c r="G25" s="381"/>
+      <c r="H25" s="433"/>
+      <c r="I25" s="64"/>
+      <c r="J25" s="433"/>
+      <c r="K25" s="64"/>
+      <c r="L25" s="385"/>
+      <c r="M25" s="46"/>
+      <c r="N25" s="152"/>
+    </row>
+    <row r="26" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="170" t="s">
         <v>110</v>
       </c>
-      <c r="B18" s="475"/>
-[...677 lines deleted...]
-      <c r="E56" s="168"/>
+      <c r="B26" s="387"/>
+      <c r="C26" s="388"/>
+      <c r="D26" s="412"/>
+      <c r="E26" s="390"/>
+      <c r="F26" s="392"/>
+      <c r="G26" s="472"/>
+      <c r="H26" s="390"/>
+      <c r="I26" s="50"/>
+      <c r="J26" s="390"/>
+      <c r="K26" s="50"/>
+      <c r="L26" s="387"/>
+      <c r="M26" s="820"/>
+      <c r="N26" s="416"/>
+    </row>
+    <row r="27" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="170"/>
+      <c r="B27" s="377"/>
+      <c r="C27" s="58"/>
+      <c r="D27" s="808" t="s">
+        <v>286</v>
+      </c>
+      <c r="E27" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="F27" s="974" t="s">
+        <v>382</v>
+      </c>
+      <c r="G27" s="643" t="s">
+        <v>377</v>
+      </c>
+      <c r="H27" s="36">
+        <v>2.4</v>
+      </c>
+      <c r="I27" s="643" t="s">
+        <v>378</v>
+      </c>
+      <c r="J27" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="821"/>
+      <c r="N27" s="370"/>
+      <c r="O27" s="227"/>
+    </row>
+    <row r="28" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="170"/>
+      <c r="B28" s="377"/>
+      <c r="C28" s="388"/>
+      <c r="D28" s="314"/>
+      <c r="E28" s="390"/>
+      <c r="F28" s="392"/>
+      <c r="G28" s="133"/>
+      <c r="H28" s="390"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="390"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="387"/>
+      <c r="M28" s="821"/>
+      <c r="N28" s="370"/>
+    </row>
+    <row r="29" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="239"/>
+      <c r="B29" s="378"/>
+      <c r="C29" s="417"/>
+      <c r="D29" s="437"/>
+      <c r="E29" s="419"/>
+      <c r="F29" s="421"/>
+      <c r="G29" s="643" t="s">
+        <v>379</v>
+      </c>
+      <c r="H29" s="419"/>
+      <c r="I29" s="115"/>
+      <c r="J29" s="419"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="564"/>
+      <c r="M29" s="822"/>
+      <c r="N29" s="424"/>
+    </row>
+    <row r="30" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="171"/>
+      <c r="B30" s="426"/>
+      <c r="C30" s="427"/>
+      <c r="D30" s="426"/>
+      <c r="E30" s="428"/>
+      <c r="F30" s="429"/>
+      <c r="G30" s="686"/>
+      <c r="H30" s="428"/>
+      <c r="I30" s="670"/>
+      <c r="J30" s="428"/>
+      <c r="K30" s="670"/>
+      <c r="L30" s="426"/>
+      <c r="M30" s="823"/>
+      <c r="N30" s="163"/>
+    </row>
+    <row r="31" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="134"/>
+      <c r="B31" s="135"/>
+      <c r="C31" s="135"/>
+      <c r="D31" s="135"/>
+      <c r="E31" s="135"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="138"/>
+      <c r="H31" s="135"/>
+      <c r="I31" s="136"/>
+      <c r="J31" s="135"/>
+      <c r="K31" s="135"/>
+      <c r="L31" s="135"/>
+      <c r="M31" s="138"/>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A32" s="80"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="L32" s="80"/>
+    </row>
+    <row r="33" spans="2:7" x14ac:dyDescent="0.35">
+      <c r="D33" s="5"/>
+      <c r="F33" s="235"/>
+      <c r="G33" s="236"/>
+    </row>
+    <row r="34" spans="2:7" x14ac:dyDescent="0.35">
+      <c r="B34" s="244"/>
+      <c r="D34" s="135"/>
+      <c r="F34" s="360"/>
+      <c r="G34" s="372"/>
+    </row>
+    <row r="35" spans="2:7" x14ac:dyDescent="0.35">
+      <c r="D35" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ADA53A1-3FD7-492F-8B54-28F231EBAD6A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T54"/>
+  <dimension ref="A1:Q55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="22.90625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="4.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.36328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.36328125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="31.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.1796875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.36328125" customWidth="1"/>
+    <col min="12" max="12" width="13.36328125" style="323" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:13" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1038"/>
+    </row>
+    <row r="2" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="184"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="184"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="351"/>
+      <c r="M2" s="181"/>
+    </row>
+    <row r="3" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="232" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="230"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="197"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="227" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="200"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="200"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="352" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="282" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>111</v>
+      </c>
+      <c r="B4" s="692"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="976"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="251"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="251"/>
+      <c r="K4" s="337"/>
+      <c r="L4" s="553"/>
+      <c r="M4" s="548"/>
+    </row>
+    <row r="5" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="689" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="700" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="279"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="259"/>
+      <c r="I5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="259"/>
+      <c r="K5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="M5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="690" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="281"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="267"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="267"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="555"/>
+      <c r="M6" s="550"/>
+    </row>
+    <row r="7" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="328"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="302"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="251"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="251"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="553"/>
+      <c r="M7" s="548"/>
+    </row>
+    <row r="8" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="165"/>
+      <c r="B8" s="91"/>
+      <c r="C8" s="251"/>
+      <c r="D8" s="884" t="s">
+        <v>371</v>
+      </c>
+      <c r="E8" s="254"/>
+      <c r="F8" s="975" t="s">
+        <v>383</v>
+      </c>
+      <c r="G8" s="332"/>
+      <c r="H8" s="251"/>
+      <c r="I8" s="332"/>
+      <c r="J8" s="251"/>
+      <c r="K8" s="332"/>
+      <c r="L8" s="804"/>
+      <c r="M8" s="623"/>
+    </row>
+    <row r="9" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="168"/>
+      <c r="B9" s="694" t="s">
+        <v>354</v>
+      </c>
+      <c r="C9" s="276"/>
+      <c r="D9" s="1029" t="s">
+        <v>372</v>
+      </c>
+      <c r="E9" s="22">
+        <v>1.3</v>
+      </c>
+      <c r="F9" s="279"/>
+      <c r="G9" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H9" s="276"/>
+      <c r="I9" s="689" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="410" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J9" s="276"/>
+      <c r="K9" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L9" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M9" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="169"/>
+      <c r="B10" s="693"/>
+      <c r="C10" s="278"/>
+      <c r="D10" s="1028"/>
+      <c r="E10" s="269"/>
+      <c r="F10" s="281"/>
+      <c r="G10" s="339"/>
+      <c r="H10" s="278"/>
+      <c r="I10" s="344"/>
+      <c r="J10" s="278"/>
+      <c r="K10" s="347"/>
+      <c r="L10" s="555"/>
+      <c r="M10" s="550"/>
+    </row>
+    <row r="11" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="165" t="s">
         <v>112</v>
       </c>
-      <c r="B4" s="385"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B11" s="328"/>
+      <c r="C11" s="251"/>
+      <c r="D11" s="335"/>
+      <c r="E11" s="254"/>
+      <c r="F11" s="302"/>
+      <c r="G11" s="337"/>
+      <c r="H11" s="251"/>
+      <c r="I11" s="328"/>
+      <c r="J11" s="251"/>
+      <c r="K11" s="328"/>
+      <c r="L11" s="553"/>
+      <c r="M11" s="551"/>
+    </row>
+    <row r="12" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="168"/>
+      <c r="B12" s="689" t="s">
+        <v>351</v>
+      </c>
+      <c r="C12" s="276"/>
+      <c r="D12" s="697" t="s">
+        <v>353</v>
+      </c>
+      <c r="E12" s="263"/>
+      <c r="F12" s="980" t="s">
+        <v>390</v>
+      </c>
+      <c r="G12" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H12" s="276"/>
+      <c r="I12" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J12" s="276"/>
+      <c r="K12" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L12" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="M12" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="169"/>
+      <c r="B13" s="690" t="s">
+        <v>352</v>
+      </c>
+      <c r="C13" s="278"/>
+      <c r="D13" s="698" t="s">
+        <v>252</v>
+      </c>
+      <c r="E13" s="38">
+        <v>1.3</v>
+      </c>
+      <c r="F13" s="281"/>
+      <c r="G13" s="338"/>
+      <c r="H13" s="278"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="278"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="355"/>
+      <c r="M13" s="552"/>
+    </row>
+    <row r="14" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="204" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="668"/>
+      <c r="C14" s="251"/>
+      <c r="D14" s="328"/>
+      <c r="E14" s="254"/>
+      <c r="F14" s="302"/>
+      <c r="G14" s="337"/>
+      <c r="H14" s="251"/>
+      <c r="I14" s="328"/>
+      <c r="J14" s="251"/>
+      <c r="K14" s="337"/>
+      <c r="L14" s="546"/>
+      <c r="M14" s="551"/>
+    </row>
+    <row r="15" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="622"/>
+      <c r="B15" s="696" t="s">
+        <v>354</v>
+      </c>
+      <c r="C15" s="251"/>
+      <c r="D15" s="689" t="s">
+        <v>395</v>
+      </c>
+      <c r="E15" s="254"/>
+      <c r="F15" s="980" t="s">
+        <v>390</v>
+      </c>
+      <c r="G15" s="673" t="s">
+        <v>314</v>
+      </c>
+      <c r="H15" s="493">
+        <v>1.3</v>
+      </c>
+      <c r="I15" s="1027" t="s">
+        <v>300</v>
+      </c>
+      <c r="J15" s="493">
+        <v>2.4</v>
+      </c>
+      <c r="K15" s="667"/>
+      <c r="L15" s="662"/>
+      <c r="M15" s="623"/>
+    </row>
+    <row r="16" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="238"/>
+      <c r="B16" s="695"/>
+      <c r="C16" s="637"/>
+      <c r="D16" s="694" t="s">
+        <v>356</v>
+      </c>
+      <c r="E16" s="263"/>
+      <c r="F16" s="349"/>
+      <c r="G16" s="588" t="s">
+        <v>362</v>
+      </c>
+      <c r="H16" s="637"/>
+      <c r="I16" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="J16" s="637"/>
+      <c r="K16" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L16" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M16" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="205" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="563"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="414"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="341"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="103"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="350"/>
+      <c r="L17" s="357"/>
+      <c r="M17" s="359"/>
+    </row>
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>113</v>
       </c>
-      <c r="B10" s="386"/>
-[...133 lines deleted...]
-      <c r="A17" s="198" t="s">
+      <c r="B18" s="141"/>
+      <c r="C18" s="107"/>
+      <c r="D18" s="196"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="107"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="107"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="431"/>
+      <c r="M18" s="151"/>
+      <c r="Q18" s="112"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="285"/>
+      <c r="B19" s="572" t="s">
+        <v>208</v>
+      </c>
+      <c r="C19" s="458">
+        <v>1.3</v>
+      </c>
+      <c r="D19" s="115"/>
+      <c r="E19" s="138"/>
+      <c r="F19" s="980" t="s">
+        <v>384</v>
+      </c>
+      <c r="G19" s="572" t="s">
+        <v>309</v>
+      </c>
+      <c r="H19" s="458">
+        <v>2.4</v>
+      </c>
+      <c r="I19" s="462"/>
+      <c r="J19" s="458"/>
+      <c r="K19" s="461"/>
+      <c r="L19" s="562"/>
+      <c r="M19" s="464"/>
+      <c r="Q19" s="112"/>
+    </row>
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="169"/>
+      <c r="B20" s="615"/>
+      <c r="C20" s="59"/>
+      <c r="D20" s="432"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="59"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="59"/>
+      <c r="K20" s="64"/>
+      <c r="L20" s="433"/>
+      <c r="M20" s="152"/>
+    </row>
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="165" t="s">
         <v>114</v>
       </c>
-      <c r="B17" s="174"/>
-[...57 lines deleted...]
-      <c r="A20" s="198" t="s">
+      <c r="B21" s="196"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="115"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="56"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="58"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="58"/>
+      <c r="K21" s="56"/>
+      <c r="L21" s="431"/>
+      <c r="M21" s="151"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="165"/>
+      <c r="B22" s="573" t="s">
+        <v>194</v>
+      </c>
+      <c r="C22" s="107">
+        <v>1.3</v>
+      </c>
+      <c r="D22" s="663" t="s">
+        <v>221</v>
+      </c>
+      <c r="E22" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="F22" s="975" t="s">
+        <v>385</v>
+      </c>
+      <c r="G22" s="644" t="s">
+        <v>276</v>
+      </c>
+      <c r="H22" s="107">
+        <v>2.4</v>
+      </c>
+      <c r="I22" s="646" t="s">
+        <v>288</v>
+      </c>
+      <c r="J22" s="107" t="s">
+        <v>381</v>
+      </c>
+      <c r="K22" s="56"/>
+      <c r="L22" s="431"/>
+      <c r="M22" s="151"/>
+    </row>
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="165"/>
+      <c r="B23" s="506"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="661"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="58"/>
+      <c r="I23" s="57"/>
+      <c r="J23" s="58"/>
+      <c r="K23" s="56"/>
+      <c r="L23" s="431"/>
+      <c r="M23" s="151"/>
+    </row>
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="165"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="1035" t="s">
+        <v>241</v>
+      </c>
+      <c r="E24" s="23">
+        <v>2.4</v>
+      </c>
+      <c r="F24" s="56"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="58"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="56"/>
+      <c r="L24" s="431"/>
+      <c r="M24" s="151"/>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="169"/>
+      <c r="B25" s="66"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="66"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="64"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="59"/>
+      <c r="I25" s="39"/>
+      <c r="J25" s="59"/>
+      <c r="K25" s="64"/>
+      <c r="L25" s="433"/>
+      <c r="M25" s="152"/>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="170" t="s">
         <v>115</v>
       </c>
-      <c r="B20" s="229"/>
-[...135 lines deleted...]
-      <c r="M26" s="897" t="s">
+      <c r="B26" s="50"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="50"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="56"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="58"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="58"/>
+      <c r="K26" s="50"/>
+      <c r="L26" s="290"/>
+      <c r="M26" s="291"/>
+    </row>
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="170"/>
+      <c r="B27" s="978" t="s">
+        <v>349</v>
+      </c>
+      <c r="C27" s="107">
+        <v>2.4</v>
+      </c>
+      <c r="D27" s="663" t="s">
         <v>334</v>
       </c>
-      <c r="N26" s="57"/>
-[...27 lines deleted...]
-      <c r="E28" s="937" t="s">
+      <c r="E27" s="825" t="s">
+        <v>381</v>
+      </c>
+      <c r="F27" s="975" t="s">
+        <v>385</v>
+      </c>
+      <c r="G27" s="644" t="s">
+        <v>270</v>
+      </c>
+      <c r="H27" s="107">
+        <v>1.3</v>
+      </c>
+      <c r="I27" s="644" t="s">
+        <v>313</v>
+      </c>
+      <c r="J27" s="107"/>
+      <c r="K27" s="50"/>
+      <c r="L27" s="292"/>
+      <c r="M27" s="802"/>
+    </row>
+    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="166"/>
+      <c r="B28" s="979" t="s">
+        <v>350</v>
+      </c>
+      <c r="C28" s="113"/>
+      <c r="D28" s="661"/>
+      <c r="E28" s="440"/>
+      <c r="F28" s="57"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="442"/>
+      <c r="J28" s="113"/>
+      <c r="K28" s="375"/>
+      <c r="L28" s="774" t="s">
+        <v>367</v>
+      </c>
+      <c r="M28" s="777" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="216"/>
+      <c r="B29" s="314"/>
+      <c r="C29" s="436"/>
+      <c r="D29" s="664" t="s">
+        <v>250</v>
+      </c>
+      <c r="E29" s="826">
+        <v>1.3</v>
+      </c>
+      <c r="F29" s="311"/>
+      <c r="G29" s="649" t="s">
         <v>254</v>
       </c>
-      <c r="F28" s="644"/>
-[...86 lines deleted...]
-      <c r="A35">
+      <c r="H29" s="217" t="s">
+        <v>381</v>
+      </c>
+      <c r="I29" s="223"/>
+      <c r="J29" s="436"/>
+      <c r="K29" s="223"/>
+      <c r="L29" s="779" t="s">
+        <v>369</v>
+      </c>
+      <c r="M29" s="777" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="216"/>
+      <c r="B30" s="445"/>
+      <c r="C30" s="436"/>
+      <c r="D30" s="437"/>
+      <c r="E30" s="516"/>
+      <c r="F30" s="311"/>
+      <c r="H30" s="436"/>
+      <c r="I30" s="223"/>
+      <c r="J30" s="436"/>
+      <c r="K30" s="223"/>
+      <c r="L30" s="588"/>
+      <c r="M30" s="803"/>
+    </row>
+    <row r="31" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="171"/>
+      <c r="B31" s="155"/>
+      <c r="C31" s="188"/>
+      <c r="D31" s="408"/>
+      <c r="E31" s="409"/>
+      <c r="F31" s="449"/>
+      <c r="G31" s="155"/>
+      <c r="H31" s="188"/>
+      <c r="I31" s="161"/>
+      <c r="J31" s="188"/>
+      <c r="K31" s="161"/>
+      <c r="L31" s="450"/>
+      <c r="M31" s="163"/>
+    </row>
+    <row r="32" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="134"/>
+      <c r="B32" s="135"/>
+      <c r="C32" s="135"/>
+      <c r="D32" s="135"/>
+      <c r="E32" s="135"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="138"/>
+      <c r="H32" s="135"/>
+      <c r="I32" s="136"/>
+      <c r="J32" s="135"/>
+      <c r="K32" s="135"/>
+      <c r="L32" s="419"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A33" s="134"/>
+      <c r="B33" s="138"/>
+      <c r="C33" s="138"/>
+      <c r="D33" s="138"/>
+      <c r="E33" s="138"/>
+      <c r="F33" s="29"/>
+      <c r="H33" s="138"/>
+      <c r="I33" s="136"/>
+      <c r="J33" s="138"/>
+      <c r="K33" s="138"/>
+      <c r="L33" s="419"/>
+      <c r="P33" s="135"/>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="B35" s="315"/>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A36">
         <v>260514</v>
       </c>
-      <c r="B35" s="1029" t="s">
-[...75 lines deleted...]
-      <c r="E54" s="284"/>
+      <c r="B36" s="688" t="s">
+        <v>299</v>
+      </c>
+      <c r="D36" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="B44" s="315"/>
+      <c r="D44" s="135"/>
+      <c r="G44" s="240"/>
+      <c r="I44" s="316"/>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A46" s="240"/>
+      <c r="B46" s="240"/>
+      <c r="C46" s="240"/>
+      <c r="D46" s="240"/>
+      <c r="G46" s="240"/>
+      <c r="H46" s="240"/>
+      <c r="I46" s="240"/>
+      <c r="J46" s="240"/>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A47" s="240"/>
+      <c r="B47" s="240"/>
+      <c r="C47" s="240"/>
+      <c r="D47" s="240"/>
+      <c r="H47" s="240"/>
+      <c r="J47" s="240"/>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A48" s="240"/>
+      <c r="B48" s="240"/>
+      <c r="C48" s="240"/>
+      <c r="D48" s="240"/>
+      <c r="G48" s="240"/>
+      <c r="H48" s="240"/>
+      <c r="I48" s="240"/>
+      <c r="J48" s="240"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="G49" s="240"/>
+      <c r="I49" s="240"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="G50" s="240"/>
+      <c r="I50" s="240"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="240"/>
+      <c r="B53" s="240"/>
+      <c r="C53" s="240"/>
+      <c r="D53" s="240"/>
+      <c r="H53" s="240"/>
+      <c r="J53" s="240"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="240"/>
+      <c r="B55" s="240"/>
+      <c r="C55" s="240"/>
+      <c r="D55" s="240"/>
+      <c r="H55" s="240"/>
+      <c r="J55" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DBD3DA2-5A95-4E59-A48B-7CAD057FA838}">
-  <dimension ref="A1:T40"/>
+  <dimension ref="A1:Q41"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="O25" sqref="O25:P29"/>
+    <sheetView topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L28" sqref="L28:M30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="23.54296875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="3.36328125" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16" width="14.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="25.81640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="23.81640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.36328125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:13" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1" s="286"/>
+      <c r="F1" s="1043"/>
+      <c r="G1" s="1043"/>
+      <c r="H1" s="1043"/>
+      <c r="I1" s="1043"/>
+      <c r="J1" s="1043"/>
+      <c r="K1" s="1043"/>
+      <c r="L1" s="1043"/>
+      <c r="M1" s="1044"/>
+    </row>
+    <row r="2" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="287"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="287"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="287"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="180"/>
+      <c r="M2" s="181"/>
+    </row>
+    <row r="3" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="287" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="242"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="285" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="242"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="242"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="282" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" s="327"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="711"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="254"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="254"/>
+      <c r="K4" s="337"/>
+      <c r="L4" s="547"/>
+      <c r="M4" s="549"/>
+    </row>
+    <row r="5" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="710" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="M5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="269"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="269"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="339"/>
+      <c r="M6" s="364"/>
+    </row>
+    <row r="7" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="707"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="254"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="254"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="547"/>
+      <c r="M7" s="549"/>
+    </row>
+    <row r="8" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="706" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="689" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J8" s="261"/>
+      <c r="K8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="339"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="708" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="269"/>
+      <c r="I9" s="344"/>
+      <c r="J9" s="269"/>
+      <c r="K9" s="347"/>
+      <c r="L9" s="339"/>
+      <c r="M9" s="364"/>
+    </row>
+    <row r="10" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>117</v>
       </c>
-      <c r="B4" s="385"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="712"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="254"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="546"/>
+      <c r="M10" s="551"/>
+    </row>
+    <row r="11" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="371" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="M11" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="284"/>
+      <c r="B12" s="584" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="451"/>
+      <c r="D12" s="569" t="s">
+        <v>397</v>
+      </c>
+      <c r="E12" s="452"/>
+      <c r="F12" s="453"/>
+      <c r="G12" s="345"/>
+      <c r="H12" s="454"/>
+      <c r="I12" s="455"/>
+      <c r="J12" s="452"/>
+      <c r="K12" s="348"/>
+      <c r="L12" s="354"/>
+      <c r="M12" s="559"/>
+    </row>
+    <row r="13" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="169"/>
+      <c r="B13" s="704"/>
+      <c r="C13" s="278"/>
+      <c r="D13" s="333"/>
+      <c r="E13" s="269"/>
+      <c r="F13" s="281"/>
+      <c r="G13" s="338"/>
+      <c r="H13" s="300"/>
+      <c r="I13" s="815"/>
+      <c r="J13" s="269"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="355"/>
+      <c r="M13" s="367"/>
+    </row>
+    <row r="14" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="165" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="328"/>
+      <c r="C14" s="251"/>
+      <c r="D14" s="328"/>
+      <c r="E14" s="254"/>
+      <c r="F14" s="302"/>
+      <c r="G14" s="832"/>
+      <c r="H14" s="303"/>
+      <c r="I14" s="831"/>
+      <c r="J14" s="254"/>
+      <c r="K14" s="337"/>
+      <c r="L14" s="547"/>
+      <c r="M14" s="549"/>
+    </row>
+    <row r="15" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="168"/>
+      <c r="B15" s="665" t="s">
+        <v>354</v>
+      </c>
+      <c r="C15" s="276"/>
+      <c r="D15" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E15" s="261"/>
+      <c r="F15" s="279"/>
+      <c r="G15" s="827" t="s">
+        <v>362</v>
+      </c>
+      <c r="H15" s="261"/>
+      <c r="I15" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="J15" s="261"/>
+      <c r="K15" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L15" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M15" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="169"/>
+      <c r="B16" s="705"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="713" t="s">
+        <v>356</v>
+      </c>
+      <c r="E16" s="27"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="736"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="830"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="350"/>
+      <c r="L16" s="357"/>
+      <c r="M16" s="359"/>
+    </row>
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="165" t="s">
         <v>118</v>
       </c>
-      <c r="B10" s="386"/>
-[...126 lines deleted...]
-      <c r="A17" s="198" t="s">
+      <c r="B17" s="456"/>
+      <c r="C17" s="107"/>
+      <c r="D17" s="196"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="70"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="56"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="151"/>
+      <c r="Q17" s="112"/>
+    </row>
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="285"/>
+      <c r="B18" s="457"/>
+      <c r="C18" s="458"/>
+      <c r="D18" s="457"/>
+      <c r="E18" s="138"/>
+      <c r="F18" s="461"/>
+      <c r="G18" s="459"/>
+      <c r="H18" s="138"/>
+      <c r="I18" s="461"/>
+      <c r="J18" s="138"/>
+      <c r="K18" s="461"/>
+      <c r="L18" s="463"/>
+      <c r="M18" s="464"/>
+      <c r="Q18" s="112"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="169"/>
+      <c r="B19" s="225"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="465"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="104"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="64"/>
+      <c r="L19" s="46"/>
+      <c r="M19" s="152"/>
+    </row>
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="165" t="s">
         <v>119</v>
       </c>
-      <c r="B17" s="541"/>
-[...54 lines deleted...]
-      <c r="A20" s="198" t="s">
+      <c r="B20" s="196"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="30"/>
+      <c r="K20" s="56"/>
+      <c r="L20" s="60"/>
+      <c r="M20" s="151"/>
+    </row>
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="165"/>
+      <c r="B21" s="568" t="s">
+        <v>201</v>
+      </c>
+      <c r="C21" s="107">
+        <v>1.3</v>
+      </c>
+      <c r="D21" s="50"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="974" t="s">
+        <v>386</v>
+      </c>
+      <c r="G21" s="833" t="s">
+        <v>260</v>
+      </c>
+      <c r="H21" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="I21" s="565" t="s">
+        <v>323</v>
+      </c>
+      <c r="J21" s="36">
+        <v>2.4</v>
+      </c>
+      <c r="K21" s="56"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="151"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="165"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="151"/>
+    </row>
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="165"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="447"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="643" t="s">
+        <v>277</v>
+      </c>
+      <c r="H23" s="36">
+        <v>2.4</v>
+      </c>
+      <c r="I23" s="833" t="s">
+        <v>398</v>
+      </c>
+      <c r="J23" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="K23" s="56"/>
+      <c r="L23" s="60"/>
+      <c r="M23" s="151"/>
+    </row>
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="169"/>
+      <c r="B24" s="66"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="385"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="104"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="64"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="64"/>
+      <c r="L24" s="46"/>
+      <c r="M24" s="152"/>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="170" t="s">
         <v>120</v>
       </c>
-      <c r="B20" s="229"/>
-[...132 lines deleted...]
-      <c r="O26" s="999" t="s">
+      <c r="B25" s="50"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="387"/>
+      <c r="E25" s="30"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="430"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="50"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="715"/>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="166"/>
+      <c r="B26" s="447"/>
+      <c r="C26" s="376"/>
+      <c r="D26" s="411"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="980" t="s">
+        <v>384</v>
+      </c>
+      <c r="G26" s="634" t="s">
+        <v>266</v>
+      </c>
+      <c r="H26" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="I26" s="375"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="375"/>
+      <c r="L26" s="701" t="s">
+        <v>367</v>
+      </c>
+      <c r="M26" s="717" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="216"/>
+      <c r="B27" s="445"/>
+      <c r="C27" s="217"/>
+      <c r="D27" s="467"/>
+      <c r="E27" s="444"/>
+      <c r="F27" s="974" t="s">
+        <v>387</v>
+      </c>
+      <c r="G27" s="834"/>
+      <c r="H27" s="444"/>
+      <c r="I27" s="225"/>
+      <c r="J27" s="444"/>
+      <c r="K27" s="225"/>
+      <c r="L27" s="771" t="s">
+        <v>369</v>
+      </c>
+      <c r="M27" s="792" t="s">
         <v>370</v>
       </c>
-      <c r="P26" s="1033" t="s">
-[...107 lines deleted...]
-      <c r="I40" s="222"/>
+    </row>
+    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="216"/>
+      <c r="B28" s="446"/>
+      <c r="C28" s="217"/>
+      <c r="D28" s="467"/>
+      <c r="E28" s="444"/>
+      <c r="F28" s="221"/>
+      <c r="G28" s="133"/>
+      <c r="H28" s="444"/>
+      <c r="I28" s="225"/>
+      <c r="J28" s="444"/>
+      <c r="K28" s="225"/>
+      <c r="L28" s="981" t="s">
+        <v>342</v>
+      </c>
+      <c r="M28" s="982" t="s">
+        <v>342</v>
+      </c>
+      <c r="N28" s="235" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="216"/>
+      <c r="C29" s="217"/>
+      <c r="D29" s="411"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="221"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="225"/>
+      <c r="J29" s="440"/>
+      <c r="K29" s="225"/>
+      <c r="L29" s="983" t="s">
+        <v>348</v>
+      </c>
+      <c r="M29" s="982" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="171"/>
+      <c r="B30" s="155"/>
+      <c r="C30" s="188"/>
+      <c r="D30" s="155"/>
+      <c r="E30" s="158"/>
+      <c r="F30" s="159"/>
+      <c r="G30" s="670"/>
+      <c r="H30" s="158"/>
+      <c r="I30" s="670"/>
+      <c r="J30" s="158"/>
+      <c r="K30" s="670"/>
+      <c r="L30" s="984"/>
+      <c r="M30" s="985"/>
+    </row>
+    <row r="31" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="134"/>
+      <c r="B31" s="135"/>
+      <c r="C31" s="135"/>
+      <c r="D31" s="135"/>
+      <c r="E31" s="135"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="138"/>
+      <c r="H31" s="135"/>
+      <c r="I31" s="136"/>
+      <c r="J31" s="135"/>
+      <c r="K31" s="135"/>
+      <c r="L31" s="138"/>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A32" s="134"/>
+      <c r="B32" s="138"/>
+      <c r="C32" s="138"/>
+      <c r="D32" s="138"/>
+      <c r="E32" s="138"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="138"/>
+      <c r="H32" s="138"/>
+      <c r="I32" s="136"/>
+      <c r="J32" s="138"/>
+      <c r="K32" s="138"/>
+      <c r="L32" s="135"/>
+      <c r="P32" s="135"/>
+    </row>
+    <row r="35" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D35" s="135"/>
+    </row>
+    <row r="41" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D41" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{063D7D91-D1E3-4F28-AD75-01DC63C5ACC3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T45"/>
+  <dimension ref="A1:R49"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M33" sqref="M33"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D42" sqref="D42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="26.54296875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="3.36328125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="15" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.36328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.08984375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="27.1796875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:14" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>66</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1037"/>
+      <c r="N1" s="1038"/>
+    </row>
+    <row r="2" spans="1:14" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="178"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="180"/>
+      <c r="N2" s="181"/>
+    </row>
+    <row r="3" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="287" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-[...3 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="E3" s="242"/>
+      <c r="F3" s="977" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="285" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="242"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="242"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="242"/>
+      <c r="M3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="142" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>121</v>
+      </c>
+      <c r="B4" s="327"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="254"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="254"/>
+      <c r="K4" s="337"/>
+      <c r="L4" s="254"/>
+      <c r="M4" s="546"/>
+      <c r="N4" s="548"/>
+    </row>
+    <row r="5" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="710" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="261"/>
+      <c r="M5" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="N5" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="338"/>
+      <c r="H6" s="269"/>
+      <c r="I6" s="339"/>
+      <c r="J6" s="269"/>
+      <c r="K6" s="339"/>
+      <c r="L6" s="269"/>
+      <c r="M6" s="339"/>
+      <c r="N6" s="364"/>
+    </row>
+    <row r="7" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="707"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="254"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="254"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="254"/>
+      <c r="M7" s="547"/>
+      <c r="N7" s="549"/>
+    </row>
+    <row r="8" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="706" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="689" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J8" s="261"/>
+      <c r="K8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L8" s="261"/>
+      <c r="M8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="N8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="339"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="708" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="269"/>
+      <c r="I9" s="344"/>
+      <c r="J9" s="269"/>
+      <c r="K9" s="347"/>
+      <c r="L9" s="269"/>
+      <c r="M9" s="339"/>
+      <c r="N9" s="364"/>
+    </row>
+    <row r="10" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>122</v>
       </c>
-      <c r="B4" s="385"/>
-[...108 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="712"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="254"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="254"/>
+      <c r="M10" s="546"/>
+      <c r="N10" s="551"/>
+    </row>
+    <row r="11" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="284"/>
+      <c r="B11" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="371" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L11" s="261"/>
+      <c r="M11" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="N11" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="219"/>
+      <c r="B12" s="584" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="451"/>
+      <c r="D12" s="714"/>
+      <c r="E12" s="452"/>
+      <c r="F12" s="453"/>
+      <c r="G12" s="345"/>
+      <c r="H12" s="452"/>
+      <c r="I12" s="455"/>
+      <c r="J12" s="452"/>
+      <c r="K12" s="348"/>
+      <c r="L12" s="452"/>
+      <c r="M12" s="354"/>
+      <c r="N12" s="559"/>
+    </row>
+    <row r="13" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="373"/>
+      <c r="B13" s="704"/>
+      <c r="C13" s="278"/>
+      <c r="D13" s="333"/>
+      <c r="E13" s="269"/>
+      <c r="F13" s="281"/>
+      <c r="G13" s="338"/>
+      <c r="H13" s="269"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="269"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="269"/>
+      <c r="M13" s="355"/>
+      <c r="N13" s="367"/>
+    </row>
+    <row r="14" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="165" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="328"/>
+      <c r="C14" s="251"/>
+      <c r="D14" s="328"/>
+      <c r="E14" s="254"/>
+      <c r="F14" s="302"/>
+      <c r="G14" s="337"/>
+      <c r="H14" s="254"/>
+      <c r="I14" s="328"/>
+      <c r="J14" s="254"/>
+      <c r="K14" s="337"/>
+      <c r="L14" s="254"/>
+      <c r="M14" s="547"/>
+      <c r="N14" s="549"/>
+    </row>
+    <row r="15" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="361"/>
+      <c r="B15" s="665" t="s">
+        <v>354</v>
+      </c>
+      <c r="C15" s="276"/>
+      <c r="D15" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E15" s="261"/>
+      <c r="F15" s="279"/>
+      <c r="G15" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H15" s="261"/>
+      <c r="I15" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="J15" s="261"/>
+      <c r="K15" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L15" s="261"/>
+      <c r="M15" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="N15" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="238"/>
+      <c r="B16" s="705"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="713" t="s">
+        <v>356</v>
+      </c>
+      <c r="E16" s="27"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="341"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="830"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="350"/>
+      <c r="L16" s="66"/>
+      <c r="M16" s="851"/>
+      <c r="N16" s="359"/>
+    </row>
+    <row r="17" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="205"/>
+      <c r="B17" s="476"/>
+      <c r="C17" s="278"/>
+      <c r="D17" s="477"/>
+      <c r="E17" s="301"/>
+      <c r="F17" s="281"/>
+      <c r="G17" s="479"/>
+      <c r="H17" s="301"/>
+      <c r="I17" s="480"/>
+      <c r="J17" s="301"/>
+      <c r="K17" s="480"/>
+      <c r="L17" s="281"/>
+      <c r="M17" s="852"/>
+      <c r="N17" s="481"/>
+    </row>
+    <row r="18" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>123</v>
       </c>
-      <c r="B10" s="386"/>
-[...144 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="141"/>
+      <c r="C18" s="107"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="390"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="389"/>
+      <c r="H18" s="390"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="390"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="387"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="151"/>
+      <c r="R18" s="112"/>
+    </row>
+    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="285"/>
+      <c r="B19" s="561" t="s">
+        <v>209</v>
+      </c>
+      <c r="C19" s="458">
+        <v>1.3</v>
+      </c>
+      <c r="D19" s="115"/>
+      <c r="E19" s="419"/>
+      <c r="F19" s="974" t="s">
+        <v>387</v>
+      </c>
+      <c r="G19" s="418"/>
+      <c r="H19" s="419"/>
+      <c r="I19" s="461"/>
+      <c r="J19" s="419"/>
+      <c r="K19" s="461"/>
+      <c r="L19" s="564"/>
+      <c r="M19" s="463"/>
+      <c r="N19" s="464"/>
+      <c r="R19" s="112"/>
+    </row>
+    <row r="20" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="169"/>
+      <c r="B20" s="131"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="432"/>
+      <c r="E20" s="383"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="381"/>
+      <c r="H20" s="383"/>
+      <c r="I20" s="64"/>
+      <c r="J20" s="383"/>
+      <c r="K20" s="64"/>
+      <c r="L20" s="385"/>
+      <c r="M20" s="46"/>
+      <c r="N20" s="152"/>
+    </row>
+    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="165" t="s">
         <v>124</v>
       </c>
-      <c r="B18" s="174"/>
-[...56 lines deleted...]
-      <c r="A21" s="198" t="s">
+      <c r="B21" s="50"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="390"/>
+      <c r="F21" s="43"/>
+      <c r="G21" s="389"/>
+      <c r="H21" s="390"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="390"/>
+      <c r="K21" s="56"/>
+      <c r="L21" s="387"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="151"/>
+    </row>
+    <row r="22" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="165"/>
+      <c r="B22" s="660" t="s">
+        <v>195</v>
+      </c>
+      <c r="C22" s="107">
+        <v>1.3</v>
+      </c>
+      <c r="D22" s="630" t="s">
+        <v>229</v>
+      </c>
+      <c r="E22" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="F22" s="974" t="s">
+        <v>386</v>
+      </c>
+      <c r="G22" s="843" t="s">
+        <v>289</v>
+      </c>
+      <c r="H22" s="390"/>
+      <c r="I22" s="659" t="s">
+        <v>315</v>
+      </c>
+      <c r="J22" s="36"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="141"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="151"/>
+    </row>
+    <row r="23" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="285"/>
+      <c r="B23" s="457"/>
+      <c r="C23" s="113"/>
+      <c r="D23" s="411"/>
+      <c r="E23" s="419"/>
+      <c r="F23" s="231"/>
+      <c r="G23" s="844"/>
+      <c r="H23" s="419"/>
+      <c r="I23" s="461"/>
+      <c r="J23" s="419"/>
+      <c r="K23" s="461"/>
+      <c r="L23" s="564"/>
+      <c r="M23" s="463"/>
+      <c r="N23" s="523"/>
+    </row>
+    <row r="24" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="285"/>
+      <c r="B24" s="225"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="616" t="s">
+        <v>202</v>
+      </c>
+      <c r="E24" s="849">
+        <v>2.4</v>
+      </c>
+      <c r="F24" s="651"/>
+      <c r="G24" s="418"/>
+      <c r="H24" s="835"/>
+      <c r="I24" s="651"/>
+      <c r="J24" s="835"/>
+      <c r="K24" s="651"/>
+      <c r="L24" s="599"/>
+      <c r="M24" s="853"/>
+      <c r="N24" s="464"/>
+    </row>
+    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="285"/>
+      <c r="B25" s="225"/>
+      <c r="C25" s="486"/>
+      <c r="D25" s="244"/>
+      <c r="E25" s="655"/>
+      <c r="F25" s="651"/>
+      <c r="G25" s="845"/>
+      <c r="H25" s="836"/>
+      <c r="I25" s="651"/>
+      <c r="J25" s="836"/>
+      <c r="K25" s="653"/>
+      <c r="L25" s="473"/>
+      <c r="M25" s="853"/>
+      <c r="N25" s="654"/>
+    </row>
+    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="285"/>
+      <c r="B26" s="375"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="652" t="s">
+        <v>242</v>
+      </c>
+      <c r="E26" s="724" t="s">
+        <v>381</v>
+      </c>
+      <c r="F26" s="463"/>
+      <c r="G26" s="846"/>
+      <c r="H26" s="837"/>
+      <c r="I26" s="461"/>
+      <c r="J26" s="837"/>
+      <c r="K26" s="531"/>
+      <c r="L26" s="848"/>
+      <c r="M26" s="463"/>
+      <c r="N26" s="464"/>
+      <c r="Q26" s="294"/>
+    </row>
+    <row r="27" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="169"/>
+      <c r="B27" s="66"/>
+      <c r="C27" s="59"/>
+      <c r="D27" s="66"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="381"/>
+      <c r="H27" s="27"/>
+      <c r="I27" s="64"/>
+      <c r="J27" s="66"/>
+      <c r="K27" s="838"/>
+      <c r="L27" s="66"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="152"/>
+      <c r="Q27" s="294"/>
+    </row>
+    <row r="28" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="170" t="s">
         <v>125</v>
       </c>
-      <c r="B21" s="57"/>
-[...214 lines deleted...]
-      <c r="L31" s="923" t="s">
+      <c r="B28" s="50"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="483"/>
+      <c r="G28" s="472"/>
+      <c r="H28" s="30"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="430"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="820"/>
+      <c r="N28" s="291"/>
+      <c r="Q28" s="294"/>
+    </row>
+    <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="170"/>
+      <c r="B29" s="447"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="630" t="s">
+        <v>235</v>
+      </c>
+      <c r="E29" s="825">
+        <v>1.3</v>
+      </c>
+      <c r="F29" s="974" t="s">
+        <v>388</v>
+      </c>
+      <c r="G29" s="839" t="s">
         <v>261</v>
       </c>
-      <c r="M31" s="872" t="s">
-[...30 lines deleted...]
-      <c r="E33" s="911" t="s">
+      <c r="H29" s="825">
+        <v>1.3</v>
+      </c>
+      <c r="I29" s="609" t="s">
+        <v>393</v>
+      </c>
+      <c r="J29" s="375">
+        <v>2.4</v>
+      </c>
+      <c r="K29" s="829" t="s">
+        <v>324</v>
+      </c>
+      <c r="L29" s="375" t="s">
+        <v>381</v>
+      </c>
+      <c r="M29" s="854"/>
+      <c r="N29" s="293"/>
+      <c r="Q29" s="244"/>
+    </row>
+    <row r="30" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="228"/>
+      <c r="B30" s="445"/>
+      <c r="C30" s="376"/>
+      <c r="D30" s="314"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="133"/>
+      <c r="H30" s="40"/>
+      <c r="I30" s="314"/>
+      <c r="J30" s="51"/>
+      <c r="L30" s="51"/>
+      <c r="M30" s="821"/>
+      <c r="N30" s="370"/>
+      <c r="Q30" s="244"/>
+    </row>
+    <row r="31" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="574"/>
+      <c r="C31" s="217"/>
+      <c r="D31" s="632" t="s">
+        <v>222</v>
+      </c>
+      <c r="E31" s="219"/>
+      <c r="F31" s="311"/>
+      <c r="G31" s="840" t="s">
         <v>255</v>
       </c>
-      <c r="F33" s="523"/>
-[...8 lines deleted...]
-      <c r="M33" s="897" t="s">
+      <c r="H31" s="219">
+        <v>1.3</v>
+      </c>
+      <c r="I31" s="631" t="s">
+        <v>316</v>
+      </c>
+      <c r="J31" s="69"/>
+      <c r="K31" s="656" t="s">
+        <v>301</v>
+      </c>
+      <c r="L31" s="69"/>
+      <c r="M31" s="855" t="s">
+        <v>367</v>
+      </c>
+      <c r="N31" s="777" t="s">
         <v>368</v>
       </c>
-      <c r="N33" s="927" t="s">
-[...66 lines deleted...]
-      <c r="I45" s="222"/>
+      <c r="Q31" s="244"/>
+    </row>
+    <row r="32" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="638"/>
+      <c r="B32" s="601"/>
+      <c r="C32" s="639"/>
+      <c r="D32" s="445"/>
+      <c r="E32" s="444"/>
+      <c r="F32" s="311"/>
+      <c r="G32" s="133"/>
+      <c r="H32" s="444"/>
+      <c r="I32" s="225"/>
+      <c r="J32" s="69"/>
+      <c r="K32" s="657"/>
+      <c r="L32" s="69"/>
+      <c r="M32" s="856" t="s">
+        <v>369</v>
+      </c>
+      <c r="N32" s="780" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q32" s="244"/>
+    </row>
+    <row r="33" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="638"/>
+      <c r="B33" s="601"/>
+      <c r="C33" s="639"/>
+      <c r="D33" s="650" t="s">
+        <v>251</v>
+      </c>
+      <c r="E33" s="219">
+        <v>1.3</v>
+      </c>
+      <c r="F33" s="311"/>
+      <c r="G33" s="841" t="s">
+        <v>317</v>
+      </c>
+      <c r="H33" s="219" t="s">
+        <v>381</v>
+      </c>
+      <c r="I33" s="565" t="s">
+        <v>340</v>
+      </c>
+      <c r="J33" s="225">
+        <v>2.4</v>
+      </c>
+      <c r="K33" s="658" t="s">
+        <v>306</v>
+      </c>
+      <c r="L33" s="225">
+        <v>2.4</v>
+      </c>
+      <c r="M33" s="857"/>
+      <c r="N33" s="575"/>
+      <c r="Q33" s="294"/>
+    </row>
+    <row r="34" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="171"/>
+      <c r="B34" s="532"/>
+      <c r="C34" s="188"/>
+      <c r="D34" s="155"/>
+      <c r="E34" s="158"/>
+      <c r="F34" s="449"/>
+      <c r="G34" s="842"/>
+      <c r="H34" s="158"/>
+      <c r="I34" s="670"/>
+      <c r="J34" s="155"/>
+      <c r="K34" s="234"/>
+      <c r="L34" s="155"/>
+      <c r="M34" s="823"/>
+      <c r="N34" s="163"/>
+      <c r="Q34" s="244"/>
+    </row>
+    <row r="35" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="134"/>
+      <c r="B35" s="135"/>
+      <c r="C35" s="135"/>
+      <c r="D35" s="135"/>
+      <c r="E35" s="135"/>
+      <c r="F35" s="29"/>
+      <c r="G35" s="138"/>
+      <c r="H35" s="135"/>
+      <c r="I35" s="136"/>
+      <c r="J35" s="135"/>
+      <c r="K35" s="135"/>
+      <c r="L35" s="135"/>
+      <c r="M35" s="138"/>
+      <c r="Q35" s="244"/>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A36" s="134"/>
+      <c r="B36" s="138"/>
+      <c r="C36" s="138"/>
+      <c r="D36" s="138"/>
+      <c r="E36" s="138"/>
+      <c r="F36" s="29"/>
+      <c r="H36" s="138"/>
+      <c r="I36" s="136"/>
+      <c r="J36" s="138"/>
+      <c r="K36" s="138"/>
+      <c r="L36" s="138"/>
+      <c r="M36" s="138"/>
+      <c r="Q36" s="189"/>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="D39" s="135"/>
+      <c r="I39" s="294"/>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I40" s="294"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I41" s="294"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I42" s="244"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I43" s="244"/>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I44" s="294"/>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="D45" s="135"/>
+      <c r="I45" s="244"/>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I46" s="244"/>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I47" s="294"/>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I48" s="244"/>
+    </row>
+    <row r="49" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I49" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A2B3B43-1BB1-474F-8C0F-8B4675D0A42E}">
-  <dimension ref="A1:T37"/>
+  <dimension ref="A1:Q38"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L36" sqref="L36"/>
+      <selection activeCell="C40" sqref="C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="24.6328125" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.453125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.54296875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1038"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>44</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="287"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="184"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="184"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="180"/>
+      <c r="M2" s="181"/>
+    </row>
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="287" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="286"/>
-[...3 lines deleted...]
-      <c r="H3" s="338" t="s">
+      <c r="E3" s="242"/>
+      <c r="F3" s="986" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="337" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="200"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="200"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="142" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4" s="327"/>
+      <c r="C4" s="251"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="254"/>
+      <c r="F4" s="256"/>
+      <c r="G4" s="328"/>
+      <c r="H4" s="251"/>
+      <c r="I4" s="328"/>
+      <c r="J4" s="251"/>
+      <c r="K4" s="328"/>
+      <c r="L4" s="553"/>
+      <c r="M4" s="549"/>
+    </row>
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166"/>
+      <c r="B5" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="259"/>
+      <c r="D5" s="710" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="879" t="s">
+        <v>357</v>
+      </c>
+      <c r="H5" s="259"/>
+      <c r="I5" s="875" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="259"/>
+      <c r="K5" s="875" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="875" t="s">
+        <v>360</v>
+      </c>
+      <c r="M5" s="888" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="167"/>
+      <c r="B6" s="703" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="267"/>
+      <c r="D6" s="699"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="271"/>
+      <c r="G6" s="555"/>
+      <c r="H6" s="267"/>
+      <c r="I6" s="333"/>
+      <c r="J6" s="267"/>
+      <c r="K6" s="887"/>
+      <c r="L6" s="887"/>
+      <c r="M6" s="364"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="165" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="707"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="328"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="251"/>
+      <c r="I7" s="328"/>
+      <c r="J7" s="251"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="547"/>
+      <c r="M7" s="549"/>
+    </row>
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="168"/>
+      <c r="B8" s="706" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="276"/>
+      <c r="D8" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="261"/>
+      <c r="F8" s="279"/>
+      <c r="G8" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H8" s="276"/>
+      <c r="I8" s="689" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J8" s="276"/>
+      <c r="K8" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L8" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="M8" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="169"/>
+      <c r="B9" s="339"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="708" t="s">
+        <v>356</v>
+      </c>
+      <c r="E9" s="269"/>
+      <c r="F9" s="281"/>
+      <c r="G9" s="339"/>
+      <c r="H9" s="278"/>
+      <c r="I9" s="344"/>
+      <c r="J9" s="278"/>
+      <c r="K9" s="347"/>
+      <c r="L9" s="339"/>
+      <c r="M9" s="364"/>
+    </row>
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>127</v>
       </c>
-      <c r="B4" s="385"/>
-[...52 lines deleted...]
-      <c r="A7" s="198" t="s">
+      <c r="B10" s="328"/>
+      <c r="C10" s="251"/>
+      <c r="D10" s="712"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="302"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="251"/>
+      <c r="I10" s="337"/>
+      <c r="J10" s="251"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="553"/>
+      <c r="M10" s="548"/>
+    </row>
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="874" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="276"/>
+      <c r="D11" s="371" t="s">
+        <v>353</v>
+      </c>
+      <c r="E11" s="261"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="879" t="s">
+        <v>357</v>
+      </c>
+      <c r="H11" s="276"/>
+      <c r="I11" s="885" t="s">
+        <v>358</v>
+      </c>
+      <c r="J11" s="276"/>
+      <c r="K11" s="879" t="s">
+        <v>359</v>
+      </c>
+      <c r="L11" s="875" t="s">
+        <v>360</v>
+      </c>
+      <c r="M11" s="880" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="284"/>
+      <c r="B12" s="584" t="s">
+        <v>352</v>
+      </c>
+      <c r="C12" s="451"/>
+      <c r="D12" s="714"/>
+      <c r="E12" s="452"/>
+      <c r="F12" s="453"/>
+      <c r="G12" s="886"/>
+      <c r="H12" s="451"/>
+      <c r="I12" s="307"/>
+      <c r="J12" s="451"/>
+      <c r="K12" s="883"/>
+      <c r="L12" s="882"/>
+      <c r="M12" s="881"/>
+    </row>
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="764"/>
+      <c r="B13" s="704"/>
+      <c r="C13" s="278"/>
+      <c r="D13" s="333"/>
+      <c r="E13" s="269"/>
+      <c r="F13" s="281"/>
+      <c r="G13" s="338"/>
+      <c r="H13" s="278"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="278"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="355"/>
+      <c r="M13" s="367"/>
+    </row>
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="285" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="386"/>
-[...52 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B14" s="328"/>
+      <c r="C14" s="251"/>
+      <c r="D14" s="328"/>
+      <c r="E14" s="254"/>
+      <c r="F14" s="302"/>
+      <c r="G14" s="328"/>
+      <c r="H14" s="251"/>
+      <c r="I14" s="328"/>
+      <c r="J14" s="251"/>
+      <c r="K14" s="328"/>
+      <c r="L14" s="547"/>
+      <c r="M14" s="876"/>
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="864"/>
+      <c r="B15" s="665" t="s">
+        <v>354</v>
+      </c>
+      <c r="C15" s="276"/>
+      <c r="D15" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E15" s="261"/>
+      <c r="F15" s="279"/>
+      <c r="G15" s="875" t="s">
+        <v>362</v>
+      </c>
+      <c r="H15" s="276"/>
+      <c r="I15" s="875" t="s">
+        <v>363</v>
+      </c>
+      <c r="J15" s="276"/>
+      <c r="K15" s="875" t="s">
+        <v>364</v>
+      </c>
+      <c r="L15" s="879" t="s">
+        <v>365</v>
+      </c>
+      <c r="M15" s="880" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="873"/>
+      <c r="B16" s="705"/>
+      <c r="C16" s="889"/>
+      <c r="D16" s="713" t="s">
+        <v>356</v>
+      </c>
+      <c r="E16" s="27"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="742"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="322"/>
+      <c r="J16" s="59"/>
+      <c r="K16" s="350"/>
+      <c r="L16" s="878"/>
+      <c r="M16" s="359"/>
+      <c r="Q16" s="112"/>
+    </row>
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="285" t="s">
         <v>128</v>
       </c>
-      <c r="B10" s="386"/>
-[...108 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B17" s="865"/>
+      <c r="C17" s="866"/>
+      <c r="D17" s="750"/>
+      <c r="E17" s="867"/>
+      <c r="F17" s="868"/>
+      <c r="G17" s="862"/>
+      <c r="H17" s="866"/>
+      <c r="I17" s="869"/>
+      <c r="J17" s="866"/>
+      <c r="K17" s="870"/>
+      <c r="L17" s="871"/>
+      <c r="M17" s="872"/>
+      <c r="Q17" s="112"/>
+    </row>
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="629" t="s">
+        <v>220</v>
+      </c>
+      <c r="B18" s="674"/>
+      <c r="C18" s="756"/>
+      <c r="D18" s="674"/>
+      <c r="E18" s="738"/>
+      <c r="F18" s="758"/>
+      <c r="G18" s="341"/>
+      <c r="H18" s="756"/>
+      <c r="I18" s="767"/>
+      <c r="J18" s="756"/>
+      <c r="K18" s="758"/>
+      <c r="L18" s="762"/>
+      <c r="M18" s="747"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="204" t="s">
         <v>129</v>
       </c>
-      <c r="B16" s="587"/>
-[...37 lines deleted...]
-      <c r="A18" s="237" t="s">
+      <c r="B19" s="50"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="196"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="58"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="58"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="151"/>
+    </row>
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="238" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" s="469"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="616" t="s">
+        <v>341</v>
+      </c>
+      <c r="E20" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="F20" s="974" t="s">
+        <v>389</v>
+      </c>
+      <c r="G20" s="644" t="s">
+        <v>271</v>
+      </c>
+      <c r="H20" s="107">
+        <v>1.3</v>
+      </c>
+      <c r="I20" s="644" t="s">
+        <v>325</v>
+      </c>
+      <c r="J20" s="107">
+        <v>2.4</v>
+      </c>
+      <c r="K20" s="56"/>
+      <c r="L20" s="60"/>
+      <c r="M20" s="151"/>
+    </row>
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="285"/>
+      <c r="B21" s="411"/>
+      <c r="C21" s="486"/>
+      <c r="D21" s="443"/>
+      <c r="E21" s="138"/>
+      <c r="F21" s="461"/>
+      <c r="G21" s="460"/>
+      <c r="H21" s="486"/>
+      <c r="I21" s="462"/>
+      <c r="J21" s="486"/>
+      <c r="K21" s="461"/>
+      <c r="L21" s="463"/>
+      <c r="M21" s="464"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="284"/>
+      <c r="B22" s="468"/>
+      <c r="C22" s="217"/>
+      <c r="D22" s="393"/>
+      <c r="E22" s="444"/>
+      <c r="F22" s="487"/>
+      <c r="G22" s="642" t="s">
+        <v>259</v>
+      </c>
+      <c r="H22" s="217"/>
+      <c r="I22" s="310"/>
+      <c r="J22" s="217"/>
+      <c r="K22" s="311"/>
+      <c r="L22" s="312"/>
+      <c r="M22" s="313"/>
+    </row>
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="169"/>
+      <c r="B23" s="66"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="66"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="64"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="64"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="152"/>
+    </row>
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="170" t="s">
         <v>130</v>
       </c>
-      <c r="B18" s="57"/>
-[...22 lines deleted...]
-      <c r="E19" s="844" t="s">
+      <c r="B24" s="50"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="488"/>
+      <c r="H24" s="58"/>
+      <c r="I24" s="499"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="290"/>
+      <c r="M24" s="291"/>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="170"/>
+      <c r="B25" s="570" t="s">
+        <v>203</v>
+      </c>
+      <c r="C25" s="217">
+        <v>1.3</v>
+      </c>
+      <c r="D25" s="443"/>
+      <c r="E25" s="390"/>
+      <c r="F25" s="974" t="s">
+        <v>389</v>
+      </c>
+      <c r="G25" s="644" t="s">
+        <v>267</v>
+      </c>
+      <c r="H25" s="217">
+        <v>2.4</v>
+      </c>
+      <c r="I25" s="644" t="s">
+        <v>278</v>
+      </c>
+      <c r="J25" s="217" t="s">
+        <v>381</v>
+      </c>
+      <c r="K25" s="292"/>
+      <c r="L25" s="798" t="s">
+        <v>367</v>
+      </c>
+      <c r="M25" s="780" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="170"/>
+      <c r="C26" s="217"/>
+      <c r="D26" s="437"/>
+      <c r="E26" s="390"/>
+      <c r="F26" s="56"/>
+      <c r="H26" s="217"/>
+      <c r="I26" s="292"/>
+      <c r="J26" s="217"/>
+      <c r="K26" s="292"/>
+      <c r="L26" s="798" t="s">
         <v>369</v>
       </c>
-      <c r="F19" s="35"/>
-[...206 lines deleted...]
-      <c r="I37" s="222"/>
+      <c r="M26" s="780" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="171"/>
+      <c r="B27" s="155"/>
+      <c r="C27" s="188"/>
+      <c r="D27" s="155"/>
+      <c r="E27" s="158"/>
+      <c r="F27" s="311"/>
+      <c r="G27" s="161"/>
+      <c r="H27" s="188"/>
+      <c r="I27" s="161"/>
+      <c r="J27" s="188"/>
+      <c r="K27" s="161"/>
+      <c r="L27" s="797"/>
+      <c r="M27" s="796"/>
+    </row>
+    <row r="28" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="134"/>
+      <c r="B28" s="135"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="135"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="490"/>
+      <c r="G28" s="138"/>
+      <c r="H28" s="135"/>
+      <c r="I28" s="136"/>
+      <c r="J28" s="135"/>
+      <c r="K28" s="135"/>
+      <c r="L28" s="138"/>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A29" s="134"/>
+      <c r="B29" s="138"/>
+      <c r="C29" s="138"/>
+      <c r="D29" s="138"/>
+      <c r="E29" s="138"/>
+      <c r="F29" s="29"/>
+      <c r="H29" s="138"/>
+      <c r="I29" s="136"/>
+      <c r="J29" s="138"/>
+      <c r="K29" s="138"/>
+      <c r="L29" s="138"/>
+      <c r="P29" s="135"/>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="D32" s="135"/>
+    </row>
+    <row r="38" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D38" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD24F1EA-B86B-434A-A942-B6FC314A6B29}">
-  <dimension ref="A1:T40"/>
+  <dimension ref="A1:R39"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="O18" sqref="O18:P22"/>
+    <sheetView tabSelected="1" topLeftCell="A9" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="34.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.6328125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="20.6328125" customWidth="1"/>
+    <col min="4" max="4" width="23.08984375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.6328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.08984375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="24.90625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.36328125" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="1.6328125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16" width="14.453125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="20.81640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="14.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="208" t="s">
+    <row r="1" spans="1:18" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="207"/>
-[...21 lines deleted...]
-      <c r="B2" s="234" t="s">
+      <c r="B1" s="174"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="173" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" s="177"/>
+      <c r="F1" s="1037"/>
+      <c r="G1" s="1037"/>
+      <c r="H1" s="1037"/>
+      <c r="I1" s="1037"/>
+      <c r="J1" s="1037"/>
+      <c r="K1" s="1037"/>
+      <c r="L1" s="1037"/>
+      <c r="M1" s="1037"/>
+      <c r="N1" s="1038"/>
+    </row>
+    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="176" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="217"/>
-[...10 lines deleted...]
-      <c r="L2" s="212" t="s">
+      <c r="C2" s="184"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="224"/>
-[...6 lines deleted...]
-      <c r="B3" s="235" t="s">
+      <c r="H2" s="178"/>
+      <c r="I2" s="191"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="180"/>
+      <c r="N2" s="181"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164"/>
+      <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="233"/>
-[...3 lines deleted...]
-      <c r="E3" s="232" t="s">
+      <c r="C3" s="200"/>
+      <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="230"/>
-[...3 lines deleted...]
-      <c r="H3" s="338" t="s">
+      <c r="E3" s="197"/>
+      <c r="F3" s="986" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="337" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="223" t="s">
+      <c r="H3" s="197"/>
+      <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="J3" s="197"/>
+      <c r="K3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="L3" s="197"/>
+      <c r="M3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="282" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="165" t="s">
+        <v>131</v>
+      </c>
+      <c r="B4" s="694" t="s">
+        <v>351</v>
+      </c>
+      <c r="C4" s="259"/>
+      <c r="D4" s="710" t="s">
+        <v>353</v>
+      </c>
+      <c r="E4" s="261"/>
+      <c r="F4" s="263"/>
+      <c r="G4" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H4" s="261"/>
+      <c r="I4" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J4" s="261"/>
+      <c r="K4" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L4" s="261"/>
+      <c r="M4" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="N4" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="167"/>
+      <c r="B5" s="584" t="s">
+        <v>352</v>
+      </c>
+      <c r="C5" s="267"/>
+      <c r="D5" s="699"/>
+      <c r="E5" s="269"/>
+      <c r="F5" s="271"/>
+      <c r="G5" s="338"/>
+      <c r="H5" s="269"/>
+      <c r="I5" s="339"/>
+      <c r="J5" s="269"/>
+      <c r="K5" s="339"/>
+      <c r="L5" s="269"/>
+      <c r="M5" s="339"/>
+      <c r="N5" s="364"/>
+    </row>
+    <row r="6" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="520"/>
+      <c r="C6" s="251"/>
+      <c r="D6" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E6" s="254"/>
+      <c r="F6" s="256"/>
+      <c r="G6" s="337"/>
+      <c r="H6" s="254"/>
+      <c r="I6" s="328"/>
+      <c r="J6" s="254"/>
+      <c r="K6" s="337"/>
+      <c r="L6" s="254"/>
+      <c r="M6" s="547"/>
+      <c r="N6" s="549"/>
+    </row>
+    <row r="7" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="165" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="665" t="s">
+        <v>354</v>
+      </c>
+      <c r="C7" s="276"/>
+      <c r="D7" s="708" t="s">
+        <v>356</v>
+      </c>
+      <c r="E7" s="261"/>
+      <c r="F7" s="279"/>
+      <c r="G7" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H7" s="261"/>
+      <c r="I7" s="689" t="s">
         <v>363</v>
       </c>
-      <c r="O3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="198" t="s">
+      <c r="J7" s="261"/>
+      <c r="K7" s="689" t="s">
+        <v>364</v>
+      </c>
+      <c r="L7" s="261"/>
+      <c r="M7" s="689" t="s">
+        <v>365</v>
+      </c>
+      <c r="N7" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="169"/>
+      <c r="B8" s="720"/>
+      <c r="C8" s="278"/>
+      <c r="D8" s="624" t="s">
+        <v>401</v>
+      </c>
+      <c r="E8" s="269"/>
+      <c r="F8" s="281"/>
+      <c r="G8" s="339"/>
+      <c r="H8" s="269"/>
+      <c r="I8" s="344"/>
+      <c r="J8" s="269"/>
+      <c r="K8" s="347"/>
+      <c r="L8" s="269"/>
+      <c r="M8" s="339"/>
+      <c r="N8" s="364"/>
+    </row>
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="721"/>
+      <c r="C9" s="251"/>
+      <c r="D9" s="712"/>
+      <c r="E9" s="254"/>
+      <c r="F9" s="302"/>
+      <c r="G9" s="337"/>
+      <c r="H9" s="254"/>
+      <c r="I9" s="328"/>
+      <c r="J9" s="254"/>
+      <c r="K9" s="328"/>
+      <c r="L9" s="254"/>
+      <c r="M9" s="546"/>
+      <c r="N9" s="551"/>
+    </row>
+    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="165" t="s">
         <v>132</v>
       </c>
-      <c r="B4" s="385"/>
-[...52 lines deleted...]
-      <c r="A7" s="198" t="s">
+      <c r="B10" s="706" t="s">
+        <v>351</v>
+      </c>
+      <c r="C10" s="276"/>
+      <c r="D10" s="371" t="s">
+        <v>353</v>
+      </c>
+      <c r="E10" s="261"/>
+      <c r="F10" s="974" t="s">
+        <v>389</v>
+      </c>
+      <c r="G10" s="689" t="s">
+        <v>357</v>
+      </c>
+      <c r="H10" s="261"/>
+      <c r="I10" s="689" t="s">
+        <v>358</v>
+      </c>
+      <c r="J10" s="261"/>
+      <c r="K10" s="689" t="s">
+        <v>359</v>
+      </c>
+      <c r="L10" s="261"/>
+      <c r="M10" s="689" t="s">
+        <v>360</v>
+      </c>
+      <c r="N10" s="716" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="168"/>
+      <c r="B11" s="584" t="s">
+        <v>352</v>
+      </c>
+      <c r="C11" s="451"/>
+      <c r="D11" s="714"/>
+      <c r="E11" s="452"/>
+      <c r="F11" s="453"/>
+      <c r="G11" s="345"/>
+      <c r="H11" s="452"/>
+      <c r="I11" s="455"/>
+      <c r="J11" s="452"/>
+      <c r="K11" s="348"/>
+      <c r="L11" s="452"/>
+      <c r="M11" s="354"/>
+      <c r="N11" s="559"/>
+    </row>
+    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="169"/>
+      <c r="B12" s="624" t="s">
+        <v>210</v>
+      </c>
+      <c r="C12" s="278"/>
+      <c r="D12" s="333"/>
+      <c r="E12" s="269"/>
+      <c r="F12" s="281"/>
+      <c r="G12" s="338"/>
+      <c r="H12" s="269"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="269"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="281"/>
+      <c r="M12" s="893"/>
+      <c r="N12" s="367"/>
+    </row>
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="165" t="s">
         <v>59</v>
       </c>
-      <c r="B7" s="386"/>
-[...52 lines deleted...]
-      <c r="A10" s="198" t="s">
+      <c r="B13" s="328"/>
+      <c r="C13" s="251"/>
+      <c r="D13" s="328"/>
+      <c r="E13" s="254"/>
+      <c r="F13" s="302"/>
+      <c r="G13" s="337"/>
+      <c r="H13" s="254"/>
+      <c r="I13" s="328"/>
+      <c r="J13" s="254"/>
+      <c r="K13" s="546"/>
+      <c r="L13" s="302"/>
+      <c r="M13" s="894"/>
+      <c r="N13" s="549"/>
+    </row>
+    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="665" t="s">
+        <v>354</v>
+      </c>
+      <c r="C14" s="276"/>
+      <c r="D14" s="709" t="s">
+        <v>355</v>
+      </c>
+      <c r="E14" s="261"/>
+      <c r="F14" s="279"/>
+      <c r="G14" s="689" t="s">
+        <v>362</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="689" t="s">
+        <v>363</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="891" t="s">
+        <v>364</v>
+      </c>
+      <c r="L14" s="279"/>
+      <c r="M14" s="827" t="s">
+        <v>365</v>
+      </c>
+      <c r="N14" s="716" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="169"/>
+      <c r="B15" s="705"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="713" t="s">
+        <v>356</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="341"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="830"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="350"/>
+      <c r="L15" s="66"/>
+      <c r="M15" s="851"/>
+      <c r="N15" s="359"/>
+    </row>
+    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="165" t="s">
         <v>133</v>
       </c>
-      <c r="B10" s="386"/>
-[...109 lines deleted...]
-      <c r="A16" s="198" t="s">
+      <c r="B16" s="492"/>
+      <c r="C16" s="493"/>
+      <c r="D16" s="494"/>
+      <c r="E16" s="254"/>
+      <c r="F16" s="302"/>
+      <c r="G16" s="255"/>
+      <c r="H16" s="254"/>
+      <c r="I16" s="302"/>
+      <c r="J16" s="254"/>
+      <c r="K16" s="302"/>
+      <c r="L16" s="302"/>
+      <c r="M16" s="306"/>
+      <c r="N16" s="495"/>
+      <c r="R16" s="112"/>
+    </row>
+    <row r="17" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="169"/>
+      <c r="B17" s="496"/>
+      <c r="C17" s="406"/>
+      <c r="D17" s="379"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="27"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="66"/>
+      <c r="M17" s="46"/>
+      <c r="N17" s="152"/>
+    </row>
+    <row r="18" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="165" t="s">
         <v>134</v>
       </c>
-      <c r="B16" s="601"/>
-[...35 lines deleted...]
-      <c r="A18" s="198" t="s">
+      <c r="B18" s="50"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="151"/>
+    </row>
+    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="165"/>
+      <c r="B19" s="571" t="s">
+        <v>204</v>
+      </c>
+      <c r="C19" s="58"/>
+      <c r="D19" s="635" t="s">
+        <v>223</v>
+      </c>
+      <c r="E19" s="30"/>
+      <c r="F19" s="975" t="s">
+        <v>384</v>
+      </c>
+      <c r="G19" s="25"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="42"/>
+      <c r="N19" s="42"/>
+      <c r="O19" s="227"/>
+    </row>
+    <row r="20" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="285"/>
+      <c r="B20" s="506"/>
+      <c r="C20" s="486"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="505"/>
+      <c r="F20" s="522"/>
+      <c r="H20" s="505"/>
+      <c r="I20" s="461"/>
+      <c r="J20" s="861"/>
+      <c r="K20" s="461"/>
+      <c r="L20" s="500"/>
+      <c r="M20" s="722"/>
+      <c r="N20" s="723"/>
+    </row>
+    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="285"/>
+      <c r="B21" s="565" t="s">
+        <v>200</v>
+      </c>
+      <c r="C21" s="501"/>
+      <c r="D21" s="445"/>
+      <c r="E21" s="138"/>
+      <c r="F21" s="461"/>
+      <c r="G21" s="460"/>
+      <c r="H21" s="138"/>
+      <c r="I21" s="531"/>
+      <c r="J21" s="138"/>
+      <c r="K21" s="531"/>
+      <c r="L21" s="115"/>
+      <c r="M21" s="895"/>
+      <c r="N21" s="135"/>
+      <c r="O21" s="227"/>
+    </row>
+    <row r="22" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="169"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="152"/>
+    </row>
+    <row r="23" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="170" t="s">
         <v>135</v>
       </c>
-      <c r="B18" s="57"/>
-[...34 lines deleted...]
-      <c r="O19" s="999" t="s">
+      <c r="B23" s="50"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="498"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="498"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="890"/>
+      <c r="K23" s="50"/>
+      <c r="L23" s="766"/>
+      <c r="M23" s="820"/>
+      <c r="N23" s="291"/>
+    </row>
+    <row r="24" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="170"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="1052" t="s">
+        <v>236</v>
+      </c>
+      <c r="E24" s="107">
+        <v>1.3</v>
+      </c>
+      <c r="F24" s="974" t="s">
+        <v>391</v>
+      </c>
+      <c r="G24" s="616" t="s">
+        <v>294</v>
+      </c>
+      <c r="H24" s="898">
+        <v>2.4</v>
+      </c>
+      <c r="I24" s="571" t="s">
+        <v>290</v>
+      </c>
+      <c r="J24" s="102"/>
+      <c r="K24" s="892" t="s">
+        <v>326</v>
+      </c>
+      <c r="L24" s="141">
+        <v>1.3</v>
+      </c>
+      <c r="M24" s="896"/>
+      <c r="N24" s="370"/>
+      <c r="O24" s="227"/>
+    </row>
+    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="170"/>
+      <c r="B25" s="468"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="317"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="531"/>
+      <c r="G25" s="437"/>
+      <c r="H25" s="102"/>
+      <c r="I25" s="69"/>
+      <c r="J25" s="102"/>
+      <c r="K25" s="611"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="896"/>
+      <c r="N25" s="585"/>
+      <c r="R25" s="294"/>
+    </row>
+    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="170"/>
+      <c r="B26" s="468"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="624" t="s">
+        <v>230</v>
+      </c>
+      <c r="E26" s="107">
+        <v>2.4</v>
+      </c>
+      <c r="F26" s="531"/>
+      <c r="G26" s="897" t="s">
+        <v>302</v>
+      </c>
+      <c r="H26" s="898" t="s">
+        <v>381</v>
+      </c>
+      <c r="I26" s="69"/>
+      <c r="J26" s="102"/>
+      <c r="K26" s="69"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="798" t="s">
+        <v>367</v>
+      </c>
+      <c r="N26" s="899" t="s">
+        <v>368</v>
+      </c>
+      <c r="R26" s="244"/>
+    </row>
+    <row r="27" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="170"/>
+      <c r="B27" s="468"/>
+      <c r="C27" s="58"/>
+      <c r="D27" s="661"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="531"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="102"/>
+      <c r="I27" s="69"/>
+      <c r="J27" s="102"/>
+      <c r="K27" s="69"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="798" t="s">
+        <v>369</v>
+      </c>
+      <c r="N27" s="780" t="s">
         <v>370</v>
       </c>
-      <c r="P19" s="999" t="s">
-[...253 lines deleted...]
-      <c r="I40" s="222"/>
+      <c r="R27" s="294"/>
+    </row>
+    <row r="28" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="171"/>
+      <c r="B28" s="155"/>
+      <c r="C28" s="188"/>
+      <c r="D28" s="155"/>
+      <c r="E28" s="158"/>
+      <c r="F28" s="449"/>
+      <c r="G28" s="670"/>
+      <c r="H28" s="158"/>
+      <c r="I28" s="670"/>
+      <c r="J28" s="158"/>
+      <c r="K28" s="670"/>
+      <c r="L28" s="158"/>
+      <c r="M28" s="162"/>
+      <c r="N28" s="612"/>
+      <c r="R28" s="244"/>
+    </row>
+    <row r="29" spans="1:18" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="134"/>
+      <c r="B29" s="135"/>
+      <c r="C29" s="135"/>
+      <c r="D29" s="135"/>
+      <c r="E29" s="135"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="229"/>
+      <c r="H29" s="135"/>
+      <c r="I29" s="136"/>
+      <c r="J29" s="135"/>
+      <c r="K29" s="135"/>
+      <c r="L29" s="135"/>
+      <c r="M29" s="138"/>
+      <c r="R29" s="294"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A30" s="134"/>
+      <c r="B30" s="138"/>
+      <c r="C30" s="138"/>
+      <c r="D30" s="1051" t="s">
+        <v>236</v>
+      </c>
+      <c r="E30" s="138" t="s">
+        <v>402</v>
+      </c>
+      <c r="F30" s="29"/>
+      <c r="G30" s="138"/>
+      <c r="H30" s="138"/>
+      <c r="I30" s="136"/>
+      <c r="J30" s="138"/>
+      <c r="K30" s="138"/>
+      <c r="L30" s="138"/>
+      <c r="M30" s="138"/>
+      <c r="Q30" s="135"/>
+      <c r="R30" s="294"/>
+    </row>
+    <row r="33" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D33" s="135"/>
+    </row>
+    <row r="39" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D39" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82AC9AE5-E4DE-4D34-AC4A-BE80CE77A0FA}">
-  <dimension ref="A1:P37"/>
+  <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="H2" activeCellId="1" sqref="F1:L1048576 F1:L1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.6328125" customWidth="1"/>
     <col min="2" max="2" width="25.453125" bestFit="1" customWidth="1"/>
-    <col min="3" max="4" width="3.6328125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="16" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.6328125" customWidth="1"/>
+    <col min="4" max="4" width="21.90625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.90625" customWidth="1"/>
+    <col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.6328125" customWidth="1"/>
+    <col min="9" max="12" width="13.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="26" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="1" spans="1:12" ht="26" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
-      <c r="D1" s="2"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="D1" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" s="3"/>
+      <c r="F1" s="1045"/>
+      <c r="G1" s="1046"/>
+      <c r="H1" s="1046"/>
+      <c r="I1" s="1046"/>
+      <c r="J1" s="1046"/>
+      <c r="K1" s="1046"/>
+      <c r="L1" s="1047"/>
+    </row>
+    <row r="2" spans="1:12" ht="18" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="907" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="19"/>
-[...11 lines deleted...]
-      <c r="M2" s="7" t="s">
+      <c r="C2" s="911"/>
+      <c r="D2" s="918"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="195"/>
+      <c r="G2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="N2" s="8"/>
-[...5 lines deleted...]
-      <c r="B3" s="10" t="s">
+      <c r="H2" s="29"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="297"/>
+    </row>
+    <row r="3" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="8"/>
+      <c r="B3" s="908" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="34"/>
-[...3 lines deleted...]
-      <c r="E3" s="13" t="s">
+      <c r="C3" s="912"/>
+      <c r="D3" s="919" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="148"/>
-[...3 lines deleted...]
-      <c r="H3" s="149" t="s">
+      <c r="E3" s="128"/>
+      <c r="F3" s="987" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="13" t="s">
+      <c r="G3" s="241" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="13" t="s">
+      <c r="H3" s="128"/>
+      <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="13" t="s">
-[...2 lines deleted...]
-      <c r="O3" s="13" t="s">
+      <c r="J3" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="K3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="331" t="s">
+      <c r="L3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A4" s="15" t="s">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4" s="1000" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="56"/>
+      <c r="D4" s="1003" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="920"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="1003" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" s="129"/>
+      <c r="I4" s="1003" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="1003" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="1003" t="s">
+        <v>26</v>
+      </c>
+      <c r="L4" s="1006" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A5" s="35"/>
+      <c r="B5" s="1001" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="913"/>
+      <c r="D5" s="1004" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="920"/>
+      <c r="F5" s="314"/>
+      <c r="G5" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="129"/>
+      <c r="I5" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" s="1007" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="226"/>
+      <c r="B6" s="1002" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="914"/>
+      <c r="D6" s="1002" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="437"/>
+      <c r="G6" s="1002" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" s="109"/>
+      <c r="I6" s="1002" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" s="1002" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="1002" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="1008"/>
+    </row>
+    <row r="7" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="67"/>
+      <c r="B7" s="915"/>
+      <c r="C7" s="915"/>
+      <c r="D7" s="915"/>
+      <c r="E7" s="719"/>
+      <c r="F7" s="923"/>
+      <c r="G7" s="915"/>
+      <c r="H7" s="900"/>
+      <c r="I7" s="915"/>
+      <c r="J7" s="915"/>
+      <c r="K7" s="915"/>
+      <c r="L7" s="995"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="1000" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="56"/>
+      <c r="D8" s="1009" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="921"/>
+      <c r="F8" s="789"/>
+      <c r="G8" s="1009" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="130"/>
+      <c r="I8" s="1009" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="1009" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="1009" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" s="1006" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="14"/>
+      <c r="B9" s="1001" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="914"/>
+      <c r="D9" s="1004" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="437"/>
+      <c r="G9" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="109"/>
+      <c r="I9" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="L9" s="1007" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="296"/>
+      <c r="B10" s="1014" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="914"/>
+      <c r="D10" s="1019" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="437"/>
+      <c r="G10" s="1010" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="109"/>
+      <c r="I10" s="1010" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="1010" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="1010" t="s">
+        <v>28</v>
+      </c>
+      <c r="L10" s="1011" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="63"/>
+      <c r="B11" s="988"/>
+      <c r="C11" s="915"/>
+      <c r="D11" s="477"/>
+      <c r="E11" s="922"/>
+      <c r="F11" s="478"/>
+      <c r="G11" s="990"/>
+      <c r="H11" s="996"/>
+      <c r="I11" s="990"/>
+      <c r="J11" s="990"/>
+      <c r="K11" s="997"/>
+      <c r="L11" s="998"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="230"/>
+      <c r="B12" s="1000" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="916"/>
+      <c r="D12" s="1009" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="106"/>
+      <c r="F12" s="106"/>
+      <c r="G12" s="1009" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="1009" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="1009" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" s="1009" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" s="1012" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="B4" s="137" t="s">
-[...3 lines deleted...]
-      <c r="D4" s="48" t="s">
+      <c r="B13" s="1001" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="154" t="s">
-[...28 lines deleted...]
-      <c r="B5" s="138" t="s">
+      <c r="C13" s="56"/>
+      <c r="D13" s="1004" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="1016" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="130"/>
+      <c r="I13" s="1013" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="1013" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="1013" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="1007" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="14"/>
+      <c r="B14" s="1010" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="142"/>
-[...1 lines deleted...]
-      <c r="E5" s="155" t="s">
+      <c r="C14" s="991"/>
+      <c r="D14" s="1010" t="s">
         <v>28</v>
       </c>
-      <c r="F5" s="150"/>
-[...2 lines deleted...]
-      <c r="I5" s="163" t="s">
+      <c r="E14" s="133"/>
+      <c r="F14" s="314"/>
+      <c r="G14" s="1010" t="s">
         <v>28</v>
       </c>
-      <c r="J5" s="118"/>
-[...1 lines deleted...]
-      <c r="L5" s="163" t="s">
+      <c r="H14" s="109"/>
+      <c r="I14" s="1010" t="s">
         <v>28</v>
       </c>
-      <c r="M5" s="163" t="s">
+      <c r="J14" s="1014" t="s">
         <v>28</v>
       </c>
-      <c r="N5" s="163" t="s">
+      <c r="K14" s="1014" t="s">
         <v>28</v>
       </c>
-      <c r="O5" s="163" t="s">
+      <c r="L14" s="1011" t="s">
         <v>28</v>
       </c>
-      <c r="P5" s="351" t="s">
+    </row>
+    <row r="15" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="992"/>
+      <c r="B15" s="994"/>
+      <c r="C15" s="988"/>
+      <c r="D15" s="615"/>
+      <c r="E15" s="989"/>
+      <c r="F15" s="753"/>
+      <c r="G15" s="990"/>
+      <c r="H15" s="989"/>
+      <c r="I15" s="990"/>
+      <c r="J15" s="990"/>
+      <c r="K15" s="988"/>
+      <c r="L15" s="999"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="993" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="1009" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="56"/>
+      <c r="D16" s="1009" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="133"/>
+      <c r="F16" s="133"/>
+      <c r="G16" s="1017" t="s">
+        <v>30</v>
+      </c>
+      <c r="H16" s="109"/>
+      <c r="I16" s="1009" t="s">
+        <v>30</v>
+      </c>
+      <c r="J16" s="1009" t="s">
+        <v>30</v>
+      </c>
+      <c r="K16" s="1009" t="s">
+        <v>30</v>
+      </c>
+      <c r="L16" s="1006" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="124"/>
+      <c r="B17" s="1004" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="917"/>
+      <c r="D17" s="1004" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="133"/>
+      <c r="F17" s="133"/>
+      <c r="G17" s="1018" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="109"/>
+      <c r="I17" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="1005" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="1008" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="992"/>
+      <c r="B18" s="1010" t="s">
         <v>28</v>
       </c>
-    </row>
-[...92 lines deleted...]
-      <c r="B9" s="138" t="s">
+      <c r="C18" s="915"/>
+      <c r="D18" s="1002" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="144"/>
-[...1 lines deleted...]
-      <c r="E9" s="155" t="s">
+      <c r="E18" s="753"/>
+      <c r="F18" s="753"/>
+      <c r="G18" s="1002" t="s">
         <v>28</v>
       </c>
-      <c r="F9" s="118"/>
-[...2 lines deleted...]
-      <c r="I9" s="163" t="s">
+      <c r="H18" s="900"/>
+      <c r="I18" s="1002" t="s">
         <v>28</v>
       </c>
-      <c r="J9" s="118"/>
-[...1 lines deleted...]
-      <c r="L9" s="163" t="s">
+      <c r="J18" s="1002" t="s">
         <v>28</v>
       </c>
-      <c r="M9" s="163" t="s">
+      <c r="K18" s="1002" t="s">
         <v>28</v>
       </c>
-      <c r="N9" s="163" t="s">
+      <c r="L18" s="1015" t="s">
         <v>28</v>
       </c>
-      <c r="O9" s="163" t="s">
-[...36 lines deleted...]
-      <c r="F11" s="427">
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B19" s="456"/>
+      <c r="C19" s="141"/>
+      <c r="D19" s="196"/>
+      <c r="E19" s="430"/>
+      <c r="F19" s="110"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="102"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="56"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="151"/>
+    </row>
+    <row r="20" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="206" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="909"/>
+      <c r="C20" s="131"/>
+      <c r="D20" s="131"/>
+      <c r="E20" s="309"/>
+      <c r="F20" s="46"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="27"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="152"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="430"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="430"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="16"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="151"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="63"/>
+      <c r="B22" s="309"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="901"/>
+      <c r="E22" s="309"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="152"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="B23" s="196"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="318"/>
+      <c r="E23" s="430"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="371"/>
+      <c r="L23" s="906"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="671"/>
+      <c r="B24" s="624" t="s">
+        <v>211</v>
+      </c>
+      <c r="C24" s="457">
         <v>1.3</v>
       </c>
-      <c r="G11" s="161"/>
-[...2 lines deleted...]
-      <c r="J11" s="427">
+      <c r="D24" s="669" t="s">
+        <v>224</v>
+      </c>
+      <c r="E24" s="497">
         <v>2.4</v>
       </c>
-      <c r="K11" s="159"/>
-[...113 lines deleted...]
-      <c r="F15" s="276">
+      <c r="F24" s="975" t="s">
+        <v>392</v>
+      </c>
+      <c r="G24" s="565" t="s">
+        <v>327</v>
+      </c>
+      <c r="H24" s="135">
         <v>1.3</v>
       </c>
-      <c r="G15" s="159"/>
-[...310 lines deleted...]
-      <c r="E37" s="288"/>
+      <c r="I24" s="423"/>
+      <c r="J24" s="423"/>
+      <c r="K24" s="779" t="s">
+        <v>367</v>
+      </c>
+      <c r="L24" s="777" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="671"/>
+      <c r="B25" s="317"/>
+      <c r="C25" s="51"/>
+      <c r="D25" s="457"/>
+      <c r="E25" s="903"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="51"/>
+      <c r="H25" s="440"/>
+      <c r="I25" s="51"/>
+      <c r="J25" s="51"/>
+      <c r="K25" s="798" t="s">
+        <v>369</v>
+      </c>
+      <c r="L25" s="567" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="613"/>
+      <c r="B26" s="317"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="660" t="s">
+        <v>237</v>
+      </c>
+      <c r="E26" s="434" t="s">
+        <v>381</v>
+      </c>
+      <c r="F26" s="17"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="423"/>
+      <c r="J26" s="51"/>
+      <c r="K26" s="905"/>
+      <c r="L26" s="904"/>
+    </row>
+    <row r="27" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="232"/>
+      <c r="B27" s="670"/>
+      <c r="C27" s="234"/>
+      <c r="D27" s="408"/>
+      <c r="E27" s="233"/>
+      <c r="F27" s="159"/>
+      <c r="G27" s="670"/>
+      <c r="H27" s="233"/>
+      <c r="I27" s="160"/>
+      <c r="J27" s="160"/>
+      <c r="K27" s="160"/>
+      <c r="L27" s="370"/>
+    </row>
+    <row r="28" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="L28" s="295"/>
+    </row>
+    <row r="37" spans="4:4" x14ac:dyDescent="0.35">
+      <c r="D37" s="244"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="G1:P1"/>
+    <mergeCell ref="F1:L1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>23</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Namngivna områden</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>