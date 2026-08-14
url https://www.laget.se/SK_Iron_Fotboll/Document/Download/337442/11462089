--- v2 (2026-06-01)
+++ v3 (2026-08-14)
@@ -21,119 +21,120 @@
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Johanna\Documents\Fotboll\Planläggning\Gräsplan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{572D51E8-193C-436B-9EC6-30ADD5A8A148}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5BC6AE69-D4B3-4E88-9225-487D3E8F2636}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="3" activeTab="7" xr2:uid="{C2B82A84-31A9-42C0-BEA8-C0038A7B8BC3}"/>
+    <workbookView xWindow="33240" yWindow="792" windowWidth="23040" windowHeight="12120" firstSheet="5" activeTab="18" xr2:uid="{C2B82A84-31A9-42C0-BEA8-C0038A7B8BC3}"/>
   </bookViews>
   <sheets>
     <sheet name="v.17" sheetId="2" r:id="rId1"/>
     <sheet name="V.18" sheetId="27" r:id="rId2"/>
     <sheet name="V.19" sheetId="28" r:id="rId3"/>
     <sheet name="V.20" sheetId="29" r:id="rId4"/>
     <sheet name="V.21" sheetId="30" r:id="rId5"/>
     <sheet name="V.22" sheetId="31" r:id="rId6"/>
     <sheet name="V.23" sheetId="32" r:id="rId7"/>
     <sheet name="V.24" sheetId="33" r:id="rId8"/>
     <sheet name="v.25" sheetId="10" r:id="rId9"/>
     <sheet name="V.26" sheetId="34" r:id="rId10"/>
     <sheet name="v.27-29" sheetId="12" r:id="rId11"/>
     <sheet name="V.30" sheetId="35" r:id="rId12"/>
     <sheet name="V.31" sheetId="36" r:id="rId13"/>
     <sheet name="V.32" sheetId="37" r:id="rId14"/>
     <sheet name="V.33" sheetId="38" r:id="rId15"/>
     <sheet name="V.34" sheetId="40" r:id="rId16"/>
     <sheet name="V.35" sheetId="41" r:id="rId17"/>
     <sheet name="V.36" sheetId="42" r:id="rId18"/>
     <sheet name="V.37" sheetId="43" r:id="rId19"/>
     <sheet name="V.38" sheetId="44" r:id="rId20"/>
     <sheet name="V.39" sheetId="45" r:id="rId21"/>
     <sheet name="V.40" sheetId="46" r:id="rId22"/>
     <sheet name="V.41" sheetId="47" r:id="rId23"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">v.17!$A$1:$P$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">V.18!$A$1:$P$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">V.19!$A$1:$N$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">V.20!$A$1:$M$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">V.21!$A$2:$M$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">V.22!$A$1:$N$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">V.23!$A$1:$M$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">V.24!$A$1:$N$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">v.25!$A$1:$L$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">V.26!$A$1:$K$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">V.32!$A$1:$M$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">V.33!$A$1:$M$31</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="19">V.38!$A$1:$M$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="19">V.38!$A$1:$M$32</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1436" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1442" uniqueCount="408">
   <si>
     <t>SK Iron Fotboll</t>
   </si>
   <si>
     <t>Björkvallens IP</t>
   </si>
   <si>
     <t>Grislösa</t>
   </si>
   <si>
     <t>A-plan</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>B-plan</t>
   </si>
   <si>
     <t>Kiosk</t>
   </si>
   <si>
     <t>7-m 1</t>
   </si>
   <si>
@@ -742,56 +743,50 @@
   <si>
     <t>19:30 P16-17år-Vaksala SK</t>
   </si>
   <si>
     <t>19:30 P16-17år-Märsta IK</t>
   </si>
   <si>
     <t>17:00 P16-17år-Upsala IF Fotboll</t>
   </si>
   <si>
     <t>14:00 P16-17år-BKV Norrtälje</t>
   </si>
   <si>
     <t>14:00 P16-17år-Rosersberg IK</t>
   </si>
   <si>
     <t>15:00 P16-17år-Sunnersta AIF</t>
   </si>
   <si>
     <t>14:00 P16-17år-Knarrbacken FC</t>
   </si>
   <si>
     <t>15:00 P16-17år-Knivsta IK</t>
   </si>
   <si>
-    <t>Lämnat som förslag till</t>
-[...4 lines deleted...]
-  <si>
     <t>15:00 F13årM-Vaksala SK</t>
   </si>
   <si>
     <t>Student</t>
   </si>
   <si>
     <t>9:30 P14årL-Ullfors IK</t>
   </si>
   <si>
     <t>16:00 P14årL-Unik FK</t>
   </si>
   <si>
     <t>10:00 P14årL-Rasbo IK</t>
   </si>
   <si>
     <t>16:00 P14årL-Rånäs IF</t>
   </si>
   <si>
     <t>16:00 P14årL-Knarrbacken FC</t>
   </si>
   <si>
     <t>10:00 P14årL-Söderfors GoIF</t>
   </si>
   <si>
     <t>17:00 P14årL-Harbo IF</t>
@@ -1129,53 +1124,50 @@
   <si>
     <t>14:00 P10årM Blå-Österlövsta FF</t>
   </si>
   <si>
     <t>09:30 F12årM-Heby AIF</t>
   </si>
   <si>
     <t>15:00 P12årM-Karlholms GoIF</t>
   </si>
   <si>
     <t>11:00 F13årM-Jomala IK</t>
   </si>
   <si>
     <t>POOLSPEL F-17</t>
   </si>
   <si>
     <t>19:00 Herr-IK Nordia</t>
   </si>
   <si>
     <t xml:space="preserve">Fotbollens dag </t>
   </si>
   <si>
     <t>Film utgått</t>
   </si>
   <si>
-    <t>F-18</t>
-[...1 lines deleted...]
-  <si>
     <t>10:00 P14årM-Harbo IF</t>
   </si>
   <si>
     <t>11:30-15:30</t>
   </si>
   <si>
     <t>POOLSPEL P-18</t>
   </si>
   <si>
     <t>9-16</t>
   </si>
   <si>
     <t>18.00-19.00 Herrjun.</t>
   </si>
   <si>
     <t>19.00-20.30 Dam</t>
   </si>
   <si>
     <t>19.00-20.00 F14/F13/F12</t>
   </si>
   <si>
     <t>19.00-20.30 Herr</t>
   </si>
   <si>
     <t>18.00-19.00 P13</t>
@@ -1298,60 +1290,84 @@
     <t>16:15 F11årM-Films SK/IFK D/Ö</t>
   </si>
   <si>
     <t>11:00-13:00 P13</t>
   </si>
   <si>
     <t>IF VP Uppsala utgått</t>
   </si>
   <si>
     <t>19:00 F14årM-Danmarks IF</t>
   </si>
   <si>
     <t>14:00 F12årS-Upsala IF</t>
   </si>
   <si>
     <t>Alla omklädningsrum</t>
   </si>
   <si>
     <t>10:30-15:00</t>
   </si>
   <si>
     <t>19:30 P13årM-IK Sirius FK</t>
   </si>
   <si>
     <t>spelas 9/6</t>
+  </si>
+  <si>
+    <t>14:00 F13 år M- Enköping</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16:00 F13 år M-GUSK </t>
+  </si>
+  <si>
+    <t>15:30 F13 år M-Alsike IF</t>
+  </si>
+  <si>
+    <t>14:00 F12årM-Fanna BK</t>
+  </si>
+  <si>
+    <t>Flyttad match</t>
+  </si>
+  <si>
+    <t>10:00-13:00</t>
+  </si>
+  <si>
+    <t>POOLSPEL F-18</t>
+  </si>
+  <si>
+    <t>18:00 F12årS-Vaksala SK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yy/mm/dd;@"/>
   </numFmts>
-  <fonts count="54" x14ac:knownFonts="1">
+  <fonts count="55" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
@@ -1652,50 +1668,57 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <b/>
+      <strike/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1721,51 +1744,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFE7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="367">
+  <borders count="368">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -6599,55 +6622,64 @@
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1053">
+  <cellXfs count="1064">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -7366,74 +7398,71 @@
     <xf numFmtId="0" fontId="40" fillId="0" borderId="200" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="173" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="196" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="242" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="173" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="195" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="161" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="259" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="164" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="166" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="261" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="263" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="202" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="36" fillId="5" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="36" fillId="5" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="264" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="7" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="7" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="7" borderId="163" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="163" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="157" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="11" fillId="0" borderId="265" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="266" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="8" borderId="151" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="161" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="163" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="237" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -7847,72 +7876,92 @@
     <xf numFmtId="0" fontId="28" fillId="11" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="11" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="53" fillId="5" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="11" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="11" borderId="151" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="11" borderId="177" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="208" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="277" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="163" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="11" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="48" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="366" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="367" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="177" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="36" fillId="8" borderId="268" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="172" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="171" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="36" fillId="8" borderId="163" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="149" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="54" fillId="5" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="36" fillId="0" borderId="163" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="331" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="127" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="356" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="204" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="42" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFE7FF"/>
       <color rgb="FFFFD9FF"/>
       <color rgb="FFFFCCFF"/>
       <color rgb="FFFFCCCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -8280,14271 +8329,14368 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{912D3799-4425-40DF-B952-9D05FFB964C0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="21.6328125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="20.1796875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.6640625" customWidth="1"/>
+    <col min="3" max="4" width="1.6640625" customWidth="1"/>
+    <col min="5" max="5" width="28.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6640625" customWidth="1"/>
+    <col min="9" max="9" width="28.33203125" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="1.6640625" customWidth="1"/>
+    <col min="12" max="12" width="20.21875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="10.90625" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="11.453125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:20" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="174"/>
       <c r="E1" s="173" t="s">
         <v>51</v>
       </c>
       <c r="F1" s="177"/>
-      <c r="G1" s="1039" t="s">
+      <c r="G1" s="1050" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="1037"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1048"/>
+      <c r="N1" s="1048"/>
+      <c r="O1" s="1048"/>
+      <c r="P1" s="1049"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="172"/>
       <c r="E2" s="195"/>
       <c r="F2" s="178"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="192"/>
       <c r="K2" s="5"/>
       <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="191"/>
       <c r="N2" s="180"/>
       <c r="O2" s="180"/>
       <c r="P2" s="181"/>
     </row>
-    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="198" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="197"/>
       <c r="G3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="194" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="9"/>
       <c r="K3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="M3" s="190" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="P3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>143</v>
       </c>
       <c r="B4" s="203"/>
       <c r="C4" s="58"/>
       <c r="D4" s="183"/>
       <c r="E4" s="196"/>
       <c r="F4" s="30"/>
       <c r="G4" s="25"/>
       <c r="H4" s="43"/>
       <c r="I4" s="21"/>
       <c r="J4" s="71"/>
       <c r="K4" s="80"/>
       <c r="L4" s="121"/>
       <c r="M4" s="81"/>
       <c r="N4" s="48"/>
       <c r="O4" s="82"/>
       <c r="P4" s="143"/>
     </row>
-    <row r="5" spans="1:20" ht="22.5" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:20" ht="22.8" x14ac:dyDescent="0.4">
       <c r="A5" s="166"/>
       <c r="B5" s="116"/>
       <c r="C5" s="185"/>
       <c r="D5" s="105"/>
       <c r="E5" s="51"/>
       <c r="F5" s="40"/>
       <c r="G5" s="20"/>
       <c r="H5" s="44"/>
       <c r="I5" s="80"/>
       <c r="J5" s="72"/>
       <c r="K5" s="83"/>
       <c r="L5" s="51"/>
       <c r="M5" s="69"/>
       <c r="N5" s="49"/>
       <c r="O5" s="51"/>
       <c r="P5" s="144"/>
     </row>
-    <row r="6" spans="1:20" ht="23" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:20" ht="23.4" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A6" s="167"/>
       <c r="B6" s="118"/>
       <c r="C6" s="186"/>
       <c r="D6" s="104"/>
       <c r="E6" s="66"/>
       <c r="F6" s="27"/>
       <c r="G6" s="28"/>
       <c r="H6" s="45"/>
       <c r="I6" s="26"/>
       <c r="J6" s="55"/>
       <c r="K6" s="85"/>
       <c r="L6" s="75"/>
       <c r="M6" s="87"/>
       <c r="N6" s="62"/>
       <c r="O6" s="119"/>
       <c r="P6" s="145"/>
     </row>
-    <row r="7" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="141"/>
       <c r="C7" s="58"/>
       <c r="D7" s="70"/>
       <c r="E7" s="79"/>
       <c r="F7" s="30"/>
       <c r="G7" s="25"/>
       <c r="H7" s="43"/>
       <c r="I7" s="21"/>
       <c r="J7" s="73"/>
       <c r="K7" s="89"/>
       <c r="L7" s="117"/>
       <c r="M7" s="81"/>
       <c r="N7" s="90"/>
       <c r="O7" s="108"/>
       <c r="P7" s="146"/>
     </row>
-    <row r="8" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
       <c r="B8" s="68"/>
       <c r="C8" s="113"/>
       <c r="D8" s="105"/>
       <c r="E8" s="115"/>
       <c r="F8" s="40"/>
       <c r="G8" s="20"/>
       <c r="H8" s="44"/>
       <c r="I8" s="80"/>
       <c r="J8" s="72"/>
       <c r="K8" s="92"/>
       <c r="L8" s="69"/>
       <c r="M8" s="77"/>
       <c r="N8" s="93"/>
       <c r="O8" s="115"/>
       <c r="P8" s="144"/>
     </row>
-    <row r="9" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="116"/>
       <c r="C9" s="59"/>
       <c r="D9" s="104"/>
       <c r="E9" s="88"/>
       <c r="F9" s="27"/>
       <c r="G9" s="28"/>
       <c r="H9" s="45"/>
       <c r="I9" s="26"/>
       <c r="J9" s="55"/>
       <c r="K9" s="80"/>
       <c r="L9" s="125"/>
       <c r="M9" s="122"/>
       <c r="N9" s="94"/>
       <c r="O9" s="86"/>
       <c r="P9" s="145"/>
     </row>
-    <row r="10" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>144</v>
       </c>
       <c r="B10" s="120"/>
       <c r="C10" s="58"/>
       <c r="D10" s="70"/>
       <c r="E10" s="51"/>
       <c r="F10" s="30"/>
       <c r="G10" s="25"/>
       <c r="H10" s="43"/>
       <c r="I10" s="21"/>
       <c r="J10" s="73"/>
       <c r="K10" s="95"/>
       <c r="L10" s="76"/>
       <c r="M10" s="76"/>
       <c r="N10" s="96"/>
       <c r="O10" s="97"/>
       <c r="P10" s="147"/>
     </row>
-    <row r="11" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
       <c r="B11" s="51"/>
       <c r="C11" s="113"/>
       <c r="D11" s="105"/>
       <c r="E11" s="51"/>
       <c r="F11" s="40"/>
       <c r="G11" s="20"/>
       <c r="H11" s="44"/>
       <c r="I11" s="41"/>
       <c r="J11" s="72"/>
       <c r="K11" s="98"/>
       <c r="L11" s="115"/>
       <c r="M11" s="115"/>
       <c r="N11" s="78"/>
       <c r="O11" s="123"/>
       <c r="P11" s="144"/>
     </row>
-    <row r="12" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
       <c r="B12" s="66"/>
       <c r="C12" s="59"/>
       <c r="D12" s="104"/>
       <c r="E12" s="114"/>
       <c r="F12" s="27"/>
       <c r="G12" s="28"/>
       <c r="H12" s="45"/>
       <c r="I12" s="26"/>
       <c r="J12" s="55"/>
       <c r="K12" s="80"/>
       <c r="L12" s="86"/>
       <c r="M12" s="86"/>
       <c r="N12" s="99"/>
       <c r="O12" s="86"/>
       <c r="P12" s="145"/>
     </row>
-    <row r="13" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="120"/>
       <c r="C13" s="58"/>
       <c r="D13" s="70"/>
       <c r="E13" s="79"/>
       <c r="F13" s="30"/>
       <c r="G13" s="25"/>
       <c r="H13" s="43"/>
       <c r="I13" s="21"/>
       <c r="J13" s="73"/>
       <c r="K13" s="100"/>
       <c r="L13" s="84"/>
       <c r="M13" s="76"/>
       <c r="N13" s="90"/>
       <c r="O13" s="91"/>
       <c r="P13" s="148"/>
     </row>
-    <row r="14" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A14" s="168"/>
       <c r="B14" s="561" t="s">
         <v>193</v>
       </c>
       <c r="C14" s="113"/>
       <c r="D14" s="105"/>
       <c r="E14" s="51"/>
       <c r="F14" s="40"/>
       <c r="G14" s="20"/>
       <c r="H14" s="44"/>
       <c r="I14" s="41"/>
       <c r="J14" s="72"/>
       <c r="K14" s="126"/>
       <c r="L14" s="69"/>
       <c r="M14" s="51"/>
       <c r="N14" s="77"/>
       <c r="O14" s="123"/>
       <c r="P14" s="149"/>
     </row>
-    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
       <c r="B15" s="66"/>
       <c r="C15" s="59"/>
       <c r="D15" s="104"/>
       <c r="E15" s="69"/>
       <c r="F15" s="27"/>
       <c r="G15" s="28"/>
       <c r="H15" s="45"/>
       <c r="I15" s="26"/>
       <c r="J15" s="55"/>
       <c r="K15" s="101"/>
       <c r="L15" s="28"/>
       <c r="M15" s="103"/>
       <c r="N15" s="62"/>
       <c r="O15" s="127"/>
       <c r="P15" s="150"/>
     </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>145</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
       <c r="D16" s="70"/>
       <c r="E16" s="111"/>
       <c r="F16" s="30"/>
       <c r="G16" s="25"/>
       <c r="H16" s="56"/>
       <c r="I16" s="21"/>
       <c r="J16" s="18"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="16"/>
       <c r="N16" s="56"/>
       <c r="O16" s="60"/>
       <c r="P16" s="151"/>
       <c r="T16" s="112"/>
     </row>
-    <row r="17" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="169"/>
       <c r="B17" s="131"/>
       <c r="C17" s="61"/>
       <c r="D17" s="104"/>
       <c r="E17" s="33"/>
       <c r="F17" s="27"/>
       <c r="G17" s="28"/>
       <c r="H17" s="64"/>
       <c r="I17" s="26"/>
       <c r="J17" s="34"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
       <c r="M17" s="39"/>
       <c r="N17" s="64"/>
       <c r="O17" s="46"/>
       <c r="P17" s="152"/>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="58"/>
       <c r="D18" s="70"/>
       <c r="E18" s="21"/>
       <c r="F18" s="30"/>
       <c r="G18" s="25"/>
       <c r="H18" s="43"/>
       <c r="I18" s="24"/>
       <c r="J18" s="18"/>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="16"/>
       <c r="N18" s="56"/>
       <c r="O18" s="60"/>
       <c r="P18" s="151"/>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A19" s="165"/>
       <c r="B19" s="50"/>
       <c r="C19" s="58"/>
       <c r="D19" s="70"/>
       <c r="E19" s="223"/>
       <c r="F19" s="30"/>
       <c r="G19" s="25"/>
       <c r="H19" s="43"/>
       <c r="I19" s="24"/>
       <c r="J19" s="18"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="16"/>
       <c r="N19" s="56"/>
       <c r="O19" s="60"/>
       <c r="P19" s="151"/>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A20" s="168"/>
       <c r="B20" s="375"/>
       <c r="C20" s="376"/>
       <c r="D20" s="105"/>
       <c r="E20" s="23"/>
       <c r="F20" s="22"/>
       <c r="G20" s="52"/>
       <c r="H20" s="74"/>
       <c r="I20" s="23"/>
       <c r="J20" s="22"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="19"/>
       <c r="N20" s="57"/>
       <c r="O20" s="17"/>
       <c r="P20" s="153"/>
     </row>
-    <row r="21" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="169"/>
       <c r="B21" s="66"/>
       <c r="C21" s="59"/>
       <c r="D21" s="104"/>
       <c r="E21" s="26"/>
       <c r="F21" s="27"/>
       <c r="G21" s="28"/>
       <c r="H21" s="45"/>
       <c r="I21" s="33"/>
       <c r="J21" s="34"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="39"/>
       <c r="N21" s="64"/>
       <c r="O21" s="46"/>
       <c r="P21" s="152"/>
     </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A22" s="170" t="s">
         <v>147</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="58"/>
       <c r="D22" s="70"/>
       <c r="E22" s="21"/>
       <c r="F22" s="30"/>
       <c r="G22" s="25"/>
       <c r="H22" s="43"/>
       <c r="I22" s="24"/>
       <c r="J22" s="18"/>
       <c r="K22" s="25"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="50"/>
       <c r="O22" s="139"/>
       <c r="P22" s="154"/>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A23" s="216"/>
       <c r="B23" s="225"/>
       <c r="C23" s="217"/>
       <c r="D23" s="218"/>
-      <c r="E23" s="799" t="s">
-        <v>249</v>
+      <c r="E23" s="796" t="s">
+        <v>247</v>
       </c>
       <c r="F23" s="219"/>
       <c r="G23" s="220"/>
       <c r="H23" s="221"/>
       <c r="I23" s="225"/>
       <c r="J23" s="219"/>
       <c r="K23" s="220"/>
-      <c r="L23" s="648" t="s">
-        <v>281</v>
+      <c r="L23" s="645" t="s">
+        <v>279</v>
       </c>
       <c r="M23" s="223"/>
       <c r="N23" s="223"/>
       <c r="O23" s="140"/>
       <c r="P23" s="224"/>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A24" s="216"/>
       <c r="B24" s="225"/>
       <c r="C24" s="217"/>
       <c r="D24" s="218"/>
       <c r="F24" s="219"/>
       <c r="G24" s="220"/>
       <c r="H24" s="221"/>
       <c r="I24" s="223"/>
       <c r="J24" s="219"/>
       <c r="K24" s="220"/>
       <c r="L24" s="223"/>
       <c r="M24" s="223"/>
       <c r="N24" s="223"/>
       <c r="O24" s="140"/>
       <c r="P24" s="224"/>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A25" s="216"/>
       <c r="B25" s="225"/>
       <c r="C25" s="217"/>
       <c r="D25" s="218"/>
-      <c r="E25" s="801" t="s">
-        <v>335</v>
+      <c r="E25" s="798" t="s">
+        <v>333</v>
       </c>
       <c r="F25" s="219"/>
       <c r="G25" s="220"/>
       <c r="H25" s="221"/>
       <c r="I25" s="223"/>
       <c r="J25" s="219"/>
       <c r="K25" s="220"/>
       <c r="L25" s="223"/>
       <c r="M25" s="223"/>
       <c r="N25" s="223"/>
       <c r="O25" s="140"/>
       <c r="P25" s="224"/>
     </row>
-    <row r="26" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="171"/>
       <c r="B26" s="155"/>
       <c r="C26" s="188"/>
       <c r="D26" s="187"/>
       <c r="E26" s="157"/>
       <c r="F26" s="158"/>
       <c r="G26" s="156"/>
       <c r="H26" s="159"/>
       <c r="I26" s="157"/>
       <c r="J26" s="158"/>
       <c r="K26" s="156"/>
       <c r="L26" s="160"/>
       <c r="M26" s="161"/>
       <c r="N26" s="161"/>
       <c r="O26" s="162"/>
       <c r="P26" s="163"/>
     </row>
-    <row r="27" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="134"/>
       <c r="B27" s="135"/>
       <c r="C27" s="135"/>
       <c r="D27" s="136"/>
       <c r="E27" s="135"/>
       <c r="F27" s="135"/>
       <c r="G27" s="136"/>
       <c r="H27" s="29"/>
       <c r="I27" s="189"/>
       <c r="J27" s="137"/>
       <c r="K27" s="136"/>
       <c r="L27" s="138"/>
       <c r="M27" s="136"/>
       <c r="N27" s="135"/>
       <c r="O27" s="138"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A28" s="134"/>
       <c r="B28" s="315"/>
       <c r="C28" s="138"/>
       <c r="D28" s="136"/>
       <c r="E28" s="138"/>
       <c r="F28" s="138"/>
       <c r="G28" s="136"/>
       <c r="H28" s="29"/>
       <c r="I28" s="138"/>
       <c r="J28" s="138"/>
       <c r="K28" s="136"/>
       <c r="L28" s="138"/>
       <c r="M28" s="136"/>
       <c r="N28" s="138"/>
       <c r="O28" s="138"/>
       <c r="S28" s="237"/>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A29">
         <v>260423</v>
       </c>
       <c r="B29" s="561" t="s">
         <v>193</v>
       </c>
       <c r="E29" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:19" x14ac:dyDescent="0.3">
       <c r="B30" s="294"/>
       <c r="E30" s="135"/>
       <c r="H30" s="360"/>
       <c r="I30" s="135"/>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A32">
         <v>260426</v>
       </c>
-      <c r="B32" s="640" t="s">
-        <v>249</v>
+      <c r="B32" s="637" t="s">
+        <v>247</v>
       </c>
       <c r="E32" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="H32" s="360" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="I32" s="237"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33">
         <v>260426</v>
       </c>
-      <c r="B33" s="648" t="s">
-        <v>281</v>
+      <c r="B33" s="645" t="s">
+        <v>279</v>
       </c>
       <c r="E33" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="H33" s="645">
+        <v>280</v>
+      </c>
+      <c r="H33" s="642">
         <v>305241</v>
       </c>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34">
         <v>260426</v>
       </c>
       <c r="B34" s="561" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="E34" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="H34" s="647">
+        <v>281</v>
+      </c>
+      <c r="H34" s="644">
         <v>305817</v>
       </c>
       <c r="I34" s="237"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="I36" s="189"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B37" s="237"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="E39" s="135"/>
       <c r="I39" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EBDF3B0-E9EA-4932-AE10-B5009F06E52C}">
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H2" activeCellId="1" sqref="G1:G1048576 H1:H1048576"/>
+      <selection activeCell="N29" sqref="N29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="24.36328125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="9" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.77734375" customWidth="1"/>
+    <col min="7" max="9" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:12" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>72</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:12" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1049"/>
+    </row>
+    <row r="2" spans="1:12" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="191"/>
       <c r="I2" s="180"/>
       <c r="J2" s="180"/>
       <c r="K2" s="181"/>
     </row>
-    <row r="3" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="197"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="190" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="142" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="236"/>
     </row>
-    <row r="4" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="697" t="s">
-        <v>351</v>
+      <c r="B4" s="694" t="s">
+        <v>348</v>
       </c>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="337"/>
       <c r="I4" s="337"/>
       <c r="J4" s="546"/>
       <c r="K4" s="548"/>
       <c r="L4" s="374"/>
     </row>
-    <row r="5" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
       <c r="B5" s="588" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="727" t="s">
-        <v>353</v>
+      <c r="D5" s="724" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="I5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="J5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="689" t="s">
+      <c r="K5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="I5" s="689" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L5" s="236"/>
     </row>
-    <row r="6" spans="1:12" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:12" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
       <c r="B6" s="344"/>
       <c r="C6" s="267"/>
       <c r="D6" s="333"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="339"/>
       <c r="I6" s="339"/>
       <c r="J6" s="339"/>
       <c r="K6" s="502"/>
       <c r="L6" s="236"/>
     </row>
-    <row r="7" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="328"/>
       <c r="C7" s="251"/>
       <c r="D7" s="471"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="328"/>
       <c r="I7" s="337"/>
       <c r="J7" s="547"/>
       <c r="K7" s="549"/>
     </row>
-    <row r="8" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
       <c r="B8" s="329"/>
       <c r="C8" s="276"/>
-      <c r="D8" s="689" t="s">
-        <v>355</v>
+      <c r="D8" s="686" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="I8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="J8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="689" t="s">
+      <c r="K8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="I8" s="689" t="s">
-[...9 lines deleted...]
-    <row r="9" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="9" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="284"/>
-      <c r="B9" s="726" t="s">
-        <v>354</v>
+      <c r="B9" s="723" t="s">
+        <v>351</v>
       </c>
       <c r="C9" s="451"/>
-      <c r="D9" s="697" t="s">
-        <v>356</v>
+      <c r="D9" s="694" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="452"/>
       <c r="F9" s="453"/>
       <c r="G9" s="554"/>
       <c r="H9" s="560"/>
       <c r="I9" s="343"/>
       <c r="J9" s="353"/>
       <c r="K9" s="365"/>
     </row>
-    <row r="10" spans="1:12" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:12" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="169"/>
       <c r="B10" s="339"/>
       <c r="C10" s="278"/>
       <c r="D10" s="346"/>
       <c r="E10" s="269"/>
       <c r="F10" s="281"/>
       <c r="G10" s="339"/>
       <c r="H10" s="344"/>
       <c r="I10" s="347"/>
       <c r="J10" s="555"/>
       <c r="K10" s="550"/>
     </row>
-    <row r="11" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="165" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="328"/>
       <c r="C11" s="251"/>
       <c r="D11" s="327"/>
       <c r="E11" s="254"/>
       <c r="F11" s="302"/>
       <c r="G11" s="337"/>
       <c r="H11" s="328"/>
       <c r="I11" s="328"/>
       <c r="J11" s="553"/>
       <c r="K11" s="551"/>
     </row>
-    <row r="12" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="168"/>
       <c r="B12" s="588" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C12" s="276"/>
-      <c r="D12" s="697" t="s">
-        <v>353</v>
+      <c r="D12" s="694" t="s">
+        <v>350</v>
       </c>
       <c r="E12" s="261"/>
-      <c r="F12" s="974" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="689" t="s">
+      <c r="F12" s="971" t="s">
+        <v>385</v>
+      </c>
+      <c r="G12" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H12" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="I12" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="J12" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H12" s="689" t="s">
+      <c r="K12" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="I12" s="689" t="s">
-[...9 lines deleted...]
-    <row r="13" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="13" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="284"/>
       <c r="B13" s="588" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C13" s="474"/>
       <c r="D13" s="570" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E13" s="219">
         <v>1.3</v>
       </c>
       <c r="F13" s="453"/>
       <c r="G13" s="470"/>
       <c r="H13" s="336"/>
       <c r="I13" s="348"/>
       <c r="J13" s="354"/>
       <c r="K13" s="556"/>
     </row>
-    <row r="14" spans="1:12" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:12" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="169"/>
-      <c r="B14" s="725"/>
+      <c r="B14" s="722"/>
       <c r="C14" s="278"/>
       <c r="D14" s="346"/>
       <c r="E14" s="269"/>
       <c r="F14" s="281"/>
       <c r="G14" s="338"/>
       <c r="H14" s="346"/>
       <c r="I14" s="346"/>
       <c r="J14" s="355"/>
       <c r="K14" s="552"/>
     </row>
-    <row r="15" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="165" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="328"/>
       <c r="C15" s="251"/>
       <c r="D15" s="327"/>
       <c r="E15" s="254"/>
       <c r="F15" s="302"/>
       <c r="G15" s="337"/>
       <c r="H15" s="328"/>
       <c r="I15" s="337"/>
       <c r="J15" s="553"/>
       <c r="K15" s="551"/>
     </row>
-    <row r="16" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="168"/>
       <c r="B16" s="588" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C16" s="276"/>
       <c r="D16" s="584" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E16" s="261"/>
       <c r="F16" s="279"/>
-      <c r="G16" s="689" t="s">
+      <c r="G16" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H16" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="I16" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="J16" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H16" s="689" t="s">
+      <c r="K16" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="I16" s="689" t="s">
-[...9 lines deleted...]
-    <row r="17" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="17" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="169"/>
       <c r="B17" s="563"/>
       <c r="C17" s="59"/>
-      <c r="D17" s="728" t="s">
-        <v>356</v>
+      <c r="D17" s="725" t="s">
+        <v>353</v>
       </c>
       <c r="E17" s="27"/>
       <c r="F17" s="64"/>
       <c r="G17" s="341"/>
       <c r="H17" s="103"/>
       <c r="I17" s="350"/>
       <c r="J17" s="357"/>
       <c r="K17" s="359"/>
     </row>
-    <row r="18" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="456"/>
       <c r="C18" s="107"/>
       <c r="D18" s="196"/>
       <c r="E18" s="30"/>
       <c r="F18" s="56"/>
       <c r="G18" s="25"/>
       <c r="H18" s="16"/>
       <c r="I18" s="56"/>
       <c r="J18" s="60"/>
       <c r="K18" s="151"/>
       <c r="O18" s="112"/>
     </row>
-    <row r="19" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="169"/>
       <c r="B19" s="131"/>
       <c r="C19" s="61"/>
       <c r="D19" s="131"/>
       <c r="E19" s="27"/>
       <c r="F19" s="64"/>
       <c r="G19" s="28"/>
       <c r="H19" s="39"/>
       <c r="I19" s="64"/>
       <c r="J19" s="46"/>
       <c r="K19" s="152"/>
     </row>
-    <row r="20" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="165" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="58"/>
       <c r="D20" s="50"/>
       <c r="E20" s="30"/>
       <c r="F20" s="43"/>
       <c r="G20" s="25"/>
       <c r="H20" s="16"/>
       <c r="I20" s="56"/>
       <c r="J20" s="60"/>
       <c r="K20" s="151"/>
     </row>
-    <row r="21" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="165"/>
       <c r="B21" s="244"/>
       <c r="C21" s="388"/>
-      <c r="D21" s="624" t="s">
-        <v>347</v>
+      <c r="D21" s="623" t="s">
+        <v>344</v>
       </c>
       <c r="E21" s="36">
         <v>1.3</v>
       </c>
-      <c r="F21" s="975" t="s">
-        <v>392</v>
+      <c r="F21" s="972" t="s">
+        <v>389</v>
       </c>
       <c r="G21" s="25"/>
       <c r="H21" s="16"/>
       <c r="I21" s="56"/>
       <c r="J21" s="60"/>
       <c r="K21" s="151"/>
     </row>
-    <row r="22" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="169"/>
       <c r="B22" s="66"/>
       <c r="C22" s="59"/>
       <c r="D22" s="66"/>
       <c r="E22" s="27"/>
       <c r="F22" s="45"/>
       <c r="G22" s="28"/>
       <c r="H22" s="39"/>
       <c r="I22" s="64"/>
       <c r="J22" s="46"/>
       <c r="K22" s="152"/>
     </row>
-    <row r="23" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="170" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="50"/>
       <c r="C23" s="58"/>
       <c r="D23" s="50"/>
       <c r="E23" s="30"/>
       <c r="F23" s="43"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="50"/>
       <c r="J23" s="371"/>
       <c r="K23" s="370"/>
     </row>
-    <row r="24" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="170"/>
       <c r="B24" s="447"/>
       <c r="C24" s="388"/>
-      <c r="D24" s="672" t="s">
-        <v>219</v>
+      <c r="D24" s="669" t="s">
+        <v>217</v>
       </c>
       <c r="E24" s="36">
         <v>1.3</v>
       </c>
-      <c r="F24" s="975" t="s">
-        <v>392</v>
+      <c r="F24" s="972" t="s">
+        <v>389</v>
       </c>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="50"/>
-      <c r="J24" s="798" t="s">
-[...6 lines deleted...]
-    <row r="25" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J24" s="795" t="s">
+        <v>364</v>
+      </c>
+      <c r="K24" s="777" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="239"/>
       <c r="B25" s="445"/>
       <c r="C25" s="417"/>
       <c r="D25" s="377"/>
       <c r="E25" s="138"/>
       <c r="F25" s="231"/>
       <c r="G25" s="423"/>
       <c r="H25" s="423"/>
       <c r="I25" s="423"/>
-      <c r="J25" s="776" t="s">
-[...6 lines deleted...]
-    <row r="26" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J25" s="773" t="s">
+        <v>366</v>
+      </c>
+      <c r="K25" s="777" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="171"/>
       <c r="B26" s="155"/>
       <c r="C26" s="188"/>
       <c r="D26" s="157"/>
       <c r="E26" s="158"/>
       <c r="F26" s="159"/>
       <c r="G26" s="160"/>
       <c r="H26" s="161"/>
       <c r="I26" s="161"/>
-      <c r="J26" s="924"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="J26" s="921"/>
+      <c r="K26" s="922"/>
+    </row>
+    <row r="27" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="134"/>
       <c r="B27" s="135"/>
       <c r="C27" s="135"/>
       <c r="D27" s="135"/>
       <c r="E27" s="135"/>
       <c r="F27" s="29"/>
       <c r="G27" s="138"/>
       <c r="H27" s="136"/>
       <c r="I27" s="135"/>
       <c r="J27" s="138"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A28" s="134"/>
       <c r="B28" s="138"/>
       <c r="C28" s="138"/>
       <c r="D28" s="138"/>
       <c r="E28" s="138"/>
       <c r="F28" s="29"/>
       <c r="G28" s="138"/>
       <c r="H28" s="136"/>
       <c r="I28" s="138"/>
       <c r="J28" s="138"/>
       <c r="N28" s="135"/>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
       <c r="D31" s="135"/>
     </row>
-    <row r="37" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="37" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D37" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:K1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E2B77A5-2BB1-49F8-91F2-07E05F3684E9}">
   <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="I53" sqref="I53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
-    <row r="1" spans="1:13" ht="25.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="D1" s="1048" t="s">
+    <row r="1" spans="1:13" ht="25.2" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="D1" s="1059" t="s">
         <v>19</v>
       </c>
-      <c r="E1" s="1049"/>
-[...9 lines deleted...]
-    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="E1" s="1060"/>
+      <c r="F1" s="1060"/>
+      <c r="G1" s="1060"/>
+      <c r="H1" s="1060"/>
+      <c r="I1" s="1060"/>
+      <c r="J1" s="1060"/>
+      <c r="K1" s="1060"/>
+      <c r="L1" s="1060"/>
+      <c r="M1" s="1061"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A5" s="47"/>
       <c r="B5" s="47"/>
       <c r="C5" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F02D59D5-4E8D-4D42-8007-D519111FFC32}">
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="H2" activeCellId="1" sqref="F1:K1048576 F1:K1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="21.6328125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="11" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.6640625" customWidth="1"/>
+    <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="1.6640625" customWidth="1"/>
+    <col min="7" max="11" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:15" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1049"/>
+    </row>
+    <row r="2" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="191"/>
       <c r="I2" s="180"/>
       <c r="J2" s="180"/>
       <c r="K2" s="181"/>
     </row>
-    <row r="3" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="197"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="190" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>143</v>
       </c>
       <c r="B4" s="327"/>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="337"/>
       <c r="I4" s="337"/>
       <c r="J4" s="547"/>
       <c r="K4" s="549"/>
     </row>
-    <row r="5" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
-      <c r="B5" s="694" t="s">
-        <v>351</v>
+      <c r="B5" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="710" t="s">
-        <v>353</v>
+      <c r="D5" s="707" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="I5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="J5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="689" t="s">
+      <c r="K5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="I5" s="689" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="703" t="s">
-        <v>352</v>
+      <c r="B6" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="339"/>
       <c r="I6" s="339"/>
       <c r="J6" s="339"/>
       <c r="K6" s="364"/>
     </row>
-    <row r="7" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="707"/>
+      <c r="B7" s="704"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="328"/>
       <c r="I7" s="337"/>
       <c r="J7" s="547"/>
       <c r="K7" s="549"/>
     </row>
-    <row r="8" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="706" t="s">
-        <v>354</v>
+      <c r="B8" s="703" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="709" t="s">
-        <v>355</v>
+      <c r="D8" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="I8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="J8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="689" t="s">
+      <c r="K8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="I8" s="689" t="s">
-[...9 lines deleted...]
-    <row r="9" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="339"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="708" t="s">
-        <v>356</v>
+      <c r="D9" s="705" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="344"/>
       <c r="I9" s="347"/>
       <c r="J9" s="339"/>
       <c r="K9" s="364"/>
     </row>
-    <row r="10" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>144</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
-      <c r="D10" s="712"/>
+      <c r="D10" s="709"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="328"/>
       <c r="I10" s="328"/>
       <c r="J10" s="546"/>
       <c r="K10" s="551"/>
     </row>
-    <row r="11" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
-      <c r="B11" s="694" t="s">
-        <v>351</v>
+      <c r="B11" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
       <c r="D11" s="371" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="689" t="s">
+      <c r="G11" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="I11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="J11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="689" t="s">
+      <c r="K11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="I11" s="689" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="12" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
-      <c r="B12" s="729" t="s">
-        <v>352</v>
+      <c r="B12" s="726" t="s">
+        <v>349</v>
       </c>
       <c r="C12" s="406"/>
-      <c r="D12" s="730"/>
+      <c r="D12" s="727"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
-      <c r="G12" s="731"/>
-[...6 lines deleted...]
-      <c r="A13" s="751" t="s">
+      <c r="G12" s="728"/>
+      <c r="H12" s="729"/>
+      <c r="I12" s="730"/>
+      <c r="J12" s="731"/>
+      <c r="K12" s="732"/>
+    </row>
+    <row r="13" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="748" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
       <c r="D13" s="328"/>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
       <c r="G13" s="337"/>
       <c r="H13" s="328"/>
       <c r="I13" s="337"/>
       <c r="J13" s="547"/>
       <c r="K13" s="549"/>
     </row>
-    <row r="14" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>354</v>
+    <row r="14" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="734"/>
+      <c r="B14" s="662" t="s">
+        <v>351</v>
       </c>
       <c r="C14" s="276"/>
-      <c r="D14" s="709" t="s">
-        <v>355</v>
+      <c r="D14" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
-      <c r="G14" s="689" t="s">
+      <c r="G14" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H14" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="I14" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="J14" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H14" s="689" t="s">
+      <c r="K14" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="I14" s="689" t="s">
-[...10 lines deleted...]
-      <c r="A15" s="752"/>
+    </row>
+    <row r="15" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="749"/>
       <c r="B15" s="476"/>
       <c r="C15" s="59"/>
-      <c r="D15" s="713" t="s">
-        <v>356</v>
+      <c r="D15" s="710" t="s">
+        <v>353</v>
       </c>
       <c r="E15" s="27"/>
       <c r="F15" s="64"/>
       <c r="G15" s="341"/>
       <c r="H15" s="103"/>
       <c r="I15" s="350"/>
       <c r="J15" s="357"/>
       <c r="K15" s="359"/>
       <c r="O15" s="112"/>
     </row>
-    <row r="16" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>145</v>
       </c>
-      <c r="B16" s="739"/>
-[...1 lines deleted...]
-      <c r="D16" s="750"/>
+      <c r="B16" s="736"/>
+      <c r="C16" s="737"/>
+      <c r="D16" s="747"/>
       <c r="E16" s="138"/>
       <c r="F16" s="311"/>
-      <c r="G16" s="744"/>
+      <c r="G16" s="741"/>
       <c r="H16" s="423"/>
-      <c r="I16" s="745"/>
-[...1 lines deleted...]
-      <c r="K16" s="748"/>
+      <c r="I16" s="742"/>
+      <c r="J16" s="743"/>
+      <c r="K16" s="745"/>
       <c r="O16" s="112"/>
     </row>
-    <row r="17" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="169"/>
-      <c r="B17" s="674"/>
-[...3 lines deleted...]
-      <c r="F17" s="743"/>
+      <c r="B17" s="671"/>
+      <c r="C17" s="738"/>
+      <c r="D17" s="671"/>
+      <c r="E17" s="746"/>
+      <c r="F17" s="740"/>
       <c r="G17" s="341"/>
-      <c r="H17" s="743"/>
-[...4 lines deleted...]
-    <row r="18" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H17" s="740"/>
+      <c r="I17" s="740"/>
+      <c r="J17" s="740"/>
+      <c r="K17" s="744"/>
+    </row>
+    <row r="18" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="58"/>
       <c r="D18" s="21"/>
       <c r="E18" s="30"/>
       <c r="F18" s="43"/>
       <c r="G18" s="25"/>
       <c r="H18" s="16"/>
       <c r="I18" s="56"/>
       <c r="J18" s="60"/>
       <c r="K18" s="151"/>
     </row>
-    <row r="19" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="169"/>
       <c r="B19" s="66"/>
       <c r="C19" s="59"/>
       <c r="D19" s="26"/>
       <c r="E19" s="27"/>
       <c r="F19" s="45"/>
       <c r="G19" s="28"/>
       <c r="H19" s="39"/>
       <c r="I19" s="64"/>
       <c r="J19" s="46"/>
       <c r="K19" s="152"/>
     </row>
-    <row r="20" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="170" t="s">
         <v>147</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="58"/>
       <c r="D20" s="21"/>
       <c r="E20" s="30"/>
       <c r="F20" s="43"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="50"/>
-      <c r="J20" s="701" t="s">
-[...6 lines deleted...]
-    <row r="21" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J20" s="698" t="s">
+        <v>364</v>
+      </c>
+      <c r="K20" s="790" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="171"/>
       <c r="B21" s="155"/>
       <c r="C21" s="188"/>
       <c r="D21" s="157"/>
       <c r="E21" s="158"/>
       <c r="F21" s="159"/>
       <c r="G21" s="160"/>
       <c r="H21" s="161"/>
       <c r="I21" s="161"/>
-      <c r="J21" s="795" t="s">
-[...3 lines deleted...]
-        <v>370</v>
+      <c r="J21" s="792" t="s">
+        <v>366</v>
+      </c>
+      <c r="K21" s="791" t="s">
+        <v>367</v>
       </c>
       <c r="L21" s="227"/>
     </row>
-    <row r="22" spans="1:14" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:14" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A22" s="134"/>
       <c r="B22" s="135"/>
       <c r="C22" s="135"/>
       <c r="D22" s="135"/>
       <c r="E22" s="135"/>
       <c r="F22" s="29"/>
       <c r="G22" s="138"/>
       <c r="H22" s="136"/>
       <c r="I22" s="135"/>
       <c r="J22" s="138"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A23" s="134"/>
       <c r="B23" s="138"/>
       <c r="C23" s="138"/>
       <c r="D23" s="138"/>
       <c r="E23" s="138"/>
       <c r="F23" s="29"/>
       <c r="G23" s="138"/>
       <c r="H23" s="136"/>
       <c r="I23" s="138"/>
       <c r="J23" s="138"/>
       <c r="N23" s="135"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
       <c r="D26" s="135"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
       <c r="D32" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:K1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3405862C-8B85-4E2B-A23C-A108121D4E70}">
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="H2" activeCellId="1" sqref="F1:K1048576 F1:K1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="21.6328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="1.6328125" customWidth="1"/>
+    <col min="2" max="2" width="21.6640625" customWidth="1"/>
+    <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="1.6640625" customWidth="1"/>
     <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12" bestFit="1" customWidth="1"/>
-    <col min="10" max="11" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:15" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>84</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1049"/>
+    </row>
+    <row r="2" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="191"/>
       <c r="I2" s="180"/>
       <c r="J2" s="180"/>
       <c r="K2" s="181"/>
     </row>
-    <row r="3" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="197"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="190" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>148</v>
       </c>
       <c r="B4" s="327"/>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="337"/>
       <c r="I4" s="337"/>
       <c r="J4" s="553"/>
       <c r="K4" s="548"/>
     </row>
-    <row r="5" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
-      <c r="B5" s="694" t="s">
-        <v>351</v>
+      <c r="B5" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="710" t="s">
-        <v>353</v>
+      <c r="D5" s="707" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="I5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="J5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="689" t="s">
+      <c r="K5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="I5" s="689" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="703" t="s">
-        <v>352</v>
+      <c r="B6" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="339"/>
       <c r="I6" s="339"/>
       <c r="J6" s="339"/>
       <c r="K6" s="364"/>
     </row>
-    <row r="7" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="707"/>
+      <c r="B7" s="704"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="328"/>
       <c r="I7" s="337"/>
       <c r="J7" s="547"/>
       <c r="K7" s="549"/>
     </row>
-    <row r="8" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="706" t="s">
-        <v>354</v>
+      <c r="B8" s="703" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="709" t="s">
-        <v>355</v>
+      <c r="D8" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="I8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="J8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="689" t="s">
+      <c r="K8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="I8" s="689" t="s">
-[...9 lines deleted...]
-    <row r="9" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="339"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="708" t="s">
-        <v>356</v>
+      <c r="D9" s="705" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="344"/>
       <c r="I9" s="347"/>
       <c r="J9" s="339"/>
       <c r="K9" s="364"/>
     </row>
-    <row r="10" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>149</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
-      <c r="D10" s="712"/>
+      <c r="D10" s="709"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="328"/>
       <c r="I10" s="328"/>
       <c r="J10" s="546"/>
       <c r="K10" s="551"/>
     </row>
-    <row r="11" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="284"/>
-      <c r="B11" s="694" t="s">
-        <v>351</v>
+      <c r="B11" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
       <c r="D11" s="371" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="689" t="s">
+      <c r="G11" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="I11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="J11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="689" t="s">
+      <c r="K11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="I11" s="689" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="12" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="135"/>
-      <c r="B12" s="665" t="s">
-        <v>352</v>
+      <c r="B12" s="662" t="s">
+        <v>349</v>
       </c>
       <c r="C12" s="451"/>
-      <c r="D12" s="714"/>
+      <c r="D12" s="711"/>
       <c r="E12" s="452"/>
       <c r="F12" s="453"/>
       <c r="G12" s="345"/>
       <c r="H12" s="455"/>
       <c r="I12" s="348"/>
       <c r="J12" s="354"/>
       <c r="K12" s="559"/>
     </row>
-    <row r="13" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B13" s="704"/>
+    <row r="13" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="750"/>
+      <c r="B13" s="701"/>
       <c r="C13" s="278"/>
       <c r="D13" s="333"/>
       <c r="E13" s="269"/>
       <c r="F13" s="281"/>
       <c r="G13" s="338"/>
       <c r="H13" s="346"/>
       <c r="I13" s="346"/>
       <c r="J13" s="355"/>
       <c r="K13" s="367"/>
     </row>
-    <row r="14" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="165" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="328"/>
       <c r="C14" s="251"/>
       <c r="D14" s="328"/>
       <c r="E14" s="254"/>
       <c r="F14" s="302"/>
       <c r="G14" s="337"/>
       <c r="H14" s="328"/>
       <c r="I14" s="337"/>
       <c r="J14" s="547"/>
       <c r="K14" s="549"/>
     </row>
-    <row r="15" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="288"/>
-      <c r="B15" s="665" t="s">
-        <v>354</v>
+      <c r="B15" s="662" t="s">
+        <v>351</v>
       </c>
       <c r="C15" s="276"/>
-      <c r="D15" s="709" t="s">
-        <v>355</v>
+      <c r="D15" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E15" s="261"/>
       <c r="F15" s="279"/>
-      <c r="G15" s="689" t="s">
+      <c r="G15" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H15" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="I15" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="J15" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H15" s="689" t="s">
+      <c r="K15" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="I15" s="689" t="s">
-[...11 lines deleted...]
-      <c r="B16" s="705"/>
+    </row>
+    <row r="16" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="761"/>
+      <c r="B16" s="702"/>
       <c r="C16" s="59"/>
-      <c r="D16" s="713" t="s">
-        <v>356</v>
+      <c r="D16" s="710" t="s">
+        <v>353</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="64"/>
       <c r="G16" s="341"/>
       <c r="H16" s="103"/>
       <c r="I16" s="350"/>
       <c r="J16" s="357"/>
       <c r="K16" s="359"/>
       <c r="O16" s="112"/>
     </row>
-    <row r="17" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="285" t="s">
         <v>151</v>
       </c>
-      <c r="B17" s="755"/>
+      <c r="B17" s="752"/>
       <c r="C17" s="498"/>
-      <c r="D17" s="750"/>
+      <c r="D17" s="747"/>
       <c r="E17" s="444"/>
       <c r="F17" s="311"/>
       <c r="G17" s="460"/>
       <c r="H17" s="423"/>
-      <c r="I17" s="759"/>
-[...1 lines deleted...]
-      <c r="K17" s="760"/>
+      <c r="I17" s="756"/>
+      <c r="J17" s="760"/>
+      <c r="K17" s="757"/>
       <c r="O17" s="112"/>
     </row>
-    <row r="18" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A18" s="754"/>
+    <row r="18" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="751"/>
       <c r="B18" s="510"/>
-      <c r="C18" s="756"/>
-[...9 lines deleted...]
-    <row r="19" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C18" s="753"/>
+      <c r="D18" s="671"/>
+      <c r="E18" s="746"/>
+      <c r="F18" s="740"/>
+      <c r="G18" s="754"/>
+      <c r="H18" s="740"/>
+      <c r="I18" s="755"/>
+      <c r="J18" s="759"/>
+      <c r="K18" s="758"/>
+    </row>
+    <row r="19" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="50"/>
       <c r="C19" s="58"/>
       <c r="D19" s="50"/>
       <c r="E19" s="30"/>
       <c r="F19" s="43"/>
       <c r="G19" s="25"/>
       <c r="H19" s="16"/>
       <c r="I19" s="56"/>
       <c r="J19" s="60"/>
       <c r="K19" s="151"/>
     </row>
-    <row r="20" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="169"/>
       <c r="B20" s="66"/>
       <c r="C20" s="59"/>
       <c r="D20" s="26"/>
       <c r="E20" s="27"/>
       <c r="F20" s="45"/>
       <c r="G20" s="28"/>
       <c r="H20" s="39"/>
       <c r="I20" s="64"/>
       <c r="J20" s="46"/>
       <c r="K20" s="152"/>
     </row>
-    <row r="21" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="170" t="s">
         <v>153</v>
       </c>
       <c r="B21" s="50"/>
       <c r="C21" s="58"/>
       <c r="D21" s="21"/>
       <c r="E21" s="30"/>
       <c r="F21" s="43"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="50"/>
-      <c r="J21" s="701" t="s">
-[...6 lines deleted...]
-    <row r="22" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J21" s="698" t="s">
+        <v>364</v>
+      </c>
+      <c r="K21" s="790" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="171"/>
       <c r="B22" s="155"/>
       <c r="C22" s="188"/>
       <c r="D22" s="157"/>
       <c r="E22" s="158"/>
       <c r="F22" s="159"/>
       <c r="G22" s="160"/>
       <c r="H22" s="161"/>
       <c r="I22" s="161"/>
-      <c r="J22" s="702" t="s">
-[...6 lines deleted...]
-    <row r="23" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="J22" s="699" t="s">
+        <v>366</v>
+      </c>
+      <c r="K22" s="791" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A23" s="134"/>
       <c r="B23" s="135"/>
       <c r="C23" s="135"/>
       <c r="D23" s="135"/>
       <c r="E23" s="135"/>
       <c r="F23" s="29"/>
       <c r="G23" s="138"/>
       <c r="H23" s="136"/>
       <c r="I23" s="135"/>
       <c r="J23" s="229"/>
       <c r="K23" s="295"/>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A24" s="134"/>
       <c r="B24" s="138"/>
       <c r="C24" s="138"/>
       <c r="D24" s="138"/>
       <c r="E24" s="138"/>
       <c r="F24" s="29"/>
       <c r="G24" s="138"/>
       <c r="H24" s="136"/>
       <c r="I24" s="138"/>
       <c r="J24" s="138"/>
       <c r="N24" s="135"/>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
       <c r="D27" s="135"/>
     </row>
-    <row r="33" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="33" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D33" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:K1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA117282-6E21-4D43-BBE2-2B0CD9B1AC09}">
-  <dimension ref="A1:P37"/>
+  <dimension ref="A1:Q37"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="R12" sqref="R12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="21.6328125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="12" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.6640625" customWidth="1"/>
+    <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="25.88671875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="24" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.88671875" customWidth="1"/>
+    <col min="11" max="11" width="12" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>87</v>
       </c>
       <c r="E1" s="286"/>
-      <c r="F1" s="1037"/>
-[...7 lines deleted...]
-    <row r="2" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1049"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="287"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="287"/>
       <c r="I2" s="191"/>
-      <c r="J2" s="180"/>
+      <c r="J2" s="716"/>
       <c r="K2" s="180"/>
-      <c r="L2" s="181"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="180"/>
+      <c r="M2" s="181"/>
+    </row>
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="242"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="242"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J3" s="190"/>
       <c r="K3" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="L3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="282" t="s">
+      <c r="M3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>154</v>
       </c>
       <c r="B4" s="327"/>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="254"/>
       <c r="I4" s="337"/>
       <c r="J4" s="337"/>
-      <c r="K4" s="553"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="K4" s="337"/>
+      <c r="L4" s="553"/>
+      <c r="M4" s="548"/>
+    </row>
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
-      <c r="B5" s="694" t="s">
-        <v>351</v>
+      <c r="B5" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="710" t="s">
-        <v>353</v>
+      <c r="D5" s="707" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="891" t="s">
+      <c r="G5" s="888" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="279"/>
+      <c r="I5" s="824" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="824"/>
+      <c r="K5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="279"/>
-      <c r="I5" s="827" t="s">
+      <c r="M5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="689" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="703" t="s">
-        <v>352</v>
+      <c r="B6" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="281"/>
-      <c r="I6" s="927"/>
-      <c r="J6" s="339"/>
+      <c r="I6" s="924"/>
+      <c r="J6" s="924"/>
       <c r="K6" s="339"/>
-      <c r="L6" s="364"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L6" s="339"/>
+      <c r="M6" s="364"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="707"/>
+      <c r="B7" s="704"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="546"/>
       <c r="H7" s="302"/>
-      <c r="I7" s="831"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I7" s="828"/>
+      <c r="J7" s="828"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="547"/>
+      <c r="M7" s="549"/>
+    </row>
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="706" t="s">
-        <v>354</v>
+      <c r="B8" s="703" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="709" t="s">
-        <v>355</v>
+      <c r="D8" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="891" t="s">
+      <c r="G8" s="888" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="279"/>
+      <c r="I8" s="824" t="s">
+        <v>360</v>
+      </c>
+      <c r="J8" s="824"/>
+      <c r="K8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="279"/>
-      <c r="I8" s="827" t="s">
+      <c r="M8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J8" s="689" t="s">
-[...9 lines deleted...]
-    <row r="9" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="339"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="708" t="s">
-        <v>356</v>
+      <c r="D9" s="705" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="555"/>
       <c r="H9" s="281"/>
-      <c r="I9" s="928"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I9" s="925"/>
+      <c r="J9" s="1036"/>
+      <c r="K9" s="347"/>
+      <c r="L9" s="339"/>
+      <c r="M9" s="364"/>
+    </row>
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>155</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
-      <c r="D10" s="712"/>
+      <c r="D10" s="709"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="546"/>
       <c r="H10" s="302"/>
-      <c r="I10" s="831"/>
-[...4 lines deleted...]
-    <row r="11" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I10" s="828"/>
+      <c r="J10" s="828"/>
+      <c r="K10" s="328"/>
+      <c r="L10" s="546"/>
+      <c r="M10" s="551"/>
+    </row>
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
-      <c r="B11" s="694" t="s">
-        <v>351</v>
+      <c r="B11" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
       <c r="D11" s="371" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="891" t="s">
+      <c r="G11" s="888" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="279"/>
+      <c r="I11" s="824" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="824"/>
+      <c r="K11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="279"/>
-      <c r="I11" s="827" t="s">
+      <c r="M11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="689" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="770"/>
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="767"/>
       <c r="B12" s="584" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C12" s="451"/>
-      <c r="D12" s="714"/>
+      <c r="D12" s="711"/>
       <c r="E12" s="452"/>
       <c r="F12" s="453"/>
       <c r="G12" s="345"/>
       <c r="H12" s="453"/>
       <c r="I12" s="455"/>
-      <c r="J12" s="348"/>
-[...5 lines deleted...]
-      <c r="B13" s="704"/>
+      <c r="J12" s="455"/>
+      <c r="K12" s="348"/>
+      <c r="L12" s="354"/>
+      <c r="M12" s="559"/>
+    </row>
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="761"/>
+      <c r="B13" s="701"/>
       <c r="C13" s="278"/>
       <c r="D13" s="333"/>
       <c r="E13" s="269"/>
       <c r="F13" s="281"/>
       <c r="G13" s="338"/>
       <c r="H13" s="281"/>
-      <c r="I13" s="815"/>
-[...4 lines deleted...]
-    <row r="14" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I13" s="812"/>
+      <c r="J13" s="812"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="355"/>
+      <c r="M13" s="367"/>
+    </row>
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="165" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="328"/>
       <c r="C14" s="251"/>
       <c r="D14" s="328"/>
       <c r="E14" s="254"/>
       <c r="F14" s="302"/>
       <c r="G14" s="546"/>
       <c r="H14" s="302"/>
-      <c r="I14" s="831"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I14" s="828"/>
+      <c r="J14" s="828"/>
+      <c r="K14" s="337"/>
+      <c r="L14" s="547"/>
+      <c r="M14" s="549"/>
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="284"/>
-      <c r="B15" s="665" t="s">
-        <v>354</v>
+      <c r="B15" s="662" t="s">
+        <v>351</v>
       </c>
       <c r="C15" s="276"/>
-      <c r="D15" s="709" t="s">
-        <v>355</v>
+      <c r="D15" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E15" s="261"/>
       <c r="F15" s="279"/>
-      <c r="G15" s="891" t="s">
+      <c r="G15" s="888" t="s">
+        <v>359</v>
+      </c>
+      <c r="H15" s="279"/>
+      <c r="I15" s="824" t="s">
+        <v>360</v>
+      </c>
+      <c r="J15" s="824"/>
+      <c r="K15" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L15" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H15" s="279"/>
-      <c r="I15" s="827" t="s">
+      <c r="M15" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J15" s="689" t="s">
-[...11 lines deleted...]
-      <c r="B16" s="705"/>
+    </row>
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="761"/>
+      <c r="B16" s="702"/>
       <c r="C16" s="59"/>
-      <c r="D16" s="713" t="s">
-        <v>356</v>
+      <c r="D16" s="710" t="s">
+        <v>353</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="64"/>
       <c r="G16" s="341"/>
       <c r="H16" s="66"/>
-      <c r="I16" s="860"/>
-[...5 lines deleted...]
-    <row r="17" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I16" s="857"/>
+      <c r="J16" s="857"/>
+      <c r="K16" s="350"/>
+      <c r="L16" s="357"/>
+      <c r="M16" s="359"/>
+      <c r="Q16" s="112"/>
+    </row>
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="165" t="s">
         <v>156</v>
       </c>
-      <c r="B17" s="755"/>
+      <c r="B17" s="752"/>
       <c r="C17" s="436"/>
-      <c r="D17" s="750"/>
-      <c r="E17" s="765"/>
+      <c r="D17" s="747"/>
+      <c r="E17" s="762"/>
       <c r="F17" s="311"/>
       <c r="G17" s="460"/>
-      <c r="H17" s="766"/>
-[...6 lines deleted...]
-    <row r="18" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="H17" s="763"/>
+      <c r="I17" s="926"/>
+      <c r="J17" s="926"/>
+      <c r="K17" s="756"/>
+      <c r="L17" s="765"/>
+      <c r="M17" s="766"/>
+      <c r="Q17" s="112"/>
+    </row>
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="169"/>
       <c r="B18" s="510"/>
-      <c r="C18" s="741"/>
+      <c r="C18" s="738"/>
       <c r="D18" s="510"/>
-      <c r="E18" s="738"/>
-[...1 lines deleted...]
-      <c r="G18" s="757"/>
+      <c r="E18" s="735"/>
+      <c r="F18" s="740"/>
+      <c r="G18" s="754"/>
       <c r="H18" s="103"/>
-      <c r="I18" s="863"/>
-[...4 lines deleted...]
-    <row r="19" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I18" s="860"/>
+      <c r="J18" s="860"/>
+      <c r="K18" s="755"/>
+      <c r="L18" s="759"/>
+      <c r="M18" s="744"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165" t="s">
         <v>157</v>
       </c>
       <c r="B19" s="225"/>
       <c r="C19" s="58"/>
       <c r="D19" s="50"/>
       <c r="E19" s="30"/>
       <c r="F19" s="43"/>
       <c r="G19" s="25"/>
       <c r="H19" s="50"/>
       <c r="I19" s="18"/>
-      <c r="J19" s="56"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J19" s="18"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="151"/>
+    </row>
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="285"/>
       <c r="B20" s="225"/>
       <c r="C20" s="486"/>
-      <c r="D20" s="616" t="s">
-        <v>247</v>
+      <c r="D20" s="615" t="s">
+        <v>245</v>
       </c>
       <c r="E20" s="135">
         <v>1.3</v>
       </c>
-      <c r="F20" s="975" t="s">
-[...3 lines deleted...]
-        <v>307</v>
+      <c r="F20" s="972" t="s">
+        <v>387</v>
+      </c>
+      <c r="G20" s="676" t="s">
+        <v>305</v>
       </c>
       <c r="H20" s="457">
         <v>2.4</v>
       </c>
-      <c r="I20" s="29"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="I20" s="565" t="s">
+        <v>325</v>
+      </c>
+      <c r="J20" s="414" t="s">
+        <v>378</v>
+      </c>
+      <c r="K20" s="461"/>
+      <c r="L20" s="463"/>
+      <c r="M20" s="464"/>
+    </row>
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="169"/>
       <c r="B21" s="66"/>
       <c r="C21" s="59"/>
       <c r="D21" s="66"/>
       <c r="E21" s="27"/>
       <c r="F21" s="45"/>
       <c r="G21" s="28"/>
       <c r="H21" s="66"/>
       <c r="I21" s="34"/>
-      <c r="J21" s="64"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J21" s="34"/>
+      <c r="K21" s="64"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="152"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="170" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="58"/>
       <c r="D22" s="50"/>
       <c r="E22" s="30"/>
       <c r="F22" s="43"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
-      <c r="I22" s="30"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I22" s="50"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="371"/>
+      <c r="M22" s="370"/>
+    </row>
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="239"/>
       <c r="B23" s="447"/>
       <c r="C23" s="113"/>
-      <c r="D23" s="1034" t="s">
-        <v>231</v>
+      <c r="D23" s="1031" t="s">
+        <v>229</v>
       </c>
       <c r="E23" s="23">
         <v>1.3</v>
       </c>
-      <c r="F23" s="974" t="s">
-        <v>387</v>
+      <c r="F23" s="971" t="s">
+        <v>384</v>
       </c>
       <c r="G23" s="565" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="H23" s="375">
         <v>1.3</v>
       </c>
-      <c r="I23" s="903"/>
-[...5 lines deleted...]
-      <c r="A24" s="931"/>
+      <c r="I23" s="900"/>
+      <c r="J23" s="138"/>
+      <c r="K23" s="423"/>
+      <c r="L23" s="371"/>
+      <c r="M23" s="923"/>
+    </row>
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="928"/>
       <c r="B24" s="445"/>
       <c r="C24" s="486"/>
       <c r="D24" s="51"/>
       <c r="E24" s="41"/>
-      <c r="F24" s="975" t="s">
-        <v>385</v>
+      <c r="F24" s="1045" t="s">
+        <v>382</v>
       </c>
       <c r="G24" s="133"/>
       <c r="H24" s="51"/>
-      <c r="I24" s="138"/>
-[...9 lines deleted...]
-      <c r="A25" s="930"/>
+      <c r="I24" s="900"/>
+      <c r="J24" s="138"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="795" t="s">
+        <v>364</v>
+      </c>
+      <c r="M24" s="774" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="927"/>
       <c r="B25" s="413"/>
       <c r="C25" s="113"/>
       <c r="D25" s="413"/>
       <c r="E25" s="138"/>
       <c r="F25" s="44"/>
-      <c r="G25" s="635" t="s">
-        <v>256</v>
+      <c r="G25" s="1044" t="s">
+        <v>254</v>
       </c>
       <c r="H25" s="141">
         <v>2.4</v>
       </c>
-      <c r="I25" s="903"/>
-[...8 lines deleted...]
-    <row r="26" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="I25" s="900"/>
+      <c r="J25" s="138"/>
+      <c r="K25" s="423"/>
+      <c r="L25" s="771" t="s">
+        <v>366</v>
+      </c>
+      <c r="M25" s="774" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="171"/>
       <c r="B26" s="155"/>
       <c r="C26" s="188"/>
       <c r="D26" s="155"/>
       <c r="E26" s="158"/>
       <c r="F26" s="159"/>
-      <c r="G26" s="670"/>
+      <c r="G26" s="667"/>
       <c r="H26" s="158"/>
       <c r="I26" s="161"/>
       <c r="J26" s="161"/>
-      <c r="K26" s="772"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="K26" s="161"/>
+      <c r="L26" s="769"/>
+      <c r="M26" s="770"/>
+    </row>
+    <row r="27" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="134"/>
       <c r="B27" s="135"/>
       <c r="C27" s="135"/>
       <c r="D27" s="135"/>
       <c r="E27" s="135"/>
       <c r="F27" s="29"/>
       <c r="G27" s="138"/>
       <c r="H27" s="135"/>
       <c r="I27" s="136"/>
-      <c r="J27" s="135"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="J27" s="136"/>
+      <c r="K27" s="135"/>
+      <c r="L27" s="229"/>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="134"/>
       <c r="B28" s="138"/>
       <c r="C28" s="138"/>
       <c r="D28" s="138"/>
       <c r="E28" s="138"/>
       <c r="F28" s="29"/>
       <c r="G28" s="138"/>
       <c r="H28" s="138"/>
       <c r="I28" s="136"/>
-      <c r="J28" s="138"/>
+      <c r="J28" s="136"/>
       <c r="K28" s="138"/>
-      <c r="O28" s="135"/>
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="L28" s="138"/>
+      <c r="P28" s="135"/>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="D29" s="1031" t="s">
+        <v>229</v>
       </c>
       <c r="F29" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-    <row r="37" spans="4:4" x14ac:dyDescent="0.35">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="D31" s="1044" t="s">
+        <v>254</v>
+      </c>
+      <c r="F31" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="37" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D37" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="F1:L1"/>
+    <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B021017-7262-466A-B852-3AF9802BE726}">
   <dimension ref="A1:Q42"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="26.08984375" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.21875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" customWidth="1"/>
+    <col min="7" max="7" width="28.21875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="23.44140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.6640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.33203125" customWidth="1"/>
+    <col min="12" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>87</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1049"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="287"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="287"/>
       <c r="I2" s="191"/>
       <c r="J2" s="287"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
-    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="242"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="242"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="242"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="576" t="s">
         <v>159</v>
       </c>
       <c r="B4" s="577"/>
       <c r="C4" s="388"/>
       <c r="D4" s="578"/>
       <c r="E4" s="390"/>
       <c r="F4" s="392"/>
       <c r="G4" s="580"/>
       <c r="H4" s="390"/>
       <c r="I4" s="580"/>
       <c r="J4" s="390"/>
       <c r="K4" s="580"/>
       <c r="L4" s="581"/>
       <c r="M4" s="582"/>
       <c r="N4" s="323"/>
     </row>
-    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="583"/>
-      <c r="B5" s="694" t="s">
-        <v>351</v>
+      <c r="B5" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="710" t="s">
-        <v>353</v>
+      <c r="D5" s="707" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="261"/>
-      <c r="I5" s="689" t="s">
+      <c r="M5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="261"/>
-[...8 lines deleted...]
-      </c>
       <c r="N5" s="323"/>
     </row>
-    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="586"/>
-      <c r="B6" s="703" t="s">
-        <v>352</v>
+      <c r="B6" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="269"/>
       <c r="I6" s="339"/>
       <c r="J6" s="269"/>
       <c r="K6" s="339"/>
       <c r="L6" s="339"/>
       <c r="M6" s="364"/>
       <c r="N6" s="323"/>
     </row>
-    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="576" t="s">
         <v>59</v>
       </c>
-      <c r="B7" s="707"/>
+      <c r="B7" s="704"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="254"/>
       <c r="I7" s="328"/>
       <c r="J7" s="254"/>
       <c r="K7" s="337"/>
       <c r="L7" s="547"/>
       <c r="M7" s="549"/>
       <c r="N7" s="323"/>
     </row>
-    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="587"/>
-      <c r="B8" s="706" t="s">
-        <v>354</v>
+      <c r="B8" s="703" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="709" t="s">
-        <v>355</v>
+      <c r="D8" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J8" s="261"/>
+      <c r="K8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="261"/>
-      <c r="I8" s="689" t="s">
+      <c r="M8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J8" s="261"/>
-[...8 lines deleted...]
-      </c>
       <c r="N8" s="323"/>
     </row>
-    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="589"/>
       <c r="B9" s="339"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="708" t="s">
-        <v>356</v>
+      <c r="D9" s="705" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="269"/>
       <c r="I9" s="344"/>
       <c r="J9" s="269"/>
       <c r="K9" s="347"/>
       <c r="L9" s="339"/>
       <c r="M9" s="364"/>
       <c r="N9" s="323"/>
     </row>
-    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="576" t="s">
         <v>160</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
-      <c r="D10" s="712"/>
+      <c r="D10" s="709"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="254"/>
       <c r="I10" s="328"/>
       <c r="J10" s="254"/>
       <c r="K10" s="328"/>
       <c r="L10" s="546"/>
       <c r="M10" s="551"/>
       <c r="N10" s="323"/>
     </row>
-    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>351</v>
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="715"/>
+      <c r="B11" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
       <c r="D11" s="371" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="689" t="s">
+      <c r="G11" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="261"/>
-      <c r="I11" s="689" t="s">
+      <c r="M11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="261"/>
-[...8 lines deleted...]
-      </c>
       <c r="N11" s="323"/>
     </row>
-    <row r="12" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="294"/>
-      <c r="B12" s="665" t="s">
-        <v>352</v>
+      <c r="B12" s="662" t="s">
+        <v>349</v>
       </c>
       <c r="C12" s="451"/>
-      <c r="D12" s="714"/>
+      <c r="D12" s="711"/>
       <c r="E12" s="452"/>
       <c r="F12" s="453"/>
       <c r="G12" s="345"/>
       <c r="H12" s="452"/>
       <c r="I12" s="455"/>
       <c r="J12" s="452"/>
       <c r="K12" s="348"/>
       <c r="L12" s="354"/>
       <c r="M12" s="559"/>
       <c r="N12" s="323"/>
     </row>
-    <row r="13" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B13" s="704"/>
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="716"/>
+      <c r="B13" s="701"/>
       <c r="C13" s="278"/>
       <c r="D13" s="333"/>
       <c r="E13" s="269"/>
       <c r="F13" s="281"/>
       <c r="G13" s="338"/>
       <c r="H13" s="269"/>
       <c r="I13" s="346"/>
       <c r="J13" s="269"/>
       <c r="K13" s="346"/>
       <c r="L13" s="355"/>
       <c r="M13" s="367"/>
       <c r="N13" s="323"/>
     </row>
-    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="294" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="328"/>
       <c r="C14" s="251"/>
       <c r="D14" s="328"/>
       <c r="E14" s="254"/>
       <c r="F14" s="302"/>
       <c r="G14" s="337"/>
       <c r="H14" s="254"/>
       <c r="I14" s="328"/>
       <c r="J14" s="254"/>
       <c r="K14" s="337"/>
       <c r="L14" s="547"/>
       <c r="M14" s="549"/>
       <c r="N14" s="323"/>
     </row>
-    <row r="15" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="294"/>
-      <c r="B15" s="665" t="s">
-        <v>354</v>
+      <c r="B15" s="662" t="s">
+        <v>351</v>
       </c>
       <c r="C15" s="279"/>
-      <c r="D15" s="942" t="s">
-        <v>355</v>
+      <c r="D15" s="939" t="s">
+        <v>352</v>
       </c>
       <c r="E15" s="261"/>
       <c r="F15" s="279"/>
-      <c r="G15" s="689" t="s">
+      <c r="G15" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H15" s="261"/>
+      <c r="I15" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J15" s="261"/>
+      <c r="K15" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L15" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H15" s="261"/>
-      <c r="I15" s="689" t="s">
+      <c r="M15" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J15" s="261"/>
-[...8 lines deleted...]
-      </c>
       <c r="N15" s="323"/>
     </row>
-    <row r="16" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="719"/>
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="716"/>
       <c r="B16" s="476"/>
       <c r="C16" s="66"/>
-      <c r="D16" s="859" t="s">
-        <v>356</v>
+      <c r="D16" s="856" t="s">
+        <v>353</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="64"/>
       <c r="G16" s="341"/>
       <c r="H16" s="27"/>
-      <c r="I16" s="830"/>
+      <c r="I16" s="827"/>
       <c r="J16" s="27"/>
       <c r="K16" s="350"/>
       <c r="L16" s="357"/>
       <c r="M16" s="359"/>
       <c r="N16" s="323"/>
       <c r="Q16" s="112"/>
     </row>
-    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="948" t="s">
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="945" t="s">
         <v>161</v>
       </c>
       <c r="B17" s="503"/>
       <c r="C17" s="414"/>
-      <c r="D17" s="943"/>
+      <c r="D17" s="940"/>
       <c r="E17" s="419"/>
       <c r="F17" s="564"/>
       <c r="G17" s="420"/>
       <c r="H17" s="419"/>
       <c r="I17" s="564"/>
       <c r="J17" s="419"/>
       <c r="K17" s="564"/>
       <c r="L17" s="562"/>
       <c r="M17" s="593"/>
       <c r="N17" s="323"/>
       <c r="Q17" s="112"/>
     </row>
-    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="592"/>
       <c r="B18" s="504"/>
       <c r="C18" s="414"/>
-      <c r="D18" s="944"/>
+      <c r="D18" s="941"/>
       <c r="E18" s="419"/>
       <c r="F18" s="564"/>
       <c r="G18" s="420"/>
       <c r="H18" s="564"/>
-      <c r="I18" s="938"/>
+      <c r="I18" s="935"/>
       <c r="J18" s="419"/>
       <c r="K18" s="564"/>
       <c r="L18" s="562"/>
       <c r="M18" s="593"/>
       <c r="N18" s="323"/>
       <c r="Q18" s="112"/>
     </row>
-    <row r="19" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="589"/>
       <c r="B19" s="477"/>
       <c r="C19" s="385"/>
       <c r="D19" s="590"/>
       <c r="E19" s="383"/>
       <c r="F19" s="385"/>
       <c r="G19" s="384"/>
       <c r="H19" s="385"/>
       <c r="I19" s="590"/>
       <c r="J19" s="383"/>
       <c r="K19" s="385"/>
       <c r="L19" s="433"/>
       <c r="M19" s="594"/>
       <c r="N19" s="323"/>
     </row>
-    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="576" t="s">
         <v>162</v>
       </c>
       <c r="B20" s="412"/>
       <c r="C20" s="387"/>
       <c r="D20" s="472"/>
       <c r="E20" s="412"/>
       <c r="F20" s="472"/>
       <c r="G20" s="389"/>
       <c r="H20" s="412"/>
       <c r="I20" s="472"/>
-      <c r="J20" s="933"/>
+      <c r="J20" s="930"/>
       <c r="K20" s="387"/>
       <c r="L20" s="431"/>
       <c r="M20" s="293"/>
       <c r="N20" s="323"/>
     </row>
-    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="595"/>
       <c r="B21" s="469"/>
       <c r="C21" s="564"/>
       <c r="D21" s="504"/>
       <c r="E21" s="564"/>
-      <c r="F21" s="980" t="s">
-[...3 lines deleted...]
-        <v>318</v>
+      <c r="F21" s="977" t="s">
+        <v>381</v>
+      </c>
+      <c r="G21" s="813" t="s">
+        <v>316</v>
       </c>
       <c r="H21" s="457">
         <v>1.3</v>
       </c>
-      <c r="I21" s="941"/>
-      <c r="J21" s="938"/>
+      <c r="I21" s="938"/>
+      <c r="J21" s="935"/>
       <c r="K21" s="391"/>
       <c r="L21" s="391"/>
       <c r="M21" s="596"/>
       <c r="N21" s="323"/>
     </row>
-    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="597"/>
       <c r="B22" s="317"/>
-      <c r="C22" s="847"/>
+      <c r="C22" s="844"/>
       <c r="D22" s="389"/>
-      <c r="E22" s="932"/>
-[...4 lines deleted...]
-      <c r="H22" s="949"/>
+      <c r="E22" s="929"/>
+      <c r="F22" s="971" t="s">
+        <v>386</v>
+      </c>
+      <c r="G22" s="931"/>
+      <c r="H22" s="946"/>
       <c r="I22" s="389"/>
-      <c r="J22" s="939"/>
+      <c r="J22" s="936"/>
       <c r="K22" s="391"/>
       <c r="L22" s="391"/>
       <c r="M22" s="293"/>
       <c r="N22" s="323"/>
     </row>
-    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="592"/>
       <c r="B23" s="393"/>
-      <c r="C23" s="848"/>
-      <c r="D23" s="945"/>
+      <c r="C23" s="845"/>
+      <c r="D23" s="942"/>
       <c r="E23" s="564"/>
       <c r="F23" s="389"/>
-      <c r="G23" s="817" t="s">
-        <v>291</v>
+      <c r="G23" s="814" t="s">
+        <v>289</v>
       </c>
       <c r="H23" s="457">
         <v>2.4</v>
       </c>
-      <c r="I23" s="938"/>
-      <c r="J23" s="938"/>
+      <c r="I23" s="935"/>
+      <c r="J23" s="935"/>
       <c r="K23" s="564"/>
       <c r="L23" s="562"/>
       <c r="M23" s="596"/>
       <c r="N23" s="323"/>
     </row>
-    <row r="24" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="589"/>
       <c r="B24" s="385"/>
       <c r="C24" s="385"/>
       <c r="D24" s="590"/>
       <c r="E24" s="385"/>
       <c r="F24" s="590"/>
       <c r="G24" s="381"/>
       <c r="H24" s="385"/>
       <c r="I24" s="590"/>
       <c r="J24" s="590"/>
       <c r="K24" s="385"/>
       <c r="L24" s="433"/>
       <c r="M24" s="594"/>
       <c r="N24" s="323"/>
     </row>
-    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="598" t="s">
         <v>163</v>
       </c>
       <c r="B25" s="387"/>
       <c r="C25" s="387"/>
       <c r="D25" s="472"/>
       <c r="E25" s="387"/>
       <c r="F25" s="472"/>
-      <c r="G25" s="933"/>
+      <c r="G25" s="930"/>
       <c r="H25" s="387"/>
       <c r="I25" s="133"/>
       <c r="J25" s="472"/>
       <c r="K25" s="387"/>
       <c r="L25" s="290"/>
       <c r="M25" s="291"/>
       <c r="N25" s="323"/>
     </row>
-    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="598"/>
       <c r="B26" s="447"/>
       <c r="C26" s="387"/>
-      <c r="D26" s="634" t="s">
-        <v>238</v>
+      <c r="D26" s="631" t="s">
+        <v>236</v>
       </c>
       <c r="E26" s="377">
         <v>1.3</v>
       </c>
-      <c r="F26" s="974" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="F26" s="971" t="s">
+        <v>386</v>
+      </c>
+      <c r="G26" s="825" t="s">
+        <v>260</v>
       </c>
       <c r="H26" s="377">
         <v>1.3</v>
       </c>
-      <c r="I26" s="935" t="s">
-        <v>295</v>
+      <c r="I26" s="932" t="s">
+        <v>293</v>
       </c>
       <c r="J26" s="504">
         <v>2.4</v>
       </c>
       <c r="K26" s="387"/>
       <c r="L26" s="371"/>
       <c r="M26" s="370"/>
       <c r="N26" s="323"/>
     </row>
-    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="576"/>
       <c r="B27" s="445"/>
-      <c r="C27" s="813"/>
+      <c r="C27" s="810"/>
       <c r="E27" s="599"/>
       <c r="F27" s="472"/>
       <c r="G27" s="133"/>
       <c r="H27" s="599"/>
-      <c r="I27" s="936"/>
-      <c r="J27" s="936"/>
+      <c r="I27" s="933"/>
+      <c r="J27" s="933"/>
       <c r="K27" s="599"/>
       <c r="L27" s="371"/>
       <c r="M27" s="370"/>
       <c r="N27" s="323"/>
     </row>
-    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="576"/>
-      <c r="B28" s="661"/>
-[...4 lines deleted...]
-      <c r="E28" s="824">
+      <c r="B28" s="658"/>
+      <c r="C28" s="810"/>
+      <c r="D28" s="943" t="s">
+        <v>223</v>
+      </c>
+      <c r="E28" s="821">
         <v>2.4</v>
       </c>
       <c r="F28" s="387"/>
-      <c r="G28" s="678" t="s">
-        <v>303</v>
+      <c r="G28" s="675" t="s">
+        <v>301</v>
       </c>
       <c r="H28" s="377" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="I28" s="938"/>
+        <v>378</v>
+      </c>
+      <c r="I28" s="935"/>
       <c r="J28" s="390"/>
       <c r="K28" s="422"/>
-      <c r="L28" s="776" t="s">
-[...3 lines deleted...]
-        <v>368</v>
+      <c r="L28" s="773" t="s">
+        <v>364</v>
+      </c>
+      <c r="M28" s="777" t="s">
+        <v>365</v>
       </c>
       <c r="N28" s="323"/>
     </row>
-    <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="600"/>
       <c r="B29" s="413"/>
       <c r="C29" s="387"/>
       <c r="E29" s="421"/>
       <c r="F29" s="387"/>
-      <c r="G29" s="934"/>
-[...1 lines deleted...]
-      <c r="I29" s="937"/>
+      <c r="G29" s="931"/>
+      <c r="H29" s="810"/>
+      <c r="I29" s="934"/>
       <c r="J29" s="438"/>
       <c r="K29" s="473"/>
-      <c r="L29" s="775" t="s">
-[...3 lines deleted...]
-        <v>370</v>
+      <c r="L29" s="772" t="s">
+        <v>366</v>
+      </c>
+      <c r="M29" s="777" t="s">
+        <v>367</v>
       </c>
       <c r="N29" s="323"/>
     </row>
-    <row r="30" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="600"/>
       <c r="B30" s="558"/>
       <c r="C30" s="564"/>
-      <c r="D30" s="934"/>
+      <c r="D30" s="931"/>
       <c r="E30" s="438"/>
       <c r="F30" s="564"/>
       <c r="G30" s="133"/>
-      <c r="H30" s="813"/>
-      <c r="I30" s="938"/>
+      <c r="H30" s="810"/>
+      <c r="I30" s="935"/>
       <c r="J30" s="438"/>
       <c r="K30" s="422"/>
-      <c r="L30" s="778"/>
+      <c r="L30" s="775"/>
       <c r="M30" s="596"/>
       <c r="N30" s="323"/>
     </row>
-    <row r="31" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="602"/>
       <c r="B31" s="155"/>
       <c r="C31" s="528"/>
-      <c r="D31" s="947"/>
+      <c r="D31" s="944"/>
       <c r="E31" s="428"/>
       <c r="F31" s="528"/>
       <c r="G31" s="603"/>
       <c r="H31" s="426"/>
-      <c r="I31" s="940"/>
+      <c r="I31" s="937"/>
       <c r="J31" s="428"/>
       <c r="K31" s="604"/>
       <c r="L31" s="450"/>
       <c r="M31" s="605"/>
       <c r="N31" s="323"/>
     </row>
-    <row r="32" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A32" s="606"/>
       <c r="B32" s="294"/>
       <c r="C32" s="294"/>
       <c r="D32" s="294"/>
       <c r="E32" s="294"/>
       <c r="F32" s="419"/>
       <c r="G32" s="419"/>
       <c r="H32" s="294"/>
       <c r="I32" s="607"/>
       <c r="J32" s="294"/>
       <c r="K32" s="294"/>
       <c r="L32" s="419"/>
       <c r="M32" s="323"/>
       <c r="N32" s="323"/>
     </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A33" s="134"/>
       <c r="B33" s="138"/>
       <c r="C33" s="138"/>
       <c r="D33" s="138"/>
       <c r="E33" s="138"/>
       <c r="F33" s="29"/>
       <c r="G33" s="138"/>
       <c r="H33" s="138"/>
       <c r="I33" s="136"/>
       <c r="J33" s="138"/>
       <c r="K33" s="138"/>
       <c r="L33" s="138"/>
       <c r="P33" s="135"/>
     </row>
-    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" x14ac:dyDescent="0.3">
       <c r="D36" s="135"/>
     </row>
-    <row r="37" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:16" x14ac:dyDescent="0.3">
       <c r="G37" s="244"/>
     </row>
-    <row r="42" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:16" x14ac:dyDescent="0.3">
       <c r="D42" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{367BAD7A-4C5A-4194-B0F6-836D6B897F0F}">
   <dimension ref="A1:Q38"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H2" activeCellId="1" sqref="G1:G1048576 H1:H1048576"/>
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="27.36328125" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31.77734375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="24.88671875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="13.33203125" customWidth="1"/>
+    <col min="13" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>87</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1049"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
-    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="242"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="242"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="242"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>164</v>
       </c>
       <c r="B4" s="471"/>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="254"/>
       <c r="I4" s="337"/>
       <c r="J4" s="254"/>
       <c r="K4" s="337"/>
       <c r="L4" s="553"/>
       <c r="M4" s="548"/>
     </row>
-    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
       <c r="B5" s="588" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="781" t="s">
-        <v>353</v>
+      <c r="D5" s="778" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="261"/>
-      <c r="I5" s="689" t="s">
+      <c r="M5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="261"/>
-[...10 lines deleted...]
-    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="703" t="s">
-        <v>352</v>
+      <c r="B6" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="269"/>
       <c r="I6" s="339"/>
       <c r="J6" s="269"/>
       <c r="K6" s="339"/>
       <c r="L6" s="555"/>
       <c r="M6" s="550"/>
     </row>
-    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="328"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="254"/>
       <c r="I7" s="328"/>
       <c r="J7" s="254"/>
       <c r="K7" s="337"/>
       <c r="L7" s="553"/>
       <c r="M7" s="548"/>
     </row>
-    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="697" t="s">
-        <v>354</v>
+      <c r="B8" s="694" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="689" t="s">
-        <v>355</v>
+      <c r="D8" s="686" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J8" s="261"/>
+      <c r="K8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="261"/>
-      <c r="I8" s="689" t="s">
+      <c r="M8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J8" s="261"/>
-[...10 lines deleted...]
-    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="346"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="690" t="s">
-        <v>356</v>
+      <c r="D9" s="687" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="269"/>
       <c r="I9" s="344"/>
       <c r="J9" s="269"/>
       <c r="K9" s="347"/>
       <c r="L9" s="555"/>
       <c r="M9" s="550"/>
     </row>
-    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
       <c r="D10" s="335"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="254"/>
       <c r="I10" s="328"/>
       <c r="J10" s="254"/>
       <c r="K10" s="328"/>
       <c r="L10" s="553"/>
       <c r="M10" s="551"/>
     </row>
-    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
-      <c r="B11" s="726" t="s">
-        <v>351</v>
+      <c r="B11" s="723" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
-      <c r="D11" s="782" t="s">
-        <v>353</v>
+      <c r="D11" s="779" t="s">
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="689" t="s">
+      <c r="G11" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="261"/>
-      <c r="I11" s="689" t="s">
+      <c r="M11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="261"/>
-[...10 lines deleted...]
-    <row r="12" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
-      <c r="B12" s="703" t="s">
-        <v>352</v>
+      <c r="B12" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C12" s="278"/>
-      <c r="D12" s="699"/>
+      <c r="D12" s="696"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
       <c r="G12" s="338"/>
       <c r="H12" s="269"/>
       <c r="I12" s="346"/>
       <c r="J12" s="269"/>
       <c r="K12" s="346"/>
       <c r="L12" s="355"/>
       <c r="M12" s="552"/>
     </row>
-    <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
       <c r="D13" s="328"/>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
       <c r="G13" s="337"/>
       <c r="H13" s="254"/>
       <c r="I13" s="328"/>
       <c r="J13" s="254"/>
       <c r="K13" s="337"/>
       <c r="L13" s="553"/>
       <c r="M13" s="551"/>
     </row>
-    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="168"/>
       <c r="B14" s="588" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C14" s="276"/>
-      <c r="D14" s="689" t="s">
-        <v>355</v>
+      <c r="D14" s="686" t="s">
+        <v>352</v>
       </c>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
-      <c r="G14" s="689" t="s">
+      <c r="G14" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L14" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H14" s="261"/>
-      <c r="I14" s="689" t="s">
+      <c r="M14" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J14" s="261"/>
-[...10 lines deleted...]
-    <row r="15" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
       <c r="B15" s="563"/>
       <c r="C15" s="59"/>
-      <c r="D15" s="690" t="s">
-        <v>356</v>
+      <c r="D15" s="687" t="s">
+        <v>353</v>
       </c>
       <c r="E15" s="27"/>
       <c r="F15" s="64"/>
       <c r="G15" s="341"/>
       <c r="H15" s="27"/>
-      <c r="I15" s="830"/>
+      <c r="I15" s="827"/>
       <c r="J15" s="27"/>
       <c r="K15" s="350"/>
       <c r="L15" s="357"/>
       <c r="M15" s="359"/>
     </row>
-    <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>166</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
       <c r="D16" s="507"/>
       <c r="E16" s="30"/>
       <c r="F16" s="56"/>
       <c r="G16" s="25"/>
       <c r="H16" s="30"/>
       <c r="I16" s="56"/>
       <c r="J16" s="30"/>
       <c r="K16" s="56"/>
       <c r="L16" s="508"/>
       <c r="M16" s="557"/>
       <c r="Q16" s="112"/>
     </row>
-    <row r="17" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="169"/>
       <c r="B17" s="379"/>
       <c r="C17" s="61"/>
       <c r="D17" s="509"/>
       <c r="E17" s="383"/>
       <c r="F17" s="64"/>
       <c r="G17" s="28"/>
       <c r="H17" s="383"/>
       <c r="I17" s="64"/>
       <c r="J17" s="383"/>
       <c r="K17" s="64"/>
       <c r="L17" s="46"/>
       <c r="M17" s="152"/>
     </row>
-    <row r="18" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>167</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="58"/>
       <c r="D18" s="50"/>
       <c r="E18" s="30"/>
       <c r="F18" s="43"/>
       <c r="G18" s="25"/>
       <c r="H18" s="30"/>
       <c r="I18" s="56"/>
       <c r="J18" s="30"/>
       <c r="K18" s="56"/>
       <c r="L18" s="60"/>
       <c r="M18" s="151"/>
     </row>
-    <row r="19" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165"/>
       <c r="C19" s="58"/>
-      <c r="D19" s="633" t="s">
-        <v>226</v>
+      <c r="D19" s="630" t="s">
+        <v>224</v>
       </c>
       <c r="E19" s="36">
         <v>1.3</v>
       </c>
-      <c r="F19" s="975" t="s">
-        <v>383</v>
+      <c r="F19" s="972" t="s">
+        <v>380</v>
       </c>
       <c r="G19" s="565" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="H19" s="36">
         <v>2.4</v>
       </c>
       <c r="I19" s="56"/>
       <c r="J19" s="30"/>
       <c r="K19" s="56"/>
       <c r="L19" s="60"/>
       <c r="M19" s="151"/>
     </row>
-    <row r="20" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="168"/>
       <c r="B20" s="314"/>
       <c r="C20" s="511"/>
       <c r="D20" s="468"/>
       <c r="E20" s="40"/>
       <c r="F20" s="74"/>
-      <c r="G20" s="934"/>
+      <c r="G20" s="931"/>
       <c r="H20" s="40"/>
       <c r="I20" s="57"/>
       <c r="J20" s="40"/>
       <c r="K20" s="57"/>
       <c r="L20" s="17"/>
       <c r="M20" s="153"/>
     </row>
-    <row r="21" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="284"/>
       <c r="C21" s="451"/>
-      <c r="D21" s="616" t="s">
-        <v>244</v>
+      <c r="D21" s="615" t="s">
+        <v>242</v>
       </c>
       <c r="E21" s="219">
         <v>2.4</v>
       </c>
       <c r="F21" s="512"/>
-      <c r="G21" s="816" t="s">
-        <v>319</v>
+      <c r="G21" s="813" t="s">
+        <v>317</v>
       </c>
       <c r="H21" s="219" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="I21" s="311"/>
       <c r="J21" s="444"/>
       <c r="K21" s="311"/>
       <c r="L21" s="312"/>
       <c r="M21" s="313"/>
     </row>
-    <row r="22" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="169"/>
       <c r="B22" s="322"/>
       <c r="C22" s="59"/>
-      <c r="D22" s="674"/>
+      <c r="D22" s="671"/>
       <c r="E22" s="27"/>
       <c r="F22" s="45"/>
       <c r="G22" s="104"/>
       <c r="H22" s="27"/>
       <c r="I22" s="64"/>
       <c r="J22" s="27"/>
       <c r="K22" s="64"/>
       <c r="L22" s="46"/>
       <c r="M22" s="152"/>
     </row>
-    <row r="23" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="170" t="s">
         <v>168</v>
       </c>
       <c r="B23" s="50"/>
       <c r="C23" s="58"/>
       <c r="D23" s="513"/>
       <c r="E23" s="30"/>
       <c r="F23" s="43"/>
       <c r="G23" s="50"/>
       <c r="H23" s="30"/>
       <c r="I23" s="50"/>
       <c r="J23" s="30"/>
       <c r="K23" s="50"/>
       <c r="L23" s="290"/>
       <c r="M23" s="291"/>
     </row>
-    <row r="24" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="170"/>
       <c r="B24" s="141"/>
-      <c r="C24" s="58"/>
-[...3 lines deleted...]
-      <c r="E24" s="825">
+      <c r="C24" s="51"/>
+      <c r="D24" s="1039" t="s">
+        <v>400</v>
+      </c>
+      <c r="E24" s="822"/>
+      <c r="F24" s="971" t="s">
+        <v>383</v>
+      </c>
+      <c r="G24" s="631" t="s">
+        <v>277</v>
+      </c>
+      <c r="H24" s="822">
         <v>1.3</v>
       </c>
-      <c r="F24" s="974" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I24" s="565" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="J24" s="825">
+        <v>326</v>
+      </c>
+      <c r="J24" s="822">
         <v>2.4</v>
       </c>
       <c r="K24" s="50"/>
-      <c r="L24" s="776" t="s">
-        <v>367</v>
+      <c r="L24" s="773" t="s">
+        <v>364</v>
       </c>
       <c r="M24" s="567" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="369"/>
       <c r="B25" s="514"/>
       <c r="C25" s="515"/>
-      <c r="D25" s="441"/>
+      <c r="D25" s="1038"/>
       <c r="E25" s="516"/>
-      <c r="F25" s="975" t="s">
-        <v>385</v>
+      <c r="F25" s="972" t="s">
+        <v>382</v>
       </c>
       <c r="G25" s="133"/>
       <c r="H25" s="516"/>
       <c r="I25" s="225"/>
       <c r="J25" s="516"/>
       <c r="K25" s="222"/>
-      <c r="L25" s="775" t="s">
-[...6 lines deleted...]
-    <row r="26" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L25" s="772" t="s">
+        <v>366</v>
+      </c>
+      <c r="M25" s="777" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="216"/>
       <c r="B26" s="542"/>
       <c r="C26" s="436"/>
-      <c r="D26" s="446"/>
-      <c r="E26" s="516"/>
+      <c r="D26" s="670" t="s">
+        <v>230</v>
+      </c>
+      <c r="E26" s="516">
+        <v>1.3</v>
+      </c>
       <c r="F26" s="221"/>
-      <c r="G26" s="950" t="s">
-[...3 lines deleted...]
-        <v>381</v>
+      <c r="G26" s="947" t="s">
+        <v>255</v>
+      </c>
+      <c r="H26" s="823" t="s">
+        <v>378</v>
       </c>
       <c r="I26" s="225"/>
       <c r="J26" s="516"/>
       <c r="K26" s="223"/>
       <c r="L26" s="371"/>
       <c r="M26" s="575"/>
     </row>
-    <row r="27" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="171"/>
       <c r="B27" s="155"/>
       <c r="C27" s="188"/>
       <c r="D27" s="408"/>
       <c r="E27" s="409"/>
       <c r="F27" s="159"/>
-      <c r="G27" s="951"/>
+      <c r="G27" s="948"/>
       <c r="H27" s="409"/>
-      <c r="I27" s="670"/>
+      <c r="I27" s="667"/>
       <c r="J27" s="409"/>
       <c r="K27" s="161"/>
       <c r="L27" s="162"/>
       <c r="M27" s="163"/>
     </row>
-    <row r="28" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A28" s="134"/>
       <c r="B28" s="135"/>
       <c r="C28" s="135"/>
       <c r="D28" s="410"/>
       <c r="E28" s="135"/>
       <c r="F28" s="29"/>
       <c r="G28" s="138"/>
       <c r="H28" s="135"/>
       <c r="I28" s="136"/>
       <c r="J28" s="135"/>
       <c r="K28" s="135"/>
       <c r="L28" s="138"/>
     </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A29" s="134"/>
       <c r="B29" s="138"/>
       <c r="C29" s="138"/>
       <c r="D29" s="138"/>
       <c r="E29" s="138"/>
       <c r="F29" s="29"/>
       <c r="H29" s="138"/>
       <c r="I29" s="136"/>
       <c r="J29" s="138"/>
       <c r="K29" s="138"/>
       <c r="L29" s="138"/>
       <c r="P29" s="135"/>
     </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.3">
       <c r="D32" s="135"/>
     </row>
-    <row r="34" spans="2:4" x14ac:dyDescent="0.35">
-      <c r="B34" s="685" t="s">
+    <row r="34" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B34" s="682" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="38" spans="2:4" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:4" x14ac:dyDescent="0.3">
       <c r="D38" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3037D0D-2DAB-4E7B-A7EB-B7CC613B6E30}">
-  <dimension ref="A1:R37"/>
+  <dimension ref="A1:R38"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H2" activeCellId="1" sqref="G1:G1048576 H1:H1048576"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="23.81640625" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="14" width="15.54296875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.77734375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.5546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="22.109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="15.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:18" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>87</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1048"/>
+      <c r="N1" s="1049"/>
+    </row>
+    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="192"/>
       <c r="I2" s="191"/>
       <c r="J2" s="192"/>
       <c r="K2" s="180"/>
       <c r="L2" s="192"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="197"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="9"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="9"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="9"/>
       <c r="M3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>169</v>
       </c>
       <c r="B4" s="327"/>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="257"/>
       <c r="I4" s="337"/>
       <c r="J4" s="257"/>
       <c r="K4" s="337"/>
       <c r="L4" s="257"/>
       <c r="M4" s="553"/>
       <c r="N4" s="548"/>
     </row>
-    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
-      <c r="B5" s="666" t="s">
-        <v>351</v>
+      <c r="B5" s="663" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="781" t="s">
-        <v>353</v>
+      <c r="D5" s="778" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="264"/>
+      <c r="I5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="264"/>
+      <c r="K5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="264"/>
+      <c r="M5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="264"/>
-      <c r="I5" s="689" t="s">
+      <c r="N5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="264"/>
-[...11 lines deleted...]
-    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="703" t="s">
-        <v>352</v>
+      <c r="B6" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="272"/>
       <c r="I6" s="339"/>
       <c r="J6" s="272"/>
       <c r="K6" s="339"/>
       <c r="L6" s="272"/>
       <c r="M6" s="555"/>
       <c r="N6" s="550"/>
     </row>
-    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="328"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="257"/>
       <c r="I7" s="328"/>
       <c r="J7" s="257"/>
       <c r="K7" s="337"/>
       <c r="L7" s="257"/>
       <c r="M7" s="553"/>
       <c r="N7" s="548"/>
     </row>
-    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="726" t="s">
-        <v>354</v>
+      <c r="B8" s="723" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="689" t="s">
-        <v>355</v>
+      <c r="D8" s="686" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="299"/>
+      <c r="I8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J8" s="299"/>
+      <c r="K8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L8" s="299"/>
+      <c r="M8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="299"/>
-      <c r="I8" s="689" t="s">
+      <c r="N8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J8" s="299"/>
-[...11 lines deleted...]
-    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="339"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="690" t="s">
-        <v>356</v>
+      <c r="D9" s="687" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="301"/>
       <c r="I9" s="344"/>
       <c r="J9" s="301"/>
       <c r="K9" s="347"/>
       <c r="L9" s="301"/>
       <c r="M9" s="555"/>
       <c r="N9" s="550"/>
     </row>
-    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>170</v>
       </c>
       <c r="B10" s="327"/>
       <c r="C10" s="251"/>
       <c r="D10" s="335"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="304"/>
       <c r="I10" s="328"/>
       <c r="J10" s="304"/>
       <c r="K10" s="328"/>
       <c r="L10" s="304"/>
       <c r="M10" s="553"/>
       <c r="N10" s="551"/>
     </row>
-    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
-      <c r="B11" s="666" t="s">
-        <v>351</v>
+      <c r="B11" s="663" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
-      <c r="D11" s="782" t="s">
-        <v>353</v>
+      <c r="D11" s="779" t="s">
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="689" t="s">
+      <c r="G11" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="299"/>
+      <c r="I11" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="299"/>
+      <c r="K11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="299"/>
+      <c r="M11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="299"/>
-      <c r="I11" s="689" t="s">
+      <c r="N11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="299"/>
-[...11 lines deleted...]
-    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
-      <c r="B12" s="703" t="s">
-        <v>352</v>
+      <c r="B12" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C12" s="278"/>
-      <c r="D12" s="699"/>
+      <c r="D12" s="696"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
       <c r="G12" s="338"/>
       <c r="H12" s="301"/>
       <c r="I12" s="346"/>
       <c r="J12" s="301"/>
       <c r="K12" s="346"/>
       <c r="L12" s="301"/>
       <c r="M12" s="355"/>
       <c r="N12" s="552"/>
     </row>
-    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="783"/>
+      <c r="B13" s="780"/>
       <c r="C13" s="251"/>
       <c r="D13" s="328"/>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
       <c r="G13" s="337"/>
       <c r="H13" s="306"/>
       <c r="I13" s="328"/>
       <c r="J13" s="306"/>
       <c r="K13" s="337"/>
       <c r="L13" s="306"/>
       <c r="M13" s="553"/>
       <c r="N13" s="551"/>
     </row>
-    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="168"/>
-      <c r="B14" s="666" t="s">
-        <v>354</v>
+      <c r="B14" s="663" t="s">
+        <v>351</v>
       </c>
       <c r="C14" s="276"/>
-      <c r="D14" s="785" t="s">
-        <v>355</v>
+      <c r="D14" s="782" t="s">
+        <v>352</v>
       </c>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
-      <c r="G14" s="689" t="s">
+      <c r="G14" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H14" s="299"/>
+      <c r="I14" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J14" s="299"/>
+      <c r="K14" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L14" s="299"/>
+      <c r="M14" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H14" s="299"/>
-      <c r="I14" s="689" t="s">
+      <c r="N14" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J14" s="299"/>
-[...11 lines deleted...]
-    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
-      <c r="B15" s="705"/>
+      <c r="B15" s="702"/>
       <c r="C15" s="59"/>
-      <c r="D15" s="728" t="s">
-        <v>356</v>
+      <c r="D15" s="725" t="s">
+        <v>353</v>
       </c>
       <c r="E15" s="27"/>
       <c r="F15" s="64"/>
-      <c r="G15" s="736"/>
+      <c r="G15" s="733"/>
       <c r="H15" s="309"/>
-      <c r="I15" s="830"/>
+      <c r="I15" s="827"/>
       <c r="J15" s="309"/>
       <c r="K15" s="350"/>
       <c r="L15" s="309"/>
       <c r="M15" s="357"/>
       <c r="N15" s="359"/>
     </row>
-    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="517"/>
       <c r="C16" s="107"/>
       <c r="D16" s="111"/>
       <c r="E16" s="30"/>
       <c r="F16" s="56"/>
       <c r="G16" s="407"/>
       <c r="H16" s="110"/>
       <c r="I16" s="56"/>
       <c r="J16" s="110"/>
       <c r="K16" s="56"/>
       <c r="L16" s="110"/>
       <c r="M16" s="508"/>
       <c r="N16" s="518"/>
       <c r="R16" s="112"/>
     </row>
-    <row r="17" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="169"/>
       <c r="B17" s="131"/>
       <c r="C17" s="61"/>
       <c r="D17" s="519"/>
       <c r="E17" s="27"/>
       <c r="F17" s="64"/>
       <c r="G17" s="62"/>
-      <c r="H17" s="838"/>
+      <c r="H17" s="835"/>
       <c r="I17" s="64"/>
-      <c r="J17" s="838"/>
+      <c r="J17" s="835"/>
       <c r="K17" s="64"/>
-      <c r="L17" s="838"/>
+      <c r="L17" s="835"/>
       <c r="M17" s="46"/>
       <c r="N17" s="152"/>
     </row>
-    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>172</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="58"/>
       <c r="D18" s="196"/>
       <c r="E18" s="30"/>
       <c r="F18" s="43"/>
       <c r="G18" s="437"/>
       <c r="H18" s="110"/>
       <c r="I18" s="517"/>
       <c r="J18" s="110"/>
       <c r="K18" s="517"/>
       <c r="L18" s="110"/>
       <c r="M18" s="60"/>
       <c r="N18" s="151"/>
     </row>
-    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165"/>
       <c r="B19" s="573" t="s">
         <v>213</v>
       </c>
       <c r="C19" s="107">
         <v>1.3</v>
       </c>
       <c r="D19" s="413"/>
       <c r="E19" s="390"/>
-      <c r="F19" s="975" t="s">
-[...3 lines deleted...]
-        <v>264</v>
+      <c r="F19" s="972" t="s">
+        <v>382</v>
+      </c>
+      <c r="G19" s="632" t="s">
+        <v>262</v>
       </c>
       <c r="H19" s="434">
         <v>1.3</v>
       </c>
-      <c r="I19" s="663" t="s">
-        <v>310</v>
+      <c r="I19" s="660" t="s">
+        <v>308</v>
       </c>
       <c r="J19" s="434">
         <v>2.4</v>
       </c>
       <c r="K19" s="565" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="L19" s="434" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="M19" s="60"/>
       <c r="N19" s="151"/>
     </row>
-    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="285"/>
       <c r="B20" s="317"/>
       <c r="C20" s="417"/>
-      <c r="D20" s="661"/>
+      <c r="D20" s="658"/>
       <c r="E20" s="419"/>
       <c r="F20" s="231"/>
       <c r="G20" s="437"/>
-      <c r="H20" s="938"/>
+      <c r="H20" s="935"/>
       <c r="I20" s="57"/>
-      <c r="J20" s="938"/>
+      <c r="J20" s="935"/>
       <c r="K20" s="57"/>
-      <c r="L20" s="938"/>
-      <c r="M20" s="676"/>
+      <c r="L20" s="935"/>
+      <c r="M20" s="673"/>
       <c r="N20" s="153"/>
     </row>
-    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="285"/>
       <c r="B21" s="317"/>
       <c r="C21" s="417"/>
-      <c r="D21" s="661"/>
+      <c r="D21" s="658"/>
       <c r="E21" s="421"/>
       <c r="F21" s="44"/>
-      <c r="G21" s="679" t="s">
-        <v>263</v>
+      <c r="G21" s="676" t="s">
+        <v>261</v>
       </c>
       <c r="H21" s="497">
         <v>2.4</v>
       </c>
       <c r="I21" s="461"/>
-      <c r="J21" s="938"/>
+      <c r="J21" s="935"/>
       <c r="K21" s="461"/>
-      <c r="L21" s="938"/>
+      <c r="L21" s="935"/>
       <c r="M21" s="463"/>
       <c r="N21" s="464"/>
     </row>
-    <row r="22" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="169"/>
       <c r="B22" s="66"/>
       <c r="C22" s="59"/>
       <c r="D22" s="66"/>
       <c r="E22" s="26"/>
       <c r="F22" s="45"/>
       <c r="G22" s="62"/>
-      <c r="H22" s="838"/>
+      <c r="H22" s="835"/>
       <c r="I22" s="64"/>
-      <c r="J22" s="838"/>
+      <c r="J22" s="835"/>
       <c r="K22" s="64"/>
-      <c r="L22" s="838"/>
+      <c r="L22" s="835"/>
       <c r="M22" s="46"/>
       <c r="N22" s="152"/>
     </row>
-    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="170" t="s">
         <v>173</v>
       </c>
       <c r="B23" s="50"/>
       <c r="C23" s="58"/>
       <c r="D23" s="520"/>
       <c r="E23" s="466"/>
       <c r="F23" s="43"/>
       <c r="G23" s="50"/>
-      <c r="H23" s="819"/>
+      <c r="H23" s="816"/>
       <c r="I23" s="50"/>
-      <c r="J23" s="819"/>
+      <c r="J23" s="816"/>
       <c r="K23" s="50"/>
-      <c r="L23" s="819"/>
+      <c r="L23" s="816"/>
       <c r="M23" s="290"/>
       <c r="N23" s="291"/>
     </row>
-    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="170"/>
       <c r="B24" s="447"/>
       <c r="C24" s="58"/>
-      <c r="D24" s="635" t="s">
-        <v>239</v>
+      <c r="D24" s="632" t="s">
+        <v>237</v>
       </c>
       <c r="E24" s="36">
         <v>1.3</v>
       </c>
-      <c r="F24" s="974" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="955">
+      <c r="F24" s="971" t="s">
+        <v>383</v>
+      </c>
+      <c r="G24" s="615" t="s">
+        <v>302</v>
+      </c>
+      <c r="H24" s="952">
         <v>2.4</v>
       </c>
-      <c r="I24" s="677" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="955">
+      <c r="I24" s="674" t="s">
+        <v>294</v>
+      </c>
+      <c r="J24" s="952">
         <v>1.3</v>
       </c>
       <c r="K24" s="50"/>
-      <c r="L24" s="953"/>
-[...1 lines deleted...]
-        <v>367</v>
+      <c r="L24" s="950"/>
+      <c r="M24" s="773" t="s">
+        <v>364</v>
       </c>
       <c r="N24" s="567" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="239"/>
       <c r="B25" s="445"/>
       <c r="C25" s="486"/>
       <c r="D25" s="317"/>
       <c r="E25" s="138"/>
       <c r="F25" s="231"/>
       <c r="G25" s="437"/>
       <c r="H25" s="472"/>
       <c r="I25" s="115"/>
       <c r="J25" s="472"/>
       <c r="K25" s="50"/>
       <c r="L25" s="472"/>
-      <c r="M25" s="775" t="s">
-[...37 lines deleted...]
-    <row r="28" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="M25" s="772" t="s">
+        <v>366</v>
+      </c>
+      <c r="N25" s="777" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="239"/>
+      <c r="B26" s="445"/>
+      <c r="C26" s="486"/>
+      <c r="D26" s="571" t="s">
+        <v>401</v>
+      </c>
+      <c r="E26" s="135">
+        <v>2.4</v>
+      </c>
+      <c r="F26" s="231"/>
+      <c r="G26" s="437"/>
+      <c r="H26" s="935"/>
+      <c r="I26" s="115"/>
+      <c r="J26" s="935"/>
+      <c r="K26" s="115"/>
+      <c r="L26" s="935"/>
+      <c r="M26" s="1040"/>
+      <c r="N26" s="799"/>
+    </row>
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="171"/>
+      <c r="B27" s="155"/>
+      <c r="C27" s="188"/>
+      <c r="D27" s="155"/>
+      <c r="E27" s="158"/>
+      <c r="F27" s="159"/>
+      <c r="G27" s="667"/>
+      <c r="H27" s="484"/>
+      <c r="I27" s="667"/>
+      <c r="J27" s="484"/>
+      <c r="K27" s="667"/>
+      <c r="L27" s="484"/>
+      <c r="M27" s="162"/>
+      <c r="N27" s="163"/>
+    </row>
+    <row r="28" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A28" s="134"/>
-      <c r="B28" s="138"/>
-[...2 lines deleted...]
-      <c r="E28" s="138"/>
+      <c r="B28" s="135"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="135"/>
+      <c r="E28" s="135"/>
       <c r="F28" s="29"/>
       <c r="G28" s="138"/>
-      <c r="H28" s="138"/>
+      <c r="H28" s="137"/>
       <c r="I28" s="136"/>
-      <c r="J28" s="138"/>
-[...1 lines deleted...]
-      <c r="L28" s="138"/>
+      <c r="J28" s="137"/>
+      <c r="K28" s="135"/>
+      <c r="L28" s="137"/>
       <c r="M28" s="138"/>
-      <c r="Q28" s="135"/>
-[...5 lines deleted...]
-      <c r="D37" s="135"/>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A29" s="134"/>
+      <c r="B29" s="138"/>
+      <c r="C29" s="138"/>
+      <c r="D29" s="138"/>
+      <c r="E29" s="138"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="138"/>
+      <c r="H29" s="138"/>
+      <c r="I29" s="136"/>
+      <c r="J29" s="138"/>
+      <c r="K29" s="138"/>
+      <c r="L29" s="138"/>
+      <c r="M29" s="138"/>
+      <c r="Q29" s="135"/>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="D32" s="135"/>
+    </row>
+    <row r="38" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D38" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA559851-BBBD-4E80-A998-24DFFCF982C7}">
   <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H2" activeCellId="1" sqref="G1:G1048576 H1:H1048576"/>
+      <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="23.54296875" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="14" width="13.36328125" customWidth="1"/>
+    <col min="2" max="2" width="23.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.21875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.21875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="23.33203125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="13.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:18" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>92</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1048"/>
+      <c r="N1" s="1049"/>
+    </row>
+    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="178"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="197"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="197"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="197"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="197"/>
       <c r="M3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>174</v>
       </c>
       <c r="B4" s="327"/>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="254"/>
       <c r="I4" s="337"/>
       <c r="J4" s="254"/>
       <c r="K4" s="337"/>
       <c r="L4" s="254"/>
       <c r="M4" s="553"/>
       <c r="N4" s="548"/>
     </row>
-    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
-      <c r="B5" s="697" t="s">
-        <v>351</v>
+      <c r="B5" s="694" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="781" t="s">
-        <v>353</v>
+      <c r="D5" s="778" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="261"/>
+      <c r="M5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="261"/>
-      <c r="I5" s="689" t="s">
+      <c r="N5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="261"/>
-[...11 lines deleted...]
-    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="786" t="s">
-        <v>352</v>
+      <c r="B6" s="783" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="269"/>
       <c r="I6" s="339"/>
       <c r="J6" s="269"/>
       <c r="K6" s="339"/>
       <c r="L6" s="269"/>
       <c r="M6" s="555"/>
       <c r="N6" s="550"/>
     </row>
-    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>68</v>
       </c>
       <c r="B7" s="328"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="254"/>
       <c r="I7" s="328"/>
       <c r="J7" s="254"/>
       <c r="K7" s="337"/>
       <c r="L7" s="254"/>
       <c r="M7" s="553"/>
       <c r="N7" s="548"/>
     </row>
-    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="726" t="s">
-        <v>354</v>
+      <c r="B8" s="723" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="788" t="s">
-        <v>355</v>
+      <c r="D8" s="785" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J8" s="261"/>
+      <c r="K8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L8" s="261"/>
+      <c r="M8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="261"/>
-      <c r="I8" s="689" t="s">
+      <c r="N8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J8" s="261"/>
-[...11 lines deleted...]
-    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="339"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="787" t="s">
-        <v>356</v>
+      <c r="D9" s="784" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="269"/>
       <c r="I9" s="344"/>
       <c r="J9" s="269"/>
       <c r="K9" s="347"/>
       <c r="L9" s="269"/>
       <c r="M9" s="555"/>
       <c r="N9" s="550"/>
     </row>
-    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>175</v>
       </c>
       <c r="B10" s="327"/>
       <c r="C10" s="251"/>
-      <c r="D10" s="712"/>
+      <c r="D10" s="709"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="254"/>
       <c r="I10" s="328"/>
       <c r="J10" s="254"/>
       <c r="K10" s="328"/>
       <c r="L10" s="254"/>
       <c r="M10" s="553"/>
       <c r="N10" s="551"/>
     </row>
-    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
-      <c r="B11" s="666" t="s">
-        <v>351</v>
+      <c r="B11" s="663" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
-      <c r="D11" s="788" t="s">
-        <v>353</v>
+      <c r="D11" s="785" t="s">
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="689" t="s">
+      <c r="G11" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="261"/>
+      <c r="M11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="261"/>
-      <c r="I11" s="689" t="s">
+      <c r="N11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="261"/>
-[...11 lines deleted...]
-    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
-      <c r="B12" s="703" t="s">
-        <v>352</v>
+      <c r="B12" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C12" s="278"/>
-      <c r="D12" s="699"/>
+      <c r="D12" s="696"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
       <c r="G12" s="338"/>
       <c r="H12" s="269"/>
       <c r="I12" s="346"/>
       <c r="J12" s="269"/>
       <c r="K12" s="346"/>
       <c r="L12" s="269"/>
       <c r="M12" s="355"/>
       <c r="N12" s="552"/>
     </row>
-    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
       <c r="D13" s="328"/>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
       <c r="G13" s="337"/>
       <c r="H13" s="254"/>
       <c r="I13" s="328"/>
       <c r="J13" s="254"/>
       <c r="K13" s="337"/>
       <c r="L13" s="254"/>
       <c r="M13" s="553"/>
       <c r="N13" s="551"/>
     </row>
-    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="168"/>
-      <c r="B14" s="697" t="s">
-        <v>354</v>
+      <c r="B14" s="694" t="s">
+        <v>351</v>
       </c>
       <c r="C14" s="276"/>
-      <c r="D14" s="785" t="s">
-        <v>355</v>
+      <c r="D14" s="782" t="s">
+        <v>352</v>
       </c>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
-      <c r="G14" s="689" t="s">
+      <c r="G14" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L14" s="261"/>
+      <c r="M14" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H14" s="261"/>
-      <c r="I14" s="689" t="s">
+      <c r="N14" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J14" s="261"/>
-[...11 lines deleted...]
-    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
       <c r="B15" s="563"/>
       <c r="C15" s="59"/>
-      <c r="D15" s="728" t="s">
-        <v>356</v>
+      <c r="D15" s="725" t="s">
+        <v>353</v>
       </c>
       <c r="E15" s="27"/>
       <c r="F15" s="64"/>
       <c r="G15" s="341"/>
       <c r="H15" s="27"/>
-      <c r="I15" s="830"/>
+      <c r="I15" s="827"/>
       <c r="J15" s="27"/>
-      <c r="K15" s="956"/>
+      <c r="K15" s="953"/>
       <c r="L15" s="66"/>
-      <c r="M15" s="851"/>
+      <c r="M15" s="848"/>
       <c r="N15" s="359"/>
     </row>
-    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>176</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
       <c r="D16" s="521"/>
       <c r="E16" s="30"/>
       <c r="F16" s="56"/>
       <c r="G16" s="25"/>
       <c r="H16" s="30"/>
       <c r="I16" s="56"/>
       <c r="J16" s="30"/>
       <c r="K16" s="56"/>
       <c r="L16" s="50"/>
       <c r="M16" s="60"/>
       <c r="N16" s="151"/>
       <c r="R16" s="112"/>
     </row>
-    <row r="17" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="285"/>
       <c r="C17" s="458"/>
       <c r="D17" s="566"/>
       <c r="E17" s="138"/>
       <c r="F17" s="461"/>
       <c r="G17" s="460"/>
       <c r="H17" s="138"/>
       <c r="I17" s="461"/>
       <c r="J17" s="69"/>
       <c r="K17" s="461"/>
       <c r="L17" s="115"/>
       <c r="M17" s="463"/>
       <c r="N17" s="151"/>
       <c r="R17" s="112"/>
     </row>
-    <row r="18" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="169"/>
       <c r="B18" s="131"/>
       <c r="C18" s="61"/>
       <c r="D18" s="411"/>
       <c r="E18" s="27"/>
       <c r="F18" s="64"/>
       <c r="G18" s="28"/>
       <c r="H18" s="27"/>
       <c r="I18" s="64"/>
       <c r="J18" s="66"/>
       <c r="K18" s="64"/>
       <c r="L18" s="66"/>
       <c r="M18" s="46"/>
       <c r="N18" s="152"/>
     </row>
-    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165" t="s">
         <v>177</v>
       </c>
       <c r="B19" s="50"/>
       <c r="C19" s="58"/>
       <c r="D19" s="196"/>
       <c r="E19" s="30"/>
       <c r="F19" s="43"/>
       <c r="G19" s="482"/>
       <c r="H19" s="196"/>
       <c r="I19" s="56"/>
       <c r="J19" s="50"/>
       <c r="K19" s="56"/>
       <c r="L19" s="50"/>
       <c r="M19" s="60"/>
       <c r="N19" s="151"/>
     </row>
-    <row r="20" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="165"/>
       <c r="B20" s="447"/>
       <c r="C20" s="58"/>
-      <c r="D20" s="625" t="s">
-        <v>233</v>
+      <c r="D20" s="624" t="s">
+        <v>231</v>
       </c>
       <c r="E20" s="36">
         <v>1.3</v>
       </c>
-      <c r="F20" s="974" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F20" s="971" t="s">
+        <v>385</v>
+      </c>
+      <c r="G20" s="632" t="s">
+        <v>278</v>
       </c>
       <c r="H20" s="141">
         <v>2.4</v>
       </c>
-      <c r="I20" s="663" t="s">
-        <v>311</v>
+      <c r="I20" s="660" t="s">
+        <v>309</v>
       </c>
       <c r="J20" s="141" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="K20" s="56"/>
       <c r="L20" s="50"/>
       <c r="M20" s="60"/>
       <c r="N20" s="151"/>
     </row>
-    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="285"/>
       <c r="B21" s="558"/>
       <c r="C21" s="58"/>
-      <c r="D21" s="682"/>
+      <c r="D21" s="679"/>
       <c r="E21" s="138"/>
       <c r="F21" s="311"/>
-      <c r="G21" s="789"/>
+      <c r="G21" s="786"/>
       <c r="H21" s="115"/>
       <c r="I21" s="461"/>
       <c r="J21" s="115"/>
       <c r="K21" s="461"/>
       <c r="L21" s="115"/>
       <c r="M21" s="463"/>
       <c r="N21" s="464"/>
     </row>
-    <row r="22" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="288"/>
       <c r="C22" s="31"/>
       <c r="D22" s="413"/>
       <c r="E22" s="505"/>
       <c r="F22" s="522"/>
       <c r="G22" s="435"/>
       <c r="H22" s="500"/>
       <c r="I22" s="522"/>
       <c r="J22" s="500"/>
       <c r="K22" s="522"/>
       <c r="L22" s="500"/>
-      <c r="M22" s="676"/>
+      <c r="M22" s="673"/>
       <c r="N22" s="523"/>
     </row>
-    <row r="23" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="169"/>
       <c r="B23" s="225"/>
       <c r="C23" s="59"/>
       <c r="D23" s="66"/>
       <c r="E23" s="27"/>
       <c r="F23" s="64"/>
       <c r="G23" s="28"/>
       <c r="H23" s="66"/>
       <c r="I23" s="64"/>
       <c r="J23" s="66"/>
       <c r="K23" s="64"/>
       <c r="L23" s="66"/>
       <c r="M23" s="46"/>
       <c r="N23" s="152"/>
     </row>
-    <row r="24" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="289" t="s">
         <v>178</v>
       </c>
       <c r="B24" s="196"/>
       <c r="C24" s="58"/>
       <c r="D24" s="50"/>
       <c r="E24" s="30"/>
       <c r="F24" s="483"/>
       <c r="G24" s="133"/>
       <c r="H24" s="50"/>
       <c r="I24" s="50"/>
       <c r="J24" s="50"/>
       <c r="K24" s="50"/>
       <c r="L24" s="50"/>
       <c r="M24" s="430"/>
       <c r="N24" s="291"/>
       <c r="Q24" s="294"/>
     </row>
-    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="170"/>
-      <c r="B25" s="609" t="s">
+      <c r="B25" s="608" t="s">
         <v>198</v>
       </c>
       <c r="C25" s="107">
         <v>1.3</v>
       </c>
-      <c r="D25" s="635" t="s">
-        <v>240</v>
+      <c r="D25" s="632" t="s">
+        <v>238</v>
       </c>
       <c r="E25" s="36" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>378</v>
+      </c>
+      <c r="F25" s="971" t="s">
+        <v>379</v>
+      </c>
+      <c r="G25" s="632" t="s">
+        <v>272</v>
       </c>
       <c r="H25" s="141">
         <v>1.3</v>
       </c>
-      <c r="I25" s="679" t="s">
-        <v>292</v>
+      <c r="I25" s="676" t="s">
+        <v>290</v>
       </c>
       <c r="J25" s="141" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="K25" s="565" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="L25" s="141">
         <v>2.4</v>
       </c>
       <c r="M25" s="430"/>
       <c r="N25" s="567"/>
       <c r="Q25" s="294"/>
     </row>
-    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="170"/>
       <c r="B26" s="314"/>
       <c r="C26" s="388"/>
       <c r="D26" s="506"/>
       <c r="E26" s="421"/>
       <c r="F26" s="387"/>
       <c r="G26" s="413"/>
-      <c r="H26" s="813"/>
+      <c r="H26" s="810"/>
       <c r="I26" s="437"/>
-      <c r="J26" s="813"/>
+      <c r="J26" s="810"/>
       <c r="K26" s="50"/>
-      <c r="L26" s="813"/>
+      <c r="L26" s="810"/>
       <c r="M26" s="430"/>
-      <c r="N26" s="680"/>
+      <c r="N26" s="677"/>
       <c r="Q26" s="294"/>
     </row>
-    <row r="27" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="239"/>
       <c r="B27" s="468"/>
-      <c r="C27" s="608"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C27" s="419"/>
+      <c r="D27" s="1042" t="s">
+        <v>402</v>
+      </c>
+      <c r="E27" s="823"/>
       <c r="F27" s="56"/>
-      <c r="G27" s="679" t="s">
-        <v>258</v>
+      <c r="G27" s="676" t="s">
+        <v>256</v>
       </c>
       <c r="H27" s="225">
         <v>1.3</v>
       </c>
-      <c r="I27" s="616" t="s">
-        <v>297</v>
+      <c r="I27" s="615" t="s">
+        <v>295</v>
       </c>
       <c r="J27" s="225">
         <v>2.4</v>
       </c>
       <c r="K27" s="50"/>
-      <c r="L27" s="814"/>
-[...1 lines deleted...]
-        <v>367</v>
+      <c r="L27" s="811"/>
+      <c r="M27" s="954" t="s">
+        <v>364</v>
       </c>
       <c r="N27" s="567" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="Q27" s="294"/>
     </row>
-    <row r="28" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="239"/>
       <c r="B28" s="317"/>
-      <c r="C28" s="937"/>
+      <c r="C28" s="934"/>
       <c r="D28" s="485"/>
       <c r="E28" s="475"/>
       <c r="F28" s="387"/>
       <c r="G28" s="413"/>
-      <c r="H28" s="814"/>
+      <c r="H28" s="811"/>
       <c r="I28" s="51"/>
-      <c r="J28" s="814"/>
+      <c r="J28" s="811"/>
       <c r="K28" s="50"/>
-      <c r="L28" s="814"/>
-[...4 lines deleted...]
-        <v>370</v>
+      <c r="L28" s="811"/>
+      <c r="M28" s="954" t="s">
+        <v>366</v>
+      </c>
+      <c r="N28" s="777" t="s">
+        <v>367</v>
       </c>
       <c r="Q28" s="244"/>
     </row>
-    <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="239"/>
-      <c r="B29" s="675"/>
-[...2 lines deleted...]
-      <c r="E29" s="475"/>
+      <c r="B29" s="672"/>
+      <c r="C29" s="955"/>
+      <c r="D29" s="624" t="s">
+        <v>225</v>
+      </c>
+      <c r="E29" s="1041" t="s">
+        <v>378</v>
+      </c>
       <c r="F29" s="56"/>
-      <c r="G29" s="816" t="s">
-        <v>320</v>
+      <c r="G29" s="813" t="s">
+        <v>318</v>
       </c>
       <c r="H29" s="225">
         <v>2.4</v>
       </c>
       <c r="I29" s="50"/>
-      <c r="J29" s="814"/>
+      <c r="J29" s="811"/>
       <c r="K29" s="50"/>
-      <c r="L29" s="813"/>
+      <c r="L29" s="810"/>
       <c r="M29" s="30"/>
-      <c r="N29" s="681"/>
+      <c r="N29" s="678"/>
       <c r="Q29" s="294"/>
     </row>
-    <row r="30" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="171"/>
       <c r="B30" s="524"/>
       <c r="C30" s="525"/>
       <c r="D30" s="526"/>
       <c r="E30" s="527"/>
       <c r="F30" s="528"/>
-      <c r="G30" s="670"/>
+      <c r="G30" s="667"/>
       <c r="H30" s="426"/>
-      <c r="I30" s="670"/>
+      <c r="I30" s="667"/>
       <c r="J30" s="426"/>
       <c r="K30" s="162"/>
       <c r="L30" s="527"/>
       <c r="M30" s="162"/>
       <c r="N30" s="163"/>
       <c r="Q30" s="294"/>
     </row>
-    <row r="31" spans="1:18" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:18" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A31" s="134"/>
       <c r="B31" s="135"/>
       <c r="C31" s="135"/>
       <c r="D31" s="135"/>
       <c r="E31" s="135"/>
       <c r="F31" s="29"/>
       <c r="G31" s="138"/>
       <c r="H31" s="135"/>
       <c r="I31" s="136"/>
       <c r="J31" s="135"/>
       <c r="K31" s="135"/>
       <c r="L31" s="135"/>
       <c r="M31" s="138"/>
       <c r="Q31" s="244"/>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A32" s="134"/>
       <c r="B32" s="138"/>
       <c r="C32" s="138"/>
       <c r="D32" s="138"/>
       <c r="E32" s="138"/>
       <c r="F32" s="29"/>
       <c r="H32" s="138"/>
       <c r="I32" s="136"/>
       <c r="J32" s="138"/>
       <c r="K32" s="138"/>
       <c r="L32" s="138"/>
       <c r="M32" s="138"/>
       <c r="Q32" s="294"/>
     </row>
-    <row r="41" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="41" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D41" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93D82EBC-2DF6-4EC8-83DB-D0A74DB51391}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q39"/>
+  <dimension ref="A1:Q40"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E39" sqref="E39"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="25.90625" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31.88671875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="29.109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>92</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1049"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
-    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="242"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="242"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="242"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>179</v>
       </c>
       <c r="B4" s="471"/>
       <c r="C4" s="251"/>
-      <c r="D4" s="790"/>
+      <c r="D4" s="787"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="254"/>
       <c r="I4" s="337"/>
       <c r="J4" s="254"/>
       <c r="K4" s="337"/>
       <c r="L4" s="553"/>
       <c r="M4" s="548"/>
     </row>
-    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
       <c r="B5" s="588" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="791" t="s">
-        <v>353</v>
+      <c r="D5" s="788" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="261"/>
-      <c r="I5" s="689" t="s">
+      <c r="M5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="261"/>
-[...10 lines deleted...]
-    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="786" t="s">
-        <v>352</v>
+      <c r="B6" s="783" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
       <c r="D6" s="333"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="269"/>
       <c r="I6" s="339"/>
       <c r="J6" s="269"/>
       <c r="K6" s="339"/>
       <c r="L6" s="555"/>
       <c r="M6" s="550"/>
     </row>
-    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="328"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="254"/>
       <c r="I7" s="328"/>
       <c r="J7" s="254"/>
       <c r="K7" s="337"/>
       <c r="L7" s="553"/>
       <c r="M7" s="548"/>
     </row>
-    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
       <c r="B8" s="588" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="784" t="s">
-        <v>355</v>
+      <c r="D8" s="781" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J8" s="261"/>
+      <c r="K8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="261"/>
-      <c r="I8" s="689" t="s">
+      <c r="M8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J8" s="261"/>
-[...10 lines deleted...]
-    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="339"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="690" t="s">
-        <v>356</v>
+      <c r="D9" s="687" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="269"/>
       <c r="I9" s="344"/>
       <c r="J9" s="269"/>
       <c r="K9" s="347"/>
       <c r="L9" s="555"/>
       <c r="M9" s="550"/>
     </row>
-    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>180</v>
       </c>
       <c r="B10" s="327"/>
       <c r="C10" s="251"/>
-      <c r="D10" s="712"/>
+      <c r="D10" s="709"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="254"/>
       <c r="I10" s="328"/>
       <c r="J10" s="254"/>
       <c r="K10" s="328"/>
       <c r="L10" s="553"/>
       <c r="M10" s="551"/>
     </row>
-    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
-      <c r="B11" s="666" t="s">
-        <v>351</v>
+      <c r="B11" s="663" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
-      <c r="D11" s="788" t="s">
-        <v>353</v>
+      <c r="D11" s="785" t="s">
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="689" t="s">
+      <c r="G11" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="261"/>
-      <c r="I11" s="689" t="s">
+      <c r="M11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="261"/>
-[...10 lines deleted...]
-    <row r="12" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
-      <c r="B12" s="703" t="s">
-        <v>352</v>
+      <c r="B12" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C12" s="278"/>
-      <c r="D12" s="699"/>
+      <c r="D12" s="696"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
       <c r="G12" s="338"/>
       <c r="H12" s="269"/>
       <c r="I12" s="346"/>
       <c r="J12" s="269"/>
       <c r="K12" s="346"/>
       <c r="L12" s="355"/>
       <c r="M12" s="552"/>
     </row>
-    <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
       <c r="D13" s="328"/>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
       <c r="G13" s="337"/>
       <c r="H13" s="254"/>
       <c r="I13" s="328"/>
       <c r="J13" s="254"/>
       <c r="K13" s="337"/>
       <c r="L13" s="553"/>
       <c r="M13" s="551"/>
     </row>
-    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="168"/>
       <c r="B14" s="588" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C14" s="276"/>
-      <c r="D14" s="697" t="s">
-        <v>355</v>
+      <c r="D14" s="694" t="s">
+        <v>352</v>
       </c>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
-      <c r="G14" s="689" t="s">
+      <c r="G14" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L14" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H14" s="261"/>
-      <c r="I14" s="689" t="s">
+      <c r="M14" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J14" s="261"/>
-[...10 lines deleted...]
-    <row r="15" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
       <c r="B15" s="563"/>
       <c r="C15" s="59"/>
-      <c r="D15" s="728" t="s">
-        <v>356</v>
+      <c r="D15" s="725" t="s">
+        <v>353</v>
       </c>
       <c r="E15" s="27"/>
       <c r="F15" s="64"/>
       <c r="G15" s="341"/>
       <c r="H15" s="27"/>
       <c r="I15" s="103"/>
       <c r="J15" s="27"/>
       <c r="K15" s="350"/>
       <c r="L15" s="357"/>
       <c r="M15" s="359"/>
     </row>
-    <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>181</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
       <c r="D16" s="196"/>
       <c r="E16" s="30"/>
       <c r="F16" s="56"/>
       <c r="G16" s="25"/>
       <c r="H16" s="30"/>
       <c r="I16" s="483"/>
       <c r="J16" s="30"/>
       <c r="K16" s="56"/>
       <c r="L16" s="60"/>
       <c r="M16" s="151"/>
       <c r="Q16" s="112"/>
     </row>
-    <row r="17" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...15 lines deleted...]
-      <c r="A18" s="165" t="s">
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="285"/>
+      <c r="B17" s="457"/>
+      <c r="C17" s="458"/>
+      <c r="D17" s="115"/>
+      <c r="E17" s="1062"/>
+      <c r="F17" s="461"/>
+      <c r="G17" s="676" t="s">
+        <v>407</v>
+      </c>
+      <c r="H17" s="1063">
+        <v>1.3</v>
+      </c>
+      <c r="I17" s="461"/>
+      <c r="J17" s="1062"/>
+      <c r="K17" s="461"/>
+      <c r="L17" s="463"/>
+      <c r="M17" s="464"/>
+      <c r="Q17" s="112"/>
+    </row>
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="169"/>
+      <c r="B18" s="308"/>
+      <c r="C18" s="59"/>
+      <c r="D18" s="476"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="64"/>
+      <c r="L18" s="46"/>
+      <c r="M18" s="152"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="165" t="s">
         <v>182</v>
       </c>
-      <c r="B18" s="50"/>
-[...16 lines deleted...]
-      <c r="B19" s="115"/>
+      <c r="B19" s="50"/>
       <c r="C19" s="58"/>
-      <c r="D19" s="375"/>
+      <c r="D19" s="50"/>
       <c r="E19" s="30"/>
-      <c r="F19" s="974" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F19" s="43"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="30"/>
       <c r="K19" s="56"/>
       <c r="L19" s="60"/>
-      <c r="M19" s="36"/>
-[...9 lines deleted...]
-      </c>
+      <c r="M19" s="151"/>
+    </row>
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="638" t="s">
+        <v>342</v>
+      </c>
+      <c r="B20" s="115"/>
+      <c r="C20" s="58"/>
       <c r="D20" s="375"/>
       <c r="E20" s="30"/>
-      <c r="F20" s="43"/>
-[...3 lines deleted...]
-      <c r="J20" s="30"/>
+      <c r="F20" s="971" t="s">
+        <v>385</v>
+      </c>
+      <c r="G20" s="632" t="s">
+        <v>266</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>378</v>
+      </c>
+      <c r="I20" s="632" t="s">
+        <v>329</v>
+      </c>
+      <c r="J20" s="36">
+        <v>2.4</v>
+      </c>
       <c r="K20" s="56"/>
-      <c r="L20" s="447"/>
+      <c r="L20" s="60"/>
       <c r="M20" s="36"/>
       <c r="N20" s="227"/>
     </row>
-    <row r="21" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C21" s="376"/>
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="165"/>
+      <c r="B21" s="684" t="s">
+        <v>205</v>
+      </c>
+      <c r="C21" s="951">
+        <v>1.3</v>
+      </c>
       <c r="D21" s="375"/>
-      <c r="E21" s="22"/>
-[...11 lines deleted...]
-      <c r="B22" s="573" t="s">
+      <c r="E21" s="30"/>
+      <c r="F21" s="43"/>
+      <c r="G21" s="437"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="30"/>
+      <c r="K21" s="56"/>
+      <c r="L21" s="447"/>
+      <c r="M21" s="36"/>
+      <c r="N21" s="227"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="168"/>
+      <c r="B22" s="375"/>
+      <c r="C22" s="376"/>
+      <c r="D22" s="375"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="74"/>
+      <c r="G22" s="49"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="445"/>
+      <c r="M22" s="153"/>
+    </row>
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="284"/>
+      <c r="B23" s="573" t="s">
         <v>214</v>
       </c>
-      <c r="C22" s="400">
+      <c r="C23" s="400">
         <v>2.4</v>
       </c>
-      <c r="D22" s="225"/>
-[...26 lines deleted...]
-      <c r="A24" s="170" t="s">
+      <c r="D23" s="225"/>
+      <c r="E23" s="219"/>
+      <c r="F23" s="512"/>
+      <c r="G23" s="956"/>
+      <c r="H23" s="219"/>
+      <c r="I23" s="311"/>
+      <c r="J23" s="219"/>
+      <c r="K23" s="311"/>
+      <c r="L23" s="312"/>
+      <c r="M23" s="313"/>
+    </row>
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="169"/>
+      <c r="B24" s="66"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="66"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="62"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="64"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="64"/>
+      <c r="L24" s="46"/>
+      <c r="M24" s="152"/>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="170" t="s">
         <v>183</v>
       </c>
-      <c r="B24" s="50"/>
-[...14 lines deleted...]
-      <c r="B25" s="447"/>
+      <c r="B25" s="50"/>
       <c r="C25" s="58"/>
-      <c r="D25" s="529"/>
+      <c r="D25" s="50"/>
       <c r="E25" s="30"/>
-      <c r="F25" s="975" t="s">
-[...8 lines deleted...]
-      <c r="I25" s="611"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="488"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="437"/>
       <c r="J25" s="30"/>
       <c r="K25" s="50"/>
-      <c r="L25" s="371"/>
-[...13 lines deleted...]
-      <c r="L26" s="776" t="s">
+      <c r="L25" s="290"/>
+      <c r="M25" s="291"/>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="170"/>
+      <c r="B26" s="447"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="529"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="972" t="s">
+        <v>389</v>
+      </c>
+      <c r="G26" s="640" t="s">
+        <v>260</v>
+      </c>
+      <c r="H26" s="36">
+        <v>1.3</v>
+      </c>
+      <c r="I26" s="610"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="50"/>
+      <c r="L26" s="371"/>
+      <c r="M26" s="370"/>
+    </row>
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="368"/>
+      <c r="B27" s="445"/>
+      <c r="C27" s="113"/>
+      <c r="D27" s="530"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="44"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="375"/>
+      <c r="J27" s="440"/>
+      <c r="K27" s="375"/>
+      <c r="L27" s="773" t="s">
+        <v>364</v>
+      </c>
+      <c r="M27" s="567" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="216"/>
+      <c r="B28" s="468"/>
+      <c r="C28" s="436"/>
+      <c r="D28" s="375"/>
+      <c r="E28" s="444"/>
+      <c r="F28" s="221"/>
+      <c r="G28" s="1044" t="s">
+        <v>257</v>
+      </c>
+      <c r="H28" s="219">
+        <v>2.4</v>
+      </c>
+      <c r="I28" s="375"/>
+      <c r="J28" s="444"/>
+      <c r="K28" s="223"/>
+      <c r="L28" s="772" t="s">
+        <v>366</v>
+      </c>
+      <c r="M28" s="777" t="s">
         <v>367</v>
       </c>
-      <c r="M26" s="567" t="s">
-[...55 lines deleted...]
-    <row r="30" spans="1:16" x14ac:dyDescent="0.35">
+    </row>
+    <row r="29" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="171"/>
+      <c r="B29" s="155"/>
+      <c r="C29" s="188"/>
+      <c r="D29" s="155"/>
+      <c r="E29" s="158"/>
+      <c r="F29" s="159"/>
+      <c r="G29" s="667"/>
+      <c r="H29" s="158"/>
+      <c r="I29" s="667"/>
+      <c r="J29" s="158"/>
+      <c r="K29" s="161"/>
+      <c r="L29" s="162"/>
+      <c r="M29" s="163"/>
+    </row>
+    <row r="30" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A30" s="134"/>
-      <c r="B30" s="138"/>
-[...2 lines deleted...]
-      <c r="E30" s="138"/>
+      <c r="B30" s="135"/>
+      <c r="C30" s="135"/>
+      <c r="D30" s="135"/>
+      <c r="E30" s="135"/>
       <c r="F30" s="29"/>
       <c r="G30" s="138"/>
-      <c r="H30" s="138"/>
+      <c r="H30" s="135"/>
       <c r="I30" s="136"/>
-      <c r="J30" s="138"/>
-      <c r="K30" s="138"/>
+      <c r="J30" s="135"/>
+      <c r="K30" s="135"/>
       <c r="L30" s="138"/>
-      <c r="P30" s="135"/>
-[...5 lines deleted...]
-      <c r="D39" s="135"/>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A31" s="134"/>
+      <c r="B31" s="138"/>
+      <c r="C31" s="138"/>
+      <c r="D31" s="138"/>
+      <c r="E31" s="138"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="138"/>
+      <c r="H31" s="138"/>
+      <c r="I31" s="136"/>
+      <c r="J31" s="138"/>
+      <c r="K31" s="138"/>
+      <c r="L31" s="138"/>
+      <c r="P31" s="135"/>
+    </row>
+    <row r="34" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D34" s="135"/>
+    </row>
+    <row r="40" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D40" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="67" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76F5B3D0-F9F9-4FFC-9409-7763001C1372}">
   <dimension ref="A1:T51"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="32.36328125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="42.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="32.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="1.6640625" customWidth="1"/>
+    <col min="5" max="5" width="32.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6640625" customWidth="1"/>
+    <col min="9" max="9" width="31.6640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="1.6640625" customWidth="1"/>
+    <col min="12" max="12" width="42.44140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="11.6328125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="26" width="17.08984375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.109375" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="17.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:20" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="174"/>
       <c r="E1" s="173" t="s">
         <v>102</v>
       </c>
       <c r="F1" s="177"/>
-      <c r="G1" s="1040" t="s">
+      <c r="G1" s="1051" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="1041"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="H1" s="1052"/>
+      <c r="I1" s="1052"/>
+      <c r="J1" s="1052"/>
+      <c r="K1" s="1052"/>
+      <c r="L1" s="1052"/>
+      <c r="M1" s="1052"/>
+      <c r="N1" s="1052"/>
+      <c r="O1" s="1052"/>
+      <c r="P1" s="1053"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="172"/>
       <c r="E2" s="195"/>
       <c r="F2" s="178"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="192"/>
       <c r="K2" s="5"/>
       <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="191"/>
       <c r="N2" s="180"/>
       <c r="O2" s="180"/>
       <c r="P2" s="181"/>
     </row>
-    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="198" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="197"/>
       <c r="G3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="194" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="9"/>
       <c r="K3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="M3" s="190" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="P3" s="142" t="s">
         <v>12</v>
       </c>
       <c r="R3" s="135"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>148</v>
       </c>
       <c r="B4" s="203"/>
       <c r="C4" s="58"/>
       <c r="D4" s="183"/>
       <c r="E4" s="319"/>
       <c r="F4" s="30"/>
       <c r="G4" s="25"/>
       <c r="H4" s="43"/>
       <c r="I4" s="24"/>
       <c r="J4" s="71"/>
       <c r="K4" s="80"/>
       <c r="L4" s="121"/>
       <c r="M4" s="81"/>
       <c r="N4" s="48"/>
       <c r="O4" s="82"/>
       <c r="P4" s="143"/>
     </row>
-    <row r="5" spans="1:20" ht="22.5" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:20" ht="22.8" x14ac:dyDescent="0.4">
       <c r="A5" s="166"/>
       <c r="B5" s="320"/>
       <c r="C5" s="185"/>
       <c r="D5" s="105"/>
       <c r="E5" s="321"/>
       <c r="F5" s="40"/>
       <c r="G5" s="20"/>
       <c r="H5" s="44"/>
       <c r="I5" s="80"/>
       <c r="J5" s="72"/>
       <c r="K5" s="83"/>
       <c r="L5" s="51"/>
       <c r="M5" s="69"/>
       <c r="N5" s="49"/>
       <c r="O5" s="51"/>
       <c r="P5" s="144"/>
     </row>
-    <row r="6" spans="1:20" ht="23" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:20" ht="23.4" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A6" s="167"/>
       <c r="B6" s="322"/>
       <c r="C6" s="186"/>
       <c r="D6" s="104"/>
       <c r="E6" s="59"/>
       <c r="F6" s="27"/>
       <c r="G6" s="28"/>
       <c r="H6" s="45"/>
       <c r="I6" s="26"/>
       <c r="J6" s="55"/>
       <c r="K6" s="85"/>
       <c r="L6" s="75"/>
       <c r="M6" s="87"/>
       <c r="N6" s="62"/>
       <c r="O6" s="119"/>
       <c r="P6" s="145"/>
     </row>
-    <row r="7" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="141"/>
       <c r="C7" s="58"/>
       <c r="D7" s="70"/>
       <c r="E7" s="79"/>
       <c r="F7" s="30"/>
       <c r="G7" s="25"/>
       <c r="H7" s="43"/>
       <c r="I7" s="21"/>
       <c r="J7" s="73"/>
       <c r="K7" s="89"/>
       <c r="L7" s="117"/>
       <c r="M7" s="81"/>
       <c r="N7" s="90"/>
       <c r="O7" s="108"/>
       <c r="P7" s="146"/>
     </row>
-    <row r="8" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
       <c r="B8" s="68"/>
       <c r="C8" s="113"/>
       <c r="D8" s="105"/>
       <c r="E8" s="115"/>
       <c r="F8" s="40"/>
       <c r="G8" s="20"/>
       <c r="H8" s="44"/>
       <c r="I8" s="80"/>
       <c r="J8" s="72"/>
       <c r="K8" s="92"/>
       <c r="L8" s="69"/>
       <c r="M8" s="77"/>
       <c r="N8" s="93"/>
       <c r="O8" s="115"/>
       <c r="P8" s="144"/>
     </row>
-    <row r="9" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="116"/>
       <c r="C9" s="59"/>
       <c r="D9" s="104"/>
       <c r="E9" s="88"/>
       <c r="F9" s="27"/>
       <c r="G9" s="28"/>
       <c r="H9" s="45"/>
       <c r="I9" s="26"/>
       <c r="J9" s="55"/>
       <c r="K9" s="80"/>
       <c r="L9" s="125"/>
       <c r="M9" s="122"/>
       <c r="N9" s="94"/>
       <c r="O9" s="86"/>
       <c r="P9" s="145"/>
     </row>
-    <row r="10" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>149</v>
       </c>
       <c r="B10" s="120"/>
       <c r="C10" s="58"/>
       <c r="D10" s="70"/>
       <c r="E10" s="51"/>
       <c r="F10" s="30"/>
       <c r="G10" s="25"/>
       <c r="H10" s="43"/>
       <c r="I10" s="21"/>
       <c r="J10" s="73"/>
       <c r="K10" s="95"/>
       <c r="L10" s="76"/>
       <c r="M10" s="76"/>
       <c r="N10" s="96"/>
       <c r="O10" s="97"/>
       <c r="P10" s="147"/>
     </row>
-    <row r="11" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
       <c r="B11" s="51"/>
       <c r="C11" s="113"/>
       <c r="D11" s="105"/>
       <c r="E11" s="51"/>
       <c r="F11" s="40"/>
       <c r="G11" s="20"/>
       <c r="H11" s="44"/>
       <c r="I11" s="41"/>
       <c r="J11" s="72"/>
       <c r="K11" s="98"/>
       <c r="L11" s="115"/>
       <c r="M11" s="115"/>
       <c r="N11" s="78"/>
       <c r="O11" s="123"/>
       <c r="P11" s="144"/>
     </row>
-    <row r="12" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
       <c r="B12" s="66"/>
       <c r="C12" s="59"/>
       <c r="D12" s="104"/>
       <c r="E12" s="114"/>
       <c r="F12" s="27"/>
       <c r="G12" s="28"/>
       <c r="H12" s="45"/>
       <c r="I12" s="26"/>
       <c r="J12" s="55"/>
       <c r="K12" s="80"/>
       <c r="L12" s="86"/>
       <c r="M12" s="86"/>
       <c r="N12" s="99"/>
       <c r="O12" s="86"/>
       <c r="P12" s="145"/>
     </row>
-    <row r="13" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="120"/>
       <c r="C13" s="58"/>
       <c r="D13" s="70"/>
       <c r="E13" s="79"/>
       <c r="F13" s="30"/>
       <c r="G13" s="25"/>
       <c r="H13" s="43"/>
       <c r="I13" s="21"/>
       <c r="J13" s="73"/>
       <c r="K13" s="100"/>
       <c r="L13" s="84"/>
       <c r="M13" s="76"/>
       <c r="N13" s="90"/>
       <c r="O13" s="91"/>
       <c r="P13" s="148"/>
     </row>
-    <row r="14" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A14" s="168" t="s">
         <v>207</v>
       </c>
       <c r="B14" s="69"/>
       <c r="C14" s="113"/>
       <c r="D14" s="105"/>
       <c r="E14" s="51"/>
       <c r="F14" s="40"/>
       <c r="G14" s="20"/>
       <c r="H14" s="44"/>
       <c r="I14" s="41"/>
       <c r="J14" s="72"/>
       <c r="K14" s="126"/>
       <c r="L14" s="69"/>
       <c r="M14" s="51"/>
       <c r="N14" s="77"/>
       <c r="O14" s="123"/>
       <c r="P14" s="149"/>
     </row>
-    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
       <c r="B15" s="66"/>
       <c r="C15" s="59"/>
       <c r="D15" s="104"/>
       <c r="E15" s="69"/>
       <c r="F15" s="27"/>
       <c r="G15" s="28"/>
       <c r="H15" s="45"/>
       <c r="I15" s="26"/>
       <c r="J15" s="55"/>
       <c r="K15" s="101"/>
       <c r="L15" s="28"/>
       <c r="M15" s="103"/>
       <c r="N15" s="62"/>
       <c r="O15" s="127"/>
       <c r="P15" s="150"/>
     </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A16" s="204" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
       <c r="D16" s="70"/>
       <c r="E16" s="111"/>
       <c r="F16" s="30"/>
       <c r="G16" s="25"/>
       <c r="H16" s="56"/>
       <c r="I16" s="21"/>
       <c r="J16" s="18"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="16"/>
       <c r="N16" s="56"/>
       <c r="O16" s="60"/>
       <c r="P16" s="151"/>
       <c r="T16" s="112"/>
     </row>
-    <row r="17" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A17" s="285"/>
-      <c r="B17" s="1021" t="s">
+      <c r="B17" s="1018" t="s">
         <v>216</v>
       </c>
       <c r="C17" s="458"/>
       <c r="D17" s="459"/>
-      <c r="E17" s="614"/>
+      <c r="E17" s="613"/>
       <c r="F17" s="138"/>
       <c r="G17" s="460"/>
       <c r="H17" s="461"/>
-      <c r="I17" s="614"/>
+      <c r="I17" s="613"/>
       <c r="J17" s="29"/>
       <c r="K17" s="460"/>
       <c r="L17" s="460"/>
       <c r="M17" s="462"/>
       <c r="N17" s="461"/>
       <c r="O17" s="463"/>
       <c r="P17" s="464"/>
       <c r="T17" s="112"/>
     </row>
-    <row r="18" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="169"/>
       <c r="B18" s="379"/>
       <c r="C18" s="380"/>
       <c r="D18" s="381"/>
       <c r="E18" s="382"/>
       <c r="F18" s="383"/>
       <c r="G18" s="384"/>
       <c r="H18" s="385"/>
       <c r="I18" s="386"/>
       <c r="J18" s="34"/>
       <c r="K18" s="28"/>
       <c r="L18" s="28"/>
       <c r="M18" s="39"/>
       <c r="N18" s="64"/>
       <c r="O18" s="46"/>
       <c r="P18" s="152"/>
     </row>
-    <row r="19" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A19" s="165" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="387"/>
       <c r="C19" s="388"/>
       <c r="D19" s="389"/>
       <c r="E19" s="25"/>
       <c r="F19" s="390"/>
       <c r="G19" s="391"/>
       <c r="H19" s="392"/>
-      <c r="I19" s="1032"/>
+      <c r="I19" s="1029"/>
       <c r="J19" s="18"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="16"/>
       <c r="N19" s="56"/>
       <c r="O19" s="60"/>
       <c r="P19" s="151"/>
     </row>
-    <row r="20" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A20" s="165"/>
-      <c r="B20" s="1023" t="s">
+      <c r="B20" s="1020" t="s">
         <v>206</v>
       </c>
       <c r="C20" s="388"/>
       <c r="D20" s="389"/>
       <c r="E20" s="25"/>
       <c r="F20" s="390"/>
       <c r="G20" s="391"/>
       <c r="H20" s="392"/>
-      <c r="I20" s="1033"/>
+      <c r="I20" s="1030"/>
       <c r="J20" s="18"/>
       <c r="K20" s="25"/>
-      <c r="L20" s="1030" t="s">
-        <v>284</v>
+      <c r="L20" s="1027" t="s">
+        <v>282</v>
       </c>
       <c r="M20" s="16"/>
       <c r="N20" s="56"/>
       <c r="O20" s="60"/>
       <c r="P20" s="151"/>
     </row>
-    <row r="21" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A21" s="168"/>
       <c r="C21" s="394"/>
       <c r="D21" s="395"/>
       <c r="E21" s="20"/>
       <c r="F21" s="396"/>
       <c r="G21" s="397"/>
       <c r="H21" s="398"/>
       <c r="I21" s="378"/>
       <c r="J21" s="22"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="19"/>
       <c r="N21" s="57"/>
       <c r="O21" s="17"/>
       <c r="P21" s="153"/>
     </row>
-    <row r="22" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A22" s="284"/>
-      <c r="B22" s="1022" t="s">
+      <c r="B22" s="1019" t="s">
         <v>196</v>
       </c>
       <c r="C22" s="400"/>
       <c r="D22" s="401"/>
       <c r="E22" s="402"/>
       <c r="F22" s="403"/>
       <c r="G22" s="404"/>
       <c r="H22" s="405"/>
       <c r="I22" s="317"/>
       <c r="J22" s="219"/>
       <c r="K22" s="220"/>
-      <c r="L22" s="1030" t="s">
-        <v>338</v>
+      <c r="L22" s="1027" t="s">
+        <v>336</v>
       </c>
       <c r="M22" s="310"/>
       <c r="N22" s="311"/>
       <c r="O22" s="312"/>
       <c r="P22" s="313"/>
     </row>
-    <row r="23" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="169"/>
       <c r="B23" s="385"/>
       <c r="C23" s="406"/>
       <c r="D23" s="381"/>
       <c r="E23" s="225"/>
       <c r="F23" s="383"/>
       <c r="G23" s="384"/>
       <c r="H23" s="386"/>
       <c r="I23" s="379"/>
       <c r="J23" s="34"/>
       <c r="K23" s="28"/>
       <c r="L23" s="28"/>
       <c r="M23" s="39"/>
       <c r="N23" s="64"/>
       <c r="O23" s="46"/>
       <c r="P23" s="152"/>
     </row>
-    <row r="24" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A24" s="170" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="387"/>
       <c r="C24" s="388"/>
       <c r="D24" s="389"/>
       <c r="E24" s="407"/>
       <c r="F24" s="390"/>
       <c r="G24" s="391"/>
       <c r="H24" s="392"/>
       <c r="I24" s="377"/>
       <c r="J24" s="18"/>
       <c r="K24" s="25"/>
       <c r="L24" s="31"/>
       <c r="M24" s="31"/>
       <c r="N24" s="50"/>
       <c r="O24" s="290"/>
       <c r="P24" s="291"/>
     </row>
-    <row r="25" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A25" s="170"/>
       <c r="B25" s="441"/>
       <c r="C25" s="58"/>
       <c r="D25" s="389"/>
-      <c r="E25" s="800"/>
+      <c r="E25" s="797"/>
       <c r="F25" s="390"/>
       <c r="G25" s="391"/>
       <c r="H25" s="392"/>
       <c r="I25" s="53"/>
       <c r="J25" s="18"/>
       <c r="K25" s="25"/>
-      <c r="L25" s="1031" t="s">
-        <v>339</v>
+      <c r="L25" s="1028" t="s">
+        <v>337</v>
       </c>
       <c r="M25" s="31"/>
       <c r="N25" s="50"/>
       <c r="O25" s="292"/>
       <c r="P25" s="293"/>
     </row>
-    <row r="26" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A26" s="170"/>
       <c r="B26" s="441"/>
       <c r="C26" s="388"/>
       <c r="D26" s="389"/>
-      <c r="E26" s="617"/>
+      <c r="E26" s="616"/>
       <c r="F26" s="390"/>
       <c r="G26" s="391"/>
       <c r="H26" s="392"/>
       <c r="I26" s="53"/>
       <c r="J26" s="44"/>
       <c r="K26" s="25"/>
-      <c r="L26" s="1030" t="s">
-        <v>322</v>
+      <c r="L26" s="1027" t="s">
+        <v>320</v>
       </c>
       <c r="M26" s="31"/>
       <c r="N26" s="50"/>
       <c r="O26" s="314"/>
       <c r="P26" s="324"/>
     </row>
-    <row r="27" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A27" s="239"/>
       <c r="B27" s="441"/>
       <c r="C27" s="417"/>
       <c r="D27" s="418"/>
       <c r="E27" s="53"/>
       <c r="F27" s="419"/>
       <c r="G27" s="420"/>
       <c r="H27" s="425"/>
       <c r="I27" s="53"/>
-      <c r="J27" s="618"/>
+      <c r="J27" s="617"/>
       <c r="K27" s="460"/>
-      <c r="L27" s="1030" t="s">
-        <v>336</v>
+      <c r="L27" s="1027" t="s">
+        <v>334</v>
       </c>
       <c r="M27" s="423"/>
       <c r="N27" s="423"/>
-      <c r="O27" s="619"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="O27" s="618"/>
+      <c r="P27" s="619"/>
+    </row>
+    <row r="28" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="171"/>
       <c r="B28" s="155"/>
       <c r="C28" s="188"/>
       <c r="D28" s="187"/>
       <c r="E28" s="408"/>
       <c r="F28" s="409"/>
       <c r="G28" s="156"/>
       <c r="H28" s="159"/>
       <c r="I28" s="157"/>
       <c r="J28" s="158"/>
       <c r="K28" s="156"/>
       <c r="L28" s="160"/>
       <c r="M28" s="161"/>
       <c r="N28" s="161"/>
       <c r="O28" s="162"/>
       <c r="P28" s="163"/>
       <c r="R28" s="135"/>
     </row>
-    <row r="29" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:20" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A29" s="134"/>
       <c r="B29" s="135"/>
       <c r="C29" s="135"/>
       <c r="D29" s="136"/>
       <c r="E29" s="410"/>
       <c r="F29" s="135"/>
       <c r="G29" s="136"/>
       <c r="H29" s="29"/>
       <c r="I29" s="189"/>
       <c r="J29" s="137"/>
       <c r="K29" s="136"/>
       <c r="L29" s="138"/>
       <c r="M29" s="136"/>
       <c r="N29" s="135"/>
       <c r="O29" s="138"/>
       <c r="R29" s="135"/>
     </row>
-    <row r="30" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A30" s="134"/>
       <c r="B30" s="138"/>
       <c r="C30" s="138"/>
       <c r="D30" s="136"/>
       <c r="E30" s="138"/>
       <c r="F30" s="138"/>
       <c r="G30" s="136"/>
       <c r="H30" s="29"/>
       <c r="I30" s="138"/>
       <c r="J30" s="138"/>
       <c r="K30" s="136"/>
       <c r="L30" s="138"/>
       <c r="M30" s="136"/>
       <c r="N30" s="138"/>
       <c r="O30" s="138"/>
       <c r="S30" s="135"/>
     </row>
-    <row r="32" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:20" x14ac:dyDescent="0.3">
       <c r="B32" s="294"/>
-      <c r="H32" s="1024"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H32" s="1021"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="240"/>
       <c r="B33" s="240"/>
       <c r="C33" s="240"/>
       <c r="D33" s="240"/>
       <c r="E33" s="240"/>
-      <c r="H33" s="1024"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H33" s="1021"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B34" s="244"/>
-      <c r="H34" s="1024"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H34" s="1021"/>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B35" s="135"/>
-      <c r="H35" s="1024"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H35" s="1021"/>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B36" s="294"/>
-      <c r="H36" s="1024"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H36" s="1021"/>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B37" s="294"/>
-      <c r="H37" s="1024"/>
-[...7 lines deleted...]
-    <row r="41" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H37" s="1021"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="H38" s="1021"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="H39" s="1021"/>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B41" s="294"/>
       <c r="C41" s="240"/>
       <c r="D41" s="240"/>
-      <c r="H41" s="1024"/>
+      <c r="H41" s="1021"/>
       <c r="I41" s="244"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B42" s="294"/>
-      <c r="H42" s="1024"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H42" s="1021"/>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B43" s="294"/>
     </row>
-    <row r="51" spans="2:8" x14ac:dyDescent="0.35">
-      <c r="B51" s="1025"/>
+    <row r="51" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B51" s="1022"/>
       <c r="C51" s="240"/>
       <c r="D51" s="240"/>
-      <c r="E51" s="1026"/>
-      <c r="H51" s="1024"/>
+      <c r="E51" s="1023"/>
+      <c r="H51" s="1021"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F286686-713B-484C-A2A0-22E4A5906549}">
-  <dimension ref="A1:R42"/>
+  <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F35" sqref="F35"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="23.36328125" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.44140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.44140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="14" bestFit="1" customWidth="1"/>
-    <col min="13" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>92</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1049"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
-    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="242"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="242"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="242"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="362" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>184</v>
       </c>
       <c r="B4" s="471"/>
       <c r="C4" s="251"/>
-      <c r="D4" s="790"/>
+      <c r="D4" s="787"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="328"/>
       <c r="H4" s="254"/>
       <c r="I4" s="328"/>
       <c r="J4" s="254"/>
       <c r="K4" s="328"/>
       <c r="L4" s="553"/>
       <c r="M4" s="548"/>
     </row>
-    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
       <c r="B5" s="588" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="879" t="s">
-        <v>353</v>
+      <c r="D5" s="876" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="879" t="s">
+      <c r="G5" s="876" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="876" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="876" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="876" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="261"/>
-      <c r="I5" s="879" t="s">
+      <c r="M5" s="885" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="261"/>
-[...10 lines deleted...]
-    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="703" t="s">
-        <v>352</v>
+      <c r="B6" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
       <c r="D6" s="333"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="333"/>
       <c r="H6" s="269"/>
       <c r="I6" s="339"/>
       <c r="J6" s="269"/>
-      <c r="K6" s="887"/>
+      <c r="K6" s="884"/>
       <c r="L6" s="555"/>
-      <c r="M6" s="963"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="M6" s="960"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="328"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
-      <c r="G7" s="831"/>
+      <c r="G7" s="828"/>
       <c r="H7" s="254"/>
       <c r="I7" s="328"/>
       <c r="J7" s="254"/>
       <c r="K7" s="328"/>
       <c r="L7" s="546"/>
       <c r="M7" s="549"/>
     </row>
-    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="697" t="s">
-        <v>354</v>
+      <c r="B8" s="694" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="689" t="s">
-        <v>355</v>
+      <c r="D8" s="686" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="788" t="s">
+      <c r="G8" s="785" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="872" t="s">
+        <v>360</v>
+      </c>
+      <c r="J8" s="261"/>
+      <c r="K8" s="876" t="s">
+        <v>361</v>
+      </c>
+      <c r="L8" s="876" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="261"/>
-      <c r="I8" s="875" t="s">
+      <c r="M8" s="885" t="s">
         <v>363</v>
       </c>
-      <c r="J8" s="261"/>
-[...10 lines deleted...]
-    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="346"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="690" t="s">
-        <v>356</v>
+      <c r="D9" s="687" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
-      <c r="G9" s="927"/>
+      <c r="G9" s="924"/>
       <c r="H9" s="269"/>
-      <c r="I9" s="964"/>
+      <c r="I9" s="961"/>
       <c r="J9" s="269"/>
-      <c r="K9" s="964"/>
+      <c r="K9" s="961"/>
       <c r="L9" s="555"/>
       <c r="M9" s="550"/>
     </row>
-    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>185</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
-      <c r="D10" s="712"/>
+      <c r="D10" s="709"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
-      <c r="G10" s="831"/>
+      <c r="G10" s="828"/>
       <c r="H10" s="254"/>
       <c r="I10" s="337"/>
       <c r="J10" s="254"/>
       <c r="K10" s="328"/>
       <c r="L10" s="553"/>
       <c r="M10" s="548"/>
     </row>
-    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
-      <c r="B11" s="697" t="s">
-        <v>351</v>
+      <c r="B11" s="694" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
-      <c r="D11" s="879" t="s">
-        <v>353</v>
+      <c r="D11" s="876" t="s">
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="785" t="s">
-        <v>357</v>
+      <c r="G11" s="782" t="s">
+        <v>354</v>
       </c>
       <c r="H11" s="261"/>
       <c r="I11" s="584" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="876" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="872" t="s">
+        <v>357</v>
+      </c>
+      <c r="M11" s="885" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="261"/>
-[...10 lines deleted...]
-    <row r="12" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
-      <c r="B12" s="786" t="s">
-        <v>352</v>
+      <c r="B12" s="783" t="s">
+        <v>349</v>
       </c>
       <c r="C12" s="278"/>
       <c r="D12" s="333"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
       <c r="G12" s="346"/>
       <c r="H12" s="269"/>
       <c r="I12" s="346"/>
       <c r="J12" s="269"/>
       <c r="K12" s="346"/>
       <c r="L12" s="355"/>
-      <c r="M12" s="965"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="M12" s="962"/>
+    </row>
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
       <c r="D13" s="328"/>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
-      <c r="G13" s="831"/>
+      <c r="G13" s="828"/>
       <c r="H13" s="254"/>
       <c r="I13" s="328"/>
       <c r="J13" s="254"/>
       <c r="K13" s="328"/>
       <c r="L13" s="553"/>
       <c r="M13" s="548"/>
     </row>
-    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="168"/>
       <c r="B14" s="588" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C14" s="276"/>
-      <c r="D14" s="884" t="s">
-        <v>355</v>
+      <c r="D14" s="881" t="s">
+        <v>352</v>
       </c>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
-      <c r="G14" s="788" t="s">
+      <c r="G14" s="785" t="s">
+        <v>359</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="963" t="s">
+        <v>360</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="876" t="s">
+        <v>361</v>
+      </c>
+      <c r="L14" s="876" t="s">
         <v>362</v>
       </c>
-      <c r="H14" s="261"/>
-      <c r="I14" s="966" t="s">
+      <c r="M14" s="885" t="s">
         <v>363</v>
       </c>
-      <c r="J14" s="261"/>
-[...10 lines deleted...]
-    <row r="15" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
       <c r="B15" s="563"/>
       <c r="C15" s="59"/>
-      <c r="D15" s="703" t="s">
-        <v>356</v>
+      <c r="D15" s="700" t="s">
+        <v>353</v>
       </c>
       <c r="E15" s="27"/>
       <c r="F15" s="64"/>
-      <c r="G15" s="757"/>
+      <c r="G15" s="754"/>
       <c r="H15" s="27"/>
       <c r="I15" s="103"/>
       <c r="J15" s="27"/>
       <c r="K15" s="350"/>
-      <c r="L15" s="878"/>
+      <c r="L15" s="875"/>
       <c r="M15" s="359"/>
     </row>
-    <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>186</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
       <c r="D16" s="196"/>
       <c r="E16" s="30"/>
       <c r="F16" s="56"/>
       <c r="G16" s="70"/>
       <c r="H16" s="30"/>
       <c r="I16" s="56"/>
       <c r="J16" s="30"/>
       <c r="K16" s="56"/>
       <c r="L16" s="60"/>
       <c r="M16" s="151"/>
       <c r="Q16" s="112"/>
     </row>
-    <row r="17" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="285"/>
       <c r="C17" s="458"/>
       <c r="D17" s="115"/>
       <c r="E17" s="138"/>
       <c r="F17" s="461"/>
       <c r="G17" s="459"/>
       <c r="H17" s="138"/>
       <c r="I17" s="461"/>
       <c r="J17" s="138"/>
       <c r="K17" s="461"/>
       <c r="L17" s="463"/>
       <c r="M17" s="464"/>
       <c r="Q17" s="112"/>
     </row>
-    <row r="18" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="169"/>
       <c r="B18" s="131"/>
       <c r="C18" s="61"/>
       <c r="D18" s="131"/>
       <c r="E18" s="27"/>
       <c r="F18" s="64"/>
       <c r="G18" s="62"/>
       <c r="H18" s="27"/>
       <c r="I18" s="64"/>
       <c r="J18" s="27"/>
       <c r="K18" s="64"/>
       <c r="L18" s="46"/>
       <c r="M18" s="152"/>
     </row>
-    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165" t="s">
         <v>187</v>
       </c>
       <c r="B19" s="50"/>
       <c r="C19" s="58"/>
       <c r="D19" s="50"/>
       <c r="E19" s="30"/>
       <c r="F19" s="43"/>
       <c r="G19" s="53"/>
       <c r="H19" s="30"/>
       <c r="I19" s="56"/>
       <c r="J19" s="30"/>
       <c r="K19" s="56"/>
       <c r="L19" s="60"/>
       <c r="M19" s="151"/>
     </row>
-    <row r="20" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B20" s="50"/>
+    <row r="20" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="288"/>
+      <c r="B20" s="978" t="s">
+        <v>406</v>
+      </c>
       <c r="C20" s="486"/>
-      <c r="D20" s="960" t="s">
-        <v>228</v>
+      <c r="D20" s="957" t="s">
+        <v>226</v>
       </c>
       <c r="E20" s="135">
         <v>1.3</v>
       </c>
-      <c r="F20" s="974" t="s">
-[...3 lines deleted...]
-        <v>312</v>
+      <c r="F20" s="971" t="s">
+        <v>388</v>
+      </c>
+      <c r="G20" s="627" t="s">
+        <v>310</v>
       </c>
       <c r="H20" s="135">
         <v>2.4</v>
       </c>
       <c r="I20" s="413"/>
       <c r="J20" s="138"/>
       <c r="K20" s="225"/>
       <c r="L20" s="225"/>
       <c r="M20" s="153"/>
     </row>
-    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="285"/>
+      <c r="B21" s="980" t="s">
+        <v>405</v>
+      </c>
       <c r="C21" s="113"/>
-      <c r="D21" s="661"/>
+      <c r="D21" s="658"/>
       <c r="E21" s="516"/>
       <c r="F21" s="461"/>
       <c r="G21" s="468"/>
       <c r="H21" s="516"/>
       <c r="I21" s="225"/>
       <c r="J21" s="516"/>
       <c r="K21" s="225"/>
-      <c r="L21" s="626" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L21" s="447"/>
       <c r="M21" s="153"/>
-      <c r="N21" t="s">
-[...7 lines deleted...]
-      </c>
+    </row>
+    <row r="22" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="861"/>
+      <c r="B22" s="1046"/>
       <c r="C22" s="113"/>
-      <c r="D22" s="683" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="825">
+      <c r="D22" s="680" t="s">
+        <v>243</v>
+      </c>
+      <c r="E22" s="822">
         <v>2.4</v>
       </c>
       <c r="F22" s="57"/>
-      <c r="G22" s="679" t="s">
-[...3 lines deleted...]
-        <v>381</v>
+      <c r="G22" s="676" t="s">
+        <v>291</v>
+      </c>
+      <c r="H22" s="822" t="s">
+        <v>378</v>
       </c>
       <c r="I22" s="225"/>
       <c r="J22" s="440"/>
       <c r="K22" s="225"/>
-      <c r="L22" s="627" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22" s="445"/>
       <c r="M22" s="464"/>
     </row>
-    <row r="23" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="285"/>
-      <c r="B23" s="627" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="486"/>
+      <c r="B23" s="314"/>
+      <c r="C23" s="500"/>
       <c r="D23" s="413"/>
       <c r="E23" s="51"/>
       <c r="F23" s="110"/>
       <c r="G23" s="225"/>
-      <c r="H23" s="903"/>
+      <c r="H23" s="900"/>
       <c r="I23" s="225"/>
-      <c r="J23" s="903"/>
+      <c r="J23" s="900"/>
       <c r="K23" s="225"/>
       <c r="L23" s="219"/>
       <c r="M23" s="153"/>
     </row>
-    <row r="24" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...15 lines deleted...]
-      <c r="A25" s="170" t="s">
+    <row r="24" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="1047"/>
+      <c r="C24" s="486"/>
+      <c r="D24" s="658"/>
+      <c r="E24" s="69"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="632" t="s">
+        <v>403</v>
+      </c>
+      <c r="H24" s="1043">
+        <v>1.3</v>
+      </c>
+      <c r="I24" s="225"/>
+      <c r="J24" s="958"/>
+      <c r="K24" s="225"/>
+      <c r="L24" s="219"/>
+      <c r="M24" s="313"/>
+    </row>
+    <row r="25" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="169"/>
+      <c r="B25" s="155"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="66"/>
+      <c r="E25" s="66"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="309"/>
+      <c r="I25" s="64"/>
+      <c r="J25" s="309"/>
+      <c r="K25" s="64"/>
+      <c r="L25" s="46"/>
+      <c r="M25" s="152"/>
+    </row>
+    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="170" t="s">
         <v>188</v>
       </c>
-      <c r="B25" s="50"/>
-[...14 lines deleted...]
-      <c r="B26" s="573" t="s">
+      <c r="B26" s="50"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="196"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="816"/>
+      <c r="G26" s="50"/>
+      <c r="H26" s="430"/>
+      <c r="I26" s="50"/>
+      <c r="J26" s="430"/>
+      <c r="K26" s="50"/>
+      <c r="L26" s="290"/>
+      <c r="M26" s="291"/>
+    </row>
+    <row r="27" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="170"/>
+      <c r="B27" s="573" t="s">
         <v>197</v>
       </c>
-      <c r="C26" s="107">
+      <c r="C27" s="107">
         <v>1.3</v>
       </c>
-      <c r="D26" s="630" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="141" t="s">
+      <c r="D27" s="627" t="s">
+        <v>377</v>
+      </c>
+      <c r="E27" s="141" t="s">
+        <v>378</v>
+      </c>
+      <c r="F27" s="1017" t="s">
         <v>381</v>
       </c>
-      <c r="F26" s="1020" t="s">
-[...5 lines deleted...]
-      <c r="H26" s="434">
+      <c r="G27" s="633" t="s">
+        <v>296</v>
+      </c>
+      <c r="H27" s="434">
         <v>1.3</v>
       </c>
-      <c r="I26" s="565" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="434">
+      <c r="I27" s="565" t="s">
+        <v>330</v>
+      </c>
+      <c r="J27" s="434">
         <v>2.4</v>
       </c>
-      <c r="K26" s="50"/>
-[...13 lines deleted...]
-      <c r="J27" s="430"/>
       <c r="K27" s="50"/>
-      <c r="L27" s="588"/>
-[...21 lines deleted...]
-      <c r="L28" s="776" t="s">
+      <c r="L27" s="371"/>
+      <c r="M27" s="370"/>
+      <c r="R27" s="244"/>
+    </row>
+    <row r="28" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="170"/>
+      <c r="C28" s="107"/>
+      <c r="D28" s="439"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="430"/>
+      <c r="G28" s="658"/>
+      <c r="H28" s="430"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="430"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="588"/>
+      <c r="M28" s="625"/>
+      <c r="R28" s="294"/>
+    </row>
+    <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="239"/>
+      <c r="B29" s="468"/>
+      <c r="C29" s="486"/>
+      <c r="D29" s="565" t="s">
+        <v>232</v>
+      </c>
+      <c r="E29" s="457" t="s">
+        <v>378</v>
+      </c>
+      <c r="F29" s="900"/>
+      <c r="G29" s="680" t="s">
+        <v>303</v>
+      </c>
+      <c r="H29" s="899"/>
+      <c r="I29" s="51"/>
+      <c r="J29" s="899"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="773" t="s">
+        <v>364</v>
+      </c>
+      <c r="M29" s="777" t="s">
+        <v>365</v>
+      </c>
+      <c r="R29" s="244"/>
+    </row>
+    <row r="30" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="216"/>
+      <c r="B30" s="375"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="413"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="958"/>
+      <c r="G30" s="658"/>
+      <c r="H30" s="900"/>
+      <c r="I30" s="115"/>
+      <c r="J30" s="900"/>
+      <c r="K30" s="423"/>
+      <c r="L30" s="795" t="s">
+        <v>366</v>
+      </c>
+      <c r="M30" s="777" t="s">
         <v>367</v>
       </c>
-      <c r="M28" s="780" t="s">
-[...34 lines deleted...]
-      <c r="H30" s="497">
+      <c r="R30" s="244"/>
+    </row>
+    <row r="31" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="166"/>
+      <c r="B31" s="375"/>
+      <c r="C31" s="486"/>
+      <c r="D31" s="681"/>
+      <c r="E31" s="115"/>
+      <c r="F31" s="610"/>
+      <c r="G31" s="615" t="s">
+        <v>319</v>
+      </c>
+      <c r="H31" s="497">
         <v>2.4</v>
       </c>
-      <c r="I30" s="51"/>
-[...34 lines deleted...]
-      <c r="L32" s="138"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="899"/>
+      <c r="K31" s="51"/>
+      <c r="L31" s="591"/>
+      <c r="M31" s="575"/>
+      <c r="R31" s="244"/>
+    </row>
+    <row r="32" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="171"/>
+      <c r="B32" s="532"/>
+      <c r="C32" s="188"/>
+      <c r="D32" s="155"/>
+      <c r="E32" s="155"/>
+      <c r="F32" s="959"/>
+      <c r="G32" s="155"/>
+      <c r="H32" s="484"/>
+      <c r="I32" s="667"/>
+      <c r="J32" s="484"/>
+      <c r="K32" s="161"/>
+      <c r="L32" s="162"/>
+      <c r="M32" s="611"/>
       <c r="R32" s="294"/>
     </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:18" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A33" s="134"/>
-      <c r="B33" s="138"/>
-[...2 lines deleted...]
-      <c r="E33" s="138"/>
+      <c r="B33" s="135"/>
+      <c r="C33" s="135"/>
+      <c r="D33" s="135"/>
+      <c r="E33" s="135"/>
       <c r="F33" s="29"/>
-      <c r="H33" s="138"/>
+      <c r="G33" s="138"/>
+      <c r="H33" s="135"/>
       <c r="I33" s="136"/>
-      <c r="J33" s="138"/>
-      <c r="K33" s="138"/>
+      <c r="J33" s="135"/>
+      <c r="K33" s="135"/>
       <c r="L33" s="138"/>
-      <c r="P33" s="135"/>
-[...8 lines deleted...]
-      <c r="D42" s="135"/>
+      <c r="R33" s="294"/>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A34" s="134"/>
+      <c r="B34" s="138"/>
+      <c r="C34" s="138"/>
+      <c r="D34" s="138"/>
+      <c r="E34" s="138"/>
+      <c r="F34" s="29"/>
+      <c r="H34" s="138"/>
+      <c r="I34" s="136"/>
+      <c r="J34" s="138"/>
+      <c r="K34" s="138"/>
+      <c r="L34" s="138"/>
+      <c r="P34" s="135"/>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="B36" s="135"/>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="D37" s="135"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="D43" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF52976A-BDF6-40F7-9D05-6C6BDC43572C}">
   <dimension ref="A1:R36"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="N20" sqref="N20"/>
+      <selection activeCell="M19" sqref="M19:M20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="25.1796875" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="3.90625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.21875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.77734375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="22.77734375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:18" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>92</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1048"/>
+      <c r="N1" s="1049"/>
+    </row>
+    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="178"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="242"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="242"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="242"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="242"/>
       <c r="M3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>96</v>
       </c>
       <c r="B4" s="327"/>
       <c r="C4" s="251"/>
-      <c r="D4" s="790"/>
+      <c r="D4" s="787"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="254"/>
       <c r="I4" s="337"/>
       <c r="J4" s="254"/>
       <c r="K4" s="328"/>
       <c r="L4" s="254"/>
       <c r="M4" s="547"/>
-      <c r="N4" s="876"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N4" s="873"/>
+    </row>
+    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
       <c r="B5" s="584" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="879" t="s">
-        <v>353</v>
+      <c r="D5" s="876" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="697" t="s">
-        <v>357</v>
+      <c r="G5" s="694" t="s">
+        <v>354</v>
       </c>
       <c r="H5" s="261"/>
       <c r="I5" s="584" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="876" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="261"/>
+      <c r="M5" s="876" t="s">
+        <v>357</v>
+      </c>
+      <c r="N5" s="885" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="261"/>
-[...11 lines deleted...]
-    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="786" t="s">
-        <v>352</v>
+      <c r="B6" s="783" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="269"/>
-      <c r="I6" s="887"/>
+      <c r="I6" s="884"/>
       <c r="J6" s="269"/>
       <c r="K6" s="339"/>
       <c r="L6" s="269"/>
       <c r="M6" s="338"/>
       <c r="N6" s="550"/>
     </row>
-    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="328"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="328"/>
       <c r="H7" s="254"/>
       <c r="I7" s="337"/>
       <c r="J7" s="254"/>
       <c r="K7" s="337"/>
       <c r="L7" s="254"/>
       <c r="M7" s="546"/>
       <c r="N7" s="548"/>
     </row>
-    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="697" t="s">
-        <v>354</v>
+      <c r="B8" s="694" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="879" t="s">
-        <v>355</v>
+      <c r="D8" s="876" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="879" t="s">
-        <v>362</v>
+      <c r="G8" s="876" t="s">
+        <v>359</v>
       </c>
       <c r="H8" s="261"/>
-      <c r="I8" s="879" t="s">
-        <v>363</v>
+      <c r="I8" s="876" t="s">
+        <v>360</v>
       </c>
       <c r="J8" s="261"/>
-      <c r="K8" s="885" t="s">
-        <v>364</v>
+      <c r="K8" s="882" t="s">
+        <v>361</v>
       </c>
       <c r="L8" s="261"/>
       <c r="M8" s="584" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>362</v>
+      </c>
+      <c r="N8" s="885" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="346"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="971" t="s">
-        <v>356</v>
+      <c r="D9" s="968" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="269"/>
       <c r="I9" s="344"/>
       <c r="J9" s="269"/>
-      <c r="K9" s="952"/>
+      <c r="K9" s="949"/>
       <c r="L9" s="269"/>
       <c r="M9" s="338"/>
-      <c r="N9" s="963"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N9" s="960"/>
+    </row>
+    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>97</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
       <c r="D10" s="335"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="328"/>
       <c r="H10" s="254"/>
       <c r="I10" s="328"/>
       <c r="J10" s="254"/>
       <c r="K10" s="328"/>
       <c r="L10" s="254"/>
       <c r="M10" s="553"/>
       <c r="N10" s="548"/>
     </row>
-    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
-      <c r="B11" s="697" t="s">
-        <v>351</v>
+      <c r="B11" s="694" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
-      <c r="D11" s="697" t="s">
-        <v>353</v>
+      <c r="D11" s="694" t="s">
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="879" t="s">
+      <c r="G11" s="876" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="876" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="876" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="261"/>
+      <c r="M11" s="872" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="261"/>
-      <c r="I11" s="879" t="s">
+      <c r="N11" s="874" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="261"/>
-[...11 lines deleted...]
-    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
-      <c r="B12" s="786" t="s">
-        <v>352</v>
+      <c r="B12" s="783" t="s">
+        <v>349</v>
       </c>
       <c r="C12" s="278"/>
       <c r="D12" s="333"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
       <c r="G12" s="338"/>
       <c r="H12" s="269"/>
-      <c r="I12" s="693"/>
+      <c r="I12" s="690"/>
       <c r="J12" s="269"/>
-      <c r="K12" s="693"/>
+      <c r="K12" s="690"/>
       <c r="L12" s="269"/>
       <c r="M12" s="355"/>
       <c r="N12" s="552"/>
     </row>
-    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
       <c r="D13" s="328"/>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
       <c r="G13" s="337"/>
       <c r="H13" s="254"/>
       <c r="I13" s="337"/>
       <c r="J13" s="254"/>
       <c r="K13" s="328"/>
       <c r="L13" s="254"/>
       <c r="M13" s="553"/>
       <c r="N13" s="548"/>
     </row>
-    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="168"/>
-      <c r="B14" s="726" t="s">
-        <v>354</v>
+      <c r="B14" s="723" t="s">
+        <v>351</v>
       </c>
       <c r="C14" s="276"/>
-      <c r="D14" s="879" t="s">
-        <v>355</v>
+      <c r="D14" s="876" t="s">
+        <v>352</v>
       </c>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
       <c r="G14" s="584" t="s">
+        <v>359</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="967" t="s">
+        <v>360</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="876" t="s">
+        <v>361</v>
+      </c>
+      <c r="L14" s="261"/>
+      <c r="M14" s="876" t="s">
         <v>362</v>
       </c>
-      <c r="H14" s="261"/>
-      <c r="I14" s="970" t="s">
+      <c r="N14" s="885" t="s">
         <v>363</v>
       </c>
-      <c r="J14" s="261"/>
-[...11 lines deleted...]
-    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
-      <c r="B15" s="705"/>
+      <c r="B15" s="702"/>
       <c r="C15" s="59"/>
-      <c r="D15" s="972" t="s">
-        <v>356</v>
+      <c r="D15" s="969" t="s">
+        <v>353</v>
       </c>
       <c r="E15" s="27"/>
       <c r="F15" s="64"/>
-      <c r="G15" s="742"/>
+      <c r="G15" s="739"/>
       <c r="H15" s="27"/>
       <c r="I15" s="322"/>
       <c r="J15" s="27"/>
-      <c r="K15" s="858"/>
+      <c r="K15" s="855"/>
       <c r="L15" s="66"/>
       <c r="M15" s="357"/>
-      <c r="N15" s="969"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N15" s="966"/>
+    </row>
+    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
       <c r="D16" s="196"/>
       <c r="E16" s="30"/>
       <c r="F16" s="56"/>
       <c r="G16" s="25"/>
       <c r="H16" s="30"/>
       <c r="I16" s="56"/>
       <c r="J16" s="30"/>
       <c r="K16" s="483"/>
       <c r="L16" s="50"/>
       <c r="M16" s="60"/>
       <c r="N16" s="151"/>
       <c r="R16" s="112"/>
     </row>
-    <row r="17" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="169"/>
       <c r="B17" s="131"/>
       <c r="C17" s="61"/>
       <c r="D17" s="432"/>
       <c r="E17" s="27"/>
       <c r="F17" s="64"/>
       <c r="G17" s="28"/>
       <c r="H17" s="66"/>
-      <c r="I17" s="838"/>
+      <c r="I17" s="835"/>
       <c r="J17" s="27"/>
       <c r="K17" s="64"/>
       <c r="L17" s="66"/>
       <c r="M17" s="46"/>
       <c r="N17" s="152"/>
     </row>
-    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="58"/>
       <c r="D18" s="456"/>
       <c r="E18" s="30"/>
       <c r="F18" s="56"/>
       <c r="G18" s="499"/>
       <c r="H18" s="50"/>
       <c r="I18" s="133"/>
       <c r="J18" s="30"/>
       <c r="K18" s="520"/>
       <c r="L18" s="50"/>
-      <c r="M18" s="819"/>
+      <c r="M18" s="816"/>
       <c r="N18" s="151"/>
     </row>
-    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165"/>
       <c r="B19" s="573" t="s">
         <v>215</v>
       </c>
       <c r="C19" s="375">
         <v>1.3</v>
       </c>
-      <c r="D19" s="850" t="s">
-        <v>246</v>
+      <c r="D19" s="847" t="s">
+        <v>244</v>
       </c>
       <c r="E19" s="36">
         <v>2.4</v>
       </c>
-      <c r="F19" s="975" t="s">
-[...3 lines deleted...]
-        <v>265</v>
+      <c r="F19" s="972" t="s">
+        <v>389</v>
+      </c>
+      <c r="G19" s="825" t="s">
+        <v>263</v>
       </c>
       <c r="H19" s="141" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>378</v>
+      </c>
+      <c r="I19" s="947" t="s">
+        <v>306</v>
       </c>
       <c r="J19" s="36">
         <v>1.3</v>
       </c>
-      <c r="K19" s="643" t="s">
-        <v>333</v>
+      <c r="K19" s="640" t="s">
+        <v>331</v>
       </c>
       <c r="L19" s="141">
         <v>2.4</v>
       </c>
-      <c r="M19" s="981" t="s">
-[...6 lines deleted...]
-    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="M19" s="978" t="s">
+        <v>340</v>
+      </c>
+      <c r="N19" s="979" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="285"/>
       <c r="C20" s="115"/>
-      <c r="D20" s="967"/>
+      <c r="D20" s="964"/>
       <c r="E20" s="261"/>
       <c r="F20" s="522"/>
-      <c r="G20" s="961"/>
+      <c r="G20" s="958"/>
       <c r="H20" s="279"/>
-      <c r="I20" s="961"/>
+      <c r="I20" s="958"/>
       <c r="J20" s="261"/>
       <c r="K20" s="69"/>
       <c r="L20" s="279"/>
-      <c r="M20" s="983" t="s">
-[...6 lines deleted...]
-    <row r="21" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="M20" s="980" t="s">
+        <v>397</v>
+      </c>
+      <c r="N20" s="1033" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="169"/>
       <c r="B21" s="66"/>
       <c r="C21" s="66"/>
       <c r="D21" s="309"/>
       <c r="E21" s="27"/>
       <c r="F21" s="64"/>
       <c r="G21" s="104"/>
       <c r="H21" s="66"/>
-      <c r="I21" s="838"/>
+      <c r="I21" s="835"/>
       <c r="J21" s="27"/>
       <c r="K21" s="64"/>
       <c r="L21" s="66"/>
-      <c r="M21" s="984"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="M21" s="981"/>
+      <c r="N21" s="982"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="170" t="s">
         <v>99</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
-      <c r="D22" s="910"/>
+      <c r="D22" s="907"/>
       <c r="E22" s="30"/>
       <c r="F22" s="56"/>
       <c r="G22" s="430"/>
       <c r="H22" s="30"/>
       <c r="I22" s="50"/>
       <c r="J22" s="30"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
-      <c r="M22" s="820"/>
+      <c r="M22" s="817"/>
       <c r="N22" s="291"/>
     </row>
-    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="170"/>
       <c r="B23" s="569" t="s">
         <v>199</v>
       </c>
       <c r="C23" s="141">
         <v>1.3</v>
       </c>
       <c r="E23" s="41"/>
-      <c r="F23" s="975" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="825">
+      <c r="F23" s="972" t="s">
+        <v>382</v>
+      </c>
+      <c r="G23" s="631" t="s">
+        <v>267</v>
+      </c>
+      <c r="H23" s="822">
         <v>2.4</v>
       </c>
       <c r="I23" s="565" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="J23" s="825">
+        <v>273</v>
+      </c>
+      <c r="J23" s="822">
         <v>1.3</v>
       </c>
       <c r="K23" s="50"/>
       <c r="L23" s="51"/>
-      <c r="M23" s="957" t="s">
-        <v>367</v>
+      <c r="M23" s="954" t="s">
+        <v>364</v>
       </c>
       <c r="N23" s="567" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="168"/>
       <c r="B24" s="314"/>
       <c r="C24" s="51"/>
-      <c r="D24" s="968"/>
+      <c r="D24" s="965"/>
       <c r="E24" s="505"/>
-      <c r="F24" s="974" t="s">
-        <v>391</v>
+      <c r="F24" s="971" t="s">
+        <v>388</v>
       </c>
       <c r="G24" s="133"/>
-      <c r="H24" s="861"/>
+      <c r="H24" s="858"/>
       <c r="I24" s="500"/>
-      <c r="J24" s="861"/>
+      <c r="J24" s="858"/>
       <c r="K24" s="500"/>
       <c r="L24" s="500"/>
-      <c r="M24" s="957" t="s">
-[...6 lines deleted...]
-    <row r="25" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="M24" s="954" t="s">
+        <v>366</v>
+      </c>
+      <c r="N24" s="777" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="171"/>
       <c r="B25" s="155"/>
       <c r="C25" s="188"/>
       <c r="D25" s="155"/>
       <c r="E25" s="158"/>
       <c r="F25" s="449"/>
       <c r="G25" s="489"/>
       <c r="H25" s="158"/>
-      <c r="I25" s="670"/>
+      <c r="I25" s="667"/>
       <c r="J25" s="158"/>
-      <c r="K25" s="670"/>
+      <c r="K25" s="667"/>
       <c r="L25" s="155"/>
-      <c r="M25" s="823"/>
+      <c r="M25" s="820"/>
       <c r="N25" s="163"/>
     </row>
-    <row r="26" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A26" s="134"/>
       <c r="B26" s="135"/>
       <c r="C26" s="135"/>
       <c r="D26" s="135"/>
       <c r="E26" s="135"/>
       <c r="F26" s="29"/>
       <c r="G26" s="138"/>
       <c r="H26" s="135"/>
       <c r="I26" s="136"/>
       <c r="J26" s="135"/>
       <c r="K26" s="135"/>
       <c r="L26" s="135"/>
       <c r="M26" s="138"/>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="134"/>
       <c r="B27" s="138"/>
       <c r="C27" s="138"/>
       <c r="D27" s="138"/>
       <c r="E27" s="138"/>
       <c r="F27" s="29"/>
       <c r="H27" s="138"/>
       <c r="I27" s="136"/>
       <c r="J27" s="138"/>
       <c r="K27" s="138"/>
       <c r="L27" s="138"/>
       <c r="M27" s="138"/>
       <c r="Q27" s="135"/>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.3">
       <c r="D30" s="135"/>
     </row>
-    <row r="36" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="36" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D36" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D38ABDD7-D35F-4D3E-B036-38089D89799E}">
   <dimension ref="A1:T28"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="F36" sqref="F36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="21.6328125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="14" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.6640625" customWidth="1"/>
+    <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6640625" customWidth="1"/>
+    <col min="5" max="5" width="30.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6640625" customWidth="1"/>
+    <col min="9" max="9" width="23.33203125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6640625" customWidth="1"/>
+    <col min="12" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:20" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="174"/>
       <c r="E1" s="173" t="s">
         <v>93</v>
       </c>
       <c r="F1" s="177"/>
-      <c r="G1" s="1040" t="s">
+      <c r="G1" s="1051" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="1041"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="H1" s="1052"/>
+      <c r="I1" s="1052"/>
+      <c r="J1" s="1052"/>
+      <c r="K1" s="1052"/>
+      <c r="L1" s="1052"/>
+      <c r="M1" s="1052"/>
+      <c r="N1" s="1052"/>
+      <c r="O1" s="1052"/>
+      <c r="P1" s="1053"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="172"/>
       <c r="E2" s="195"/>
       <c r="F2" s="178"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="192"/>
       <c r="K2" s="5"/>
       <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="191"/>
       <c r="N2" s="180"/>
       <c r="O2" s="180"/>
       <c r="P2" s="181"/>
     </row>
-    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="198" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="242"/>
       <c r="G3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="241" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="9"/>
       <c r="K3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="M3" s="190" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="P3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="250"/>
       <c r="C4" s="251"/>
       <c r="D4" s="252"/>
       <c r="E4" s="253"/>
       <c r="F4" s="254"/>
       <c r="G4" s="255"/>
       <c r="H4" s="256"/>
       <c r="I4" s="302"/>
       <c r="J4" s="306"/>
       <c r="K4" s="91"/>
       <c r="L4" s="250"/>
       <c r="M4" s="250"/>
       <c r="N4" s="250"/>
       <c r="O4" s="250"/>
       <c r="P4" s="283"/>
     </row>
-    <row r="5" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="166"/>
-      <c r="B5" s="689" t="s">
-        <v>351</v>
+      <c r="B5" s="686" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
       <c r="D5" s="260"/>
-      <c r="E5" s="691" t="s">
-        <v>353</v>
+      <c r="E5" s="688" t="s">
+        <v>350</v>
       </c>
       <c r="F5" s="261"/>
       <c r="G5" s="262"/>
       <c r="H5" s="263"/>
       <c r="I5" s="91"/>
       <c r="J5" s="264"/>
       <c r="K5" s="265"/>
-      <c r="L5" s="689" t="s">
+      <c r="L5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="M5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="N5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="O5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="M5" s="689" t="s">
+      <c r="P5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="N5" s="689" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="690" t="s">
-        <v>352</v>
+      <c r="B6" s="687" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
       <c r="D6" s="268"/>
       <c r="E6" s="333"/>
       <c r="F6" s="269"/>
       <c r="G6" s="270"/>
       <c r="H6" s="271"/>
       <c r="I6" s="271"/>
       <c r="J6" s="272"/>
       <c r="K6" s="273"/>
       <c r="L6" s="338"/>
       <c r="M6" s="339"/>
       <c r="N6" s="339"/>
       <c r="O6" s="555"/>
       <c r="P6" s="550"/>
     </row>
-    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>83</v>
       </c>
       <c r="B7" s="328"/>
       <c r="C7" s="251"/>
       <c r="D7" s="274"/>
       <c r="E7" s="328"/>
       <c r="F7" s="254"/>
       <c r="G7" s="255"/>
       <c r="H7" s="256"/>
       <c r="I7" s="256"/>
       <c r="J7" s="257"/>
       <c r="K7" s="275"/>
       <c r="L7" s="337"/>
       <c r="M7" s="328"/>
       <c r="N7" s="337"/>
       <c r="O7" s="553"/>
       <c r="P7" s="548"/>
     </row>
-    <row r="8" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="168"/>
-      <c r="B8" s="690" t="s">
-        <v>354</v>
+      <c r="B8" s="687" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
       <c r="D8" s="260"/>
-      <c r="E8" s="689" t="s">
-        <v>355</v>
+      <c r="E8" s="686" t="s">
+        <v>352</v>
       </c>
       <c r="F8" s="261"/>
       <c r="G8" s="262"/>
       <c r="H8" s="279"/>
       <c r="I8" s="298"/>
       <c r="J8" s="299"/>
       <c r="K8" s="277"/>
-      <c r="L8" s="689" t="s">
+      <c r="L8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="M8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="N8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="O8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="M8" s="689" t="s">
+      <c r="P8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="N8" s="689" t="s">
-[...9 lines deleted...]
-    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="326"/>
       <c r="C9" s="278"/>
       <c r="D9" s="268"/>
-      <c r="E9" s="690" t="s">
-        <v>356</v>
+      <c r="E9" s="687" t="s">
+        <v>353</v>
       </c>
       <c r="F9" s="269"/>
       <c r="G9" s="270"/>
       <c r="H9" s="281"/>
       <c r="I9" s="300"/>
       <c r="J9" s="301"/>
       <c r="K9" s="91"/>
       <c r="L9" s="339"/>
       <c r="M9" s="344"/>
       <c r="N9" s="347"/>
       <c r="O9" s="555"/>
       <c r="P9" s="550"/>
     </row>
-    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
       <c r="D10" s="252"/>
       <c r="E10" s="335"/>
       <c r="F10" s="254"/>
       <c r="G10" s="255"/>
       <c r="H10" s="302"/>
       <c r="I10" s="303"/>
       <c r="J10" s="304"/>
       <c r="K10" s="275"/>
       <c r="L10" s="337"/>
       <c r="M10" s="328"/>
       <c r="N10" s="328"/>
       <c r="O10" s="553"/>
       <c r="P10" s="551"/>
     </row>
-    <row r="11" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="168"/>
-      <c r="B11" s="689" t="s">
-        <v>351</v>
+      <c r="B11" s="686" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
       <c r="D11" s="260"/>
-      <c r="E11" s="690" t="s">
-        <v>353</v>
+      <c r="E11" s="687" t="s">
+        <v>350</v>
       </c>
       <c r="F11" s="261"/>
       <c r="G11" s="262"/>
       <c r="H11" s="279"/>
       <c r="I11" s="305"/>
       <c r="J11" s="299"/>
       <c r="K11" s="280"/>
-      <c r="L11" s="689" t="s">
+      <c r="L11" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="M11" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="N11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="O11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="M11" s="689" t="s">
+      <c r="P11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="N11" s="689" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
-      <c r="B12" s="690" t="s">
-        <v>352</v>
+      <c r="B12" s="687" t="s">
+        <v>349</v>
       </c>
       <c r="C12" s="278"/>
       <c r="D12" s="268"/>
       <c r="E12" s="333"/>
       <c r="F12" s="269"/>
       <c r="G12" s="270"/>
       <c r="H12" s="281"/>
       <c r="I12" s="300"/>
       <c r="J12" s="301"/>
       <c r="K12" s="91"/>
       <c r="L12" s="338"/>
       <c r="M12" s="346"/>
       <c r="N12" s="346"/>
       <c r="O12" s="355"/>
       <c r="P12" s="552"/>
     </row>
-    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
       <c r="D13" s="274"/>
       <c r="E13" s="328"/>
       <c r="F13" s="254"/>
       <c r="G13" s="255"/>
       <c r="H13" s="302"/>
       <c r="I13" s="303"/>
       <c r="J13" s="306"/>
       <c r="K13" s="275"/>
       <c r="L13" s="337"/>
       <c r="M13" s="328"/>
       <c r="N13" s="337"/>
       <c r="O13" s="553"/>
       <c r="P13" s="551"/>
     </row>
-    <row r="14" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="168"/>
-      <c r="B14" s="690" t="s">
-        <v>354</v>
+      <c r="B14" s="687" t="s">
+        <v>351</v>
       </c>
       <c r="C14" s="276"/>
       <c r="D14" s="260"/>
-      <c r="E14" s="689" t="s">
-        <v>355</v>
+      <c r="E14" s="686" t="s">
+        <v>352</v>
       </c>
       <c r="F14" s="261"/>
       <c r="G14" s="262"/>
       <c r="H14" s="279"/>
       <c r="I14" s="307"/>
       <c r="J14" s="299"/>
       <c r="K14" s="277"/>
-      <c r="L14" s="689" t="s">
+      <c r="L14" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="M14" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="N14" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="O14" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="M14" s="689" t="s">
+      <c r="P14" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="N14" s="689" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
       <c r="B15" s="308"/>
       <c r="C15" s="59"/>
       <c r="D15" s="104"/>
-      <c r="E15" s="690" t="s">
-        <v>356</v>
+      <c r="E15" s="687" t="s">
+        <v>353</v>
       </c>
       <c r="F15" s="27"/>
       <c r="G15" s="28"/>
       <c r="H15" s="64"/>
       <c r="I15" s="309"/>
       <c r="J15" s="32"/>
       <c r="K15" s="101"/>
       <c r="L15" s="341"/>
       <c r="M15" s="103"/>
       <c r="N15" s="350"/>
       <c r="O15" s="357"/>
       <c r="P15" s="359"/>
     </row>
-    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
       <c r="D16" s="70"/>
       <c r="E16" s="196"/>
       <c r="F16" s="30"/>
       <c r="G16" s="25"/>
       <c r="H16" s="56"/>
       <c r="I16" s="50"/>
       <c r="J16" s="18"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="16"/>
       <c r="N16" s="56"/>
       <c r="O16" s="60"/>
       <c r="P16" s="151"/>
       <c r="T16" s="112"/>
     </row>
-    <row r="17" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="169"/>
       <c r="B17" s="131"/>
       <c r="C17" s="61"/>
       <c r="D17" s="104"/>
       <c r="E17" s="131"/>
       <c r="F17" s="27"/>
       <c r="G17" s="28"/>
       <c r="H17" s="64"/>
       <c r="I17" s="66"/>
       <c r="J17" s="34"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
       <c r="M17" s="39"/>
       <c r="N17" s="64"/>
       <c r="O17" s="46"/>
       <c r="P17" s="152"/>
     </row>
-    <row r="18" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="58"/>
       <c r="D18" s="70"/>
       <c r="E18" s="50"/>
       <c r="F18" s="30"/>
       <c r="G18" s="25"/>
       <c r="H18" s="43"/>
       <c r="I18" s="141"/>
       <c r="J18" s="18"/>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="16"/>
       <c r="N18" s="56"/>
       <c r="O18" s="60"/>
       <c r="P18" s="151"/>
     </row>
-    <row r="19" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165"/>
       <c r="B19" s="541"/>
       <c r="C19" s="58"/>
       <c r="D19" s="70"/>
-      <c r="E19" s="661"/>
+      <c r="E19" s="658"/>
       <c r="F19" s="30"/>
       <c r="G19" s="25"/>
       <c r="H19" s="43"/>
       <c r="I19" s="141"/>
       <c r="J19" s="30"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="16"/>
       <c r="N19" s="56"/>
       <c r="O19" s="60"/>
       <c r="P19" s="151"/>
     </row>
-    <row r="20" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="169"/>
       <c r="B20" s="66"/>
       <c r="C20" s="59"/>
       <c r="D20" s="104"/>
       <c r="E20" s="66"/>
       <c r="F20" s="27"/>
       <c r="G20" s="28"/>
       <c r="H20" s="45"/>
       <c r="I20" s="131"/>
       <c r="J20" s="34"/>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
       <c r="M20" s="39"/>
       <c r="N20" s="64"/>
       <c r="O20" s="46"/>
       <c r="P20" s="152"/>
     </row>
-    <row r="21" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="170" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="50"/>
       <c r="C21" s="58"/>
       <c r="D21" s="70"/>
       <c r="E21" s="50"/>
       <c r="F21" s="30"/>
       <c r="G21" s="25"/>
       <c r="H21" s="43"/>
       <c r="I21" s="141"/>
       <c r="J21" s="18"/>
       <c r="K21" s="25"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="50"/>
       <c r="O21" s="290"/>
       <c r="P21" s="291"/>
     </row>
-    <row r="22" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="170"/>
       <c r="B22" s="572" t="s">
         <v>192</v>
       </c>
       <c r="C22" s="58"/>
       <c r="D22" s="70"/>
       <c r="E22" s="317"/>
       <c r="F22" s="30"/>
       <c r="G22" s="25"/>
       <c r="H22" s="43"/>
       <c r="I22" s="141"/>
       <c r="J22" s="18"/>
       <c r="K22" s="25"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="50"/>
-      <c r="O22" s="798" t="s">
-[...6 lines deleted...]
-    <row r="23" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O22" s="795" t="s">
+        <v>364</v>
+      </c>
+      <c r="P22" s="777" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="170"/>
       <c r="B23" s="448"/>
       <c r="C23" s="486"/>
       <c r="D23" s="459"/>
       <c r="E23" s="448"/>
       <c r="F23" s="138"/>
       <c r="G23" s="460"/>
       <c r="H23" s="43"/>
       <c r="I23" s="307"/>
       <c r="J23" s="44"/>
       <c r="K23" s="460"/>
       <c r="L23" s="423"/>
       <c r="M23" s="423"/>
       <c r="N23" s="423"/>
-      <c r="O23" s="779" t="s">
-[...6 lines deleted...]
-    <row r="24" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="O23" s="776" t="s">
+        <v>366</v>
+      </c>
+      <c r="P23" s="777" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="171"/>
       <c r="B24" s="155"/>
       <c r="C24" s="188"/>
       <c r="D24" s="187"/>
       <c r="E24" s="155"/>
       <c r="F24" s="158"/>
       <c r="G24" s="156"/>
       <c r="H24" s="159"/>
       <c r="I24" s="155"/>
       <c r="J24" s="543"/>
       <c r="K24" s="156"/>
       <c r="L24" s="160"/>
       <c r="M24" s="161"/>
       <c r="N24" s="161"/>
-      <c r="O24" s="797"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="O24" s="794"/>
+      <c r="P24" s="793"/>
+    </row>
+    <row r="25" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A25" s="134"/>
       <c r="B25" s="135"/>
       <c r="C25" s="135"/>
       <c r="D25" s="136"/>
       <c r="E25" s="135"/>
       <c r="F25" s="135"/>
       <c r="G25" s="136"/>
       <c r="H25" s="29"/>
       <c r="I25" s="189"/>
       <c r="J25" s="137"/>
       <c r="K25" s="136"/>
       <c r="L25" s="138"/>
       <c r="M25" s="136"/>
       <c r="N25" s="135"/>
       <c r="O25" s="138"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A26" s="323"/>
       <c r="B26" s="323"/>
       <c r="C26" s="323"/>
       <c r="D26" s="323"/>
       <c r="E26" s="323"/>
       <c r="F26" s="323"/>
       <c r="G26" s="323"/>
       <c r="H26" s="323"/>
       <c r="I26" s="323"/>
       <c r="J26" s="323"/>
       <c r="K26" s="323"/>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A27" s="244">
         <v>261004</v>
       </c>
       <c r="B27" s="572" t="s">
         <v>191</v>
       </c>
       <c r="C27" s="579" t="s">
         <v>189</v>
       </c>
       <c r="D27" s="579"/>
-      <c r="E27" s="610"/>
+      <c r="E27" s="609"/>
       <c r="F27" s="323"/>
       <c r="G27" s="323"/>
       <c r="H27" s="545"/>
       <c r="I27" s="544"/>
       <c r="J27" s="323"/>
       <c r="K27" s="323"/>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A28" s="323"/>
       <c r="B28" s="323"/>
       <c r="C28" s="323"/>
       <c r="D28" s="323"/>
       <c r="E28" s="323"/>
       <c r="F28" s="323"/>
       <c r="G28" s="323"/>
       <c r="H28" s="323"/>
       <c r="I28" s="323"/>
       <c r="J28" s="323"/>
       <c r="K28" s="323"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51271910-BD2B-40EF-B8C2-CC6786759624}">
   <dimension ref="A1:T35"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="25.08984375" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="14" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6640625" customWidth="1"/>
+    <col min="5" max="5" width="30.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="1.6640625" customWidth="1"/>
+    <col min="9" max="9" width="23.33203125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6640625" customWidth="1"/>
+    <col min="12" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:20" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="174"/>
       <c r="E1" s="173" t="s">
         <v>142</v>
       </c>
       <c r="F1" s="177"/>
-      <c r="G1" s="1040" t="s">
+      <c r="G1" s="1051" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="1041"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="H1" s="1052"/>
+      <c r="I1" s="1052"/>
+      <c r="J1" s="1052"/>
+      <c r="K1" s="1052"/>
+      <c r="L1" s="1052"/>
+      <c r="M1" s="1052"/>
+      <c r="N1" s="1052"/>
+      <c r="O1" s="1052"/>
+      <c r="P1" s="1053"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>141</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="172"/>
       <c r="E2" s="195"/>
       <c r="F2" s="178"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="193" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="192"/>
       <c r="K2" s="5"/>
       <c r="L2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="191"/>
       <c r="N2" s="180"/>
       <c r="O2" s="180"/>
       <c r="P2" s="181"/>
     </row>
-    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="198" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="242"/>
       <c r="G3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="194" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="9"/>
       <c r="K3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="M3" s="190" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="P3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>73</v>
       </c>
       <c r="B4" s="250"/>
       <c r="C4" s="251"/>
       <c r="D4" s="252"/>
       <c r="E4" s="253"/>
       <c r="F4" s="254"/>
       <c r="G4" s="255"/>
       <c r="H4" s="256"/>
       <c r="I4" s="256"/>
       <c r="J4" s="257"/>
       <c r="K4" s="91"/>
       <c r="L4" s="250"/>
       <c r="M4" s="250"/>
       <c r="N4" s="250"/>
       <c r="O4" s="250"/>
       <c r="P4" s="283"/>
     </row>
-    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
       <c r="B5" s="491"/>
       <c r="C5" s="259"/>
       <c r="D5" s="260"/>
       <c r="E5" s="533"/>
       <c r="F5" s="261"/>
       <c r="G5" s="262"/>
       <c r="H5" s="263"/>
       <c r="I5" s="91"/>
       <c r="J5" s="264"/>
       <c r="K5" s="265"/>
       <c r="L5" s="491"/>
       <c r="M5" s="207"/>
       <c r="N5" s="207"/>
       <c r="O5" s="207"/>
       <c r="P5" s="266"/>
     </row>
-    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
       <c r="B6" s="534"/>
       <c r="C6" s="267"/>
       <c r="D6" s="268"/>
       <c r="E6" s="535"/>
       <c r="F6" s="269"/>
       <c r="G6" s="270"/>
       <c r="H6" s="271"/>
       <c r="I6" s="271"/>
       <c r="J6" s="272"/>
       <c r="K6" s="273"/>
       <c r="L6" s="208"/>
       <c r="M6" s="208"/>
       <c r="N6" s="208"/>
       <c r="O6" s="208"/>
       <c r="P6" s="212"/>
     </row>
-    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="536"/>
       <c r="C7" s="251"/>
       <c r="D7" s="274"/>
       <c r="E7" s="537"/>
       <c r="F7" s="254"/>
       <c r="G7" s="255"/>
       <c r="H7" s="256"/>
       <c r="I7" s="256"/>
       <c r="J7" s="257"/>
       <c r="K7" s="275"/>
       <c r="L7" s="250"/>
       <c r="M7" s="250"/>
       <c r="N7" s="250"/>
       <c r="O7" s="250"/>
       <c r="P7" s="283"/>
     </row>
-    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
       <c r="B8" s="258"/>
       <c r="C8" s="276"/>
       <c r="D8" s="260"/>
       <c r="E8" s="540"/>
       <c r="F8" s="261"/>
       <c r="G8" s="262"/>
       <c r="H8" s="263"/>
       <c r="I8" s="91"/>
       <c r="J8" s="264"/>
       <c r="K8" s="277"/>
       <c r="L8" s="207"/>
       <c r="M8" s="207"/>
       <c r="N8" s="207"/>
       <c r="O8" s="209"/>
       <c r="P8" s="213"/>
     </row>
-    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="195"/>
       <c r="C9" s="278"/>
       <c r="D9" s="268"/>
       <c r="E9" s="208"/>
       <c r="F9" s="269"/>
       <c r="G9" s="270"/>
       <c r="H9" s="271"/>
       <c r="I9" s="271"/>
       <c r="J9" s="272"/>
       <c r="K9" s="91"/>
       <c r="L9" s="208"/>
       <c r="M9" s="538"/>
       <c r="N9" s="538"/>
       <c r="O9" s="208"/>
       <c r="P9" s="212"/>
     </row>
-    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="250"/>
       <c r="C10" s="251"/>
       <c r="D10" s="252"/>
       <c r="E10" s="537"/>
       <c r="F10" s="254"/>
       <c r="G10" s="255"/>
       <c r="H10" s="256"/>
       <c r="I10" s="256"/>
       <c r="J10" s="539"/>
       <c r="K10" s="275"/>
       <c r="L10" s="250"/>
       <c r="M10" s="250"/>
       <c r="N10" s="250"/>
       <c r="O10" s="250"/>
       <c r="P10" s="283"/>
     </row>
-    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
       <c r="B11" s="279"/>
       <c r="C11" s="276"/>
       <c r="D11" s="260"/>
       <c r="E11" s="207"/>
       <c r="F11" s="261"/>
       <c r="G11" s="262"/>
       <c r="H11" s="263"/>
       <c r="I11" s="263"/>
       <c r="J11" s="264"/>
       <c r="K11" s="280"/>
       <c r="L11" s="207"/>
       <c r="M11" s="207"/>
       <c r="N11" s="207"/>
       <c r="O11" s="210"/>
       <c r="P11" s="214"/>
     </row>
-    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
       <c r="B12" s="281"/>
       <c r="C12" s="278"/>
       <c r="D12" s="268"/>
       <c r="E12" s="208"/>
       <c r="F12" s="269"/>
       <c r="G12" s="270"/>
       <c r="H12" s="271"/>
       <c r="I12" s="271"/>
       <c r="J12" s="272"/>
       <c r="K12" s="91"/>
       <c r="L12" s="208"/>
       <c r="M12" s="208"/>
       <c r="N12" s="208"/>
       <c r="O12" s="211"/>
       <c r="P12" s="215"/>
     </row>
-    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="536"/>
       <c r="C13" s="251"/>
       <c r="D13" s="274"/>
       <c r="E13" s="537"/>
       <c r="F13" s="254"/>
       <c r="G13" s="255"/>
       <c r="H13" s="256"/>
       <c r="I13" s="256"/>
       <c r="J13" s="257"/>
       <c r="K13" s="275"/>
       <c r="L13" s="250"/>
       <c r="M13" s="250"/>
       <c r="N13" s="250"/>
       <c r="O13" s="250"/>
       <c r="P13" s="283"/>
     </row>
-    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="168"/>
       <c r="B14" s="258"/>
       <c r="C14" s="276"/>
       <c r="D14" s="260"/>
       <c r="E14" s="540"/>
       <c r="F14" s="261"/>
       <c r="G14" s="262"/>
       <c r="H14" s="263"/>
       <c r="I14" s="91"/>
       <c r="J14" s="264"/>
       <c r="K14" s="277"/>
       <c r="L14" s="207"/>
       <c r="M14" s="207"/>
       <c r="N14" s="207"/>
       <c r="O14" s="209"/>
       <c r="P14" s="213"/>
     </row>
-    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:20" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
       <c r="B15" s="66"/>
       <c r="C15" s="59"/>
       <c r="D15" s="104"/>
       <c r="E15" s="69"/>
       <c r="F15" s="27"/>
       <c r="G15" s="28"/>
       <c r="H15" s="45"/>
       <c r="I15" s="26"/>
       <c r="J15" s="55"/>
       <c r="K15" s="101"/>
       <c r="L15" s="28"/>
       <c r="M15" s="103"/>
       <c r="N15" s="538"/>
       <c r="O15" s="127"/>
       <c r="P15" s="150"/>
     </row>
-    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:20" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
       <c r="D16" s="70"/>
       <c r="E16" s="196"/>
       <c r="F16" s="30"/>
       <c r="G16" s="25"/>
       <c r="H16" s="56"/>
       <c r="I16" s="21"/>
       <c r="J16" s="18"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="16"/>
       <c r="N16" s="56"/>
       <c r="O16" s="60"/>
       <c r="P16" s="151"/>
       <c r="T16" s="112"/>
     </row>
-    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="169"/>
       <c r="B17" s="131"/>
       <c r="C17" s="61"/>
       <c r="D17" s="104"/>
       <c r="E17" s="131"/>
       <c r="F17" s="27"/>
       <c r="G17" s="28"/>
       <c r="H17" s="64"/>
       <c r="I17" s="26"/>
       <c r="J17" s="34"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
       <c r="M17" s="39"/>
       <c r="N17" s="64"/>
       <c r="O17" s="46"/>
       <c r="P17" s="152"/>
     </row>
-    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="58"/>
       <c r="D18" s="70"/>
       <c r="E18" s="50"/>
       <c r="F18" s="30"/>
       <c r="G18" s="25"/>
       <c r="H18" s="43"/>
       <c r="I18" s="24"/>
       <c r="J18" s="18"/>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="16"/>
       <c r="N18" s="56"/>
       <c r="O18" s="60"/>
       <c r="P18" s="151"/>
     </row>
-    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165"/>
       <c r="B19" s="541"/>
       <c r="C19" s="58"/>
       <c r="D19" s="70"/>
       <c r="E19" s="50"/>
       <c r="F19" s="30"/>
       <c r="G19" s="25"/>
       <c r="H19" s="43"/>
       <c r="I19" s="141"/>
       <c r="J19" s="30"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="16"/>
       <c r="N19" s="56"/>
       <c r="O19" s="60"/>
       <c r="P19" s="151"/>
     </row>
-    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="168"/>
       <c r="B20" s="375"/>
       <c r="C20" s="376"/>
       <c r="D20" s="105"/>
       <c r="E20" s="375"/>
       <c r="F20" s="22"/>
       <c r="G20" s="52"/>
       <c r="H20" s="74"/>
       <c r="I20" s="448"/>
       <c r="J20" s="22"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="19"/>
       <c r="N20" s="57"/>
       <c r="O20" s="17"/>
       <c r="P20" s="153"/>
     </row>
-    <row r="21" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="169"/>
       <c r="B21" s="66"/>
       <c r="C21" s="59"/>
       <c r="D21" s="104"/>
       <c r="E21" s="66"/>
       <c r="F21" s="27"/>
       <c r="G21" s="28"/>
       <c r="H21" s="45"/>
       <c r="I21" s="33"/>
       <c r="J21" s="34"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="39"/>
       <c r="N21" s="64"/>
       <c r="O21" s="46"/>
       <c r="P21" s="152"/>
     </row>
-    <row r="22" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="170" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="58"/>
       <c r="D22" s="70"/>
       <c r="E22" s="50"/>
       <c r="F22" s="30"/>
       <c r="G22" s="25"/>
       <c r="H22" s="43"/>
       <c r="I22" s="24"/>
       <c r="J22" s="18"/>
       <c r="K22" s="25"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="50"/>
       <c r="O22" s="290"/>
       <c r="P22" s="291"/>
     </row>
-    <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="170"/>
       <c r="C23" s="58"/>
       <c r="D23" s="70"/>
       <c r="E23" s="558"/>
       <c r="F23" s="30"/>
       <c r="G23" s="25"/>
       <c r="H23" s="43"/>
       <c r="I23" s="24"/>
       <c r="J23" s="18"/>
       <c r="K23" s="25"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="50"/>
       <c r="O23" s="292"/>
       <c r="P23" s="293"/>
     </row>
-    <row r="24" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="171"/>
       <c r="B24" s="155"/>
       <c r="C24" s="188"/>
       <c r="D24" s="187"/>
       <c r="E24" s="155"/>
       <c r="F24" s="158"/>
       <c r="G24" s="156"/>
       <c r="H24" s="159"/>
       <c r="I24" s="157"/>
       <c r="J24" s="158"/>
       <c r="K24" s="156"/>
       <c r="L24" s="160"/>
       <c r="M24" s="161"/>
       <c r="N24" s="161"/>
       <c r="O24" s="162"/>
       <c r="P24" s="163"/>
     </row>
-    <row r="25" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:19" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A25" s="134"/>
       <c r="B25" s="135"/>
       <c r="C25" s="135"/>
       <c r="D25" s="136"/>
       <c r="E25" s="135"/>
       <c r="F25" s="135"/>
       <c r="G25" s="136"/>
       <c r="H25" s="29"/>
       <c r="I25" s="189"/>
       <c r="J25" s="137"/>
       <c r="K25" s="136"/>
       <c r="L25" s="138"/>
       <c r="M25" s="136"/>
       <c r="N25" s="135"/>
       <c r="O25" s="138"/>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A26" s="134"/>
       <c r="B26" s="138"/>
       <c r="C26" s="138"/>
       <c r="D26" s="136"/>
       <c r="E26" s="138"/>
       <c r="F26" s="138"/>
       <c r="G26" s="136"/>
       <c r="H26" s="29"/>
       <c r="I26" s="138"/>
       <c r="J26" s="138"/>
       <c r="K26" s="136"/>
       <c r="L26" s="138"/>
       <c r="M26" s="136"/>
       <c r="N26" s="138"/>
       <c r="O26" s="138"/>
       <c r="S26" s="135"/>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:19" x14ac:dyDescent="0.3">
       <c r="B27" s="244"/>
       <c r="H27" s="360"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
       <c r="B28" s="240"/>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
       <c r="E29" s="135"/>
       <c r="I29" s="135"/>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
       <c r="I32" s="189"/>
     </row>
-    <row r="34" spans="2:9" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B34" s="240"/>
     </row>
-    <row r="35" spans="2:9" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:9" x14ac:dyDescent="0.3">
       <c r="E35" s="135"/>
       <c r="I35" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{038DC7C7-BA49-4E4C-8E26-9147D93092A1}">
   <dimension ref="A1:R35"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="24.6328125" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="14" width="15.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="32.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.77734375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="27.77734375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.33203125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="26.77734375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.77734375" customWidth="1"/>
+    <col min="13" max="14" width="15.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:18" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>55</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1041"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1052"/>
+      <c r="G1" s="1052"/>
+      <c r="H1" s="1052"/>
+      <c r="I1" s="1052"/>
+      <c r="J1" s="1052"/>
+      <c r="K1" s="1052"/>
+      <c r="L1" s="1052"/>
+      <c r="M1" s="1052"/>
+      <c r="N1" s="1053"/>
+    </row>
+    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="246"/>
       <c r="F2" s="5"/>
       <c r="G2" s="247" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="246"/>
       <c r="I2" s="191"/>
       <c r="J2" s="246"/>
       <c r="K2" s="180"/>
       <c r="L2" s="246"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="248"/>
-      <c r="F3" s="973" t="s">
+      <c r="F3" s="970" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="249" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="248"/>
       <c r="I3" s="245" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="248"/>
       <c r="K3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="248"/>
       <c r="M3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>106</v>
       </c>
       <c r="B4" s="327"/>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="254"/>
       <c r="I4" s="337"/>
       <c r="J4" s="254"/>
       <c r="K4" s="337"/>
       <c r="L4" s="254"/>
       <c r="M4" s="547"/>
       <c r="N4" s="549"/>
     </row>
-    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
       <c r="B5" s="258"/>
       <c r="C5" s="259"/>
       <c r="D5" s="332"/>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
       <c r="G5" s="332"/>
       <c r="H5" s="261"/>
       <c r="I5" s="343"/>
       <c r="J5" s="261"/>
       <c r="K5" s="343"/>
       <c r="L5" s="261"/>
       <c r="M5" s="343"/>
       <c r="N5" s="363"/>
     </row>
-    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
       <c r="B6" s="325"/>
       <c r="C6" s="267"/>
       <c r="D6" s="333"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="269"/>
       <c r="I6" s="339"/>
       <c r="J6" s="269"/>
       <c r="K6" s="339"/>
       <c r="L6" s="269"/>
       <c r="M6" s="339"/>
       <c r="N6" s="364"/>
     </row>
-    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>90</v>
       </c>
       <c r="B7" s="328"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="254"/>
       <c r="I7" s="328"/>
       <c r="J7" s="254"/>
       <c r="K7" s="337"/>
       <c r="L7" s="254"/>
       <c r="M7" s="547"/>
       <c r="N7" s="549"/>
       <c r="O7" s="227"/>
     </row>
-    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
       <c r="B8" s="329"/>
       <c r="C8" s="276"/>
       <c r="D8" s="334"/>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
       <c r="G8" s="340"/>
       <c r="H8" s="261"/>
       <c r="I8" s="336"/>
       <c r="J8" s="261"/>
       <c r="K8" s="332"/>
       <c r="L8" s="261"/>
       <c r="M8" s="353"/>
       <c r="N8" s="365"/>
     </row>
-    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="326"/>
       <c r="C9" s="278"/>
       <c r="D9" s="333"/>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="269"/>
       <c r="I9" s="344"/>
       <c r="J9" s="269"/>
       <c r="K9" s="347"/>
       <c r="L9" s="269"/>
       <c r="M9" s="339"/>
       <c r="N9" s="364"/>
     </row>
-    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>107</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
       <c r="D10" s="335"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="254"/>
       <c r="I10" s="328"/>
       <c r="J10" s="254"/>
       <c r="K10" s="328"/>
       <c r="L10" s="254"/>
       <c r="M10" s="547"/>
       <c r="N10" s="549"/>
       <c r="O10" s="227"/>
     </row>
-    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
       <c r="B11" s="329"/>
       <c r="C11" s="276"/>
       <c r="D11" s="332"/>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
       <c r="G11" s="332"/>
       <c r="H11" s="261"/>
       <c r="I11" s="345"/>
       <c r="J11" s="261"/>
       <c r="K11" s="348"/>
       <c r="L11" s="261"/>
       <c r="M11" s="354"/>
       <c r="N11" s="366"/>
     </row>
-    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
       <c r="B12" s="325"/>
       <c r="C12" s="278"/>
       <c r="D12" s="333"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
       <c r="G12" s="338"/>
       <c r="H12" s="269"/>
       <c r="I12" s="346"/>
       <c r="J12" s="269"/>
       <c r="K12" s="346"/>
       <c r="L12" s="269"/>
       <c r="M12" s="355"/>
       <c r="N12" s="367"/>
     </row>
-    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
       <c r="D13" s="328"/>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
       <c r="G13" s="337"/>
       <c r="H13" s="254"/>
       <c r="I13" s="328"/>
       <c r="J13" s="254"/>
       <c r="K13" s="337"/>
       <c r="L13" s="254"/>
       <c r="M13" s="547"/>
       <c r="N13" s="549"/>
       <c r="O13" s="227"/>
     </row>
-    <row r="14" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="205"/>
       <c r="B14" s="330"/>
       <c r="C14" s="276"/>
       <c r="D14" s="336"/>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
       <c r="G14" s="342"/>
       <c r="H14" s="261"/>
       <c r="I14" s="342"/>
       <c r="J14" s="261"/>
       <c r="K14" s="349"/>
       <c r="L14" s="261"/>
       <c r="M14" s="356"/>
       <c r="N14" s="358"/>
     </row>
-    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
       <c r="B15" s="308"/>
       <c r="C15" s="59"/>
       <c r="D15" s="115"/>
       <c r="E15" s="27"/>
       <c r="F15" s="64"/>
       <c r="G15" s="341"/>
       <c r="H15" s="27"/>
       <c r="I15" s="103"/>
       <c r="J15" s="27"/>
       <c r="K15" s="350"/>
       <c r="L15" s="27"/>
       <c r="M15" s="357"/>
       <c r="N15" s="359"/>
     </row>
-    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>108</v>
       </c>
       <c r="B16" s="141"/>
       <c r="C16" s="107"/>
-      <c r="D16" s="806" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="809">
+      <c r="D16" s="803" t="s">
+        <v>251</v>
+      </c>
+      <c r="E16" s="806">
         <v>1.3</v>
       </c>
-      <c r="F16" s="974" t="s">
-        <v>382</v>
+      <c r="F16" s="971" t="s">
+        <v>379</v>
       </c>
       <c r="G16" s="25"/>
-      <c r="H16" s="809"/>
+      <c r="H16" s="806"/>
       <c r="I16" s="16"/>
-      <c r="J16" s="809"/>
+      <c r="J16" s="806"/>
       <c r="K16" s="56"/>
-      <c r="L16" s="809"/>
+      <c r="L16" s="806"/>
       <c r="M16" s="60"/>
       <c r="N16" s="151"/>
       <c r="R16" s="112"/>
     </row>
-    <row r="17" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="169"/>
       <c r="B17" s="411"/>
       <c r="C17" s="380"/>
-      <c r="D17" s="805"/>
+      <c r="D17" s="802"/>
       <c r="E17" s="386"/>
       <c r="F17" s="385"/>
       <c r="G17" s="384"/>
       <c r="H17" s="386"/>
       <c r="I17" s="39"/>
       <c r="J17" s="386"/>
       <c r="K17" s="64"/>
       <c r="L17" s="386"/>
       <c r="M17" s="46"/>
       <c r="N17" s="152"/>
     </row>
-    <row r="18" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="412"/>
       <c r="C18" s="388"/>
       <c r="D18" s="412"/>
       <c r="E18" s="390"/>
       <c r="F18" s="392"/>
-      <c r="G18" s="810" t="s">
-        <v>374</v>
+      <c r="G18" s="807" t="s">
+        <v>371</v>
       </c>
       <c r="H18" s="36">
         <v>2.4</v>
       </c>
-      <c r="I18" s="643" t="s">
-[...6 lines deleted...]
-        <v>375</v>
+      <c r="I18" s="640" t="s">
+        <v>370</v>
+      </c>
+      <c r="J18" s="821" t="s">
+        <v>378</v>
+      </c>
+      <c r="K18" s="815" t="s">
+        <v>372</v>
       </c>
       <c r="L18" s="412"/>
-      <c r="M18" s="819"/>
+      <c r="M18" s="816"/>
       <c r="N18" s="151"/>
     </row>
-    <row r="19" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165"/>
       <c r="C19" s="388"/>
-      <c r="D19" s="609" t="s">
-        <v>248</v>
+      <c r="D19" s="608" t="s">
+        <v>246</v>
       </c>
       <c r="E19" s="23">
         <v>1.3</v>
       </c>
-      <c r="F19" s="974" t="s">
-        <v>382</v>
+      <c r="F19" s="971" t="s">
+        <v>379</v>
       </c>
       <c r="H19" s="41"/>
       <c r="I19" s="16"/>
       <c r="J19" s="41"/>
       <c r="K19" s="56"/>
       <c r="L19" s="51"/>
       <c r="M19" s="60"/>
       <c r="N19" s="151"/>
     </row>
-    <row r="20" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="168"/>
       <c r="C20" s="394"/>
-      <c r="D20" s="675"/>
+      <c r="D20" s="672"/>
       <c r="E20" s="399"/>
-      <c r="F20" s="975" t="s">
-[...3 lines deleted...]
-        <v>376</v>
+      <c r="F20" s="972" t="s">
+        <v>380</v>
+      </c>
+      <c r="G20" s="808" t="s">
+        <v>373</v>
       </c>
       <c r="H20" s="23">
         <v>2.4</v>
       </c>
       <c r="I20" s="57"/>
-      <c r="J20" s="621"/>
+      <c r="J20" s="620"/>
       <c r="K20" s="57"/>
       <c r="L20" s="378"/>
       <c r="M20" s="17"/>
       <c r="N20" s="153"/>
     </row>
-    <row r="21" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="284"/>
       <c r="C21" s="400"/>
       <c r="D21" s="437"/>
       <c r="E21" s="403"/>
       <c r="F21" s="405"/>
       <c r="G21" s="132"/>
       <c r="H21" s="403"/>
       <c r="I21" s="311"/>
       <c r="J21" s="403"/>
       <c r="K21" s="311"/>
       <c r="L21" s="317"/>
       <c r="M21" s="312"/>
       <c r="N21" s="313"/>
     </row>
-    <row r="22" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="284"/>
       <c r="B22" s="317"/>
       <c r="C22" s="400"/>
-      <c r="D22" s="807" t="s">
-        <v>343</v>
+      <c r="D22" s="804" t="s">
+        <v>341</v>
       </c>
       <c r="E22" s="219">
         <v>1.3</v>
       </c>
       <c r="F22" s="405"/>
-      <c r="G22" s="817" t="s">
-        <v>287</v>
+      <c r="G22" s="814" t="s">
+        <v>285</v>
       </c>
       <c r="H22" s="403" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="I22" s="468"/>
       <c r="J22" s="403"/>
       <c r="K22" s="311"/>
       <c r="L22" s="317"/>
       <c r="M22" s="312"/>
       <c r="N22" s="313"/>
     </row>
-    <row r="23" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="284"/>
       <c r="B23" s="317"/>
       <c r="C23" s="400"/>
       <c r="D23" s="468"/>
       <c r="E23" s="403"/>
       <c r="F23" s="405"/>
-      <c r="G23" s="812"/>
+      <c r="G23" s="809"/>
       <c r="H23" s="403"/>
       <c r="I23" s="311"/>
       <c r="J23" s="403"/>
       <c r="K23" s="311"/>
       <c r="L23" s="317"/>
       <c r="M23" s="312"/>
       <c r="N23" s="313"/>
     </row>
-    <row r="24" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="284"/>
       <c r="B24" s="317"/>
       <c r="C24" s="400"/>
-      <c r="D24" s="661"/>
+      <c r="D24" s="658"/>
       <c r="E24" s="403"/>
       <c r="F24" s="405"/>
-      <c r="G24" s="656" t="s">
-        <v>394</v>
+      <c r="G24" s="653" t="s">
+        <v>391</v>
       </c>
       <c r="H24" s="403">
         <v>2.4</v>
       </c>
       <c r="J24" s="403"/>
       <c r="K24" s="311"/>
       <c r="L24" s="317"/>
       <c r="M24" s="312"/>
       <c r="N24" s="313"/>
     </row>
-    <row r="25" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="169"/>
       <c r="B25" s="385"/>
       <c r="C25" s="406"/>
       <c r="D25" s="415"/>
       <c r="E25" s="386"/>
       <c r="F25" s="386"/>
       <c r="G25" s="381"/>
       <c r="H25" s="433"/>
       <c r="I25" s="64"/>
       <c r="J25" s="433"/>
       <c r="K25" s="64"/>
       <c r="L25" s="385"/>
       <c r="M25" s="46"/>
       <c r="N25" s="152"/>
     </row>
-    <row r="26" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="170" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="387"/>
       <c r="C26" s="388"/>
       <c r="D26" s="412"/>
       <c r="E26" s="390"/>
       <c r="F26" s="392"/>
       <c r="G26" s="472"/>
       <c r="H26" s="390"/>
       <c r="I26" s="50"/>
       <c r="J26" s="390"/>
       <c r="K26" s="50"/>
       <c r="L26" s="387"/>
-      <c r="M26" s="820"/>
+      <c r="M26" s="817"/>
       <c r="N26" s="416"/>
     </row>
-    <row r="27" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170"/>
       <c r="B27" s="377"/>
       <c r="C27" s="58"/>
-      <c r="D27" s="808" t="s">
-        <v>286</v>
+      <c r="D27" s="805" t="s">
+        <v>284</v>
       </c>
       <c r="E27" s="36" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>378</v>
+      </c>
+      <c r="F27" s="971" t="s">
+        <v>379</v>
+      </c>
+      <c r="G27" s="640" t="s">
+        <v>374</v>
       </c>
       <c r="H27" s="36">
         <v>2.4</v>
       </c>
-      <c r="I27" s="643" t="s">
-        <v>378</v>
+      <c r="I27" s="640" t="s">
+        <v>375</v>
       </c>
       <c r="J27" s="36">
         <v>1.3</v>
       </c>
       <c r="K27" s="50"/>
       <c r="L27" s="50"/>
-      <c r="M27" s="821"/>
+      <c r="M27" s="818"/>
       <c r="N27" s="370"/>
       <c r="O27" s="227"/>
     </row>
-    <row r="28" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="170"/>
       <c r="B28" s="377"/>
       <c r="C28" s="388"/>
       <c r="D28" s="314"/>
       <c r="E28" s="390"/>
       <c r="F28" s="392"/>
       <c r="G28" s="133"/>
       <c r="H28" s="390"/>
       <c r="I28" s="50"/>
       <c r="J28" s="390"/>
       <c r="K28" s="50"/>
       <c r="L28" s="387"/>
-      <c r="M28" s="821"/>
+      <c r="M28" s="818"/>
       <c r="N28" s="370"/>
     </row>
-    <row r="29" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="239"/>
       <c r="B29" s="378"/>
       <c r="C29" s="417"/>
       <c r="D29" s="437"/>
       <c r="E29" s="419"/>
       <c r="F29" s="421"/>
-      <c r="G29" s="643" t="s">
-        <v>379</v>
+      <c r="G29" s="640" t="s">
+        <v>376</v>
       </c>
       <c r="H29" s="419"/>
       <c r="I29" s="115"/>
       <c r="J29" s="419"/>
       <c r="K29" s="51"/>
       <c r="L29" s="564"/>
-      <c r="M29" s="822"/>
+      <c r="M29" s="819"/>
       <c r="N29" s="424"/>
     </row>
-    <row r="30" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="1:15" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="171"/>
       <c r="B30" s="426"/>
       <c r="C30" s="427"/>
       <c r="D30" s="426"/>
       <c r="E30" s="428"/>
       <c r="F30" s="429"/>
-      <c r="G30" s="686"/>
+      <c r="G30" s="683"/>
       <c r="H30" s="428"/>
-      <c r="I30" s="670"/>
+      <c r="I30" s="667"/>
       <c r="J30" s="428"/>
-      <c r="K30" s="670"/>
+      <c r="K30" s="667"/>
       <c r="L30" s="426"/>
-      <c r="M30" s="823"/>
+      <c r="M30" s="820"/>
       <c r="N30" s="163"/>
     </row>
-    <row r="31" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A31" s="134"/>
       <c r="B31" s="135"/>
       <c r="C31" s="135"/>
       <c r="D31" s="135"/>
       <c r="E31" s="135"/>
       <c r="F31" s="29"/>
       <c r="G31" s="138"/>
       <c r="H31" s="135"/>
       <c r="I31" s="136"/>
       <c r="J31" s="135"/>
       <c r="K31" s="135"/>
       <c r="L31" s="135"/>
       <c r="M31" s="138"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A32" s="80"/>
       <c r="B32" s="80"/>
       <c r="C32" s="80"/>
       <c r="D32" s="80"/>
       <c r="E32" s="80"/>
       <c r="F32" s="80"/>
       <c r="H32" s="80"/>
       <c r="J32" s="80"/>
       <c r="L32" s="80"/>
     </row>
-    <row r="33" spans="2:7" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:7" x14ac:dyDescent="0.3">
       <c r="D33" s="5"/>
       <c r="F33" s="235"/>
       <c r="G33" s="236"/>
     </row>
-    <row r="34" spans="2:7" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B34" s="244"/>
       <c r="D34" s="135"/>
       <c r="F34" s="360"/>
       <c r="G34" s="372"/>
     </row>
-    <row r="35" spans="2:7" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:7" x14ac:dyDescent="0.3">
       <c r="D35" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ADA53A1-3FD7-492F-8B54-28F231EBAD6A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q55"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="22.90625" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="4.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.33203125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="31.33203125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.21875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.33203125" customWidth="1"/>
+    <col min="12" max="12" width="13.33203125" style="323" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:13" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>55</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1049"/>
+    </row>
+    <row r="2" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>47</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="184"/>
       <c r="I2" s="191"/>
       <c r="J2" s="184"/>
       <c r="K2" s="180"/>
       <c r="L2" s="351"/>
       <c r="M2" s="181"/>
     </row>
-    <row r="3" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="197"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="200"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="200"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="352" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>111</v>
       </c>
-      <c r="B4" s="692"/>
+      <c r="B4" s="689"/>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
-      <c r="F4" s="976"/>
+      <c r="F4" s="973"/>
       <c r="G4" s="337"/>
       <c r="H4" s="251"/>
       <c r="I4" s="337"/>
       <c r="J4" s="251"/>
       <c r="K4" s="337"/>
       <c r="L4" s="553"/>
       <c r="M4" s="548"/>
     </row>
-    <row r="5" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
-      <c r="B5" s="689" t="s">
-        <v>351</v>
+      <c r="B5" s="686" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="700" t="s">
-        <v>353</v>
+      <c r="D5" s="697" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="279"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="259"/>
+      <c r="I5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="259"/>
+      <c r="K5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="259"/>
-      <c r="I5" s="689" t="s">
+      <c r="M5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="259"/>
-[...10 lines deleted...]
-    <row r="6" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="690" t="s">
-        <v>352</v>
+      <c r="B6" s="687" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="281"/>
       <c r="G6" s="338"/>
       <c r="H6" s="267"/>
       <c r="I6" s="339"/>
       <c r="J6" s="267"/>
       <c r="K6" s="339"/>
       <c r="L6" s="555"/>
       <c r="M6" s="550"/>
     </row>
-    <row r="7" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="328"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="302"/>
       <c r="G7" s="337"/>
       <c r="H7" s="251"/>
       <c r="I7" s="328"/>
       <c r="J7" s="251"/>
       <c r="K7" s="337"/>
       <c r="L7" s="553"/>
       <c r="M7" s="548"/>
     </row>
-    <row r="8" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="165"/>
       <c r="B8" s="91"/>
       <c r="C8" s="251"/>
-      <c r="D8" s="884" t="s">
-        <v>371</v>
+      <c r="D8" s="881" t="s">
+        <v>368</v>
       </c>
       <c r="E8" s="254"/>
-      <c r="F8" s="975" t="s">
-        <v>383</v>
+      <c r="F8" s="972" t="s">
+        <v>380</v>
       </c>
       <c r="G8" s="332"/>
       <c r="H8" s="251"/>
       <c r="I8" s="332"/>
       <c r="J8" s="251"/>
       <c r="K8" s="332"/>
-      <c r="L8" s="804"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L8" s="801"/>
+      <c r="M8" s="622"/>
+    </row>
+    <row r="9" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="168"/>
-      <c r="B9" s="694" t="s">
-        <v>354</v>
+      <c r="B9" s="691" t="s">
+        <v>351</v>
       </c>
       <c r="C9" s="276"/>
-      <c r="D9" s="1029" t="s">
-        <v>372</v>
+      <c r="D9" s="1026" t="s">
+        <v>369</v>
       </c>
       <c r="E9" s="22">
         <v>1.3</v>
       </c>
       <c r="F9" s="279"/>
-      <c r="G9" s="689" t="s">
+      <c r="G9" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H9" s="276"/>
+      <c r="I9" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J9" s="276"/>
+      <c r="K9" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L9" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H9" s="276"/>
-      <c r="I9" s="689" t="s">
+      <c r="M9" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J9" s="276"/>
-[...10 lines deleted...]
-    <row r="10" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="10" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="169"/>
-      <c r="B10" s="693"/>
+      <c r="B10" s="690"/>
       <c r="C10" s="278"/>
-      <c r="D10" s="1028"/>
+      <c r="D10" s="1025"/>
       <c r="E10" s="269"/>
       <c r="F10" s="281"/>
       <c r="G10" s="339"/>
       <c r="H10" s="278"/>
       <c r="I10" s="344"/>
       <c r="J10" s="278"/>
       <c r="K10" s="347"/>
       <c r="L10" s="555"/>
       <c r="M10" s="550"/>
     </row>
-    <row r="11" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="165" t="s">
         <v>112</v>
       </c>
       <c r="B11" s="328"/>
       <c r="C11" s="251"/>
       <c r="D11" s="335"/>
       <c r="E11" s="254"/>
       <c r="F11" s="302"/>
       <c r="G11" s="337"/>
       <c r="H11" s="251"/>
       <c r="I11" s="328"/>
       <c r="J11" s="251"/>
       <c r="K11" s="328"/>
       <c r="L11" s="553"/>
       <c r="M11" s="551"/>
     </row>
-    <row r="12" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="168"/>
-      <c r="B12" s="689" t="s">
-        <v>351</v>
+      <c r="B12" s="686" t="s">
+        <v>348</v>
       </c>
       <c r="C12" s="276"/>
-      <c r="D12" s="697" t="s">
-        <v>353</v>
+      <c r="D12" s="694" t="s">
+        <v>350</v>
       </c>
       <c r="E12" s="263"/>
-      <c r="F12" s="980" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="689" t="s">
+      <c r="F12" s="977" t="s">
+        <v>387</v>
+      </c>
+      <c r="G12" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H12" s="276"/>
+      <c r="I12" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J12" s="276"/>
+      <c r="K12" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L12" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H12" s="276"/>
-      <c r="I12" s="689" t="s">
+      <c r="M12" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J12" s="276"/>
-[...10 lines deleted...]
-    <row r="13" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="13" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="169"/>
-      <c r="B13" s="690" t="s">
-        <v>352</v>
+      <c r="B13" s="687" t="s">
+        <v>349</v>
       </c>
       <c r="C13" s="278"/>
-      <c r="D13" s="698" t="s">
-        <v>252</v>
+      <c r="D13" s="695" t="s">
+        <v>250</v>
       </c>
       <c r="E13" s="38">
         <v>1.3</v>
       </c>
       <c r="F13" s="281"/>
       <c r="G13" s="338"/>
       <c r="H13" s="278"/>
       <c r="I13" s="346"/>
       <c r="J13" s="278"/>
       <c r="K13" s="346"/>
       <c r="L13" s="355"/>
       <c r="M13" s="552"/>
     </row>
-    <row r="14" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="204" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="668"/>
+      <c r="B14" s="665"/>
       <c r="C14" s="251"/>
       <c r="D14" s="328"/>
       <c r="E14" s="254"/>
       <c r="F14" s="302"/>
       <c r="G14" s="337"/>
       <c r="H14" s="251"/>
       <c r="I14" s="328"/>
       <c r="J14" s="251"/>
       <c r="K14" s="337"/>
       <c r="L14" s="546"/>
       <c r="M14" s="551"/>
     </row>
-    <row r="15" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>354</v>
+    <row r="15" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="621"/>
+      <c r="B15" s="693" t="s">
+        <v>351</v>
       </c>
       <c r="C15" s="251"/>
-      <c r="D15" s="689" t="s">
-        <v>395</v>
+      <c r="D15" s="686" t="s">
+        <v>392</v>
       </c>
       <c r="E15" s="254"/>
-      <c r="F15" s="980" t="s">
-[...3 lines deleted...]
-        <v>314</v>
+      <c r="F15" s="977" t="s">
+        <v>387</v>
+      </c>
+      <c r="G15" s="670" t="s">
+        <v>312</v>
       </c>
       <c r="H15" s="493">
         <v>1.3</v>
       </c>
-      <c r="I15" s="1027" t="s">
-        <v>300</v>
+      <c r="I15" s="1024" t="s">
+        <v>298</v>
       </c>
       <c r="J15" s="493">
         <v>2.4</v>
       </c>
-      <c r="K15" s="667"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="K15" s="664"/>
+      <c r="L15" s="659"/>
+      <c r="M15" s="622"/>
+    </row>
+    <row r="16" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="238"/>
-      <c r="B16" s="695"/>
-[...2 lines deleted...]
-        <v>356</v>
+      <c r="B16" s="692"/>
+      <c r="C16" s="634"/>
+      <c r="D16" s="691" t="s">
+        <v>353</v>
       </c>
       <c r="E16" s="263"/>
       <c r="F16" s="349"/>
       <c r="G16" s="588" t="s">
+        <v>359</v>
+      </c>
+      <c r="H16" s="634"/>
+      <c r="I16" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J16" s="634"/>
+      <c r="K16" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L16" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H16" s="637"/>
-      <c r="I16" s="689" t="s">
+      <c r="M16" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J16" s="637"/>
-[...10 lines deleted...]
-    <row r="17" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="205" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="563"/>
       <c r="C17" s="59"/>
       <c r="D17" s="414"/>
       <c r="E17" s="27"/>
       <c r="F17" s="64"/>
       <c r="G17" s="341"/>
       <c r="H17" s="59"/>
       <c r="I17" s="103"/>
       <c r="J17" s="59"/>
       <c r="K17" s="350"/>
       <c r="L17" s="357"/>
       <c r="M17" s="359"/>
     </row>
-    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="141"/>
       <c r="C18" s="107"/>
       <c r="D18" s="196"/>
       <c r="E18" s="30"/>
       <c r="F18" s="56"/>
       <c r="G18" s="25"/>
       <c r="H18" s="107"/>
       <c r="I18" s="16"/>
       <c r="J18" s="107"/>
       <c r="K18" s="56"/>
       <c r="L18" s="431"/>
       <c r="M18" s="151"/>
       <c r="Q18" s="112"/>
     </row>
-    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="285"/>
       <c r="B19" s="572" t="s">
         <v>208</v>
       </c>
       <c r="C19" s="458">
         <v>1.3</v>
       </c>
       <c r="D19" s="115"/>
       <c r="E19" s="138"/>
-      <c r="F19" s="980" t="s">
-        <v>384</v>
+      <c r="F19" s="977" t="s">
+        <v>381</v>
       </c>
       <c r="G19" s="572" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="H19" s="458">
         <v>2.4</v>
       </c>
       <c r="I19" s="462"/>
       <c r="J19" s="458"/>
       <c r="K19" s="461"/>
       <c r="L19" s="562"/>
       <c r="M19" s="464"/>
       <c r="Q19" s="112"/>
     </row>
-    <row r="20" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="169"/>
-      <c r="B20" s="615"/>
+      <c r="B20" s="614"/>
       <c r="C20" s="59"/>
       <c r="D20" s="432"/>
       <c r="E20" s="27"/>
       <c r="F20" s="64"/>
       <c r="G20" s="28"/>
       <c r="H20" s="59"/>
       <c r="I20" s="39"/>
       <c r="J20" s="59"/>
       <c r="K20" s="64"/>
       <c r="L20" s="433"/>
       <c r="M20" s="152"/>
     </row>
-    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="165" t="s">
         <v>114</v>
       </c>
       <c r="B21" s="196"/>
       <c r="C21" s="58"/>
       <c r="D21" s="115"/>
       <c r="E21" s="30"/>
       <c r="F21" s="56"/>
       <c r="G21" s="25"/>
       <c r="H21" s="58"/>
       <c r="I21" s="16"/>
       <c r="J21" s="58"/>
       <c r="K21" s="56"/>
       <c r="L21" s="431"/>
       <c r="M21" s="151"/>
     </row>
-    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="165"/>
       <c r="B22" s="573" t="s">
         <v>194</v>
       </c>
       <c r="C22" s="107">
         <v>1.3</v>
       </c>
-      <c r="D22" s="663" t="s">
-        <v>221</v>
+      <c r="D22" s="660" t="s">
+        <v>219</v>
       </c>
       <c r="E22" s="36">
         <v>1.3</v>
       </c>
-      <c r="F22" s="975" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="F22" s="972" t="s">
+        <v>382</v>
+      </c>
+      <c r="G22" s="641" t="s">
+        <v>274</v>
       </c>
       <c r="H22" s="107">
         <v>2.4</v>
       </c>
-      <c r="I22" s="646" t="s">
-        <v>288</v>
+      <c r="I22" s="643" t="s">
+        <v>286</v>
       </c>
       <c r="J22" s="107" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="K22" s="56"/>
       <c r="L22" s="431"/>
       <c r="M22" s="151"/>
     </row>
-    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="165"/>
       <c r="B23" s="506"/>
       <c r="C23" s="58"/>
-      <c r="D23" s="661"/>
+      <c r="D23" s="658"/>
       <c r="E23" s="30"/>
       <c r="F23" s="56"/>
       <c r="G23" s="25"/>
       <c r="H23" s="58"/>
       <c r="I23" s="57"/>
       <c r="J23" s="58"/>
       <c r="K23" s="56"/>
       <c r="L23" s="431"/>
       <c r="M23" s="151"/>
     </row>
-    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="165"/>
       <c r="C24" s="58"/>
-      <c r="D24" s="1035" t="s">
-        <v>241</v>
+      <c r="D24" s="1032" t="s">
+        <v>239</v>
       </c>
       <c r="E24" s="23">
         <v>2.4</v>
       </c>
       <c r="F24" s="56"/>
       <c r="G24" s="25"/>
       <c r="H24" s="58"/>
       <c r="I24" s="16"/>
       <c r="J24" s="58"/>
       <c r="K24" s="56"/>
       <c r="L24" s="431"/>
       <c r="M24" s="151"/>
     </row>
-    <row r="25" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="169"/>
       <c r="B25" s="66"/>
       <c r="C25" s="59"/>
       <c r="D25" s="66"/>
       <c r="E25" s="27"/>
       <c r="F25" s="64"/>
       <c r="G25" s="28"/>
       <c r="H25" s="59"/>
       <c r="I25" s="39"/>
       <c r="J25" s="59"/>
       <c r="K25" s="64"/>
       <c r="L25" s="433"/>
       <c r="M25" s="152"/>
     </row>
-    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="170" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="58"/>
       <c r="D26" s="50"/>
       <c r="E26" s="30"/>
       <c r="F26" s="56"/>
       <c r="G26" s="31"/>
       <c r="H26" s="58"/>
       <c r="I26" s="31"/>
       <c r="J26" s="58"/>
       <c r="K26" s="50"/>
       <c r="L26" s="290"/>
       <c r="M26" s="291"/>
     </row>
-    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170"/>
-      <c r="B27" s="978" t="s">
-        <v>349</v>
+      <c r="B27" s="975" t="s">
+        <v>346</v>
       </c>
       <c r="C27" s="107">
         <v>2.4</v>
       </c>
-      <c r="D27" s="663" t="s">
-[...9 lines deleted...]
-        <v>270</v>
+      <c r="D27" s="660" t="s">
+        <v>332</v>
+      </c>
+      <c r="E27" s="822" t="s">
+        <v>378</v>
+      </c>
+      <c r="F27" s="972" t="s">
+        <v>382</v>
+      </c>
+      <c r="G27" s="641" t="s">
+        <v>268</v>
       </c>
       <c r="H27" s="107">
         <v>1.3</v>
       </c>
-      <c r="I27" s="644" t="s">
-        <v>313</v>
+      <c r="I27" s="641" t="s">
+        <v>311</v>
       </c>
       <c r="J27" s="107"/>
       <c r="K27" s="50"/>
       <c r="L27" s="292"/>
-      <c r="M27" s="802"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="M27" s="799"/>
+    </row>
+    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="166"/>
-      <c r="B28" s="979" t="s">
-        <v>350</v>
+      <c r="B28" s="976" t="s">
+        <v>347</v>
       </c>
       <c r="C28" s="113"/>
-      <c r="D28" s="661"/>
+      <c r="D28" s="658"/>
       <c r="E28" s="440"/>
       <c r="F28" s="57"/>
       <c r="H28" s="113"/>
       <c r="I28" s="442"/>
       <c r="J28" s="113"/>
       <c r="K28" s="375"/>
-      <c r="L28" s="774" t="s">
-[...6 lines deleted...]
-    <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L28" s="771" t="s">
+        <v>364</v>
+      </c>
+      <c r="M28" s="774" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="216"/>
       <c r="B29" s="314"/>
       <c r="C29" s="436"/>
-      <c r="D29" s="664" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="826">
+      <c r="D29" s="661" t="s">
+        <v>248</v>
+      </c>
+      <c r="E29" s="823">
         <v>1.3</v>
       </c>
       <c r="F29" s="311"/>
-      <c r="G29" s="649" t="s">
-        <v>254</v>
+      <c r="G29" s="646" t="s">
+        <v>252</v>
       </c>
       <c r="H29" s="217" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="I29" s="223"/>
       <c r="J29" s="436"/>
       <c r="K29" s="223"/>
-      <c r="L29" s="779" t="s">
-[...6 lines deleted...]
-    <row r="30" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L29" s="776" t="s">
+        <v>366</v>
+      </c>
+      <c r="M29" s="774" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="216"/>
       <c r="B30" s="445"/>
       <c r="C30" s="436"/>
       <c r="D30" s="437"/>
       <c r="E30" s="516"/>
       <c r="F30" s="311"/>
       <c r="H30" s="436"/>
       <c r="I30" s="223"/>
       <c r="J30" s="436"/>
       <c r="K30" s="223"/>
       <c r="L30" s="588"/>
-      <c r="M30" s="803"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="M30" s="800"/>
+    </row>
+    <row r="31" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="171"/>
       <c r="B31" s="155"/>
       <c r="C31" s="188"/>
       <c r="D31" s="408"/>
       <c r="E31" s="409"/>
       <c r="F31" s="449"/>
       <c r="G31" s="155"/>
       <c r="H31" s="188"/>
       <c r="I31" s="161"/>
       <c r="J31" s="188"/>
       <c r="K31" s="161"/>
       <c r="L31" s="450"/>
       <c r="M31" s="163"/>
     </row>
-    <row r="32" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A32" s="134"/>
       <c r="B32" s="135"/>
       <c r="C32" s="135"/>
       <c r="D32" s="135"/>
       <c r="E32" s="135"/>
       <c r="F32" s="29"/>
       <c r="G32" s="138"/>
       <c r="H32" s="135"/>
       <c r="I32" s="136"/>
       <c r="J32" s="135"/>
       <c r="K32" s="135"/>
       <c r="L32" s="419"/>
     </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A33" s="134"/>
       <c r="B33" s="138"/>
       <c r="C33" s="138"/>
       <c r="D33" s="138"/>
       <c r="E33" s="138"/>
       <c r="F33" s="29"/>
       <c r="H33" s="138"/>
       <c r="I33" s="136"/>
       <c r="J33" s="138"/>
       <c r="K33" s="138"/>
       <c r="L33" s="419"/>
       <c r="P33" s="135"/>
     </row>
-    <row r="35" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B35" s="315"/>
     </row>
-    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A36">
         <v>260514</v>
       </c>
-      <c r="B36" s="688" t="s">
-        <v>299</v>
+      <c r="B36" s="685" t="s">
+        <v>297</v>
       </c>
       <c r="D36" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:16" x14ac:dyDescent="0.35">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B44" s="315"/>
       <c r="D44" s="135"/>
       <c r="G44" s="240"/>
       <c r="I44" s="316"/>
     </row>
-    <row r="46" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A46" s="240"/>
       <c r="B46" s="240"/>
       <c r="C46" s="240"/>
       <c r="D46" s="240"/>
       <c r="G46" s="240"/>
       <c r="H46" s="240"/>
       <c r="I46" s="240"/>
       <c r="J46" s="240"/>
     </row>
-    <row r="47" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A47" s="240"/>
       <c r="B47" s="240"/>
       <c r="C47" s="240"/>
       <c r="D47" s="240"/>
       <c r="H47" s="240"/>
       <c r="J47" s="240"/>
     </row>
-    <row r="48" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A48" s="240"/>
       <c r="B48" s="240"/>
       <c r="C48" s="240"/>
       <c r="D48" s="240"/>
       <c r="G48" s="240"/>
       <c r="H48" s="240"/>
       <c r="I48" s="240"/>
       <c r="J48" s="240"/>
     </row>
-    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G49" s="240"/>
       <c r="I49" s="240"/>
     </row>
-    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G50" s="240"/>
       <c r="I50" s="240"/>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A53" s="240"/>
       <c r="B53" s="240"/>
       <c r="C53" s="240"/>
       <c r="D53" s="240"/>
       <c r="H53" s="240"/>
       <c r="J53" s="240"/>
     </row>
-    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A55" s="240"/>
       <c r="B55" s="240"/>
       <c r="C55" s="240"/>
       <c r="D55" s="240"/>
       <c r="H55" s="240"/>
       <c r="J55" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DBD3DA2-5A95-4E59-A48B-7CAD057FA838}">
   <dimension ref="A1:Q41"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="L28" sqref="L28:M30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="23.54296875" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="14.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="25.77734375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="23.77734375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.33203125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:13" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>55</v>
       </c>
       <c r="E1" s="286"/>
-      <c r="F1" s="1043"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1054"/>
+      <c r="G1" s="1054"/>
+      <c r="H1" s="1054"/>
+      <c r="I1" s="1054"/>
+      <c r="J1" s="1054"/>
+      <c r="K1" s="1054"/>
+      <c r="L1" s="1054"/>
+      <c r="M1" s="1055"/>
+    </row>
+    <row r="2" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="287"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="287"/>
       <c r="I2" s="191"/>
       <c r="J2" s="287"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
-    <row r="3" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="242"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="242"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="242"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>116</v>
       </c>
       <c r="B4" s="327"/>
       <c r="C4" s="251"/>
-      <c r="D4" s="711"/>
+      <c r="D4" s="708"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="254"/>
       <c r="I4" s="337"/>
       <c r="J4" s="254"/>
       <c r="K4" s="337"/>
       <c r="L4" s="547"/>
       <c r="M4" s="549"/>
     </row>
-    <row r="5" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
-      <c r="B5" s="694" t="s">
-        <v>351</v>
+      <c r="B5" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="710" t="s">
-        <v>353</v>
+      <c r="D5" s="707" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="261"/>
-      <c r="I5" s="689" t="s">
+      <c r="M5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="261"/>
-[...10 lines deleted...]
-    <row r="6" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="703" t="s">
-        <v>352</v>
+      <c r="B6" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="269"/>
       <c r="I6" s="339"/>
       <c r="J6" s="269"/>
       <c r="K6" s="339"/>
       <c r="L6" s="339"/>
       <c r="M6" s="364"/>
     </row>
-    <row r="7" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="707"/>
+      <c r="B7" s="704"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="254"/>
       <c r="I7" s="328"/>
       <c r="J7" s="254"/>
       <c r="K7" s="337"/>
       <c r="L7" s="547"/>
       <c r="M7" s="549"/>
     </row>
-    <row r="8" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="706" t="s">
-        <v>354</v>
+      <c r="B8" s="703" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="709" t="s">
-        <v>355</v>
+      <c r="D8" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J8" s="261"/>
+      <c r="K8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="261"/>
-      <c r="I8" s="689" t="s">
+      <c r="M8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J8" s="261"/>
-[...10 lines deleted...]
-    <row r="9" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="339"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="708" t="s">
-        <v>356</v>
+      <c r="D9" s="705" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="269"/>
       <c r="I9" s="344"/>
       <c r="J9" s="269"/>
       <c r="K9" s="347"/>
       <c r="L9" s="339"/>
       <c r="M9" s="364"/>
     </row>
-    <row r="10" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>117</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
-      <c r="D10" s="712"/>
+      <c r="D10" s="709"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="254"/>
       <c r="I10" s="328"/>
       <c r="J10" s="254"/>
       <c r="K10" s="328"/>
       <c r="L10" s="546"/>
       <c r="M10" s="551"/>
     </row>
-    <row r="11" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
-      <c r="B11" s="694" t="s">
-        <v>351</v>
+      <c r="B11" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
       <c r="D11" s="371" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="689" t="s">
+      <c r="G11" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="261"/>
-      <c r="I11" s="689" t="s">
+      <c r="M11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="261"/>
-[...10 lines deleted...]
-    <row r="12" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="12" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="284"/>
       <c r="B12" s="584" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C12" s="451"/>
       <c r="D12" s="569" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="E12" s="452"/>
       <c r="F12" s="453"/>
       <c r="G12" s="345"/>
       <c r="H12" s="454"/>
       <c r="I12" s="455"/>
       <c r="J12" s="452"/>
       <c r="K12" s="348"/>
       <c r="L12" s="354"/>
       <c r="M12" s="559"/>
     </row>
-    <row r="13" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="169"/>
-      <c r="B13" s="704"/>
+      <c r="B13" s="701"/>
       <c r="C13" s="278"/>
       <c r="D13" s="333"/>
       <c r="E13" s="269"/>
       <c r="F13" s="281"/>
       <c r="G13" s="338"/>
       <c r="H13" s="300"/>
-      <c r="I13" s="815"/>
+      <c r="I13" s="812"/>
       <c r="J13" s="269"/>
       <c r="K13" s="346"/>
       <c r="L13" s="355"/>
       <c r="M13" s="367"/>
     </row>
-    <row r="14" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="165" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="328"/>
       <c r="C14" s="251"/>
       <c r="D14" s="328"/>
       <c r="E14" s="254"/>
       <c r="F14" s="302"/>
-      <c r="G14" s="832"/>
+      <c r="G14" s="829"/>
       <c r="H14" s="303"/>
-      <c r="I14" s="831"/>
+      <c r="I14" s="828"/>
       <c r="J14" s="254"/>
       <c r="K14" s="337"/>
       <c r="L14" s="547"/>
       <c r="M14" s="549"/>
     </row>
-    <row r="15" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="168"/>
-      <c r="B15" s="665" t="s">
-        <v>354</v>
+      <c r="B15" s="662" t="s">
+        <v>351</v>
       </c>
       <c r="C15" s="276"/>
-      <c r="D15" s="709" t="s">
-        <v>355</v>
+      <c r="D15" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E15" s="261"/>
       <c r="F15" s="279"/>
-      <c r="G15" s="827" t="s">
+      <c r="G15" s="824" t="s">
+        <v>359</v>
+      </c>
+      <c r="H15" s="261"/>
+      <c r="I15" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J15" s="261"/>
+      <c r="K15" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L15" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H15" s="261"/>
-      <c r="I15" s="689" t="s">
+      <c r="M15" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J15" s="261"/>
-[...10 lines deleted...]
-    <row r="16" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="16" spans="1:13" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="169"/>
-      <c r="B16" s="705"/>
+      <c r="B16" s="702"/>
       <c r="C16" s="59"/>
-      <c r="D16" s="713" t="s">
-        <v>356</v>
+      <c r="D16" s="710" t="s">
+        <v>353</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="64"/>
-      <c r="G16" s="736"/>
+      <c r="G16" s="733"/>
       <c r="H16" s="27"/>
-      <c r="I16" s="830"/>
+      <c r="I16" s="827"/>
       <c r="J16" s="27"/>
       <c r="K16" s="350"/>
       <c r="L16" s="357"/>
       <c r="M16" s="359"/>
     </row>
-    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="165" t="s">
         <v>118</v>
       </c>
       <c r="B17" s="456"/>
       <c r="C17" s="107"/>
       <c r="D17" s="196"/>
       <c r="E17" s="30"/>
       <c r="F17" s="56"/>
       <c r="G17" s="70"/>
       <c r="H17" s="30"/>
       <c r="I17" s="56"/>
       <c r="J17" s="30"/>
       <c r="K17" s="56"/>
       <c r="L17" s="60"/>
       <c r="M17" s="151"/>
       <c r="Q17" s="112"/>
     </row>
-    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="285"/>
       <c r="B18" s="457"/>
       <c r="C18" s="458"/>
       <c r="D18" s="457"/>
       <c r="E18" s="138"/>
       <c r="F18" s="461"/>
       <c r="G18" s="459"/>
       <c r="H18" s="138"/>
       <c r="I18" s="461"/>
       <c r="J18" s="138"/>
       <c r="K18" s="461"/>
       <c r="L18" s="463"/>
       <c r="M18" s="464"/>
       <c r="Q18" s="112"/>
     </row>
-    <row r="19" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="169"/>
       <c r="B19" s="225"/>
       <c r="C19" s="61"/>
       <c r="D19" s="465"/>
       <c r="E19" s="27"/>
       <c r="F19" s="64"/>
       <c r="G19" s="104"/>
       <c r="H19" s="27"/>
       <c r="I19" s="64"/>
       <c r="J19" s="27"/>
       <c r="K19" s="64"/>
       <c r="L19" s="46"/>
       <c r="M19" s="152"/>
     </row>
-    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="165" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="196"/>
       <c r="C20" s="58"/>
       <c r="D20" s="50"/>
       <c r="E20" s="30"/>
       <c r="F20" s="43"/>
       <c r="G20" s="70"/>
       <c r="H20" s="30"/>
       <c r="I20" s="56"/>
       <c r="J20" s="30"/>
       <c r="K20" s="56"/>
       <c r="L20" s="60"/>
       <c r="M20" s="151"/>
     </row>
-    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="165"/>
       <c r="B21" s="568" t="s">
         <v>201</v>
       </c>
       <c r="C21" s="107">
         <v>1.3</v>
       </c>
       <c r="D21" s="50"/>
       <c r="E21" s="30"/>
-      <c r="F21" s="974" t="s">
-[...3 lines deleted...]
-        <v>260</v>
+      <c r="F21" s="971" t="s">
+        <v>383</v>
+      </c>
+      <c r="G21" s="830" t="s">
+        <v>258</v>
       </c>
       <c r="H21" s="36" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="I21" s="565" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="J21" s="36">
         <v>2.4</v>
       </c>
       <c r="K21" s="56"/>
       <c r="L21" s="60"/>
       <c r="M21" s="151"/>
     </row>
-    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="165"/>
       <c r="C22" s="58"/>
       <c r="D22" s="50"/>
       <c r="E22" s="30"/>
       <c r="F22" s="43"/>
       <c r="G22" s="133"/>
       <c r="H22" s="30"/>
       <c r="I22" s="56"/>
       <c r="J22" s="30"/>
       <c r="K22" s="56"/>
       <c r="L22" s="60"/>
       <c r="M22" s="151"/>
     </row>
-    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="165"/>
       <c r="C23" s="58"/>
       <c r="D23" s="447"/>
       <c r="E23" s="30"/>
       <c r="F23" s="43"/>
-      <c r="G23" s="643" t="s">
-        <v>277</v>
+      <c r="G23" s="640" t="s">
+        <v>275</v>
       </c>
       <c r="H23" s="36">
         <v>2.4</v>
       </c>
-      <c r="I23" s="833" t="s">
-        <v>398</v>
+      <c r="I23" s="830" t="s">
+        <v>395</v>
       </c>
       <c r="J23" s="36" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="K23" s="56"/>
       <c r="L23" s="60"/>
       <c r="M23" s="151"/>
     </row>
-    <row r="24" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="169"/>
       <c r="B24" s="66"/>
       <c r="C24" s="59"/>
       <c r="D24" s="385"/>
       <c r="E24" s="27"/>
       <c r="F24" s="45"/>
       <c r="G24" s="104"/>
       <c r="H24" s="27"/>
       <c r="I24" s="64"/>
       <c r="J24" s="27"/>
       <c r="K24" s="64"/>
       <c r="L24" s="46"/>
       <c r="M24" s="152"/>
     </row>
-    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="170" t="s">
         <v>120</v>
       </c>
       <c r="B25" s="50"/>
       <c r="C25" s="58"/>
       <c r="D25" s="387"/>
       <c r="E25" s="30"/>
       <c r="F25" s="43"/>
       <c r="G25" s="430"/>
       <c r="H25" s="30"/>
       <c r="I25" s="50"/>
       <c r="J25" s="30"/>
       <c r="K25" s="50"/>
       <c r="L25" s="60"/>
-      <c r="M25" s="715"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="M25" s="712"/>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="166"/>
       <c r="B26" s="447"/>
       <c r="C26" s="376"/>
       <c r="D26" s="411"/>
       <c r="E26" s="40"/>
-      <c r="F26" s="980" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="F26" s="977" t="s">
+        <v>381</v>
+      </c>
+      <c r="G26" s="631" t="s">
+        <v>264</v>
       </c>
       <c r="H26" s="36" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="I26" s="375"/>
       <c r="J26" s="40"/>
       <c r="K26" s="375"/>
-      <c r="L26" s="701" t="s">
-[...6 lines deleted...]
-    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L26" s="698" t="s">
+        <v>364</v>
+      </c>
+      <c r="M26" s="714" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="216"/>
       <c r="B27" s="445"/>
       <c r="C27" s="217"/>
       <c r="D27" s="467"/>
       <c r="E27" s="444"/>
-      <c r="F27" s="974" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="834"/>
+      <c r="F27" s="971" t="s">
+        <v>384</v>
+      </c>
+      <c r="G27" s="831"/>
       <c r="H27" s="444"/>
       <c r="I27" s="225"/>
       <c r="J27" s="444"/>
       <c r="K27" s="225"/>
-      <c r="L27" s="771" t="s">
-[...6 lines deleted...]
-    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L27" s="768" t="s">
+        <v>366</v>
+      </c>
+      <c r="M27" s="789" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="216"/>
       <c r="B28" s="446"/>
       <c r="C28" s="217"/>
       <c r="D28" s="467"/>
       <c r="E28" s="444"/>
       <c r="F28" s="221"/>
       <c r="G28" s="133"/>
       <c r="H28" s="444"/>
       <c r="I28" s="225"/>
       <c r="J28" s="444"/>
       <c r="K28" s="225"/>
-      <c r="L28" s="981" t="s">
-[...3 lines deleted...]
-        <v>342</v>
+      <c r="L28" s="978" t="s">
+        <v>340</v>
+      </c>
+      <c r="M28" s="979" t="s">
+        <v>340</v>
       </c>
       <c r="N28" s="235" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="216"/>
       <c r="C29" s="217"/>
       <c r="D29" s="411"/>
       <c r="E29" s="41"/>
       <c r="F29" s="221"/>
       <c r="H29" s="23"/>
       <c r="I29" s="225"/>
       <c r="J29" s="440"/>
       <c r="K29" s="225"/>
-      <c r="L29" s="983" t="s">
-[...6 lines deleted...]
-    <row r="30" spans="1:17" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="L29" s="980" t="s">
+        <v>345</v>
+      </c>
+      <c r="M29" s="979" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="171"/>
       <c r="B30" s="155"/>
       <c r="C30" s="188"/>
       <c r="D30" s="155"/>
       <c r="E30" s="158"/>
       <c r="F30" s="159"/>
-      <c r="G30" s="670"/>
+      <c r="G30" s="667"/>
       <c r="H30" s="158"/>
-      <c r="I30" s="670"/>
+      <c r="I30" s="667"/>
       <c r="J30" s="158"/>
-      <c r="K30" s="670"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="K30" s="667"/>
+      <c r="L30" s="981"/>
+      <c r="M30" s="982"/>
+    </row>
+    <row r="31" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A31" s="134"/>
       <c r="B31" s="135"/>
       <c r="C31" s="135"/>
       <c r="D31" s="135"/>
       <c r="E31" s="135"/>
       <c r="F31" s="29"/>
       <c r="G31" s="138"/>
       <c r="H31" s="135"/>
       <c r="I31" s="136"/>
       <c r="J31" s="135"/>
       <c r="K31" s="135"/>
       <c r="L31" s="138"/>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A32" s="134"/>
       <c r="B32" s="138"/>
       <c r="C32" s="138"/>
       <c r="D32" s="138"/>
       <c r="E32" s="138"/>
       <c r="F32" s="29"/>
       <c r="G32" s="138"/>
       <c r="H32" s="138"/>
       <c r="I32" s="136"/>
       <c r="J32" s="138"/>
       <c r="K32" s="138"/>
       <c r="L32" s="135"/>
       <c r="P32" s="135"/>
     </row>
-    <row r="35" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="35" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D35" s="135"/>
     </row>
-    <row r="41" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="41" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D41" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{063D7D91-D1E3-4F28-AD75-01DC63C5ACC3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D42" sqref="D42"/>
+      <selection activeCell="K46" sqref="K46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="26.54296875" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="6.08984375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="27.21875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.08984375" bestFit="1" customWidth="1"/>
-    <col min="13" max="14" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:14" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>66</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:14" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1048"/>
+      <c r="N1" s="1049"/>
+    </row>
+    <row r="2" spans="1:14" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="178"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
-    <row r="3" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="242"/>
-      <c r="F3" s="977" t="s">
+      <c r="F3" s="974" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="242"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="242"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="242"/>
       <c r="M3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>121</v>
       </c>
       <c r="B4" s="327"/>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="337"/>
       <c r="H4" s="254"/>
       <c r="I4" s="337"/>
       <c r="J4" s="254"/>
       <c r="K4" s="337"/>
       <c r="L4" s="254"/>
       <c r="M4" s="546"/>
       <c r="N4" s="548"/>
     </row>
-    <row r="5" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
-      <c r="B5" s="694" t="s">
-        <v>351</v>
+      <c r="B5" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="710" t="s">
-        <v>353</v>
+      <c r="D5" s="707" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="689" t="s">
+      <c r="G5" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="261"/>
+      <c r="I5" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="261"/>
+      <c r="K5" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="261"/>
+      <c r="M5" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="261"/>
-      <c r="I5" s="689" t="s">
+      <c r="N5" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="261"/>
-[...11 lines deleted...]
-    <row r="6" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="703" t="s">
-        <v>352</v>
+      <c r="B6" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="338"/>
       <c r="H6" s="269"/>
       <c r="I6" s="339"/>
       <c r="J6" s="269"/>
       <c r="K6" s="339"/>
       <c r="L6" s="269"/>
       <c r="M6" s="339"/>
       <c r="N6" s="364"/>
     </row>
-    <row r="7" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="707"/>
+      <c r="B7" s="704"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="254"/>
       <c r="I7" s="328"/>
       <c r="J7" s="254"/>
       <c r="K7" s="337"/>
       <c r="L7" s="254"/>
       <c r="M7" s="547"/>
       <c r="N7" s="549"/>
     </row>
-    <row r="8" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="706" t="s">
-        <v>354</v>
+      <c r="B8" s="703" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="709" t="s">
-        <v>355</v>
+      <c r="D8" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="261"/>
+      <c r="I8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J8" s="261"/>
+      <c r="K8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L8" s="261"/>
+      <c r="M8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="261"/>
-      <c r="I8" s="689" t="s">
+      <c r="N8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J8" s="261"/>
-[...11 lines deleted...]
-    <row r="9" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="339"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="708" t="s">
-        <v>356</v>
+      <c r="D9" s="705" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="269"/>
       <c r="I9" s="344"/>
       <c r="J9" s="269"/>
       <c r="K9" s="347"/>
       <c r="L9" s="269"/>
       <c r="M9" s="339"/>
       <c r="N9" s="364"/>
     </row>
-    <row r="10" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
-      <c r="D10" s="712"/>
+      <c r="D10" s="709"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="254"/>
       <c r="I10" s="328"/>
       <c r="J10" s="254"/>
       <c r="K10" s="328"/>
       <c r="L10" s="254"/>
       <c r="M10" s="546"/>
       <c r="N10" s="551"/>
     </row>
-    <row r="11" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="284"/>
-      <c r="B11" s="694" t="s">
-        <v>351</v>
+      <c r="B11" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
       <c r="D11" s="371" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="689" t="s">
+      <c r="G11" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="261"/>
+      <c r="I11" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="261"/>
+      <c r="K11" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="261"/>
+      <c r="M11" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="261"/>
-      <c r="I11" s="689" t="s">
+      <c r="N11" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="261"/>
-[...11 lines deleted...]
-    <row r="12" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="12" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="219"/>
       <c r="B12" s="584" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C12" s="451"/>
-      <c r="D12" s="714"/>
+      <c r="D12" s="711"/>
       <c r="E12" s="452"/>
       <c r="F12" s="453"/>
       <c r="G12" s="345"/>
       <c r="H12" s="452"/>
       <c r="I12" s="455"/>
       <c r="J12" s="452"/>
       <c r="K12" s="348"/>
       <c r="L12" s="452"/>
       <c r="M12" s="354"/>
       <c r="N12" s="559"/>
     </row>
-    <row r="13" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="373"/>
-      <c r="B13" s="704"/>
+      <c r="B13" s="701"/>
       <c r="C13" s="278"/>
       <c r="D13" s="333"/>
       <c r="E13" s="269"/>
       <c r="F13" s="281"/>
       <c r="G13" s="338"/>
       <c r="H13" s="269"/>
       <c r="I13" s="346"/>
       <c r="J13" s="269"/>
       <c r="K13" s="346"/>
       <c r="L13" s="269"/>
       <c r="M13" s="355"/>
       <c r="N13" s="367"/>
     </row>
-    <row r="14" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="165" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="328"/>
       <c r="C14" s="251"/>
       <c r="D14" s="328"/>
       <c r="E14" s="254"/>
       <c r="F14" s="302"/>
       <c r="G14" s="337"/>
       <c r="H14" s="254"/>
       <c r="I14" s="328"/>
       <c r="J14" s="254"/>
       <c r="K14" s="337"/>
       <c r="L14" s="254"/>
       <c r="M14" s="547"/>
       <c r="N14" s="549"/>
     </row>
-    <row r="15" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="361"/>
-      <c r="B15" s="665" t="s">
-        <v>354</v>
+      <c r="B15" s="662" t="s">
+        <v>351</v>
       </c>
       <c r="C15" s="276"/>
-      <c r="D15" s="709" t="s">
-        <v>355</v>
+      <c r="D15" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E15" s="261"/>
       <c r="F15" s="279"/>
-      <c r="G15" s="689" t="s">
+      <c r="G15" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H15" s="261"/>
+      <c r="I15" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J15" s="261"/>
+      <c r="K15" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L15" s="261"/>
+      <c r="M15" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H15" s="261"/>
-      <c r="I15" s="689" t="s">
+      <c r="N15" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J15" s="261"/>
-[...11 lines deleted...]
-    <row r="16" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="16" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="238"/>
-      <c r="B16" s="705"/>
+      <c r="B16" s="702"/>
       <c r="C16" s="59"/>
-      <c r="D16" s="713" t="s">
-        <v>356</v>
+      <c r="D16" s="710" t="s">
+        <v>353</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="64"/>
       <c r="G16" s="341"/>
       <c r="H16" s="27"/>
-      <c r="I16" s="830"/>
+      <c r="I16" s="827"/>
       <c r="J16" s="27"/>
       <c r="K16" s="350"/>
       <c r="L16" s="66"/>
-      <c r="M16" s="851"/>
+      <c r="M16" s="848"/>
       <c r="N16" s="359"/>
     </row>
-    <row r="17" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="205"/>
       <c r="B17" s="476"/>
       <c r="C17" s="278"/>
       <c r="D17" s="477"/>
       <c r="E17" s="301"/>
       <c r="F17" s="281"/>
       <c r="G17" s="479"/>
       <c r="H17" s="301"/>
       <c r="I17" s="480"/>
       <c r="J17" s="301"/>
       <c r="K17" s="480"/>
       <c r="L17" s="281"/>
-      <c r="M17" s="852"/>
+      <c r="M17" s="849"/>
       <c r="N17" s="481"/>
     </row>
-    <row r="18" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>123</v>
       </c>
       <c r="B18" s="141"/>
       <c r="C18" s="107"/>
       <c r="D18" s="50"/>
       <c r="E18" s="390"/>
       <c r="F18" s="56"/>
       <c r="G18" s="389"/>
       <c r="H18" s="390"/>
       <c r="I18" s="56"/>
       <c r="J18" s="390"/>
       <c r="K18" s="56"/>
       <c r="L18" s="387"/>
       <c r="M18" s="60"/>
       <c r="N18" s="151"/>
       <c r="R18" s="112"/>
     </row>
-    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="285"/>
       <c r="B19" s="561" t="s">
         <v>209</v>
       </c>
       <c r="C19" s="458">
         <v>1.3</v>
       </c>
       <c r="D19" s="115"/>
       <c r="E19" s="419"/>
-      <c r="F19" s="974" t="s">
-        <v>387</v>
+      <c r="F19" s="971" t="s">
+        <v>384</v>
       </c>
       <c r="G19" s="418"/>
       <c r="H19" s="419"/>
       <c r="I19" s="461"/>
       <c r="J19" s="419"/>
       <c r="K19" s="461"/>
       <c r="L19" s="564"/>
       <c r="M19" s="463"/>
       <c r="N19" s="464"/>
       <c r="R19" s="112"/>
     </row>
-    <row r="20" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="169"/>
       <c r="B20" s="131"/>
       <c r="C20" s="61"/>
       <c r="D20" s="432"/>
       <c r="E20" s="383"/>
       <c r="F20" s="64"/>
       <c r="G20" s="381"/>
       <c r="H20" s="383"/>
       <c r="I20" s="64"/>
       <c r="J20" s="383"/>
       <c r="K20" s="64"/>
       <c r="L20" s="385"/>
       <c r="M20" s="46"/>
       <c r="N20" s="152"/>
     </row>
-    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="165" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="50"/>
       <c r="C21" s="58"/>
       <c r="D21" s="50"/>
       <c r="E21" s="390"/>
       <c r="F21" s="43"/>
       <c r="G21" s="389"/>
       <c r="H21" s="390"/>
       <c r="I21" s="56"/>
       <c r="J21" s="390"/>
       <c r="K21" s="56"/>
       <c r="L21" s="387"/>
       <c r="M21" s="60"/>
       <c r="N21" s="151"/>
     </row>
-    <row r="22" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="165"/>
-      <c r="B22" s="660" t="s">
+      <c r="B22" s="657" t="s">
         <v>195</v>
       </c>
       <c r="C22" s="107">
         <v>1.3</v>
       </c>
-      <c r="D22" s="630" t="s">
-        <v>229</v>
+      <c r="D22" s="627" t="s">
+        <v>227</v>
       </c>
       <c r="E22" s="36" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>378</v>
+      </c>
+      <c r="F22" s="971" t="s">
+        <v>383</v>
+      </c>
+      <c r="G22" s="840" t="s">
+        <v>287</v>
       </c>
       <c r="H22" s="390"/>
-      <c r="I22" s="659" t="s">
-        <v>315</v>
+      <c r="I22" s="656" t="s">
+        <v>313</v>
       </c>
       <c r="J22" s="36"/>
       <c r="K22" s="56"/>
       <c r="L22" s="141"/>
       <c r="M22" s="60"/>
       <c r="N22" s="151"/>
     </row>
-    <row r="23" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="285"/>
       <c r="B23" s="457"/>
       <c r="C23" s="113"/>
       <c r="D23" s="411"/>
       <c r="E23" s="419"/>
       <c r="F23" s="231"/>
-      <c r="G23" s="844"/>
+      <c r="G23" s="841"/>
       <c r="H23" s="419"/>
       <c r="I23" s="461"/>
       <c r="J23" s="419"/>
       <c r="K23" s="461"/>
       <c r="L23" s="564"/>
       <c r="M23" s="463"/>
       <c r="N23" s="523"/>
     </row>
-    <row r="24" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="285"/>
       <c r="B24" s="225"/>
       <c r="C24" s="41"/>
-      <c r="D24" s="616" t="s">
+      <c r="D24" s="615" t="s">
         <v>202</v>
       </c>
-      <c r="E24" s="849">
+      <c r="E24" s="846">
         <v>2.4</v>
       </c>
-      <c r="F24" s="651"/>
+      <c r="F24" s="648"/>
       <c r="G24" s="418"/>
-      <c r="H24" s="835"/>
-[...2 lines deleted...]
-      <c r="K24" s="651"/>
+      <c r="H24" s="832"/>
+      <c r="I24" s="648"/>
+      <c r="J24" s="832"/>
+      <c r="K24" s="648"/>
       <c r="L24" s="599"/>
-      <c r="M24" s="853"/>
+      <c r="M24" s="850"/>
       <c r="N24" s="464"/>
     </row>
-    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="285"/>
       <c r="B25" s="225"/>
       <c r="C25" s="486"/>
       <c r="D25" s="244"/>
-      <c r="E25" s="655"/>
-[...5 lines deleted...]
-      <c r="K25" s="653"/>
+      <c r="E25" s="652"/>
+      <c r="F25" s="648"/>
+      <c r="G25" s="842"/>
+      <c r="H25" s="833"/>
+      <c r="I25" s="648"/>
+      <c r="J25" s="833"/>
+      <c r="K25" s="650"/>
       <c r="L25" s="473"/>
-      <c r="M25" s="853"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="M25" s="850"/>
+      <c r="N25" s="651"/>
+    </row>
+    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="285"/>
       <c r="B26" s="375"/>
       <c r="C26" s="113"/>
-      <c r="D26" s="652" t="s">
-[...3 lines deleted...]
-        <v>381</v>
+      <c r="D26" s="649" t="s">
+        <v>240</v>
+      </c>
+      <c r="E26" s="721" t="s">
+        <v>378</v>
       </c>
       <c r="F26" s="463"/>
-      <c r="G26" s="846"/>
-      <c r="H26" s="837"/>
+      <c r="G26" s="843"/>
+      <c r="H26" s="834"/>
       <c r="I26" s="461"/>
-      <c r="J26" s="837"/>
+      <c r="J26" s="834"/>
       <c r="K26" s="531"/>
-      <c r="L26" s="848"/>
+      <c r="L26" s="845"/>
       <c r="M26" s="463"/>
       <c r="N26" s="464"/>
       <c r="Q26" s="294"/>
     </row>
-    <row r="27" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="169"/>
       <c r="B27" s="66"/>
       <c r="C27" s="59"/>
       <c r="D27" s="66"/>
       <c r="E27" s="27"/>
       <c r="F27" s="45"/>
       <c r="G27" s="381"/>
       <c r="H27" s="27"/>
       <c r="I27" s="64"/>
       <c r="J27" s="66"/>
-      <c r="K27" s="838"/>
+      <c r="K27" s="835"/>
       <c r="L27" s="66"/>
       <c r="M27" s="46"/>
       <c r="N27" s="152"/>
       <c r="Q27" s="294"/>
     </row>
-    <row r="28" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="170" t="s">
         <v>125</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="58"/>
       <c r="D28" s="50"/>
       <c r="E28" s="30"/>
       <c r="F28" s="483"/>
       <c r="G28" s="472"/>
       <c r="H28" s="30"/>
       <c r="I28" s="50"/>
       <c r="J28" s="50"/>
       <c r="K28" s="430"/>
       <c r="L28" s="50"/>
-      <c r="M28" s="820"/>
+      <c r="M28" s="817"/>
       <c r="N28" s="291"/>
       <c r="Q28" s="294"/>
     </row>
-    <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="170"/>
       <c r="B29" s="447"/>
       <c r="C29" s="58"/>
-      <c r="D29" s="630" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="825">
+      <c r="D29" s="627" t="s">
+        <v>233</v>
+      </c>
+      <c r="E29" s="822">
         <v>1.3</v>
       </c>
-      <c r="F29" s="974" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="825">
+      <c r="F29" s="971" t="s">
+        <v>385</v>
+      </c>
+      <c r="G29" s="836" t="s">
+        <v>259</v>
+      </c>
+      <c r="H29" s="822">
         <v>1.3</v>
       </c>
-      <c r="I29" s="609" t="s">
-        <v>393</v>
+      <c r="I29" s="608" t="s">
+        <v>390</v>
       </c>
       <c r="J29" s="375">
         <v>2.4</v>
       </c>
-      <c r="K29" s="829" t="s">
-        <v>324</v>
+      <c r="K29" s="826" t="s">
+        <v>322</v>
       </c>
       <c r="L29" s="375" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="M29" s="854"/>
+        <v>378</v>
+      </c>
+      <c r="M29" s="851"/>
       <c r="N29" s="293"/>
       <c r="Q29" s="244"/>
     </row>
-    <row r="30" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="228"/>
       <c r="B30" s="445"/>
       <c r="C30" s="376"/>
       <c r="D30" s="314"/>
       <c r="E30" s="40"/>
       <c r="F30" s="57"/>
       <c r="G30" s="133"/>
       <c r="H30" s="40"/>
       <c r="I30" s="314"/>
       <c r="J30" s="51"/>
       <c r="L30" s="51"/>
-      <c r="M30" s="821"/>
+      <c r="M30" s="818"/>
       <c r="N30" s="370"/>
       <c r="Q30" s="244"/>
     </row>
-    <row r="31" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="574"/>
       <c r="C31" s="217"/>
-      <c r="D31" s="632" t="s">
-        <v>222</v>
+      <c r="D31" s="629" t="s">
+        <v>220</v>
       </c>
       <c r="E31" s="219"/>
       <c r="F31" s="311"/>
-      <c r="G31" s="840" t="s">
-        <v>255</v>
+      <c r="G31" s="837" t="s">
+        <v>253</v>
       </c>
       <c r="H31" s="219">
         <v>1.3</v>
       </c>
-      <c r="I31" s="631" t="s">
-        <v>316</v>
+      <c r="I31" s="628" t="s">
+        <v>314</v>
       </c>
       <c r="J31" s="69"/>
-      <c r="K31" s="656" t="s">
-        <v>301</v>
+      <c r="K31" s="653" t="s">
+        <v>299</v>
       </c>
       <c r="L31" s="69"/>
-      <c r="M31" s="855" t="s">
-[...3 lines deleted...]
-        <v>368</v>
+      <c r="M31" s="852" t="s">
+        <v>364</v>
+      </c>
+      <c r="N31" s="774" t="s">
+        <v>365</v>
       </c>
       <c r="Q31" s="244"/>
     </row>
-    <row r="32" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="638"/>
+    <row r="32" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="635"/>
       <c r="B32" s="601"/>
-      <c r="C32" s="639"/>
+      <c r="C32" s="636"/>
       <c r="D32" s="445"/>
       <c r="E32" s="444"/>
       <c r="F32" s="311"/>
       <c r="G32" s="133"/>
       <c r="H32" s="444"/>
       <c r="I32" s="225"/>
       <c r="J32" s="69"/>
-      <c r="K32" s="657"/>
+      <c r="K32" s="654"/>
       <c r="L32" s="69"/>
-      <c r="M32" s="856" t="s">
-[...3 lines deleted...]
-        <v>370</v>
+      <c r="M32" s="853" t="s">
+        <v>366</v>
+      </c>
+      <c r="N32" s="777" t="s">
+        <v>367</v>
       </c>
       <c r="Q32" s="244"/>
     </row>
-    <row r="33" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="638"/>
+    <row r="33" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="635"/>
       <c r="B33" s="601"/>
-      <c r="C33" s="639"/>
-[...1 lines deleted...]
-        <v>251</v>
+      <c r="C33" s="636"/>
+      <c r="D33" s="647" t="s">
+        <v>249</v>
       </c>
       <c r="E33" s="219">
         <v>1.3</v>
       </c>
       <c r="F33" s="311"/>
-      <c r="G33" s="841" t="s">
-        <v>317</v>
+      <c r="G33" s="838" t="s">
+        <v>315</v>
       </c>
       <c r="H33" s="219" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="I33" s="565" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="J33" s="225">
         <v>2.4</v>
       </c>
-      <c r="K33" s="658" t="s">
-        <v>306</v>
+      <c r="K33" s="655" t="s">
+        <v>304</v>
       </c>
       <c r="L33" s="225">
         <v>2.4</v>
       </c>
-      <c r="M33" s="857"/>
+      <c r="M33" s="854"/>
       <c r="N33" s="575"/>
       <c r="Q33" s="294"/>
     </row>
-    <row r="34" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="34" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A34" s="171"/>
       <c r="B34" s="532"/>
       <c r="C34" s="188"/>
       <c r="D34" s="155"/>
       <c r="E34" s="158"/>
       <c r="F34" s="449"/>
-      <c r="G34" s="842"/>
+      <c r="G34" s="839"/>
       <c r="H34" s="158"/>
-      <c r="I34" s="670"/>
+      <c r="I34" s="667"/>
       <c r="J34" s="155"/>
       <c r="K34" s="234"/>
       <c r="L34" s="155"/>
-      <c r="M34" s="823"/>
+      <c r="M34" s="820"/>
       <c r="N34" s="163"/>
       <c r="Q34" s="244"/>
     </row>
-    <row r="35" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A35" s="134"/>
       <c r="B35" s="135"/>
       <c r="C35" s="135"/>
       <c r="D35" s="135"/>
       <c r="E35" s="135"/>
       <c r="F35" s="29"/>
       <c r="G35" s="138"/>
       <c r="H35" s="135"/>
       <c r="I35" s="136"/>
       <c r="J35" s="135"/>
       <c r="K35" s="135"/>
       <c r="L35" s="135"/>
       <c r="M35" s="138"/>
       <c r="Q35" s="244"/>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A36" s="134"/>
       <c r="B36" s="138"/>
       <c r="C36" s="138"/>
       <c r="D36" s="138"/>
       <c r="E36" s="138"/>
       <c r="F36" s="29"/>
       <c r="H36" s="138"/>
       <c r="I36" s="136"/>
       <c r="J36" s="138"/>
       <c r="K36" s="138"/>
       <c r="L36" s="138"/>
       <c r="M36" s="138"/>
       <c r="Q36" s="189"/>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.3">
       <c r="D39" s="135"/>
       <c r="I39" s="294"/>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.3">
       <c r="I40" s="294"/>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.3">
       <c r="I41" s="294"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.3">
       <c r="I42" s="244"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.3">
       <c r="I43" s="244"/>
     </row>
-    <row r="44" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:17" x14ac:dyDescent="0.3">
       <c r="I44" s="294"/>
     </row>
-    <row r="45" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:17" x14ac:dyDescent="0.3">
       <c r="D45" s="135"/>
       <c r="I45" s="244"/>
     </row>
-    <row r="46" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:17" x14ac:dyDescent="0.3">
       <c r="I46" s="244"/>
     </row>
-    <row r="47" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:17" x14ac:dyDescent="0.3">
       <c r="I47" s="294"/>
     </row>
-    <row r="48" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:17" x14ac:dyDescent="0.3">
       <c r="I48" s="244"/>
     </row>
-    <row r="49" spans="9:9" x14ac:dyDescent="0.35">
+    <row r="49" spans="9:9" x14ac:dyDescent="0.3">
       <c r="I49" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A2B3B43-1BB1-474F-8C0F-8B4675D0A42E}">
   <dimension ref="A1:Q38"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C40" sqref="C40"/>
+      <selection activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="21.453125" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="13" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.44140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.44140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.5546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:17" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>72</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1049"/>
+    </row>
+    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="287"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="184"/>
       <c r="I2" s="191"/>
       <c r="J2" s="184"/>
       <c r="K2" s="180"/>
       <c r="L2" s="180"/>
       <c r="M2" s="181"/>
     </row>
-    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="243" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="242"/>
-      <c r="F3" s="986" t="s">
+      <c r="F3" s="983" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="200"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="200"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="142" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>126</v>
       </c>
       <c r="B4" s="327"/>
       <c r="C4" s="251"/>
       <c r="D4" s="331"/>
       <c r="E4" s="254"/>
       <c r="F4" s="256"/>
       <c r="G4" s="328"/>
       <c r="H4" s="251"/>
       <c r="I4" s="328"/>
       <c r="J4" s="251"/>
       <c r="K4" s="328"/>
       <c r="L4" s="553"/>
       <c r="M4" s="549"/>
     </row>
-    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="166"/>
-      <c r="B5" s="694" t="s">
-        <v>351</v>
+      <c r="B5" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C5" s="259"/>
-      <c r="D5" s="710" t="s">
-        <v>353</v>
+      <c r="D5" s="707" t="s">
+        <v>350</v>
       </c>
       <c r="E5" s="261"/>
       <c r="F5" s="263"/>
-      <c r="G5" s="879" t="s">
+      <c r="G5" s="876" t="s">
+        <v>354</v>
+      </c>
+      <c r="H5" s="259"/>
+      <c r="I5" s="872" t="s">
+        <v>355</v>
+      </c>
+      <c r="J5" s="259"/>
+      <c r="K5" s="872" t="s">
+        <v>356</v>
+      </c>
+      <c r="L5" s="872" t="s">
         <v>357</v>
       </c>
-      <c r="H5" s="259"/>
-      <c r="I5" s="875" t="s">
+      <c r="M5" s="885" t="s">
         <v>358</v>
       </c>
-      <c r="J5" s="259"/>
-[...10 lines deleted...]
-    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="167"/>
-      <c r="B6" s="703" t="s">
-        <v>352</v>
+      <c r="B6" s="700" t="s">
+        <v>349</v>
       </c>
       <c r="C6" s="267"/>
-      <c r="D6" s="699"/>
+      <c r="D6" s="696"/>
       <c r="E6" s="269"/>
       <c r="F6" s="271"/>
       <c r="G6" s="555"/>
       <c r="H6" s="267"/>
       <c r="I6" s="333"/>
       <c r="J6" s="267"/>
-      <c r="K6" s="887"/>
-      <c r="L6" s="887"/>
+      <c r="K6" s="884"/>
+      <c r="L6" s="884"/>
       <c r="M6" s="364"/>
     </row>
-    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165" t="s">
         <v>56</v>
       </c>
-      <c r="B7" s="707"/>
+      <c r="B7" s="704"/>
       <c r="C7" s="251"/>
       <c r="D7" s="328"/>
       <c r="E7" s="254"/>
       <c r="F7" s="256"/>
       <c r="G7" s="337"/>
       <c r="H7" s="251"/>
       <c r="I7" s="328"/>
       <c r="J7" s="251"/>
       <c r="K7" s="337"/>
       <c r="L7" s="547"/>
       <c r="M7" s="549"/>
     </row>
-    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="168"/>
-      <c r="B8" s="706" t="s">
-        <v>354</v>
+      <c r="B8" s="703" t="s">
+        <v>351</v>
       </c>
       <c r="C8" s="276"/>
-      <c r="D8" s="709" t="s">
-        <v>355</v>
+      <c r="D8" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E8" s="261"/>
       <c r="F8" s="279"/>
-      <c r="G8" s="689" t="s">
+      <c r="G8" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H8" s="276"/>
+      <c r="I8" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J8" s="276"/>
+      <c r="K8" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L8" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="276"/>
-      <c r="I8" s="689" t="s">
+      <c r="M8" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J8" s="276"/>
-[...10 lines deleted...]
-    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="9" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="339"/>
       <c r="C9" s="278"/>
-      <c r="D9" s="708" t="s">
-        <v>356</v>
+      <c r="D9" s="705" t="s">
+        <v>353</v>
       </c>
       <c r="E9" s="269"/>
       <c r="F9" s="281"/>
       <c r="G9" s="339"/>
       <c r="H9" s="278"/>
       <c r="I9" s="344"/>
       <c r="J9" s="278"/>
       <c r="K9" s="347"/>
       <c r="L9" s="339"/>
       <c r="M9" s="364"/>
     </row>
-    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>127</v>
       </c>
       <c r="B10" s="328"/>
       <c r="C10" s="251"/>
-      <c r="D10" s="712"/>
+      <c r="D10" s="709"/>
       <c r="E10" s="254"/>
       <c r="F10" s="302"/>
       <c r="G10" s="337"/>
       <c r="H10" s="251"/>
       <c r="I10" s="337"/>
       <c r="J10" s="251"/>
       <c r="K10" s="328"/>
       <c r="L10" s="553"/>
       <c r="M10" s="548"/>
     </row>
-    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
-      <c r="B11" s="874" t="s">
-        <v>351</v>
+      <c r="B11" s="871" t="s">
+        <v>348</v>
       </c>
       <c r="C11" s="276"/>
       <c r="D11" s="371" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E11" s="261"/>
       <c r="F11" s="279"/>
-      <c r="G11" s="879" t="s">
+      <c r="G11" s="876" t="s">
+        <v>354</v>
+      </c>
+      <c r="H11" s="276"/>
+      <c r="I11" s="882" t="s">
+        <v>355</v>
+      </c>
+      <c r="J11" s="276"/>
+      <c r="K11" s="876" t="s">
+        <v>356</v>
+      </c>
+      <c r="L11" s="872" t="s">
         <v>357</v>
       </c>
-      <c r="H11" s="276"/>
-      <c r="I11" s="885" t="s">
+      <c r="M11" s="877" t="s">
         <v>358</v>
       </c>
-      <c r="J11" s="276"/>
-[...10 lines deleted...]
-    <row r="12" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="12" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="284"/>
       <c r="B12" s="584" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C12" s="451"/>
-      <c r="D12" s="714"/>
+      <c r="D12" s="711"/>
       <c r="E12" s="452"/>
       <c r="F12" s="453"/>
-      <c r="G12" s="886"/>
+      <c r="G12" s="883"/>
       <c r="H12" s="451"/>
       <c r="I12" s="307"/>
       <c r="J12" s="451"/>
-      <c r="K12" s="883"/>
-[...5 lines deleted...]
-      <c r="B13" s="704"/>
+      <c r="K12" s="880"/>
+      <c r="L12" s="879"/>
+      <c r="M12" s="878"/>
+    </row>
+    <row r="13" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="761"/>
+      <c r="B13" s="701"/>
       <c r="C13" s="278"/>
       <c r="D13" s="333"/>
       <c r="E13" s="269"/>
       <c r="F13" s="281"/>
       <c r="G13" s="338"/>
       <c r="H13" s="278"/>
       <c r="I13" s="346"/>
       <c r="J13" s="278"/>
       <c r="K13" s="346"/>
       <c r="L13" s="355"/>
       <c r="M13" s="367"/>
     </row>
-    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="285" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="328"/>
       <c r="C14" s="251"/>
       <c r="D14" s="328"/>
       <c r="E14" s="254"/>
       <c r="F14" s="302"/>
       <c r="G14" s="328"/>
       <c r="H14" s="251"/>
       <c r="I14" s="328"/>
       <c r="J14" s="251"/>
       <c r="K14" s="328"/>
       <c r="L14" s="547"/>
-      <c r="M14" s="876"/>
-[...4 lines deleted...]
-        <v>354</v>
+      <c r="M14" s="873"/>
+    </row>
+    <row r="15" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="861"/>
+      <c r="B15" s="662" t="s">
+        <v>351</v>
       </c>
       <c r="C15" s="276"/>
-      <c r="D15" s="709" t="s">
-        <v>355</v>
+      <c r="D15" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E15" s="261"/>
       <c r="F15" s="279"/>
-      <c r="G15" s="875" t="s">
+      <c r="G15" s="872" t="s">
+        <v>359</v>
+      </c>
+      <c r="H15" s="276"/>
+      <c r="I15" s="872" t="s">
+        <v>360</v>
+      </c>
+      <c r="J15" s="276"/>
+      <c r="K15" s="872" t="s">
+        <v>361</v>
+      </c>
+      <c r="L15" s="876" t="s">
         <v>362</v>
       </c>
-      <c r="H15" s="276"/>
-      <c r="I15" s="875" t="s">
+      <c r="M15" s="877" t="s">
         <v>363</v>
       </c>
-      <c r="J15" s="276"/>
-[...15 lines deleted...]
-        <v>356</v>
+    </row>
+    <row r="16" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="870"/>
+      <c r="B16" s="702"/>
+      <c r="C16" s="886"/>
+      <c r="D16" s="710" t="s">
+        <v>353</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="64"/>
-      <c r="G16" s="742"/>
+      <c r="G16" s="739"/>
       <c r="H16" s="59"/>
       <c r="I16" s="322"/>
       <c r="J16" s="59"/>
       <c r="K16" s="350"/>
-      <c r="L16" s="878"/>
+      <c r="L16" s="875"/>
       <c r="M16" s="359"/>
       <c r="Q16" s="112"/>
     </row>
-    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="285" t="s">
         <v>128</v>
       </c>
-      <c r="B17" s="865"/>
-[...10 lines deleted...]
-      <c r="M17" s="872"/>
+      <c r="B17" s="862"/>
+      <c r="C17" s="863"/>
+      <c r="D17" s="747"/>
+      <c r="E17" s="864"/>
+      <c r="F17" s="865"/>
+      <c r="G17" s="859"/>
+      <c r="H17" s="863"/>
+      <c r="I17" s="866"/>
+      <c r="J17" s="863"/>
+      <c r="K17" s="867"/>
+      <c r="L17" s="868"/>
+      <c r="M17" s="869"/>
       <c r="Q17" s="112"/>
     </row>
-    <row r="18" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="F18" s="758"/>
+    <row r="18" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="626" t="s">
+        <v>218</v>
+      </c>
+      <c r="B18" s="671"/>
+      <c r="C18" s="753"/>
+      <c r="D18" s="671"/>
+      <c r="E18" s="735"/>
+      <c r="F18" s="755"/>
       <c r="G18" s="341"/>
-      <c r="H18" s="756"/>
-[...6 lines deleted...]
-    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H18" s="753"/>
+      <c r="I18" s="764"/>
+      <c r="J18" s="753"/>
+      <c r="K18" s="755"/>
+      <c r="L18" s="759"/>
+      <c r="M18" s="744"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="204" t="s">
         <v>129</v>
       </c>
       <c r="B19" s="50"/>
       <c r="C19" s="58"/>
       <c r="D19" s="196"/>
       <c r="E19" s="30"/>
       <c r="F19" s="56"/>
       <c r="G19" s="25"/>
       <c r="H19" s="58"/>
       <c r="I19" s="16"/>
       <c r="J19" s="58"/>
       <c r="K19" s="56"/>
       <c r="L19" s="60"/>
       <c r="M19" s="151"/>
     </row>
-    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="238" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="469"/>
       <c r="C20" s="58"/>
-      <c r="D20" s="616" t="s">
-        <v>341</v>
+      <c r="D20" s="615" t="s">
+        <v>339</v>
       </c>
       <c r="E20" s="36" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>378</v>
+      </c>
+      <c r="F20" s="971" t="s">
+        <v>386</v>
+      </c>
+      <c r="G20" s="641" t="s">
+        <v>269</v>
       </c>
       <c r="H20" s="107">
         <v>1.3</v>
       </c>
-      <c r="I20" s="644" t="s">
-        <v>325</v>
+      <c r="I20" s="641" t="s">
+        <v>323</v>
       </c>
       <c r="J20" s="107">
         <v>2.4</v>
       </c>
       <c r="K20" s="56"/>
       <c r="L20" s="60"/>
       <c r="M20" s="151"/>
     </row>
-    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="285"/>
       <c r="B21" s="411"/>
       <c r="C21" s="486"/>
       <c r="D21" s="443"/>
       <c r="E21" s="138"/>
       <c r="F21" s="461"/>
       <c r="G21" s="460"/>
       <c r="H21" s="486"/>
       <c r="I21" s="462"/>
       <c r="J21" s="486"/>
       <c r="K21" s="461"/>
       <c r="L21" s="463"/>
       <c r="M21" s="464"/>
     </row>
-    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="284"/>
       <c r="B22" s="468"/>
       <c r="C22" s="217"/>
       <c r="D22" s="393"/>
       <c r="E22" s="444"/>
       <c r="F22" s="487"/>
-      <c r="G22" s="642" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="217"/>
+      <c r="G22" s="639" t="s">
+        <v>257</v>
+      </c>
+      <c r="H22" s="217">
+        <v>1.3</v>
+      </c>
       <c r="I22" s="310"/>
       <c r="J22" s="217"/>
       <c r="K22" s="311"/>
       <c r="L22" s="312"/>
       <c r="M22" s="313"/>
     </row>
-    <row r="23" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="169"/>
       <c r="B23" s="66"/>
       <c r="C23" s="59"/>
       <c r="D23" s="66"/>
       <c r="E23" s="27"/>
       <c r="F23" s="64"/>
       <c r="G23" s="28"/>
       <c r="H23" s="59"/>
       <c r="I23" s="39"/>
       <c r="J23" s="59"/>
       <c r="K23" s="64"/>
       <c r="L23" s="46"/>
       <c r="M23" s="152"/>
     </row>
-    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="170" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="58"/>
       <c r="D24" s="50"/>
       <c r="E24" s="30"/>
       <c r="F24" s="56"/>
       <c r="G24" s="488"/>
       <c r="H24" s="58"/>
       <c r="I24" s="499"/>
       <c r="J24" s="58"/>
       <c r="K24" s="50"/>
       <c r="L24" s="290"/>
       <c r="M24" s="291"/>
     </row>
-    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="170"/>
       <c r="B25" s="570" t="s">
         <v>203</v>
       </c>
       <c r="C25" s="217">
         <v>1.3</v>
       </c>
       <c r="D25" s="443"/>
       <c r="E25" s="390"/>
-      <c r="F25" s="974" t="s">
-[...3 lines deleted...]
-        <v>267</v>
+      <c r="F25" s="971" t="s">
+        <v>386</v>
+      </c>
+      <c r="G25" s="641" t="s">
+        <v>265</v>
       </c>
       <c r="H25" s="217">
         <v>2.4</v>
       </c>
-      <c r="I25" s="644" t="s">
-        <v>278</v>
+      <c r="I25" s="641" t="s">
+        <v>276</v>
       </c>
       <c r="J25" s="217" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="K25" s="292"/>
-      <c r="L25" s="798" t="s">
-[...6 lines deleted...]
-    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L25" s="795" t="s">
+        <v>364</v>
+      </c>
+      <c r="M25" s="777" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="170"/>
       <c r="C26" s="217"/>
       <c r="D26" s="437"/>
       <c r="E26" s="390"/>
       <c r="F26" s="56"/>
       <c r="H26" s="217"/>
       <c r="I26" s="292"/>
       <c r="J26" s="217"/>
       <c r="K26" s="292"/>
-      <c r="L26" s="798" t="s">
-[...6 lines deleted...]
-    <row r="27" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="L26" s="795" t="s">
+        <v>366</v>
+      </c>
+      <c r="M26" s="777" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="171"/>
       <c r="B27" s="155"/>
       <c r="C27" s="188"/>
       <c r="D27" s="155"/>
       <c r="E27" s="158"/>
       <c r="F27" s="311"/>
       <c r="G27" s="161"/>
       <c r="H27" s="188"/>
       <c r="I27" s="161"/>
       <c r="J27" s="188"/>
       <c r="K27" s="161"/>
-      <c r="L27" s="797"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="L27" s="794"/>
+      <c r="M27" s="793"/>
+    </row>
+    <row r="28" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A28" s="134"/>
       <c r="B28" s="135"/>
       <c r="C28" s="135"/>
       <c r="D28" s="135"/>
       <c r="E28" s="135"/>
       <c r="F28" s="490"/>
       <c r="G28" s="138"/>
       <c r="H28" s="135"/>
       <c r="I28" s="136"/>
       <c r="J28" s="135"/>
       <c r="K28" s="135"/>
       <c r="L28" s="138"/>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A29" s="134"/>
       <c r="B29" s="138"/>
       <c r="C29" s="138"/>
       <c r="D29" s="138"/>
       <c r="E29" s="138"/>
       <c r="F29" s="29"/>
       <c r="H29" s="138"/>
       <c r="I29" s="136"/>
       <c r="J29" s="138"/>
       <c r="K29" s="138"/>
       <c r="L29" s="138"/>
       <c r="P29" s="135"/>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
       <c r="D32" s="135"/>
     </row>
-    <row r="38" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="38" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D38" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD24F1EA-B86B-434A-A942-B6FC314A6B29}">
   <dimension ref="A1:R39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A9" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView topLeftCell="A9" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="34.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="34.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="23.08984375" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="14" width="14.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="24.88671875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3.33203125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="20.77734375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.88671875" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="14.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="26" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:18" ht="25.8" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A1" s="175" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="182"/>
       <c r="D1" s="173" t="s">
         <v>72</v>
       </c>
       <c r="E1" s="177"/>
-      <c r="F1" s="1037"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1048"/>
+      <c r="G1" s="1048"/>
+      <c r="H1" s="1048"/>
+      <c r="I1" s="1048"/>
+      <c r="J1" s="1048"/>
+      <c r="K1" s="1048"/>
+      <c r="L1" s="1048"/>
+      <c r="M1" s="1048"/>
+      <c r="N1" s="1049"/>
+    </row>
+    <row r="2" spans="1:18" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="176" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="201" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="184"/>
       <c r="D2" s="195"/>
       <c r="E2" s="178"/>
       <c r="F2" s="5"/>
       <c r="G2" s="179" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="178"/>
       <c r="I2" s="191"/>
       <c r="J2" s="178"/>
       <c r="K2" s="180"/>
       <c r="L2" s="178"/>
       <c r="M2" s="180"/>
       <c r="N2" s="181"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="164"/>
       <c r="B3" s="202" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="197"/>
-      <c r="F3" s="986" t="s">
+      <c r="F3" s="983" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="197"/>
       <c r="I3" s="190" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="197"/>
       <c r="K3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L3" s="197"/>
       <c r="M3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="165" t="s">
         <v>131</v>
       </c>
-      <c r="B4" s="694" t="s">
-        <v>351</v>
+      <c r="B4" s="691" t="s">
+        <v>348</v>
       </c>
       <c r="C4" s="259"/>
-      <c r="D4" s="710" t="s">
-        <v>353</v>
+      <c r="D4" s="707" t="s">
+        <v>350</v>
       </c>
       <c r="E4" s="261"/>
       <c r="F4" s="263"/>
-      <c r="G4" s="689" t="s">
+      <c r="G4" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H4" s="261"/>
+      <c r="I4" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J4" s="261"/>
+      <c r="K4" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L4" s="261"/>
+      <c r="M4" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H4" s="261"/>
-      <c r="I4" s="689" t="s">
+      <c r="N4" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J4" s="261"/>
-[...11 lines deleted...]
-    <row r="5" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="5" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="167"/>
       <c r="B5" s="584" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C5" s="267"/>
-      <c r="D5" s="699"/>
+      <c r="D5" s="696"/>
       <c r="E5" s="269"/>
       <c r="F5" s="271"/>
       <c r="G5" s="338"/>
       <c r="H5" s="269"/>
       <c r="I5" s="339"/>
       <c r="J5" s="269"/>
       <c r="K5" s="339"/>
       <c r="L5" s="269"/>
       <c r="M5" s="339"/>
       <c r="N5" s="364"/>
     </row>
-    <row r="6" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="520"/>
       <c r="C6" s="251"/>
-      <c r="D6" s="709" t="s">
-        <v>355</v>
+      <c r="D6" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E6" s="254"/>
       <c r="F6" s="256"/>
       <c r="G6" s="337"/>
       <c r="H6" s="254"/>
       <c r="I6" s="328"/>
       <c r="J6" s="254"/>
       <c r="K6" s="337"/>
       <c r="L6" s="254"/>
       <c r="M6" s="547"/>
       <c r="N6" s="549"/>
     </row>
-    <row r="7" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="165" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="665" t="s">
-        <v>354</v>
+      <c r="B7" s="662" t="s">
+        <v>351</v>
       </c>
       <c r="C7" s="276"/>
-      <c r="D7" s="708" t="s">
-        <v>356</v>
+      <c r="D7" s="705" t="s">
+        <v>353</v>
       </c>
       <c r="E7" s="261"/>
       <c r="F7" s="279"/>
-      <c r="G7" s="689" t="s">
+      <c r="G7" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H7" s="261"/>
+      <c r="I7" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J7" s="261"/>
+      <c r="K7" s="686" t="s">
+        <v>361</v>
+      </c>
+      <c r="L7" s="261"/>
+      <c r="M7" s="686" t="s">
         <v>362</v>
       </c>
-      <c r="H7" s="261"/>
-      <c r="I7" s="689" t="s">
+      <c r="N7" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J7" s="261"/>
-[...11 lines deleted...]
-    <row r="8" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="8" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="169"/>
-      <c r="B8" s="720"/>
+      <c r="B8" s="717"/>
       <c r="C8" s="278"/>
-      <c r="D8" s="624" t="s">
-        <v>401</v>
+      <c r="D8" s="623" t="s">
+        <v>398</v>
       </c>
       <c r="E8" s="269"/>
       <c r="F8" s="281"/>
       <c r="G8" s="339"/>
       <c r="H8" s="269"/>
       <c r="I8" s="344"/>
       <c r="J8" s="269"/>
       <c r="K8" s="347"/>
       <c r="L8" s="269"/>
       <c r="M8" s="339"/>
       <c r="N8" s="364"/>
     </row>
-    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="721"/>
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="718"/>
       <c r="C9" s="251"/>
-      <c r="D9" s="712"/>
+      <c r="D9" s="709"/>
       <c r="E9" s="254"/>
       <c r="F9" s="302"/>
       <c r="G9" s="337"/>
       <c r="H9" s="254"/>
       <c r="I9" s="328"/>
       <c r="J9" s="254"/>
       <c r="K9" s="328"/>
       <c r="L9" s="254"/>
       <c r="M9" s="546"/>
       <c r="N9" s="551"/>
     </row>
-    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>132</v>
       </c>
-      <c r="B10" s="706" t="s">
-        <v>351</v>
+      <c r="B10" s="703" t="s">
+        <v>348</v>
       </c>
       <c r="C10" s="276"/>
       <c r="D10" s="371" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E10" s="261"/>
-      <c r="F10" s="974" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="689" t="s">
+      <c r="F10" s="971" t="s">
+        <v>386</v>
+      </c>
+      <c r="G10" s="686" t="s">
+        <v>354</v>
+      </c>
+      <c r="H10" s="261"/>
+      <c r="I10" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="J10" s="261"/>
+      <c r="K10" s="686" t="s">
+        <v>356</v>
+      </c>
+      <c r="L10" s="261"/>
+      <c r="M10" s="686" t="s">
         <v>357</v>
       </c>
-      <c r="H10" s="261"/>
-      <c r="I10" s="689" t="s">
+      <c r="N10" s="713" t="s">
         <v>358</v>
       </c>
-      <c r="J10" s="261"/>
-[...11 lines deleted...]
-    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="11" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="168"/>
       <c r="B11" s="584" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C11" s="451"/>
-      <c r="D11" s="714"/>
+      <c r="D11" s="711"/>
       <c r="E11" s="452"/>
       <c r="F11" s="453"/>
       <c r="G11" s="345"/>
       <c r="H11" s="452"/>
       <c r="I11" s="455"/>
       <c r="J11" s="452"/>
       <c r="K11" s="348"/>
       <c r="L11" s="452"/>
       <c r="M11" s="354"/>
       <c r="N11" s="559"/>
     </row>
-    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="169"/>
-      <c r="B12" s="624" t="s">
+      <c r="B12" s="623" t="s">
         <v>210</v>
       </c>
       <c r="C12" s="278"/>
       <c r="D12" s="333"/>
       <c r="E12" s="269"/>
       <c r="F12" s="281"/>
       <c r="G12" s="338"/>
       <c r="H12" s="269"/>
       <c r="I12" s="346"/>
       <c r="J12" s="269"/>
       <c r="K12" s="346"/>
       <c r="L12" s="281"/>
-      <c r="M12" s="893"/>
+      <c r="M12" s="890"/>
       <c r="N12" s="367"/>
     </row>
-    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="165" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="328"/>
       <c r="C13" s="251"/>
       <c r="D13" s="328"/>
       <c r="E13" s="254"/>
       <c r="F13" s="302"/>
       <c r="G13" s="337"/>
       <c r="H13" s="254"/>
       <c r="I13" s="328"/>
       <c r="J13" s="254"/>
       <c r="K13" s="546"/>
       <c r="L13" s="302"/>
-      <c r="M13" s="894"/>
+      <c r="M13" s="891"/>
       <c r="N13" s="549"/>
     </row>
-    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>354</v>
+    <row r="14" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="662" t="s">
+        <v>351</v>
       </c>
       <c r="C14" s="276"/>
-      <c r="D14" s="709" t="s">
-        <v>355</v>
+      <c r="D14" s="706" t="s">
+        <v>352</v>
       </c>
       <c r="E14" s="261"/>
       <c r="F14" s="279"/>
-      <c r="G14" s="689" t="s">
+      <c r="G14" s="686" t="s">
+        <v>359</v>
+      </c>
+      <c r="H14" s="261"/>
+      <c r="I14" s="686" t="s">
+        <v>360</v>
+      </c>
+      <c r="J14" s="261"/>
+      <c r="K14" s="888" t="s">
+        <v>361</v>
+      </c>
+      <c r="L14" s="279"/>
+      <c r="M14" s="824" t="s">
         <v>362</v>
       </c>
-      <c r="H14" s="261"/>
-      <c r="I14" s="689" t="s">
+      <c r="N14" s="713" t="s">
         <v>363</v>
       </c>
-      <c r="J14" s="261"/>
-[...11 lines deleted...]
-    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="15" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="169"/>
-      <c r="B15" s="705"/>
+      <c r="B15" s="702"/>
       <c r="C15" s="59"/>
-      <c r="D15" s="713" t="s">
-        <v>356</v>
+      <c r="D15" s="710" t="s">
+        <v>353</v>
       </c>
       <c r="E15" s="27"/>
       <c r="F15" s="64"/>
       <c r="G15" s="341"/>
       <c r="H15" s="27"/>
-      <c r="I15" s="830"/>
+      <c r="I15" s="827"/>
       <c r="J15" s="27"/>
       <c r="K15" s="350"/>
       <c r="L15" s="66"/>
-      <c r="M15" s="851"/>
+      <c r="M15" s="848"/>
       <c r="N15" s="359"/>
     </row>
-    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="165" t="s">
         <v>133</v>
       </c>
       <c r="B16" s="492"/>
       <c r="C16" s="493"/>
       <c r="D16" s="494"/>
       <c r="E16" s="254"/>
       <c r="F16" s="302"/>
       <c r="G16" s="255"/>
       <c r="H16" s="254"/>
       <c r="I16" s="302"/>
       <c r="J16" s="254"/>
       <c r="K16" s="302"/>
       <c r="L16" s="302"/>
       <c r="M16" s="306"/>
       <c r="N16" s="495"/>
       <c r="R16" s="112"/>
     </row>
-    <row r="17" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="169"/>
       <c r="B17" s="496"/>
       <c r="C17" s="406"/>
       <c r="D17" s="379"/>
       <c r="E17" s="27"/>
       <c r="F17" s="64"/>
       <c r="G17" s="28"/>
       <c r="H17" s="27"/>
       <c r="I17" s="64"/>
       <c r="J17" s="27"/>
       <c r="K17" s="64"/>
       <c r="L17" s="66"/>
       <c r="M17" s="46"/>
       <c r="N17" s="152"/>
     </row>
-    <row r="18" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="165" t="s">
         <v>134</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="58"/>
       <c r="D18" s="50"/>
       <c r="E18" s="30"/>
       <c r="F18" s="56"/>
       <c r="G18" s="25"/>
       <c r="H18" s="30"/>
       <c r="I18" s="56"/>
       <c r="J18" s="30"/>
       <c r="K18" s="56"/>
       <c r="L18" s="50"/>
       <c r="M18" s="60"/>
       <c r="N18" s="151"/>
     </row>
-    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="165"/>
       <c r="B19" s="571" t="s">
         <v>204</v>
       </c>
       <c r="C19" s="58"/>
-      <c r="D19" s="635" t="s">
-        <v>223</v>
+      <c r="D19" s="632" t="s">
+        <v>221</v>
       </c>
       <c r="E19" s="30"/>
-      <c r="F19" s="975" t="s">
-        <v>384</v>
+      <c r="F19" s="972" t="s">
+        <v>381</v>
       </c>
       <c r="G19" s="25"/>
       <c r="H19" s="30"/>
       <c r="I19" s="56"/>
       <c r="J19" s="30"/>
       <c r="K19" s="56"/>
       <c r="L19" s="50"/>
       <c r="M19" s="42"/>
       <c r="N19" s="42"/>
       <c r="O19" s="227"/>
     </row>
-    <row r="20" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="285"/>
       <c r="B20" s="506"/>
       <c r="C20" s="486"/>
       <c r="D20" s="16"/>
       <c r="E20" s="505"/>
       <c r="F20" s="522"/>
       <c r="H20" s="505"/>
       <c r="I20" s="461"/>
-      <c r="J20" s="861"/>
+      <c r="J20" s="858"/>
       <c r="K20" s="461"/>
       <c r="L20" s="500"/>
-      <c r="M20" s="722"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="M20" s="719"/>
+      <c r="N20" s="720"/>
+    </row>
+    <row r="21" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="285"/>
       <c r="B21" s="565" t="s">
         <v>200</v>
       </c>
       <c r="C21" s="501"/>
       <c r="D21" s="445"/>
       <c r="E21" s="138"/>
       <c r="F21" s="461"/>
       <c r="G21" s="460"/>
       <c r="H21" s="138"/>
       <c r="I21" s="531"/>
       <c r="J21" s="138"/>
       <c r="K21" s="531"/>
       <c r="L21" s="115"/>
-      <c r="M21" s="895"/>
+      <c r="M21" s="892"/>
       <c r="N21" s="135"/>
       <c r="O21" s="227"/>
     </row>
-    <row r="22" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="169"/>
       <c r="B22" s="66"/>
       <c r="C22" s="59"/>
       <c r="D22" s="66"/>
       <c r="E22" s="27"/>
       <c r="F22" s="64"/>
       <c r="G22" s="28"/>
       <c r="H22" s="27"/>
       <c r="I22" s="64"/>
       <c r="J22" s="27"/>
       <c r="K22" s="64"/>
       <c r="L22" s="66"/>
       <c r="M22" s="46"/>
       <c r="N22" s="152"/>
     </row>
-    <row r="23" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="170" t="s">
         <v>135</v>
       </c>
       <c r="B23" s="50"/>
       <c r="C23" s="58"/>
       <c r="D23" s="50"/>
       <c r="E23" s="498"/>
       <c r="F23" s="56"/>
       <c r="G23" s="30"/>
       <c r="H23" s="498"/>
       <c r="I23" s="50"/>
-      <c r="J23" s="890"/>
+      <c r="J23" s="887"/>
       <c r="K23" s="50"/>
-      <c r="L23" s="766"/>
-      <c r="M23" s="820"/>
+      <c r="L23" s="763"/>
+      <c r="M23" s="817"/>
       <c r="N23" s="291"/>
     </row>
-    <row r="24" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="170"/>
       <c r="C24" s="58"/>
-      <c r="D24" s="1052" t="s">
-        <v>236</v>
+      <c r="D24" s="1035" t="s">
+        <v>234</v>
       </c>
       <c r="E24" s="107">
         <v>1.3</v>
       </c>
-      <c r="F24" s="974" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="898">
+      <c r="F24" s="971" t="s">
+        <v>388</v>
+      </c>
+      <c r="G24" s="615" t="s">
+        <v>292</v>
+      </c>
+      <c r="H24" s="895">
         <v>2.4</v>
       </c>
       <c r="I24" s="571" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="J24" s="102"/>
-      <c r="K24" s="892" t="s">
-        <v>326</v>
+      <c r="K24" s="889" t="s">
+        <v>324</v>
       </c>
       <c r="L24" s="141">
         <v>1.3</v>
       </c>
-      <c r="M24" s="896"/>
+      <c r="M24" s="893"/>
       <c r="N24" s="370"/>
       <c r="O24" s="227"/>
     </row>
-    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="170"/>
       <c r="B25" s="468"/>
       <c r="C25" s="58"/>
       <c r="D25" s="317"/>
       <c r="E25" s="58"/>
       <c r="F25" s="531"/>
       <c r="G25" s="437"/>
       <c r="H25" s="102"/>
       <c r="I25" s="69"/>
       <c r="J25" s="102"/>
-      <c r="K25" s="611"/>
+      <c r="K25" s="610"/>
       <c r="L25" s="50"/>
-      <c r="M25" s="896"/>
+      <c r="M25" s="893"/>
       <c r="N25" s="585"/>
       <c r="R25" s="294"/>
     </row>
-    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="170"/>
       <c r="B26" s="468"/>
       <c r="C26" s="58"/>
-      <c r="D26" s="624" t="s">
-        <v>230</v>
+      <c r="D26" s="623" t="s">
+        <v>228</v>
       </c>
       <c r="E26" s="107">
         <v>2.4</v>
       </c>
       <c r="F26" s="531"/>
-      <c r="G26" s="897" t="s">
-[...3 lines deleted...]
-        <v>381</v>
+      <c r="G26" s="894" t="s">
+        <v>300</v>
+      </c>
+      <c r="H26" s="895" t="s">
+        <v>378</v>
       </c>
       <c r="I26" s="69"/>
       <c r="J26" s="102"/>
       <c r="K26" s="69"/>
       <c r="L26" s="50"/>
-      <c r="M26" s="798" t="s">
-[...3 lines deleted...]
-        <v>368</v>
+      <c r="M26" s="795" t="s">
+        <v>364</v>
+      </c>
+      <c r="N26" s="896" t="s">
+        <v>365</v>
       </c>
       <c r="R26" s="244"/>
     </row>
-    <row r="27" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170"/>
       <c r="B27" s="468"/>
       <c r="C27" s="58"/>
-      <c r="D27" s="661"/>
+      <c r="D27" s="658"/>
       <c r="E27" s="58"/>
       <c r="F27" s="531"/>
       <c r="G27" s="69"/>
       <c r="H27" s="102"/>
       <c r="I27" s="69"/>
       <c r="J27" s="102"/>
       <c r="K27" s="69"/>
       <c r="L27" s="50"/>
-      <c r="M27" s="798" t="s">
-[...3 lines deleted...]
-        <v>370</v>
+      <c r="M27" s="795" t="s">
+        <v>366</v>
+      </c>
+      <c r="N27" s="777" t="s">
+        <v>367</v>
       </c>
       <c r="R27" s="294"/>
     </row>
-    <row r="28" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:18" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="171"/>
       <c r="B28" s="155"/>
       <c r="C28" s="188"/>
       <c r="D28" s="155"/>
       <c r="E28" s="158"/>
       <c r="F28" s="449"/>
-      <c r="G28" s="670"/>
+      <c r="G28" s="667"/>
       <c r="H28" s="158"/>
-      <c r="I28" s="670"/>
+      <c r="I28" s="667"/>
       <c r="J28" s="158"/>
-      <c r="K28" s="670"/>
+      <c r="K28" s="667"/>
       <c r="L28" s="158"/>
       <c r="M28" s="162"/>
-      <c r="N28" s="612"/>
+      <c r="N28" s="611"/>
       <c r="R28" s="244"/>
     </row>
-    <row r="29" spans="1:18" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:18" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A29" s="134"/>
       <c r="B29" s="135"/>
       <c r="C29" s="135"/>
       <c r="D29" s="135"/>
       <c r="E29" s="135"/>
       <c r="F29" s="29"/>
       <c r="G29" s="229"/>
       <c r="H29" s="135"/>
       <c r="I29" s="136"/>
       <c r="J29" s="135"/>
       <c r="K29" s="135"/>
       <c r="L29" s="135"/>
       <c r="M29" s="138"/>
       <c r="R29" s="294"/>
     </row>
-    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A30" s="134"/>
       <c r="B30" s="138"/>
       <c r="C30" s="138"/>
-      <c r="D30" s="1051" t="s">
-        <v>236</v>
+      <c r="D30" s="1034" t="s">
+        <v>234</v>
       </c>
       <c r="E30" s="138" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F30" s="29"/>
       <c r="G30" s="138"/>
       <c r="H30" s="138"/>
       <c r="I30" s="136"/>
       <c r="J30" s="138"/>
       <c r="K30" s="138"/>
       <c r="L30" s="138"/>
       <c r="M30" s="138"/>
       <c r="Q30" s="135"/>
       <c r="R30" s="294"/>
     </row>
-    <row r="33" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="33" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D33" s="135"/>
     </row>
-    <row r="39" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="39" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D39" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:N1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82AC9AE5-E4DE-4D34-AC4A-BE80CE77A0FA}">
   <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H2" activeCellId="1" sqref="F1:L1048576 F1:L1048576"/>
+      <selection activeCell="D37" sqref="D37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.6328125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.90625" customWidth="1"/>
+    <col min="1" max="1" width="3.6640625" customWidth="1"/>
+    <col min="2" max="2" width="25.44140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.6640625" customWidth="1"/>
+    <col min="4" max="4" width="21.88671875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" customWidth="1"/>
     <col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.6328125" customWidth="1"/>
-    <col min="9" max="12" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.6640625" customWidth="1"/>
+    <col min="9" max="12" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="26" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="1" spans="1:12" ht="25.8" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="54" t="s">
         <v>72</v>
       </c>
       <c r="E1" s="3"/>
-      <c r="F1" s="1045"/>
-[...7 lines deleted...]
-    <row r="2" spans="1:12" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="1056"/>
+      <c r="G1" s="1057"/>
+      <c r="H1" s="1057"/>
+      <c r="I1" s="1057"/>
+      <c r="J1" s="1057"/>
+      <c r="K1" s="1057"/>
+      <c r="L1" s="1058"/>
+    </row>
+    <row r="2" spans="1:12" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="907" t="s">
+      <c r="B2" s="904" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="911"/>
-      <c r="D2" s="918"/>
+      <c r="C2" s="908"/>
+      <c r="D2" s="915"/>
       <c r="E2" s="29"/>
       <c r="F2" s="195"/>
       <c r="G2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="29"/>
       <c r="I2" s="6"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="297"/>
     </row>
-    <row r="3" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="8"/>
-      <c r="B3" s="908" t="s">
+      <c r="B3" s="905" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="912"/>
-      <c r="D3" s="919" t="s">
+      <c r="C3" s="909"/>
+      <c r="D3" s="916" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="128"/>
-      <c r="F3" s="987" t="s">
+      <c r="F3" s="984" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="241" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="128"/>
       <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="K3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="282" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A4" s="13" t="s">
         <v>136</v>
       </c>
-      <c r="B4" s="1000" t="s">
+      <c r="B4" s="997" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="56"/>
-      <c r="D4" s="1003" t="s">
+      <c r="D4" s="1000" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="920"/>
+      <c r="E4" s="917"/>
       <c r="F4" s="314"/>
-      <c r="G4" s="1003" t="s">
+      <c r="G4" s="1000" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="129"/>
-      <c r="I4" s="1003" t="s">
+      <c r="I4" s="1000" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="1003" t="s">
+      <c r="J4" s="1000" t="s">
         <v>26</v>
       </c>
-      <c r="K4" s="1003" t="s">
+      <c r="K4" s="1000" t="s">
         <v>26</v>
       </c>
-      <c r="L4" s="1006" t="s">
+      <c r="L4" s="1003" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A5" s="35"/>
-      <c r="B5" s="1001" t="s">
+      <c r="B5" s="998" t="s">
         <v>27</v>
       </c>
-      <c r="C5" s="913"/>
-      <c r="D5" s="1004" t="s">
+      <c r="C5" s="910"/>
+      <c r="D5" s="1001" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="920"/>
+      <c r="E5" s="917"/>
       <c r="F5" s="314"/>
-      <c r="G5" s="1005" t="s">
+      <c r="G5" s="1002" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="129"/>
-      <c r="I5" s="1005" t="s">
+      <c r="I5" s="1002" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="1005" t="s">
+      <c r="J5" s="1002" t="s">
         <v>27</v>
       </c>
-      <c r="K5" s="1005" t="s">
+      <c r="K5" s="1002" t="s">
         <v>27</v>
       </c>
-      <c r="L5" s="1007" t="s">
+      <c r="L5" s="1004" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="226"/>
-      <c r="B6" s="1002" t="s">
+      <c r="B6" s="999" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="914"/>
-      <c r="D6" s="1002" t="s">
+      <c r="C6" s="911"/>
+      <c r="D6" s="999" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="437"/>
-      <c r="G6" s="1002" t="s">
+      <c r="G6" s="999" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="109"/>
-      <c r="I6" s="1002" t="s">
+      <c r="I6" s="999" t="s">
         <v>28</v>
       </c>
-      <c r="J6" s="1002" t="s">
+      <c r="J6" s="999" t="s">
         <v>28</v>
       </c>
-      <c r="K6" s="1002" t="s">
+      <c r="K6" s="999" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="1008"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="L6" s="1005"/>
+    </row>
+    <row r="7" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="67"/>
-      <c r="B7" s="915"/>
-[...11 lines deleted...]
-    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="912"/>
+      <c r="C7" s="912"/>
+      <c r="D7" s="912"/>
+      <c r="E7" s="716"/>
+      <c r="F7" s="920"/>
+      <c r="G7" s="912"/>
+      <c r="H7" s="897"/>
+      <c r="I7" s="912"/>
+      <c r="J7" s="912"/>
+      <c r="K7" s="912"/>
+      <c r="L7" s="992"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="1000" t="s">
+      <c r="B8" s="997" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="56"/>
-      <c r="D8" s="1009" t="s">
+      <c r="D8" s="1006" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="921"/>
-[...1 lines deleted...]
-      <c r="G8" s="1009" t="s">
+      <c r="E8" s="918"/>
+      <c r="F8" s="786"/>
+      <c r="G8" s="1006" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="130"/>
-      <c r="I8" s="1009" t="s">
+      <c r="I8" s="1006" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="1009" t="s">
+      <c r="J8" s="1006" t="s">
         <v>26</v>
       </c>
-      <c r="K8" s="1009" t="s">
+      <c r="K8" s="1006" t="s">
         <v>26</v>
       </c>
-      <c r="L8" s="1006" t="s">
+      <c r="L8" s="1003" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A9" s="14"/>
-      <c r="B9" s="1001" t="s">
+      <c r="B9" s="998" t="s">
         <v>27</v>
       </c>
-      <c r="C9" s="914"/>
-      <c r="D9" s="1004" t="s">
+      <c r="C9" s="911"/>
+      <c r="D9" s="1001" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="437"/>
-      <c r="G9" s="1005" t="s">
+      <c r="G9" s="1002" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="109"/>
-      <c r="I9" s="1005" t="s">
+      <c r="I9" s="1002" t="s">
         <v>27</v>
       </c>
-      <c r="J9" s="1005" t="s">
+      <c r="J9" s="1002" t="s">
         <v>27</v>
       </c>
-      <c r="K9" s="1005" t="s">
+      <c r="K9" s="1002" t="s">
         <v>27</v>
       </c>
-      <c r="L9" s="1007" t="s">
+      <c r="L9" s="1004" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A10" s="296"/>
-      <c r="B10" s="1014" t="s">
+      <c r="B10" s="1011" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="914"/>
-      <c r="D10" s="1019" t="s">
+      <c r="C10" s="911"/>
+      <c r="D10" s="1016" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="437"/>
-      <c r="G10" s="1010" t="s">
+      <c r="G10" s="1007" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="109"/>
-      <c r="I10" s="1010" t="s">
+      <c r="I10" s="1007" t="s">
         <v>28</v>
       </c>
-      <c r="J10" s="1010" t="s">
+      <c r="J10" s="1007" t="s">
         <v>28</v>
       </c>
-      <c r="K10" s="1010" t="s">
+      <c r="K10" s="1007" t="s">
         <v>28</v>
       </c>
-      <c r="L10" s="1011" t="s">
+      <c r="L10" s="1008" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="63"/>
-      <c r="B11" s="988"/>
-      <c r="C11" s="915"/>
+      <c r="B11" s="985"/>
+      <c r="C11" s="912"/>
       <c r="D11" s="477"/>
-      <c r="E11" s="922"/>
+      <c r="E11" s="919"/>
       <c r="F11" s="478"/>
-      <c r="G11" s="990"/>
-[...6 lines deleted...]
-    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="G11" s="987"/>
+      <c r="H11" s="993"/>
+      <c r="I11" s="987"/>
+      <c r="J11" s="987"/>
+      <c r="K11" s="994"/>
+      <c r="L11" s="995"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A12" s="230"/>
-      <c r="B12" s="1000" t="s">
+      <c r="B12" s="997" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="916"/>
-      <c r="D12" s="1009" t="s">
+      <c r="C12" s="913"/>
+      <c r="D12" s="1006" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="106"/>
       <c r="F12" s="106"/>
-      <c r="G12" s="1009" t="s">
+      <c r="G12" s="1006" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="130"/>
-      <c r="I12" s="1009" t="s">
+      <c r="I12" s="1006" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="1009" t="s">
+      <c r="J12" s="1006" t="s">
         <v>26</v>
       </c>
-      <c r="K12" s="1009" t="s">
+      <c r="K12" s="1006" t="s">
         <v>26</v>
       </c>
-      <c r="L12" s="1012" t="s">
+      <c r="L12" s="1009" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="B13" s="1001" t="s">
+      <c r="B13" s="998" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="56"/>
-      <c r="D13" s="1004" t="s">
+      <c r="D13" s="1001" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="106"/>
       <c r="F13" s="106"/>
-      <c r="G13" s="1016" t="s">
+      <c r="G13" s="1013" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="130"/>
-      <c r="I13" s="1013" t="s">
+      <c r="I13" s="1010" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="1013" t="s">
+      <c r="J13" s="1010" t="s">
         <v>27</v>
       </c>
-      <c r="K13" s="1013" t="s">
+      <c r="K13" s="1010" t="s">
         <v>27</v>
       </c>
-      <c r="L13" s="1007" t="s">
+      <c r="L13" s="1004" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A14" s="14"/>
-      <c r="B14" s="1010" t="s">
+      <c r="B14" s="1007" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="991"/>
-      <c r="D14" s="1010" t="s">
+      <c r="C14" s="988"/>
+      <c r="D14" s="1007" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="133"/>
       <c r="F14" s="314"/>
-      <c r="G14" s="1010" t="s">
+      <c r="G14" s="1007" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="109"/>
-      <c r="I14" s="1010" t="s">
+      <c r="I14" s="1007" t="s">
         <v>28</v>
       </c>
-      <c r="J14" s="1014" t="s">
+      <c r="J14" s="1011" t="s">
         <v>28</v>
       </c>
-      <c r="K14" s="1014" t="s">
+      <c r="K14" s="1011" t="s">
         <v>28</v>
       </c>
-      <c r="L14" s="1011" t="s">
+      <c r="L14" s="1008" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...14 lines deleted...]
-      <c r="A16" s="993" t="s">
+    <row r="15" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="989"/>
+      <c r="B15" s="991"/>
+      <c r="C15" s="985"/>
+      <c r="D15" s="614"/>
+      <c r="E15" s="986"/>
+      <c r="F15" s="750"/>
+      <c r="G15" s="987"/>
+      <c r="H15" s="986"/>
+      <c r="I15" s="987"/>
+      <c r="J15" s="987"/>
+      <c r="K15" s="985"/>
+      <c r="L15" s="996"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A16" s="990" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="1009" t="s">
+      <c r="B16" s="1006" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="56"/>
-      <c r="D16" s="1009" t="s">
+      <c r="D16" s="1006" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="133"/>
       <c r="F16" s="133"/>
-      <c r="G16" s="1017" t="s">
+      <c r="G16" s="1014" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="109"/>
-      <c r="I16" s="1009" t="s">
+      <c r="I16" s="1006" t="s">
         <v>30</v>
       </c>
-      <c r="J16" s="1009" t="s">
+      <c r="J16" s="1006" t="s">
         <v>30</v>
       </c>
-      <c r="K16" s="1009" t="s">
+      <c r="K16" s="1006" t="s">
         <v>30</v>
       </c>
-      <c r="L16" s="1006" t="s">
+      <c r="L16" s="1003" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A17" s="124"/>
-      <c r="B17" s="1004" t="s">
+      <c r="B17" s="1001" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="917"/>
-      <c r="D17" s="1004" t="s">
+      <c r="C17" s="914"/>
+      <c r="D17" s="1001" t="s">
         <v>27</v>
       </c>
       <c r="E17" s="133"/>
       <c r="F17" s="133"/>
-      <c r="G17" s="1018" t="s">
+      <c r="G17" s="1015" t="s">
         <v>27</v>
       </c>
       <c r="H17" s="109"/>
-      <c r="I17" s="1005" t="s">
+      <c r="I17" s="1002" t="s">
         <v>27</v>
       </c>
-      <c r="J17" s="1005" t="s">
+      <c r="J17" s="1002" t="s">
         <v>27</v>
       </c>
-      <c r="K17" s="1005" t="s">
+      <c r="K17" s="1002" t="s">
         <v>27</v>
       </c>
-      <c r="L17" s="1008" t="s">
+      <c r="L17" s="1005" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B18" s="1010" t="s">
+    <row r="18" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="989"/>
+      <c r="B18" s="1007" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="915"/>
-      <c r="D18" s="1002" t="s">
+      <c r="C18" s="912"/>
+      <c r="D18" s="999" t="s">
         <v>28</v>
       </c>
-      <c r="E18" s="753"/>
-[...1 lines deleted...]
-      <c r="G18" s="1002" t="s">
+      <c r="E18" s="750"/>
+      <c r="F18" s="750"/>
+      <c r="G18" s="999" t="s">
         <v>28</v>
       </c>
-      <c r="H18" s="900"/>
-      <c r="I18" s="1002" t="s">
+      <c r="H18" s="897"/>
+      <c r="I18" s="999" t="s">
         <v>28</v>
       </c>
-      <c r="J18" s="1002" t="s">
+      <c r="J18" s="999" t="s">
         <v>28</v>
       </c>
-      <c r="K18" s="1002" t="s">
+      <c r="K18" s="999" t="s">
         <v>28</v>
       </c>
-      <c r="L18" s="1015" t="s">
+      <c r="L18" s="1012" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>138</v>
       </c>
       <c r="B19" s="456"/>
       <c r="C19" s="141"/>
       <c r="D19" s="196"/>
       <c r="E19" s="430"/>
       <c r="F19" s="110"/>
       <c r="G19" s="53"/>
       <c r="H19" s="102"/>
       <c r="I19" s="56"/>
       <c r="J19" s="56"/>
       <c r="K19" s="60"/>
       <c r="L19" s="151"/>
     </row>
-    <row r="20" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="206" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="909"/>
+      <c r="B20" s="906"/>
       <c r="C20" s="131"/>
       <c r="D20" s="131"/>
       <c r="E20" s="309"/>
       <c r="F20" s="46"/>
       <c r="G20" s="28"/>
       <c r="H20" s="27"/>
       <c r="I20" s="39"/>
       <c r="J20" s="39"/>
       <c r="K20" s="45"/>
       <c r="L20" s="152"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A21" s="65" t="s">
         <v>139</v>
       </c>
       <c r="B21" s="430"/>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="430"/>
       <c r="F21" s="60"/>
       <c r="G21" s="25"/>
       <c r="H21" s="30"/>
       <c r="I21" s="16"/>
       <c r="J21" s="16"/>
       <c r="K21" s="24"/>
       <c r="L21" s="151"/>
     </row>
-    <row r="22" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="63"/>
       <c r="B22" s="309"/>
       <c r="C22" s="66"/>
-      <c r="D22" s="901"/>
+      <c r="D22" s="898"/>
       <c r="E22" s="309"/>
       <c r="F22" s="46"/>
       <c r="G22" s="28"/>
       <c r="H22" s="27"/>
       <c r="I22" s="39"/>
       <c r="J22" s="39"/>
       <c r="K22" s="45"/>
       <c r="L22" s="152"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>140</v>
       </c>
       <c r="B23" s="196"/>
       <c r="C23" s="50"/>
       <c r="D23" s="318"/>
       <c r="E23" s="430"/>
       <c r="F23" s="60"/>
       <c r="G23" s="50"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="371"/>
-      <c r="L23" s="906"/>
-[...3 lines deleted...]
-      <c r="B24" s="624" t="s">
+      <c r="L23" s="903"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A24" s="668"/>
+      <c r="B24" s="623" t="s">
         <v>211</v>
       </c>
       <c r="C24" s="457">
         <v>1.3</v>
       </c>
-      <c r="D24" s="669" t="s">
-        <v>224</v>
+      <c r="D24" s="666" t="s">
+        <v>222</v>
       </c>
       <c r="E24" s="497">
         <v>2.4</v>
       </c>
-      <c r="F24" s="975" t="s">
-[...3 lines deleted...]
-        <v>327</v>
+      <c r="F24" s="972" t="s">
+        <v>389</v>
+      </c>
+      <c r="G24" s="1037" t="s">
+        <v>325</v>
       </c>
       <c r="H24" s="135">
         <v>1.3</v>
       </c>
       <c r="I24" s="423"/>
       <c r="J24" s="423"/>
-      <c r="K24" s="779" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="671"/>
+      <c r="K24" s="776" t="s">
+        <v>364</v>
+      </c>
+      <c r="L24" s="774" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A25" s="668"/>
       <c r="B25" s="317"/>
       <c r="C25" s="51"/>
       <c r="D25" s="457"/>
-      <c r="E25" s="903"/>
+      <c r="E25" s="900"/>
       <c r="F25" s="17"/>
       <c r="G25" s="51"/>
       <c r="H25" s="440"/>
       <c r="I25" s="51"/>
       <c r="J25" s="51"/>
-      <c r="K25" s="798" t="s">
-        <v>369</v>
+      <c r="K25" s="795" t="s">
+        <v>366</v>
       </c>
       <c r="L25" s="567" t="s">
-        <v>370</v>
-[...3 lines deleted...]
-      <c r="A26" s="613"/>
+        <v>367</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A26" s="612"/>
       <c r="B26" s="317"/>
       <c r="C26" s="51"/>
-      <c r="D26" s="660" t="s">
-        <v>237</v>
+      <c r="D26" s="657" t="s">
+        <v>235</v>
       </c>
       <c r="E26" s="434" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="F26" s="17"/>
       <c r="G26" s="51"/>
       <c r="H26" s="37"/>
       <c r="I26" s="423"/>
       <c r="J26" s="51"/>
-      <c r="K26" s="905"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="K26" s="902"/>
+      <c r="L26" s="901"/>
+    </row>
+    <row r="27" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="232"/>
-      <c r="B27" s="670"/>
+      <c r="B27" s="667"/>
       <c r="C27" s="234"/>
       <c r="D27" s="408"/>
       <c r="E27" s="233"/>
       <c r="F27" s="159"/>
-      <c r="G27" s="670"/>
+      <c r="G27" s="667"/>
       <c r="H27" s="233"/>
       <c r="I27" s="160"/>
       <c r="J27" s="160"/>
       <c r="K27" s="160"/>
       <c r="L27" s="370"/>
     </row>
-    <row r="28" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="L28" s="295"/>
     </row>
-    <row r="37" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="37" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D37" s="244"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:L1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>23</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Namngivna områden</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="35" baseType="lpstr">
+    <vt:vector size="36" baseType="lpstr">
       <vt:lpstr>v.17</vt:lpstr>
       <vt:lpstr>V.18</vt:lpstr>
       <vt:lpstr>V.19</vt:lpstr>
       <vt:lpstr>V.20</vt:lpstr>
       <vt:lpstr>V.21</vt:lpstr>
       <vt:lpstr>V.22</vt:lpstr>
       <vt:lpstr>V.23</vt:lpstr>
       <vt:lpstr>V.24</vt:lpstr>
       <vt:lpstr>v.25</vt:lpstr>
       <vt:lpstr>V.26</vt:lpstr>
       <vt:lpstr>v.27-29</vt:lpstr>
       <vt:lpstr>V.30</vt:lpstr>
       <vt:lpstr>V.31</vt:lpstr>
       <vt:lpstr>V.32</vt:lpstr>
       <vt:lpstr>V.33</vt:lpstr>
       <vt:lpstr>V.34</vt:lpstr>
       <vt:lpstr>V.35</vt:lpstr>
       <vt:lpstr>V.36</vt:lpstr>
       <vt:lpstr>V.37</vt:lpstr>
       <vt:lpstr>V.38</vt:lpstr>
       <vt:lpstr>V.39</vt:lpstr>
       <vt:lpstr>V.40</vt:lpstr>
       <vt:lpstr>V.41</vt:lpstr>
       <vt:lpstr>v.17!Utskriftsområde</vt:lpstr>
       <vt:lpstr>V.18!Utskriftsområde</vt:lpstr>
       <vt:lpstr>V.19!Utskriftsområde</vt:lpstr>
       <vt:lpstr>V.20!Utskriftsområde</vt:lpstr>
       <vt:lpstr>V.21!Utskriftsområde</vt:lpstr>
       <vt:lpstr>V.22!Utskriftsområde</vt:lpstr>
       <vt:lpstr>V.23!Utskriftsområde</vt:lpstr>
       <vt:lpstr>V.24!Utskriftsområde</vt:lpstr>
       <vt:lpstr>v.25!Utskriftsområde</vt:lpstr>
       <vt:lpstr>V.26!Utskriftsområde</vt:lpstr>
+      <vt:lpstr>V.32!Utskriftsområde</vt:lpstr>
       <vt:lpstr>V.33!Utskriftsområde</vt:lpstr>
       <vt:lpstr>V.38!Utskriftsområde</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Johanna</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>