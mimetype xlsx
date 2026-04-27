--- v0 (2025-10-14)
+++ v1 (2026-04-27)
@@ -1,249 +1,284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\IsabelleAndersson\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Johanna\Documents\Fotboll\Planläggning\Gräsplan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C62443E1-3912-44D4-B75B-B60DAB9E9D6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2681CABB-37E1-48E2-A6F0-C2B8983B6A2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{ACCDDE06-C2EE-4319-B6B2-9B52CB09F68C}"/>
   </bookViews>
   <sheets>
-    <sheet name="Fördelning träningstider 2025" sheetId="3" r:id="rId1"/>
-    <sheet name="Blad1" sheetId="2" r:id="rId2"/>
+    <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Blad1!$A$1:$H$16</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="dmoibq+/AA2jnHe68ckHDbkr3tRlL2Z1ocY/KsBnfE4="/>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="34">
   <si>
     <t>SK Iron Fotboll</t>
   </si>
   <si>
     <t>Björkvallens IP</t>
   </si>
   <si>
     <t>Grislösa</t>
   </si>
   <si>
     <t>A-plan</t>
   </si>
   <si>
     <t>B-plan</t>
   </si>
   <si>
     <t>7-m</t>
   </si>
   <si>
     <t>5-m</t>
   </si>
   <si>
     <t>måndag</t>
   </si>
   <si>
+    <t>18.00-19.00 Herrjun.</t>
+  </si>
+  <si>
+    <t>18.00-19.00 F15</t>
+  </si>
+  <si>
+    <t>18.00-19.00 F16</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P16-1</t>
+  </si>
+  <si>
+    <t>18.00-19.00 F17</t>
+  </si>
+  <si>
+    <t>18.00-19.00 F18</t>
+  </si>
+  <si>
+    <t>19.00-20.30 Dam</t>
+  </si>
+  <si>
+    <t>19.00-20.00 F14/F13/F12</t>
+  </si>
+  <si>
     <t>tisdag</t>
   </si>
   <si>
+    <t>18.00-19.00 P13</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P14</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P15</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P16-2</t>
+  </si>
+  <si>
+    <t>18.00-19.00 P18</t>
+  </si>
+  <si>
+    <t>19.00-20.30 Herr</t>
+  </si>
+  <si>
+    <t>19.00-20.00 P11/12</t>
+  </si>
+  <si>
     <t>onsdag</t>
   </si>
   <si>
     <t>torsdag</t>
   </si>
   <si>
     <t>fredag</t>
   </si>
   <si>
     <t>lördag</t>
   </si>
   <si>
     <t>söndag</t>
   </si>
   <si>
-    <t>1500-1600 F18</t>
-[...56 lines deleted...]
-    <t>18.00-19.00 F17</t>
+    <t>10.00-11.00 F19</t>
+  </si>
+  <si>
+    <t>10.00-11.00 P19</t>
+  </si>
+  <si>
+    <t>10.00-11.00 F20</t>
+  </si>
+  <si>
+    <t>10.00-11.00 P20</t>
+  </si>
+  <si>
+    <t>17:30-18:30 P17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-    </font>
-[...8 lines deleted...]
-      <name val="Arial"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF1DD"/>
         <bgColor rgb="FFEAF1DD"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
@@ -315,465 +350,387 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="medium">
-[...5 lines deleted...]
-      <left style="medium">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
-      <bottom/>
-[...3 lines deleted...]
-      <left style="medium">
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
-        <color rgb="FF000000"/>
-[...2 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...118 lines deleted...]
-      <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...34 lines deleted...]
-      </bottom>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
-    <a:clrScheme name="Sheets">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Sheets">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -791,65 +748,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -870,1462 +827,408 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52AB6D11-651D-434C-8643-5E72B742665D}">
-  <dimension ref="A1:H21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6B3B845-D922-463C-8E2F-0EDC2A56F63B}">
+  <dimension ref="A1:H17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+    <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.42578125" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="16.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="15.88671875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.88671875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" customWidth="1"/>
+    <col min="8" max="8" width="16.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="30" x14ac:dyDescent="0.4">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:8" ht="30" x14ac:dyDescent="0.5">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...7 lines deleted...]
-    <row r="2" spans="1:8" ht="21" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="28"/>
+    </row>
+    <row r="2" spans="1:8" ht="21" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="48"/>
-      <c r="D2" s="47" t="s">
+      <c r="C2" s="30"/>
+      <c r="D2" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="49"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="32"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
-      <c r="H4" s="7"/>
-[...2 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="9"/>
+      <c r="B6" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="10"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="13"/>
+      <c r="B8" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="9" t="s">
+      <c r="C8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="14"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="9"/>
+      <c r="B10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="10"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="9" t="s">
+      <c r="E11" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="13"/>
+      <c r="B12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+    </row>
+    <row r="13" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+    </row>
+    <row r="14" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="19"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="20"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="10" t="s">
-[...44 lines deleted...]
-      <c r="F8" s="9" t="s">
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="H8" s="10" t="s">
-[...113 lines deleted...]
-      <c r="B16" s="26"/>
+    </row>
+    <row r="16" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="22"/>
+      <c r="B16" s="10"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
-      <c r="E16" s="16"/>
-[...66 lines deleted...]
-      <c r="H21" s="43"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="24"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:H2"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...1019 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Namngivna områden</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Fördelning träningstider 2025</vt:lpstr>
       <vt:lpstr>Blad1</vt:lpstr>
+      <vt:lpstr>Blad1!Utskriftsområde</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SK Iron</dc:creator>
+  <dc:creator>SK IRON</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>