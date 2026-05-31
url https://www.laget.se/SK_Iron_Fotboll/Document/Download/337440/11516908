--- v0 (2025-10-14)
+++ v1 (2026-05-31)
@@ -144,135 +144,133 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Nycklar till kiosken hämtas hos Johanna på kansliet på ordinarie öppettider eller enligt annan överenskommelse med Johanna. Det lag som har första kioskpasset per dag hämtar nyckel. Telefonnummer och kansliets öppettider finns längst ner på kioskschemat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B24218" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="009F6A00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="299E5FAC" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="00000000">
+    <w:p w14:paraId="299E5FAC" w14:textId="766E93F2" w:rsidR="009F6A00" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Nycklar lämnas vidare till nästa lag som har arbetspass samma dag och lämnas tillbaka efter dagens sista pass via brevinkast till kansliets kontor.</w:t>
+        <w:t xml:space="preserve">Nycklar </w:t>
+      </w:r>
+      <w:r w:rsidR="002927F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan lämnas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vidare till nästa lag som har arbetspass samma dag och lämnas tillbaka efter dagens sista pass via brevinkast till kansliets kontor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC911DE" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="009F6A00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BBF36F5" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Om ett lag har kioskpass två dagar i rad kan en nyckel hämtas och lämnas vidare inom laget förutsatt att Johanna som arbetar på kansliet har informerats om detta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61AC2F84" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="009F6A00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25A7C4FB" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="00000000">
+    <w:p w14:paraId="25A7C4FB" w14:textId="375D15C2" w:rsidR="009F6A00" w:rsidRDefault="002927F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Från säsongen 2025 erbjuder vi endast Swish som betalningsalternativ. Minimigräns för </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> är 20 kr.</w:t>
+        <w:t>Säsongen 2026 erbjuder vi endast swish som betalningsalternativ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303C857C" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="009F6A00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CD9B7A5" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -348,51 +346,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ledare får kaffe vid match.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3C4E30" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="009F6A00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77907834" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="00000000">
+    <w:p w14:paraId="77907834" w14:textId="5A76615D" w:rsidR="009F6A00" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">På whiteboardtavlan finns aktuellt matchschema, men vi ber er även kontrollera eventuella ändringar/inställda matcher via </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidR="009F6A00">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.laget.se</w:t>
@@ -499,289 +497,261 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid frågor kring kioskverksamheten kontakta följande ansvariga:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E8B8B1" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="009F6A00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59025908" w14:textId="0E71DE31" w:rsidR="009F6A00" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">            Jenny: </w:t>
+    <w:p w14:paraId="59025908" w14:textId="1E1D8D71" w:rsidR="009F6A00" w:rsidRDefault="0011382E" w:rsidP="0011382E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jenny S: </w:t>
       </w:r>
       <w:r w:rsidR="004E4947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>073–656</w:t>
       </w:r>
       <w:r w:rsidR="004E4947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="004E4947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1E7620" w14:textId="7742EBF6" w:rsidR="009F6A00" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">            Lena: </w:t>
+    <w:p w14:paraId="0DA68AE3" w14:textId="75BE068B" w:rsidR="009F6A00" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="0011382E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jenny H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004E4947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidR="0011382E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>0-628 10 98</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39272BEB" w14:textId="2B72462A" w:rsidR="00354AE2" w:rsidRDefault="00000000" w:rsidP="00354AE2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="0011382E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eronica:</w:t>
+      </w:r>
       <w:r w:rsidR="004E4947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>070–244</w:t>
+        <w:t>070-684</w:t>
       </w:r>
       <w:r w:rsidR="004E4947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>80</w:t>
       </w:r>
       <w:r w:rsidR="004E4947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>77</w:t>
-[...98 lines deleted...]
-        </w:rPr>
         <w:t>76</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BDCD62" w14:textId="0B54394E" w:rsidR="009F6A00" w:rsidRPr="00354AE2" w:rsidRDefault="00000000" w:rsidP="00354AE2">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5E1B27CF" w14:textId="77777777" w:rsidR="0011382E" w:rsidRDefault="0011382E" w:rsidP="00354AE2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BDCD62" w14:textId="639B766D" w:rsidR="009F6A00" w:rsidRPr="00354AE2" w:rsidRDefault="00000000" w:rsidP="00354AE2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Öppning av kiosk:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7CEDE9" w14:textId="6558F1DD" w:rsidR="009F6A00" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Öppning av kiosk:</w:t>
-[...18 lines deleted...]
-        <w:t>Ställ ut kioskskylten intill staketet vid genomgången till 7-mannaplanerna.</w:t>
+        <w:t xml:space="preserve">Ställ ut kioskskylten </w:t>
+      </w:r>
+      <w:r w:rsidR="008479BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>utanför omklädningsrummen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BFDE29" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ställ ut papperskorgar, glassgubbe samt glassflaggor på angiven plats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBA8E8E" w14:textId="77777777" w:rsidR="009F6A00" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1836,71 +1806,77 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1293630195">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1199507260">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="250747876">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2106488368">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="194000048">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="664363091">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F6A00"/>
     <w:rsid w:val="000C3AA2"/>
+    <w:rsid w:val="0011382E"/>
+    <w:rsid w:val="002927F5"/>
     <w:rsid w:val="00354AE2"/>
     <w:rsid w:val="004638E7"/>
     <w:rsid w:val="004E4947"/>
+    <w:rsid w:val="006E05A8"/>
+    <w:rsid w:val="006E0605"/>
+    <w:rsid w:val="008479BC"/>
     <w:rsid w:val="009F6A00"/>
+    <w:rsid w:val="00A03A62"/>
     <w:rsid w:val="00B1306D"/>
+    <w:rsid w:val="00FD16F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="01E0A384"/>
@@ -2645,50 +2621,66 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>594</Words>
-  <Characters>3151</Characters>
+  <Words>577</Words>
+  <Characters>3061</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3738</CharactersWithSpaces>
+  <CharactersWithSpaces>3631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SK Iron</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>