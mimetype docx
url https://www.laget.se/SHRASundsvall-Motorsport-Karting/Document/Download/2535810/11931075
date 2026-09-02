--- v0 (2026-07-24)
+++ v1 (2026-09-02)
@@ -64,67 +64,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>MKR 5</w:t>
       </w:r>
       <w:r w:rsidR="007B5911">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">/8 </w:t>
+        <w:t xml:space="preserve"> 15-16/8 </w:t>
       </w:r>
       <w:r w:rsidR="00F43C82">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1190"/>
         <w:gridCol w:w="8863"/>
@@ -158,280 +142,234 @@
           </w:tcPr>
           <w:p w14:paraId="7C263896" w14:textId="278B5BB8" w:rsidR="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82">
             <w:r>
               <w:t>17/7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9349" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17C9270B" w14:textId="77777777" w:rsidR="00F43C82" w:rsidRPr="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F43C82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Träningshelg </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> inför tävling MKR 5</w:t>
+              <w:t>Träningshelg 25-26 Juli inför tävling MKR 5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6155C02F" w14:textId="6BE2477A" w:rsidR="00F43C82" w:rsidRPr="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F43C82">
-              <w:t xml:space="preserve">Fredag öppet för ankomst tillresta </w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Fredag öppet för ankomst tillresta 18-22.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43C82">
               <w:br/>
-              <w:t xml:space="preserve">Lördag träning </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Startmöte 09:30.</w:t>
+              <w:t>Lördag träning 10-18 Startmöte 09:30.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43C82">
               <w:br/>
-              <w:t xml:space="preserve">Söndag träning </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Startmöte 08:45.</w:t>
+              <w:t>Söndag träning 9-16 Startmöte 08:45.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43C82">
               <w:br/>
               <w:t>Möjlighet till Camping på området.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43C82">
               <w:br/>
               <w:t>Kiosk kommer finnas, troligen även med korv och hamburgare.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43C82">
               <w:br/>
               <w:t>Vi hjälps åt med flaggvakter och utsläpp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43C82">
               <w:br/>
               <w:t>Tider och intervall utifrån antal och klass de olika dagarna.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43C82">
               <w:br/>
               <w:t>Träningsavgift &amp; camping 300:-/dag.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43C82">
               <w:br/>
-              <w:t xml:space="preserve">Meddela gärna om ni avser komma, med ett </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> till karting@shrasundsvall.se</w:t>
+              <w:t>Meddela gärna om ni avser komma, med ett mail till karting@shrasundsvall.se</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F43C82" w14:paraId="193B23E1" w14:textId="77777777" w:rsidTr="00F43C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A239A3" w14:textId="77777777" w:rsidR="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82"/>
+          <w:p w14:paraId="65A239A3" w14:textId="328650CB" w:rsidR="00F43C82" w:rsidRDefault="00CD7718" w:rsidP="00F43C82">
+            <w:r>
+              <w:t>27/7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9349" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8A06FF" w14:textId="77777777" w:rsidR="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82"/>
+          <w:p w14:paraId="1B8A06FF" w14:textId="148658C6" w:rsidR="00F43C82" w:rsidRDefault="00CD7718" w:rsidP="00F43C82">
+            <w:r>
+              <w:t>Anmälan om camping och elplats skickas till goran@shrasundsvall.se</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F43C82" w14:paraId="40DF8C00" w14:textId="77777777" w:rsidTr="00F43C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDC2DE8" w14:textId="77777777" w:rsidR="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82"/>
+          <w:p w14:paraId="0CDC2DE8" w14:textId="784AC12C" w:rsidR="00F43C82" w:rsidRDefault="00C130B1" w:rsidP="00F43C82">
+            <w:r>
+              <w:t>29/7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9349" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75D9D579" w14:textId="77777777" w:rsidR="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82"/>
+          <w:p w14:paraId="75D9D579" w14:textId="17006C37" w:rsidR="00F43C82" w:rsidRDefault="00C130B1" w:rsidP="00F43C82">
+            <w:r>
+              <w:t>Anmälan om funktionärsroll under tävlingen</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7D9E">
+              <w:t>, även träningsdagen fredag 14/8</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> skickas till karting@shrasundsvall.se</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F43C82" w14:paraId="33413538" w14:textId="77777777" w:rsidTr="00F43C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B0ABE61" w14:textId="77777777" w:rsidR="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9349" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46367C09" w14:textId="77777777" w:rsidR="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F43C82" w14:paraId="707BFC61" w14:textId="77777777" w:rsidTr="00F43C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67A377EA" w14:textId="77777777" w:rsidR="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9349" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="053C2C4B" w14:textId="77777777" w:rsidR="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="299D46B7" w14:textId="77777777" w:rsidR="00F43C82" w:rsidRPr="00F43C82" w:rsidRDefault="00F43C82" w:rsidP="00F43C82"/>
     <w:sectPr w:rsidR="00F43C82" w:rsidRPr="00F43C82">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2002" w:right="709" w:bottom="1560" w:left="1134" w:header="284" w:footer="9" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="195B78F8" w14:textId="77777777" w:rsidR="00687495" w:rsidRDefault="00687495">
+    <w:p w14:paraId="0007C0F0" w14:textId="77777777" w:rsidR="00054E5D" w:rsidRDefault="00054E5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CFE221F" w14:textId="77777777" w:rsidR="00687495" w:rsidRDefault="00687495">
+    <w:p w14:paraId="34B7A3FE" w14:textId="77777777" w:rsidR="00054E5D" w:rsidRDefault="00054E5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{638E90E3-54AA-4DDF-8261-A33C747B7E76}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{CBDCC8BF-49AE-4C11-A2D0-8AD37C44B2FE}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{B9561029-DD34-4917-AEB6-CCBC88DB5646}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{727C4B9D-25DD-4CD1-B98E-CBCFBED93B9E}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{3560D364-C04A-41E0-9ED2-1D45F9AACFF0}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{9BBE058E-5294-4034-B3CF-01534B89D20D}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{C7AEC0E6-DCF3-4977-9A6A-F066BF356B95}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FAA03A8" w14:textId="77777777" w:rsidR="00A240AE" w:rsidRDefault="00A240AE">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a2"/>
@@ -951,58 +889,58 @@
   </w:tbl>
   <w:p w14:paraId="794894D3" w14:textId="77777777" w:rsidR="00A240AE" w:rsidRDefault="00A240AE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EAD2F6B" w14:textId="77777777" w:rsidR="00687495" w:rsidRDefault="00687495">
+    <w:p w14:paraId="04B48566" w14:textId="77777777" w:rsidR="00054E5D" w:rsidRDefault="00054E5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60EA9845" w14:textId="77777777" w:rsidR="00687495" w:rsidRDefault="00687495">
+    <w:p w14:paraId="51616C64" w14:textId="77777777" w:rsidR="00054E5D" w:rsidRDefault="00054E5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14629D4D" w14:textId="77777777" w:rsidR="00A240AE" w:rsidRDefault="00A240AE">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
@@ -1316,82 +1254,90 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1967159569">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A240AE"/>
+    <w:rsid w:val="00054E5D"/>
+    <w:rsid w:val="00157203"/>
     <w:rsid w:val="00276256"/>
     <w:rsid w:val="005B3FC5"/>
     <w:rsid w:val="005D2408"/>
     <w:rsid w:val="00687495"/>
     <w:rsid w:val="007B5911"/>
+    <w:rsid w:val="008D5679"/>
+    <w:rsid w:val="009B1334"/>
     <w:rsid w:val="00A157A3"/>
     <w:rsid w:val="00A240AE"/>
+    <w:rsid w:val="00AB39C9"/>
     <w:rsid w:val="00BF2FBD"/>
+    <w:rsid w:val="00C130B1"/>
     <w:rsid w:val="00C2024C"/>
     <w:rsid w:val="00CC5B53"/>
+    <w:rsid w:val="00CD7718"/>
+    <w:rsid w:val="00CE7D9E"/>
+    <w:rsid w:val="00DF146E"/>
     <w:rsid w:val="00E263C2"/>
     <w:rsid w:val="00E31E25"/>
     <w:rsid w:val="00E6174A"/>
     <w:rsid w:val="00F43C82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -1903,50 +1849,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -2470,73 +2417,73 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh3+/fZb1vrxm4JxXhOquGcn9GlQA==">CgMxLjA4AHIhMU05blZsQkhOZzFLUWFsMThaODZtNExsT0l0SmE1MjhS</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>88</Words>
-  <Characters>467</Characters>
+  <Words>117</Words>
+  <Characters>624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>554</CharactersWithSpaces>
+  <CharactersWithSpaces>740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>BORGH Erik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100753CB1CE1F3B4341A426258B7A37D3C0</vt:lpwstr>
   </property>
 </Properties>
 </file>