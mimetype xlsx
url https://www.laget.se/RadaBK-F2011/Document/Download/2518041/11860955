--- v0 (2026-06-01)
+++ v1 (2026-09-02)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Privat\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC5949C3-8C1E-45D8-8090-8D4F642AD55B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{824F44DC-BD7A-4A55-A79B-3EE3BC2AE1C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Matcher 2026" sheetId="1" r:id="rId1"/>
     <sheet name="Blad2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Matcher 2026'!$A$1:$I$960</definedName>
   </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1731" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1730" uniqueCount="377">
   <si>
     <t>Lag</t>
   </si>
   <si>
     <t>Hemmalag</t>
   </si>
   <si>
     <t>Bortalag</t>
   </si>
   <si>
     <t>Datum/Tid</t>
   </si>
   <si>
     <t>Plan</t>
   </si>
   <si>
     <t>Lagledare</t>
   </si>
   <si>
     <t>Mobilnummer</t>
   </si>
   <si>
     <t>Domare</t>
   </si>
   <si>
@@ -1392,51 +1392,51 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -1495,62 +1495,65 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
@@ -1751,51 +1754,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J960"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="J66" sqref="J66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11.7109375" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="27.28515625" customWidth="1"/>
-    <col min="4" max="4" width="21.85546875" customWidth="1"/>
+    <col min="4" max="4" width="22.42578125" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" customWidth="1"/>
     <col min="7" max="7" width="19.42578125" customWidth="1"/>
     <col min="8" max="8" width="32.42578125" customWidth="1"/>
     <col min="9" max="9" width="30.140625" customWidth="1"/>
     <col min="10" max="10" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
@@ -2063,80 +2066,80 @@
         <v>13</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="D11" s="55" t="s">
+      <c r="D11" s="50" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>331</v>
       </c>
       <c r="I11" s="17" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="D12" s="55" t="s">
+      <c r="D12" s="50" t="s">
         <v>72</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>332</v>
       </c>
       <c r="I12" s="17" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="13" spans="1:10" hidden="1">
       <c r="A13" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>26</v>
       </c>
@@ -2829,51 +2832,51 @@
         <v>13</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>150</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>151</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>152</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="D37" s="55" t="s">
+      <c r="D37" s="50" t="s">
         <v>154</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H37" s="11" t="s">
         <v>337</v>
       </c>
       <c r="I37" s="17" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="38" spans="1:10" hidden="1">
       <c r="A38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>26</v>
       </c>
@@ -3472,51 +3475,51 @@
         <v>13</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>82</v>
       </c>
       <c r="H59" s="11" t="s">
         <v>194</v>
       </c>
       <c r="I59" s="15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="D60" s="55" t="s">
+      <c r="D60" s="50" t="s">
         <v>195</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H60" s="11" t="s">
         <v>341</v>
       </c>
       <c r="I60" s="17"/>
     </row>
     <row r="61" spans="1:9" hidden="1">
       <c r="A61" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>196</v>
@@ -4546,54 +4549,54 @@
       <c r="I98" s="22"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B99" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>249</v>
       </c>
       <c r="E99" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H99" s="11" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I99" s="17" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="100" spans="1:9" hidden="1">
       <c r="A100" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B100" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>251</v>
       </c>
       <c r="E100" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="10" t="s">
         <v>86</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>87</v>
       </c>
       <c r="H100" s="17"/>
@@ -4907,67 +4910,67 @@
       <c r="D112" s="8" t="s">
         <v>264</v>
       </c>
       <c r="E112" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="10" t="s">
         <v>121</v>
       </c>
       <c r="G112" s="10" t="s">
         <v>122</v>
       </c>
       <c r="H112" s="17"/>
       <c r="I112" s="22"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B113" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="D113" s="8" t="s">
-        <v>265</v>
+      <c r="D113" s="56">
+        <v>46285.395833333336</v>
       </c>
       <c r="E113" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H113" s="11" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="I113" s="17" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="114" spans="1:10" hidden="1">
       <c r="A114" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>266</v>
       </c>
       <c r="E114" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>75</v>
       </c>
       <c r="H114" s="11" t="s">
@@ -5129,51 +5132,51 @@
       <c r="D120" s="8" t="s">
         <v>277</v>
       </c>
       <c r="E120" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H120" s="17"/>
       <c r="I120" s="22"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B121" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="D121" s="55" t="s">
+      <c r="D121" s="50" t="s">
         <v>278</v>
       </c>
       <c r="E121" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F121" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G121" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H121" s="11" t="s">
         <v>353</v>
       </c>
       <c r="I121" s="17" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="122" spans="1:10" hidden="1">
       <c r="A122" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B122" s="7" t="s">
         <v>10</v>
       </c>
@@ -5287,51 +5290,51 @@
       <c r="D126" s="8" t="s">
         <v>283</v>
       </c>
       <c r="E126" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="10" t="s">
         <v>150</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>151</v>
       </c>
       <c r="H126" s="17"/>
       <c r="I126" s="22"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B127" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>284</v>
       </c>
-      <c r="D127" s="55" t="s">
+      <c r="D127" s="50" t="s">
         <v>285</v>
       </c>
       <c r="E127" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G127" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H127" s="11" t="s">
         <v>342</v>
       </c>
       <c r="I127" s="17" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:10" hidden="1">
       <c r="A128" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B128" s="7" t="s">
         <v>26</v>
       </c>
@@ -7905,76 +7908,76 @@
         <filter val="F11"/>
       </filters>
     </filterColumn>
   </autoFilter>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" cellComments="atEnd" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:I171"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1"/>
   <cols>
     <col min="1" max="26" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="51" t="s">
         <v>288</v>
       </c>
-      <c r="B1" s="51"/>
-[...6 lines deleted...]
-      <c r="I1" s="52"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="53"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="54" t="s">
         <v>289</v>
       </c>
-      <c r="B2" s="51"/>
-[...2 lines deleted...]
-      <c r="E2" s="54" t="s">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="55" t="s">
         <v>290</v>
       </c>
-      <c r="F2" s="51"/>
-[...2 lines deleted...]
-      <c r="I2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="53"/>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1">
       <c r="A3" s="24" t="s">
         <v>291</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="25" t="s">
         <v>6</v>