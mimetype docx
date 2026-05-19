--- v0 (2025-10-15)
+++ v1 (2026-05-19)
@@ -1,50 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="60B84175" w14:textId="688C64A0" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="60B84175" w14:textId="6D6726EC" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -54,110 +58,110 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CEA317E" wp14:editId="5F79634C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5314315</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-320040</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="847725" cy="790575"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Bildobjekt 1" descr="GFF Svart"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="GFF Svart"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="847725" cy="790575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A20727">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>EKONOMISK ERSÄTTNING TILL DOMARE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> År 202</w:t>
       </w:r>
-      <w:r w:rsidR="003A3117">
+      <w:r w:rsidR="00FE4856">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B41D2B" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="002D0F80" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -180,132 +184,95 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A20727">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MATCHARVODE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fastställda mellan SvFF och SV </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> avseende Div. 2–3 herrar och </w:t>
+        <w:t xml:space="preserve"> fastställda mellan SvFF och SV Domarklubben avseende Div. 2–3 herrar och </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CCA175" w14:textId="3CCB5924" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Div. 1 damer samt mellan SV SDF och SV SDF </w:t>
-[...11 lines deleted...]
-        <w:t>Domarklubb</w:t>
+        <w:t>Div. 1 damer samt mellan SV SDF och SV SDF Domarklubb</w:t>
       </w:r>
       <w:r w:rsidR="00151171">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> avseende Div. 4-lägre serier herrar och Div. 2-lägre serier damer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225AA919" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="00A20727" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
@@ -380,945 +347,941 @@
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Domare</w:t>
       </w:r>
       <w:r w:rsidRPr="00A20727">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>ASS. DOMARE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61967F21" w14:textId="5FB13ACB" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="61967F21" w14:textId="05ADA268" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Div. 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0067645E">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2 000</w:t>
+        <w:t>2 0</w:t>
+      </w:r>
+      <w:r w:rsidR="002A28DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF3800" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1 </w:t>
       </w:r>
       <w:r w:rsidR="0067645E">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00780C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>0: -</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6597FDD0" w14:textId="35C731C0" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+        <w:t>: -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6597FDD0" w14:textId="55D5CC22" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Div. 3</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Div. 3, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CF3800" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1 </w:t>
+      </w:r>
+      <w:r w:rsidR="009525DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00780C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: -</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CF3800" w:rsidRPr="00D81B68">
+      <w:r w:rsidR="009525DB">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009525DB">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00780C3B">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>515</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>25</w:t>
+      </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D81B68">
-[...27 lines deleted...]
-    <w:p w14:paraId="12F0F2D3" w14:textId="503C45C5" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    </w:p>
+    <w:p w14:paraId="12F0F2D3" w14:textId="5B364756" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Div. 4, DM HS, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00615958">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1015</w:t>
+      </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E467CB">
+        <w:t>: -</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5580" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5580" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="003E3639" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00615958">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>40</w:t>
       </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
+        <w:t>: -</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5580" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD5580" w:rsidRPr="00D81B68">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD5580" w:rsidRPr="00D81B68">
-[...64 lines deleted...]
-    <w:p w14:paraId="40A04F76" w14:textId="365FEDE5" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    </w:p>
+    <w:p w14:paraId="40A04F76" w14:textId="0BFAB708" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">U 19 div 1                                                                      </w:t>
-[...15 lines deleted...]
-        <w:t>9</w:t>
+        <w:t xml:space="preserve">U 19 div 1                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC211E">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1150</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1E9A" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5580" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E3639" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000D013E">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D81B68">
-[...64 lines deleted...]
-    <w:p w14:paraId="61152E4B" w14:textId="7337D656" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    </w:p>
+    <w:p w14:paraId="61152E4B" w14:textId="6E5DF7D5" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">U 17 div 1                                                                      </w:t>
       </w:r>
       <w:r w:rsidR="00F12C3C" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00DA10F6">
-[...13 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="00BC63FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003819F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:r w:rsidR="00DD5580" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00232383" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00DA10F6">
-[...13 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="000D013E">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049DD794" w14:textId="10ED344C" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="049DD794" w14:textId="69636F14" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">U 16 Nationell                                                              </w:t>
-[...15 lines deleted...]
-        <w:t>7</w:t>
+        <w:t xml:space="preserve">U 16 </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0068">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>div 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0068">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0068">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>75</w:t>
       </w:r>
       <w:r w:rsidR="00F12C3C" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
       <w:r w:rsidR="00DD5580" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A96CB8" w:rsidRPr="00D81B68">
-[...13 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="005D1A2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>53</w:t>
       </w:r>
       <w:r w:rsidR="003E3639" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3664048F" w14:textId="017F49EE" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="3664048F" w14:textId="0DCC96E7" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Div. 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD4A76" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
+      <w:r w:rsidR="00615958">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r w:rsidR="00D429F6" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD5580" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96CB8" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00906817">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...15 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00615958">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360FB9D7" w14:textId="43450D4B" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="360FB9D7" w14:textId="1EC873F2" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="00615958" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D81B68">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Div. 6                                                                             </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reservlagsserien </w:t>
+      </w:r>
+      <w:r w:rsidR="0062394F" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       </w:t>
       </w:r>
       <w:r w:rsidR="00231D1E" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r w:rsidR="0062394F" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: -                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00231D1E" w:rsidRPr="00D81B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00906817">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00DD5580" w:rsidRPr="00D81B68">
+      <w:r w:rsidR="003E3639" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D81B68">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00D81B68">
+      <w:r w:rsidR="0062394F" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
+      </w:r>
+      <w:r w:rsidR="000B69D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Herrjunior                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA751B">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA751B">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: -                            560: -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1459496C" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40625F52" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
@@ -1328,51 +1291,51 @@
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DAMER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EF9147" w14:textId="271443CA" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="18EF9147" w14:textId="26EEB4B5" w:rsidR="0062394F" w:rsidRPr="00D81B68" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Div. 1</w:t>
       </w:r>
@@ -1384,372 +1347,380 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF3800" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1 </w:t>
       </w:r>
       <w:r w:rsidR="009525DB">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>515</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009525DB">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>910</w:t>
       </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="00D81B68">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A50505" w14:textId="0A40D9BB" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="39A50505" w14:textId="0375E198" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Div. 2</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00231D1E">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
+      <w:r w:rsidR="005C5B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B393C">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00E65B75">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="003E1BF3">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="005C5B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0C31" w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E1BF3">
-[...40 lines deleted...]
-    <w:p w14:paraId="0ABE5B73" w14:textId="5FC521C5" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    </w:p>
+    <w:p w14:paraId="0ABE5B73" w14:textId="63C91351" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Div. 3</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006B393C">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
+      <w:r w:rsidR="006C011C">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5580" w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B393C">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00E65B75">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00DD5580" w:rsidRPr="003E1BF3">
+      <w:r w:rsidR="00162F45">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: - </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43965AFA" w14:textId="7F366AAA" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="43965AFA" w14:textId="2C02FD3D" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Div. 4, DM DS</w:t>
       </w:r>
       <w:r w:rsidR="00D429F6" w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                              </w:t>
       </w:r>
       <w:r w:rsidR="00EF5922">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="007E0619">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
+      <w:r w:rsidR="00615958">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>0: -</w:t>
+        <w:t>: -</w:t>
       </w:r>
       <w:r w:rsidR="00D429F6" w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005476ED" w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -1764,422 +1735,532 @@
       <w:r w:rsidR="001F7B56">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00162F45">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009F0C31" w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2CF7B7" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
-[...24 lines deleted...]
-    <w:p w14:paraId="2A2831F3" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="39EA816D" w14:textId="375C30A9" w:rsidR="00AA751B" w:rsidRPr="003E1BF3" w:rsidRDefault="00AA751B" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Damjunior                                                                    74</w:t>
+      </w:r>
+      <w:r w:rsidR="00615958">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A639CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: -                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF79FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 545: -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2CF7B7" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3180"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
-          <w:b/>
-[...8 lines deleted...]
-    <w:p w14:paraId="63110487" w14:textId="396D9899" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2831F3" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="thick"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1EE7934D" w14:textId="12FA93C3" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="00CE1FBD" w:rsidP="0062394F">
+        <w:t>Arvoden enligt avtal mellan GOTLANDS FOTBOLLFÖRBUND och GOTLANDS DOMARUTSKOTT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63110487" w14:textId="4CE95D37" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
-          <w:sz w:val="20"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="74875F1E" w14:textId="43136DF2" w:rsidR="0062394F" w:rsidRPr="00D15D3C" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242B1E11" w14:textId="39AFE7C5" w:rsidR="004838DE" w:rsidRPr="000B69D1" w:rsidRDefault="004838DE" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E1BF3">
-[...48 lines deleted...]
-      <w:r w:rsidR="00A10AD2">
+      <w:r w:rsidRPr="000B69D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flickor  </w:t>
+      </w:r>
+      <w:r w:rsidR="000B69D1" w:rsidRPr="000B69D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&amp; Pojkar 15</w:t>
+      </w:r>
+      <w:r w:rsidR="000B69D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    55</w:t>
+      </w:r>
+      <w:r w:rsidR="00615958">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E1BF3">
-[...8 lines deleted...]
-    <w:p w14:paraId="08590434" w14:textId="19F4E834" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+      <w:r w:rsidR="000B69D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE7934D" w14:textId="46B238E6" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="00CE1FBD" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E1BF3">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003E1BF3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flickor &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0062394F" w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pojkar 14</w:t>
+      </w:r>
+      <w:r w:rsidR="0062394F" w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">                                                     </w:t>
       </w:r>
       <w:r w:rsidR="001F7B56">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A10AD2">
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidR="00615958">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E1BF3">
+      <w:r w:rsidR="0062394F" w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A02ED92" w14:textId="468D81E7" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="74875F1E" w14:textId="2655AB50" w:rsidR="0062394F" w:rsidRPr="00D15D3C" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ungdom 5 mot 5</w:t>
+        <w:t>Flickor</w:t>
+      </w:r>
+      <w:r w:rsidR="006638D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; pojkar 13</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>1</w:t>
-[...15 lines deleted...]
-        <w:t>0</w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00615958">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>80</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: -</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D60DA19" w14:textId="25F8CAAA" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="08590434" w14:textId="19F4E834" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Ungdom 7 mot 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BE652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A02ED92" w14:textId="468D81E7" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="right" w:pos="4876"/>
+          <w:tab w:val="right" w:pos="6803"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ungdom 5 mot 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D60DA19" w14:textId="25F8CAAA" w:rsidR="0062394F" w:rsidRPr="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="right" w:pos="4876"/>
+          <w:tab w:val="right" w:pos="6803"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ungdom 3 mot 3                                                         </w:t>
       </w:r>
       <w:r w:rsidR="00BE652B">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="001F7B56">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00A10AD2">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
@@ -2249,51 +2330,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Bestämmelser </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">och arvoden </w:t>
       </w:r>
       <w:r w:rsidRPr="003C185E">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">för de högre serierna hänvisas till Svenska Fotbollförbundets hemsida </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="003C185E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
             <w:b/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://svenskfotboll.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6ECA27D2" w14:textId="77777777" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4876"/>
           <w:tab w:val="right" w:pos="6803"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
@@ -2342,113 +2423,82 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">För </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> gäller ersättning mellan  </w:t>
+        <w:t xml:space="preserve">För Futsal gäller ersättning mellan  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>SM kval 17 år Pojk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>7,50:-/minut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">SM kval 17 år </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>SM kval 17 år Flick</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>7,50:-/minut</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33229D7F" w14:textId="27121B54" w:rsidR="003E1BF3" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
@@ -2541,51 +2591,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">STRIKTSSERIER OCH </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FÖRENINGSCUPER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">För Distriktscuper gäller ersättning mellan </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00857962">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000F3C20">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2614,51 +2663,50 @@
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="000F3C20">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003E1BF3">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0331</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Senior </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    2 domare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -2742,71 +2790,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sekretariat senior (2x20 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">                    </w:t>
+        <w:t xml:space="preserve">Sekretariat senior (2x20 min)                       </w:t>
       </w:r>
       <w:r w:rsidR="00605F4C">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">         :-</w:t>
       </w:r>
       <w:r w:rsidR="00621F95">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2829,78 +2857,67 @@
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekretariat ungdom (2x12 min</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00605F4C">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>:-</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> kr</w:t>
+        <w:t>:- kr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AF09B0" w14:textId="025FC79B" w:rsidR="0062394F" w:rsidRPr="007B56E4" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
@@ -3606,78 +3623,67 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00981AA1">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INSTÄLLD ELLER WO-MATCH</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">När match ställs in eller WO lämnas under matchdagen, utgår restidsarvode á </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008F6F76">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>350</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>:-</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> till domaren oavsett om han/hon infunnit sig på matcharenan eller inte. Om domaren infunnit sig på matchplatsen utgår även reseersättning. Restidsarvode betalas endast ut i tävlingsmatch.</w:t>
+        <w:t>:- till domaren oavsett om han/hon infunnit sig på matcharenan eller inte. Om domaren infunnit sig på matchplatsen utgår även reseersättning. Restidsarvode betalas endast ut i tävlingsmatch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117B89CB" w14:textId="77777777" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B61DADB" w14:textId="1E2E3A4D" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
@@ -3806,73 +3812,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid cuper och kvalspel, med tillstånd från eller anordnade av distriktsförbundet, utgår arvode enligt högsta lagets serietillhörighet, dock högst herrar </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 4-arvode.</w:t>
+        <w:t>Vid cuper och kvalspel, med tillstånd från eller anordnade av distriktsförbundet, utgår arvode enligt högsta lagets serietillhörighet, dock högst herrar Div 4-arvode.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D29671C" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="001C3A86" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48656E9E" w14:textId="77777777" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
@@ -3942,70 +3926,51 @@
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981AA1">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tävlingsmatcher</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> är sanktionerade serie- och cupmatcher som ingår i en tävling enligt serie- eller utslagsmetoden. Matcher mellan vår- och höstsäsong är också att betrakta som tävlingsmatch. Vid dessa utgår ersättning enligt ovan.</w:t>
+        <w:t>Tävlingsmatcher är sanktionerade serie- och cupmatcher som ingår i en tävling enligt serie- eller utslagsmetoden. Matcher mellan vår- och höstsäsong är också att betrakta som tävlingsmatch. Vid dessa utgår ersättning enligt ovan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CAE17A" w14:textId="77777777" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F38D006" w14:textId="77777777" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
@@ -4026,69 +3991,58 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981AA1">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Träningsmatcher</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> är matcher som ej är tävlingsmatcher. Vid dessa utgår ersättning enligt följande:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Träningsmatcher är matcher som ej är tävlingsmatcher. Vid dessa utgår ersättning enligt följande:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>Ensam domare erhåller 75% av tävlingsersättning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>Domarteam erhåller 50 % av tävlingsersättning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519153B0" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="001C3A86" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
@@ -4163,69 +4117,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SVENSKA CUPEN, HERRAR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46420DA2" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="00D46332" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D46332">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ersättning till domare och assisterande domare i kvalomgång där match med lag från div. 1 deltar utgår med belopp motsvarande div. 2-arvode. Från och med omgång 1 utgår med belopp motsvarande högsta lagets serietillhörighet, dock högst </w:t>
-[...17 lines deleted...]
-        <w:t>- och lägst div. 3-arvode. Undantag gäller i semifinal och final då allsvenskt arvode skall gälla. Vid kvalspel utgår arvode med belopp motsvarande högsta lagets serietillhörighet.</w:t>
+        <w:t>Ersättning till domare och assisterande domare i kvalomgång där match med lag från div. 1 deltar utgår med belopp motsvarande div. 2-arvode. Från och med omgång 1 utgår med belopp motsvarande högsta lagets serietillhörighet, dock högst Superetta- och lägst div. 3-arvode. Undantag gäller i semifinal och final då allsvenskt arvode skall gälla. Vid kvalspel utgår arvode med belopp motsvarande högsta lagets serietillhörighet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F11DEDC" w14:textId="77777777" w:rsidR="0062394F" w:rsidRPr="00D46332" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D46332">
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -4389,101 +4325,142 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1460"/>
           <w:tab w:val="right" w:pos="5380"/>
           <w:tab w:val="right" w:pos="7200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Rockwell"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D9EBC8E" w14:textId="77777777" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F"/>
     <w:p w14:paraId="2DB48687" w14:textId="77777777" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F"/>
     <w:p w14:paraId="0199B4F3" w14:textId="77777777" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F"/>
     <w:p w14:paraId="00BF81D5" w14:textId="77777777" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F"/>
     <w:p w14:paraId="4DE47AA8" w14:textId="77777777" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F"/>
-    <w:p w14:paraId="51425FCC" w14:textId="792FB454" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
+    <w:p w14:paraId="51425FCC" w14:textId="2074CF1C" w:rsidR="0062394F" w:rsidRDefault="0062394F" w:rsidP="0062394F">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Uppdaterad </w:t>
       </w:r>
       <w:r w:rsidR="00460DD1">
         <w:t>2</w:t>
       </w:r>
+      <w:r w:rsidR="00B81750">
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00F64B23">
-        <w:t>40228</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81750">
+        <w:t>407</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
+      <w:r w:rsidR="00B81750">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nils-Eric F</w:t>
+      </w:r>
+      <w:r w:rsidR="008429EC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81750">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="008429EC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81750">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>bo</w:t>
+      </w:r>
       <w:r w:rsidR="00460DD1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thomas Wessman </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B46DBB">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gotl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ands</w:t>
       </w:r>
       <w:r w:rsidRPr="00B46DBB">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> FF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6201C1" w14:textId="77777777" w:rsidR="006E008B" w:rsidRDefault="006E008B"/>
     <w:sectPr w:rsidR="006E008B" w:rsidSect="009740A6">
@@ -4518,154 +4495,179 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0062394F"/>
     <w:rsid w:val="00077BFC"/>
+    <w:rsid w:val="000B69D1"/>
     <w:rsid w:val="000C2ECE"/>
+    <w:rsid w:val="000D013E"/>
+    <w:rsid w:val="000E0720"/>
     <w:rsid w:val="000F3C20"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="00151171"/>
     <w:rsid w:val="00155D87"/>
     <w:rsid w:val="00162F45"/>
     <w:rsid w:val="001F7B56"/>
     <w:rsid w:val="00201EF0"/>
     <w:rsid w:val="00202477"/>
     <w:rsid w:val="00231D1E"/>
     <w:rsid w:val="00232383"/>
     <w:rsid w:val="00257274"/>
+    <w:rsid w:val="002A28DC"/>
     <w:rsid w:val="002F3F26"/>
     <w:rsid w:val="0032108E"/>
+    <w:rsid w:val="003819F7"/>
     <w:rsid w:val="00390F4A"/>
     <w:rsid w:val="003A3117"/>
+    <w:rsid w:val="003D6815"/>
     <w:rsid w:val="003E1BF3"/>
     <w:rsid w:val="003E3639"/>
     <w:rsid w:val="003F14F0"/>
     <w:rsid w:val="00406983"/>
     <w:rsid w:val="00460DD1"/>
     <w:rsid w:val="0046552C"/>
+    <w:rsid w:val="004838DE"/>
     <w:rsid w:val="004A5347"/>
     <w:rsid w:val="005121B0"/>
     <w:rsid w:val="0052720E"/>
     <w:rsid w:val="005476ED"/>
     <w:rsid w:val="00550A2D"/>
     <w:rsid w:val="005B153D"/>
+    <w:rsid w:val="005C5B4E"/>
+    <w:rsid w:val="005D1A2B"/>
     <w:rsid w:val="005F1F0E"/>
     <w:rsid w:val="00605F4C"/>
     <w:rsid w:val="00612E10"/>
+    <w:rsid w:val="00615958"/>
     <w:rsid w:val="00621F95"/>
     <w:rsid w:val="0062394F"/>
     <w:rsid w:val="006638D1"/>
     <w:rsid w:val="0067645E"/>
     <w:rsid w:val="006B393C"/>
+    <w:rsid w:val="006C011C"/>
+    <w:rsid w:val="006D7158"/>
     <w:rsid w:val="006E008B"/>
+    <w:rsid w:val="00780C3B"/>
     <w:rsid w:val="00783292"/>
     <w:rsid w:val="00784488"/>
     <w:rsid w:val="0079613C"/>
     <w:rsid w:val="007E0619"/>
     <w:rsid w:val="0083384A"/>
     <w:rsid w:val="00834A4C"/>
     <w:rsid w:val="00834AB6"/>
+    <w:rsid w:val="008429EC"/>
     <w:rsid w:val="0085701C"/>
     <w:rsid w:val="00857962"/>
     <w:rsid w:val="00876513"/>
     <w:rsid w:val="008945BB"/>
+    <w:rsid w:val="008D0068"/>
     <w:rsid w:val="008F6F76"/>
     <w:rsid w:val="00906817"/>
     <w:rsid w:val="00934352"/>
     <w:rsid w:val="009525DB"/>
     <w:rsid w:val="009740A6"/>
     <w:rsid w:val="009D48D3"/>
     <w:rsid w:val="009F0C31"/>
     <w:rsid w:val="00A10AD2"/>
     <w:rsid w:val="00A13411"/>
+    <w:rsid w:val="00A639CC"/>
     <w:rsid w:val="00A82F94"/>
     <w:rsid w:val="00A96CB8"/>
+    <w:rsid w:val="00AA751B"/>
     <w:rsid w:val="00AC1B58"/>
     <w:rsid w:val="00AD4A76"/>
+    <w:rsid w:val="00B65F63"/>
+    <w:rsid w:val="00B81750"/>
+    <w:rsid w:val="00BC63FF"/>
     <w:rsid w:val="00BE652B"/>
     <w:rsid w:val="00BF1E9A"/>
     <w:rsid w:val="00BF651F"/>
     <w:rsid w:val="00C1472C"/>
     <w:rsid w:val="00C95161"/>
     <w:rsid w:val="00CE1FBD"/>
     <w:rsid w:val="00CF3800"/>
     <w:rsid w:val="00D04772"/>
     <w:rsid w:val="00D15D3C"/>
     <w:rsid w:val="00D429F6"/>
     <w:rsid w:val="00D573A2"/>
     <w:rsid w:val="00D81B68"/>
     <w:rsid w:val="00D97D0F"/>
     <w:rsid w:val="00DA10F6"/>
+    <w:rsid w:val="00DC733A"/>
     <w:rsid w:val="00DD4FBD"/>
     <w:rsid w:val="00DD5580"/>
     <w:rsid w:val="00DD6505"/>
+    <w:rsid w:val="00DF79FC"/>
     <w:rsid w:val="00E22A5B"/>
     <w:rsid w:val="00E337DC"/>
     <w:rsid w:val="00E467CB"/>
     <w:rsid w:val="00E65B75"/>
     <w:rsid w:val="00E728DA"/>
     <w:rsid w:val="00E76AA8"/>
     <w:rsid w:val="00EB3760"/>
+    <w:rsid w:val="00EC211E"/>
     <w:rsid w:val="00EF5922"/>
     <w:rsid w:val="00F12C3C"/>
+    <w:rsid w:val="00F636AB"/>
     <w:rsid w:val="00F64B23"/>
+    <w:rsid w:val="00F9035B"/>
     <w:rsid w:val="00FD6CE4"/>
+    <w:rsid w:val="00FE4856"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7F45BB97"/>
@@ -5107,51 +5109,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0062394F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://svenskfotboll.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://svenskfotboll.se" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5405,97 +5407,385 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F8A4C8436AEEF8469912F080E1018433" ma:contentTypeVersion="13" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="3e950025797aa27a22805dba8ce6df74">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="11d9a15e-7d37-405d-9e0c-9ea1586e8282" xmlns:ns3="f8f55214-2554-4e2e-9f1d-078cb43da6a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="81d45616f791dd0d41dde54bdc575035" ns2:_="" ns3:_="">
+    <xsd:import namespace="11d9a15e-7d37-405d-9e0c-9ea1586e8282"/>
+    <xsd:import namespace="f8f55214-2554-4e2e-9f1d-078cb43da6a9"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="11d9a15e-7d37-405d-9e0c-9ea1586e8282" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="35d88efa-c103-4c7b-a9cf-4d1b85633073" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f8f55214-2554-4e2e-9f1d-078cb43da6a9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b34e86c4-c452-455e-b4f7-6790cb2ed678}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f8f55214-2554-4e2e-9f1d-078cb43da6a9">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f8f55214-2554-4e2e-9f1d-078cb43da6a9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="11d9a15e-7d37-405d-9e0c-9ea1586e8282">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86F801CF-6DF0-4B72-A7EA-12FE45FCBF0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CD12F6B-AABB-489A-A3C4-A294EFE148B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="11d9a15e-7d37-405d-9e0c-9ea1586e8282"/>
+    <ds:schemaRef ds:uri="f8f55214-2554-4e2e-9f1d-078cb43da6a9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9051CAE-39A1-49FC-AA68-52C132333B70}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f8f55214-2554-4e2e-9f1d-078cb43da6a9"/>
+    <ds:schemaRef ds:uri="11d9a15e-7d37-405d-9e0c-9ea1586e8282"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>798</Words>
-  <Characters>4231</Characters>
+  <Words>846</Words>
+  <Characters>4486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5019</CharactersWithSpaces>
+  <CharactersWithSpaces>5322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>196688</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://svenskfotboll.se/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hardy GFF</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F8A4C8436AEEF8469912F080E1018433</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>