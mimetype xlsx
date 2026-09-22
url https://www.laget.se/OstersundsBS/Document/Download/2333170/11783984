--- v0 (2026-03-21)
+++ v1 (2026-09-22)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Privat\ÖBS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\clanil\Desktop\ÖBS Slask\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A47B681F-DB96-409B-8D87-06F8D8DDBCE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{54E33D4B-FBEA-41BD-905F-EAD389D387E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28530" yWindow="2190" windowWidth="22980" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="171027"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>Säljare:</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
@@ -466,51 +466,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F35"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="23.5703125" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" customWidth="1"/>
     <col min="4" max="4" width="0.140625" customWidth="1"/>
     <col min="5" max="5" width="3" hidden="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="3.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="4"/>
       <c r="D1" s="5"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
@@ -668,75 +668,69 @@
     <row r="32" spans="1:3" ht="21" x14ac:dyDescent="0.35">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
     </row>
     <row r="33" spans="1:3" ht="21" x14ac:dyDescent="0.35">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
     </row>
     <row r="34" spans="1:3" ht="21" x14ac:dyDescent="0.35">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
     </row>
     <row r="35" spans="1:3" ht="21" x14ac:dyDescent="0.35">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Fet"&amp;12Beställningslista Ängekassen</oddHeader>
-    <oddFooter>&amp;C&amp;18Sista beställningsdag sön 15/2-26, v 7
-&amp;12(Leverans tors v. 9)</oddFooter>
+    <oddFooter>&amp;C&amp;18Sista beställningsdag sön 4/10-26, v 40
+&amp;12(Leverans 43)</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFD8566A0D1CE947B331641FF0308F0A" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44a46a719288ef63ca88f64229c032fa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="1e962d4c-9f46-4930-bf74-1d902b775bf6" xmlns:ns4="3ad24fa1-a30a-4063-af1c-1da72897a189" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6e4648d963c44b1dd8bd4b27edfed1a8" ns3:_="" ns4:_="">
     <xsd:import namespace="1e962d4c-9f46-4930-bf74-1d902b775bf6"/>
     <xsd:import namespace="3ad24fa1-a30a-4063-af1c-1da72897a189"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -901,83 +895,89 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C2145A5-377A-433D-961C-28AE4AE50387}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F7CA76B-96F5-46E5-BABA-BA2FF749B605}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1e962d4c-9f46-4930-bf74-1d902b775bf6"/>
     <ds:schemaRef ds:uri="3ad24fa1-a30a-4063-af1c-1da72897a189"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C2145A5-377A-433D-961C-28AE4AE50387}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60D3E682-6040-47D4-90BD-55EBBD4B43FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>