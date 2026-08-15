--- v0 (2025-11-07)
+++ v1 (2026-08-15)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="59BA3083" w14:textId="0B9498D7" w:rsidR="004B60DE" w:rsidRDefault="005243D9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18A598BE" wp14:editId="246C7DE5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4571365</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-610235</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1790700" cy="1790700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1771638423" name="Bildobjekt 2" descr="Mariestad BOIS"/>
@@ -90,92 +91,120 @@
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001E1E8C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cafeteria</w:t>
       </w:r>
       <w:r w:rsidR="00943DD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">n vid ungdoms – och juniormatcher </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B219E9" w14:textId="03697630" w:rsidR="00943DD7" w:rsidRDefault="00943DD7">
+    <w:p w14:paraId="65B219E9" w14:textId="77202642" w:rsidR="00943DD7" w:rsidRDefault="00943DD7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Säsongen 24/25</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Säsongen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>26/27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BC5791" w14:textId="408C094E" w:rsidR="00F81811" w:rsidRDefault="00C27A18">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0030154C">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">A – pojk </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0030154C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">09 – 10 </w:t>
+        <w:t xml:space="preserve">A – pojk </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85BFE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85BFE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0030154C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ansvarar varje A-lagsmatch</w:t>
       </w:r>
       <w:r w:rsidR="00E41185">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, vid PUB se kylskåp!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61821574" w14:textId="77777777" w:rsidR="0030154C" w:rsidRDefault="0030154C">
       <w:pPr>
@@ -269,59 +298,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6056506D" w14:textId="5F48D0F7" w:rsidR="000B5B40" w:rsidRDefault="000B5B40">
       <w:r>
         <w:t>Växelkassa: 800 kr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59011309" w14:textId="77777777" w:rsidR="00B01C7A" w:rsidRDefault="00B01C7A" w:rsidP="00B01C7A">
       <w:r>
         <w:t xml:space="preserve">Efter matchens slut räknar man ur kassan och lämnar försäljningssumman och redovisningslapp till kansliet (vid A-lagsmatch). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB602E0" w14:textId="1EA4A0FD" w:rsidR="00B01C7A" w:rsidRDefault="00B01C7A" w:rsidP="00B01C7A">
       <w:r>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidR="00AC0220">
         <w:t>ungdoms – och juniormatch stoppar man pengar samt redovisningslapp</w:t>
       </w:r>
       <w:r w:rsidR="003B661E">
         <w:t xml:space="preserve"> i kassaskåpet som står vid hörnskåpet inne i cafeterian. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19442FC4" w14:textId="77777777" w:rsidR="00B01C7A" w:rsidRDefault="00B01C7A" w:rsidP="00B01C7A">
       <w:r>
-        <w:t xml:space="preserve">Betalning: </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> och kontakt. </w:t>
+        <w:t xml:space="preserve">Betalning: Swish och kontakt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172228C0" w14:textId="25E0EF60" w:rsidR="00B01C7A" w:rsidRPr="005243D9" w:rsidRDefault="005243D9" w:rsidP="00B01C7A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005243D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Förberedelser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14820546" w14:textId="77777777" w:rsidR="00B01C7A" w:rsidRPr="00BC4E08" w:rsidRDefault="00B01C7A" w:rsidP="00B01C7A">
       <w:r w:rsidRPr="00BC4E08">
         <w:t>Sätt i kontakt till bröd och korvgryta samt till kaffebryggare</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -521,96 +542,96 @@
       <w:r>
         <w:t>Tänk på hygien. Tvätta händerna, använd plasthandskar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163A4273" w14:textId="77777777" w:rsidR="00B01C7A" w:rsidRDefault="00B01C7A" w:rsidP="00B01C7A"/>
     <w:p w14:paraId="5413FC82" w14:textId="77777777" w:rsidR="00B01C7A" w:rsidRDefault="00B01C7A" w:rsidP="00B01C7A">
       <w:r>
         <w:t xml:space="preserve">INGA barn under 15 år i kiosken </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCAF30D" w14:textId="77777777" w:rsidR="00B01C7A" w:rsidRDefault="00B01C7A" w:rsidP="00B01C7A"/>
     <w:p w14:paraId="2FDBC22C" w14:textId="77777777" w:rsidR="00454544" w:rsidRDefault="00454544"/>
     <w:p w14:paraId="25BDA0B8" w14:textId="77777777" w:rsidR="000B5B40" w:rsidRPr="0030154C" w:rsidRDefault="000B5B40"/>
     <w:p w14:paraId="7D73BB47" w14:textId="77777777" w:rsidR="00866B0C" w:rsidRPr="0030154C" w:rsidRDefault="00866B0C"/>
     <w:sectPr w:rsidR="00866B0C" w:rsidRPr="0030154C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A8741EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="631829C0"/>
     <w:lvl w:ilvl="0" w:tplc="8CB20C26">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -687,146 +708,150 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="447238594">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E300AE"/>
     <w:rsid w:val="000B4051"/>
     <w:rsid w:val="000B5B40"/>
     <w:rsid w:val="000C7474"/>
     <w:rsid w:val="00111819"/>
     <w:rsid w:val="00116277"/>
     <w:rsid w:val="00154798"/>
     <w:rsid w:val="0017272F"/>
     <w:rsid w:val="001E1E8C"/>
+    <w:rsid w:val="002336A1"/>
     <w:rsid w:val="00245264"/>
     <w:rsid w:val="0030154C"/>
     <w:rsid w:val="003B661E"/>
     <w:rsid w:val="00454544"/>
     <w:rsid w:val="00485A5C"/>
     <w:rsid w:val="004B60DE"/>
     <w:rsid w:val="004C79F1"/>
     <w:rsid w:val="00520FBE"/>
     <w:rsid w:val="005243D9"/>
     <w:rsid w:val="00550F7D"/>
     <w:rsid w:val="00561D38"/>
     <w:rsid w:val="00634BE6"/>
     <w:rsid w:val="00643C42"/>
     <w:rsid w:val="00866B0C"/>
     <w:rsid w:val="008940A3"/>
     <w:rsid w:val="008A706E"/>
     <w:rsid w:val="008B61E7"/>
     <w:rsid w:val="00943DD7"/>
     <w:rsid w:val="0099550F"/>
+    <w:rsid w:val="00A025D3"/>
     <w:rsid w:val="00A5192A"/>
     <w:rsid w:val="00AC0220"/>
     <w:rsid w:val="00AD536E"/>
     <w:rsid w:val="00AE503D"/>
     <w:rsid w:val="00B01C7A"/>
     <w:rsid w:val="00B12A1E"/>
     <w:rsid w:val="00B52A77"/>
     <w:rsid w:val="00BD322A"/>
     <w:rsid w:val="00C27A18"/>
     <w:rsid w:val="00C60445"/>
+    <w:rsid w:val="00C85BFE"/>
     <w:rsid w:val="00DE2677"/>
     <w:rsid w:val="00E121BC"/>
     <w:rsid w:val="00E300AE"/>
     <w:rsid w:val="00E41185"/>
     <w:rsid w:val="00E92B3D"/>
     <w:rsid w:val="00EC16BA"/>
     <w:rsid w:val="00EE11A9"/>
+    <w:rsid w:val="00F4795A"/>
     <w:rsid w:val="00F70190"/>
     <w:rsid w:val="00F81811"/>
     <w:rsid w:val="00FC309D"/>
     <w:rsid w:val="00FD7B80"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="76986746"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3770B0B1-111F-4053-B834-783152488CB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1702,51 +1727,51 @@
     <w:rsid w:val="00E300AE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Starkreferens">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00E300AE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -2009,57 +2034,86 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>444</Words>
   <Characters>2355</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2794</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Victoria Heimerback</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_30e315ba-bbee-4c2c-a65b-dbc245d16276_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_30e315ba-bbee-4c2c-a65b-dbc245d16276_SetDate">
+    <vt:lpwstr>2026-08-12T11:05:15Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_30e315ba-bbee-4c2c-a65b-dbc245d16276_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_30e315ba-bbee-4c2c-a65b-dbc245d16276_Name">
+    <vt:lpwstr>0. Öppen</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_30e315ba-bbee-4c2c-a65b-dbc245d16276_SiteId">
+    <vt:lpwstr>e5f98396-6ae4-4ca8-b6ab-c023d8942a88</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_30e315ba-bbee-4c2c-a65b-dbc245d16276_ActionId">
+    <vt:lpwstr>1961933f-8c21-40e0-aa13-dbf73b1c13f9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_30e315ba-bbee-4c2c-a65b-dbc245d16276_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_30e315ba-bbee-4c2c-a65b-dbc245d16276_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>