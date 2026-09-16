--- v0 (2026-08-14)
+++ v1 (2026-09-16)
@@ -8,134 +8,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nordlo-my.sharepoint.com/personal/dennis_rosgren_nordlo_com/Documents/Mullsjö AIS/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dennis.rosgren\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{63BB3E78-A9B2-4A3F-B15D-E11EF29077CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D964159E-3CA5-4380-9002-5C40D7951E65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="4" xr2:uid="{794D6755-2281-47D3-BF24-AF6491ADE02B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{794D6755-2281-47D3-BF24-AF6491ADE02B}"/>
   </bookViews>
   <sheets>
     <sheet name="Lagoversikt" sheetId="15" r:id="rId1"/>
     <sheet name="Nyhemshallen" sheetId="16" r:id="rId2"/>
     <sheet name="Fredagar Nyhem" sheetId="17" r:id="rId3"/>
     <sheet name="Gunnarsbohallen" sheetId="11" r:id="rId4"/>
     <sheet name="Kyllemohallen" sheetId="12" r:id="rId5"/>
     <sheet name="Bottnaryd" sheetId="13" r:id="rId6"/>
     <sheet name="Veckoschema" sheetId="18" r:id="rId7"/>
     <sheet name="Halltider" sheetId="5" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version warnBelowVersion="2" setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B37" i="18" l="1" a="1"/>
   <c r="B37" i="18" s="1"/>
   <c r="B36" i="18" a="1"/>
   <c r="B36" i="18" s="1"/>
   <c r="B35" i="18" a="1"/>
   <c r="B35" i="18" s="1"/>
   <c r="B34" i="18" a="1"/>
   <c r="B34" i="18" s="1"/>
   <c r="F27" i="18" s="1"/>
-  <c r="F22" i="18" l="1"/>
-  <c r="F25" i="18"/>
+  <c r="F25" i="18" l="1"/>
+  <c r="F22" i="18"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="254">
   <si>
     <t>Tisdag</t>
   </si>
   <si>
     <t>Torsdag</t>
   </si>
   <si>
     <t>P18</t>
   </si>
   <si>
     <t>PF19</t>
   </si>
   <si>
     <t>PF20</t>
   </si>
   <si>
     <t>Söndagar</t>
   </si>
   <si>
     <t>MiniMais</t>
   </si>
   <si>
     <t>Tisdagar</t>
   </si>
   <si>
@@ -189,119 +189,110 @@
   <si>
     <t>TISDAG</t>
   </si>
   <si>
     <t>Lag</t>
   </si>
   <si>
     <t>Tid</t>
   </si>
   <si>
     <t>P17</t>
   </si>
   <si>
     <t>P13/14/15</t>
   </si>
   <si>
     <t>F17/18</t>
   </si>
   <si>
     <t>TORSDAG</t>
   </si>
   <si>
     <t>17:30-18:45</t>
   </si>
   <si>
-    <t>10:00-11:00</t>
-[...1 lines deleted...]
-  <si>
     <t>BOTTNARYD - Träningsschema</t>
   </si>
   <si>
     <t>MÅNDAG</t>
   </si>
   <si>
     <t>P11</t>
   </si>
   <si>
     <t>Div4</t>
   </si>
   <si>
     <t>Kommentar</t>
   </si>
   <si>
     <t>SSL (A-laget)</t>
   </si>
   <si>
     <t>Div1</t>
   </si>
   <si>
     <t>18:15-19:30</t>
   </si>
   <si>
-    <t>19:00-20:30</t>
-[...1 lines deleted...]
-  <si>
     <t>18:00-19:15</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>19:30-21:00</t>
   </si>
   <si>
     <t>19:15-20:30</t>
   </si>
   <si>
     <t>16:30-17:45</t>
   </si>
   <si>
     <t>Gemensam träning</t>
   </si>
   <si>
     <t>20:30-21:30</t>
   </si>
   <si>
     <t>17:45-19:00</t>
   </si>
   <si>
     <t>16:15-17:30</t>
   </si>
   <si>
     <t>17:00-18:15</t>
   </si>
   <si>
     <t>17:45-19:15</t>
   </si>
   <si>
     <t>F11/12</t>
   </si>
   <si>
-    <t>09:00-10:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Fast</t>
   </si>
   <si>
     <t>P17 (2017)</t>
   </si>
   <si>
     <t>P18 (2018)</t>
   </si>
   <si>
     <t>20:30-21:45</t>
   </si>
   <si>
     <t>21:00-22:00</t>
   </si>
   <si>
     <t>F15/16</t>
   </si>
   <si>
     <t>SÖNDAG (FASTA)</t>
   </si>
   <si>
     <t>Fast tid</t>
   </si>
   <si>
     <t>KYLLEMOHALLEN - Träningsschema</t>
@@ -327,168 +318,147 @@
   <si>
     <t>Träning 1</t>
   </si>
   <si>
     <t>Träning 2</t>
   </si>
   <si>
     <t>Träning 3</t>
   </si>
   <si>
     <t>--- SENIORLAG (fasta tider) ---</t>
   </si>
   <si>
     <t>Mån 17:00-18:15 Nyhem</t>
   </si>
   <si>
     <t>Ons 17:45-19:15 Nyhem</t>
   </si>
   <si>
     <t>Tor 16:30-18:00 Nyhem</t>
   </si>
   <si>
     <t>Mån 18:15-19:30 Nyhem</t>
   </si>
   <si>
-    <t>Tis 19:00-20:30 Nyhem</t>
-[...1 lines deleted...]
-  <si>
     <t>Tor 18:00-19:15 Nyhem</t>
   </si>
   <si>
     <t>Fast schema</t>
   </si>
   <si>
     <t>Mån 19:30-21:00 Nyhem</t>
   </si>
   <si>
     <t>Ons 19:15-20:30 Nyhem</t>
   </si>
   <si>
     <t>Tor 19:15-20:30 Nyhem</t>
   </si>
   <si>
-    <t>Tis 20:30-21:30 Nyhem</t>
-[...1 lines deleted...]
-  <si>
     <t>--- UNGDOMSLAG ---</t>
   </si>
   <si>
     <t>Ons 20:30-21:30 Nyhem</t>
   </si>
   <si>
     <t>Tor 20:30-21:45 Nyhem</t>
   </si>
   <si>
     <t>Fre 16:30-18:00 Nyhem</t>
   </si>
   <si>
     <t>Tis 17:30-18:45 Gunnarsbo</t>
   </si>
   <si>
     <t>Ons 16:30-17:45 Nyhem</t>
   </si>
   <si>
     <t>Tis 17:45-19:00 Nyhem</t>
   </si>
   <si>
     <t>Tis 16:15-17:30 Gunnarsbo</t>
   </si>
   <si>
     <t>Tor 16:30-17:30 Bottnaryd</t>
   </si>
   <si>
     <t>--- BARNLAG (fasta tider) ---</t>
   </si>
   <si>
-    <t>Sön 09:00-10:00 Gunnarsbo</t>
-[...4 lines deleted...]
-  <si>
     <t>Tis/Fre/Helg enligt veckoschema</t>
   </si>
   <si>
     <t>NYHEMSHALLEN - Träningsschema</t>
   </si>
   <si>
     <t>Tillgängliga tider: Måndag-Torsdag 16:30-22:00</t>
   </si>
   <si>
     <t>SSL</t>
   </si>
   <si>
     <t>Enligt veckoschema</t>
   </si>
   <si>
     <t>ONSDAG</t>
   </si>
   <si>
     <t>Efter Dam</t>
   </si>
   <si>
     <t>FREDAG</t>
   </si>
   <si>
     <t>P11 + P12</t>
   </si>
   <si>
     <t>Dam + F11/12</t>
   </si>
   <si>
     <t>Tillsammans</t>
   </si>
   <si>
     <t>17:45-18:45</t>
   </si>
   <si>
     <t>Tor 16:30-17:45 Gunnarsbo</t>
   </si>
   <si>
     <t>Tor 17:45-18:45 Gunnarsbo</t>
   </si>
   <si>
     <t>18:45-20:15</t>
   </si>
   <si>
-    <t>Fre 18:00-19:15 Nyhem</t>
-[...1 lines deleted...]
-  <si>
     <t>Efter Div1</t>
   </si>
   <si>
     <t>P12</t>
   </si>
   <si>
     <t>Tis 18:45-20:15 Gunnarsbo</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sön 11:00-12:30 Gunnarsbo</t>
   </si>
   <si>
     <t>SSL Fredag?</t>
   </si>
   <si>
     <t>P11+P12 tid</t>
   </si>
   <si>
     <t>Div4 tid</t>
   </si>
   <si>
     <t>Nej</t>
   </si>
   <si>
     <t>Ja (träning)</t>
   </si>
   <si>
     <t>Ja (match 18:30)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>SAMMANFATTNING</t>
   </si>
@@ -661,62 +631,50 @@
   <si>
     <t>P11
 20:30-21:45</t>
   </si>
   <si>
     <t>P17
 16:15-17:30</t>
   </si>
   <si>
     <t>F17/18
 17:30-18:45</t>
   </si>
   <si>
     <t>P13/14/15
 18:45-20:15</t>
   </si>
   <si>
     <t>P18
 16:30-17:45</t>
   </si>
   <si>
     <t>F17/18
 17:45-18:45</t>
   </si>
   <si>
-    <t>MiniMais
-[...10 lines deleted...]
-  <si>
     <t>P17
 16:30-17:30</t>
   </si>
   <si>
     <t>Fredag info (baserat på vald vecka):</t>
   </si>
   <si>
     <t>P11+P12 tid:</t>
   </si>
   <si>
     <t>Div4 tid:</t>
   </si>
   <si>
     <t>Kommentar:</t>
   </si>
   <si>
     <t>FÄRGFÖRKLARING</t>
   </si>
   <si>
     <t>Div1/Div4</t>
   </si>
   <si>
     <t>Ungdomslag</t>
   </si>
   <si>
@@ -752,53 +710,50 @@
   <si>
     <t>BOTTNARYD</t>
   </si>
   <si>
     <t xml:space="preserve">Lediga Tider </t>
   </si>
   <si>
     <t>(v.31-53: 12 st, v.1-12: 9 st)</t>
   </si>
   <si>
     <t>Totalt antal veckor:  21</t>
   </si>
   <si>
     <t>FP13/14/15</t>
   </si>
   <si>
     <t>P15/16</t>
   </si>
   <si>
     <t>SÖNDAG</t>
   </si>
   <si>
     <t>Tis 17:30-18:45  Kyllemo</t>
   </si>
   <si>
-    <t>Mån 17:30 - 18:45 Kyllemo</t>
-[...1 lines deleted...]
-  <si>
     <t>19:45-21:00</t>
   </si>
   <si>
     <t>18:45-19:45</t>
   </si>
   <si>
     <t>Nyhemshallen 16:30-17:45 Tisdagar då SSL ej Tränar</t>
   </si>
   <si>
     <t xml:space="preserve">Måndag </t>
   </si>
   <si>
     <t>20:00-21:30</t>
   </si>
   <si>
     <t xml:space="preserve">Tisdag </t>
   </si>
   <si>
     <t xml:space="preserve"> SSL tränar EJ tisdag Vecka i Nyhem 2026</t>
   </si>
   <si>
     <t xml:space="preserve"> SSL tränar EJ tisdag Vecka i Nyhem 2027</t>
   </si>
   <si>
     <t>Bottn. Tis</t>
@@ -844,68 +799,138 @@
   <si>
     <t>Halvplan</t>
   </si>
   <si>
     <t>16:00-17:00</t>
   </si>
   <si>
     <t>Tor 17:30-18:30 Bottnaryd</t>
   </si>
   <si>
     <t>Växlar med Nyhem när SSL ej tränar?</t>
   </si>
   <si>
     <t>9:00-12:30</t>
   </si>
   <si>
     <t>Mån 16:00-17:00 Nyhem</t>
   </si>
   <si>
     <t>LÖRDAG</t>
   </si>
   <si>
     <t>8:45-10:00</t>
   </si>
   <si>
-    <t>10-11:15</t>
-[...1 lines deleted...]
-  <si>
     <t>Lördag 8:45-10:00 Nyhem</t>
   </si>
   <si>
     <t>Nyhem Lör</t>
   </si>
   <si>
     <t>SSL
 10:00-11:15</t>
   </si>
   <si>
     <t>P15/16
 8:45-10:00</t>
   </si>
   <si>
-    <t>Nyhemshallen 21:00-22:00 Måndagar</t>
+    <t>Tis 19:00-20:15 Nyhem</t>
+  </si>
+  <si>
+    <t>Mån 21:00-22:00 Nyhem</t>
+  </si>
+  <si>
+    <t>Tis 20:15-21:30 Nyhem</t>
+  </si>
+  <si>
+    <t>Tis efter Div1</t>
+  </si>
+  <si>
+    <t>Tis 17:00 - 18:30 Folkhögskolan</t>
+  </si>
+  <si>
+    <t>Sön 11:30-12:30 Gunnarsbo</t>
+  </si>
+  <si>
+    <t>Sön 10:30-11:30 Gunnarsbo</t>
+  </si>
+  <si>
+    <t>Sön 9:00-10:30 Gunnarsbo</t>
+  </si>
+  <si>
+    <t>20:15-21:30</t>
+  </si>
+  <si>
+    <t>10:00-11:15</t>
+  </si>
+  <si>
+    <t>FOLKHÖGSKOLAN</t>
+  </si>
+  <si>
+    <t>Folkh. Tis</t>
+  </si>
+  <si>
+    <t>Folkh. Tor</t>
+  </si>
+  <si>
+    <t>P18
+17:00-18:30</t>
+  </si>
+  <si>
+    <t>F11/12
+16:00-17:00</t>
+  </si>
+  <si>
+    <t>Dam
+19:30-21:00</t>
+  </si>
+  <si>
+    <t>Div4
+21:00-22:00</t>
+  </si>
+  <si>
+    <t>09:00-10:30</t>
+  </si>
+  <si>
+    <t>10:30-11:30</t>
+  </si>
+  <si>
+    <t>11:30-12:30</t>
+  </si>
+  <si>
+    <t>PF19
+09:00-10:30</t>
+  </si>
+  <si>
+    <t>MiniMais
+10:30-11:30</t>
+  </si>
+  <si>
+    <t>PF20
+11:30-12:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1153,81 +1178,81 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFF2CC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -1587,2806 +1612,2826 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E393ABC-860C-43B0-B273-45B486A248C3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="47.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="25.42578125" customWidth="1"/>
+    <col min="1" max="1" width="47.7265625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="37.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25.453125" customWidth="1"/>
     <col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" s="9" t="s">
         <v>70</v>
-      </c>
-[...12 lines deleted...]
-        <v>73</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A6" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="B6" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C6" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="E5" s="7" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="7" t="s">
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="E6" s="7" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E7" s="7" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>84</v>
+        <v>232</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>112</v>
+        <v>233</v>
       </c>
       <c r="D8" s="7"/>
-      <c r="E8" s="7"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E8" s="7" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="7"/>
-      <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="9" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="7" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E11" s="7"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="E11" s="7"/>
-[...13 lines deleted...]
-      </c>
       <c r="E12" s="7" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" s="7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="7" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" s="7" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" s="7" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C18" s="25" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>212</v>
+        <v>235</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" s="9" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>95</v>
+        <v>236</v>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" s="7" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>96</v>
+        <v>237</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>117</v>
+        <v>238</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A31" s="26" t="s">
         <v>205</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      </c>
       <c r="B31" s="26" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" s="27">
         <v>34</v>
       </c>
       <c r="B32" s="27">
         <v>1</v>
       </c>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A33" s="27">
         <v>35</v>
       </c>
       <c r="B33" s="27">
         <v>2</v>
       </c>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A34" s="27">
         <v>37</v>
       </c>
       <c r="B34" s="27">
         <v>3</v>
       </c>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A35" s="27">
         <v>38</v>
       </c>
       <c r="B35" s="27">
         <v>4</v>
       </c>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A36" s="27">
         <v>39</v>
       </c>
       <c r="B36" s="27">
         <v>5</v>
       </c>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A37" s="27">
         <v>40</v>
       </c>
       <c r="B37" s="27">
         <v>8</v>
       </c>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A38" s="27">
         <v>41</v>
       </c>
       <c r="B38" s="27">
         <v>9</v>
       </c>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A39" s="27">
         <v>43</v>
       </c>
       <c r="B39" s="27">
         <v>10</v>
       </c>
     </row>
-    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A40" s="27">
         <v>44</v>
       </c>
       <c r="B40" s="27">
         <v>12</v>
       </c>
     </row>
-    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A41" s="27">
         <v>45</v>
       </c>
     </row>
-    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A42" s="27">
         <v>46</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A43" s="27">
         <v>51</v>
       </c>
       <c r="B43" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{193F2AEC-A1A9-4127-BB5E-D6EEA50C5B85}">
-  <dimension ref="A1:C49"/>
+  <dimension ref="A1:C48"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I37" sqref="I37"/>
+    <sheetView topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="43.140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="3" width="18.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="43.1796875" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="18.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="3" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" s="30" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="30"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C6" s="2"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B7" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A11" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C13" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>239</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C16" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" s="30" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" t="s">
+        <v>93</v>
+      </c>
+      <c r="C21" t="s">
         <v>52</v>
       </c>
-      <c r="B21" t="s">
-[...6 lines deleted...]
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B22" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A25" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B27" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29" t="s">
         <v>100</v>
       </c>
-      <c r="C27" t="s">
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
         <v>55</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      </c>
       <c r="B30" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A32" s="30" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B34" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C34" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A39" s="30" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B39" s="30"/>
       <c r="C39" s="30"/>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
+        <v>226</v>
+      </c>
+      <c r="B41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
         <v>240</v>
       </c>
-      <c r="B41" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B42" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A47" s="30" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="B47" s="30"/>
       <c r="C47" s="30"/>
     </row>
-    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A48" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-        <v>100</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A47:C47"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A39:C39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EE9F794-ADFC-482D-9569-23E07F652AF9}">
   <dimension ref="A1:F54"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="A47" sqref="A47"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.7265625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.1796875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C1" s="10" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="D1" s="10" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="E1" s="10" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="F1" s="10" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2">
         <v>31</v>
       </c>
       <c r="C2" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D2" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>2026</v>
       </c>
       <c r="B3">
         <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D3" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" s="11">
         <v>2026</v>
       </c>
       <c r="B4" s="11">
         <v>33</v>
       </c>
       <c r="C4" s="11" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E4" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F4" s="11" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>2026</v>
       </c>
       <c r="B5" s="12">
         <v>34</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="E5" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="F5" s="12" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>2026</v>
       </c>
       <c r="B6">
         <v>35</v>
       </c>
       <c r="C6" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D6" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>2026</v>
       </c>
       <c r="B7">
         <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" s="11">
         <v>2026</v>
       </c>
       <c r="B8" s="11">
         <v>37</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F8" s="11" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>2026</v>
       </c>
       <c r="B9">
         <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D9" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" s="11">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>39</v>
       </c>
       <c r="C10" s="11" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D10" s="11" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F10" s="11" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11" s="11">
         <v>2026</v>
       </c>
       <c r="B11" s="11">
         <v>40</v>
       </c>
       <c r="C11" s="11" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D11" s="11" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F11" s="11" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12">
         <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>2026</v>
       </c>
       <c r="B13">
         <v>42</v>
       </c>
       <c r="C13" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A14" s="11">
         <v>2026</v>
       </c>
       <c r="B14" s="11">
         <v>43</v>
       </c>
       <c r="C14" s="11" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D14" s="11" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F14" s="11" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15" s="12">
         <v>2026</v>
       </c>
       <c r="B15" s="12">
         <v>44</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="D15" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="E15" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="F15" s="12" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>2026</v>
       </c>
       <c r="B16">
         <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D16" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A17" s="11">
         <v>2026</v>
       </c>
       <c r="B17" s="11">
         <v>46</v>
       </c>
       <c r="C17" s="11" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D17" s="11" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F17" s="11" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>2026</v>
       </c>
       <c r="B18">
         <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>2026</v>
       </c>
       <c r="B19">
         <v>48</v>
       </c>
       <c r="C19" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A20">
         <v>2026</v>
       </c>
       <c r="B20">
         <v>49</v>
       </c>
       <c r="C20" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A21">
         <v>2026</v>
       </c>
       <c r="B21">
         <v>50</v>
       </c>
       <c r="C21" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="11">
         <v>2026</v>
       </c>
       <c r="B22" s="11">
         <v>51</v>
       </c>
       <c r="C22" s="11" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D22" s="11" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F22" s="11" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="11">
         <v>2026</v>
       </c>
       <c r="B23" s="11">
         <v>52</v>
       </c>
       <c r="C23" s="11" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D23" s="11" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F23" s="11" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24">
         <v>2026</v>
       </c>
       <c r="B24">
         <v>53</v>
       </c>
       <c r="C24" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25">
         <v>2027</v>
       </c>
       <c r="B25">
         <v>1</v>
       </c>
       <c r="C25" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26">
         <v>2027</v>
       </c>
       <c r="B26">
         <v>2</v>
       </c>
       <c r="C26" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27">
         <v>2027</v>
       </c>
       <c r="B27">
         <v>3</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D27" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A28">
         <v>2027</v>
       </c>
       <c r="B28">
         <v>4</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D28" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A29" s="12">
         <v>2027</v>
       </c>
       <c r="B29" s="12">
         <v>5</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="D29" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="F29" s="12" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A30">
         <v>2027</v>
       </c>
       <c r="B30">
         <v>6</v>
       </c>
       <c r="C30" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D30" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E30" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A31">
         <v>2027</v>
       </c>
       <c r="B31">
         <v>7</v>
       </c>
       <c r="C31" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D31" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E31" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A32" s="12">
         <v>2027</v>
       </c>
       <c r="B32" s="12">
         <v>8</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="D32" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="E32" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="F32" s="12" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A33">
         <v>2027</v>
       </c>
       <c r="B33">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D33" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A34" s="12">
         <v>2027</v>
       </c>
       <c r="B34" s="12">
         <v>10</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="D34" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="E34" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="F34" s="12" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A35">
         <v>2027</v>
       </c>
       <c r="B35">
         <v>11</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D35" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E35" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A36" s="11">
         <v>2027</v>
       </c>
       <c r="B36" s="11">
         <v>12</v>
       </c>
       <c r="C36" s="11" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D36" s="11" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F36" s="11" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A37" s="12">
         <v>2027</v>
       </c>
       <c r="B37" s="12">
         <v>13</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D37" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="E37" s="12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="F37" s="12" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A40" s="3" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="B42">
         <v>36</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="B43">
         <v>24</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="B44">
         <v>9</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
+        <v>128</v>
+      </c>
+      <c r="B48" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B49" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A50" s="2" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A51" s="2" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A52" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A53" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" t="s">
         <v>135</v>
       </c>
-      <c r="B45" t="s">
+    </row>
+    <row r="54" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A54" t="s">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" t="s">
+      <c r="B54" t="s">
         <v>137</v>
-      </c>
-[...51 lines deleted...]
-        <v>147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{241E50F9-FD8A-43E0-B4A8-9AEDD0FD535A}">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="46.5703125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="25.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="46.54296875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.81640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.1796875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="4"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="5"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="4"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A14" s="2" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="4"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B17" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="B18" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A20" s="2" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A22" s="6" t="s">
-        <v>54</v>
+        <v>248</v>
       </c>
       <c r="B22" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A23" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="B23" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B23" s="6" t="s">
+      <c r="C23" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A24" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="B24" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C24" s="6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{415AC970-BA73-4D18-9BCC-0BAB0EA86FFD}">
   <dimension ref="A1:C13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E47" sqref="E47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="42.42578125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="42.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.81640625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="3" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>0</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="4"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="C13" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18CC3201-3027-4571-BFE1-CF9804D27DEF}">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.26953125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.81640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="3" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="B5" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="B6" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9" s="2" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A10" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A11" s="29"/>
       <c r="B11" s="29"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A15" s="2" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="4"/>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="B18" t="s">
         <v>29</v>
       </c>
       <c r="C18" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18501312-B32F-42E9-9289-2BA764E6FD04}">
-  <dimension ref="A1:U45"/>
+  <dimension ref="A1:AA45"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7:G11"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="21" max="21" width="4.7109375" customWidth="1"/>
+    <col min="1" max="1" width="8.54296875" customWidth="1"/>
+    <col min="2" max="8" width="16.1796875" customWidth="1"/>
+    <col min="9" max="9" width="1.81640625" customWidth="1"/>
+    <col min="10" max="12" width="16.1796875" customWidth="1"/>
+    <col min="13" max="13" width="1.81640625" customWidth="1"/>
+    <col min="14" max="15" width="16.1796875" customWidth="1"/>
+    <col min="16" max="16" width="1.81640625" customWidth="1"/>
+    <col min="17" max="17" width="15.453125" customWidth="1"/>
+    <col min="18" max="18" width="16.1796875" customWidth="1"/>
+    <col min="19" max="19" width="4.81640625" customWidth="1"/>
+    <col min="20" max="20" width="16.81640625" customWidth="1"/>
+    <col min="21" max="21" width="20.26953125" customWidth="1"/>
+    <col min="26" max="26" width="21.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="21" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:27" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="13" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A3" s="2" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="B3" s="7">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="D3">
         <v>2026</v>
       </c>
     </row>
-    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A4" s="2"/>
-      <c r="B4" s="33" t="s">
-[...12 lines deleted...]
-      <c r="L4" s="34"/>
+      <c r="B4" s="38" t="s">
+        <v>188</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="J4" s="40" t="s">
+        <v>189</v>
+      </c>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
       <c r="N4" s="44" t="s">
-        <v>203</v>
-[...7 lines deleted...]
-    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
+        <v>190</v>
+      </c>
+      <c r="O4" s="39"/>
+      <c r="Q4" s="34" t="s">
+        <v>191</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="T4" s="34" t="s">
+        <v>241</v>
+      </c>
+      <c r="U4" s="34"/>
+    </row>
+    <row r="6" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A6" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="D6" s="14" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="E6" s="14" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="F6" s="14" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="G6" s="14" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="H6" s="14" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="I6" s="21"/>
       <c r="J6" s="14" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="K6" s="14" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="L6" s="14" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="M6" s="21"/>
       <c r="N6" s="14" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="O6" s="14" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="P6" s="22"/>
       <c r="Q6" s="14" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="R6" s="14" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="T6" s="14" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>242</v>
+      </c>
+      <c r="U6" s="14" t="s">
+        <v>243</v>
+      </c>
+      <c r="Z6" s="14" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="15">
         <v>0.375</v>
       </c>
-      <c r="G7" s="38" t="s">
-        <v>245</v>
+      <c r="G7" s="35" t="s">
+        <v>230</v>
       </c>
       <c r="I7" s="22"/>
-      <c r="L7" s="36" t="s">
-        <v>183</v>
+      <c r="L7" s="41" t="s">
+        <v>251</v>
       </c>
       <c r="M7" s="22"/>
       <c r="P7" s="22"/>
-      <c r="T7" t="s">
-[...4 lines deleted...]
-    <row r="8" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA7" s="4"/>
+    </row>
+    <row r="8" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="15">
         <v>0.39583333333333331</v>
       </c>
-      <c r="G8" s="37"/>
+      <c r="G8" s="32"/>
       <c r="I8" s="22"/>
-      <c r="L8" s="37"/>
+      <c r="L8" s="32"/>
       <c r="M8" s="22"/>
       <c r="P8" s="22"/>
-      <c r="T8" t="s">
-[...4 lines deleted...]
-    <row r="9" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AA8" s="16"/>
+    </row>
+    <row r="9" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="15">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G9" s="39" t="s">
-        <v>244</v>
+      <c r="G9" s="42" t="s">
+        <v>229</v>
       </c>
       <c r="I9" s="22"/>
-      <c r="L9" s="36" t="s">
-        <v>184</v>
+      <c r="L9" s="41" t="s">
+        <v>252</v>
       </c>
       <c r="M9" s="22"/>
       <c r="P9" s="22"/>
-      <c r="T9" t="s">
-[...4 lines deleted...]
-    <row r="10" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z9" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA9" s="17"/>
+    </row>
+    <row r="10" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="15">
         <v>0.4375</v>
       </c>
-      <c r="G10" s="37"/>
+      <c r="G10" s="32"/>
       <c r="I10" s="22"/>
-      <c r="L10" s="37"/>
+      <c r="L10" s="32"/>
       <c r="M10" s="22"/>
       <c r="P10" s="22"/>
-      <c r="T10" t="s">
-[...4 lines deleted...]
-    <row r="11" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z10" t="s">
+        <v>180</v>
+      </c>
+      <c r="AA10" s="18"/>
+    </row>
+    <row r="11" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="15">
         <v>0.45833333333333331</v>
       </c>
-      <c r="G11" s="37"/>
+      <c r="G11" s="32"/>
       <c r="I11" s="22"/>
-      <c r="L11" s="36" t="s">
-        <v>185</v>
+      <c r="L11" s="41" t="s">
+        <v>253</v>
       </c>
       <c r="M11" s="22"/>
       <c r="P11" s="22"/>
-      <c r="T11" t="s">
-[...4 lines deleted...]
-    <row r="12" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z11" t="s">
+        <v>181</v>
+      </c>
+      <c r="AA11" s="19"/>
+    </row>
+    <row r="12" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="15">
         <v>0.47916666666666669</v>
       </c>
       <c r="I12" s="22"/>
-      <c r="L12" s="37"/>
+      <c r="L12" s="32"/>
       <c r="M12" s="22"/>
       <c r="P12" s="22"/>
-      <c r="T12" t="s">
-[...4 lines deleted...]
-    <row r="13" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z12" t="s">
+        <v>187</v>
+      </c>
+      <c r="AA12" s="23"/>
+    </row>
+    <row r="13" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="15">
         <v>0.5</v>
       </c>
       <c r="I13" s="22"/>
-      <c r="L13" s="37"/>
+      <c r="L13" s="32"/>
       <c r="M13" s="22"/>
       <c r="P13" s="22"/>
-      <c r="T13" s="2" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z13" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="15">
         <v>0.52083333333333337</v>
       </c>
       <c r="I14" s="22"/>
       <c r="M14" s="22"/>
       <c r="P14" s="22"/>
-      <c r="T14" s="20" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z14" s="20" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="15">
         <v>0.54166666666666663</v>
       </c>
       <c r="I15" s="22"/>
       <c r="M15" s="22"/>
       <c r="P15" s="22"/>
-      <c r="T15" s="20" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z15" s="20" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="15">
         <v>0.5625</v>
       </c>
       <c r="I16" s="22"/>
       <c r="M16" s="22"/>
       <c r="P16" s="22"/>
-      <c r="T16" s="20" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z16" s="20" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="15">
         <v>0.58333333333333337</v>
       </c>
       <c r="I17" s="22"/>
       <c r="M17" s="22"/>
       <c r="P17" s="22"/>
-      <c r="T17" s="20" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z17" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="15">
         <v>0.60416666666666663</v>
       </c>
       <c r="I18" s="22"/>
       <c r="M18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="15">
         <v>0.625</v>
       </c>
       <c r="I19" s="22"/>
       <c r="M19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="15">
         <v>0.64583333333333337</v>
       </c>
       <c r="I20" s="22"/>
       <c r="M20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="15">
         <v>0.66666666666666663</v>
       </c>
+      <c r="B21" s="35" t="s">
+        <v>245</v>
+      </c>
       <c r="I21" s="22"/>
-      <c r="J21" s="38" t="s">
-        <v>178</v>
+      <c r="J21" s="35" t="s">
+        <v>168</v>
       </c>
       <c r="M21" s="22"/>
       <c r="P21" s="22"/>
     </row>
-    <row r="22" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="15">
         <v>0.6875</v>
       </c>
-      <c r="C22" s="39" t="s">
-[...8 lines deleted...]
-      <c r="F22" s="31" t="str">
+      <c r="B22" s="32"/>
+      <c r="C22" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="D22" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="E22" s="42" t="s">
+        <v>164</v>
+      </c>
+      <c r="F22" s="36" t="str">
         <f>IF(ISNUMBER(SEARCH("match",B34)),"SSL MATCH 18:30",IF(B34="Nej","P11+P12 gem.","SSL träning"))</f>
-        <v>SSL träning</v>
+        <v>P11+P12 gem.</v>
       </c>
       <c r="G22" s="28"/>
       <c r="I22" s="22"/>
-      <c r="J22" s="37"/>
-[...1 lines deleted...]
-        <v>181</v>
+      <c r="J22" s="32"/>
+      <c r="K22" s="35" t="s">
+        <v>171</v>
       </c>
       <c r="M22" s="22"/>
-      <c r="N22" s="38" t="s">
-        <v>227</v>
+      <c r="N22" s="35" t="s">
+        <v>213</v>
       </c>
       <c r="P22" s="22"/>
-      <c r="R22" s="38" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="R22" s="35" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="15">
         <v>0.70833333333333337</v>
       </c>
-      <c r="B23" s="39" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="31"/>
+      <c r="B23" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="36"/>
       <c r="I23" s="22"/>
       <c r="J23" s="24"/>
-      <c r="K23" s="37"/>
+      <c r="K23" s="32"/>
       <c r="M23" s="22"/>
-      <c r="N23" s="37"/>
+      <c r="N23" s="32"/>
       <c r="P23" s="22"/>
-      <c r="R23" s="37"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="R23" s="32"/>
+    </row>
+    <row r="24" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="15">
         <v>0.72916666666666663</v>
       </c>
-      <c r="B24" s="37"/>
-[...7 lines deleted...]
-      <c r="F24" s="31"/>
+      <c r="B24" s="32"/>
+      <c r="C24" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="D24" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="E24" s="32"/>
+      <c r="F24" s="36"/>
       <c r="I24" s="22"/>
-      <c r="J24" s="38" t="s">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="J24" s="35" t="s">
+        <v>169</v>
+      </c>
+      <c r="K24" s="35" t="s">
+        <v>172</v>
       </c>
       <c r="M24" s="22"/>
-      <c r="O24" s="38" t="s">
-        <v>223</v>
+      <c r="O24" s="35" t="s">
+        <v>209</v>
       </c>
       <c r="P24" s="22"/>
-    </row>
-    <row r="25" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T24" s="35" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="15">
         <v>0.75</v>
       </c>
-      <c r="B25" s="37"/>
-[...5 lines deleted...]
-      <c r="F25" s="32" t="str">
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="F25" s="37" t="str">
         <f>IF(ISNUMBER(SEARCH("match",B34)),"",IF(B34="Nej","Div4","Div4"))</f>
         <v>Div4</v>
       </c>
       <c r="G25" s="28"/>
       <c r="I25" s="22"/>
-      <c r="J25" s="37"/>
-      <c r="K25" s="37"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="32"/>
       <c r="M25" s="22"/>
-      <c r="O25" s="37"/>
+      <c r="O25" s="32"/>
       <c r="P25" s="22"/>
-    </row>
-    <row r="26" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T25" s="32"/>
+    </row>
+    <row r="26" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="15">
         <v>0.77083333333333337</v>
       </c>
-      <c r="B26" s="40" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="32"/>
+      <c r="B26" s="33" t="s">
+        <v>155</v>
+      </c>
+      <c r="C26" s="32"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="32"/>
+      <c r="F26" s="37"/>
       <c r="I26" s="22"/>
-      <c r="J26" s="38" t="s">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="J26" s="35" t="s">
+        <v>170</v>
+      </c>
+      <c r="K26" s="35" t="s">
+        <v>211</v>
       </c>
       <c r="M26" s="22"/>
-      <c r="O26" s="37"/>
+      <c r="O26" s="32"/>
       <c r="P26" s="22"/>
     </row>
-    <row r="27" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="15">
         <v>0.79166666666666663</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="F27" s="32" t="str">
+      <c r="B27" s="33"/>
+      <c r="C27" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="D27" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="E27" s="31" t="s">
+        <v>166</v>
+      </c>
+      <c r="F27" s="37" t="str">
         <f>IF(AND(LEFT(B34,2)="Ja",NOT(ISNUMBER(SEARCH("match",B34)))),"P11+P12 gem.","")</f>
-        <v>P11+P12 gem.</v>
+        <v/>
       </c>
       <c r="G27" s="28"/>
       <c r="I27" s="22"/>
-      <c r="J27" s="37"/>
-      <c r="K27" s="37"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
       <c r="M27" s="22"/>
       <c r="O27" s="45"/>
       <c r="P27" s="22"/>
     </row>
-    <row r="28" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="15">
         <v>0.8125</v>
       </c>
-      <c r="B28" s="40"/>
-[...3 lines deleted...]
-      <c r="F28" s="32"/>
+      <c r="B28" s="33"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="37"/>
       <c r="I28" s="22"/>
-      <c r="J28" s="37"/>
-      <c r="K28" s="37"/>
+      <c r="J28" s="32"/>
+      <c r="K28" s="32"/>
       <c r="M28" s="22"/>
       <c r="O28" s="46"/>
       <c r="P28" s="22"/>
     </row>
-    <row r="29" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="15">
         <v>0.83333333333333337</v>
       </c>
-      <c r="B29" s="40"/>
-[...3 lines deleted...]
-      <c r="F29" s="32"/>
+      <c r="B29" s="31" t="s">
+        <v>246</v>
+      </c>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="37"/>
       <c r="I29" s="22"/>
-      <c r="K29" s="38" t="s">
-        <v>226</v>
+      <c r="K29" s="35" t="s">
+        <v>212</v>
       </c>
       <c r="M29" s="22"/>
       <c r="P29" s="22"/>
       <c r="Q29" s="43" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="15">
         <v>0.85416666666666663</v>
       </c>
-      <c r="B30" s="40"/>
-[...7 lines deleted...]
-        <v>177</v>
+      <c r="B30" s="32"/>
+      <c r="C30" s="33" t="s">
+        <v>159</v>
+      </c>
+      <c r="D30" s="35" t="s">
+        <v>163</v>
+      </c>
+      <c r="E30" s="35" t="s">
+        <v>167</v>
       </c>
       <c r="G30" s="28"/>
       <c r="I30" s="22"/>
-      <c r="K30" s="37"/>
+      <c r="K30" s="32"/>
       <c r="M30" s="22"/>
       <c r="P30" s="22"/>
       <c r="Q30" s="43"/>
     </row>
-    <row r="31" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="15">
         <v>0.875</v>
       </c>
-      <c r="B31" s="38"/>
-[...2 lines deleted...]
-      <c r="E31" s="37"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
       <c r="I31" s="22"/>
-      <c r="K31" s="37"/>
+      <c r="K31" s="32"/>
       <c r="M31" s="22"/>
       <c r="P31" s="22"/>
       <c r="Q31" s="43"/>
     </row>
-    <row r="32" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="15">
         <v>0.89583333333333337</v>
       </c>
-      <c r="B32" s="40"/>
-      <c r="E32" s="37"/>
+      <c r="B32" s="33" t="s">
+        <v>247</v>
+      </c>
+      <c r="E32" s="32"/>
       <c r="I32" s="22"/>
       <c r="M32" s="22"/>
       <c r="P32" s="22"/>
       <c r="Q32" s="43"/>
     </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="B33" s="32"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A34" s="2" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="B34" t="str" cm="1">
         <f t="array" ref="B34">IFERROR(INDEX('Fredagar Nyhem'!C:C,MATCH(B3&amp;"-"&amp;D3,'Fredagar Nyhem'!B:B&amp;"-"&amp;'Fredagar Nyhem'!A:A,0)),"Ej hittat")</f>
-        <v>Ja (träning)</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+        <v>Nej</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="B35" t="str" cm="1">
         <f t="array" ref="B35">IFERROR(INDEX('Fredagar Nyhem'!D:D,MATCH(B3&amp;"-"&amp;D3,'Fredagar Nyhem'!B:B&amp;"-"&amp;'Fredagar Nyhem'!A:A,0)),"-")</f>
-        <v>19:00-20:15</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+        <v>16:30-18:00</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="B36" t="str" cm="1">
         <f t="array" ref="B36">IFERROR(INDEX('Fredagar Nyhem'!E:E,MATCH(B3&amp;"-"&amp;D3,'Fredagar Nyhem'!B:B&amp;"-"&amp;'Fredagar Nyhem'!A:A,0)),"-")</f>
-        <v>17:45-19:00</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>18:00-19:15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B37" t="str" cm="1">
+        <v>177</v>
+      </c>
+      <c r="B37" cm="1">
         <f t="array" ref="B37">IFERROR(INDEX('Fredagar Nyhem'!F:F,MATCH(B3&amp;"-"&amp;D3,'Fredagar Nyhem'!B:B&amp;"-"&amp;'Fredagar Nyhem'!A:A,0)),"")</f>
-        <v>SSL 16:30-17:45, Div4 först</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.35">
       <c r="J38" s="2"/>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" x14ac:dyDescent="0.35">
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" x14ac:dyDescent="0.35">
       <c r="J44" s="2"/>
     </row>
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" x14ac:dyDescent="0.35">
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="38">
+  <mergeCells count="43">
     <mergeCell ref="G9:G11"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="Q29:Q32"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="K29:K31"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="K22:K23"/>
     <mergeCell ref="K24:K25"/>
     <mergeCell ref="K26:K28"/>
     <mergeCell ref="R22:R23"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="N22:N23"/>
     <mergeCell ref="O24:O26"/>
     <mergeCell ref="O27:O28"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E22:E24"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="E27:E29"/>
     <mergeCell ref="E30:E32"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="D24:D26"/>
     <mergeCell ref="D27:D29"/>
+    <mergeCell ref="B23:B25"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="C27:C29"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="B29:B31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="T24:T25"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="B26:B28"/>
     <mergeCell ref="F22:F24"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="F27:F29"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="L11:L13"/>
     <mergeCell ref="J24:J25"/>
     <mergeCell ref="J26:J28"/>
-    <mergeCell ref="B23:B25"/>
-[...4 lines deleted...]
-    <mergeCell ref="C30:C31"/>
   </mergeCells>
   <conditionalFormatting sqref="F22:F24">
     <cfRule type="containsText" dxfId="4" priority="1" operator="containsText" text="SSL">
       <formula>NOT(ISERROR(SEARCH("SSL",F22)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="3" priority="2" operator="containsText" text="P11">
       <formula>NOT(ISERROR(SEARCH("P11",F22)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="2" priority="5" operator="containsText" text="MATCH">
       <formula>NOT(ISERROR(SEARCH("MATCH",F22)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F25:F26">
     <cfRule type="containsText" dxfId="1" priority="3" operator="containsText" text="Div4">
       <formula>NOT(ISERROR(SEARCH("Div4",F25)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F27:F29">
     <cfRule type="containsText" dxfId="0" priority="4" operator="containsText" text="P11">
       <formula>NOT(ISERROR(SEARCH("P11",F27)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:B4" xr:uid="{39F1686B-5DE4-4406-BA47-33B793FD5C70}">
       <formula1>"31,32,33,34,35,36,37,38,39,40,41,42,43,44,45,46,47,48,49,50,51,52,53,1,2,3,4,5,6,7,8,9,10,11,12,13"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D3" xr:uid="{B1E47721-3CB0-411E-82C4-1B9EFA0495B0}">
       <formula1>"2026,2027"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14172D80-9757-4458-9A95-DA3828FF2458}">
   <dimension ref="A2:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" customWidth="1"/>
-    <col min="2" max="2" width="13.85546875" customWidth="1"/>
+    <col min="1" max="1" width="26.7265625" customWidth="1"/>
+    <col min="2" max="2" width="13.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>0</v>
       </c>
       <c r="B15" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ccfc19ad-8951-4aee-a600-f329bc48ff0d}" enabled="1" method="Privileged" siteId="{c23b3840-812e-4067-9bdb-a3eb446c5892}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">