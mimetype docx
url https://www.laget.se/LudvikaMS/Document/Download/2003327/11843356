--- v0 (2026-04-15)
+++ v1 (2026-07-05)
@@ -39,98 +39,107 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Protokoll för årsmöt</w:t>
       </w:r>
       <w:r w:rsidR="0017654B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F10F63">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="0017654B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vid Ludvika Motorsällskap 2026-02-15</w:t>
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:r w:rsidR="000574F0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ludvika Motorsällskap 2026-03-29</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE6D10" w:rsidRDefault="00EE6D10">
       <w:r w:rsidRPr="00B408E7">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Närvarande</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F10F63">
         <w:t>Åke Andersson, Niklas Blidberg, Bo Söderberg, Johan Strömberg, Mika Koukkari, Urban Brissman, Erol Halilovic, Bengt Busk, Stefan Nyblom, Lars-Erik Kronberg, Charles Rydberg, Linda Sakofall, Erik Gesteby och Adam Backström</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A6E07" w:rsidRDefault="008A6E07" w:rsidP="007D71F3">
       <w:r w:rsidRPr="00BA025A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>§1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1E28">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mötet öppnas</w:t>
       </w:r>
       <w:r w:rsidR="001358CA">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AD545A">
         <w:t>Erol</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hälsar välkomna till </w:t>
       </w:r>
       <w:r w:rsidR="00AD545A">
         <w:t xml:space="preserve">andra </w:t>
       </w:r>
       <w:r>
         <w:t>årsmötet och förklarar mötet öppnat.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="008A6E07" w:rsidRDefault="008A6E07">
       <w:r w:rsidRPr="00BA025A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>§2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA025A" w:rsidRPr="006D1E28">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Val av </w:t>
       </w:r>
       <w:r w:rsidR="00226DD6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>mötesordförande samt sekreterare</w:t>
       </w:r>
       <w:r w:rsidR="00BA025A">
         <w:br/>
@@ -584,204 +593,202 @@
       </w:r>
       <w:r w:rsidR="008703E7">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008703E7">
         <w:tab/>
         <w:t>Bo Söderberg</w:t>
       </w:r>
       <w:r w:rsidR="00396FB3">
         <w:br/>
         <w:t>Protokolljusterare</w:t>
       </w:r>
       <w:r w:rsidR="00396FB3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00396FB3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00396FB3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00396FB3">
         <w:tab/>
         <w:t>Protokolljusterare</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00396FB3" w:rsidRPr="00D56EB0">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00432EBE" w:rsidRDefault="00432EBE" w:rsidP="0012383F">
+    <w:p w:rsidR="00637EED" w:rsidRDefault="00637EED" w:rsidP="0012383F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00432EBE" w:rsidRDefault="00432EBE" w:rsidP="0012383F">
+    <w:p w:rsidR="00637EED" w:rsidRDefault="00637EED" w:rsidP="0012383F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1584645980"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00886E0F" w:rsidRDefault="00886E0F">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00432EBE">
+        <w:r w:rsidR="00637EED">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00886E0F" w:rsidRDefault="00886E0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00432EBE" w:rsidRDefault="00432EBE" w:rsidP="0012383F">
+    <w:p w:rsidR="00637EED" w:rsidRDefault="00637EED" w:rsidP="0012383F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00432EBE" w:rsidRDefault="00432EBE" w:rsidP="0012383F">
+    <w:p w:rsidR="00637EED" w:rsidRDefault="00637EED" w:rsidP="0012383F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="0012383F" w:rsidRDefault="0012383F">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="539750" cy="539750"/>
@@ -1220,78 +1227,79 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="95"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0012383F"/>
     <w:rsid w:val="00003F03"/>
     <w:rsid w:val="00014EF8"/>
     <w:rsid w:val="00023EFC"/>
     <w:rsid w:val="0004678C"/>
     <w:rsid w:val="00052F62"/>
     <w:rsid w:val="00055A42"/>
+    <w:rsid w:val="000574F0"/>
     <w:rsid w:val="000768F5"/>
     <w:rsid w:val="000C539F"/>
     <w:rsid w:val="000D45B4"/>
     <w:rsid w:val="000F1F7E"/>
     <w:rsid w:val="000F2B8E"/>
     <w:rsid w:val="0012383F"/>
     <w:rsid w:val="001358CA"/>
     <w:rsid w:val="001475B3"/>
     <w:rsid w:val="0017654B"/>
     <w:rsid w:val="001771D5"/>
     <w:rsid w:val="00183CD2"/>
     <w:rsid w:val="00186928"/>
     <w:rsid w:val="00197488"/>
     <w:rsid w:val="001A1E38"/>
     <w:rsid w:val="001C22FE"/>
     <w:rsid w:val="001C64BB"/>
     <w:rsid w:val="001D299D"/>
     <w:rsid w:val="001D3E97"/>
     <w:rsid w:val="001E50CF"/>
     <w:rsid w:val="00226DD6"/>
     <w:rsid w:val="00237B4B"/>
     <w:rsid w:val="00263A24"/>
     <w:rsid w:val="00263A73"/>
     <w:rsid w:val="0026704D"/>
     <w:rsid w:val="002832FB"/>
@@ -1321,50 +1329,51 @@
     <w:rsid w:val="00424BF6"/>
     <w:rsid w:val="00427A56"/>
     <w:rsid w:val="00432EBE"/>
     <w:rsid w:val="0044407F"/>
     <w:rsid w:val="00471E88"/>
     <w:rsid w:val="00477042"/>
     <w:rsid w:val="00485187"/>
     <w:rsid w:val="00497928"/>
     <w:rsid w:val="004B6957"/>
     <w:rsid w:val="004E023B"/>
     <w:rsid w:val="004F5999"/>
     <w:rsid w:val="00561EF3"/>
     <w:rsid w:val="005621FD"/>
     <w:rsid w:val="00572453"/>
     <w:rsid w:val="005773A8"/>
     <w:rsid w:val="00584DCD"/>
     <w:rsid w:val="0059360A"/>
     <w:rsid w:val="005B3C9D"/>
     <w:rsid w:val="005B5B27"/>
     <w:rsid w:val="005B6379"/>
     <w:rsid w:val="005C7B6D"/>
     <w:rsid w:val="005E44B0"/>
     <w:rsid w:val="005F747D"/>
     <w:rsid w:val="00602749"/>
     <w:rsid w:val="0061301C"/>
+    <w:rsid w:val="00637EED"/>
     <w:rsid w:val="00650B37"/>
     <w:rsid w:val="00662338"/>
     <w:rsid w:val="0067381D"/>
     <w:rsid w:val="006C0BAD"/>
     <w:rsid w:val="006D1E28"/>
     <w:rsid w:val="006E5436"/>
     <w:rsid w:val="006E5957"/>
     <w:rsid w:val="00721C3D"/>
     <w:rsid w:val="00724687"/>
     <w:rsid w:val="0072649F"/>
     <w:rsid w:val="00732978"/>
     <w:rsid w:val="00734ECE"/>
     <w:rsid w:val="00761D40"/>
     <w:rsid w:val="00774F79"/>
     <w:rsid w:val="0077602F"/>
     <w:rsid w:val="0078318C"/>
     <w:rsid w:val="007876C9"/>
     <w:rsid w:val="00791FF1"/>
     <w:rsid w:val="007C61E3"/>
     <w:rsid w:val="007D71F3"/>
     <w:rsid w:val="007E24BD"/>
     <w:rsid w:val="00805C4B"/>
     <w:rsid w:val="00824223"/>
     <w:rsid w:val="00831B31"/>
     <w:rsid w:val="00846310"/>
@@ -1462,51 +1471,51 @@
     <w:rsid w:val="00FE53B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7BAD603C"/>
+  <w14:docId w14:val="649DD78F"/>
   <w15:docId w15:val="{8C1A7B9C-84E7-43CF-8444-283DC4EA6716}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>