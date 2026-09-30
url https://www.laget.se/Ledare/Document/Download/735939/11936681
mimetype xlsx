--- v0 (2026-09-05)
+++ v1 (2026-09-30)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11109"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/tobiassegerstrom/Desktop/Per-Ols IBF/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/tobiassegerstrom/Desktop/Per-Ols IBF/Matchplaneringar/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E491694-00D1-054B-BA1A-1B70A463F5A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA377502-8490-514C-8EAF-993FBE4957F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="77060" yWindow="680" windowWidth="102400" windowHeight="20160" xr2:uid="{86CCFB9F-BC64-2747-B711-17D1B6B89FFC}"/>
+    <workbookView xWindow="7280" yWindow="600" windowWidth="36340" windowHeight="19420" xr2:uid="{86CCFB9F-BC64-2747-B711-17D1B6B89FFC}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="84">
   <si>
     <t>Tid</t>
   </si>
   <si>
     <t>Måndag</t>
   </si>
   <si>
     <t>Tisdag</t>
   </si>
   <si>
     <t>Onsdag</t>
   </si>
   <si>
     <t>Torsdag</t>
   </si>
   <si>
     <t>Fredag</t>
   </si>
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>Söndag</t>
   </si>
   <si>
@@ -184,92 +184,83 @@
   <si>
     <t>P12/13</t>
   </si>
   <si>
     <t>P14</t>
   </si>
   <si>
     <t>Utveckling</t>
   </si>
   <si>
     <t>F17</t>
   </si>
   <si>
     <t>F18</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>H2                A+B</t>
   </si>
   <si>
     <t>F11/14 A+B+C+D</t>
   </si>
   <si>
-    <t>D2                  A+B</t>
-[...1 lines deleted...]
-  <si>
     <t>H2                 A+B</t>
   </si>
   <si>
     <t xml:space="preserve">P14                </t>
   </si>
   <si>
     <t xml:space="preserve">P14               </t>
   </si>
   <si>
     <t>Para</t>
   </si>
   <si>
     <t>Per-Ols</t>
   </si>
   <si>
     <t>P-O</t>
   </si>
   <si>
     <t>P 10/11 A+B</t>
   </si>
   <si>
     <t>P10/11 A+B</t>
   </si>
   <si>
-    <t>F19/20. 13:00-14:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Lekis 14:00-15:00</t>
   </si>
   <si>
     <t>P12/13     A+B</t>
   </si>
   <si>
     <t>P12/13    A+B</t>
   </si>
   <si>
-    <t>P19/20. 10:00-11:00</t>
-[...1 lines deleted...]
-  <si>
     <t>F15/16      A+B+C+D</t>
   </si>
   <si>
     <t>F15/16 A+B+C+D</t>
   </si>
   <si>
     <t>1700-1715</t>
   </si>
   <si>
     <t>1715-1730</t>
   </si>
   <si>
     <t>1730-1745</t>
   </si>
   <si>
     <t>1745-1800</t>
   </si>
   <si>
     <t>1800-1815</t>
   </si>
   <si>
     <t>1815-1830</t>
   </si>
   <si>
     <t>1830-1845</t>
@@ -278,107 +269,116 @@
     <t>1845-1900</t>
   </si>
   <si>
     <t>1900-1915</t>
   </si>
   <si>
     <t>1915-1930</t>
   </si>
   <si>
     <t>1930-1945</t>
   </si>
   <si>
     <t>1945-2000</t>
   </si>
   <si>
     <t>Upptaget</t>
   </si>
   <si>
     <t>2000-2015</t>
   </si>
   <si>
     <t>1645-1700</t>
   </si>
   <si>
     <t xml:space="preserve">Per-Ols Allstar                          </t>
+  </si>
+  <si>
+    <t>P19 10:00-11:00</t>
+  </si>
+  <si>
+    <t>F19/20          13:00-14:00</t>
+  </si>
+  <si>
+    <t>P20                15:45-16:45</t>
+  </si>
+  <si>
+    <t>Utveckling                  A+B</t>
+  </si>
+  <si>
+    <t>Damer D2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="19">
+  <fills count="20">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="3" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
@@ -422,52 +422,64 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.749992370372631"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="27">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -739,312 +751,291 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...18 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="14" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="14" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="14" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="14" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...23 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...98 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -1342,512 +1333,513 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E47DA734-EC90-5F4E-8F6C-9C1207E6E6E8}">
   <dimension ref="B4:T57"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="72" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="R51" sqref="R51"/>
+    <sheetView tabSelected="1" topLeftCell="A12" zoomScale="72" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I27" sqref="I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
     <col min="11" max="11" width="12.1640625" customWidth="1"/>
     <col min="12" max="12" width="12.83203125" style="12" customWidth="1"/>
     <col min="13" max="13" width="10.83203125" style="12"/>
+    <col min="18" max="18" width="16.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="56" t="s">
+      <c r="C6" s="69" t="s">
         <v>29</v>
       </c>
-      <c r="D6" s="57"/>
-[...2 lines deleted...]
-      <c r="G6" s="58"/>
+      <c r="D6" s="70"/>
+      <c r="E6" s="70"/>
+      <c r="F6" s="70"/>
+      <c r="G6" s="71"/>
       <c r="H6" s="1"/>
       <c r="I6" s="6"/>
       <c r="K6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
     </row>
     <row r="7" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B7" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="59"/>
-[...3 lines deleted...]
-      <c r="G7" s="61"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="74"/>
       <c r="H7" s="1"/>
       <c r="I7" s="6"/>
       <c r="K7" s="1" t="s">
         <v>40</v>
       </c>
       <c r="L7" s="14" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="14"/>
       <c r="N7" s="14"/>
     </row>
     <row r="8" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="62" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="68" t="s">
+      <c r="C8" s="75" t="s">
         <v>61</v>
       </c>
-      <c r="E8" s="62" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="68" t="s">
+      <c r="D8" s="81" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="75" t="s">
         <v>62</v>
+      </c>
+      <c r="F8" s="81" t="s">
+        <v>60</v>
       </c>
       <c r="G8" s="18"/>
       <c r="H8" s="17"/>
       <c r="I8" s="6"/>
       <c r="K8" s="1" t="s">
         <v>44</v>
       </c>
       <c r="L8" s="15"/>
       <c r="M8" s="15" t="s">
         <v>47</v>
       </c>
       <c r="N8" s="15"/>
     </row>
     <row r="9" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B9" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="63"/>
-[...2 lines deleted...]
-      <c r="F9" s="69"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="82"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="82"/>
       <c r="G9" s="18"/>
       <c r="H9" s="17"/>
       <c r="I9" s="6"/>
       <c r="K9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="L9" s="15" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
     </row>
     <row r="10" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B10" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="63"/>
-[...2 lines deleted...]
-      <c r="F10" s="69"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="76"/>
+      <c r="F10" s="82"/>
       <c r="G10" s="18"/>
       <c r="H10" s="17"/>
       <c r="I10" s="6"/>
       <c r="K10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L10" s="15" t="s">
         <v>47</v>
       </c>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
     </row>
     <row r="11" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="63"/>
-[...2 lines deleted...]
-      <c r="F11" s="69"/>
+      <c r="C11" s="76"/>
+      <c r="D11" s="82"/>
+      <c r="E11" s="76"/>
+      <c r="F11" s="82"/>
       <c r="G11" s="18"/>
       <c r="H11" s="17"/>
       <c r="I11" s="6"/>
       <c r="K11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="L11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
     </row>
     <row r="12" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="64"/>
-[...2 lines deleted...]
-      <c r="F12" s="70"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="83"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="83"/>
       <c r="G12" s="18"/>
       <c r="H12" s="17"/>
       <c r="I12" s="6"/>
       <c r="K12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="L12" s="15"/>
       <c r="M12" s="15" t="s">
         <v>47</v>
       </c>
       <c r="N12" s="15"/>
     </row>
     <row r="13" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B13" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="65" t="s">
+      <c r="C13" s="78" t="s">
         <v>49</v>
       </c>
-      <c r="D13" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="65" t="s">
+      <c r="D13" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="78" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="50" t="s">
+      <c r="F13" s="61" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="6"/>
       <c r="K13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="M13" s="15"/>
       <c r="N13" s="15"/>
     </row>
     <row r="14" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B14" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="66"/>
-[...2 lines deleted...]
-      <c r="F14" s="51"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="79"/>
+      <c r="F14" s="62"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="6"/>
       <c r="K14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L14" s="15"/>
       <c r="M14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="N14" s="15"/>
     </row>
     <row r="15" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B15" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="66"/>
-[...2 lines deleted...]
-      <c r="F15" s="51"/>
+      <c r="C15" s="79"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="79"/>
+      <c r="F15" s="62"/>
       <c r="G15" s="1"/>
       <c r="H15" s="16"/>
       <c r="I15" s="6"/>
       <c r="K15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="C16" s="66"/>
-[...2 lines deleted...]
-      <c r="F16" s="51"/>
+      <c r="C16" s="79"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="79"/>
+      <c r="F16" s="62"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="6"/>
       <c r="K16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="L16" s="15"/>
       <c r="M16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="N16" s="15"/>
     </row>
     <row r="17" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C17" s="67"/>
-[...2 lines deleted...]
-      <c r="F17" s="51"/>
+      <c r="C17" s="80"/>
+      <c r="D17" s="62"/>
+      <c r="E17" s="80"/>
+      <c r="F17" s="62"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="6"/>
       <c r="K17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="2:20" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="71" t="s">
-[...6 lines deleted...]
-      <c r="F18" s="52"/>
+      <c r="C18" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" s="63"/>
+      <c r="E18" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="F18" s="63"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="6"/>
       <c r="K18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L18" s="15"/>
       <c r="M18" s="15" t="s">
         <v>47</v>
       </c>
       <c r="N18" s="15"/>
     </row>
     <row r="19" spans="2:20" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="72"/>
-      <c r="D19" s="73" t="s">
+      <c r="C19" s="65"/>
+      <c r="D19" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="65"/>
+      <c r="F19" s="66" t="s">
         <v>57</v>
-      </c>
-[...2 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="6"/>
       <c r="K19" s="1" t="s">
         <v>30</v>
       </c>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
       <c r="N19" s="15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B20" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C20" s="72"/>
-[...2 lines deleted...]
-      <c r="F20" s="74"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="67"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="6"/>
       <c r="K20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B21" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C21" s="72"/>
-[...2 lines deleted...]
-      <c r="F21" s="74"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="67"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="6"/>
       <c r="K21" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B22" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C22" s="72"/>
-[...2 lines deleted...]
-      <c r="F22" s="74"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="67"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="6"/>
     </row>
     <row r="23" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B23" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="20"/>
-      <c r="D23" s="75"/>
+      <c r="D23" s="68"/>
       <c r="E23" s="20"/>
-      <c r="F23" s="75"/>
+      <c r="F23" s="68"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="6"/>
     </row>
     <row r="24" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B24" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="6"/>
     </row>
     <row r="25" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B25" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="6"/>
     </row>
     <row r="26" spans="2:20" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="7"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="9"/>
     </row>
     <row r="28" spans="2:20" ht="27" x14ac:dyDescent="0.35">
       <c r="D28" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L28" s="19" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="29" spans="2:20" ht="28" thickBot="1" x14ac:dyDescent="0.4">
       <c r="L29" s="19"/>
     </row>
     <row r="30" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B30" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -1856,503 +1848,504 @@
       <c r="I30" s="4" t="s">
         <v>7</v>
       </c>
       <c r="K30" s="2"/>
       <c r="L30" s="3" t="s">
         <v>1</v>
       </c>
       <c r="M30" s="3" t="s">
         <v>2</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>3</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>4</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="R30" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="S30" s="85"/>
     </row>
     <row r="31" spans="2:20" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C31" s="56" t="s">
+      <c r="C31" s="69" t="s">
         <v>29</v>
       </c>
-      <c r="D31" s="57"/>
-[...2 lines deleted...]
-      <c r="G31" s="58"/>
+      <c r="D31" s="70"/>
+      <c r="E31" s="70"/>
+      <c r="F31" s="70"/>
+      <c r="G31" s="71"/>
       <c r="H31" s="1"/>
       <c r="I31" s="6"/>
       <c r="K31" s="5" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L31" s="81"/>
+        <v>77</v>
+      </c>
+      <c r="L31" s="33"/>
       <c r="M31" s="39" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="N31" s="81"/>
+        <v>75</v>
+      </c>
+      <c r="N31" s="33"/>
       <c r="O31" s="18"/>
       <c r="P31" s="28"/>
       <c r="Q31" s="28"/>
-      <c r="R31" s="47" t="s">
-[...2 lines deleted...]
-      <c r="S31" s="86"/>
+      <c r="R31" s="48" t="s">
+        <v>79</v>
+      </c>
+      <c r="S31" s="35"/>
       <c r="T31" s="22"/>
     </row>
     <row r="32" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B32" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C32" s="59"/>
-[...3 lines deleted...]
-      <c r="G32" s="61"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
+      <c r="F32" s="73"/>
+      <c r="G32" s="74"/>
       <c r="H32" s="1"/>
       <c r="I32" s="6"/>
       <c r="K32" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="L32" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="L32" s="42" t="s">
         <v>46</v>
       </c>
       <c r="M32" s="40"/>
-      <c r="N32" s="36" t="s">
+      <c r="N32" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="O32" s="87" t="s">
-        <v>81</v>
+      <c r="O32" s="45" t="s">
+        <v>78</v>
       </c>
       <c r="P32" s="31"/>
       <c r="Q32" s="29"/>
-      <c r="R32" s="48"/>
-[...2 lines deleted...]
-    <row r="33" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="R32" s="49"/>
+      <c r="S32" s="35"/>
+    </row>
+    <row r="33" spans="2:19" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="C33" s="53" t="s">
+      <c r="C33" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="D33" s="54" t="s">
+      <c r="D33" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="E33" s="53" t="s">
+      <c r="E33" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="F33" s="54" t="s">
+      <c r="F33" s="59" t="s">
         <v>33</v>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="6"/>
       <c r="K33" s="5" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="L33" s="37"/>
+        <v>64</v>
+      </c>
+      <c r="L33" s="43"/>
       <c r="M33" s="40"/>
-      <c r="N33" s="37"/>
-      <c r="O33" s="88"/>
+      <c r="N33" s="43"/>
+      <c r="O33" s="46"/>
       <c r="P33" s="31"/>
       <c r="Q33" s="29"/>
-      <c r="R33" s="48"/>
-[...2 lines deleted...]
-    <row r="34" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="R33" s="49"/>
+      <c r="S33" s="35"/>
+    </row>
+    <row r="34" spans="2:19" ht="17" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C34" s="53"/>
-[...2 lines deleted...]
-      <c r="F34" s="54"/>
+      <c r="C34" s="58"/>
+      <c r="D34" s="59"/>
+      <c r="E34" s="58"/>
+      <c r="F34" s="59"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="6"/>
       <c r="K34" s="5" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="L34" s="37"/>
+        <v>65</v>
+      </c>
+      <c r="L34" s="43"/>
       <c r="M34" s="40"/>
-      <c r="N34" s="37"/>
-      <c r="O34" s="88"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="46"/>
       <c r="P34" s="31"/>
       <c r="Q34" s="29"/>
-      <c r="R34" s="49"/>
-      <c r="S34" s="86"/>
+      <c r="R34" s="50" t="s">
+        <v>80</v>
+      </c>
+      <c r="S34" s="35"/>
     </row>
     <row r="35" spans="2:19" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C35" s="53"/>
-[...2 lines deleted...]
-      <c r="F35" s="54"/>
+      <c r="C35" s="58"/>
+      <c r="D35" s="59"/>
+      <c r="E35" s="58"/>
+      <c r="F35" s="59"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="6"/>
       <c r="K35" s="5" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="O35" s="88"/>
+        <v>66</v>
+      </c>
+      <c r="L35" s="43"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="46"/>
       <c r="P35" s="31"/>
       <c r="Q35" s="29"/>
-      <c r="R35" s="41" t="s">
-[...4 lines deleted...]
-    <row r="36" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="R35" s="51"/>
+    </row>
+    <row r="36" spans="2:19" ht="13" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="C36" s="53"/>
-[...2 lines deleted...]
-      <c r="F36" s="54"/>
+      <c r="C36" s="58"/>
+      <c r="D36" s="59"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="59"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="6"/>
       <c r="K36" s="5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="M36" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="L36" s="44"/>
+      <c r="M36" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="N36" s="38"/>
-      <c r="O36" s="88"/>
+      <c r="N36" s="44"/>
+      <c r="O36" s="46"/>
       <c r="P36" s="31"/>
       <c r="Q36" s="29"/>
-      <c r="R36" s="42"/>
-[...1 lines deleted...]
-    <row r="37" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="R36" s="51"/>
+    </row>
+    <row r="37" spans="2:19" ht="17" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C37" s="53"/>
-[...2 lines deleted...]
-      <c r="F37" s="55"/>
+      <c r="C37" s="58"/>
+      <c r="D37" s="60"/>
+      <c r="E37" s="58"/>
+      <c r="F37" s="60"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="6"/>
       <c r="K37" s="5" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="L37" s="39" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="M37" s="34"/>
+        <v>75</v>
+      </c>
+      <c r="M37" s="37"/>
       <c r="N37" s="1"/>
-      <c r="O37" s="89"/>
+      <c r="O37" s="47"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="29"/>
-      <c r="R37" s="42"/>
+      <c r="R37" s="52" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="38" spans="2:19" x14ac:dyDescent="0.2">
       <c r="B38" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C38" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="78" t="s">
+      <c r="C38" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="E38" s="54" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="78" t="s">
+      <c r="E38" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="F38" s="86" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="6"/>
       <c r="K38" s="5" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="L38" s="40"/>
-      <c r="M38" s="34"/>
+      <c r="M38" s="37"/>
       <c r="N38" s="1"/>
-      <c r="O38" s="33" t="s">
+      <c r="O38" s="36" t="s">
         <v>45</v>
       </c>
       <c r="P38" s="1"/>
       <c r="Q38" s="29"/>
-      <c r="R38" s="43"/>
+      <c r="R38" s="53"/>
     </row>
     <row r="39" spans="2:19" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="C39" s="54"/>
-[...2 lines deleted...]
-      <c r="F39" s="79"/>
+      <c r="C39" s="59"/>
+      <c r="D39" s="87"/>
+      <c r="E39" s="59"/>
+      <c r="F39" s="87"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="6"/>
       <c r="K39" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L39" s="40"/>
-      <c r="M39" s="34"/>
+      <c r="M39" s="37"/>
       <c r="N39" s="1"/>
-      <c r="O39" s="34"/>
+      <c r="O39" s="37"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="29"/>
-      <c r="R39" s="44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R39" s="54"/>
     </row>
     <row r="40" spans="2:19" x14ac:dyDescent="0.2">
       <c r="B40" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C40" s="54"/>
-[...2 lines deleted...]
-      <c r="F40" s="79"/>
+      <c r="C40" s="59"/>
+      <c r="D40" s="87"/>
+      <c r="E40" s="59"/>
+      <c r="F40" s="87"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="6"/>
       <c r="K40" s="5" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="L40" s="40"/>
-      <c r="M40" s="35"/>
+      <c r="M40" s="38"/>
       <c r="N40" s="1"/>
-      <c r="O40" s="34"/>
+      <c r="O40" s="37"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="29"/>
-      <c r="R40" s="45"/>
+      <c r="R40" s="55" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="41" spans="2:19" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="C41" s="54"/>
-[...2 lines deleted...]
-      <c r="F41" s="79"/>
+      <c r="C41" s="59"/>
+      <c r="D41" s="87"/>
+      <c r="E41" s="59"/>
+      <c r="F41" s="87"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="6"/>
       <c r="K41" s="5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="L41" s="32"/>
       <c r="M41" s="24"/>
       <c r="N41" s="1"/>
-      <c r="O41" s="34"/>
+      <c r="O41" s="37"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="18"/>
-      <c r="R41" s="82"/>
+      <c r="R41" s="56"/>
     </row>
     <row r="42" spans="2:19" x14ac:dyDescent="0.2">
       <c r="B42" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C42" s="55"/>
-[...2 lines deleted...]
-      <c r="F42" s="80"/>
+      <c r="C42" s="60"/>
+      <c r="D42" s="88"/>
+      <c r="E42" s="60"/>
+      <c r="F42" s="88"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="6"/>
       <c r="K42" s="5" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="L42" s="23"/>
       <c r="M42" s="24"/>
       <c r="N42" s="23"/>
-      <c r="O42" s="35"/>
+      <c r="O42" s="38"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="18"/>
-      <c r="R42" s="83"/>
+      <c r="R42" s="57"/>
     </row>
     <row r="43" spans="2:19" x14ac:dyDescent="0.2">
       <c r="B43" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="18"/>
-      <c r="D43" s="76" t="s">
+      <c r="D43" s="84" t="s">
+        <v>51</v>
+      </c>
+      <c r="E43" s="18"/>
+      <c r="F43" s="84" t="s">
         <v>52</v>
-      </c>
-[...2 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="6"/>
       <c r="K43" s="5" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="L43" s="23"/>
       <c r="M43" s="24"/>
       <c r="N43" s="15"/>
       <c r="O43" s="26"/>
       <c r="P43" s="26"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="6"/>
     </row>
     <row r="44" spans="2:19" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C44" s="18"/>
-      <c r="D44" s="77"/>
+      <c r="D44" s="85"/>
       <c r="E44" s="18"/>
-      <c r="F44" s="77"/>
+      <c r="F44" s="85"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="6"/>
       <c r="K44" s="7" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="L44" s="30"/>
       <c r="M44" s="25"/>
       <c r="N44" s="13"/>
       <c r="O44" s="27"/>
       <c r="P44" s="27"/>
-      <c r="Q44" s="84"/>
+      <c r="Q44" s="34"/>
       <c r="R44" s="9"/>
     </row>
     <row r="45" spans="2:19" x14ac:dyDescent="0.2">
       <c r="B45" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C45" s="18"/>
-      <c r="D45" s="77"/>
+      <c r="D45" s="85"/>
       <c r="E45" s="18"/>
-      <c r="F45" s="77"/>
+      <c r="F45" s="85"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="6"/>
     </row>
     <row r="46" spans="2:19" x14ac:dyDescent="0.2">
       <c r="B46" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="18"/>
-      <c r="D46" s="77"/>
+      <c r="D46" s="85"/>
       <c r="E46" s="18"/>
-      <c r="F46" s="77"/>
+      <c r="F46" s="85"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="6"/>
     </row>
     <row r="47" spans="2:19" x14ac:dyDescent="0.2">
       <c r="B47" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="18"/>
-      <c r="D47" s="77"/>
+      <c r="D47" s="85"/>
       <c r="E47" s="18"/>
       <c r="F47" s="21"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="6"/>
     </row>
     <row r="48" spans="2:19" x14ac:dyDescent="0.2">
       <c r="B48" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="6"/>
     </row>
     <row r="49" spans="2:9" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B49" s="7"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="9"/>
     </row>
     <row r="57" spans="2:9" ht="16" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="34">
+  <mergeCells count="35">
     <mergeCell ref="F43:F46"/>
     <mergeCell ref="D43:D47"/>
     <mergeCell ref="C38:C42"/>
     <mergeCell ref="D38:D42"/>
     <mergeCell ref="F38:F42"/>
     <mergeCell ref="E38:E42"/>
     <mergeCell ref="C6:G7"/>
     <mergeCell ref="C8:C12"/>
     <mergeCell ref="E8:E12"/>
     <mergeCell ref="C13:C17"/>
     <mergeCell ref="E13:E17"/>
     <mergeCell ref="F8:F12"/>
     <mergeCell ref="D8:D12"/>
     <mergeCell ref="F13:F18"/>
     <mergeCell ref="C33:C37"/>
     <mergeCell ref="E33:E37"/>
     <mergeCell ref="D33:D37"/>
     <mergeCell ref="D13:D18"/>
     <mergeCell ref="F33:F37"/>
     <mergeCell ref="C18:C22"/>
     <mergeCell ref="D19:D23"/>
     <mergeCell ref="E18:E22"/>
     <mergeCell ref="F19:F23"/>
     <mergeCell ref="C31:G32"/>
+    <mergeCell ref="O38:O42"/>
+    <mergeCell ref="O32:O37"/>
+    <mergeCell ref="R31:R33"/>
+    <mergeCell ref="R34:R36"/>
+    <mergeCell ref="R37:R39"/>
+    <mergeCell ref="R40:R42"/>
     <mergeCell ref="M36:M40"/>
     <mergeCell ref="L37:L40"/>
-    <mergeCell ref="R35:R38"/>
     <mergeCell ref="M31:M35"/>
     <mergeCell ref="L32:L36"/>
     <mergeCell ref="N32:N36"/>
-    <mergeCell ref="R31:R34"/>
-[...2 lines deleted...]
-    <mergeCell ref="O32:O37"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>