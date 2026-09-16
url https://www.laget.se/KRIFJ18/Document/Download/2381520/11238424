--- v0 (2025-10-20)
+++ v1 (2026-09-16)
@@ -1,3270 +1,526 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Id="pkgRId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p w14:paraId="2B02167B" w14:textId="1E11A30E" w:rsidR="000F0FE8" w:rsidRPr="000F0FE8" w:rsidRDefault="000F0FE8" w:rsidP="000F0FE8">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
           <w:u w:val="single"/>
-          <w:lang w:val="sv-SE"/>
-[...546 lines deleted...]
-    </w:sectPr>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lathund/Kioskbemanning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kiosken/inre förrådet låses upp av Malin eller Johanna. Är vi inte på plats så har vaktmästaren nyckel. Efter stängning och allt är klart är det bara att slå igen dörren. Vi ser till att inre förrådet låses efter stängning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I förrådet finns en plastlåda med iPad, kortläsare samt nycklar till Krif’s skåp ovanför diskbänken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inlogg till ipaden står på dess baksida. Fyll gärna på med laddning av iPad och kortläsare under passet så det finns laddning på dem till nästkommande pass. Välj J18 vid inlogget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Börja med att brygga kaffe som ska till borta- och hemmalaget samt till domarna. En kanna vatten och 2 mått kaffe till varje bryggning. Kaffe och kaffefilter finns i skåpen ovanför diskbänken. Termosar finns inne i förrådet (gröna). Även gröna korgar att bära i finns i förrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Till lagen och domarna lämnas kaffe, muggar samt några tetrapack mjölk (finns i förrådet). Innan matchstart ska även kaffe, muggar och mjölk lämnas till sekretariatet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaffe till kioskförsäljningen ställs fram i svarta pumptermosar på disken tillsammans med muggar, mjölk mm. Om det känns för lite med dessa termosar finns en stor att fylla. Ställ även fram muffins att sälja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Därefter sätts godisvagn och läsk kyl ut i entrén. Sätt i kylens kontakt. Fyll på med de varor och dricka som behövs, allt finns i förrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jalusiluckan till kiosken öppnas med nyckelvred invändigt till vänster om luckan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sätt igång fläkten via timer ovanför spisen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stekbordet används till korv och hamburgare. Vänstra delen av stekbordet för att steka upp och högra för varmhållning med lägre temperatur. I första hand säljer vi stekt och kokt korv vid våra matcher. Korv finns i kyl och frys inne i förrådet samt i vårt kylskåp ute i kiosken. Detsamma för korvbröd. Ta alltid från kylen först innan nytt tas upp. OBS!! Rör ej RIK´s kylskåp som också finns ute i kiosken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ställ ut ketchup, senap, rostad lök och bostongurka på ett av de höga/runda borden i entrén för självservering. Finns i kyl och på hyllor i förråd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innan stängning av kiosk hämta in termosar från omklädningsrummen (kan göras redan under 3e perioden).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stäng av stekhäll och rengör det med skrapan. Torka upp stekfett med hushållspapper och töm fettbehållaren samt rengör lilla silen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om det blir någon mat kvar och det är match dagen efter (kontrollera i isschemat) kan maten läggas i kylen. Är det ingen match fråga om våra spelare vill ha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skölj ur termosar och sätt tillbaka i förrådet. Glöm ej att ställa tillbaka godisvagn och läsk kyl i inre förrådet. Sätt i kontakt för kylen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lås skåpen och lägg nycklar, ipad och kortläsare i plastlådan och sätt in på hylla i förrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plocka undan, diska, städa, töm sopor och lämna kiosken i trevligt skick</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">😊.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="280" w:line="280"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans Light" w:hAnsi="Work Sans Light" w:cs="Work Sans Light" w:eastAsia="Work Sans Light"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...274 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...997 lines deleted...]
-</w:settings>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1084 lines deleted...]
-</w:styles>
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="numbering.xml" Id="docRId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" /><Relationship Target="styles.xml" Id="docRId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" /></Relationships>
 </file>
-
-[...273 lines deleted...]
-</file>