--- v0 (2026-04-17)
+++ v1 (2026-05-30)
@@ -1,99 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10404"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10517"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/emma/Desktop/E/Irsta IF/Säsongen 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EE9B33F-774C-0B42-A08D-826D59A20391}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67834BB7-BE6B-0244-955B-E55F548FDBCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="15960" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="160" yWindow="500" windowWidth="28640" windowHeight="15960" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Info" sheetId="3" r:id="rId1"/>
     <sheet name="Uppdrag" sheetId="1" r:id="rId2"/>
     <sheet name="Bemanning" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="74">
   <si>
     <t>Barnets namn</t>
   </si>
   <si>
     <t>Uppdrag 1</t>
   </si>
   <si>
     <t xml:space="preserve">Uppdrag 2 </t>
   </si>
   <si>
     <t>Albin Öijwall</t>
   </si>
   <si>
-    <t>Alfred Sundin Carlsson</t>
-[...1 lines deleted...]
-  <si>
     <t>Alvin Pettersson</t>
   </si>
   <si>
     <t>Städ Ullvi.26</t>
   </si>
   <si>
     <t>Aroscupen 3h</t>
   </si>
   <si>
     <t>Carl Eriksson</t>
   </si>
   <si>
     <t>Casper Ljungwald</t>
   </si>
   <si>
     <t>Charlie Andersson</t>
   </si>
   <si>
     <t>Städ Ullvi v.41</t>
   </si>
   <si>
     <t>Edwin Abrahamsson</t>
   </si>
   <si>
     <t>Frank Maxe</t>
@@ -276,59 +273,62 @@
     <r>
       <t xml:space="preserve">Denna säsong har vi fått diverse arbetspass fördelade till laget. Det är kioskpass på bingokväll på Klinta samt några tillfällen för städning på Ullviliden. I år är laget anmält till Aroscupen. I och med detta har vi tilldelats ansvaret för boendet på Irstaskolan som boendevärd, 11-14 juni.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Observera att om ni inte kan den tilldelade tiden så är det erat eget ansvar att hitta någon annan på bemanningslistan att byta med. 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-Om ni har kommit överens om ett byte behöver Lagföräldrarna Sandra Sundin eller Emma Ljungwald informeras. Information om rutiner vid kiosktjänst och städtjänst finner ni på laget.se under Irsta IF klubbsida / dokument samt bland dokumentet på vår egen Irsta IF sida för P19.
+Om ni har kommit överens om ett byte behöver Lagföräldrarna Emma Ljungwald eller Emma Maxe informeras. Information om rutiner vid kiosktjänst och städtjänst finner ni på laget.se under Irsta IF klubbsida / dokument samt bland dokumentet på vår egen Irsta IF sida för P19.
 Vi ser fram emot en rolig fotbollssäsong!
 Med vänliga hälsningar
-Sandra Sundin &amp; Emma Ljungwald 
+Emma Ljungwald &amp; Emma Maxe
 </t>
     </r>
   </si>
   <si>
-    <t>Hjalmar Nilsson</t>
+    <t>August Berglund</t>
+  </si>
+  <si>
+    <t>Sture Sjösten</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -694,646 +694,653 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3869607-D455-1A4F-ADE5-3BADABC99DA6}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="57.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="280" x14ac:dyDescent="0.15">
       <c r="A1" s="18" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:F31"/>
+  <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="E26" sqref="E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="21.1640625" customWidth="1"/>
     <col min="2" max="3" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="3"/>
-      <c r="C3" s="3"/>
+      <c r="B3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>69</v>
+      </c>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A4" s="2" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B4" s="4"/>
       <c r="C4" s="4" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F4" s="4"/>
     </row>
     <row r="5" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A5" s="2" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="F6" s="4"/>
     </row>
     <row r="7" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="4" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A8" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A10" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A11" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
     </row>
     <row r="12" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A12" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A13" s="2" t="s">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="13" x14ac:dyDescent="0.15">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
     </row>
     <row r="18" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
     </row>
     <row r="20" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="3"/>
-      <c r="C20" s="3"/>
+      <c r="C20" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="21" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A24" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A25" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
     </row>
     <row r="26" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A26" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
     </row>
     <row r="27" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A27" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B27" s="3"/>
-      <c r="C27" s="3"/>
+      <c r="C27" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="28" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A28" s="2" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A29" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A30" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
     </row>
     <row r="31" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A31" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C31" t="s">
-        <v>70</v>
-      </c>
+        <v>69</v>
+      </c>
+    </row>
+    <row r="34" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B34" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:K24"/>
+  <dimension ref="A1:K25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="17.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.5" customWidth="1"/>
     <col min="5" max="5" width="19.33203125" customWidth="1"/>
     <col min="6" max="6" width="26.5" customWidth="1"/>
     <col min="7" max="7" width="22.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.1640625" customWidth="1"/>
     <col min="9" max="9" width="22" customWidth="1"/>
     <col min="10" max="10" width="18" customWidth="1"/>
     <col min="11" max="11" width="23.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="5" t="s">
+      <c r="E1" s="5" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F1" s="6"/>
       <c r="G1" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="H1" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="H1" s="8" t="s">
+      <c r="I1" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J1" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="I1" s="10" t="s">
+      <c r="K1" s="19" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E2" s="20" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F2" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G2" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H2" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="I2" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="H2" s="4" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="4" t="s">
+      <c r="J2" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="K2" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F3" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="J3" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="E4" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="A5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" t="s">
         <v>55</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F5" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J5" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="C6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F6" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="C7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E7" s="20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F7" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="E8" s="20" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F8" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="E9" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F9" s="13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="E10" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F10" s="13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="E11" s="2" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="F11" s="15" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="E12" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F12" s="15" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="E13" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F13" s="16" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="E14" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F14" s="16" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="E15" s="20" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F15" s="16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="13" x14ac:dyDescent="0.15">
       <c r="E16" s="20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F16" s="16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="5:7" ht="13" x14ac:dyDescent="0.15">
+      <c r="E17" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F17" s="16" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="5:7" ht="13" x14ac:dyDescent="0.15">
+      <c r="E18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="16" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="5:7" ht="13" x14ac:dyDescent="0.15">
+      <c r="E19" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" s="16" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="17" spans="5:6" ht="13" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="F17" s="16" t="s">
+    <row r="20" spans="5:7" ht="13" x14ac:dyDescent="0.15">
+      <c r="E20" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F20" s="16" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="5:7" ht="13" x14ac:dyDescent="0.15">
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="17" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="5:7" ht="13" x14ac:dyDescent="0.15">
+      <c r="E22" t="s">
+        <v>25</v>
+      </c>
+      <c r="F22" s="17" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="18" spans="5:6" ht="13" x14ac:dyDescent="0.15">
-[...27 lines deleted...]
-      <c r="F21" s="17" t="s">
+    <row r="24" spans="5:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E24" s="21" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="22" spans="5:6" ht="13" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      </c>
+    <row r="25" spans="5:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G25" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Info</vt:lpstr>
       <vt:lpstr>Uppdrag</vt:lpstr>