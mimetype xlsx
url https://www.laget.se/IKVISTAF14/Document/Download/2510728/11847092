--- v0 (2026-05-09)
+++ v1 (2026-09-17)
@@ -6,71 +6,71 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13917EE5-7B7F-4955-AD6E-796611AC9141}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{08B31169-2752-48EB-8BD9-0A9473F94F90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="IK Vista Blå" sheetId="3" r:id="rId1"/>
+    <sheet name="IK Vista Röd" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="64">
   <si>
     <t>Version: 1.2</t>
   </si>
   <si>
     <t>Match</t>
   </si>
   <si>
     <t>Anläggning</t>
   </si>
   <si>
     <t>Dag</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Samling</t>
   </si>
   <si>
     <t>Matchstart</t>
   </si>
   <si>
     <t>Körning</t>
   </si>
   <si>
@@ -79,213 +79,189 @@
   <si>
     <t>Kioskansvar</t>
   </si>
   <si>
     <t>Söndag</t>
   </si>
   <si>
     <t>Vistavallen</t>
   </si>
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>Trupp</t>
   </si>
   <si>
     <t>Info</t>
   </si>
   <si>
     <t>Kallelse till match sker via laget.se, schemat är utgångspunkten men träningsnärvaro krävs för att få spela.</t>
   </si>
   <si>
     <t>Samling till alla bortamatcher sker på Vistavallens parkering vid angiven tid.</t>
   </si>
   <si>
-    <t>Torsdag</t>
-[...1 lines deleted...]
-  <si>
     <t>De som har ansvar för kiosken bör komma 10 minuter innan samling så kan någon av oss hjälpa till att öppna upp och visa rätt.</t>
   </si>
   <si>
-    <t>Slättens IP</t>
-[...10 lines deleted...]
-  <si>
     <t>Matchvärd</t>
   </si>
   <si>
     <t>Ebba L</t>
   </si>
   <si>
-    <t>Råslätt SK - IK Vista 1</t>
-[...7 lines deleted...]
-  <si>
     <t>Majken</t>
   </si>
   <si>
     <t>Edith, Nikki</t>
   </si>
   <si>
-    <t>IK Vista 1 - Tenhults IF 1</t>
-[...4 lines deleted...]
-  <si>
     <t>Edith</t>
   </si>
   <si>
     <t>Tove</t>
   </si>
   <si>
-    <t>Habo IF 1- IK Vista 1</t>
-[...4 lines deleted...]
-  <si>
     <t>IK Vista 1 - Mariebo IK 2</t>
   </si>
   <si>
-    <t>24 maj</t>
-[...1 lines deleted...]
-  <si>
     <t>Mellie</t>
   </si>
   <si>
     <t>Hedvig</t>
   </si>
   <si>
-    <t>Egnahems BK 2 - IK Vista 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Runnåkra IP</t>
   </si>
   <si>
-    <t>30 maj</t>
-[...13 lines deleted...]
-  <si>
     <t>Mellie, Wilma</t>
   </si>
   <si>
     <t>Nikki</t>
   </si>
   <si>
     <t>Majken, Märtha</t>
   </si>
   <si>
-    <t>Ester E</t>
-[...1 lines deleted...]
-  <si>
     <t>Wilma, Mellie</t>
   </si>
   <si>
-    <t>IK Vista 1 - Mariebo IK 1</t>
-[...7 lines deleted...]
-  <si>
     <t>Märtha</t>
   </si>
   <si>
     <t>Hedvig, Ester E</t>
   </si>
   <si>
     <t>Sigrid, Märtha</t>
   </si>
   <si>
-    <t>Hedvig, Tove</t>
-[...1 lines deleted...]
-  <si>
     <t>Ayleen Teodorsson</t>
   </si>
   <si>
     <t>Ebba Lindblad</t>
   </si>
   <si>
     <t>Edith Lidberg</t>
   </si>
   <si>
     <t>Ester Erpén</t>
   </si>
   <si>
     <t>Hedvig Madlycke</t>
   </si>
   <si>
     <t>Majken Gillving</t>
   </si>
   <si>
     <t>Märtha Ljunggren</t>
   </si>
   <si>
     <t>Nikki Lång Johansson</t>
   </si>
   <si>
     <t>Sigrid Sandberg</t>
   </si>
   <si>
     <t>Tove Ginal</t>
   </si>
   <si>
     <t>Wilma Catoni</t>
   </si>
   <si>
     <t>Mellie Eriksson Tidqvist</t>
   </si>
   <si>
     <t>Spelschema IK Vista F14/15 - 2026 Röd Lag 1 (Nordvästra 3, flick)</t>
+  </si>
+  <si>
+    <t>Egnahems BK 1 - IK Vista 1</t>
+  </si>
+  <si>
+    <t>22 augusti</t>
+  </si>
+  <si>
+    <t>Ebba L, Sigrid</t>
+  </si>
+  <si>
+    <t>29 augusti</t>
+  </si>
+  <si>
+    <t>IK Vista 1- Bankeryds SK 1</t>
+  </si>
+  <si>
+    <t>IK Vista 1 - Bankeryds SK 3</t>
+  </si>
+  <si>
+    <t>5 september</t>
+  </si>
+  <si>
+    <t>IF Hallby FK- IK Vista 1</t>
+  </si>
+  <si>
+    <t>Bymarksvallen, Norra</t>
+  </si>
+  <si>
+    <t>13 september</t>
+  </si>
+  <si>
+    <t>20 september</t>
+  </si>
+  <si>
+    <t>Habo IF 4 - IK Vista 1</t>
+  </si>
+  <si>
+    <t>Slättens IP (Plan E)</t>
+  </si>
+  <si>
+    <t>26 september</t>
+  </si>
+  <si>
+    <t>IK Vista 1 - Habo IF 4</t>
+  </si>
+  <si>
+    <t>4 oktober</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
@@ -477,51 +453,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -567,86 +543,85 @@
     <xf numFmtId="20" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
@@ -826,789 +801,753 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F81841EE-A103-4D95-8489-9C9A5ADF3136}">
-  <dimension ref="B1:P31"/>
+  <dimension ref="B1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M17" sqref="M17:N17"/>
+      <selection activeCell="C39" sqref="C39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="8" max="8" width="13.453125" customWidth="1"/>
-    <col min="15" max="16" width="13.453125" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" customWidth="1"/>
+    <col min="9" max="9" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" ht="20" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B1" s="27" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="J1" s="6"/>
       <c r="O1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="2:16" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
     </row>
-    <row r="3" spans="2:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="B3" s="81" t="s">
+    <row r="3" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B3" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59"/>
+      <c r="C3" s="54"/>
       <c r="D3" s="10"/>
-      <c r="E3" s="82" t="s">
+      <c r="E3" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="59"/>
+      <c r="F3" s="54"/>
       <c r="G3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="82" t="s">
+      <c r="K3" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="L3" s="59"/>
-      <c r="M3" s="82" t="s">
+      <c r="L3" s="54"/>
+      <c r="M3" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="N3" s="59"/>
+      <c r="N3" s="54"/>
       <c r="O3" s="12" t="s">
         <v>9</v>
       </c>
       <c r="P3" s="12" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-      <c r="E4" s="71" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B4" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="59"/>
+      <c r="G4" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="I4" s="31">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="J4" s="31">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="K4" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="59"/>
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+    </row>
+    <row r="5" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B5" s="60" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="52"/>
-[...34 lines deleted...]
-      <c r="F5" s="73"/>
+      <c r="F5" s="61"/>
       <c r="G5" s="32" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="33" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="I5" s="34">
-        <v>0.35416666666666669</v>
+        <v>0.58333333333333337</v>
       </c>
       <c r="J5" s="34">
-        <v>0.41666666666666669</v>
-[...18 lines deleted...]
-      <c r="E6" s="80" t="s">
+        <v>0.625</v>
+      </c>
+      <c r="K5" s="63"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="N5" s="61"/>
+      <c r="O5" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="P5" s="28" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B6" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="56"/>
+      <c r="F6" s="57"/>
       <c r="G6" s="35" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H6" s="36" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="I6" s="37">
         <v>0.375</v>
       </c>
       <c r="J6" s="37">
         <v>0.41666666666666669</v>
       </c>
-      <c r="K6" s="80"/>
-[...1 lines deleted...]
-      <c r="M6" s="80" t="s">
+      <c r="K6" s="65"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="N6" s="57"/>
+      <c r="O6" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B7" s="60" t="s">
         <v>55</v>
       </c>
-      <c r="N6" s="56"/>
-      <c r="O6" s="83" t="s">
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="F7" s="59"/>
+      <c r="G7" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="P6" s="83" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="I7" s="40">
-        <v>0.72916666666666663</v>
+        <v>0.47916666666666669</v>
       </c>
       <c r="J7" s="40">
-        <v>0.79166666666666663</v>
-[...8 lines deleted...]
-      <c r="N7" s="52"/>
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="K7" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="L7" s="59"/>
+      <c r="M7" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="N7" s="59"/>
       <c r="O7" s="14"/>
       <c r="P7" s="14"/>
     </row>
-    <row r="8" spans="2:16" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E8" s="77" t="s">
+    <row r="8" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B8" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="F8" s="56"/>
+      <c r="F8" s="57"/>
       <c r="G8" s="41" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="42" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="I8" s="43">
-        <v>0.375</v>
+        <v>0.5</v>
       </c>
       <c r="J8" s="43">
-        <v>0.41666666666666669</v>
-[...23 lines deleted...]
-      <c r="F9" s="73"/>
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="K8" s="67"/>
+      <c r="L8" s="57"/>
+      <c r="M8" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="N8" s="57"/>
+      <c r="O8" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="P8" s="52" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B9" s="60" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="61"/>
+      <c r="D9" s="61"/>
+      <c r="E9" s="68" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="61"/>
       <c r="G9" s="44" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="45" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="I9" s="46">
-        <v>0.625</v>
+        <v>0.32291666666666669</v>
       </c>
       <c r="J9" s="46">
-        <v>0.66666666666666663</v>
-[...8 lines deleted...]
-      <c r="N9" s="73"/>
+        <v>0.38541666666666669</v>
+      </c>
+      <c r="K9" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="L9" s="61"/>
+      <c r="M9" s="68" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" s="61"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
     </row>
-    <row r="10" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="69" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D10" s="56"/>
+        <v>62</v>
+      </c>
+      <c r="C10" s="70"/>
+      <c r="D10" s="70"/>
       <c r="E10" s="71" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="G10" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="70"/>
+      <c r="G10" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="H10" s="30" t="s">
-[...11 lines deleted...]
-      <c r="L10" s="52"/>
+      <c r="H10" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="49">
+        <v>0.375</v>
+      </c>
+      <c r="J10" s="49">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="K10" s="72"/>
+      <c r="L10" s="70"/>
       <c r="M10" s="71" t="s">
-        <v>24</v>
-[...46 lines deleted...]
-      <c r="G12" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="N10" s="70"/>
+      <c r="O10" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="P10" s="50" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="73"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="74"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="74"/>
+      <c r="L11" s="59"/>
+      <c r="M11" s="73"/>
+      <c r="N11" s="59"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+    </row>
+    <row r="12" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B12" s="75"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="76"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="7"/>
       <c r="H12" s="8"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
-      <c r="K12" s="51"/>
-[...19 lines deleted...]
-      <c r="N13" s="52"/>
+      <c r="K12" s="73"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="73"/>
+      <c r="N12" s="59"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+    </row>
+    <row r="13" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B13" s="77" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="78"/>
+      <c r="D13" s="79"/>
+      <c r="E13" s="74"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="74"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="74"/>
+      <c r="N13" s="59"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
     </row>
-    <row r="14" spans="2:16" ht="13" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="F14" s="52"/>
+    <row r="14" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B14" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="57"/>
+      <c r="D14" s="83"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="59"/>
       <c r="G14" s="2"/>
       <c r="H14" s="3"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
-      <c r="K14" s="51"/>
-[...2 lines deleted...]
-      <c r="N14" s="52"/>
+      <c r="K14" s="74"/>
+      <c r="L14" s="59"/>
+      <c r="M14" s="74"/>
+      <c r="N14" s="59"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
     </row>
-    <row r="15" spans="2:16" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="F15" s="52"/>
+    <row r="15" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B15" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="15"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="74"/>
+      <c r="F15" s="59"/>
       <c r="G15" s="2"/>
       <c r="H15" s="3"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
-      <c r="K15" s="51"/>
-[...2 lines deleted...]
-      <c r="N15" s="52"/>
+      <c r="K15" s="74"/>
+      <c r="L15" s="59"/>
+      <c r="M15" s="74"/>
+      <c r="N15" s="59"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
     </row>
-    <row r="16" spans="2:16" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="F16" s="52"/>
+    <row r="16" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B16" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="13"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="74"/>
+      <c r="F16" s="59"/>
       <c r="G16" s="2"/>
       <c r="H16" s="3"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
-      <c r="K16" s="51"/>
-[...2 lines deleted...]
-      <c r="N16" s="52"/>
+      <c r="K16" s="74"/>
+      <c r="L16" s="59"/>
+      <c r="M16" s="74"/>
+      <c r="N16" s="59"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
     </row>
-    <row r="17" spans="2:16" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="F17" s="52"/>
+    <row r="17" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B17" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="15"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="3"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
-      <c r="K17" s="51"/>
-[...2 lines deleted...]
-      <c r="N17" s="52"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
     </row>
-    <row r="18" spans="2:16" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="D18" s="21"/>
+    <row r="18" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B18" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="13"/>
+      <c r="D18" s="18"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
-      <c r="H18" s="3"/>
+      <c r="H18" s="2"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
     </row>
-    <row r="19" spans="2:16" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="D19" s="18"/>
+    <row r="19" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B19" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="21"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
     </row>
-    <row r="20" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B20" s="20" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="21"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
     </row>
-    <row r="21" spans="2:16" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="D21" s="21"/>
+    <row r="21" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B21" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="13"/>
+      <c r="D21" s="18"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
-      <c r="I21" s="5"/>
-      <c r="J21" s="5"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
     </row>
-    <row r="22" spans="2:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="K22" s="2"/>
+    <row r="22" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B22" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="15"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
     </row>
-    <row r="23" spans="2:16" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="D23" s="21"/>
+    <row r="23" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B23" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="13"/>
+      <c r="D23" s="18"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
-      <c r="J23" s="4"/>
       <c r="K23" s="4"/>
-      <c r="L23" s="2"/>
-      <c r="M23" s="2"/>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
     </row>
-    <row r="24" spans="2:16" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="D25" s="23"/>
+    <row r="24" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B24" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" s="24"/>
+      <c r="D24" s="23"/>
+      <c r="F24" s="7"/>
+    </row>
+    <row r="25" spans="2:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="25"/>
+      <c r="D25" s="26"/>
       <c r="F25" s="7"/>
     </row>
-    <row r="26" spans="2:16" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="B28" s="53" t="s">
+    <row r="27" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B27" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="C28" s="54"/>
-      <c r="D28" s="54"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+    </row>
+    <row r="28" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B28" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
-      <c r="H28" s="3"/>
+      <c r="H28" s="2"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
     </row>
-    <row r="29" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B29" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
     </row>
-    <row r="30" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B30" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
     </row>
-    <row r="31" spans="2:16" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="59">
+  <mergeCells count="55">
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="M6:N6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
-    <mergeCell ref="B5:D5"/>
-[...49 lines deleted...]
-    <mergeCell ref="M16:N16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>IK Vista Blå</vt:lpstr>
+      <vt:lpstr>IK Vista Röd</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alexander Danell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>