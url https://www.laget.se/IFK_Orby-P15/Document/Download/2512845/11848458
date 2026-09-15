--- v0 (2026-05-30)
+++ v1 (2026-09-15)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NIXAN\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA8710F8-464E-4E99-B31B-0D4984396D42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{69616EBD-A1CC-4B11-BF9A-404F09C44E90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DE927AA8-39DA-4135-BC29-F88A4EE02787}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="86">
   <si>
     <t>Vecka</t>
   </si>
   <si>
     <t>Dag</t>
   </si>
   <si>
     <t>Datum / tid</t>
   </si>
   <si>
     <t>Tävling</t>
   </si>
   <si>
     <t>Hemmalag</t>
   </si>
   <si>
     <t>Bortalag</t>
   </si>
   <si>
     <t>Anläggning</t>
   </si>
   <si>
     <t>Domare</t>
   </si>
   <si>
@@ -257,131 +258,178 @@
   <si>
     <t xml:space="preserve">Oliver </t>
   </si>
   <si>
     <t>Elliot T, Christiano</t>
   </si>
   <si>
     <t>(Tid ej fastställd)</t>
   </si>
   <si>
     <t>Björnskogsvallen</t>
   </si>
   <si>
     <t>Brämhults IP A</t>
   </si>
   <si>
     <t>Byttorps IP A</t>
   </si>
   <si>
     <t>Byttorps IP A Konstgräs</t>
   </si>
   <si>
     <t>Dalsjöhov naturgräs</t>
   </si>
   <si>
-    <t>Bergdalens IK Svart</t>
-[...1 lines deleted...]
-  <si>
     <t>Bodavallen C konstgräs</t>
   </si>
   <si>
     <t>Vävarevallen A-plan</t>
   </si>
   <si>
     <t>Fristad/Sparsör/Borgstena Vit</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Casper</t>
+  </si>
+  <si>
+    <t>Filipe, Isak H</t>
+  </si>
+  <si>
+    <t>Alexander S, Davide</t>
+  </si>
+  <si>
+    <t>Axel, Christiano</t>
+  </si>
+  <si>
+    <t>Elliot H</t>
+  </si>
+  <si>
+    <t>Vidar, Isak L</t>
+  </si>
+  <si>
+    <t>Folke</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97AFC5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="darkUp">
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="darkUp">
         <bgColor theme="5" tint="0.79998168889431442"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.34998626667073579"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="darkUp">
+        <bgColor theme="0" tint="-0.34998626667073579"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -396,114 +444,135 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="22" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="2" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="2" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="2" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -799,1006 +868,1007 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EFA9255-3ABD-43C6-8B8D-CB0C65D9FFF1}">
-  <dimension ref="B2:L35"/>
+  <dimension ref="A2:L33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="M7" sqref="M7"/>
+      <selection activeCell="M9" sqref="M9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="22.85546875" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" customWidth="1"/>
     <col min="11" max="11" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="14"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="3">
+    <row r="3" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="13"/>
+      <c r="B3" s="15">
         <v>16</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="18">
+      <c r="D3" s="16">
         <v>46131.770833333336</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="F3" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="4" t="s">
+      <c r="G3" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="5"/>
-[...4 lines deleted...]
-      <c r="B4" s="6">
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+    </row>
+    <row r="4" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="13"/>
+      <c r="B4" s="15">
         <v>17</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="19">
+      <c r="D4" s="16">
         <v>46138.458333333336</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="7" t="s">
+      <c r="F4" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="7" t="s">
+      <c r="I4" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="J4" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="K4" s="7" t="s">
+      <c r="K4" s="17" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="6">
+    <row r="5" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="13"/>
+      <c r="B5" s="15">
         <v>18</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D5" s="16">
         <v>46143.4375</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="F5" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="G5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="7" t="s">
+      <c r="G5" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="9"/>
-[...4 lines deleted...]
-      <c r="B6" s="3">
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+    </row>
+    <row r="6" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="13"/>
+      <c r="B6" s="15">
         <v>18</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="C6" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="16">
         <v>46145.666666666664</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E6" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="4" t="s">
+      <c r="F6" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="H6" s="4" t="s">
+      <c r="H6" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="I6" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="J6" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="K6" s="17" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="7" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="6">
+    <row r="7" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="13"/>
+      <c r="B7" s="15">
         <v>19</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="16">
         <v>46150.770833333336</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="E7" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="F7" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="G7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="7" t="s">
+      <c r="G7" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="I7" s="9"/>
-[...4 lines deleted...]
-      <c r="B8" s="3">
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+    </row>
+    <row r="8" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="13"/>
+      <c r="B8" s="15">
         <v>19</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="C8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="16">
         <v>46152.666666666664</v>
       </c>
-      <c r="E8" s="4" t="s">
+      <c r="E8" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="4" t="s">
+      <c r="F8" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="H8" s="4" t="s">
+      <c r="H8" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="I8" s="4" t="s">
+      <c r="I8" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="4" t="s">
+      <c r="J8" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="K8" s="17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="6">
+    <row r="9" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="13"/>
+      <c r="B9" s="15">
         <v>20</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="16">
         <v>46159.666666666664</v>
       </c>
-      <c r="E9" s="7" t="s">
+      <c r="E9" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="7" t="s">
+      <c r="F9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="H9" s="7" t="s">
+      <c r="H9" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="I9" s="7" t="s">
+      <c r="I9" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="J9" s="7" t="s">
+      <c r="J9" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="K9" s="7" t="s">
+      <c r="K9" s="17" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="3">
+    <row r="10" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="13"/>
+      <c r="B10" s="15">
         <v>21</v>
       </c>
-      <c r="C10" s="3" t="s">
+      <c r="C10" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="16">
         <v>46162.791666666664</v>
       </c>
-      <c r="E10" s="4" t="s">
+      <c r="E10" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F10" s="4" t="s">
+      <c r="F10" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="G10" s="10" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="4" t="s">
+      <c r="G10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="I10" s="5"/>
-[...4 lines deleted...]
-      <c r="B11" s="3">
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+    </row>
+    <row r="11" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="13"/>
+      <c r="B11" s="15">
         <v>21</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="C11" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="16">
         <v>46165.458333333336</v>
       </c>
-      <c r="E11" s="4" t="s">
+      <c r="E11" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F11" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="4" t="s">
+      <c r="F11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="H11" s="4" t="s">
+      <c r="H11" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="I11" s="4" t="s">
+      <c r="I11" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="4" t="s">
+      <c r="J11" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="K11" s="17" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="12" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="3">
+    <row r="12" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="13"/>
+      <c r="B12" s="15">
         <v>22</v>
       </c>
-      <c r="C12" s="3" t="s">
+      <c r="C12" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="16">
         <v>46172.458333333336</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="G12" s="10" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="4" t="s">
+      <c r="G12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="I12" s="5"/>
-[...4 lines deleted...]
-      <c r="B13" s="6">
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+    </row>
+    <row r="13" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="13"/>
+      <c r="B13" s="15">
         <v>22</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="16">
         <v>46173.666666666664</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="7" t="s">
+      <c r="F13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="H13" s="7" t="s">
+      <c r="H13" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="J13" s="7" t="s">
+      <c r="J13" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="17" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="14" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="6">
+    <row r="14" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="13"/>
+      <c r="B14" s="15">
         <v>23</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="16">
         <v>46180.625</v>
       </c>
-      <c r="E14" s="7" t="s">
+      <c r="E14" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F14" s="7" t="s">
+      <c r="F14" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="G14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="7" t="s">
+      <c r="G14" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="I14" s="9"/>
-[...6 lines deleted...]
-      <c r="D15" s="18" t="s">
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+    </row>
+    <row r="15" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="13"/>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="E15" s="4" t="s">
+      <c r="E15" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F15" s="10" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="4" t="s">
+      <c r="F15" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="H15" s="20"/>
+      <c r="I15" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="4" t="s">
+      <c r="J15" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="K15" s="17" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="16" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="6">
+    <row r="16" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="13"/>
+      <c r="B16" s="15">
         <v>24</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D16" s="19">
+      <c r="D16" s="16">
         <v>46187.666666666664</v>
       </c>
-      <c r="E16" s="7" t="s">
+      <c r="E16" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="7" t="s">
+      <c r="F16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="H16" s="7" t="s">
+      <c r="H16" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="I16" s="7" t="s">
+      <c r="I16" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="J16" s="7" t="s">
+      <c r="J16" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="K16" s="7" t="s">
+      <c r="K16" s="17" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="17" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="3">
+    <row r="17" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="13"/>
+      <c r="B17" s="15">
         <v>25</v>
       </c>
-      <c r="C17" s="3" t="s">
+      <c r="C17" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="16">
         <v>46188.791666666664</v>
       </c>
-      <c r="E17" s="4" t="s">
+      <c r="E17" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F17" s="4" t="s">
+      <c r="F17" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="G17" s="10" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="4" t="s">
+      <c r="G17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="I17" s="5"/>
-[...4 lines deleted...]
-      <c r="B18" s="6">
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+    </row>
+    <row r="18" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="13"/>
+      <c r="B18" s="15">
         <v>25</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D18" s="16">
         <v>46193.416666666664</v>
       </c>
-      <c r="E18" s="7" t="s">
+      <c r="E18" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F18" s="7" t="s">
+      <c r="F18" s="17" t="s">
         <v>60</v>
       </c>
-      <c r="G18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="7" t="s">
+      <c r="G18" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="I18" s="9"/>
-[...4 lines deleted...]
-      <c r="B19" s="3">
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+    </row>
+    <row r="19" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="13"/>
+      <c r="B19" s="15">
         <v>25</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="C19" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="16">
         <v>46194.666666666664</v>
       </c>
-      <c r="E19" s="4" t="s">
+      <c r="E19" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F19" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="4" t="s">
+      <c r="F19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="H19" s="4" t="s">
+      <c r="H19" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="I19" s="4" t="s">
+      <c r="I19" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="J19" s="4" t="s">
+      <c r="J19" s="17" t="s">
         <v>63</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="K19" s="17" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="20" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="6">
+    <row r="20" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="13"/>
+      <c r="B20" s="15">
         <v>26</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="D20" s="19">
+      <c r="D20" s="16">
         <v>46199.75</v>
       </c>
-      <c r="E20" s="7" t="s">
+      <c r="E20" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F20" s="7" t="s">
+      <c r="F20" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="G20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="7" t="s">
+      <c r="G20" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="17" t="s">
         <v>65</v>
       </c>
-      <c r="I20" s="9"/>
-[...4 lines deleted...]
-      <c r="B21" s="12">
+      <c r="I20" s="18"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="18"/>
+    </row>
+    <row r="21" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="13"/>
+      <c r="B21" s="21">
         <v>26</v>
       </c>
-      <c r="C21" s="12" t="s">
+      <c r="C21" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="20">
+      <c r="D21" s="22">
         <v>46200.458333333336</v>
       </c>
-      <c r="E21" s="13" t="s">
+      <c r="E21" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="F21" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="13" t="s">
+      <c r="F21" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="H21" s="13" t="s">
+      <c r="H21" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="I21" s="13" t="s">
+      <c r="I21" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13" t="s">
+      <c r="J21" s="23" t="s">
         <v>66</v>
       </c>
-      <c r="K21" s="13" t="s">
+      <c r="K21" s="23" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="22" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="15">
+    <row r="22" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="13"/>
+      <c r="B22" s="25">
         <v>32</v>
       </c>
-      <c r="C22" s="15" t="s">
+      <c r="C22" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D22" s="26">
         <v>46243.458333333336</v>
       </c>
-      <c r="E22" s="16" t="s">
+      <c r="E22" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="F22" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="16" t="s">
+      <c r="F22" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="H22" s="16" t="s">
+      <c r="H22" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="I22" s="16"/>
-[...6 lines deleted...]
-      <c r="D23" s="18" t="s">
+      <c r="I22" s="27"/>
+      <c r="J22" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="K22" s="27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="13"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="E23" s="4" t="s">
+      <c r="E23" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F23" s="4" t="s">
+      <c r="F23" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="G23" s="10" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="4" t="s">
+      <c r="G23" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="I23" s="5"/>
-[...4 lines deleted...]
-      <c r="B24" s="3">
+      <c r="I23" s="18"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+    </row>
+    <row r="24" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="13"/>
+      <c r="B24" s="15">
         <v>33</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="C24" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="D24" s="18">
+      <c r="D24" s="16">
         <v>46249.458333333336</v>
       </c>
-      <c r="E24" s="4" t="s">
+      <c r="E24" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F24" s="4" t="s">
+      <c r="F24" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="G24" s="10" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="4" t="s">
+      <c r="G24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="17" t="s">
         <v>70</v>
       </c>
-      <c r="I24" s="5"/>
-[...4 lines deleted...]
-      <c r="B25" s="6">
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="18"/>
+    </row>
+    <row r="25" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="13"/>
+      <c r="B25" s="15">
         <v>33</v>
       </c>
-      <c r="C25" s="6" t="s">
+      <c r="C25" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="19">
+      <c r="D25" s="16">
         <v>46250.458333333336</v>
       </c>
-      <c r="E25" s="7" t="s">
+      <c r="E25" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="7" t="s">
+      <c r="F25" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="H25" s="7" t="s">
+      <c r="H25" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="I25" s="7"/>
-[...4 lines deleted...]
-      <c r="B26" s="6">
+      <c r="I25" s="17"/>
+      <c r="J25" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="K25" s="17" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="13"/>
+      <c r="B26" s="15">
         <v>34</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="C26" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="D26" s="19">
+      <c r="D26" s="16">
         <v>46256.666666666664</v>
       </c>
-      <c r="E26" s="7" t="s">
+      <c r="E26" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F26" s="7" t="s">
+      <c r="F26" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="G26" s="8" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="7" t="s">
+      <c r="G26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="I26" s="9"/>
-[...4 lines deleted...]
-      <c r="B27" s="3">
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="18"/>
+    </row>
+    <row r="27" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="13"/>
+      <c r="B27" s="15">
         <v>34</v>
       </c>
-      <c r="C27" s="3" t="s">
+      <c r="C27" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D27" s="18">
+      <c r="D27" s="16">
         <v>46257.458333333336</v>
       </c>
-      <c r="E27" s="4" t="s">
+      <c r="E27" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F27" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="4" t="s">
+      <c r="F27" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="H27" s="4" t="s">
+      <c r="H27" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="I27" s="4"/>
-[...4 lines deleted...]
-      <c r="B28" s="3">
+      <c r="I27" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="K27" s="17" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="13"/>
+      <c r="B28" s="15">
         <v>35</v>
       </c>
-      <c r="C28" s="3" t="s">
+      <c r="C28" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D28" s="18">
+      <c r="D28" s="16">
         <v>46264.708333333336</v>
       </c>
-      <c r="E28" s="4" t="s">
+      <c r="E28" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="F28" s="4" t="s">
+      <c r="F28" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="G28" s="10" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="4" t="s">
+      <c r="G28" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="17" t="s">
         <v>72</v>
       </c>
-      <c r="I28" s="5"/>
-[...3 lines deleted...]
-    <row r="29" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+    </row>
+    <row r="29" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="3">
         <v>36</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="D29" s="18">
-        <v>46270.458333333336</v>
+      <c r="D29" s="11">
+        <v>46268.75</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H29" s="4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="30" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
-      <c r="D30" s="19" t="s">
-        <v>68</v>
+      <c r="D30" s="12">
+        <v>46270.666666666664</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
-    <row r="31" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E31" s="4" t="s">
+    <row r="31" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="6">
+        <v>38</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="12">
+        <v>46285.541666666664</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="I31" s="9"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
+    </row>
+    <row r="32" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="3">
+        <v>38</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="11">
+        <v>46288.729166666664</v>
+      </c>
+      <c r="E32" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F31" s="10" t="s">
-[...36 lines deleted...]
-      <c r="K32" s="7"/>
+      <c r="F32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="33" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="3">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46285.708333333336</v>
+        <v>57</v>
+      </c>
+      <c r="D33" s="11">
+        <v>46293.71875</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F33" s="10" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="F33" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G33" s="10" t="s">
+        <v>13</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>17</v>
-[...24 lines deleted...]
-      <c r="H34" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="I34" s="9"/>
-[...27 lines deleted...]
-      <c r="K35" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>