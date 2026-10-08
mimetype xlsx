--- v0 (2026-09-15)
+++ v1 (2026-10-08)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\m11tpb\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2E5F58A8-4808-4CCA-900B-5609741D2323}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3D0D23E-5783-4ECB-AB27-9284731E3500}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{FF90E17B-1174-47EF-BF67-9ACF41E7A6E8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FF90E17B-1174-47EF-BF67-9ACF41E7A6E8}"/>
   </bookViews>
   <sheets>
     <sheet name="CUPER 2027" sheetId="4" r:id="rId1"/>
     <sheet name="CUPER 2026" sheetId="1" r:id="rId2"/>
     <sheet name="Försäljningar 2026" sheetId="2" r:id="rId3"/>
     <sheet name="Blad3" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="52">
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>ANTAL LAG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Nordic Cup(Januari)</t>
   </si>
   <si>
     <t>Future Cup(April)</t>
   </si>
   <si>
     <t>Åsacupen(Juni)</t>
   </si>
   <si>
     <t>Eskilscupen(Aug)</t>
   </si>
   <si>
     <t>Matchcamp Allingsås(April)</t>
   </si>
   <si>
@@ -196,50 +196,112 @@
     <t>Vissa kostnader för ledare</t>
   </si>
   <si>
     <t>Åsa Invitational(sep)</t>
   </si>
   <si>
     <t>Karlslundscupen Örebro(Nov)</t>
   </si>
   <si>
     <t>Nordic Cup</t>
   </si>
   <si>
     <t>CUPKOSTNAD TOTALT(cuper genomförda 2027)</t>
   </si>
   <si>
     <t>We Love Football</t>
   </si>
   <si>
     <t xml:space="preserve">Lux Invite </t>
   </si>
   <si>
     <t xml:space="preserve">Eskilscupen(Aug) </t>
   </si>
   <si>
     <t xml:space="preserve">Future Cup(Mars) </t>
+  </si>
+  <si>
+    <t>Göteborg Cup</t>
+  </si>
+  <si>
+    <t>Mjällby SommarCup</t>
+  </si>
+  <si>
+    <t>AVBOKADE CUPER</t>
+  </si>
+  <si>
+    <t>Royal League</t>
+  </si>
+  <si>
+    <t>Kommentar</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Detta är en översikt av planerade cuper/kostnader för 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.
+Vi arbetar löpande under året med att hitta cuper som passar laget. Ambitionen för 2026/27 är att delta i 2–3 cuper utan övernattning samt 1–2 övernattningscuper, samt eventuella matchcamper.  Hittar vi en cup som vi tycker verkar rolig skickar vi ut en intresseanmälan.
+I samband med detta kommer det alltid att finnas möjlighet att finansiera cuper och påverka kostnaden genom försäljningar, antingen helt eller delvis.
+Lagkassan står i normalfallet för anmälningsavgifter (undantag kan förekomma) samt ledarnas deltagaravgifter.
+Vår ambition är att så långt som möjligt finansiera cuperna genom gemensamma försäljningar, så att kostnaden för familjerna hålls nere. Om en avgift trots allt skulle bli ett hinder ber vi er att höra av er till oss ledare. Då hittar vi en lösning tillsammans, till exempel via lagkassan, Majblomman eller möjlighet till delbetalning.
+Inget barn ska behöva stå över en cup av ekonomiska skäl.</t>
+    </r>
+  </si>
+  <si>
+    <t>DELTAGARAVGIFT PER PERSON</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Delar av deltagaravgiften kan komma att betalas av lagkassan beroende på hur mycket pengar vi samlar in. Totala kostnaden för lagkassan går att fastställa först när antalet barn och lag är helt bekräftat. Åker samtliga barn och ledare med så landar summan för deltagaravgiften på </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 56 810kr.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;kr&quot;"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -387,204 +449,286 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...43 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -891,857 +1035,844 @@
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37E9BB31-776C-4C9E-BDE3-1D4FFF1691A5}">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" workbookViewId="0">
-      <selection activeCell="A18" sqref="A18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="65.26953125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="33.36328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="65.28515625" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.85546875" customWidth="1"/>
+    <col min="4" max="4" width="28.85546875" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" customWidth="1"/>
+    <col min="6" max="6" width="22.28515625" customWidth="1"/>
+    <col min="7" max="7" width="33.85546875" customWidth="1"/>
+    <col min="8" max="8" width="68" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="2" customFormat="1" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...11 lines deleted...]
-      <c r="A2" s="46" t="s">
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="115.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="32"/>
+    </row>
+    <row r="2" spans="1:8" s="3" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="47" t="s">
+      <c r="D2" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="G2" s="47" t="s">
+      <c r="G2" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="H2" s="4"/>
-[...2 lines deleted...]
-      <c r="A3" s="45" t="s">
+      <c r="H2" s="33" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="64">
+        <v>1</v>
+      </c>
+      <c r="C3" s="48">
+        <v>4495</v>
+      </c>
+      <c r="D3" s="48">
+        <v>1990</v>
+      </c>
+      <c r="E3" s="48">
+        <v>4495</v>
+      </c>
+      <c r="F3" s="48">
+        <v>1990</v>
+      </c>
+      <c r="G3" s="49">
+        <v>4495</v>
+      </c>
+      <c r="H3" s="34"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="63">
+        <v>2</v>
+      </c>
+      <c r="C4" s="42">
+        <v>2996</v>
+      </c>
+      <c r="D4" s="50"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="42">
+        <v>5992</v>
+      </c>
+      <c r="H4" s="35"/>
+    </row>
+    <row r="5" spans="1:8" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="63">
+        <v>2</v>
+      </c>
+      <c r="C5" s="45">
+        <v>2850</v>
+      </c>
+      <c r="D5" s="45">
+        <v>1495</v>
+      </c>
+      <c r="E5" s="45">
+        <v>5700</v>
+      </c>
+      <c r="F5" s="45">
+        <v>1495</v>
+      </c>
+      <c r="G5" s="45">
+        <v>5700</v>
+      </c>
+      <c r="H5" s="47" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="35"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="35"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="35"/>
+      <c r="B7" s="63"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="35"/>
+    </row>
+    <row r="8" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="40"/>
+      <c r="B8" s="65"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="35"/>
+    </row>
+    <row r="9" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="66"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="52">
+        <v>16187</v>
+      </c>
+      <c r="H9" s="35"/>
+    </row>
+    <row r="10" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="67"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="54"/>
+      <c r="F10" s="54"/>
+      <c r="G10" s="54"/>
+      <c r="H10" s="38"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="68">
+        <v>2</v>
+      </c>
+      <c r="C11" s="55">
+        <v>2900</v>
+      </c>
+      <c r="D11" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="55">
+        <v>5800</v>
+      </c>
+      <c r="F11" s="56"/>
+      <c r="G11" s="55">
+        <v>5800</v>
+      </c>
+      <c r="H11" s="35"/>
+    </row>
+    <row r="12" spans="1:8" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="69">
+        <v>3</v>
+      </c>
+      <c r="C12" s="44">
+        <v>1600</v>
+      </c>
+      <c r="D12" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="44">
+        <v>19505</v>
+      </c>
+      <c r="F12" s="44">
+        <v>1700</v>
+      </c>
+      <c r="G12" s="44">
+        <v>63705</v>
+      </c>
+      <c r="H12" s="36"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="35"/>
+      <c r="B13" s="63"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="35"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="36"/>
+      <c r="B14" s="63"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="42"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="35"/>
+    </row>
+    <row r="15" spans="1:8" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="36"/>
+      <c r="B15" s="69"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="57"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="36"/>
+    </row>
+    <row r="16" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="8"/>
+      <c r="B16" s="70"/>
+      <c r="C16" s="58"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="35"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="71"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="38"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="38">
+      <c r="B18" s="68">
         <v>2</v>
       </c>
-      <c r="C3" s="39">
+      <c r="C18" s="55">
         <v>3850</v>
       </c>
-      <c r="D3" s="39">
+      <c r="D18" s="55">
         <v>80</v>
       </c>
-      <c r="E3" s="39">
+      <c r="E18" s="55">
         <v>7700</v>
       </c>
-      <c r="F3" s="39">
+      <c r="F18" s="55">
         <v>80</v>
       </c>
-      <c r="G3" s="39"/>
-[...3 lines deleted...]
-      <c r="A4" s="32" t="s">
+      <c r="G18" s="55"/>
+      <c r="H18" s="35"/>
+    </row>
+    <row r="19" spans="1:8" s="22" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="32">
+      <c r="B19" s="72">
         <v>1</v>
       </c>
-      <c r="C4" s="33">
+      <c r="C19" s="60">
         <v>3500</v>
       </c>
-      <c r="D4" s="32" t="s">
+      <c r="D19" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="33">
+      <c r="E19" s="60">
         <v>3500</v>
       </c>
-      <c r="F4" s="32"/>
-[...243 lines deleted...]
-      <c r="H21" s="5"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="37"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="62"/>
+      <c r="F20" s="62"/>
+      <c r="G20" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A73B631F-6B42-4DB1-B3A1-DC05144537F5}">
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:G12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="65.26953125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="33.36328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="65.28515625" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="4" width="17.7109375" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" customWidth="1"/>
+    <col min="6" max="6" width="12.85546875" customWidth="1"/>
+    <col min="7" max="7" width="13.140625" customWidth="1"/>
+    <col min="8" max="8" width="33.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="2" customFormat="1" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="21"/>
-[...7 lines deleted...]
-      <c r="A2" s="46" t="s">
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="32"/>
+    </row>
+    <row r="2" spans="1:8" s="3" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="47" t="s">
+      <c r="D2" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="47" t="s">
+      <c r="E2" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="G2" s="47" t="s">
+      <c r="G2" s="26" t="s">
         <v>15</v>
       </c>
       <c r="H2" s="4"/>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="8">
         <v>3</v>
       </c>
       <c r="C3" s="9">
         <v>4000</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="9">
         <v>12000</v>
       </c>
       <c r="F3" s="8"/>
       <c r="G3" s="9">
         <v>12000</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="8">
         <v>2</v>
       </c>
       <c r="C4" s="9">
         <v>950</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="9">
         <v>1900</v>
       </c>
       <c r="F4" s="8"/>
       <c r="G4" s="9">
         <v>1900</v>
       </c>
       <c r="H4" s="5"/>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="8">
         <v>2</v>
       </c>
       <c r="C5" s="9">
         <v>2900</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="9">
         <v>5800</v>
       </c>
       <c r="F5" s="8"/>
       <c r="G5" s="9">
         <v>5800</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="8">
         <v>3</v>
       </c>
       <c r="C6" s="9">
         <v>1200</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="9">
         <v>3600</v>
       </c>
       <c r="F6" s="8"/>
       <c r="G6" s="9">
         <v>3600</v>
       </c>
       <c r="H6" s="5"/>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8">
         <v>3</v>
       </c>
       <c r="C7" s="9">
         <v>1600</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="9">
         <v>19505</v>
       </c>
       <c r="F7" s="9">
         <v>1700</v>
       </c>
       <c r="G7" s="9">
         <v>63705</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" s="8">
         <v>1</v>
       </c>
-      <c r="C8" s="9"/>
-[...2 lines deleted...]
-      <c r="F8" s="9"/>
+      <c r="C8" s="9">
+        <v>1500</v>
+      </c>
+      <c r="D8" s="10">
+        <v>1850</v>
+      </c>
+      <c r="E8" s="9">
+        <v>1500</v>
+      </c>
+      <c r="F8" s="9">
+        <v>1850</v>
+      </c>
       <c r="G8" s="9"/>
       <c r="H8" s="5"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="B9" s="8">
         <v>1</v>
       </c>
-      <c r="C9" s="9">
-[...10 lines deleted...]
-      </c>
+      <c r="C9" s="9"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="5"/>
     </row>
-    <row r="10" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="G10" s="9"/>
+    <row r="10" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="12">
+        <v>42805</v>
+      </c>
+      <c r="F10" s="13">
+        <v>1700</v>
+      </c>
+      <c r="G10" s="12">
+        <v>87005</v>
+      </c>
       <c r="H10" s="5"/>
     </row>
-    <row r="11" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...14 lines deleted...]
-      </c>
+    <row r="11" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
       <c r="H11" s="5"/>
     </row>
-    <row r="12" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...18 lines deleted...]
-      <c r="G13" s="26"/>
+    <row r="12" spans="1:8" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="23">
+        <v>1</v>
+      </c>
+      <c r="C12" s="24">
+        <v>500</v>
+      </c>
+      <c r="D12" s="29"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="20"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="20">
+        <v>2</v>
+      </c>
+      <c r="C13" s="21">
+        <v>3500</v>
+      </c>
+      <c r="D13" s="21">
+        <v>1900</v>
+      </c>
+      <c r="E13" s="21">
+        <v>7000</v>
+      </c>
+      <c r="F13" s="21">
+        <v>1900</v>
+      </c>
+      <c r="G13" s="20"/>
       <c r="H13" s="5"/>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="G14" s="23"/>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
       <c r="H14" s="5"/>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
-    </row>
-[...8 lines deleted...]
-      <c r="H18" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CC071BB-9A70-424A-8415-03713FE70963}">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.1796875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.6328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="17">
         <v>12800</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="17">
         <v>7200</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="15"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
     </row>
-    <row r="7" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="15"/>
     </row>
-    <row r="8" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="14">
         <v>20000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5F04CD3-6A73-460F-B286-C2B578DBD928}">
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.26953125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="19" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="19" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="19" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>