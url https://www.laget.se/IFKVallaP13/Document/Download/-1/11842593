--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://norbrodk-my.sharepoint.com/personal/lisa_rendal_norbro_se/Documents/Desktop/FOTBOLL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F2FBC12-AEAA-4F0B-8966-490FC3575FD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{7F2FBC12-AEAA-4F0B-8966-490FC3575FD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2FBB11EB-2C10-4094-8DF3-86E55E7B2DEE}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6EF7D8A1-A053-4158-AEF7-BB0E9A900223}"/>
+    <workbookView xWindow="4290" yWindow="1020" windowWidth="21600" windowHeight="11175" xr2:uid="{6EF7D8A1-A053-4158-AEF7-BB0E9A900223}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="26">
   <si>
     <t>Vårsäsong</t>
   </si>
   <si>
     <t>Kiosk</t>
   </si>
   <si>
     <t xml:space="preserve">Matchvärd </t>
   </si>
   <si>
     <t>Flaggviftare</t>
   </si>
   <si>
     <t>Höstsäsong</t>
   </si>
   <si>
     <t>SERIESPEL</t>
   </si>
   <si>
     <t>22-augusti</t>
   </si>
   <si>
     <t>Isak</t>
   </si>
   <si>
@@ -91,53 +91,50 @@
     <t>Melvin R</t>
   </si>
   <si>
     <t>Karl</t>
   </si>
   <si>
     <t>8-maj</t>
   </si>
   <si>
     <t>Albin</t>
   </si>
   <si>
     <t>Sam R</t>
   </si>
   <si>
     <t>Svante</t>
   </si>
   <si>
     <t>Max</t>
   </si>
   <si>
     <t>Sam S</t>
   </si>
   <si>
     <t>16-maj</t>
-  </si>
-[...1 lines deleted...]
-    <t>30-maj</t>
   </si>
   <si>
     <t>17-juni</t>
   </si>
   <si>
     <t>27-juni</t>
   </si>
   <si>
     <t xml:space="preserve">Instruktioner för kiosk ligger under Dokument. </t>
   </si>
   <si>
     <t xml:space="preserve">Sam S </t>
   </si>
   <si>
     <t xml:space="preserve">Det är varjes ansvar att byta sitt pass om man inte kan! Det skall ALLTID vara bemannat med personer enligt schema. </t>
   </si>
   <si>
     <t xml:space="preserve">Har ni frågor så ställ dem till oss ledare! </t>
   </si>
   <si>
     <t>Ser fram mot en härlig säsong!!</t>
   </si>
 </sst>
 </file>
 
@@ -417,159 +414,159 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -940,545 +937,545 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF9CF0FF-BA1E-4EC7-9483-51C97602F284}">
   <dimension ref="A1:S38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" customWidth="1"/>
     <col min="5" max="5" width="18.5703125" customWidth="1"/>
     <col min="6" max="6" width="9.140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" customWidth="1"/>
     <col min="10" max="10" width="15.140625" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" customWidth="1"/>
     <col min="16" max="16" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="4"/>
-      <c r="E1" s="3" t="s">
+      <c r="D1" s="59"/>
+      <c r="E1" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="F1" s="4"/>
-      <c r="G1" s="3" t="s">
+      <c r="F1" s="59"/>
+      <c r="G1" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="H1" s="4"/>
+      <c r="H1" s="59"/>
       <c r="J1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="K1" s="6" t="s">
+      <c r="K1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="L1" s="7"/>
-      <c r="M1" s="6" t="s">
+      <c r="L1" s="4"/>
+      <c r="M1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="N1" s="3" t="s">
+      <c r="N1" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O1" s="4"/>
+      <c r="O1" s="59"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="B2" s="8"/>
-[...11 lines deleted...]
-      <c r="O2" s="13"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="8"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="11"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A3" s="15"/>
-      <c r="B3" s="16" t="s">
+      <c r="A3" s="60"/>
+      <c r="B3" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="17"/>
-[...5 lines deleted...]
-      <c r="J3" s="20" t="s">
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="J3" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="21" t="s">
+      <c r="K3" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="L3" s="22" t="s">
+      <c r="L3" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="23" t="s">
+      <c r="M3" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="N3" s="24" t="s">
+      <c r="N3" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="25" t="s">
+      <c r="O3" s="22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A4" s="15"/>
-      <c r="B4" s="20" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="26" t="s">
+      <c r="C4" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="27" t="s">
+      <c r="D4" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="28" t="s">
+      <c r="E4" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="F4" s="29"/>
-      <c r="G4" s="30" t="s">
+      <c r="F4" s="26"/>
+      <c r="G4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="H4" s="31" t="s">
+      <c r="H4" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="32">
+      <c r="J4" s="29">
         <v>46270</v>
       </c>
-      <c r="K4" s="30" t="s">
+      <c r="K4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="L4" s="27" t="s">
+      <c r="L4" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="28" t="s">
+      <c r="M4" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="N4" s="33" t="s">
+      <c r="N4" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="O4" s="34" t="s">
+      <c r="O4" s="31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A5" s="15"/>
-      <c r="B5" s="20" t="s">
+      <c r="A5" s="60"/>
+      <c r="B5" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="36" t="s">
+      <c r="D5" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="27" t="s">
+      <c r="E5" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="37"/>
-      <c r="G5" s="24" t="s">
+      <c r="F5" s="34"/>
+      <c r="G5" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="38" t="s">
+      <c r="H5" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="32">
+      <c r="J5" s="29">
         <v>46284</v>
       </c>
-      <c r="K5" s="39" t="s">
+      <c r="K5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="24" t="s">
+      <c r="L5" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="25" t="s">
+      <c r="M5" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="34" t="s">
+      <c r="N5" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="O5" s="21" t="s">
+      <c r="O5" s="18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A6" s="15"/>
-      <c r="B6" s="20" t="s">
+      <c r="A6" s="60"/>
+      <c r="B6" s="29">
+        <v>46178</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="34"/>
+      <c r="G6" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A7" s="60"/>
+      <c r="B7" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="40" t="s">
+      <c r="C7" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="34"/>
+      <c r="G7" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A8" s="60"/>
+      <c r="B8" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="D6" s="24" t="s">
-[...31 lines deleted...]
-      <c r="H7" s="36" t="s">
+      <c r="F8" s="34"/>
+      <c r="G8" s="33" t="s">
         <v>8</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="H8" s="27" t="s">
+      <c r="H8" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="J8" s="41"/>
-[...2 lines deleted...]
-      <c r="N8" s="42"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="39"/>
+      <c r="M8" s="39"/>
+      <c r="N8" s="39"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A9" s="43"/>
-[...7 lines deleted...]
-      <c r="J9" s="41"/>
+      <c r="A9" s="61"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34"/>
+      <c r="J9" s="38"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A10" s="44"/>
-[...1 lines deleted...]
-      <c r="O10" s="42"/>
+      <c r="A10" s="62"/>
+      <c r="J10" s="38"/>
+      <c r="O10" s="39"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A11" s="44"/>
-[...3 lines deleted...]
-      <c r="O11" s="42"/>
+      <c r="A11" s="62"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="39"/>
+      <c r="N11" s="39"/>
+      <c r="O11" s="39"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A12" s="45"/>
-[...12 lines deleted...]
-      <c r="O12" s="46"/>
+      <c r="A12" s="63"/>
+      <c r="B12" s="40"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A13" s="48"/>
-[...6 lines deleted...]
-      <c r="R13" s="46"/>
+      <c r="A13" s="57"/>
+      <c r="B13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="43"/>
+      <c r="O13" s="41"/>
+      <c r="P13" s="43"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A14" s="48"/>
+      <c r="A14" s="57"/>
       <c r="B14" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="27"/>
-[...10 lines deleted...]
-      <c r="R14" s="46"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
     </row>
     <row r="15" spans="1:19" ht="31.5" x14ac:dyDescent="0.5">
-      <c r="A15" s="48"/>
+      <c r="A15" s="57"/>
       <c r="B15" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="50"/>
-[...14 lines deleted...]
-      <c r="R15" s="46"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" s="45"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="46"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A16" s="48"/>
+      <c r="A16" s="57"/>
       <c r="B16" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="36"/>
-[...11 lines deleted...]
-      <c r="S16" s="11"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="17"/>
+      <c r="Q16" s="17"/>
+      <c r="R16" s="17"/>
+      <c r="S16" s="9"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A17" s="48"/>
+      <c r="A17" s="57"/>
       <c r="B17" t="s">
         <v>11</v>
       </c>
-      <c r="C17" s="35"/>
-[...6 lines deleted...]
-      <c r="S17" s="11"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="41"/>
+      <c r="P17" s="47"/>
+      <c r="Q17" s="47"/>
+      <c r="R17" s="48"/>
+      <c r="S17" s="9"/>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A18" s="48"/>
+      <c r="A18" s="57"/>
       <c r="B18" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="55"/>
-[...6 lines deleted...]
-      <c r="S18" s="11"/>
+      <c r="C18" s="49"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="41"/>
+      <c r="P18" s="47"/>
+      <c r="Q18" s="47"/>
+      <c r="R18" s="50"/>
+      <c r="S18" s="9"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A19" s="48"/>
+      <c r="A19" s="57"/>
       <c r="B19" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="31"/>
-[...6 lines deleted...]
-      <c r="S19" s="11"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="41"/>
+      <c r="P19" s="47"/>
+      <c r="Q19" s="50"/>
+      <c r="R19" s="50"/>
+      <c r="S19" s="9"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A20" s="57"/>
+      <c r="A20" s="42"/>
       <c r="B20" t="s">
         <v>10</v>
       </c>
-      <c r="C20" s="17"/>
-[...11 lines deleted...]
-      <c r="S20" s="11"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="M20" s="40"/>
+      <c r="N20" s="40"/>
+      <c r="O20" s="51"/>
+      <c r="P20" s="17"/>
+      <c r="Q20" s="17"/>
+      <c r="R20" s="17"/>
+      <c r="S20" s="9"/>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="59"/>
-      <c r="D21" s="47"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="41"/>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="D22" s="47"/>
+        <v>22</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="41"/>
     </row>
     <row r="23" spans="1:19" ht="21" x14ac:dyDescent="0.35">
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="30"/>
-[...1 lines deleted...]
-      <c r="E23" s="60" t="s">
+      <c r="C23" s="27"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="53"/>
+      <c r="G23" s="54"/>
+      <c r="H23" s="54"/>
+      <c r="I23" s="54"/>
+      <c r="J23" s="54"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="53"/>
+      <c r="M23" s="56"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="14"/>
+      <c r="P23" s="14"/>
+      <c r="Q23" s="14"/>
+    </row>
+    <row r="24" spans="1:19" ht="21" x14ac:dyDescent="0.35">
+      <c r="D24" s="41"/>
+      <c r="E24" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="F23" s="60"/>
-[...14 lines deleted...]
-      <c r="E24" s="60" t="s">
+      <c r="F24" s="53"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="53"/>
+      <c r="M24" s="53"/>
+      <c r="N24" s="55"/>
+    </row>
+    <row r="25" spans="1:19" ht="21" x14ac:dyDescent="0.35">
+      <c r="D25" s="41"/>
+      <c r="E25" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="F24" s="60"/>
-[...22 lines deleted...]
-      <c r="N25" s="62"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="53"/>
+      <c r="M25" s="53"/>
+      <c r="N25" s="55"/>
     </row>
     <row r="38" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C38">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="N1:O1"/>
+    <mergeCell ref="A3:A8"/>
+    <mergeCell ref="A9:A12"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="A17:A19"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="G1:H1"/>
-    <mergeCell ref="N1:O1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A9:A12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>