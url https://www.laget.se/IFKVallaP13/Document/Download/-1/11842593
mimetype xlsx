--- v1 (2026-05-30)
+++ v2 (2026-09-13)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://norbrodk-my.sharepoint.com/personal/lisa_rendal_norbro_se/Documents/Desktop/FOTBOLL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{7F2FBC12-AEAA-4F0B-8966-490FC3575FD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2FBB11EB-2C10-4094-8DF3-86E55E7B2DEE}"/>
+  <xr:revisionPtr revIDLastSave="34" documentId="8_{7F2FBC12-AEAA-4F0B-8966-490FC3575FD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{85F764CA-42CA-4367-9E59-8C66FB70E270}"/>
   <bookViews>
-    <workbookView xWindow="4290" yWindow="1020" windowWidth="21600" windowHeight="11175" xr2:uid="{6EF7D8A1-A053-4158-AEF7-BB0E9A900223}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{6EF7D8A1-A053-4158-AEF7-BB0E9A900223}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="26">
   <si>
     <t>Vårsäsong</t>
   </si>
   <si>
     <t>Kiosk</t>
   </si>
   <si>
     <t xml:space="preserve">Matchvärd </t>
   </si>
   <si>
     <t>Flaggviftare</t>
   </si>
   <si>
     <t>Höstsäsong</t>
   </si>
   <si>
     <t>SERIESPEL</t>
   </si>
   <si>
     <t>22-augusti</t>
   </si>
   <si>
     <t>Isak</t>
   </si>
   <si>
@@ -238,51 +238,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF660066"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF009999"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF66FF33"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -393,55 +393,68 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
@@ -485,140 +498,141 @@
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>12</xdr:col>
+      <xdr:col>8</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>101600</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>14</xdr:col>
-      <xdr:colOff>577850</xdr:colOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>139700</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>101600</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Ellips 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A28A2DE-3975-4A2A-A2FF-A029764D0518}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8153400" y="1152525"/>
-          <a:ext cx="2139950" cy="1333500"/>
+          <a:off x="5505450" y="1212850"/>
+          <a:ext cx="1771650" cy="1289050"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
@@ -937,531 +951,538 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF9CF0FF-BA1E-4EC7-9483-51C97602F284}">
   <dimension ref="A1:S38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="J5" sqref="J5:O6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="9.140625" hidden="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="14.85546875" customWidth="1"/>
+    <col min="1" max="1" width="9.1796875" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="17.54296875" customWidth="1"/>
+    <col min="5" max="5" width="18.54296875" customWidth="1"/>
+    <col min="6" max="6" width="9.1796875" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="11.1796875" customWidth="1"/>
+    <col min="8" max="8" width="13.54296875" customWidth="1"/>
+    <col min="10" max="10" width="15.1796875" customWidth="1"/>
+    <col min="13" max="13" width="14.81640625" customWidth="1"/>
     <col min="16" max="16" width="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="58" t="s">
+      <c r="C1" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="59"/>
-      <c r="E1" s="58" t="s">
+      <c r="D1" s="56"/>
+      <c r="E1" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="F1" s="59"/>
-      <c r="G1" s="58" t="s">
+      <c r="F1" s="56"/>
+      <c r="G1" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="H1" s="59"/>
+      <c r="H1" s="56"/>
       <c r="J1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="L1" s="4"/>
       <c r="M1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="N1" s="58" t="s">
+      <c r="N1" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="O1" s="59"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="O1" s="56"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.35">
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="8"/>
       <c r="E2" s="7"/>
       <c r="F2" s="8"/>
       <c r="G2" s="7"/>
       <c r="H2" s="8"/>
       <c r="J2" s="9"/>
       <c r="K2" s="10"/>
       <c r="L2" s="11"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="11"/>
     </row>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A3" s="60"/>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A3" s="57"/>
       <c r="B3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="15"/>
       <c r="F3" s="16"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="J3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="19" t="s">
         <v>8</v>
       </c>
       <c r="M3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="21" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="22" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A4" s="60"/>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A4" s="57"/>
       <c r="B4" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="26"/>
       <c r="G4" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="29">
         <v>46270</v>
       </c>
       <c r="K4" s="27" t="s">
         <v>15</v>
       </c>
       <c r="L4" s="24" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="25" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="30" t="s">
         <v>16</v>
       </c>
       <c r="O4" s="31" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A5" s="60"/>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A5" s="57"/>
       <c r="B5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="32" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="34"/>
       <c r="G5" s="21" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="35" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="29">
         <v>46284</v>
       </c>
       <c r="K5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="21" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="31" t="s">
-        <v>17</v>
+      <c r="N5" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="O5" s="18" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A6" s="60"/>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A6" s="57"/>
       <c r="B6" s="29">
         <v>46178</v>
       </c>
       <c r="C6" s="37" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34"/>
       <c r="G6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="60"/>
+      <c r="J6" s="29">
+        <v>46291</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="L6" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="M6" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="N6" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="O6" s="33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A7" s="57"/>
       <c r="B7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="35" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="28" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="34"/>
       <c r="G7" s="32" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="33" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A8" s="60"/>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A8" s="57"/>
       <c r="B8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="34"/>
       <c r="G8" s="33" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="38"/>
       <c r="K8" s="39"/>
       <c r="M8" s="39"/>
       <c r="N8" s="39"/>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A9" s="61"/>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A9" s="58"/>
       <c r="B9" s="17"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
       <c r="J9" s="38"/>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A10" s="62"/>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A10" s="59"/>
       <c r="J10" s="38"/>
       <c r="O10" s="39"/>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A11" s="62"/>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A11" s="59"/>
       <c r="J11" s="38"/>
       <c r="K11" s="39"/>
       <c r="N11" s="39"/>
       <c r="O11" s="39"/>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C12" s="41"/>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A12" s="60"/>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="44"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="J12" s="40"/>
       <c r="K12" s="41"/>
       <c r="L12" s="41"/>
       <c r="M12" s="40"/>
       <c r="N12" s="40"/>
       <c r="O12" s="40"/>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B13" s="40"/>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A13" s="61"/>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="33"/>
       <c r="M13" s="40"/>
       <c r="N13" s="43"/>
       <c r="O13" s="41"/>
       <c r="P13" s="43"/>
       <c r="Q13" s="40"/>
       <c r="R13" s="40"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A14" s="57"/>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A14" s="61"/>
       <c r="B14" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C14" s="24"/>
+        <v>11</v>
+      </c>
+      <c r="C14" s="32"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="M14" s="40"/>
       <c r="N14" s="40"/>
       <c r="O14" s="41"/>
       <c r="P14" s="40"/>
       <c r="Q14" s="40"/>
       <c r="R14" s="40"/>
     </row>
-    <row r="15" spans="1:19" ht="31.5" x14ac:dyDescent="0.5">
-[...4 lines deleted...]
-      <c r="C15" s="44"/>
+    <row r="15" spans="1:19" ht="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="61"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="62"/>
       <c r="D15" s="41"/>
       <c r="E15" s="41"/>
       <c r="F15" s="41"/>
-      <c r="G15" s="45" t="s">
-[...6 lines deleted...]
-      <c r="N15" s="40"/>
       <c r="O15" s="41"/>
       <c r="P15" s="40"/>
       <c r="Q15" s="40"/>
       <c r="R15" s="40"/>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A16" s="57"/>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A16" s="61"/>
       <c r="B16" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="C16" s="33"/>
+        <v>9</v>
+      </c>
+      <c r="C16" s="28"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="41"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="9"/>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A17" s="57"/>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A17" s="61"/>
       <c r="B17" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C17" s="32"/>
+        <v>10</v>
+      </c>
+      <c r="C17" s="14"/>
       <c r="D17" s="41"/>
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="P17" s="47"/>
       <c r="Q17" s="47"/>
       <c r="R17" s="48"/>
       <c r="S17" s="9"/>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C18" s="49"/>
+    <row r="18" spans="1:19" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="61"/>
+      <c r="B18" s="62"/>
+      <c r="C18" s="62"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="P18" s="47"/>
       <c r="Q18" s="47"/>
-      <c r="R18" s="50"/>
+      <c r="R18" s="49"/>
       <c r="S18" s="9"/>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A19" s="57"/>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A19" s="61"/>
       <c r="B19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="C19" s="28"/>
+        <v>22</v>
+      </c>
+      <c r="C19" s="37"/>
       <c r="D19" s="41"/>
       <c r="E19" s="41"/>
       <c r="F19" s="41"/>
       <c r="P19" s="47"/>
-      <c r="Q19" s="50"/>
-      <c r="R19" s="50"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="49"/>
       <c r="S19" s="9"/>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A20" s="42"/>
       <c r="B20" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C20" s="14"/>
+        <v>15</v>
+      </c>
+      <c r="C20" s="27"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="M20" s="40"/>
       <c r="N20" s="40"/>
-      <c r="O20" s="51"/>
+      <c r="O20" s="50"/>
       <c r="P20" s="17"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="17"/>
       <c r="S20" s="9"/>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C21" s="52"/>
+    <row r="21" spans="1:19" ht="31" x14ac:dyDescent="0.7">
       <c r="D21" s="41"/>
-    </row>
-[...4 lines deleted...]
-      <c r="C22" s="37"/>
+      <c r="E21" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="F21" s="45"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.35">
       <c r="D22" s="41"/>
     </row>
-    <row r="23" spans="1:19" ht="21" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C23" s="27"/>
+    <row r="23" spans="1:19" ht="21" x14ac:dyDescent="0.5">
       <c r="D23" s="41"/>
-      <c r="E23" s="53" t="s">
+      <c r="E23" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="F23" s="53"/>
-[...7 lines deleted...]
-      <c r="N23" s="55"/>
+      <c r="F23" s="51"/>
+      <c r="G23" s="52"/>
+      <c r="H23" s="52"/>
+      <c r="I23" s="52"/>
+      <c r="J23" s="52"/>
+      <c r="K23" s="53"/>
+      <c r="L23" s="51"/>
+      <c r="M23" s="54"/>
+      <c r="N23" s="53"/>
       <c r="O23" s="14"/>
       <c r="P23" s="14"/>
       <c r="Q23" s="14"/>
     </row>
-    <row r="24" spans="1:19" ht="21" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:19" ht="21" x14ac:dyDescent="0.5">
       <c r="D24" s="41"/>
-      <c r="E24" s="53" t="s">
+      <c r="E24" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="F24" s="53"/>
-[...9 lines deleted...]
-    <row r="25" spans="1:19" ht="21" x14ac:dyDescent="0.35">
+      <c r="F24" s="51"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="52"/>
+      <c r="I24" s="52"/>
+      <c r="J24" s="52"/>
+      <c r="K24" s="53"/>
+      <c r="L24" s="51"/>
+      <c r="M24" s="51"/>
+      <c r="N24" s="53"/>
+    </row>
+    <row r="25" spans="1:19" ht="21" x14ac:dyDescent="0.5">
       <c r="D25" s="41"/>
-      <c r="E25" s="53" t="s">
+      <c r="E25" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="F25" s="53"/>
-[...9 lines deleted...]
-    <row r="38" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="F25" s="51"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="52"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+      <c r="K25" s="53"/>
+      <c r="L25" s="51"/>
+      <c r="M25" s="51"/>
+      <c r="N25" s="53"/>
+    </row>
+    <row r="38" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C38">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N1:O1"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="A9:A12"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="A17:A19"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="G1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>