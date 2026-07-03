--- v0 (2026-05-02)
+++ v1 (2026-07-03)
@@ -1,152 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\krist\Dropbox\Tävlingar\Serieterrängen\2026\VT 26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\krist\Dropbox\Tävlingar\Serieterrängen\2026\HT 26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6590975-0F05-481A-B0A0-E2093A886FE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9C747C8-746A-4027-9774-E4D390050AF9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028" refMode="R1C1" iterateCount="0" calcOnSave="0" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <si>
     <t>En förälder till respektive barn förväntas hjälpa till på utsatt datum.</t>
   </si>
   <si>
     <t>Kan ni inte så byt i första hand med någon annan och meddela detta till föreningsmailen (friidrott.kristinehamn@gmail.com)</t>
   </si>
   <si>
     <t>Kontaktuppgifter till andra föräldrar finns i kontaktlistan på laget.se</t>
   </si>
   <si>
     <t>Samling vid vattentornet på Björkvallen kl 17:00.</t>
   </si>
   <si>
     <t>Uppgifterna består i att ta emot anmälningar och dela ut nummerlappar, blanda och dela ut saft, tidtagning etc.</t>
   </si>
   <si>
     <t>Ansvarig från Serieterrängsutskottet kommer instruera er på plats.</t>
   </si>
   <si>
-    <t>HT 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Omgång 1</t>
   </si>
   <si>
     <t>Omgång 6</t>
   </si>
   <si>
-    <t>20XX-XX-XX</t>
-[...1 lines deleted...]
-  <si>
     <t>Elis Ström</t>
   </si>
   <si>
     <t>Omgång 2</t>
   </si>
   <si>
     <t>Omgång 7</t>
   </si>
   <si>
     <t>Ines Hagman</t>
   </si>
   <si>
     <t>Omgång 3</t>
   </si>
   <si>
     <t>Omgång 8</t>
   </si>
   <si>
     <t>Milo Söderberg</t>
   </si>
   <si>
     <t>Omgång 4</t>
   </si>
   <si>
     <t>Omgång 9</t>
   </si>
   <si>
     <t>Vilma Lorenzatti</t>
   </si>
   <si>
     <t>Omgång 5</t>
   </si>
   <si>
     <t>Omgång 10</t>
   </si>
   <si>
-    <t>Funktionärslista Serieterrängen, VT 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Alma Music</t>
   </si>
   <si>
     <t>Axel Ruud</t>
   </si>
   <si>
     <t>Felix Gunnarsson</t>
   </si>
   <si>
     <t>Filippa Fermhede</t>
   </si>
   <si>
     <t>Linton Herrlin</t>
   </si>
   <si>
     <t>Max Ruud</t>
   </si>
   <si>
     <t>Nikoline Marpurg</t>
   </si>
   <si>
     <t>Nilea Blomster</t>
   </si>
   <si>
     <t>Noah Gunnarsson</t>
@@ -170,93 +162,208 @@
     <t>Sigrid Granberg</t>
   </si>
   <si>
     <t>Hilma Löfgren</t>
   </si>
   <si>
     <t>Hedwig Wahlgren</t>
   </si>
   <si>
     <t>Otto Angle-Skott</t>
   </si>
   <si>
     <t>Klara Hassel</t>
   </si>
   <si>
     <t>Adrian Brydén</t>
   </si>
   <si>
     <t>Elvin Lakso</t>
   </si>
   <si>
     <t>VT 2026</t>
   </si>
   <si>
     <t>Lucas Hermansson</t>
+  </si>
+  <si>
+    <t>HT 2026</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>Funktionärslista Serieterrängen, HT 2026</t>
+  </si>
+  <si>
+    <t>Abby Gravemo-Grimberg (saft)</t>
+  </si>
+  <si>
+    <t>Astrid Tjus (saft)</t>
+  </si>
+  <si>
+    <t>Elis Ström (anmälan)</t>
+  </si>
+  <si>
+    <t>Harry Karlsson (anmälan)</t>
+  </si>
+  <si>
+    <t>Klara Hassel (saft)</t>
+  </si>
+  <si>
+    <t>Klara Husberg (saft)</t>
+  </si>
+  <si>
+    <t>Linton Herrlin? (anmälan)</t>
+  </si>
+  <si>
+    <t>Lucas Hermansson? (anmälan)</t>
+  </si>
+  <si>
+    <t>VAKANT (anmälan)</t>
+  </si>
+  <si>
+    <t>Lukas Edvinsson (saft)</t>
+  </si>
+  <si>
+    <t>Millie Rama (saft)</t>
+  </si>
+  <si>
+    <t>Nilea Blomster (anmälan)</t>
+  </si>
+  <si>
+    <t>Noah Gunnarsson (anmälan)</t>
+  </si>
+  <si>
+    <t>Noah Reinholdz? (saft)</t>
+  </si>
+  <si>
+    <t>Rasmus Bark Ranunger (saft)</t>
+  </si>
+  <si>
+    <t>Ronja Andersson (anmälan)</t>
+  </si>
+  <si>
+    <t>Ruben Andersson (anmälan)</t>
+  </si>
+  <si>
+    <t>Stella Lohjelm (saft &amp; bulle)</t>
+  </si>
+  <si>
+    <t>Stella Löfman (saft &amp; bulle)</t>
+  </si>
+  <si>
+    <t>Sigrid Granberg (medaljutdelning)</t>
+  </si>
+  <si>
+    <t>Hilma Löfgren (medaljutdelning)</t>
+  </si>
+  <si>
+    <t>Hedvig Wahlgren (tidtagning)</t>
+  </si>
+  <si>
+    <t>Ines Hagman (tidtagning)</t>
+  </si>
+  <si>
+    <t>Julian Allen (tidtagning tsm med ordinarie)</t>
+  </si>
+  <si>
+    <t>Lucas Carlberg (tidtagning tsm med ordinarie)</t>
+  </si>
+  <si>
+    <t>Milo Söderberg (tidtagning tsm med ordinarie)</t>
+  </si>
+  <si>
+    <t>Rut Hagbom (tidtagning tsm med ordinarie)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="9"/>
       </left>
       <right style="thin">
         <color indexed="9"/>
       </right>
       <top style="thin">
         <color indexed="9"/>
       </top>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="9"/>
@@ -396,79 +503,101 @@
       <left style="medium">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="medium">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFAAAAAA"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -1587,575 +1716,642 @@
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H39"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23:B23"/>
+      <selection activeCell="D33" sqref="D33:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" style="1" customWidth="1"/>
     <col min="4" max="4" width="24.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="1" customWidth="1"/>
     <col min="6" max="9" width="8.88671875" style="1" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
-        <v>22</v>
+      <c r="A1" s="8" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8"/>
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="2"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+    </row>
+    <row r="9" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="11">
+        <v>46133</v>
+      </c>
+      <c r="C9" s="4"/>
+      <c r="D9" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="C8" s="3"/>
-[...16 lines deleted...]
-      <c r="D9" s="5" t="s">
+      <c r="F9" s="5"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+    </row>
+    <row r="10" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="14"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="14"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+    </row>
+    <row r="11" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="14"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" s="14"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="2"/>
+    </row>
+    <row r="12" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="14"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="14"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="2"/>
+    </row>
+    <row r="13" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="7" t="s">
+      <c r="B13" s="14"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" s="14"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="2"/>
+    </row>
+    <row r="14" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="16"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" s="5"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="2"/>
+    </row>
+    <row r="15" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="25"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" s="16"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="2"/>
+    </row>
+    <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="8"/>
-[...16 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="B16" s="11">
+        <v>46140</v>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" s="5"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="2"/>
+    </row>
+    <row r="17" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="14"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="14"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+    </row>
+    <row r="18" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="16"/>
-[...8 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="B18" s="14"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="14"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+    </row>
+    <row r="19" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="16"/>
-[...95 lines deleted...]
-      <c r="H19" s="3"/>
+      <c r="B19" s="14"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="14"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      <c r="H20" s="3"/>
+        <v>42</v>
+      </c>
+      <c r="B20" s="14"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" s="14"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="13" t="s">
+      <c r="A21" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="16"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E21" s="16"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+    </row>
+    <row r="22" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="11">
+        <v>46147</v>
+      </c>
+      <c r="C22" s="4"/>
+      <c r="D22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="F22" s="5"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+    </row>
+    <row r="23" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="14">
-[...35 lines deleted...]
-      <c r="H23" s="3"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" s="14"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="15" t="s">
-[...8 lines deleted...]
-      <c r="H24" s="3"/>
+      <c r="A24" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="14"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" s="14"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
     </row>
     <row r="25" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="15" t="s">
-[...8 lines deleted...]
-      <c r="H25" s="3"/>
+      <c r="A25" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="14"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" s="14"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
-        <v>32</v>
-[...7 lines deleted...]
-      <c r="H26" s="3"/>
+        <v>28</v>
+      </c>
+      <c r="B26" s="14"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="14"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
     </row>
     <row r="27" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="14">
+      <c r="A27" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="16"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="E27" s="16"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+    </row>
+    <row r="28" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="11">
         <v>46154</v>
       </c>
-      <c r="C27" s="6"/>
-[...20 lines deleted...]
-      <c r="H28" s="3"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="F28" s="5"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="15" t="s">
-[...8 lines deleted...]
-      <c r="H29" s="3"/>
+      <c r="A29" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="14"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="E29" s="14"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="15" t="s">
-[...8 lines deleted...]
-      <c r="H30" s="3"/>
+      <c r="A30" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="14"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E30" s="14"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="15" t="s">
-[...8 lines deleted...]
-      <c r="H31" s="3"/>
+      <c r="A31" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="14"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" s="14"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="14"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="E32" s="14"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+    </row>
+    <row r="33" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="16"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="E33" s="16"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+    </row>
+    <row r="34" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="11">
+        <v>46161</v>
+      </c>
+      <c r="C34" s="4"/>
+      <c r="D34" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="F34" s="5"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+    </row>
+    <row r="35" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="14"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E35" s="14"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+    </row>
+    <row r="36" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="14"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="E36" s="14"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+    </row>
+    <row r="37" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="14"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="E37" s="14"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+    </row>
+    <row r="38" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B32" s="18"/>
-[...50 lines deleted...]
-      <c r="A36" s="15" t="s">
+      <c r="B38" s="14"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E38" s="14"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+    </row>
+    <row r="39" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="B36" s="16"/>
-[...41 lines deleted...]
-      <c r="H39" s="3"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E39" s="13"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+    </row>
+    <row r="40" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="16"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E40" s="16"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="50">
-    <mergeCell ref="D16:E16"/>
-[...31 lines deleted...]
-    <mergeCell ref="A30:B30"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="A18:B18"/>
-[...9 lines deleted...]
-    <mergeCell ref="A16:B16"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D21:E21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="72" orientation="portrait"/>
+  <pageSetup scale="72" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Helvetica Neue,Regular"&amp;12&amp;K000000&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>