--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -1,128 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19CF8AE9" w14:textId="62AAE7F2" w:rsidR="0046479C" w:rsidRDefault="006E1897" w:rsidP="00F27C96">
+    <w:p w14:paraId="19CF8AE9" w14:textId="1A738D19" w:rsidR="0046479C" w:rsidRDefault="00F27C96" w:rsidP="00F27C96">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1897">
+      <w:r w:rsidRPr="00F27C96">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tjänstgöringsschema P15/16 Säsongen 25/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C22C82" w14:textId="2CBF4318" w:rsidR="00F27C96" w:rsidRDefault="00996931" w:rsidP="00F27C96">
+      <w:r w:rsidRPr="00996931">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52EAD437" wp14:editId="57A14BC4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7878CF4A" wp14:editId="7BFB04F7">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>714375</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1290955</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>500380</wp:posOffset>
+              <wp:posOffset>93345</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7348897" cy="2305050"/>
-            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:extent cx="6343650" cy="2154243"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="881545888" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:docPr id="383801624" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, nummer, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="881545888" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPr id="383801624" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, nummer, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7348897" cy="2305050"/>
+                      <a:ext cx="6343650" cy="2154243"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F27C96" w:rsidRPr="00F27C96">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="24C22C82" w14:textId="0F30EAC3" w:rsidR="00F27C96" w:rsidRDefault="00F27C96" w:rsidP="00F27C96"/>
-    <w:p w14:paraId="4A2C6F93" w14:textId="02E011D6" w:rsidR="00F27C96" w:rsidRDefault="00F27C96" w:rsidP="00F27C96"/>
+    <w:p w14:paraId="4A2C6F93" w14:textId="7FF9C9CA" w:rsidR="00F27C96" w:rsidRDefault="00F27C96" w:rsidP="00F27C96"/>
     <w:p w14:paraId="3AC2C766" w14:textId="0038E70C" w:rsidR="00F27C96" w:rsidRPr="00F27C96" w:rsidRDefault="00F27C96" w:rsidP="00F27C96">
       <w:pPr>
         <w:rPr>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
@@ -240,58 +241,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> när vi har samling inför matchen. När din tjänstgöring är slut så ser du till att någon från </w:t>
       </w:r>
       <w:r w:rsidR="006E1897" w:rsidRPr="00D36DFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>kommande</w:t>
       </w:r>
       <w:r w:rsidRPr="00D36DFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> lags match byter av dig i kiosken</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> innan du lämnar den.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> innan du lämnar den. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA03699" w14:textId="77777777" w:rsidR="00F27C96" w:rsidRPr="00D36DFB" w:rsidRDefault="00F27C96" w:rsidP="00F27C96">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D36DFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Om en match flyttas, byter tid eller liknande följer tjänstgöringen med till den nya dagen/tiden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="205B6499" w14:textId="77777777" w:rsidR="00F27C96" w:rsidRPr="00D36DFB" w:rsidRDefault="00F27C96" w:rsidP="00F27C96">
       <w:pPr>
@@ -590,53 +584,57 @@
   <w:num w:numId="1" w16cid:durableId="2134513686">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F27C96"/>
     <w:rsid w:val="00055593"/>
     <w:rsid w:val="000D08EA"/>
+    <w:rsid w:val="00447857"/>
     <w:rsid w:val="0046479C"/>
     <w:rsid w:val="006E1897"/>
-    <w:rsid w:val="00F27C96"/>
+    <w:rsid w:val="00857A87"/>
+    <w:rsid w:val="00996931"/>
+    <w:rsid w:val="00F27C96"/>
+    <w:rsid w:val="00F479F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60366B11"/>