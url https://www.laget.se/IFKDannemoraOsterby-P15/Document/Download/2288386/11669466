--- v1 (2025-11-12)
+++ v2 (2026-06-02)
@@ -1,4301 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6831581A" w14:textId="7838230B" w:rsidR="00B34DF7" w:rsidRPr="00B34DF7" w:rsidRDefault="00B34DF7" w:rsidP="00B34DF7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34DF7">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Spelschema P15/16 Säsongen 25/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B1D60A" w14:textId="77777777" w:rsidR="00B34DF7" w:rsidRDefault="00B34DF7"/>
-    <w:tbl>
-[...4148 lines deleted...]
-    <w:p w14:paraId="2C8CE3C9" w14:textId="77777777" w:rsidR="00B34DF7" w:rsidRDefault="00B34DF7"/>
+    <w:p w14:paraId="2C8CE3C9" w14:textId="17EDA7F5" w:rsidR="00B34DF7" w:rsidRDefault="00A45293">
+      <w:r w:rsidRPr="00A45293">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13510E84" wp14:editId="52A6DD93">
+            <wp:extent cx="8892540" cy="3395345"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:docPr id="892084784" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, meny, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="892084784" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, meny, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="8892540" cy="3395345"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6E3C62D3" w14:textId="77777777" w:rsidR="00B34DF7" w:rsidRPr="00B34DF7" w:rsidRDefault="00B34DF7" w:rsidP="00B34DF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34DF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vid hemmamatcher med start 10:00 har vi samling 1h innan för att vi ska hinna bygga sarg, plocka fram kiosk, samt att ha matchvärden på plats för att ta emot motståndarlaget när dom anländer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DB75A1" w14:textId="77777777" w:rsidR="00B34DF7" w:rsidRDefault="00B34DF7"/>
     <w:sectPr w:rsidR="00B34DF7" w:rsidSect="00B34DF7">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B34DF7"/>
     <w:rsid w:val="00007507"/>
     <w:rsid w:val="00055593"/>
     <w:rsid w:val="002D062C"/>
     <w:rsid w:val="00330CF3"/>
     <w:rsid w:val="0046479C"/>
     <w:rsid w:val="005F2B00"/>
+    <w:rsid w:val="00617688"/>
+    <w:rsid w:val="00A45293"/>
     <w:rsid w:val="00B34DF7"/>
     <w:rsid w:val="00BB0174"/>
     <w:rsid w:val="00C31236"/>
+    <w:rsid w:val="00C74481"/>
+    <w:rsid w:val="00CE3F76"/>
+    <w:rsid w:val="00CF12FA"/>
     <w:rsid w:val="00E10A9F"/>
+    <w:rsid w:val="00F479F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0AB65D5B"/>
@@ -5262,51 +1152,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1923946262">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5565,54 +1455,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>269</Words>
-  <Characters>1427</Characters>
+  <Words>36</Words>
+  <Characters>193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1693</CharactersWithSpaces>
+  <CharactersWithSpaces>228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Helgesson Emma (GN-EEB)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>