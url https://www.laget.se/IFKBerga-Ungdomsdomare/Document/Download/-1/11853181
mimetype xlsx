--- v0 (2026-06-10)
+++ v1 (2026-08-16)
@@ -13,86 +13,86 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\privat\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45232067-8188-437A-90A9-5BB6567CBC15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D73AE4E8-CD4E-4339-BC84-6C6E04F6952B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Procedur_Tips" sheetId="1" r:id="rId1"/>
     <sheet name="Domare" sheetId="2" r:id="rId2"/>
     <sheet name="Matcher" sheetId="3" r:id="rId3"/>
     <sheet name="Arvoden" sheetId="5" r:id="rId4"/>
     <sheet name="Ledare" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Matcher!$A$30:$G$48</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="812" uniqueCount="412">
   <si>
     <t>Procedur - TIPS!</t>
   </si>
   <si>
     <t xml:space="preserve">Kontakta domarna i god tid innan match (ett par dagar innan) </t>
   </si>
   <si>
     <t>Ledare för Hossmoliga där det är poolspel (flera matcher samma dag) ansvarar ledarna för att fördela matcherna till de utnämnda domarna.</t>
   </si>
   <si>
     <t>Kan inte utsedd domare, försöker domaren byta med en kompis. Om det inte löser sig kontaktar domaren ledaren för matchen.</t>
   </si>
   <si>
     <t>Ni föräldrar, hjälp era killar att ha koll på domardatumet. Eller kontakta i god tid aktuell ledare att er son inte kan.</t>
   </si>
   <si>
     <t>Meddela aktuell ledare att domar-byte skett.</t>
   </si>
   <si>
     <t>Möt domarna och öppna domar-omklädningsrummet för dem</t>
   </si>
   <si>
     <t>Ge gärna konstruktiv feedback efter match</t>
   </si>
   <si>
@@ -747,168 +747,114 @@
   <si>
     <t>TUFF</t>
   </si>
   <si>
     <t>P2013 SÖ2</t>
   </si>
   <si>
     <t>Mohamed Al Mawwas / Raman Eliassi</t>
   </si>
   <si>
     <t>RM/SSG IF</t>
   </si>
   <si>
     <t>Johansfors IF</t>
   </si>
   <si>
     <t>Timmernabbens IF</t>
   </si>
   <si>
     <t>Smedby Boll O IK 1</t>
   </si>
   <si>
     <t>Sydöstra (1, pojk)</t>
   </si>
   <si>
-    <t>Smedby Boll O IK 4</t>
-[...1 lines deleted...]
-  <si>
     <t>Fliseryds IF 2</t>
   </si>
   <si>
     <t>Lindsdals IF 9</t>
   </si>
   <si>
-    <t>Hossmo BK 5</t>
-[...13 lines deleted...]
-  <si>
     <t>Böda-Högby 2</t>
   </si>
   <si>
-    <t>Trekantens IF</t>
-[...4 lines deleted...]
-  <si>
     <t>Sydöstra (2, pojk)</t>
   </si>
   <si>
     <t>IFK Berga 7 - P2016</t>
   </si>
   <si>
-    <t>Kalmar AIK FK</t>
-[...10 lines deleted...]
-  <si>
     <t>Sydöstra (3, pojk)</t>
   </si>
   <si>
     <t>IFK Berga 5 - P2015</t>
   </si>
   <si>
     <t>Kalmar Södra IF 3</t>
   </si>
   <si>
     <t>Tage Hildingsson / Jack Stankovic</t>
   </si>
   <si>
     <t>Mörbylånga GOIF 1</t>
   </si>
   <si>
-    <t>Emmaboda IS 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Läckeby GOIF 1</t>
   </si>
   <si>
     <t>IFK Berga 6 - P2016</t>
   </si>
   <si>
     <t>Pukebergs BK 1</t>
   </si>
   <si>
-    <t>IFK Borgholm 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Sydöstra (4, pojk)</t>
   </si>
   <si>
     <t>Runsten-Möckleby IF 1</t>
   </si>
   <si>
-    <t>Mönsterås GOIF 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Glömminge-Algutsrums IF 1</t>
   </si>
   <si>
     <t>Kalmar FF 2</t>
   </si>
   <si>
-    <t>Ljungbyholms GOIF 1</t>
-[...4 lines deleted...]
-  <si>
     <t>IFK Berga 3 - P2016</t>
   </si>
   <si>
     <t>Timmernabbens IF 1</t>
   </si>
   <si>
     <t>IFK Berga 4 - P2015</t>
   </si>
   <si>
     <t>Algot Näsström / Malte Kroun</t>
   </si>
   <si>
     <t>Kalmar FF 1</t>
-  </si>
-[...1 lines deleted...]
-    <t>TUFF 1</t>
   </si>
   <si>
     <t>Hossmoligan 2 st 5-manna planer</t>
   </si>
   <si>
     <t>IFK Berga#P17</t>
   </si>
   <si>
     <t>IFK Berga P17</t>
   </si>
   <si>
     <t>IFK Berga#P18</t>
   </si>
   <si>
     <t>IFK Berga P18</t>
   </si>
   <si>
     <t>Hossmoligan P18</t>
   </si>
   <si>
     <t>Smålands FF rekommenderade arvoden</t>
   </si>
   <si>
     <t>Det är domarens ansvar att ta med och få detta kvitto påskrivet av IFK Bergas lagledare efter varje dömd match.</t>
   </si>
@@ -1173,83 +1119,77 @@
   <si>
     <t>Samir Ajaj / Aron Habtom</t>
   </si>
   <si>
     <t>Raman Eliassi / Alvin Berglund</t>
   </si>
   <si>
     <t>Alvin Bergluind</t>
   </si>
   <si>
     <t>Mohammed Al Mawwas</t>
   </si>
   <si>
     <t>Naod Tesfamarim / Elton Selmani</t>
   </si>
   <si>
     <t>Mohammad Benshi / Naod Tesfamarim</t>
   </si>
   <si>
     <t>Noah Sjöman / Adrian Johansson</t>
   </si>
   <si>
     <t>Filip Almqvist / Arvid Dervå Eklund</t>
   </si>
   <si>
-    <t>Alfred Friberg / Algot Näsström</t>
-[...1 lines deleted...]
-  <si>
     <t>Malte Kroun / Tage Hildingsson</t>
   </si>
   <si>
     <t>Theo Rydberg / Charlie Lindgren</t>
   </si>
   <si>
     <t>Vilmer Ekstrand Fredriksson / Charlie Lindgren</t>
   </si>
   <si>
     <t>Filip Almqvist / Adrian Johansson</t>
   </si>
   <si>
     <t>Vilmer Ekstrand Fredriksson / Theo Rydberg</t>
   </si>
   <si>
     <t>Arvid Dervå Eklund / Noah Sjöman</t>
   </si>
   <si>
     <t>Noah Sjöman / Arvid Dervå Eklund</t>
   </si>
   <si>
     <t xml:space="preserve"> Khemal Hussein</t>
   </si>
   <si>
     <t>Malte Kroun / Algot Näsström</t>
   </si>
   <si>
-    <t>Jack Stankovic / Alfred Friberg</t>
-[...1 lines deleted...]
-  <si>
     <t>Jack Stankovic / Charlie Lindgren</t>
   </si>
   <si>
     <t>Theo Rydberg / Vilmer Ekstrand Fredriksson</t>
   </si>
   <si>
     <t>Adrian Johansson / Filip Almqvist</t>
   </si>
   <si>
     <t>Charlie Lindgren / Vilmer Ekstrand Fredriksson</t>
   </si>
   <si>
     <t>Jack Stankovic / Theo Rydberg</t>
   </si>
   <si>
     <t>Theo Rydberg / Jack Stankovic</t>
   </si>
   <si>
     <t>076-295 65 50</t>
   </si>
   <si>
     <t>Latif</t>
   </si>
   <si>
     <t>comic606@gmail.com</t>
@@ -1268,172 +1208,610 @@
   </si>
   <si>
     <t>alveedseniusstrombeck@gmail.com</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">10:00 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Match 1 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Abdullrahman Al-Mawwas / Dante Bixo  </t>
+      <t xml:space="preserve">Nilas Sunna / Sam Ljung                             </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Elis Tengö / Gustav Östbring
+10:45 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Liam Karlberg /  Abdullrahman Al-Mawwas </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Dante Bixo / Simon Persson
+11:30 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Match 5 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Aston Blad Nielsen / Walter Bom                </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Elliot Widlund / Julius Nordström</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">10:00 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Svante Engström / Elliot Fransson</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">        </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Yan Tang / Vincent Turfors
+10:45 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Milton Garenberg Junkka / Nilas Sunna  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Sam Ljung / Elis Tengö
+11:30 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Match 5 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gustav Östbring / Liam Karlberg</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">          </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Malte Holmqvist / Dante Bixo</t>
+    </r>
+  </si>
+  <si>
+    <t>Ahmed Salim</t>
+  </si>
+  <si>
+    <t>Simon Karlsson</t>
+  </si>
+  <si>
+    <t>Mohamad Benshi</t>
+  </si>
+  <si>
+    <t>Naod Tesfamariam</t>
+  </si>
+  <si>
+    <t>Elton Selmani /Ahmed Salim</t>
+  </si>
+  <si>
+    <t>Ahmed Salim / Mohammad Benshi</t>
+  </si>
+  <si>
+    <t>Elton Selmani / Ahmed Salim</t>
+  </si>
+  <si>
+    <t>Simon Karlsson / Raman Eliassi</t>
+  </si>
+  <si>
+    <t>Raman Eliassi / Simon Karlsson</t>
+  </si>
+  <si>
+    <t>076-571 63 49</t>
+  </si>
+  <si>
+    <t>079-331 18 49</t>
+  </si>
+  <si>
+    <t>076-772 21 72</t>
+  </si>
+  <si>
+    <t>076-317 87 90
+076-931 59 56</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">10:00 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Match 1 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Malte Holmqvist / Abdullrahman Al-Mawwas  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Simon Persson / Aston Blad Nielsen
 10:45 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Walter Blom / Elliot Widlund                   </t>
+      <t xml:space="preserve"> Walter Bom / Elliot Widlund                           </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Julius Nordström / Svante Engström
 11:30 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Match 5 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Elliot Fransson / Yan Tang                     </t>
+      <t xml:space="preserve">Elliot Fransson / Yan Tang                             </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 6</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Vincent Turfors / Milton Garenberg Junkka</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">10:00 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Match 1 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Nilas Sunna / Sam Ljung                             </t>
+      <t xml:space="preserve"> Malte Holmqvist /   Nilas Sunna                    </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Sam Ljung / Elis Tengö
+10:45 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Gustav Östbring /  Liam Karlberg                 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Dante Bixo / Aston Blad Nielsen
+11:30 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Match 5 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Abdullrahman Al-Mawwas / Simon Persson  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Walter Bom / Elliott Widlund</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>10:00 Match 1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Nilas Sunna / Sam Ljung                             </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Elis Tengö / Gustav Östbring
 10:45 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
@@ -1458,279 +1836,149 @@
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Dante Bixo / Simon Persson
 11:30 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Match 5 </t>
-[...8 lines deleted...]
-      <t xml:space="preserve">Aston Blad Nielsen / Walter Bom                </t>
+      <t>Match 5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Aston Blad Nielsen / Walter Bom                </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 6</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Elliot Widlund / Julius Nordström</t>
     </r>
   </si>
   <si>
-    <r>
-[...195 lines deleted...]
-076-931 59 56</t>
+    <t>Vill sluta efter sommaren så inga mer matcher i höst</t>
+  </si>
+  <si>
+    <t>Pukebergs BK 5</t>
+  </si>
+  <si>
+    <t>Nybro IF 8</t>
+  </si>
+  <si>
+    <t>2026-08-30 (Tid ej fastställd)</t>
+  </si>
+  <si>
+    <t>Färjestadens GOIF 3</t>
+  </si>
+  <si>
+    <t>RM/SSG IF 2</t>
+  </si>
+  <si>
+    <t>Emmaboda IS 5</t>
+  </si>
+  <si>
+    <t>Glömminge-Algutsrums IF 3</t>
+  </si>
+  <si>
+    <t>Glömminge-Algutsrums IF 2</t>
+  </si>
+  <si>
+    <t>Rockneby IK 1</t>
+  </si>
+  <si>
+    <t>Smedby Boll O IK 3</t>
+  </si>
+  <si>
+    <t>Smedby Boll O IK 2</t>
+  </si>
+  <si>
+    <t>Lindsdals IF 5</t>
+  </si>
+  <si>
+    <t>Emmaboda IS 3</t>
+  </si>
+  <si>
+    <t>Timmernabbens IF 2</t>
+  </si>
+  <si>
+    <t>Nybro IF 4</t>
+  </si>
+  <si>
+    <t>Färjestadens GOIF 2</t>
+  </si>
+  <si>
+    <t>2026-08-16 (Tid ej fastställd)</t>
+  </si>
+  <si>
+    <t>IFK Berga 2 -P2014</t>
+  </si>
+  <si>
+    <t>Hossmo BK 3</t>
+  </si>
+  <si>
+    <t>Theo Rydberg / Algot Näsström</t>
+  </si>
+  <si>
+    <t>Tage Hildingsson/ Algot Näsström</t>
+  </si>
+  <si>
+    <t>Jack Stankovic / Malte Kroun</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">10:00 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Match 1 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Malte Holmqvist / Abdullrahman Al-Mawwas  </t>
     </r>
     <r>
@@ -1806,352 +2054,234 @@
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Elliot Fransson / Yan Tang                             </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 6</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Vincent Turfors / Milton Garenberg Junkka</t>
+      <t xml:space="preserve"> Elis Tengö / Milton Garenberg Junkka</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">10:00 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Match 1 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Malte Holmqvist /   Nilas Sunna                    </t>
-[...238 lines deleted...]
-      <t xml:space="preserve"> Malte Holmqvist / Abdullrahman Al-Mawwas  </t>
+      <t xml:space="preserve">Abdullrahman Al-Mawwas / Dante Bixo  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Simon Persson / Aston Blad Nielsen
 10:45 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
+      <t xml:space="preserve"> Walter Blom / Elliot Widlund                   </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Julius Nordström / Svante Engström
+11:30 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Match 5 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Elliot Fransson / Yan Tang                     </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Malte Holmqvist / Milton Garenberg Junkka</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">10:00 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Malte Holmqvist / Abdullrahman Al-Mawwas  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Simon Persson / Aston Blad Nielsen
+10:45 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Match 3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
       <t xml:space="preserve"> Malte Holmqvist / Abdullrahman Al-Mawwa  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Match 4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Simon Persson / Aston Blad Nielsen
 11:30 </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -2166,140 +2296,137 @@
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Elliot Fransson / Yan Tang                             </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 6</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Vincent Turfors / Milton Garenberg Junkka
+      <t xml:space="preserve"> Walter Bom / Milton Garenberg Junkka
 12:15 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 7</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Elliot Fransson / Yan Tang                             </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 8</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Vincent Turfors / Milton Garenberg Junkka
+      <t xml:space="preserve"> Dante Bixo / Milton Garenberg Junkka
 13:00 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Match 9</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Walter Bom / Elliot Widlund                            </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Match 10 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Julius Nordström / Svante Engström</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Vill sluta efter sommaren så inga mer matcher i höst</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -2423,50 +2550,80 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2571,51 +2728,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
@@ -2714,63 +2871,82 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="20" fontId="17" fillId="10" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="17" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="20" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="22" fontId="22" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="22" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="22" fontId="26" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="26" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="28" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="28" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.gif"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.gif"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.gif"/></Relationships>
 </file>
@@ -3682,3906 +3858,3688 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stankovimarko@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moadalmawwas@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smedbysback@hotmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helene.hildingsson@icloud.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Behroz.eliassi@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klara.garenberg@icloud.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uem.johansson@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mohamad.benshi11@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johanssoncaroline@live.se" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chicfrisorkalmar@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alveedseniusstrombeck@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linda-olsson82@hotmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabell.turfors@kalmar.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stefanekstrom72@hotmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ket.nasstrom@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magnusekstrand@hotmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nilslundberg@hotmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olof.friberg@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carl.g.holm@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isakljung@hotmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mylindgren88@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawntang2012@yahoo.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yasin.nasereddin2@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rickardjonasson@live.se" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nielsenjohan@yahoo.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sunna.anette@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petesjom@live.se" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roosterhand@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.vildansfors@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.emil.olsson@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.isfalk@wspgroup.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henrik.edsenius@ksgyf.se" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabbesz@icloud.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hakan.isfalk@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comic606@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gustav.arbrandt@outlook.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ola.fransson@lwfastigheter.se" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="A1:A12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="160" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:1" s="19" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" s="19" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" s="19" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" s="19" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="18" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:1" s="19" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" s="19" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="18" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:1" s="19" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" s="19" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="18" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:1" s="19" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" s="19" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:1" s="19" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" s="19" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="18" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:1" s="19" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" s="19" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="18" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:1" s="19" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" s="19" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="18" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
     </row>
-    <row r="12" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Blad2"/>
   <dimension ref="A1:K68"/>
   <sheetViews>
     <sheetView topLeftCell="A24" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="K31" sqref="K31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="16.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="16.44140625" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="73.140625" style="6" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="16.42578125" style="6"/>
+    <col min="1" max="1" width="73.109375" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.6640625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" style="6" customWidth="1"/>
+    <col min="4" max="4" width="20.88671875" style="6" customWidth="1"/>
+    <col min="5" max="5" width="36.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.33203125" style="6" customWidth="1"/>
+    <col min="7" max="7" width="73.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="23.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="16.44140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D1" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E1" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F1" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G1" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H1" s="11"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="11"/>
     </row>
-    <row r="3" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="13"/>
       <c r="E3" s="22"/>
       <c r="F3" s="11"/>
       <c r="G3" s="63"/>
       <c r="H3" s="11" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="53" t="s">
         <v>23</v>
       </c>
       <c r="H4" s="50" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="50" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="50" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="51" t="s">
-        <v>386</v>
+        <v>366</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="50"/>
       <c r="G5" s="69" t="s">
-        <v>387</v>
+        <v>367</v>
       </c>
       <c r="H5" s="50"/>
     </row>
-    <row r="6" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="50" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="50" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="50" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="51"/>
       <c r="E6" s="52" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="50"/>
       <c r="G6" s="55" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="50"/>
     </row>
-    <row r="7" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="51" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="50"/>
       <c r="G7" s="55" t="s">
         <v>37</v>
       </c>
       <c r="H7" s="50"/>
     </row>
-    <row r="8" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="56" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="57" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="58"/>
       <c r="G8" s="59" t="s">
         <v>42</v>
       </c>
       <c r="H8" s="56"/>
     </row>
-    <row r="9" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="50" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="51"/>
       <c r="E9" s="52" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="50"/>
       <c r="G9" s="55" t="s">
         <v>46</v>
       </c>
       <c r="H9" s="50" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="50" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="51" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="52" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="50"/>
       <c r="G10" s="55" t="s">
         <v>51</v>
       </c>
       <c r="H10" s="50"/>
     </row>
-    <row r="11" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="81" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="51" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
       <c r="E11" s="52" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="50"/>
       <c r="G11" s="55" t="s">
         <v>54</v>
       </c>
       <c r="H11" s="50"/>
     </row>
-    <row r="12" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="50" t="s">
-        <v>392</v>
+        <v>371</v>
       </c>
       <c r="B12" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="50"/>
       <c r="D12" s="50" t="s">
-        <v>401</v>
+        <v>380</v>
       </c>
       <c r="E12" s="50" t="s">
-        <v>402</v>
+        <v>381</v>
       </c>
       <c r="F12" s="50"/>
       <c r="G12" s="50"/>
       <c r="H12" s="50"/>
     </row>
-    <row r="13" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="50" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="51"/>
       <c r="E13" s="52"/>
       <c r="F13" s="50"/>
       <c r="G13" s="55" t="s">
         <v>57</v>
       </c>
       <c r="H13" s="50"/>
     </row>
-    <row r="14" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="50" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="50" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="51"/>
       <c r="E14" s="52" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="50"/>
       <c r="G14" s="54" t="s">
         <v>60</v>
       </c>
       <c r="H14" s="50"/>
     </row>
-    <row r="15" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="50" t="s">
-        <v>391</v>
+        <v>370</v>
       </c>
       <c r="B15" s="50" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D15" s="50" t="s">
-        <v>400</v>
+        <v>379</v>
       </c>
       <c r="E15" s="52" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="F15" s="50"/>
       <c r="G15" s="50"/>
       <c r="H15" s="50"/>
     </row>
-    <row r="16" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="50" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D16" s="51"/>
       <c r="E16" s="52"/>
       <c r="F16" s="50"/>
       <c r="G16" s="54" t="s">
         <v>69</v>
       </c>
       <c r="H16" s="50"/>
       <c r="I16" s="80"/>
     </row>
-    <row r="17" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="13"/>
       <c r="E17" s="22"/>
       <c r="F17" s="11"/>
       <c r="G17" s="68"/>
       <c r="H17" s="11"/>
     </row>
-    <row r="18" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="50" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="51"/>
       <c r="E18" s="52" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="50"/>
       <c r="G18" s="54" t="s">
         <v>63</v>
       </c>
       <c r="H18" s="50"/>
     </row>
-    <row r="19" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="50" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="51"/>
       <c r="E19" s="52" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="50"/>
       <c r="G19" s="54" t="s">
         <v>66</v>
       </c>
       <c r="H19" s="50"/>
     </row>
-    <row r="20" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="50" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="50" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="51"/>
       <c r="E20" s="52" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="50"/>
       <c r="G20" s="54" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="50"/>
     </row>
-    <row r="21" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="50" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="50" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="51"/>
       <c r="E21" s="52" t="s">
-        <v>341</v>
+        <v>323</v>
       </c>
       <c r="F21" s="50"/>
       <c r="G21" s="55" t="s">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="H21" s="50"/>
     </row>
-    <row r="22" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="50" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="50" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="50" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="51"/>
       <c r="E22" s="52" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="50"/>
       <c r="G22" s="55" t="s">
         <v>77</v>
       </c>
       <c r="H22" s="50"/>
     </row>
-    <row r="23" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="50" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="50" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="50" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="51"/>
       <c r="E23" s="52" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="50"/>
       <c r="G23" s="55" t="s">
         <v>80</v>
       </c>
       <c r="H23" s="50"/>
     </row>
-    <row r="24" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="11"/>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="13"/>
       <c r="E24" s="22"/>
       <c r="F24" s="11"/>
       <c r="G24" s="63"/>
       <c r="H24" s="11"/>
     </row>
-    <row r="25" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="50" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="50" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>83</v>
       </c>
       <c r="D25" s="51"/>
       <c r="E25" s="52" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="50"/>
       <c r="G25" s="55" t="s">
         <v>85</v>
       </c>
       <c r="H25" s="50"/>
     </row>
-    <row r="26" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="11"/>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="13"/>
       <c r="E26" s="22"/>
       <c r="F26" s="11"/>
       <c r="G26" s="63"/>
       <c r="H26" s="11"/>
     </row>
-    <row r="27" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="61" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="50" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="51"/>
       <c r="E27" s="52" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="50"/>
       <c r="G27" s="54" t="s">
         <v>89</v>
       </c>
       <c r="H27" s="50" t="s">
         <v>90</v>
       </c>
-      <c r="I27" s="88" t="s">
-[...5 lines deleted...]
-    <row r="28" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I27" s="84" t="s">
+        <v>386</v>
+      </c>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+    </row>
+    <row r="28" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="61" t="s">
         <v>91</v>
       </c>
       <c r="B28" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="50" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="51"/>
       <c r="E28" s="61" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="50"/>
       <c r="G28" s="54" t="s">
         <v>93</v>
       </c>
       <c r="H28" s="50"/>
     </row>
-    <row r="29" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="61" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="50" t="s">
         <v>83</v>
       </c>
       <c r="D29" s="51"/>
       <c r="E29" s="61" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="50"/>
       <c r="G29" s="54" t="s">
         <v>96</v>
       </c>
       <c r="H29" s="50"/>
     </row>
-    <row r="30" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="61" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="50" t="s">
         <v>83</v>
       </c>
       <c r="D30" s="51"/>
       <c r="E30" s="61" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="50"/>
       <c r="G30" s="54" t="s">
-        <v>339</v>
+        <v>321</v>
       </c>
       <c r="H30" s="50"/>
     </row>
-    <row r="31" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="61" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="50" t="s">
         <v>83</v>
       </c>
       <c r="D31" s="51"/>
       <c r="E31" s="52" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="50"/>
       <c r="G31" s="54" t="s">
         <v>101</v>
       </c>
       <c r="H31" s="50"/>
     </row>
-    <row r="32" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="61" t="s">
         <v>102</v>
       </c>
       <c r="B32" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="50" t="s">
         <v>83</v>
       </c>
       <c r="D32" s="51" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="62" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="50"/>
       <c r="G32" s="54" t="s">
         <v>105</v>
       </c>
       <c r="H32" s="50"/>
     </row>
-    <row r="33" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="50" t="s">
         <v>83</v>
       </c>
       <c r="D33" s="51"/>
       <c r="E33" s="70" t="s">
         <v>107</v>
       </c>
       <c r="F33" s="50"/>
       <c r="G33" s="54" t="s">
         <v>108</v>
       </c>
       <c r="H33" s="50"/>
     </row>
-    <row r="34" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="61" t="s">
         <v>109</v>
       </c>
       <c r="B34" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C34" s="50" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="51"/>
       <c r="E34" s="70" t="s">
         <v>110</v>
       </c>
       <c r="F34" s="50"/>
       <c r="G34" s="54" t="s">
         <v>111</v>
       </c>
       <c r="H34" s="50"/>
     </row>
-    <row r="35" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="61"/>
       <c r="B35" s="50"/>
       <c r="C35" s="50"/>
       <c r="D35" s="51"/>
       <c r="E35" s="70"/>
       <c r="F35" s="50"/>
       <c r="G35" s="54"/>
       <c r="H35" s="50"/>
     </row>
-    <row r="36" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="62" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C36" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="51"/>
       <c r="E36" s="70" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="50"/>
       <c r="G36" s="54" t="s">
         <v>54</v>
       </c>
       <c r="H36" s="50"/>
     </row>
-    <row r="37" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="62" t="s">
         <v>115</v>
       </c>
       <c r="B37" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C37" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="51"/>
       <c r="E37" s="70" t="s">
         <v>116</v>
       </c>
       <c r="F37" s="50"/>
       <c r="G37" s="54" t="s">
         <v>117</v>
       </c>
       <c r="H37" s="50"/>
     </row>
-    <row r="38" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="62" t="s">
         <v>118</v>
       </c>
       <c r="B38" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="51"/>
       <c r="E38" s="70" t="s">
         <v>119</v>
       </c>
       <c r="F38" s="50"/>
       <c r="G38" s="54" t="s">
         <v>120</v>
       </c>
       <c r="H38" s="50"/>
     </row>
-    <row r="39" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="62" t="s">
         <v>121</v>
       </c>
       <c r="B39" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D39" s="51"/>
       <c r="E39" s="70" t="s">
         <v>122</v>
       </c>
       <c r="F39" s="50"/>
       <c r="G39" s="55" t="s">
         <v>123</v>
       </c>
       <c r="H39" s="50"/>
     </row>
-    <row r="40" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="62" t="s">
         <v>124</v>
       </c>
       <c r="B40" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="51"/>
       <c r="E40" s="70" t="s">
         <v>125</v>
       </c>
       <c r="F40" s="50"/>
       <c r="G40" s="55" t="s">
         <v>126</v>
       </c>
       <c r="H40" s="50"/>
     </row>
-    <row r="41" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="62" t="s">
         <v>127</v>
       </c>
       <c r="B41" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D41" s="51"/>
       <c r="E41" s="70" t="s">
         <v>128</v>
       </c>
       <c r="F41" s="50"/>
       <c r="G41" s="55" t="s">
         <v>129</v>
       </c>
       <c r="H41" s="50"/>
     </row>
-    <row r="42" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="62" t="s">
         <v>130</v>
       </c>
       <c r="B42" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D42" s="51"/>
       <c r="E42" s="70" t="s">
-        <v>345</v>
+        <v>327</v>
       </c>
       <c r="F42" s="50"/>
       <c r="G42" s="55" t="s">
-        <v>346</v>
+        <v>328</v>
       </c>
       <c r="H42" s="50"/>
     </row>
-    <row r="43" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="62" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D43" s="51"/>
       <c r="E43" s="70" t="s">
         <v>132</v>
       </c>
       <c r="F43" s="50"/>
       <c r="G43" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H43" s="50"/>
     </row>
-    <row r="44" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="62" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D44" s="51"/>
       <c r="E44" s="70" t="s">
         <v>135</v>
       </c>
       <c r="F44" s="50"/>
       <c r="G44" s="54" t="s">
         <v>136</v>
       </c>
       <c r="H44" s="50"/>
     </row>
-    <row r="45" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="62" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C45" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D45" s="51"/>
       <c r="E45" s="70" t="s">
         <v>138</v>
       </c>
       <c r="F45" s="50"/>
       <c r="G45" s="54" t="s">
         <v>139</v>
       </c>
       <c r="H45" s="50"/>
     </row>
-    <row r="46" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="62" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D46" s="51"/>
       <c r="E46" s="70" t="s">
         <v>141</v>
       </c>
       <c r="F46" s="50"/>
       <c r="G46" s="55" t="s">
         <v>142</v>
       </c>
       <c r="H46" s="50"/>
     </row>
-    <row r="47" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="62" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C47" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D47" s="51"/>
       <c r="E47" s="70" t="s">
         <v>144</v>
       </c>
       <c r="F47" s="50"/>
       <c r="G47" s="55" t="s">
         <v>145</v>
       </c>
       <c r="H47" s="50"/>
     </row>
-    <row r="48" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="62" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D48" s="51"/>
       <c r="E48" s="70" t="s">
         <v>147</v>
       </c>
       <c r="F48" s="50"/>
       <c r="G48" s="55" t="s">
         <v>148</v>
       </c>
       <c r="H48" s="50"/>
     </row>
-    <row r="49" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="62" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C49" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D49" s="51"/>
       <c r="E49" s="70" t="s">
         <v>150</v>
       </c>
       <c r="F49" s="50"/>
       <c r="G49" s="55" t="s">
         <v>151</v>
       </c>
       <c r="H49" s="50"/>
     </row>
-    <row r="50" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="62" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C50" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D50" s="51"/>
       <c r="E50" s="70" t="s">
         <v>153</v>
       </c>
       <c r="F50" s="50"/>
       <c r="G50" s="55" t="s">
         <v>154</v>
       </c>
       <c r="H50" s="50"/>
     </row>
-    <row r="51" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="62" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C51" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D51" s="51"/>
       <c r="E51" s="70" t="s">
         <v>156</v>
       </c>
       <c r="F51" s="50"/>
       <c r="G51" s="54" t="s">
         <v>157</v>
       </c>
       <c r="H51" s="50"/>
     </row>
-    <row r="52" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="62" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C52" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D52" s="51"/>
       <c r="E52" s="70" t="s">
         <v>159</v>
       </c>
       <c r="F52" s="50"/>
       <c r="G52" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H52" s="50"/>
     </row>
-    <row r="53" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="60" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="50" t="s">
         <v>113</v>
       </c>
       <c r="C53" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D53" s="51"/>
       <c r="E53" s="70" t="s">
         <v>162</v>
       </c>
       <c r="F53" s="50"/>
       <c r="G53" s="55" t="s">
         <v>163</v>
       </c>
       <c r="H53" s="50"/>
     </row>
-    <row r="54" spans="1:8" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="11"/>
       <c r="B54" s="11"/>
       <c r="C54" s="11"/>
       <c r="D54" s="13"/>
       <c r="E54" s="22"/>
       <c r="F54" s="11"/>
       <c r="G54" s="24"/>
       <c r="H54" s="11"/>
     </row>
-    <row r="55" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A55" s="25"/>
       <c r="B55" s="11"/>
       <c r="C55" s="11"/>
       <c r="D55" s="13"/>
       <c r="E55" s="11"/>
       <c r="F55" s="11"/>
       <c r="G55" s="12"/>
       <c r="H55" s="11"/>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>164</v>
       </c>
       <c r="B56" s="11"/>
       <c r="C56" s="11"/>
       <c r="D56" s="13"/>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="12"/>
       <c r="H56" s="11"/>
     </row>
-    <row r="57" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
         <v>165</v>
       </c>
       <c r="B57" s="11"/>
       <c r="C57" s="11"/>
       <c r="D57" s="13" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="11"/>
       <c r="F57" s="11"/>
       <c r="G57" s="12"/>
       <c r="H57" s="11"/>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="58" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>167</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A59" s="11" t="s">
         <v>171</v>
       </c>
       <c r="B59" s="11"/>
       <c r="C59" s="11"/>
       <c r="D59" s="13" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="21" t="s">
         <v>173</v>
       </c>
       <c r="H59" s="11"/>
     </row>
-    <row r="60" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="60" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A60" s="11" t="s">
         <v>174</v>
       </c>
       <c r="B60" s="11"/>
       <c r="C60" s="11"/>
       <c r="D60" s="11" t="s">
         <v>175</v>
       </c>
       <c r="E60" s="11"/>
       <c r="F60" s="11" t="s">
         <v>176</v>
       </c>
       <c r="G60" s="11"/>
       <c r="H60" s="11"/>
     </row>
-    <row r="61" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="61" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>177</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="11"/>
       <c r="D61" s="14" t="s">
         <v>178</v>
       </c>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
     </row>
-    <row r="62" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="62" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A62" s="11" t="s">
         <v>179</v>
       </c>
       <c r="B62" s="11"/>
       <c r="C62" s="11"/>
       <c r="D62" s="13" t="s">
         <v>180</v>
       </c>
       <c r="E62" s="15"/>
       <c r="F62" s="11"/>
       <c r="G62" s="11"/>
       <c r="H62" s="11"/>
     </row>
-    <row r="63" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="63" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A63" s="11"/>
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="11"/>
     </row>
-    <row r="64" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="64" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
         <v>181</v>
       </c>
       <c r="B64" s="11"/>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
       <c r="E64" s="11"/>
       <c r="F64" s="11"/>
       <c r="G64" s="11"/>
       <c r="H64" s="11"/>
     </row>
-    <row r="65" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="65" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B65" s="11"/>
       <c r="C65" s="11"/>
       <c r="D65" s="11"/>
       <c r="E65" s="11"/>
       <c r="F65" s="11"/>
       <c r="G65" s="11"/>
       <c r="H65" s="11"/>
     </row>
-    <row r="66" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="66" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A66" s="11" t="s">
         <v>183</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
       <c r="F66" s="11"/>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
     </row>
-    <row r="67" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="67" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A67" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="11"/>
       <c r="C67" s="11"/>
       <c r="D67" s="11"/>
       <c r="E67" s="11"/>
       <c r="F67" s="11"/>
       <c r="G67" s="11"/>
       <c r="H67" s="11"/>
     </row>
-    <row r="68" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="68" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A68" s="11"/>
       <c r="B68" s="11"/>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
     </row>
   </sheetData>
   <phoneticPr fontId="14" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="G59" r:id="rId1" xr:uid="{AD95CC12-AB4F-4D10-8E7E-65B6BC08F6EC}"/>
     <hyperlink ref="G5" r:id="rId2" xr:uid="{4F37DFE6-394F-4D23-AB47-7CF75EC945E0}"/>
     <hyperlink ref="G10" r:id="rId3" display="Behroz.eliassi@hotmail.com" xr:uid="{AA20132D-ED7F-4714-B846-1B2385C0D8D4}"/>
     <hyperlink ref="G25" r:id="rId4" xr:uid="{325F96FA-9E62-4AE5-BBEA-DE1FDF696885}"/>
     <hyperlink ref="G27" r:id="rId5" tooltip="mailto:olof.friberg@gmail.com" display="mailto:olof.friberg@gmail.com" xr:uid="{0D5283CB-13DF-4701-AFC0-8F922A5971FA}"/>
     <hyperlink ref="G28" r:id="rId6" tooltip="mailto:ket.nasstrom@gmail.com" display="mailto:ket.nasstrom@gmail.com" xr:uid="{B14E5B13-4092-461F-A923-C74DEA853216}"/>
     <hyperlink ref="G29" r:id="rId7" tooltip="mailto:uem.johansson@gmail.com" display="mailto:uem.johansson@gmail.com" xr:uid="{E4A2A972-59DC-42C5-8649-5236F3E19FF4}"/>
     <hyperlink ref="G31" r:id="rId8" tooltip="mailto:Stankovimarko@gmail.com" display="mailto:Stankovimarko@gmail.com" xr:uid="{C0CD2B1D-452B-4861-8FC0-FE0575880A6C}"/>
     <hyperlink ref="G32" r:id="rId9" tooltip="mailto:rickardjonasson@live.se" display="mailto:rickardjonasson@live.se" xr:uid="{530E7FD3-B4AA-4710-928E-6B5D6BA3093A}"/>
     <hyperlink ref="G33" r:id="rId10" tooltip="mailto:mylindgren88@gmail.com" display="mailto:mylindgren88@gmail.com" xr:uid="{56260AB7-AA77-4035-96F2-A88C964083F3}"/>
     <hyperlink ref="G34" r:id="rId11" xr:uid="{789BD8B6-0480-4416-8372-17C9C7CF3259}"/>
     <hyperlink ref="G16" r:id="rId12" xr:uid="{71F8F746-E30F-48F9-8C60-35E536ABB0B2}"/>
     <hyperlink ref="G36" r:id="rId13" xr:uid="{520A91F5-F7A5-43F8-8F26-6A1F7B8E004D}"/>
     <hyperlink ref="G39" r:id="rId14" display="nielsenjohan@yahoo.com" xr:uid="{F80E43E0-7F6D-4CF3-AD0C-7BA5F3B24121}"/>
     <hyperlink ref="G40" r:id="rId15" display="carl.g.holm@gmail.com" xr:uid="{9B6D5BE7-6415-4162-9B5D-867557A7BA2A}"/>
     <hyperlink ref="G41" r:id="rId16" display="linda-olsson82@hotmail.com" xr:uid="{B343765A-3EFB-4B33-8187-6D21883E284C}"/>
     <hyperlink ref="G42" r:id="rId17" xr:uid="{D3B54D7F-8E77-4FA5-9B27-D6968DE748C2}"/>
     <hyperlink ref="G44" r:id="rId18" xr:uid="{934598D3-295A-4080-9560-202F0D4C65EE}"/>
     <hyperlink ref="G45" r:id="rId19" xr:uid="{6B3CFB98-3B10-40EC-A28C-24D9B960AD78}"/>
     <hyperlink ref="G46" r:id="rId20" display="isabell.turfors@kalmar.se" xr:uid="{C4EF96C6-1C1F-4289-97DA-139BA6A54D4E}"/>
     <hyperlink ref="G47" r:id="rId21" display="klara.garenberg@icloud.com" xr:uid="{11A51E3E-E2B3-4A31-8B8D-8BB33968A3EE}"/>
     <hyperlink ref="G48" r:id="rId22" display="sunna.anette@gmail.com" xr:uid="{843C5875-AF8A-464F-90F7-2EA110CF28B5}"/>
     <hyperlink ref="G49" r:id="rId23" display="isakljung@hotmail.com" xr:uid="{21A443CF-D595-48C3-8B82-3648CA28EBCB}"/>
     <hyperlink ref="G50" r:id="rId24" display="nilslundberg@hotmail.com" xr:uid="{2F0105EE-0EE0-41E9-896D-303B6CE08B0D}"/>
     <hyperlink ref="G53" r:id="rId25" display="chicfrisorkalmar@gmail.com" xr:uid="{7FBF910C-6BA9-4496-AC5A-9B6E78BE83C2}"/>
     <hyperlink ref="G30" r:id="rId26" xr:uid="{7B922ED0-67DA-4634-AFEC-FCB65770C553}"/>
     <hyperlink ref="G20" r:id="rId27" xr:uid="{0A28E01B-8C2C-4DF2-9D49-BFF651AA7707}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId28"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Blad3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K129"/>
+  <dimension ref="A1:K110"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A51" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A100" sqref="A100"/>
+      <pane ySplit="1" topLeftCell="A93" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G103" sqref="G103"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="27.85546875" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="27.88671875" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.42578125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="27.85546875" style="2"/>
+    <col min="1" max="1" width="15.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="18.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="27.88671875" style="2"/>
+    <col min="5" max="5" width="41.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.88671875" style="2"/>
     <col min="7" max="7" width="121" style="2" customWidth="1"/>
-    <col min="8" max="16384" width="27.85546875" style="2"/>
+    <col min="8" max="16384" width="27.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="36" t="s">
         <v>184</v>
       </c>
       <c r="B1" s="36" t="s">
         <v>185</v>
       </c>
       <c r="C1" s="36" t="s">
         <v>186</v>
       </c>
       <c r="D1" s="36" t="s">
         <v>187</v>
       </c>
       <c r="E1" s="36" t="s">
         <v>188</v>
       </c>
       <c r="F1" s="36" t="s">
         <v>189</v>
       </c>
       <c r="G1" s="37" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="71"/>
       <c r="B2" s="72"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="47"/>
       <c r="J2" s="6"/>
     </row>
-    <row r="3" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="84">
+    <row r="3" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="86">
         <v>46138.416666666664</v>
       </c>
-      <c r="B3" s="85"/>
+      <c r="B3" s="87"/>
       <c r="C3" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>192</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>193</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>194</v>
       </c>
       <c r="G3" s="28" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
       <c r="J3" s="6"/>
     </row>
-    <row r="4" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="86">
+    <row r="4" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="88">
         <v>46151.416666666664</v>
       </c>
-      <c r="B4" s="86"/>
+      <c r="B4" s="88"/>
       <c r="C4" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>192</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>195</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>194</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="74"/>
       <c r="J4" s="74"/>
     </row>
-    <row r="5" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="84">
+    <row r="5" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="86">
         <v>46166.520833333336</v>
       </c>
-      <c r="B5" s="85"/>
+      <c r="B5" s="87"/>
       <c r="C5" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>192</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>196</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>194</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="74"/>
       <c r="J5" s="74"/>
     </row>
-    <row r="6" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="86">
+    <row r="6" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="88">
         <v>46186.416666666664</v>
       </c>
-      <c r="B6" s="87"/>
+      <c r="B6" s="89"/>
       <c r="C6" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>192</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>197</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>194</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="74"/>
       <c r="J6" s="75"/>
     </row>
-    <row r="7" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="84">
+    <row r="7" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="86">
         <v>46249.416666666664</v>
       </c>
-      <c r="B7" s="85"/>
+      <c r="B7" s="87"/>
       <c r="C7" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>192</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>198</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>194</v>
       </c>
       <c r="G7" s="28" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="74"/>
       <c r="J7" s="75"/>
     </row>
-    <row r="8" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="86">
+    <row r="8" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88">
         <v>46264.520833333336</v>
       </c>
-      <c r="B8" s="87"/>
+      <c r="B8" s="89"/>
       <c r="C8" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D8" s="27" t="s">
         <v>192</v>
       </c>
       <c r="E8" s="27" t="s">
         <v>199</v>
       </c>
       <c r="F8" s="27" t="s">
         <v>194</v>
       </c>
       <c r="G8" s="26" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="I8" s="74"/>
       <c r="J8" s="75"/>
     </row>
-    <row r="9" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="84">
+    <row r="9" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="86">
         <v>46284.416666666664</v>
       </c>
-      <c r="B9" s="85"/>
+      <c r="B9" s="87"/>
       <c r="C9" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>192</v>
       </c>
       <c r="E9" s="29" t="s">
         <v>200</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>194</v>
       </c>
       <c r="G9" s="28" t="s">
         <v>43</v>
       </c>
       <c r="I9" s="74"/>
       <c r="J9" s="75"/>
     </row>
-    <row r="10" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="86">
+    <row r="10" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88">
         <v>46299.416666666664</v>
       </c>
-      <c r="B10" s="87"/>
+      <c r="B10" s="89"/>
       <c r="C10" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D10" s="27" t="s">
         <v>192</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>201</v>
       </c>
       <c r="F10" s="27" t="s">
         <v>194</v>
       </c>
       <c r="G10" s="26" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="I10" s="74"/>
       <c r="J10" s="75"/>
     </row>
-    <row r="11" spans="1:10" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="46"/>
       <c r="B11" s="47"/>
       <c r="C11" s="48"/>
       <c r="D11" s="48"/>
       <c r="E11" s="49"/>
       <c r="F11" s="49"/>
       <c r="G11" s="47"/>
       <c r="I11" s="76"/>
       <c r="J11" s="75"/>
     </row>
-    <row r="12" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="84">
+    <row r="12" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="86">
         <v>46145.416666666664</v>
       </c>
-      <c r="B12" s="85"/>
+      <c r="B12" s="87"/>
       <c r="C12" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D12" s="29" t="s">
         <v>202</v>
       </c>
       <c r="E12" s="29" t="s">
         <v>203</v>
       </c>
       <c r="F12" s="29" t="s">
         <v>204</v>
       </c>
       <c r="G12" s="28" t="s">
-        <v>351</v>
-[...3 lines deleted...]
-      <c r="A13" s="86">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="88">
         <v>46166.416666666664</v>
       </c>
-      <c r="B13" s="86"/>
+      <c r="B13" s="88"/>
       <c r="C13" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>202</v>
       </c>
       <c r="E13" s="27" t="s">
         <v>205</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>204</v>
       </c>
       <c r="G13" s="26" t="s">
-        <v>353</v>
-[...3 lines deleted...]
-      <c r="A14" s="84">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="86">
         <v>46180.416666666664</v>
       </c>
-      <c r="B14" s="85"/>
+      <c r="B14" s="87"/>
       <c r="C14" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>202</v>
       </c>
       <c r="E14" s="29" t="s">
         <v>206</v>
       </c>
       <c r="F14" s="29" t="s">
         <v>204</v>
       </c>
       <c r="G14" s="28" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      <c r="A15" s="86">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="88">
         <v>46257.416666666664</v>
       </c>
-      <c r="B15" s="86"/>
+      <c r="B15" s="88"/>
       <c r="C15" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>202</v>
       </c>
       <c r="E15" s="27" t="s">
         <v>207</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>204</v>
       </c>
       <c r="G15" s="26" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="I15" s="64"/>
     </row>
-    <row r="16" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="84">
+    <row r="16" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="86">
         <v>46264.416666666664</v>
       </c>
-      <c r="B16" s="85"/>
+      <c r="B16" s="87"/>
       <c r="C16" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>202</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>208</v>
       </c>
       <c r="F16" s="29" t="s">
         <v>204</v>
       </c>
       <c r="G16" s="28" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="6"/>
     </row>
-    <row r="17" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="86">
+    <row r="17" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="88">
         <v>46278.416666666664</v>
       </c>
-      <c r="B17" s="86"/>
+      <c r="B17" s="88"/>
       <c r="C17" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>202</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>209</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>204</v>
       </c>
       <c r="G17" s="26" t="s">
         <v>33</v>
       </c>
       <c r="I17" s="6"/>
     </row>
-    <row r="18" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="84">
+    <row r="18" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="86">
         <v>46284.6875</v>
       </c>
-      <c r="B18" s="85"/>
+      <c r="B18" s="87"/>
       <c r="C18" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D18" s="29" t="s">
         <v>206</v>
       </c>
       <c r="E18" s="29" t="s">
         <v>202</v>
       </c>
       <c r="F18" s="29" t="s">
         <v>204</v>
       </c>
       <c r="G18" s="28" t="s">
-        <v>385</v>
+        <v>365</v>
       </c>
       <c r="I18" s="6"/>
     </row>
-    <row r="19" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="86">
+    <row r="19" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="88">
         <v>46292.416666666664</v>
       </c>
-      <c r="B19" s="86"/>
+      <c r="B19" s="88"/>
       <c r="C19" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D19" s="27" t="s">
         <v>202</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>210</v>
       </c>
       <c r="F19" s="27" t="s">
         <v>204</v>
       </c>
       <c r="G19" s="26" t="s">
         <v>43</v>
       </c>
       <c r="I19" s="6"/>
     </row>
-    <row r="20" spans="1:11" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="46"/>
       <c r="B20" s="47"/>
       <c r="C20" s="48"/>
       <c r="D20" s="48"/>
       <c r="E20" s="49"/>
       <c r="F20" s="49"/>
       <c r="G20" s="47"/>
       <c r="I20" s="6"/>
     </row>
-    <row r="21" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="86">
+    <row r="21" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="88">
         <v>46145.708333333336</v>
       </c>
-      <c r="B21" s="86">
+      <c r="B21" s="88">
         <v>46145.708333333336</v>
       </c>
       <c r="C21" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>206</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>207</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>204</v>
       </c>
       <c r="G21" s="26" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="6"/>
     </row>
-    <row r="22" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="84">
+    <row r="22" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="86">
         <v>46166.541666666664</v>
       </c>
-      <c r="B22" s="85">
+      <c r="B22" s="87">
         <v>46166.541666666664</v>
       </c>
       <c r="C22" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D22" s="29" t="s">
         <v>206</v>
       </c>
       <c r="E22" s="29" t="s">
         <v>209</v>
       </c>
       <c r="F22" s="29" t="s">
         <v>204</v>
       </c>
       <c r="G22" s="28" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="I22" s="6"/>
     </row>
-    <row r="23" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="86">
+    <row r="23" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="88">
         <v>46180.416666666664</v>
       </c>
-      <c r="B23" s="86">
+      <c r="B23" s="88">
         <v>46180.416666666664</v>
       </c>
       <c r="C23" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D23" s="27" t="s">
         <v>202</v>
       </c>
       <c r="E23" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F23" s="27" t="s">
         <v>204</v>
       </c>
       <c r="G23" s="26" t="s">
         <v>33</v>
       </c>
       <c r="I23" s="6"/>
     </row>
-    <row r="24" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="84">
+    <row r="24" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="86">
         <v>46187.416666666664</v>
       </c>
-      <c r="B24" s="85">
+      <c r="B24" s="87">
         <v>46187.416666666664</v>
       </c>
       <c r="C24" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>206</v>
       </c>
       <c r="E24" s="29" t="s">
         <v>208</v>
       </c>
       <c r="F24" s="29" t="s">
         <v>204</v>
       </c>
       <c r="G24" s="28" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="I24" s="6"/>
     </row>
-    <row r="25" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="86">
+    <row r="25" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="88">
         <v>46257.5</v>
       </c>
-      <c r="B25" s="86">
+      <c r="B25" s="88">
         <v>46257.5</v>
       </c>
       <c r="C25" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D25" s="27" t="s">
         <v>206</v>
       </c>
       <c r="E25" s="27" t="s">
         <v>210</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>204</v>
       </c>
       <c r="G25" s="26" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="I25" s="65"/>
     </row>
-    <row r="26" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="84">
+    <row r="26" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="86">
         <v>46264.708333333336</v>
       </c>
-      <c r="B26" s="85">
+      <c r="B26" s="87">
         <v>46264.708333333336</v>
       </c>
       <c r="C26" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D26" s="29" t="s">
         <v>206</v>
       </c>
       <c r="E26" s="29" t="s">
         <v>205</v>
       </c>
       <c r="F26" s="29" t="s">
         <v>204</v>
       </c>
       <c r="G26" s="28" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      <c r="A27" s="86">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="88">
         <v>46278.708333333336</v>
       </c>
-      <c r="B27" s="86">
+      <c r="B27" s="88">
         <v>46278.708333333336</v>
       </c>
       <c r="C27" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D27" s="27" t="s">
         <v>206</v>
       </c>
       <c r="E27" s="27" t="s">
         <v>203</v>
       </c>
       <c r="F27" s="27" t="s">
         <v>204</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="84">
+    <row r="28" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="86">
         <v>46284.6875</v>
       </c>
-      <c r="B28" s="85">
+      <c r="B28" s="87">
         <v>46284.6875</v>
       </c>
       <c r="C28" s="33" t="s">
         <v>191</v>
       </c>
       <c r="D28" s="29" t="s">
         <v>206</v>
       </c>
       <c r="E28" s="29" t="s">
         <v>202</v>
       </c>
       <c r="F28" s="29" t="s">
         <v>204</v>
       </c>
       <c r="G28" s="28" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="39"/>
       <c r="B29" s="40"/>
       <c r="C29" s="43"/>
       <c r="D29" s="44"/>
       <c r="E29" s="44"/>
       <c r="F29" s="44"/>
       <c r="G29" s="40"/>
     </row>
-    <row r="30" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="86">
+    <row r="30" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="88">
         <v>46137.458333333336</v>
       </c>
-      <c r="B30" s="86"/>
+      <c r="B30" s="88"/>
       <c r="C30" s="27" t="s">
         <v>211</v>
       </c>
       <c r="D30" s="27" t="s">
         <v>192</v>
       </c>
       <c r="E30" s="27" t="s">
         <v>196</v>
       </c>
       <c r="F30" s="27" t="s">
         <v>212</v>
       </c>
       <c r="G30" s="26" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="74"/>
       <c r="J30" s="74"/>
       <c r="K30" s="6"/>
     </row>
-    <row r="31" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="84">
+    <row r="31" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="86">
         <v>46165.458333333336</v>
       </c>
-      <c r="B31" s="85"/>
+      <c r="B31" s="87"/>
       <c r="C31" s="33" t="s">
         <v>211</v>
       </c>
       <c r="D31" s="29" t="s">
         <v>192</v>
       </c>
       <c r="E31" s="29" t="s">
         <v>199</v>
       </c>
       <c r="F31" s="29" t="s">
         <v>212</v>
       </c>
       <c r="G31" s="28" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="I31" s="74"/>
       <c r="J31" s="74"/>
       <c r="K31" s="6"/>
     </row>
-    <row r="32" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="86">
+    <row r="32" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="88">
         <v>46172.583333333336</v>
       </c>
-      <c r="B32" s="86"/>
+      <c r="B32" s="88"/>
       <c r="C32" s="27" t="s">
         <v>211</v>
       </c>
       <c r="D32" s="27" t="s">
         <v>192</v>
       </c>
       <c r="E32" s="27" t="s">
         <v>213</v>
       </c>
       <c r="F32" s="27" t="s">
         <v>212</v>
       </c>
       <c r="G32" s="26" t="s">
-        <v>359</v>
+        <v>341</v>
       </c>
       <c r="I32" s="74"/>
       <c r="J32" s="74"/>
       <c r="K32" s="6"/>
     </row>
-    <row r="33" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="84">
+    <row r="33" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="86">
         <v>46180.666666666664</v>
       </c>
-      <c r="B33" s="85"/>
+      <c r="B33" s="87"/>
       <c r="C33" s="33" t="s">
         <v>211</v>
       </c>
       <c r="D33" s="29" t="s">
         <v>192</v>
       </c>
       <c r="E33" s="29" t="s">
         <v>195</v>
       </c>
       <c r="F33" s="29" t="s">
         <v>212</v>
       </c>
       <c r="G33" s="28" t="s">
-        <v>395</v>
+        <v>374</v>
       </c>
       <c r="I33" s="74"/>
       <c r="J33" s="74"/>
       <c r="K33" s="6"/>
     </row>
-    <row r="34" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="86">
+    <row r="34" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="88">
         <v>46187.583333333336</v>
       </c>
-      <c r="B34" s="86"/>
+      <c r="B34" s="88"/>
       <c r="C34" s="27" t="s">
         <v>211</v>
       </c>
       <c r="D34" s="27" t="s">
         <v>192</v>
       </c>
       <c r="E34" s="27" t="s">
         <v>200</v>
       </c>
       <c r="F34" s="27" t="s">
         <v>212</v>
       </c>
       <c r="G34" s="26" t="s">
-        <v>396</v>
+        <v>375</v>
       </c>
       <c r="I34" s="74"/>
       <c r="J34" s="74"/>
       <c r="K34" s="6"/>
     </row>
-    <row r="35" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="84">
+    <row r="35" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="86">
         <v>46242.458333333336</v>
       </c>
-      <c r="B35" s="85"/>
+      <c r="B35" s="87"/>
       <c r="C35" s="33" t="s">
         <v>211</v>
       </c>
       <c r="D35" s="29" t="s">
         <v>192</v>
       </c>
       <c r="E35" s="29" t="s">
         <v>193</v>
       </c>
       <c r="F35" s="29" t="s">
         <v>212</v>
       </c>
       <c r="G35" s="28" t="s">
-        <v>359</v>
+        <v>341</v>
       </c>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
     </row>
-    <row r="36" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="86">
+    <row r="36" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="88">
         <v>46256.458333333336</v>
       </c>
-      <c r="B36" s="86"/>
+      <c r="B36" s="88"/>
       <c r="C36" s="27" t="s">
         <v>211</v>
       </c>
       <c r="D36" s="27" t="s">
         <v>192</v>
       </c>
       <c r="E36" s="27" t="s">
         <v>196</v>
       </c>
       <c r="F36" s="27" t="s">
         <v>212</v>
       </c>
       <c r="G36" s="26" t="s">
-        <v>360</v>
+        <v>342</v>
       </c>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
     </row>
-    <row r="37" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="84">
+    <row r="37" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="86">
         <v>46253.770833333336</v>
       </c>
-      <c r="B37" s="85"/>
+      <c r="B37" s="87"/>
       <c r="C37" s="33" t="s">
         <v>211</v>
       </c>
       <c r="D37" s="29" t="s">
         <v>192</v>
       </c>
       <c r="E37" s="29" t="s">
         <v>213</v>
       </c>
       <c r="F37" s="29" t="s">
         <v>212</v>
       </c>
       <c r="G37" s="28" t="s">
-        <v>397</v>
+        <v>376</v>
       </c>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
     </row>
-    <row r="38" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="86">
+    <row r="38" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="88">
         <v>46291.604166666664</v>
       </c>
-      <c r="B38" s="86"/>
+      <c r="B38" s="88"/>
       <c r="C38" s="27" t="s">
         <v>211</v>
       </c>
       <c r="D38" s="27" t="s">
         <v>192</v>
       </c>
       <c r="E38" s="27" t="s">
         <v>199</v>
       </c>
       <c r="F38" s="27" t="s">
         <v>212</v>
       </c>
       <c r="G38" s="26" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
     </row>
-    <row r="39" spans="1:11" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="39"/>
       <c r="B39" s="40"/>
       <c r="C39" s="43"/>
       <c r="D39" s="44"/>
       <c r="E39" s="44"/>
       <c r="F39" s="44"/>
       <c r="G39" s="40"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
     </row>
-    <row r="40" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="86">
+    <row r="40" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="88">
         <v>46138.625</v>
       </c>
-      <c r="B40" s="86"/>
+      <c r="B40" s="88"/>
       <c r="C40" s="27" t="s">
         <v>211</v>
       </c>
       <c r="D40" s="27" t="s">
         <v>202</v>
       </c>
       <c r="E40" s="27" t="s">
         <v>214</v>
       </c>
       <c r="F40" s="27" t="s">
         <v>215</v>
       </c>
       <c r="G40" s="26" t="s">
         <v>216</v>
       </c>
       <c r="I40" s="79" t="s">
-        <v>392</v>
+        <v>371</v>
       </c>
       <c r="J40" s="79"/>
       <c r="K40" s="79"/>
     </row>
-    <row r="41" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="84">
+    <row r="41" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="86">
         <v>46152.666666666664</v>
       </c>
-      <c r="B41" s="85"/>
+      <c r="B41" s="87"/>
       <c r="C41" s="33" t="s">
         <v>211</v>
       </c>
       <c r="D41" s="29" t="s">
         <v>202</v>
       </c>
       <c r="E41" s="29" t="s">
         <v>217</v>
       </c>
       <c r="F41" s="29" t="s">
         <v>215</v>
       </c>
       <c r="G41" s="28" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="79" t="s">
-        <v>393</v>
+        <v>372</v>
       </c>
       <c r="J41" s="79"/>
       <c r="K41" s="79"/>
     </row>
-    <row r="42" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="86">
+    <row r="42" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="88">
         <v>46165.541666666664</v>
       </c>
-      <c r="B42" s="86"/>
+      <c r="B42" s="88"/>
       <c r="C42" s="27" t="s">
         <v>211</v>
       </c>
       <c r="D42" s="27" t="s">
         <v>202</v>
       </c>
       <c r="E42" s="27" t="s">
         <v>218</v>
       </c>
       <c r="F42" s="27" t="s">
         <v>215</v>
       </c>
       <c r="G42" s="26" t="s">
-        <v>398</v>
+        <v>377</v>
       </c>
       <c r="I42" s="79" t="s">
         <v>58</v>
       </c>
       <c r="J42" s="79"/>
       <c r="K42" s="79"/>
     </row>
-    <row r="43" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="84">
+    <row r="43" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="86">
         <v>46180.5</v>
       </c>
-      <c r="B43" s="85"/>
+      <c r="B43" s="87"/>
       <c r="C43" s="33" t="s">
         <v>211</v>
       </c>
       <c r="D43" s="29" t="s">
         <v>202</v>
       </c>
       <c r="E43" s="29" t="s">
         <v>198</v>
       </c>
       <c r="F43" s="29" t="s">
         <v>215</v>
       </c>
       <c r="G43" s="28" t="s">
-        <v>360</v>
+        <v>342</v>
       </c>
       <c r="I43" s="79" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
       <c r="J43" s="79"/>
       <c r="K43" s="79"/>
     </row>
-    <row r="44" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="86">
+    <row r="44" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="88">
         <v>46194.416666666664</v>
       </c>
-      <c r="B44" s="86"/>
+      <c r="B44" s="88"/>
       <c r="C44" s="27" t="s">
         <v>211</v>
       </c>
       <c r="D44" s="27" t="s">
         <v>202</v>
       </c>
       <c r="E44" s="27" t="s">
         <v>207</v>
       </c>
       <c r="F44" s="27" t="s">
         <v>215</v>
       </c>
       <c r="G44" s="26" t="s">
-        <v>397</v>
+        <v>376</v>
       </c>
       <c r="H44" s="2">
         <v>3</v>
       </c>
       <c r="I44" s="79" t="s">
-        <v>391</v>
+        <v>370</v>
       </c>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
     </row>
-    <row r="45" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="84">
+    <row r="45" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="86">
         <v>46250.458333333336</v>
       </c>
-      <c r="B45" s="85"/>
+      <c r="B45" s="87"/>
       <c r="C45" s="33" t="s">
         <v>211</v>
       </c>
       <c r="D45" s="29" t="s">
         <v>202</v>
       </c>
       <c r="E45" s="29" t="s">
         <v>219</v>
       </c>
       <c r="F45" s="29" t="s">
         <v>215</v>
       </c>
       <c r="G45" s="28" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      <c r="A46" s="86">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="88">
         <v>46264.625</v>
       </c>
-      <c r="B46" s="86"/>
+      <c r="B46" s="88"/>
       <c r="C46" s="27" t="s">
         <v>211</v>
       </c>
       <c r="D46" s="27" t="s">
         <v>202</v>
       </c>
       <c r="E46" s="27" t="s">
         <v>203</v>
       </c>
       <c r="F46" s="27" t="s">
         <v>215</v>
       </c>
       <c r="G46" s="26" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="47" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="84">
+    <row r="47" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="86">
         <v>46278.5</v>
       </c>
-      <c r="B47" s="85"/>
+      <c r="B47" s="87"/>
       <c r="C47" s="33" t="s">
         <v>211</v>
       </c>
       <c r="D47" s="29" t="s">
         <v>202</v>
       </c>
       <c r="E47" s="29" t="s">
         <v>220</v>
       </c>
       <c r="F47" s="29" t="s">
         <v>215</v>
       </c>
       <c r="G47" s="28" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      <c r="A48" s="86">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="88">
         <v>46291.458333333336</v>
       </c>
-      <c r="B48" s="86"/>
+      <c r="B48" s="88"/>
       <c r="C48" s="27" t="s">
         <v>211</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>202</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>210</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>215</v>
       </c>
       <c r="G48" s="26" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:10" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="39"/>
       <c r="B49" s="40"/>
       <c r="C49" s="41"/>
       <c r="D49" s="42"/>
       <c r="E49" s="42"/>
       <c r="F49" s="42"/>
       <c r="G49" s="40"/>
     </row>
-    <row r="50" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B50" s="85"/>
+    <row r="50" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="90">
+        <v>46250.75</v>
+      </c>
+      <c r="B50" s="91"/>
       <c r="C50" s="33" t="s">
         <v>221</v>
       </c>
       <c r="D50" s="29" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="E50" s="29" t="s">
-        <v>222</v>
+        <v>400</v>
       </c>
       <c r="F50" s="33" t="s">
         <v>221</v>
       </c>
       <c r="G50" s="32" t="s">
-        <v>362</v>
-[...6 lines deleted...]
-      <c r="B51" s="86"/>
+        <v>344</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="92">
+        <v>46264.75</v>
+      </c>
+      <c r="B51" s="92"/>
       <c r="C51" s="27" t="s">
         <v>221</v>
       </c>
       <c r="D51" s="27" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="E51" s="27" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="F51" s="27" t="s">
         <v>221</v>
       </c>
       <c r="G51" s="30" t="s">
-        <v>370</v>
-[...6 lines deleted...]
-      <c r="B52" s="85"/>
+        <v>351</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="90">
+        <v>46278.729166666664</v>
+      </c>
+      <c r="B52" s="91"/>
       <c r="C52" s="33" t="s">
         <v>221</v>
       </c>
       <c r="D52" s="29" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="E52" s="29" t="s">
-        <v>224</v>
+        <v>401</v>
       </c>
       <c r="F52" s="33" t="s">
         <v>221</v>
       </c>
       <c r="G52" s="32" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="53" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B53" s="86"/>
+    <row r="53" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="92">
+        <v>46292.604166666664</v>
+      </c>
+      <c r="B53" s="92"/>
       <c r="C53" s="27" t="s">
         <v>221</v>
       </c>
       <c r="D53" s="27" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="E53" s="27" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="F53" s="27" t="s">
         <v>221</v>
       </c>
       <c r="G53" s="30" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:10" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="39"/>
       <c r="B54" s="40"/>
       <c r="C54" s="41"/>
       <c r="D54" s="42"/>
       <c r="E54" s="42"/>
       <c r="F54" s="42"/>
       <c r="G54" s="40"/>
     </row>
-    <row r="55" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="55" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="93" t="s">
+        <v>403</v>
+      </c>
+      <c r="B55" s="93"/>
       <c r="C55" s="27" t="s">
         <v>221</v>
       </c>
       <c r="D55" s="27" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="E55" s="27" t="s">
-        <v>226</v>
+        <v>396</v>
       </c>
       <c r="F55" s="27" t="s">
         <v>221</v>
       </c>
       <c r="G55" s="30" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="56" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="56" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="B56" s="95"/>
       <c r="C56" s="33" t="s">
         <v>221</v>
       </c>
       <c r="D56" s="29" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="E56" s="29" t="s">
-        <v>227</v>
+        <v>198</v>
       </c>
       <c r="F56" s="33" t="s">
         <v>221</v>
       </c>
       <c r="G56" s="32" t="s">
-        <v>358</v>
-[...8 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="92">
+        <v>46285.75</v>
+      </c>
+      <c r="B57" s="92"/>
       <c r="C57" s="27" t="s">
         <v>221</v>
       </c>
       <c r="D57" s="27" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="E57" s="27" t="s">
-        <v>228</v>
+        <v>402</v>
       </c>
       <c r="F57" s="27" t="s">
         <v>221</v>
       </c>
       <c r="G57" s="30" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="58" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C58" s="33" t="s">
+    <row r="58" spans="1:10" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="39"/>
+      <c r="B58" s="40"/>
+      <c r="C58" s="41"/>
+      <c r="D58" s="42"/>
+      <c r="E58" s="42"/>
+      <c r="F58" s="42"/>
+      <c r="G58" s="40"/>
+    </row>
+    <row r="59" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="92">
+        <v>46271.458333333336</v>
+      </c>
+      <c r="B59" s="92"/>
+      <c r="C59" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="D58" s="29" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="33" t="s">
+      <c r="D59" s="27" t="s">
+        <v>314</v>
+      </c>
+      <c r="E59" s="27" t="s">
+        <v>222</v>
+      </c>
+      <c r="F59" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="G58" s="32" t="s">
-[...19 lines deleted...]
-      <c r="C60" s="27" t="s">
+      <c r="G59" s="30" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="90">
+        <v>46285.583333333336</v>
+      </c>
+      <c r="B60" s="91"/>
+      <c r="C60" s="33" t="s">
         <v>221</v>
       </c>
-      <c r="D60" s="27" t="s">
-[...5 lines deleted...]
-      <c r="F60" s="27" t="s">
+      <c r="D60" s="29" t="s">
+        <v>314</v>
+      </c>
+      <c r="E60" s="29" t="s">
+        <v>223</v>
+      </c>
+      <c r="F60" s="33" t="s">
         <v>221</v>
       </c>
-      <c r="G60" s="30" t="s">
-[...10 lines deleted...]
-      <c r="C61" s="33" t="s">
+      <c r="G60" s="32" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="92">
+        <v>46292.458333333336</v>
+      </c>
+      <c r="B61" s="92"/>
+      <c r="C61" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="D61" s="29" t="s">
-[...5 lines deleted...]
-      <c r="F61" s="33" t="s">
+      <c r="D61" s="27" t="s">
+        <v>314</v>
+      </c>
+      <c r="E61" s="27" t="s">
+        <v>224</v>
+      </c>
+      <c r="F61" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="G61" s="32" t="s">
-[...10 lines deleted...]
-      <c r="C62" s="27" t="s">
+      <c r="G61" s="30" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="39"/>
+      <c r="B62" s="40"/>
+      <c r="C62" s="41"/>
+      <c r="D62" s="42"/>
+      <c r="E62" s="42"/>
+      <c r="F62" s="42"/>
+      <c r="G62" s="40"/>
+      <c r="I62" s="75"/>
+      <c r="J62" s="75"/>
+    </row>
+    <row r="63" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="92">
+        <v>46257.416666666664</v>
+      </c>
+      <c r="B63" s="92"/>
+      <c r="C63" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="D62" s="27" t="s">
-[...5 lines deleted...]
-      <c r="F62" s="27" t="s">
+      <c r="D63" s="27" t="s">
+        <v>315</v>
+      </c>
+      <c r="E63" s="27" t="s">
+        <v>387</v>
+      </c>
+      <c r="F63" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="G62" s="30" t="s">
-[...10 lines deleted...]
-      <c r="G63" s="40"/>
+      <c r="G63" s="30" t="s">
+        <v>347</v>
+      </c>
       <c r="I63" s="75"/>
       <c r="J63" s="75"/>
     </row>
-    <row r="64" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C64" s="27" t="s">
+    <row r="64" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="90">
+        <v>46271.541666666664</v>
+      </c>
+      <c r="B64" s="91"/>
+      <c r="C64" s="33" t="s">
         <v>221</v>
       </c>
-      <c r="D64" s="27" t="s">
-[...5 lines deleted...]
-      <c r="F64" s="27" t="s">
+      <c r="D64" s="29" t="s">
+        <v>315</v>
+      </c>
+      <c r="E64" s="29" t="s">
+        <v>388</v>
+      </c>
+      <c r="F64" s="33" t="s">
         <v>221</v>
       </c>
-      <c r="G64" s="30" t="s">
-[...2 lines deleted...]
-      <c r="I64" s="75"/>
+      <c r="G64" s="32" t="s">
+        <v>345</v>
+      </c>
+      <c r="I64" s="77"/>
       <c r="J64" s="75"/>
     </row>
-    <row r="65" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C65" s="33" t="s">
+    <row r="65" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="92">
+        <v>46285.5</v>
+      </c>
+      <c r="B65" s="92"/>
+      <c r="C65" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="D65" s="29" t="s">
-[...5 lines deleted...]
-      <c r="F65" s="33" t="s">
+      <c r="D65" s="27" t="s">
+        <v>315</v>
+      </c>
+      <c r="E65" s="27" t="s">
+        <v>222</v>
+      </c>
+      <c r="F65" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="G65" s="32" t="s">
-        <v>364</v>
+      <c r="G65" s="30" t="s">
+        <v>354</v>
       </c>
       <c r="I65" s="77"/>
       <c r="J65" s="75"/>
     </row>
-    <row r="66" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      </c>
+    <row r="66" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="39"/>
+      <c r="B66" s="40"/>
+      <c r="C66" s="41"/>
+      <c r="D66" s="42"/>
+      <c r="E66" s="42"/>
+      <c r="F66" s="42"/>
+      <c r="G66" s="40"/>
       <c r="I66" s="77"/>
       <c r="J66" s="75"/>
     </row>
-    <row r="67" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G67" s="40"/>
+    <row r="67" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="92">
+        <v>46249.541666666664</v>
+      </c>
+      <c r="B67" s="92"/>
+      <c r="C67" s="27" t="s">
+        <v>225</v>
+      </c>
+      <c r="D67" s="27" t="s">
+        <v>226</v>
+      </c>
+      <c r="E67" s="27" t="s">
+        <v>390</v>
+      </c>
+      <c r="F67" s="27" t="s">
+        <v>225</v>
+      </c>
+      <c r="G67" s="30" t="s">
+        <v>325</v>
+      </c>
       <c r="I67" s="77"/>
       <c r="J67" s="75"/>
     </row>
-    <row r="68" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-        <v>343</v>
+    <row r="68" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="90">
+        <v>46266.78125</v>
+      </c>
+      <c r="B68" s="91"/>
+      <c r="C68" s="33" t="s">
+        <v>225</v>
+      </c>
+      <c r="D68" s="29" t="s">
+        <v>226</v>
+      </c>
+      <c r="E68" s="29" t="s">
+        <v>391</v>
+      </c>
+      <c r="F68" s="33" t="s">
+        <v>225</v>
+      </c>
+      <c r="G68" s="32" t="s">
+        <v>349</v>
       </c>
       <c r="I68" s="77"/>
       <c r="J68" s="75"/>
     </row>
-    <row r="69" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-        <v>368</v>
+    <row r="69" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="92">
+        <v>46278.541666666664</v>
+      </c>
+      <c r="B69" s="92"/>
+      <c r="C69" s="27" t="s">
+        <v>225</v>
+      </c>
+      <c r="D69" s="27" t="s">
+        <v>226</v>
+      </c>
+      <c r="E69" s="27" t="s">
+        <v>392</v>
+      </c>
+      <c r="F69" s="27" t="s">
+        <v>225</v>
+      </c>
+      <c r="G69" s="30" t="s">
+        <v>406</v>
       </c>
       <c r="I69" s="77"/>
       <c r="J69" s="75"/>
     </row>
-    <row r="70" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-        <v>363</v>
+    <row r="70" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="90">
+        <v>46292.541666666664</v>
+      </c>
+      <c r="B70" s="91"/>
+      <c r="C70" s="33" t="s">
+        <v>225</v>
+      </c>
+      <c r="D70" s="29" t="s">
+        <v>226</v>
+      </c>
+      <c r="E70" s="29" t="s">
+        <v>393</v>
+      </c>
+      <c r="F70" s="33" t="s">
+        <v>225</v>
+      </c>
+      <c r="G70" s="32" t="s">
+        <v>355</v>
       </c>
       <c r="I70" s="77"/>
       <c r="J70" s="75"/>
     </row>
-    <row r="71" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      </c>
+    <row r="71" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="39"/>
+      <c r="B71" s="40"/>
+      <c r="C71" s="41"/>
+      <c r="D71" s="42"/>
+      <c r="E71" s="42"/>
+      <c r="F71" s="42"/>
+      <c r="G71" s="40"/>
       <c r="I71" s="77"/>
       <c r="J71" s="75"/>
     </row>
-    <row r="72" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="I72" s="77"/>
+    <row r="72" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="92">
+        <v>46257.5</v>
+      </c>
+      <c r="B72" s="92"/>
+      <c r="C72" s="27" t="s">
+        <v>227</v>
+      </c>
+      <c r="D72" s="27" t="s">
+        <v>228</v>
+      </c>
+      <c r="E72" s="27" t="s">
+        <v>394</v>
+      </c>
+      <c r="F72" s="27" t="s">
+        <v>227</v>
+      </c>
+      <c r="G72" s="30" t="s">
+        <v>230</v>
+      </c>
+      <c r="I72" s="75"/>
       <c r="J72" s="75"/>
     </row>
-    <row r="73" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-        <v>242</v>
+    <row r="73" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="90">
+        <v>46271.6875</v>
+      </c>
+      <c r="B73" s="91"/>
+      <c r="C73" s="33" t="s">
+        <v>227</v>
+      </c>
+      <c r="D73" s="29" t="s">
+        <v>228</v>
+      </c>
+      <c r="E73" s="29" t="s">
+        <v>395</v>
+      </c>
+      <c r="F73" s="33" t="s">
+        <v>227</v>
+      </c>
+      <c r="G73" s="32" t="s">
+        <v>407</v>
       </c>
       <c r="I73" s="75"/>
       <c r="J73" s="75"/>
     </row>
-    <row r="74" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-        <v>363</v>
+    <row r="74" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="92">
+        <v>46292.6875</v>
+      </c>
+      <c r="B74" s="92"/>
+      <c r="C74" s="27" t="s">
+        <v>227</v>
+      </c>
+      <c r="D74" s="27" t="s">
+        <v>228</v>
+      </c>
+      <c r="E74" s="27" t="s">
+        <v>231</v>
+      </c>
+      <c r="F74" s="27" t="s">
+        <v>227</v>
+      </c>
+      <c r="G74" s="30" t="s">
+        <v>30</v>
       </c>
       <c r="I74" s="75"/>
       <c r="J74" s="75"/>
     </row>
-    <row r="75" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      </c>
+    <row r="75" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="39"/>
+      <c r="B75" s="40"/>
+      <c r="C75" s="41"/>
+      <c r="D75" s="42"/>
+      <c r="E75" s="42"/>
+      <c r="F75" s="42"/>
+      <c r="G75" s="40"/>
       <c r="I75" s="75"/>
       <c r="J75" s="75"/>
     </row>
-    <row r="76" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-        <v>340</v>
+    <row r="76" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="92">
+        <v>46263.541666666664</v>
+      </c>
+      <c r="B76" s="92"/>
+      <c r="C76" s="27" t="s">
+        <v>227</v>
+      </c>
+      <c r="D76" s="27" t="s">
+        <v>233</v>
+      </c>
+      <c r="E76" s="27" t="s">
+        <v>397</v>
+      </c>
+      <c r="F76" s="27" t="s">
+        <v>227</v>
+      </c>
+      <c r="G76" s="30" t="s">
+        <v>344</v>
       </c>
       <c r="I76" s="75"/>
       <c r="J76" s="75"/>
     </row>
-    <row r="77" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G77" s="40"/>
+    <row r="77" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="90">
+        <v>46285.416666666664</v>
+      </c>
+      <c r="B77" s="91"/>
+      <c r="C77" s="33" t="s">
+        <v>227</v>
+      </c>
+      <c r="D77" s="29" t="s">
+        <v>233</v>
+      </c>
+      <c r="E77" s="29" t="s">
+        <v>398</v>
+      </c>
+      <c r="F77" s="33" t="s">
+        <v>227</v>
+      </c>
+      <c r="G77" s="32" t="s">
+        <v>345</v>
+      </c>
       <c r="I77" s="75"/>
       <c r="J77" s="75"/>
     </row>
-    <row r="78" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="78" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="92">
+        <v>46298.416666666664</v>
+      </c>
+      <c r="B78" s="92"/>
       <c r="C78" s="27" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="D78" s="27" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="E78" s="27" t="s">
-        <v>207</v>
+        <v>399</v>
       </c>
       <c r="F78" s="27" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="G78" s="30" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="I78" s="75"/>
       <c r="J78" s="75"/>
     </row>
-    <row r="79" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      </c>
+    <row r="79" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="39"/>
+      <c r="B79" s="40"/>
+      <c r="C79" s="41"/>
+      <c r="D79" s="42"/>
+      <c r="E79" s="42"/>
+      <c r="F79" s="42"/>
+      <c r="G79" s="40"/>
       <c r="I79" s="75"/>
       <c r="J79" s="75"/>
     </row>
-    <row r="80" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="80" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="92">
+        <v>46257.5</v>
+      </c>
+      <c r="B80" s="92"/>
       <c r="C80" s="27" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D80" s="27" t="s">
-        <v>246</v>
+        <v>311</v>
       </c>
       <c r="E80" s="27" t="s">
-        <v>248</v>
+        <v>209</v>
       </c>
       <c r="F80" s="27" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="G80" s="30" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="I80" s="75"/>
+        <v>343</v>
+      </c>
+      <c r="I80" s="74"/>
       <c r="J80" s="75"/>
     </row>
-    <row r="81" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="I81" s="75"/>
+    <row r="81" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="90">
+        <v>46271.583333333336</v>
+      </c>
+      <c r="B81" s="91"/>
+      <c r="C81" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="D81" s="29" t="s">
+        <v>311</v>
+      </c>
+      <c r="E81" s="29" t="s">
+        <v>238</v>
+      </c>
+      <c r="F81" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="G81" s="32" t="s">
+        <v>348</v>
+      </c>
+      <c r="I81" s="74"/>
       <c r="J81" s="75"/>
     </row>
-    <row r="82" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="82" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="92">
+        <v>46292.458333333336</v>
+      </c>
+      <c r="B82" s="92"/>
       <c r="C82" s="27" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D82" s="27" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="E82" s="27" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="F82" s="27" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="G82" s="30" t="s">
-        <v>361</v>
+        <v>55</v>
       </c>
       <c r="I82" s="74"/>
       <c r="J82" s="75"/>
     </row>
-    <row r="83" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="83" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="90">
+        <v>46299.5</v>
+      </c>
+      <c r="B83" s="91"/>
       <c r="C83" s="33" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D83" s="29" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="E83" s="29" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="F83" s="33" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="G83" s="32" t="s">
-        <v>367</v>
+        <v>30</v>
       </c>
       <c r="I83" s="74"/>
       <c r="J83" s="75"/>
     </row>
-    <row r="84" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...64 lines deleted...]
-      </c>
+    <row r="84" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="39"/>
+      <c r="B84" s="40"/>
+      <c r="C84" s="41"/>
+      <c r="D84" s="42"/>
+      <c r="E84" s="42"/>
+      <c r="F84" s="42"/>
+      <c r="G84" s="40"/>
+    </row>
+    <row r="85" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="92">
+        <v>46257.583333333336</v>
+      </c>
+      <c r="B85" s="92"/>
+      <c r="C85" s="27" t="s">
+        <v>235</v>
+      </c>
+      <c r="D85" s="27" t="s">
+        <v>312</v>
+      </c>
+      <c r="E85" s="27" t="s">
+        <v>199</v>
+      </c>
+      <c r="F85" s="27" t="s">
+        <v>235</v>
+      </c>
+      <c r="G85" s="30" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="90">
+        <v>46271.5</v>
+      </c>
+      <c r="B86" s="91"/>
+      <c r="C86" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="D86" s="29" t="s">
+        <v>312</v>
+      </c>
+      <c r="E86" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="F86" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="G86" s="32" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="92">
+        <v>46292.395833333336</v>
+      </c>
+      <c r="B87" s="92"/>
       <c r="C87" s="27" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D87" s="27" t="s">
-        <v>330</v>
+        <v>404</v>
       </c>
       <c r="E87" s="27" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="F87" s="27" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="G87" s="30" t="s">
-        <v>361</v>
-[...31 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="39"/>
+      <c r="B88" s="40"/>
+      <c r="C88" s="41"/>
+      <c r="D88" s="42"/>
+      <c r="E88" s="42"/>
+      <c r="F88" s="42"/>
+      <c r="G88" s="40"/>
+    </row>
+    <row r="89" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="92">
+        <v>46250.416666666664</v>
+      </c>
+      <c r="B89" s="92"/>
       <c r="C89" s="27" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D89" s="27" t="s">
-        <v>330</v>
+        <v>239</v>
       </c>
       <c r="E89" s="27" t="s">
-        <v>255</v>
+        <v>207</v>
       </c>
       <c r="F89" s="27" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="G89" s="30" t="s">
-        <v>376</v>
-[...17 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="I89" s="82"/>
+    </row>
+    <row r="90" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="90">
+        <v>46263.541666666664</v>
+      </c>
+      <c r="B90" s="91"/>
+      <c r="C90" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="D90" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="29" t="s">
+        <v>236</v>
+      </c>
+      <c r="F90" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="G90" s="32" t="s">
+        <v>353</v>
+      </c>
+      <c r="I90" s="82"/>
+    </row>
+    <row r="91" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="92">
+        <v>46278.416666666664</v>
+      </c>
+      <c r="B91" s="92"/>
       <c r="C91" s="27" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D91" s="27" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="E91" s="27" t="s">
-        <v>195</v>
+        <v>232</v>
       </c>
       <c r="F91" s="27" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="G91" s="30" t="s">
-        <v>363</v>
+        <v>408</v>
       </c>
       <c r="I91" s="82"/>
     </row>
-    <row r="92" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="92" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="90">
+        <v>46299.416666666664</v>
+      </c>
+      <c r="B92" s="91"/>
       <c r="C92" s="33" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D92" s="29" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="E92" s="29" t="s">
-        <v>257</v>
+        <v>405</v>
       </c>
       <c r="F92" s="33" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>235</v>
+      </c>
+      <c r="G92" s="85" t="s">
+        <v>358</v>
       </c>
       <c r="I92" s="82"/>
     </row>
-    <row r="93" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      </c>
+    <row r="93" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="39"/>
+      <c r="B93" s="40"/>
+      <c r="C93" s="41"/>
+      <c r="D93" s="42"/>
+      <c r="E93" s="42"/>
+      <c r="F93" s="42"/>
+      <c r="G93" s="40"/>
       <c r="I93" s="82"/>
     </row>
-    <row r="94" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-        <v>378</v>
+    <row r="94" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="92">
+        <v>46257.666666666664</v>
+      </c>
+      <c r="B94" s="92"/>
+      <c r="C94" s="27" t="s">
+        <v>235</v>
+      </c>
+      <c r="D94" s="27" t="s">
+        <v>241</v>
+      </c>
+      <c r="E94" s="27" t="s">
+        <v>402</v>
+      </c>
+      <c r="F94" s="27" t="s">
+        <v>235</v>
+      </c>
+      <c r="G94" s="30" t="s">
+        <v>242</v>
       </c>
       <c r="I94" s="82"/>
     </row>
-    <row r="95" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G95" s="40"/>
+    <row r="95" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="90">
+        <v>46271.416666666664</v>
+      </c>
+      <c r="B95" s="91"/>
+      <c r="C95" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="D95" s="29" t="s">
+        <v>241</v>
+      </c>
+      <c r="E95" s="29" t="s">
+        <v>401</v>
+      </c>
+      <c r="F95" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="G95" s="32" t="s">
+        <v>351</v>
+      </c>
       <c r="I95" s="82"/>
     </row>
-    <row r="96" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="96" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="92">
+        <v>46285.416666666664</v>
+      </c>
+      <c r="B96" s="92"/>
       <c r="C96" s="27" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D96" s="27" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="E96" s="27" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
       <c r="F96" s="27" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="G96" s="30" t="s">
-        <v>259</v>
+        <v>347</v>
       </c>
       <c r="I96" s="82"/>
     </row>
-    <row r="97" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="97" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="90">
+        <v>46299.583333333336</v>
+      </c>
+      <c r="B97" s="91"/>
       <c r="C97" s="33" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D97" s="29" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="E97" s="29" t="s">
-        <v>260</v>
+        <v>394</v>
       </c>
       <c r="F97" s="33" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="G97" s="32" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="I97" s="82"/>
     </row>
-    <row r="98" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      </c>
+    <row r="98" spans="1:10" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="39"/>
+      <c r="B98" s="40"/>
+      <c r="C98" s="42"/>
+      <c r="D98" s="42"/>
+      <c r="E98" s="42"/>
+      <c r="F98" s="42"/>
+      <c r="G98" s="40"/>
       <c r="I98" s="82"/>
     </row>
-    <row r="99" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-    <row r="100" spans="1:10" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:10" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="35">
+        <v>46298</v>
+      </c>
+      <c r="B99" s="30">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C99" s="31" t="s">
+        <v>316</v>
+      </c>
+      <c r="D99" s="31" t="s">
+        <v>317</v>
+      </c>
+      <c r="E99" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="F99" s="31" t="s">
+        <v>318</v>
+      </c>
+      <c r="G99" s="38" t="s">
+        <v>411</v>
+      </c>
+      <c r="I99"/>
+    </row>
+    <row r="100" spans="1:10" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="39"/>
       <c r="B100" s="40"/>
       <c r="C100" s="42"/>
       <c r="D100" s="42"/>
       <c r="E100" s="42"/>
       <c r="F100" s="42"/>
       <c r="G100" s="40"/>
-      <c r="I100" s="82"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:10" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I100"/>
+    </row>
+    <row r="101" spans="1:10" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="35">
-        <v>46298</v>
+        <v>46158</v>
       </c>
       <c r="B101" s="30">
         <v>0.41666666666666669</v>
       </c>
       <c r="C101" s="31" t="s">
-        <v>334</v>
+        <v>245</v>
       </c>
       <c r="D101" s="31" t="s">
-        <v>335</v>
+        <v>246</v>
       </c>
       <c r="E101" s="34" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="F101" s="31" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="G101" s="38" t="s">
-        <v>407</v>
+        <v>369</v>
       </c>
       <c r="I101"/>
     </row>
-    <row r="102" spans="1:10" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="103" spans="1:10" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:10" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="35">
+        <v>46172</v>
+      </c>
+      <c r="B102" s="30">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C102" s="31" t="s">
+        <v>245</v>
+      </c>
+      <c r="D102" s="31" t="s">
+        <v>246</v>
+      </c>
+      <c r="E102" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="F102" s="31" t="s">
+        <v>319</v>
+      </c>
+      <c r="G102" s="38" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="98.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="35">
-        <v>46158</v>
+        <v>46284</v>
       </c>
       <c r="B103" s="30">
         <v>0.41666666666666669</v>
       </c>
       <c r="C103" s="31" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="D103" s="31" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="E103" s="34" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="F103" s="31" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="G103" s="38" t="s">
-        <v>390</v>
-[...7 lines deleted...]
-      <c r="B104" s="30">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="35"/>
+      <c r="B104" s="30"/>
+      <c r="C104" s="34"/>
+      <c r="D104" s="31"/>
+      <c r="E104" s="34"/>
+      <c r="F104" s="31"/>
+      <c r="G104" s="30"/>
+    </row>
+    <row r="105" spans="1:10" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="39"/>
+      <c r="B105" s="40"/>
+      <c r="C105" s="45"/>
+      <c r="D105" s="42"/>
+      <c r="E105" s="45"/>
+      <c r="F105" s="42"/>
+      <c r="G105" s="40"/>
+      <c r="I105" s="78"/>
+      <c r="J105" s="78"/>
+    </row>
+    <row r="106" spans="1:10" ht="70.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="35">
+        <v>46151</v>
+      </c>
+      <c r="B106" s="30">
         <v>0.41666666666666669</v>
       </c>
-      <c r="C104" s="31" t="s">
-[...19 lines deleted...]
-      <c r="B105" s="30">
+      <c r="C106" s="31" t="s">
+        <v>247</v>
+      </c>
+      <c r="D106" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="E106" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="F106" s="31" t="s">
+        <v>249</v>
+      </c>
+      <c r="G106" s="38" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="70.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="35">
+        <v>46179</v>
+      </c>
+      <c r="B107" s="30">
         <v>0.41666666666666669</v>
       </c>
-      <c r="C105" s="31" t="s">
-[...35 lines deleted...]
-    <row r="108" spans="1:10" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C107" s="31" t="s">
+        <v>247</v>
+      </c>
+      <c r="D107" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="E107" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="F107" s="31" t="s">
+        <v>249</v>
+      </c>
+      <c r="G107" s="38" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="70.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="35">
-        <v>46151</v>
+        <v>46263</v>
       </c>
       <c r="B108" s="30">
         <v>0.41666666666666669</v>
       </c>
       <c r="C108" s="31" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="D108" s="31" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="E108" s="34" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="F108" s="31" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="G108" s="38" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:10" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="70.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="35">
-        <v>46179</v>
+        <v>46291</v>
       </c>
       <c r="B109" s="30">
         <v>0.41666666666666669</v>
       </c>
       <c r="C109" s="31" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="D109" s="31" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="E109" s="34" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="F109" s="31" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="G109" s="38" t="s">
-        <v>404</v>
-[...158 lines deleted...]
-      <c r="J129" s="75"/>
+        <v>410</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="39"/>
+      <c r="B110" s="40"/>
+      <c r="C110" s="45"/>
+      <c r="D110" s="42"/>
+      <c r="E110" s="45"/>
+      <c r="F110" s="42"/>
+      <c r="G110" s="83"/>
+      <c r="H110" s="75"/>
+      <c r="I110" s="82"/>
+      <c r="J110" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="82">
-[...1 lines deleted...]
-    <mergeCell ref="A84:B84"/>
+  <mergeCells count="80">
+    <mergeCell ref="A97:B97"/>
+    <mergeCell ref="A82:B82"/>
+    <mergeCell ref="A83:B83"/>
     <mergeCell ref="A85:B85"/>
+    <mergeCell ref="A86:B86"/>
     <mergeCell ref="A87:B87"/>
-    <mergeCell ref="A88:B88"/>
     <mergeCell ref="A89:B89"/>
+    <mergeCell ref="A90:B90"/>
     <mergeCell ref="A91:B91"/>
     <mergeCell ref="A92:B92"/>
-    <mergeCell ref="A93:B93"/>
     <mergeCell ref="A94:B94"/>
+    <mergeCell ref="A95:B95"/>
     <mergeCell ref="A96:B96"/>
-    <mergeCell ref="A97:B97"/>
-    <mergeCell ref="A98:B98"/>
+    <mergeCell ref="A64:B64"/>
     <mergeCell ref="A65:B65"/>
-    <mergeCell ref="A66:B66"/>
-[...1 lines deleted...]
-    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="A67:B67"/>
     <mergeCell ref="A68:B68"/>
     <mergeCell ref="A69:B69"/>
     <mergeCell ref="A70:B70"/>
-    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A72:B72"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="A74:B74"/>
-    <mergeCell ref="A75:B75"/>
     <mergeCell ref="A76:B76"/>
+    <mergeCell ref="A77:B77"/>
     <mergeCell ref="A78:B78"/>
-    <mergeCell ref="A79:B79"/>
-    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="A59:B59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A61:B61"/>
-    <mergeCell ref="A62:B62"/>
-    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A63:B63"/>
     <mergeCell ref="A55:B55"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="A57:B57"/>
-    <mergeCell ref="A58:B58"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:B12"/>
@@ -7600,426 +7558,426 @@
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="39" fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Blad4"/>
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.6" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="73" t="s">
-        <v>344</v>
+        <v>326</v>
       </c>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="9"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="10"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
     </row>
     <row r="22" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B22" s="9"/>
     </row>
     <row r="23" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B23" s="9"/>
     </row>
     <row r="24" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B24" s="10"/>
     </row>
     <row r="25" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B25" s="10"/>
     </row>
     <row r="26" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B26" s="10"/>
     </row>
     <row r="27" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B27" s="10"/>
     </row>
     <row r="28" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B28" s="10"/>
     </row>
     <row r="29" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B29" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Blad5"/>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.28515625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="7.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="22" style="4" customWidth="1"/>
-    <col min="3" max="3" width="30.7109375" style="4" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="9.140625" style="4"/>
+    <col min="3" max="3" width="30.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="33.109375" style="4" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="D1" s="3" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
       <c r="C2" s="5"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="C3" s="5"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="C6" s="5"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="C10" s="23" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="C13" s="23" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
       <c r="C14" s="5"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="C15" s="23" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
       <c r="B16" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
       <c r="B17" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="B18"/>
       <c r="C18" s="5"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A19" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>347</v>
+        <v>329</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A23" s="4" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>382</v>
+        <v>362</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A25" s="4" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>315</v>
+        <v>297</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A26" s="4" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>318</v>
+        <v>300</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A28" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="D28" s="4" t="s">
         <v>320</v>
       </c>
-      <c r="B28" s="4" t="s">
-[...6 lines deleted...]
-    <row r="30" spans="1:4" ht="16.5" x14ac:dyDescent="0.3">
+    </row>
+    <row r="30" spans="1:4" ht="16.8" x14ac:dyDescent="0.4">
       <c r="A30" s="4" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="B30" s="66" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="C30" s="67" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A32" s="4" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>325</v>
+        <v>307</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>326</v>
+        <v>308</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C4" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
     <hyperlink ref="C5" r:id="rId2" xr:uid="{00000000-0004-0000-0400-000003000000}"/>
     <hyperlink ref="C7" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000008000000}"/>
     <hyperlink ref="C10" r:id="rId4" xr:uid="{0B0C8D5E-14AA-416C-84BC-223DDDC283BC}"/>
     <hyperlink ref="C11" r:id="rId5" xr:uid="{7A5694D3-B01C-4F7A-BFF0-E1F46B1D7118}"/>
     <hyperlink ref="C8" r:id="rId6" xr:uid="{5B568AFD-FF4E-40C8-983A-E77A2F4E9A4A}"/>
     <hyperlink ref="C13" r:id="rId7" xr:uid="{2BB49330-45F7-4CB0-B340-26E412B8EA40}"/>
     <hyperlink ref="C15" r:id="rId8" xr:uid="{C032E071-9B61-4900-94E7-EB0FADF9E5EA}"/>
     <hyperlink ref="C21" r:id="rId9" xr:uid="{6E888620-2698-4E20-A964-55DA53DD4F05}"/>
     <hyperlink ref="C23" r:id="rId10" xr:uid="{67CF72DD-A480-4657-B273-7EA32738039A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId11"/>
   <drawing r:id="rId12"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a7f2ec83-e677-438d-afb7-4c7c0dbc872b}" enabled="1" method="Standard" siteId="{3bc062e4-ac9d-4c17-b4dd-3aad637ff1ac}" removed="0"/>
 </clbl:labelList>