--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://oemgroup-my.sharepoint.com/personal/ulrika_ragnar_elco_se/Documents/Handboll/Handboll 2026 - 2027/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="48" documentId="8_{924FDE42-F15E-4F65-8BF6-CF0D68326358}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{28C6CF45-12CF-46FD-BF4C-D86837BAC192}"/>
+  <xr:revisionPtr revIDLastSave="50" documentId="8_{924FDE42-F15E-4F65-8BF6-CF0D68326358}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{067610ED-7512-4B93-A949-B9015E61BEAD}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2F79C44D-3E5A-4422-A25B-8EC34F41C8F0}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
@@ -173,80 +173,80 @@
   <si>
     <t>Lördag 6 feb 2027 Klockan 17:30</t>
   </si>
   <si>
     <t>IFK Bankeryd - KFUM IK Ulricehamn</t>
   </si>
   <si>
     <t>Söndag 28 feb 2027 Klockan 13:00</t>
   </si>
   <si>
     <t>Matchvärd</t>
   </si>
   <si>
     <t xml:space="preserve">Filma </t>
   </si>
   <si>
     <t>Saga</t>
   </si>
   <si>
     <t>Tuva</t>
   </si>
   <si>
     <t>Elsa B</t>
   </si>
   <si>
-    <t>Meya</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Moa </t>
   </si>
   <si>
     <t>Moa</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Matcher</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
+  </si>
+  <si>
+    <t>Olivia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -602,81 +602,81 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5606D201-10D4-4969-AC96-1B28236FC27C}">
   <dimension ref="A1:E79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A55" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="D80" sqref="D80"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="E51" sqref="E51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
@@ -684,51 +684,51 @@
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
@@ -762,51 +762,51 @@
       <c r="A26" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>22</v>
       </c>
     </row>
@@ -866,100 +866,100 @@
       <c r="A46" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="2"/>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="2"/>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="2"/>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="2"/>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">