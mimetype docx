--- v0 (2026-05-24)
+++ v1 (2026-06-05)
@@ -50,610 +50,438 @@
     </w:p>
     <w:p w14:paraId="72B8D87A" w14:textId="337648B2" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4069E368" w14:textId="1AF582F8" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Match 1 (Söndag 3/5 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00790423">
+        <w:t xml:space="preserve">Match 1 (Söndag 3/5 kl 11.00) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Folke och Melvin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586CB6D5" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kl</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C43AB01" w14:textId="7FF0CE53" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11.00) </w:t>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:t>Match 2 (Söndag 24/5 kl 11.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730891BD" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8E19C1" w14:textId="57AE231B" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1C43AB01" w14:textId="5EF14495" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+        <w:t xml:space="preserve">Match 3 (Lördag 30/5 kl 11.00) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liam och Palle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C4F47D" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDA92F2" w14:textId="2DCDABBB" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Match 2 (Söndag 24/5 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Match 4 (Söndag 31/5 kl 18.30) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB44F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frivi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A425B0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>llig/lottning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54541ED2" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4115F553" w14:textId="163BC849" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kl</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00790423">
+        <w:t>Match 5 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00623F01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11.00)</w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t>Söndag 9/8 kl 12.00</w:t>
+      </w:r>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Match 3 (Lördag 30/5 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sigge och Abbe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE68CFE" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291CE134" w14:textId="5BD876C2" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kl</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Match 6 (Söndag 6/9 kl 11.00) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Charlie och frivillig/lottning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A7D483" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4689BB3D" w14:textId="24101E23" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11.00) </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="5FDA92F2" w14:textId="44BFCD9A" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+        <w:t xml:space="preserve">Match 7 (Söndag 13/9 kl 13.00) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frivillig/lottning x 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3896C4D2" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0529ABA9" w14:textId="436EE2E6" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00790423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kiosktjänst på ev A-lags match Frivillig/lottning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E83C721" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442CD85E" w14:textId="564C78FC" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Match 4 (Söndag 31/5 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00790423">
+        <w:t xml:space="preserve">Fredagsmys på IP (Fredag 14/8 kl 18.00) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Olle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403DB3D1" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D781F7" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kl</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18.30) </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00790423">
+        <w:t>Vad ska göras innan kiosktjänst:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2B323B" w14:textId="442D2C35" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00790423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Baka en långpanna (Gärna laktosfri)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C12BCA2" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00790423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Köp laktosfrimjölk 1l</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488A9B70" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Match 5 (Tid ej fastställd) </w:t>
-[...22 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Match 6 (Söndag 6/9 </w:t>
-[...260 lines deleted...]
-        </w:rPr>
         <w:t>Träffas på IP 1h innan matchstart:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2AA315" w14:textId="3E12FC6D" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Koka kaffe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6C8E7B" w14:textId="4C6E0A2B" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dricka och muggar </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> tas ner på IP 1h innan matchstart av Lagledare</w:t>
+        <w:t>Dricka och muggar m.m tas ner på IP 1h innan matchstart av Lagledare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6913E3F9" w14:textId="2762F2C8" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790423">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Städa efter matchen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0452764F" w14:textId="77777777" w:rsidR="00790423" w:rsidRPr="00790423" w:rsidRDefault="00790423">
@@ -695,68 +523,72 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00790423"/>
     <w:rsid w:val="00105C7E"/>
+    <w:rsid w:val="00173670"/>
     <w:rsid w:val="00300C49"/>
     <w:rsid w:val="00464D84"/>
-    <w:rsid w:val="00790423"/>
+    <w:rsid w:val="00600E7A"/>
+    <w:rsid w:val="00623F01"/>
+    <w:rsid w:val="00790423"/>
+    <w:rsid w:val="00A425B0"/>
+    <w:rsid w:val="00CB44F6"/>
     <w:rsid w:val="00F45743"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1976,68 +1808,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>111</Words>
-  <Characters>593</Characters>
+  <Characters>589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>703</CharactersWithSpaces>
+  <CharactersWithSpaces>699</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Martin Hellström</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>