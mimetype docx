--- v0 (2025-10-22)
+++ v1 (2026-10-17)
@@ -1,466 +1,669 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3BFFCCBE" w14:textId="0FFA2222" w:rsidR="00CF4FED" w:rsidRDefault="00CF4FED">
-      <w:r>
+    <w:p w14:paraId="3BFFCCBE" w14:textId="0FFA2222" w:rsidR="00CF4FED" w:rsidRPr="00E52DA9" w:rsidRDefault="00CF4FED">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Lista på ansvariga och vilken match man är ansvarig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FED9F11" w14:textId="55E85A74" w:rsidR="00CF4FED" w:rsidRDefault="00CF4FED">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7FED9F11" w14:textId="51417F1D" w:rsidR="00CF4FED" w:rsidRDefault="00906ACE">
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
         <w:tab/>
-        <w:t>Långshyttan</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r>
+        <w:t>Rättvik</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F03A30">
-        <w:t>Tony E, Rasmus H, Oliver V</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>Oliver V</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, August</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F16DAE" w14:textId="68EC4B4C" w:rsidR="00CF4FED" w:rsidRDefault="00906ACE">
+      <w:r>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
         <w:tab/>
-        <w:t>Krylbo</w:t>
-[...4 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r>
+        <w:t>Hedemora Borg</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F03A30">
         <w:t>Jo</w:t>
       </w:r>
       <w:r w:rsidR="00CE4158">
         <w:t>akim</w:t>
       </w:r>
       <w:r w:rsidR="00F03A30">
-        <w:t xml:space="preserve"> T, Ludvig R, Markus B</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFC466C" w14:textId="62214498" w:rsidR="00CF4FED" w:rsidRDefault="00906ACE">
+      <w:r>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
         <w:tab/>
-        <w:t>Söderbärke</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r>
+        <w:t>Ludvika</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CF4FED">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F03A30">
-        <w:t>Emil F, Elias E, Oliver G</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>Emil F, Oliver G</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD33D9C" w14:textId="07D41641" w:rsidR="00CE4158" w:rsidRPr="00906ACE" w:rsidRDefault="00906ACE">
+      <w:r w:rsidRPr="00E52DA9">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED" w:rsidRPr="00E52DA9">
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED" w:rsidRPr="00E52DA9">
         <w:tab/>
-        <w:t>Hedemora Borg</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:t>amuelsdal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52DA9">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F03A30">
-        <w:t xml:space="preserve">Kim D, Emil E-P, </w:t>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F03A30" w:rsidRPr="00906ACE">
+        <w:t xml:space="preserve">Emil E-P, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4158" w:rsidRPr="00906ACE">
+        <w:t>Oscar V</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C77AD16" w14:textId="3FBDFAD2" w:rsidR="00CF4FED" w:rsidRDefault="00906ACE">
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Krylbo</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CF4FED">
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00CE4158">
-        <w:t>Oscar V</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>Oscar B, Linus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADD520A" w14:textId="73B496F9" w:rsidR="00CF4FED" w:rsidRPr="00E52DA9" w:rsidRDefault="00906ACE">
+      <w:r w:rsidRPr="00E52DA9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED" w:rsidRPr="00E52DA9">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED" w:rsidRPr="00E52DA9">
         <w:tab/>
-        <w:t>Ludvika</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:t>Digers</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4FED" w:rsidRPr="00E52DA9">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CF4FED" w:rsidRPr="00E52DA9">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE4158">
-[...5 lines deleted...]
-        <w:t>7/2</w:t>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:t>John, Pontus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A853ECE" w14:textId="3C5AC3C9" w:rsidR="00CF4FED" w:rsidRDefault="00CF4FED">
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00906ACE">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00906ACE">
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00906ACE">
         <w:t>Skäve</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE4158">
-[...41 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00906ACE">
+        <w:t>Jonas, Måns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C4EEAD" w14:textId="77777777" w:rsidR="00E52DA9" w:rsidRDefault="00E52DA9">
+      <w:r w:rsidRPr="00E52DA9">
+        <w:t>Till fortsä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ttningsserie har vi dessa tappra fikaansvariga kvar, lista kommer senare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6272CCBE" w14:textId="0115C9F2" w:rsidR="00CF4FED" w:rsidRPr="00E52DA9" w:rsidRDefault="00906ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nils, Noah, Neo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52DA9" w:rsidRPr="00E52DA9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Markus, V</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52DA9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iggo, Anton B</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52DA9" w:rsidRPr="00E52DA9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Anton N, Elias</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52DA9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52DA9" w:rsidRPr="00E52DA9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E52DA9" w:rsidRPr="00E52DA9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kim, Alexander, Joel, Lucas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DFCDEF" w14:textId="77777777" w:rsidR="00CE4158" w:rsidRPr="00E52DA9" w:rsidRDefault="00CE4158">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6472AF60" w14:textId="0AE1A71C" w:rsidR="00CE4158" w:rsidRPr="00E52DA9" w:rsidRDefault="00CE4158">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Göra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8D4FB0" w14:textId="26D0CA98" w:rsidR="00CE4158" w:rsidRDefault="00047569">
-[...1 lines deleted...]
-        <w:t>Kolla fika lådan i tid, detta ska finnas i rimlig mängd</w:t>
+    <w:p w14:paraId="4225B335" w14:textId="05148498" w:rsidR="00906ACE" w:rsidRDefault="00047569">
+      <w:r>
+        <w:t xml:space="preserve">Kolla </w:t>
+      </w:r>
+      <w:r w:rsidR="00906ACE">
+        <w:t>fikalådan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00906ACE">
+        <w:t>på onsdagar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, detta ska finnas i rimlig mängd</w:t>
       </w:r>
       <w:r w:rsidR="00B20A4E">
-        <w:t>. Behöver något köpas så gör det och spara kvitto. Lämna kvitto till Oliver G och få en swish.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BC4A89C" w14:textId="701F835C" w:rsidR="00047569" w:rsidRDefault="00047569">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8D4FB0" w14:textId="4C004A0D" w:rsidR="00CE4158" w:rsidRDefault="00B20A4E">
+      <w:r>
+        <w:t xml:space="preserve">Behöver något köpas så </w:t>
+      </w:r>
+      <w:r w:rsidR="00906ACE">
+        <w:t>meddela Oliver V</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC4A89C" w14:textId="7E7590FB" w:rsidR="00047569" w:rsidRDefault="00047569">
       <w:r>
         <w:t>Kaffemuggar</w:t>
       </w:r>
       <w:r w:rsidR="000F0A3F">
         <w:t xml:space="preserve">, skedar, </w:t>
       </w:r>
       <w:r w:rsidR="00B24FD0">
-        <w:t xml:space="preserve">assietter, </w:t>
-[...2 lines deleted...]
-        <w:t>kaffe att brygga</w:t>
+        <w:t>assietter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542A51E3" w14:textId="6478AF67" w:rsidR="000F0A3F" w:rsidRDefault="000F0A3F">
       <w:r>
         <w:t>Fikabröd som dammsugare, kokosbollar,</w:t>
       </w:r>
       <w:r w:rsidR="00B24FD0">
         <w:t xml:space="preserve"> hembakat om man kan/vill</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3715DFE5" w14:textId="6269C99E" w:rsidR="00B24FD0" w:rsidRDefault="00B24FD0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Dricka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A77346B" w14:textId="27164F91" w:rsidR="000F0A3F" w:rsidRDefault="000F0A3F">
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Festis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B20A4E">
         <w:t xml:space="preserve"> - apelsin, päron, äpple</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDCFBBF" w14:textId="7792F848" w:rsidR="000F0A3F" w:rsidRDefault="000F0A3F">
       <w:r>
         <w:t>Tillbehör som socker, mjölk</w:t>
       </w:r>
       <w:r w:rsidR="00B20A4E">
         <w:t>, servetter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14813AFC" w14:textId="77777777" w:rsidR="000F0A3F" w:rsidRDefault="000F0A3F"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="14813AFC" w14:textId="05FBC85E" w:rsidR="000F0A3F" w:rsidRDefault="00906ACE">
+      <w:r>
+        <w:t>Rasmus och Tony kokar kaffe och tar med</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F785F7B" w14:textId="77777777" w:rsidR="00906ACE" w:rsidRDefault="00906ACE"/>
+    <w:p w14:paraId="40D7028B" w14:textId="0CAA6FBF" w:rsidR="000F0A3F" w:rsidRPr="00E52DA9" w:rsidRDefault="000F0A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52DA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>I hallen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32829C90" w14:textId="5B1984EA" w:rsidR="000F0A3F" w:rsidRDefault="000F0A3F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bord ställs upp vid </w:t>
       </w:r>
       <w:r w:rsidR="00B24FD0">
         <w:t xml:space="preserve">entrén in vid </w:t>
       </w:r>
       <w:r w:rsidRPr="00B24FD0">
         <w:t>publikplats</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADC8753" w14:textId="02574EC0" w:rsidR="000F0A3F" w:rsidRDefault="000F0A3F">
       <w:r>
-        <w:t>Ställ upp allt fika och lägg fram swish info</w:t>
+        <w:t xml:space="preserve">Ställ upp allt fika och lägg fram </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>swish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> info</w:t>
       </w:r>
       <w:r w:rsidR="00B24FD0">
         <w:t xml:space="preserve"> och prislista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB0F078" w14:textId="6A74CBA0" w:rsidR="00B20A4E" w:rsidRPr="000F0A3F" w:rsidRDefault="00B20A4E">
-[...1 lines deleted...]
-        <w:t>Efter match, plocka ihop fika och kika över publikplatser så inget skräp ligger kvar</w:t>
+    <w:p w14:paraId="5BFB1A36" w14:textId="7A035578" w:rsidR="00906ACE" w:rsidRDefault="00906ACE">
+      <w:r>
+        <w:t>Grindslant ställs fram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB0F078" w14:textId="72245E67" w:rsidR="00B20A4E" w:rsidRPr="000F0A3F" w:rsidRDefault="00B20A4E">
+      <w:r>
+        <w:t>Efter match, plocka ihop fika</w:t>
+      </w:r>
+      <w:r w:rsidR="00906ACE">
+        <w:t xml:space="preserve"> samt grindslant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och kika över publikplatser så inget skräp ligger kvar</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B20A4E" w:rsidRPr="000F0A3F">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3E5C5300" w14:textId="77777777" w:rsidR="00CF4FED" w:rsidRDefault="00CF4FED" w:rsidP="00CF4FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="297E7331" w14:textId="77777777" w:rsidR="00CF4FED" w:rsidRDefault="00CF4FED" w:rsidP="00CF4FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="22C3B88A" w14:textId="77777777" w:rsidR="00CF4FED" w:rsidRDefault="00CF4FED" w:rsidP="00CF4FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="411A794A" w14:textId="77777777" w:rsidR="00CF4FED" w:rsidRDefault="00CF4FED" w:rsidP="00CF4FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="080C6176" w14:textId="69AB07BC" w:rsidR="00CF4FED" w:rsidRDefault="00CF4FED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:t>Fika ansvar hemmamatcher</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF4FED"/>
     <w:rsid w:val="00047569"/>
     <w:rsid w:val="000F0A3F"/>
+    <w:rsid w:val="004360FC"/>
     <w:rsid w:val="0074705F"/>
+    <w:rsid w:val="00906ACE"/>
     <w:rsid w:val="00B20A4E"/>
     <w:rsid w:val="00B24FD0"/>
     <w:rsid w:val="00CE4158"/>
     <w:rsid w:val="00CF4FED"/>
     <w:rsid w:val="00DB1715"/>
+    <w:rsid w:val="00E52DA9"/>
     <w:rsid w:val="00F03A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0CC9A302"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D9C88ABD-CDE2-4F8D-AF82-48A1E8630617}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1380,51 +1583,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF4FED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CF4FED"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -1710,69 +1913,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>146</Words>
-  <Characters>777</Characters>
+  <Words>157</Words>
+  <Characters>834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>922</CharactersWithSpaces>
+  <CharactersWithSpaces>990</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tony Engström</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>