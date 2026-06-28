--- v0 (2026-05-30)
+++ v1 (2026-06-28)
@@ -134,132 +134,76 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="429D3EF3" w14:textId="77777777" w:rsidR="00401727" w:rsidRPr="00D15C7D" w:rsidRDefault="00401727" w:rsidP="00A81A56">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="414AF97E" w14:textId="41D5D01A" w:rsidR="00A81A56" w:rsidRPr="00D15C7D" w:rsidRDefault="00A81A56" w:rsidP="00A81A56">
+    <w:p w14:paraId="17A1FEC9" w14:textId="279CCD62" w:rsidR="000809C8" w:rsidRPr="00D15C7D" w:rsidRDefault="00A81A56" w:rsidP="00CD763E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Inledning </w:t>
       </w:r>
-    </w:p>
-[...54 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7132AFEE" w14:textId="77777777" w:rsidR="000809C8" w:rsidRPr="00D15C7D" w:rsidRDefault="00A81A56" w:rsidP="00A81A56">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. Spelartruppen</w:t>
       </w:r>
       <w:r w:rsidR="000809C8" w:rsidRPr="00D15C7D">
         <w:rPr>
@@ -719,64 +663,52 @@
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B7E1658" w14:textId="785C5A7E" w:rsidR="00972728" w:rsidRPr="00D15C7D" w:rsidRDefault="00026569" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philip </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Philip Askeroth</w:t>
+            </w:r>
             <w:r w:rsidR="00972728" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00972728" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
@@ -814,149 +746,104 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniel Bjurén </w:t>
             </w:r>
             <w:r w:rsidR="00972728" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Tränare)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972728" w:rsidRPr="00D15C7D" w14:paraId="12772002" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CAA0B10" w14:textId="4D566CB9" w:rsidR="00972728" w:rsidRPr="00D15C7D" w:rsidRDefault="00026569" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Jonas Jävert</w:t>
             </w:r>
             <w:r w:rsidR="00972728" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (Tränare)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972728" w:rsidRPr="00D15C7D" w14:paraId="31CFDBB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F13B33B" w14:textId="53E4D05A" w:rsidR="00972728" w:rsidRPr="00D15C7D" w:rsidRDefault="00026569" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -965,83 +852,61 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nicklas Knape</w:t>
             </w:r>
             <w:r w:rsidR="00972728" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00972728" w:rsidRPr="00D15C7D">
+              <w:t xml:space="preserve"> (Huv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Huv</w:t>
-[...20 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>udansvar)</w:t>
             </w:r>
             <w:r w:rsidR="00972728" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972728" w:rsidRPr="00D15C7D" w14:paraId="674B901E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -1060,73 +925,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marcus Svensson</w:t>
             </w:r>
             <w:r w:rsidR="00972728" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (Tränare)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972728" w:rsidRPr="00D15C7D" w14:paraId="58FBD761" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33155F10" w14:textId="1D560B2F" w:rsidR="00972728" w:rsidRPr="00D15C7D" w:rsidRDefault="00026569" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -1155,50 +998,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Tränare)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09E773B6" w14:textId="2CC972E2" w:rsidR="00575599" w:rsidRPr="00D15C7D" w:rsidRDefault="00026569" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tobias Åblad</w:t>
             </w:r>
             <w:r w:rsidR="00575599" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Tränare)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58E4B4E0" w14:textId="4A36050B" w:rsidR="00575599" w:rsidRPr="00D15C7D" w:rsidRDefault="00026569" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -1255,50 +1099,51 @@
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D064718" w14:textId="77777777" w:rsidR="00972728" w:rsidRPr="00D15C7D" w:rsidRDefault="00972728" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Peter Johansson (Tränare)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5082948E" w14:textId="76122CD8" w:rsidR="00D403A2" w:rsidRPr="00D15C7D" w:rsidRDefault="00D403A2" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ville Hallgren (extratränare/målvakt)</w:t>
             </w:r>
@@ -1313,157 +1158,119 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12CE65C7" w14:textId="0BDAC879" w:rsidR="00372CF1" w:rsidRPr="00D15C7D" w:rsidRDefault="00026569" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kassör</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00372CF1" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>lagledare</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00372CF1" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &amp; </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> &amp; cupansvarig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D15C7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (va</w:t>
+            </w:r>
             <w:r w:rsidR="00372CF1" w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>cupansvarig</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>k</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D15C7D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...41 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>ant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972728" w:rsidRPr="00D15C7D" w14:paraId="3BB6C689" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="582FC574" w14:textId="79B3C080" w:rsidR="00972728" w:rsidRPr="00D15C7D" w:rsidRDefault="00972728" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -1767,354 +1574,272 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Registerutdrag insamlat för samtliga tränare/lagledare: Ja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545D4E2F" w14:textId="3DBEAB52" w:rsidR="00972728" w:rsidRPr="00D15C7D" w:rsidRDefault="00972728" w:rsidP="00972728">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D15C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Föräldramöte</w:t>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Föräldramöte:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D15C7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2F3C" w:rsidRPr="00D15C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>202509</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620E2B4E" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3864BAB3" w14:textId="44A3FC2D" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Sammanfattningsvis rent sportsligt/utveckling:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5B3820" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Vi har valt att fokusera mer denna säsongen på teknikbaserade övningar med passningsövningar/spelförståelse. Vi gjorde den analysen förra säsongen, dels med vårt eget lag men även när vi ser på nivån på övriga föreningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4584E7F6" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Sammanfattningsvis rent sportsligt/utveckling:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B5B3820" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
+        <w:t>Barnen har svarat bra på den strategin med övningar, då det speglat sig väl på både sammandrag samt spel på träningar. DVS färre timmar på att åka med puck runt däck mm, dem inslagen fick man hos Glader. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C39506" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vi har valt att fokusera mer </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="4584E7F6" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
+        <w:t>Mycket skridskor har varit fokus på alla våra träningar i minst 20 min i början av träningen, med eller utan puck. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6838B3AF" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D15C7D">
-[...8 lines deleted...]
-    <w:p w14:paraId="16C39506" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
+    </w:p>
+    <w:p w14:paraId="62523CBB" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Mycket skridskor har varit fokus på alla våra träningar i minst 20 min i början av träningen, med eller utan puck. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6838B3AF" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
+        <w:t>Utveckling:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F0AAF4" w14:textId="54A02AD3" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="62523CBB" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
+      <w:r w:rsidRPr="00D15C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nya barn - stor utveckling på dem med lite högre närvaro, lite plattare utveckling på dem som tränat lite mer sporadiskt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DAFE06" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Utveckling:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07F0AAF4" w14:textId="54A02AD3" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
+        <w:t>Stor utveckling på "mellan skiktet" av gruppen, kul! Kan ha att göra med fler barn på FRI-IS i år än föregående år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A500C8B" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Nya barn</w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> kontinuitet till nästa år.  </w:t>
+        <w:t>Fortsatt väldigt svajigt på vår målvaktsfront med både utveckling/kontinuitet. Hoppas på en förbättring vad gäller framförallt kontinuitet till nästa år.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BFDD43D" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13C3F44A" w14:textId="77777777" w:rsidR="00D15C7D" w:rsidRPr="00D15C7D" w:rsidRDefault="00D15C7D" w:rsidP="00D15C7D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2158,133 +1883,125 @@
     </w:p>
     <w:p w14:paraId="410320D4" w14:textId="77777777" w:rsidR="00A360BD" w:rsidRPr="00D15C7D" w:rsidRDefault="00A360BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A360BD" w:rsidRPr="00D15C7D" w:rsidSect="008D75D7">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FE0B118" w14:textId="77777777" w:rsidR="0085575D" w:rsidRDefault="0085575D" w:rsidP="00A81A56">
+    <w:p w14:paraId="2B47D3D3" w14:textId="77777777" w:rsidR="00C60DA6" w:rsidRDefault="00C60DA6" w:rsidP="00A81A56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3001DEEE" w14:textId="77777777" w:rsidR="0085575D" w:rsidRDefault="0085575D" w:rsidP="00A81A56">
+    <w:p w14:paraId="7F354521" w14:textId="77777777" w:rsidR="00C60DA6" w:rsidRDefault="00C60DA6" w:rsidP="00A81A56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="748ABC70" w14:textId="5FCAFAD7" w:rsidR="00891A64" w:rsidRDefault="00891A64">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="42C1642E" w14:textId="77777777" w:rsidR="00372CF1" w:rsidRDefault="00372CF1">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5815DEF2" w14:textId="77777777" w:rsidR="0085575D" w:rsidRDefault="0085575D" w:rsidP="00A81A56">
+    <w:p w14:paraId="3ED45655" w14:textId="77777777" w:rsidR="00C60DA6" w:rsidRDefault="00C60DA6" w:rsidP="00A81A56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3615D826" w14:textId="77777777" w:rsidR="0085575D" w:rsidRDefault="0085575D" w:rsidP="00A81A56">
+    <w:p w14:paraId="7F4CC6C6" w14:textId="77777777" w:rsidR="00C60DA6" w:rsidRDefault="00C60DA6" w:rsidP="00A81A56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3237D9D2" w14:textId="774307C3" w:rsidR="00A81A56" w:rsidRDefault="00A81A56">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial Rounded MT Bold"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="53"/>
         <w:szCs w:val="53"/>
       </w:rPr>
       <w:drawing>
@@ -2319,107 +2036,109 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1524000" cy="1104900"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="618DB61B" w14:textId="77777777" w:rsidR="00A81A56" w:rsidRDefault="00A81A56">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E55F5"/>
     <w:rsid w:val="00026569"/>
     <w:rsid w:val="000809C8"/>
     <w:rsid w:val="000917DD"/>
     <w:rsid w:val="000A7710"/>
     <w:rsid w:val="000D01E8"/>
     <w:rsid w:val="000E536B"/>
     <w:rsid w:val="000E55F5"/>
     <w:rsid w:val="00197F63"/>
     <w:rsid w:val="00244621"/>
     <w:rsid w:val="00320527"/>
     <w:rsid w:val="00372CF1"/>
     <w:rsid w:val="00401727"/>
     <w:rsid w:val="00575599"/>
+    <w:rsid w:val="005906EB"/>
     <w:rsid w:val="005C2F3C"/>
     <w:rsid w:val="00670780"/>
     <w:rsid w:val="00744976"/>
     <w:rsid w:val="00786B4F"/>
     <w:rsid w:val="00816AF8"/>
     <w:rsid w:val="00841D92"/>
     <w:rsid w:val="0085575D"/>
     <w:rsid w:val="00890752"/>
     <w:rsid w:val="00891A64"/>
     <w:rsid w:val="008B04E8"/>
     <w:rsid w:val="008D75D7"/>
     <w:rsid w:val="009248A9"/>
     <w:rsid w:val="00972728"/>
     <w:rsid w:val="009731E9"/>
     <w:rsid w:val="00987C91"/>
     <w:rsid w:val="009B1383"/>
     <w:rsid w:val="00A360BD"/>
     <w:rsid w:val="00A4458F"/>
     <w:rsid w:val="00A81A56"/>
     <w:rsid w:val="00AA5F92"/>
     <w:rsid w:val="00C22779"/>
+    <w:rsid w:val="00C60DA6"/>
     <w:rsid w:val="00CB530A"/>
+    <w:rsid w:val="00CD763E"/>
     <w:rsid w:val="00CF2EF6"/>
     <w:rsid w:val="00D005B9"/>
     <w:rsid w:val="00D15C7D"/>
     <w:rsid w:val="00D403A2"/>
     <w:rsid w:val="00D86BB5"/>
     <w:rsid w:val="00DA1DF6"/>
     <w:rsid w:val="00E571B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -2809,50 +2528,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
@@ -3175,77 +2895,77 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{19540963-e559-4020-8a90-fe8a502c2801}" enabled="1" method="Standard" siteId="{f25493ae-1c98-41d7-8a33-0be75f5fe603}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>369</Words>
-  <Characters>1957</Characters>
+  <Words>314</Words>
+  <Characters>1669</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2322</CharactersWithSpaces>
+  <CharactersWithSpaces>1980</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User10</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>