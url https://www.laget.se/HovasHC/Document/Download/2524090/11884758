--- v0 (2026-05-30)
+++ v1 (2026-06-28)
@@ -90,132 +90,76 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="429D3EF3" w14:textId="77777777" w:rsidR="00401727" w:rsidRDefault="00401727" w:rsidP="00A81A56">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="414AF97E" w14:textId="41D5D01A" w:rsidR="00A81A56" w:rsidRPr="00A81A56" w:rsidRDefault="00A81A56" w:rsidP="00A81A56">
+    <w:p w14:paraId="17A1FEC9" w14:textId="3266DCBF" w:rsidR="000809C8" w:rsidRPr="00A81A56" w:rsidRDefault="00A81A56" w:rsidP="00910134">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81A56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Inledning </w:t>
       </w:r>
-    </w:p>
-[...54 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7132AFEE" w14:textId="77777777" w:rsidR="000809C8" w:rsidRDefault="00A81A56" w:rsidP="00A81A56">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81A56">
         <w:rPr>
@@ -748,51 +692,50 @@
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CAA0B10" w14:textId="77777777" w:rsidR="00972728" w:rsidRPr="00972728" w:rsidRDefault="00972728" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972728">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Oscar Blenner (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00972728">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tränare</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972728">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
@@ -987,50 +930,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Johan Holm (Tränare)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09E773B6" w14:textId="3EDF8A47" w:rsidR="00575599" w:rsidRPr="00575599" w:rsidRDefault="00575599" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575599">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Johan K</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ällmark (Tränare)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58E4B4E0" w14:textId="10D2C5CC" w:rsidR="00575599" w:rsidRPr="00575599" w:rsidRDefault="00575599" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -1062,50 +1006,51 @@
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5082948E" w14:textId="77777777" w:rsidR="00972728" w:rsidRPr="00972728" w:rsidRDefault="00972728" w:rsidP="00972728">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972728">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Peter Johansson (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00972728">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tränare</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972728">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
@@ -1697,51 +1642,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49C8BE8E" w14:textId="4CCE1871" w:rsidR="00A81A56" w:rsidRDefault="00A81A56" w:rsidP="009B1383">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81A56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Genomförd verksamhet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1C6EE0" w14:textId="40194DCE" w:rsidR="00A81A56" w:rsidRDefault="00A81A56" w:rsidP="00A81A56">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -1843,50 +1787,51 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="703BC56A" w14:textId="7DB727E1" w:rsidR="00A81A56" w:rsidRDefault="00A81A56" w:rsidP="00A81A56">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972728">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- Antal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00972728">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cuper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00972728" w:rsidRPr="00972728">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -2072,151 +2017,143 @@
     <w:p w14:paraId="410320D4" w14:textId="77777777" w:rsidR="00A360BD" w:rsidRPr="00972728" w:rsidRDefault="00A360BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A360BD" w:rsidRPr="00972728" w:rsidSect="008D75D7">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F6C160A" w14:textId="77777777" w:rsidR="008B04E8" w:rsidRDefault="008B04E8" w:rsidP="00A81A56">
+    <w:p w14:paraId="3E5D5150" w14:textId="77777777" w:rsidR="0046151C" w:rsidRDefault="0046151C" w:rsidP="00A81A56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D0F0F08" w14:textId="77777777" w:rsidR="008B04E8" w:rsidRDefault="008B04E8" w:rsidP="00A81A56">
+    <w:p w14:paraId="6EDF7D04" w14:textId="77777777" w:rsidR="0046151C" w:rsidRDefault="0046151C" w:rsidP="00A81A56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="748ABC70" w14:textId="6964B629" w:rsidR="00891A64" w:rsidRDefault="00891A64">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:t>Reviderad 2018 03 26 av Jonas Levin</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D862784" w14:textId="77777777" w:rsidR="008B04E8" w:rsidRDefault="008B04E8" w:rsidP="00A81A56">
+    <w:p w14:paraId="17E6D8F7" w14:textId="77777777" w:rsidR="0046151C" w:rsidRDefault="0046151C" w:rsidP="00A81A56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61F4036E" w14:textId="77777777" w:rsidR="008B04E8" w:rsidRDefault="008B04E8" w:rsidP="00A81A56">
+    <w:p w14:paraId="39C6163E" w14:textId="77777777" w:rsidR="0046151C" w:rsidRDefault="0046151C" w:rsidP="00A81A56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3237D9D2" w14:textId="774307C3" w:rsidR="00A81A56" w:rsidRDefault="00A81A56">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial Rounded MT Bold"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="53"/>
         <w:szCs w:val="53"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="699C2472" wp14:editId="262F14F0">
           <wp:extent cx="1524000" cy="1104900"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Bildobjekt 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="HovasHC_medium.jpg"/>
                   <pic:cNvPicPr/>
@@ -2229,101 +2166,104 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1524000" cy="1104900"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="618DB61B" w14:textId="77777777" w:rsidR="00A81A56" w:rsidRDefault="00A81A56">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E55F5"/>
     <w:rsid w:val="000809C8"/>
     <w:rsid w:val="000917DD"/>
     <w:rsid w:val="000A7710"/>
     <w:rsid w:val="000D01E8"/>
     <w:rsid w:val="000E536B"/>
     <w:rsid w:val="000E55F5"/>
     <w:rsid w:val="00197F63"/>
     <w:rsid w:val="00244621"/>
     <w:rsid w:val="00320527"/>
     <w:rsid w:val="00401727"/>
+    <w:rsid w:val="0046151C"/>
     <w:rsid w:val="00575599"/>
     <w:rsid w:val="005C2F3C"/>
     <w:rsid w:val="00744976"/>
     <w:rsid w:val="00786B4F"/>
+    <w:rsid w:val="00815148"/>
     <w:rsid w:val="00816AF8"/>
     <w:rsid w:val="00841D92"/>
     <w:rsid w:val="00890752"/>
     <w:rsid w:val="00891A64"/>
     <w:rsid w:val="008B04E8"/>
     <w:rsid w:val="008D75D7"/>
+    <w:rsid w:val="00910134"/>
     <w:rsid w:val="009248A9"/>
     <w:rsid w:val="00972728"/>
     <w:rsid w:val="00987C91"/>
     <w:rsid w:val="009B1383"/>
     <w:rsid w:val="00A360BD"/>
     <w:rsid w:val="00A4458F"/>
     <w:rsid w:val="00A81A56"/>
     <w:rsid w:val="00AA5F92"/>
     <w:rsid w:val="00C22779"/>
     <w:rsid w:val="00CF2EF6"/>
     <w:rsid w:val="00D005B9"/>
     <w:rsid w:val="00D86BB5"/>
     <w:rsid w:val="00DA1DF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2716,120 +2656,120 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A81A56"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A81A56"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A81A56"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A81A56"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000809C8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3083,80 +3023,80 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{19540963-e559-4020-8a90-fe8a502c2801}" enabled="1" method="Standard" siteId="{f25493ae-1c98-41d7-8a33-0be75f5fe603}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>220</Words>
-  <Characters>1257</Characters>
+  <Words>180</Words>
+  <Characters>954</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1475</CharactersWithSpaces>
+  <CharactersWithSpaces>1132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User10</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>