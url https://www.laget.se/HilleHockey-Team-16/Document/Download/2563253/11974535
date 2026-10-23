--- v0 (2026-09-18)
+++ v1 (2026-10-23)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Skrivbord 250918\Malins\HÅIK U10\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AE23EA5-6F35-4033-8525-4E31D149EDAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BAB23771-4952-404F-B555-AAD251FD5CF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{2B70ADB5-037C-43BC-B76E-DF9D91A77994}"/>
   </bookViews>
   <sheets>
     <sheet name="V40 U15 &amp; U11" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'V40 U15 &amp; U11'!$B$1:$G$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="40">
   <si>
     <t xml:space="preserve">Vecka </t>
   </si>
   <si>
     <t>Dag</t>
   </si>
   <si>
     <t>Tid</t>
   </si>
   <si>
     <t>Pass</t>
   </si>
   <si>
     <t>måndag</t>
   </si>
   <si>
     <t>17:00-21:30</t>
   </si>
   <si>
     <t>Kväll</t>
   </si>
   <si>
     <t>tisdag</t>
   </si>
   <si>
@@ -149,50 +149,59 @@
     <t>Melker F</t>
   </si>
   <si>
     <t xml:space="preserve">Melker B </t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Vidar</t>
   </si>
   <si>
     <t>Meja</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t xml:space="preserve">Ansvarig </t>
   </si>
   <si>
     <t>Sigge</t>
+  </si>
+  <si>
+    <t>Håik U15 - SIF</t>
+  </si>
+  <si>
+    <t>HÅIK U14-SIF</t>
+  </si>
+  <si>
+    <t>HÅIK U13 - SIF/ SIF U18 div1 - Valbo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -683,51 +692,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AA78BD1-E157-4A3B-8D1B-99FE3F289A9E}">
   <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.54296875" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.453125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.54296875" style="4" customWidth="1"/>
     <col min="4" max="4" width="13.453125" customWidth="1"/>
     <col min="5" max="5" width="13" style="2" customWidth="1"/>
     <col min="6" max="8" width="21.81640625" customWidth="1"/>
     <col min="9" max="9" width="42.81640625" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>1</v>
@@ -1025,78 +1034,82 @@
     <row r="12" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="23">
         <v>45933</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="I12" s="25"/>
+      <c r="I12" s="26" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="13" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A13" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="24" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="23">
         <v>45933</v>
       </c>
       <c r="F13" s="24" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="24" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="I13" s="25"/>
+      <c r="I13" s="26" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="14" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="23">
         <v>45933</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="28" t="s">
         <v>31</v>
@@ -1112,157 +1125,165 @@
       <c r="B15" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="23">
         <v>45933</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="22" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I15" s="26" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:9" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="22" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="23">
         <v>45934</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="I16" s="25"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="I16" s="26" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="23">
         <v>45934</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="I17" s="25"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="I17" s="26" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="23">
         <v>45934</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="22" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="I18" s="25"/>
+      <c r="I18" s="26" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="19" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A19" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="23">
         <v>45934</v>
       </c>
       <c r="F19" s="22" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="22" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="I19" s="25"/>
+      <c r="I19" s="26" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.35">
       <c r="B25" s="3"/>
       <c r="C25" s="5"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.35">
       <c r="C26" s="5"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.35">
       <c r="C27" s="5"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.35">
       <c r="C28" s="5"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.35">
       <c r="C29" s="5"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.35">
       <c r="C30" s="5"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.35">
       <c r="B31" s="3"/>
       <c r="C31" s="5"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.35">